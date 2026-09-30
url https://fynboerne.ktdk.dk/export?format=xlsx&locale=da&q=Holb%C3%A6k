--- v1 (2026-06-29)
+++ v2 (2026-09-30)
@@ -71,51 +71,51 @@
   <si>
     <t>Brev</t>
   </si>
   <si>
     <t>Vilhelmine  Larsen</t>
   </si>
   <si>
     <t>Johannes Larsen</t>
   </si>
   <si>
     <t>Kerteminde</t>
   </si>
   <si>
     <t>København</t>
   </si>
   <si>
     <t>Birkerød
 Faaborg ,Fyn
 Långaryd</t>
   </si>
   <si>
     <t>Ane Marie Christiansdatter
 Christian Eckardt
 Anesine Frölich
 - Holbeck
-J.C. Hostrup
+Jens Christian Hostrup
 Harald  Klokker
 Assistent Knudsen
 Augusta  Larsen
 Cathrine Larsen
 Georg Larsen
 Ida Larsen
 Jacob Larsen
 Jeppe Andreas Larsen
 Peter Larsen
 Urban Larsen
 Vilhelm Larsen
 Niels Mollerup
 Ulrik Plesner</t>
   </si>
   <si>
     <t>Cirkus "Danmark" besøgte Kerteminde i april 1885 (Kjerteminde Avis 21.4 1885) Der var 35 personer, heste m.m. på pladsen ved Gymnastikhuset.</t>
   </si>
   <si>
     <t>Det Kongelige Bibliotek</t>
   </si>
   <si>
     <t>Johannes Larsen er ikke i så godt humør og hans mor vil gerne hjælpe ham. Farbror Urban skal snart giftes og overtage en købmandsforretning. Johannes Larsens far vil muligvis tage en tur til Sverige.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Fx7B</t>