--- v0 (2026-05-15)
+++ v1 (2026-06-29)
@@ -44,254 +44,340 @@
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
-    <t>1915-04-15</t>
+    <t>1885-04-29</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
+    <t>Vilhelmine  Larsen</t>
+  </si>
+  <si>
+    <t>Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Kerteminde</t>
+  </si>
+  <si>
+    <t>København</t>
+  </si>
+  <si>
+    <t>Birkerød
+Faaborg ,Fyn
+Långaryd</t>
+  </si>
+  <si>
+    <t>Ane Marie Christiansdatter
+Christian Eckardt
+Anesine Frölich
+- Holbeck
+J.C. Hostrup
+Harald  Klokker
+Assistent Knudsen
+Augusta  Larsen
+Cathrine Larsen
+Georg Larsen
+Ida Larsen
+Jacob Larsen
+Jeppe Andreas Larsen
+Peter Larsen
+Urban Larsen
+Vilhelm Larsen
+Niels Mollerup
+Ulrik Plesner</t>
+  </si>
+  <si>
+    <t>Cirkus "Danmark" besøgte Kerteminde i april 1885 (Kjerteminde Avis 21.4 1885) Der var 35 personer, heste m.m. på pladsen ved Gymnastikhuset.</t>
+  </si>
+  <si>
+    <t>Det Kongelige Bibliotek</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er ikke i så godt humør og hans mor vil gerne hjælpe ham. Farbror Urban skal snart giftes og overtage en købmandsforretning. Johannes Larsens far vil muligvis tage en tur til Sverige.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Fx7B</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 29 April 1885
+Kjære Johannes!
+Det var jo dejligt at Du havde moret Dig godt ude i Birkerød og at Du er rask hvad er der ivejen med Houmøret min lille Ven sig du mig hvad der trykker; om det ogsaa skal blive et langt Brev, maaske jeg dog veed Raad – fortæl mig ogsaa hvad alt det er du har i Hovedet og vil udrette naar du kommer hjem det skal glæde mig at udfylde Ventetiden med Tanker der angaar din Virksomhed, vil du igjen have fat i Leer saa sig endelig til at jeg kan have din Arbejdsdragt i Orden. Tiden løber hurtigt skal du ikke blive der længere end til Juni. Saa seer vi jo hinanden om lidt maaske Faer tager til Høljeryd inden Urban nu flytter og saa kan I jo tale om det Alt sammen ja Gud give det maa blive en god Sommer i alle Maader her er saamegen Alvor rundt i alle Kroge, Urban skal nemlig overtage sin Handel første Juni men rejser derud en 8te Dage før, hans Augusta rejser nu en af Dagene til Faaborg og dernede skal de saa vies for Bryllupsgæster bliver der ingen bedt; om vi faar Dagen at vide skal jeg nok melde dig den for at Du kan tænke dem og ønske dem alt godt.
+Hvad svarede Hr Mollerup vil han saa til Kjerteminde? Du har slet ikke svaret mig paa mine Spørgsmaal om hvad du maler og tegner er det din Gjerning sætter dig i daarligt Houmør eller er du maaske syg igjen?
+Vilhelm er til Ecksamen i disse Dage igaar var han meget tilfreds – ogsaa i Formiddags, i Eftermiddag er det kun Gymnastik Sang og et lettere Fag. Peder Larsen, Holbak og Assistent Knudsen; de 3 Lærde blive nok siddende 1 Aar endnu i den Klasse saa er der jo Udsigt til at Vilhelm kan komme over dem og jeg har lovet ham 1 Kr om han i Løbet af Aaret kan naa det.
+Nu idag er de færdig med Aspargesbedet, Petersen og lille Algren vare nu oppe at plante dem saa skal vi imorgen saa og lægge Kartofler og det Vejr vil nok gjøre at det kommer hurtigt op for det er jo ellers bag efter alle andre Mennesker.
+Her er et Berider Selskab og vi maatte jo derom med alle Rollingerne Georg havde Lov at gaa om Søndagen men da han kom derom saa blev han gjort opmærk af Post Klokker at vilde han staa kunde han gaa 2 Gange for de sammen Penge – og der kan du tro Georg han morede sig 
+vi vare uheldige med Vejret for det regnede saa voldsomt at Vandet løb paa Jorden i Strømme men Publikum holdt Stand til Slutning
+Faster Thrine er ved at lave sig færdig til en Jyllandsrejse op hos farbror Jacob og bliver der i et Par Maaneder for at faa Kræfter Ida kommer saa her men det har jeg maaske fortalt dig saa maa du undskylde mig – men jeg har saameget i mit Hoved i disse dage for vi skal jo skifte Piger paa Fredag.
+Der har været Brev fra Amerika til Eckarts, Moster Sine har været syg i 6 Uger og det var nok en Ængstelse for dem men nu er hun bedre jeg tænker saa vi faar snart at høre derfra ogsaa men saa bliver der ingen Hjemkomst i denne Sommer
+Nu i de følgende Dage kan du da gaa paa Udstillingen baade Fredag og Søndag, ja gaa bare at høre Hostrup mit kjære kjære Barn du gjorde mig saa Hjærteglad at du læser i Farmors Bog ja hold dig i Herrens Nærhed alle Dage saa skal det gaa Dig vel
+[Skrevet på langs]
+Kjærlig Hilsen fra Alle dog mest fra Din Moder</t>
+  </si>
+  <si>
+    <t>1908-09-14</t>
+  </si>
+  <si>
+    <t>Laura Warberg</t>
+  </si>
+  <si>
+    <t>Johanne  Larsen</t>
+  </si>
+  <si>
+    <t>Sagasvej</t>
+  </si>
+  <si>
+    <t>Louise Brønsted
+- C
+Alfred Goldschmidt
+Ina  Goldschmidt
+Adolph Larsen
+Karl Madsen
+Otto Schroll
+Viggo Schroll
+Andreas Warberg
+Erik Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Laura Warberg må have haft meget husgeråd, linned mv. tilovers efter at være flyttet fra Erikshåb med mange børn og ansatte til en lejlighed i København. Hendes yngste, Frederik/Dede, er nu også flyttet hjemmefra. 
+Det vides ikke, hvem Karen var. Warberg-familien kendte mange af det navn. Hvem principalen var vides heller ikke. 
+Madsen kan være museumsdirektør Karl Madsen, men der kan også være tale om en anden.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2271</t>
+  </si>
+  <si>
+    <t>Laura Warberg håber, at Johanne snart kan få en dygtig pige, og at de også kan ansætte en karl. Hun håber også, at Johanne og Adolph/Agraren holder fast i navnet Erik til den lille. 
+Laura W har haft gæster og fartet meget rundt.
+Madsens vil bygge to værelser til stuehuset. Han skal være opponent ved en kollegas forsvar for doktordisputatsen.
+Frederik/Dede får en lampe og en jernseng. Han har lejet to værelser. 
+Laura W fik ikke skrevet op, hvad hun sidst sendte Johanne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/oqdA</t>
+  </si>
+  <si>
+    <t>Sagasvej d:14de Sptbr. 
+Kære Johanne!
+Jeg var rigtig glad ved at faa et langt og godt Brev fra Dig i Gaar; Muk spiste til Middag her i Dag og fik det at læse; her er altid Breve at læse! Gid Du dog maa komme faa en flink Pige; det var da kedeligt, at den ”herlige” slap fra Dig. Og en Karl er det jo ogsaa udmærket, I faaer; det maa da umuligt kunde gaa foruden; et Menneske kan jo ikke slide som Agraren uden til en Tid. Hvor dejligt, hvis lille Erik nu vil til at være skikkelig! Nu vil I da kalde ham ved det kønne Navn? Hvad er der ellers ved at han hedder efter Erikshaab! Jeg vil da aldrig kalde ham andet. I Morgen Form. rejser jeg over til Alhed og bliver til Tirsdag med sidste Færge. Lille Ina har Fødselsdag paa Tirsdag. Alfred i Leipzig. Karen gled til Roskilde nu for lidt siden og saa til Torsdag. Du faaer kun et Par Ord i Aften lille Junge! Jeg har været saa grulig paa Pinde hele Dagen, i Byen og gaaet meget, af 2 Gange foruden Ærinder her omkring saa jeg er saa dødtræt, hvad sjælden hænder. I Aftes havde jeg Tante Thora C. og Fru Bes[ulæseligt] til en fin Aften; Kl. var over 11 inden de brød op; i Forgaars Aftes var jeg i Valby, jeg har fartet meget i den sidste Tid med Tante og meget andet. Nu har Madsens bestemt at bygge 2 Værelser til det gamle Stuehus og nøjes med det nogle Aar. det vil vist kun koste ca. 1500 Kr. Saa vil de kunde sidde for en meget billig Husleje og kan lægge Penge op til at bygge for senere. I Gaar var de hos mig til Frokost Kl. 11, de skulde herfra til hans Kollegas Doktordisputats, Madsen var ordinær Opponent. Først efter Jul skal han selv til det. Jeg vil vist ikke leje mit ene Værelse ud alligevel men have det til Gæsteværelse; haaber da paa Dig og lille Erik i Marts? Dede faaer min Chatollampe tilsendt. Den med blaat og saa beholder jeg hans Sofa tilba. Han faaer en Jærnseng da jeg nødig vil skille mig ved den eneste extra Seng, jeg har tilbage. – Jeg glæder mig meget til at faae mine Stuer helt i Orden naar han nu kommer d:28de og tager sine Møbler. Han har jo lejet 2 rare Værelser og skal se at finde sig et andet og mere propert Spisested. Tænk jeg har ingen Liste paa hvad Du fik sendt i den store Kuffert af Linned, men Du kan jo ikke tage Fejl, da der er Navn paa alt mit. Nogle Lagner fik Du foruden dem af hvidt, det staaer for mig at Du ikke [”ikke” overstreget] ogsaa fik Haandklæder foruden de 6 Vidskestykker, men det kan Du see. Dumt ogsaa at jeg ikke skrev op, men det giver sig jo nok. Nej, Skeer og Knive fik Du jo foræret. Nu skal Du ikke sende Pakken før paa Tirsdag da vi jo er væk til den Dag. Saa ikke mere i Aften søde Johanne!
+Kærlig Hilsen fra Mor!
+Alle 3 Damer i Aftes bad mig hilse Dig. Otto Schroll har ligget syg i Frankrig af Gigtfeber i 2 Maaneder. Paa Lykkessæde er der kommen en lille Datter. - Lisbeth er saa tilfreds i sin Plads i Holbæk
+[Skrevet lodret i venstre margen:]
+har været i Frankrig i Sommer med Principalen.</t>
+  </si>
+  <si>
+    <t>1914-10-05</t>
+  </si>
+  <si>
+    <t>Alhed Larsen</t>
+  </si>
+  <si>
+    <t>Holbæk</t>
+  </si>
+  <si>
+    <t>Ludvig Brandstrup, billedhugger
+Johannes V. Jensen
+Christian Kampmann
+Carl Petersen, arkitekt
+Viggo Winkel</t>
+  </si>
+  <si>
+    <t>Winkel er i dårligt humør, fordi folk ikke køber billeder. Han har dog solgt "det store med Svanerne". En anden ville købe Gravænderne, men måtte ikke for konen. Larsen skal til Johannes V. Jensen og spise østers.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/PtGk</t>
+  </si>
+  <si>
+    <t>[Fortrykt på papiret]:
+Kjøbenhavn, d. 5/10 (datoen skrevet i hånden) 1914 (firtallet skrevet i hånden)
+[Påtrykt logo og:]
+V. Winkel &amp;amp; Magnussen
+Højbroplads 7
+Telefon 5168
+[Håndskrevet]:
+Kæreste Alhed.
+Jeg sidder her og venter paa Dig i Telefonen. Nu har jeg skrevet Priserne i Katalogen. Winkel var i daarligt Humør da jeg kom her ved 1 Tiden, der havde været mange og mange der vilde købe men ingen til de Priser, han havde solgt 2-3 Billeder, derimellem det store med Svanerne som jeg havde givet W. Lov at sælge for 2000. saa steg Humøret. Der var en Broder til Kampmann og vilde købe Gravænderne, Oljebilledet for 2300 men han maatte ikke for Konen som var med. Jeg skal til Middag hos Lud og sammen med dem til Johannes Vs og spise Østers bag efter. De har faaet 100 foræret. I Mrg. skal jeg med Calle til Holbæk og se paa Møbler. Mange Hilsner
+Din
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>1914-10-14</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen</t>
+  </si>
+  <si>
     <t>N.M. Rasmussen</t>
-  </si>
-[...62 lines deleted...]
-HOLBÆK
-----
-[Herefter med håndskrift:] 9. Juni. 23
-[...28 lines deleted...]
-    <t>1914-10-14</t>
   </si>
   <si>
     <t>Nederst på brevet er der tilføjet med kuglepen "Møbler til Musæet". Det lader således til, at snedkermester N.M. Rasmussen har deltaget i udførelsen af møbler til museet.</t>
   </si>
   <si>
     <t>Faaborg Byhistoriske Arkiv, Mads Rasmussens familiearkiv, Mappe 31</t>
   </si>
   <si>
     <t>Mads Rasmussen fremsender en check til snedkermester N.M. Rasmussen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/8Kkb</t>
   </si>
   <si>
     <t>14/10.1914.
 Herr.
 Snedkermester N.M. Rasmussen.
 H o l b æ k .
 Hermed fremsendes a Conto i Cheque:
 Kroner: 1500,oo
 Med Højagtelse
 M Rasmussen
 1 Cheque
 [senere tilføjelse forneden med kuglepen:] Møbler til Museet</t>
   </si>
   <si>
-    <t>Ourø</t>
-[...68 lines deleted...]
-Mange Hilsener fra Far.</t>
+    <t>1915-04-08</t>
+  </si>
+  <si>
+    <t>Carl Petersen, arkitekt</t>
+  </si>
+  <si>
+    <t>Aage Møller</t>
+  </si>
+  <si>
+    <t>Faaborg Byhistoriske Arkiv, Mads Rasmussens familiearkiv, Mappe 32</t>
+  </si>
+  <si>
+    <t>Carl Petersen skriver til kontorchef Aage Møller om diverse udeståender i forbindelse med arbejder vedrørende Faaborg Museum.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ixhz</t>
+  </si>
+  <si>
+    <t>Aaboulevard 5 d 8 April 1915.
+Hr Konrorchef Aage Møller!
+Efter Aftale med Etatsraad M. Rasmussen skal jeg bede Dem tilstille C. Møllmann &amp;amp; Co. Nørregade 18 for Maling af en Urskive til Faaborg Museum
+Kroner 8.00 [tilføjet med blyant:] betalt 14/4
+og Snedkermester N.M. Rasmussen i Holbæk à Conto for Møbler til Museet
+Kroner 1071.41 [tilføjet med blyant:] betalt 14/4
+idet jeg tilføjer at de paagældende Leverancer er præsterede, og der for Snedkermesterens Vedkommende da er et passende Beløb tilbage til Efterpudsning og Opstilling af Møblerne paa Stedet.
+Ærbødigst 
+Carl Petersen</t>
+  </si>
+  <si>
+    <t>1915-04-14</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen sender check til snedkermester N.M. Rasmussen for møbler udført til museet i Faaborg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/uiH0</t>
+  </si>
+  <si>
+    <t>14 April 1915
+Herr Snedkermester N.M. Rasmussen
+Holbæk
+Hoslagt følger i Contanter Kr. 1074 41 a Conto for Møbler til Musæet i Faaborg. Deres [og] Kvittering imødeses sendt til Lyngbyvej 83 St
+Med Højagtelse
+for M Rasmussen
+[xxxxxxxxx]</t>
+  </si>
+  <si>
+    <t>1915-04-15</t>
+  </si>
+  <si>
+    <t>Snedkermester N.M. Rasmussen kvitterer for beløb modtaget fra Mads Rasmussen for møbler, han har lavet til Faaborg Museum. Han takker for opgaven og påtager sig gerne lignende arbejde i fremtiden.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/RsJ3</t>
+  </si>
+  <si>
+    <t>N.M. Rasmussens Møbelmagasin
+Telefon 354 Ahlgade 1 Holbæk Telefon 354
+Dagligstue, Spisestue-Herreværelses-&amp;amp;Soveværelses-Møblementer
+Den 15-4 1915
+Hr Etatsraad Mads Rasmussen
+Takkende har jeg i Dag modtaget Kr. 1074.41 som Betaling for Møbler til Faaborg Museum, for nævnte Sum vedlægges Kvittering og benytter jeg Anledningen til at Udtale min Taknemmelighed for den mig viste Tillid og skal det være mig en stor Glæde om der i Fremtiden maatte blive mig Opgaver af lignende Art betroede.
+Med Højagtelse
+Mads Rasmussen</t>
+  </si>
+  <si>
+    <t>1915-10-02</t>
+  </si>
+  <si>
+    <t>Købehavn</t>
+  </si>
+  <si>
+    <t>Christian  Ernlund
+Carl  Knippel
+Kai Nielsen
+N.M. Rasmussen
+Rudolph Tegner</t>
+  </si>
+  <si>
+    <t>Carl Petersen orienterer om diverse arbejder vedrørende Faaborg Museum og fraråder Mads Rasmussen at give tilsagn om støtte til Rudolph Tegnér.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/t7Nk</t>
+  </si>
+  <si>
+    <t>Aaboulevard 5 d 2 Oktober 1915.
+Kære Hr Etatsraad M. Rasmussen!
+Efter Aftale har jeg meddelt Ernlund Deres Stilling til Byggesagen baade i en Telefonsamtale og skriftligt. Der var intet i Vejen for at opsætte Sagen til Etatsraaden kom til Faaborg. Det er jo muligt at det er Fordringen om at der ikke maa være Butiker, der gør Byggesagen urentabel, det kan jo tænkes at Butiker kan forrente 4000 Kr. mere end Beboelse, og Grundens Pris er naturligvis bestemt af den fordelagtige Bebyggelse der kan tænkes. Men det er vist heller ikke nødvendigt at opretholde denne Fordring. Butiker kan godt klares smukt i en Husfacade.
+Ernlund sagde at Billedhuggersalen ikke var farvet op fordi den forlangte røde Farve ikke kan fremskaffes. Jeg har da skrevet til Knippel, at Salen skal være Dodenkop, den Farve, der er anvendt i de mindste Køjer og som jeg selv oprindeligt havde tiltænkt Billedhuggersalen, fordi den staar smukkest til de hvide Arbejder. Kai Nielsen vil helst have denne Farve. Etatsraadinden har ogsaa bedt om den, og den er langt billigere end de to andre. Saa kommer Malerne til at finde sig i den. 
+Jeg bad Knippel og Ernlund om straks at tage fat paa Arbejdet, saa det var i Gang naar De kommer til Faaborg. Naar nu bare ikke Flyttedagstravlheden kommer i Vejen.
+Snedkeren i Holbæk ringede jeg til Bordet og Møllen til Postkort og Fotografier var lige blevet færdig og bliver afsendt Mandag. Jeg bad Knippel sige til Mikkelsen om han vilde sørge for at den stod fuld af Postkort og Fotografier til Lørdag.
+Endelig gik jeg med Kai Nielsen ind og saa Tegners Port. Det er en sjælden arbejdsdygtig og energisk Kunstners Værk. Men desværre staar hans kunstneriske Smag og Kultur ikke paa Højde med hans beundringsværdige Energi. Ydermere har han alieret sig med en ikke fremragende Arkitekt. De arkitektoniske Former i Arbejdet er højst uheldige og meningsløse. Og Skulpturarbejderne hænge aldeles ikke sammen med dem. Tegner er Repræsentant for en forældet literær Periode i Kunsten hvis Beundrere nærmest findes mellem Journalister og Litterater.
+Det drejer sig her om saa store Beløb, saa hvis det skal have nogen Art, maa det være klækkelige Summer, der skal skydes til. Der var da mere Glæde ved at lave noget selvstændigt for de Penge. De har jo hidtil fulgt en aldeles bestemt Linie i det De har gjort for Kunsten. Tegner falder helt uden for Retningen af denne Linie.
+Da Etatsraaden har spurgt mig vil jeg derfor tillade mig at foreslaa, at der gives Tegner et Svar omtrent saaledes:
+- Deres store Arbejde har jeg beset. Og skønt jeg meget kunde ønske at bidrage til at et saadant Storværk blev udført, beklager jeg, at jeg ikke denne Gang kan tilsige Dem Støtte.
+De Summer, jeg i de sidste Aar har anvendt paa Kunst, overstiger allerede mange Gange det Beløb, jeg oprindelig havde tænkt mig.-
+En venlig Hilsen til Etatsraadinden og Etatsraaden fra Deres ærbødigst hengivne 
+Carl Petersen</t>
   </si>
   <si>
     <t>1917-02-21</t>
-  </si>
-[...1 lines deleted...]
-    <t>Laura Warberg</t>
   </si>
   <si>
     <t>Louise Brønsted</t>
   </si>
   <si>
     <t>Glorup</t>
   </si>
   <si>
     <t>Tornehave Birkerød St.</t>
   </si>
   <si>
     <t>Hedevig Abel
 Helvius Abel
 Ellen Agnete Amstrup
 Louise Amstrup
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Peter Oluf Brønsted
 Ellen Hjorth
 Camilla Kattrup
 Rasmus Kattrup
 Alhed Larsen
 Andreas Larsen
@@ -324,505 +410,582 @@
     <t>Laura Warberg ønsker Johannes Nicolaus/Madien tillykke med fødselsdagen. Hun nyder at holde ferie på Glorup og har besøgt Abel og Kattrup samt fejret Conrad/Conne Warbergs 70-års fødselsdag, hvor hun tildels blev gode venner med Visse/Louise Amstrup.
 Nete Amstrup/Hjorth har besøgt sin mand, der er soldat i Holbæk. Hun har dårlige lunger og har både barnepige og husjomfru. Det er mærkeligt, at Visse/Louise er så glad for Netes lille datter.
 Greven overvejer at sælge jord fra Amstrups gård eller at sælge den helt.
 På Glorup er der store forandringer, da to grever Moltke har købt alt. 
 Laura ville gerne fejre fødselsdag, men stearinlys er så dyre og det er frostvejr, så hun udsætter det.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Coa8</t>
   </si>
   <si>
     <t>[Skrevet med blyant på kuvertens forside:]
 1917
 [Skrevet med blæk:]
 Fru Professor Brønsted
 Tornehave
 Birkerød St.
 [I brevet:]
 [Øverst på s. 1 med anden skrift end Laura Warbergs:]
 Glorup! hvor en svoger var skovrider
 [Med Laura Warbergs skrift:]
 Glorup d. 21/2 – 17
 Kære lille Muk!
 Egentlig skulde Madien have dette Brev, men du kan nok bringe ham et ”Til Lykke” ledsaget af mange gode Ønsker for det nye Aar. Hvis jeg havde haft et pænt Kort, saa kunde jeg have sendt det særskilt, men dette gaaer også. Du skulde dog gærne med det samme have en lille Haandfuld ”Bagateller” herfra. Jeg har husket Kerteminderne paa Madiens Fødselsdag og haaber de skriver og fortæller om den selv. – Jeg har det saa rart her; intet Hovedbrud af nogen Slags, det er dejligt med en lille Ferie. Jeg gaaer en lang Tur i den herlige Skov hver Form. - og om Efterm. en mindre med de andre. Pigebørnene har været i Kbh fra i Lørdags, kommer i Aften. Naar de er her, spiller vi en Bridge, ellers læser vi; her er altid gode Bøger. Jeg har været en Visit paa Anhof; en Aften var vi bedt til en fin lille Souper hos Abels, spillede Bridge. I Gaar bedt til Kaffe hos Kattrups. Connes 70 Aars Fest var nydelig og morsom Jeg blev tildels gode Venner med Tante Visse, bad hende og fik Ja! til at besøge os til Sommer med dem herfra. Jeg er nu glad ved det; nu skal vi jo ogsaa ses d: 12_te_ April hos Syberg. Nete er med sin lille Pige i Kbh at besøge sin Mand, der ligger indkaldt i Holbæk, men havde fri et Par Dage; hun fulgtes med Marie og Nina og de bor i Grundbergs Hus; den lille har en Fru Flensborg, Det gaar desværre ikke ret fredeligt til paa Ølstedgaard og Nete er jo ikke rask, Lungerne er svage, hun maa intet bestille, de har en ung Pige til lille Ellen og en Husjomfru. Visse er saa uhyre glad ved Barnet, det er mærkelig nok, da hun aldrig har brudt sig om Børn. Nu forestaar der maaske en Forandring, da Greven tænker paa at sælge noget Jord fra Gaarden eller sælge den helt. Visse er saa bange for, at Amstrup i det Tilfælde vil købe den og hun vil saa gærne derfra. Conne har faaet det lettere og uden de mange Ærgelser han havde ved at se Administrationen øse Penge ud i Stedet for at spare lidt til den stakkels Greve. Der vilde have gaaet 30-40 Aar og nu menes der 10, inden alt kan være i Balance igen. Nu har to Grever Molkte købt alt her, Greven ejer ikke Sølvtøj Møbler eller noget. Men nu spares der efter en større Maalestok og Greven har en mindre Sum vist en 10000 aarlig. Hun har jo mange Penge, men har ”intet villet give for Børnenes Skyld”. Alt Bøndergods er eller skal sælges. Glorup og Rygaard er det ["t" sidst i ordet overstreget] eneste Gaarde, der bliver tilbage og saa Fideikommiskapitalen. Willumsen har købt Anhof – På Lørdag skal jeg hjem til en St[ulæseligt] og saa vilde jeg jo gerne have en større Festlighed til Eders Fødselsdag, men jeg er bange, vi ikke har Lyst til den Tid og vi har ingen Lamper og Stearinlys er saa dyre, saa nu har jeg henstillet til Elle, om vi skal opsætte Gildet. Mulig vi kunde laane Lamper, men hvad forslaar et Par Stykker. Skade at det nu fryser mere igen 6 ½ Grad her i Nat. Jeg har glædet mig over at kunde spare Lys og Brændsel i 14 Dage. Nu Farvel lille Skind! Kærlige Hilsner til Eder allesammen fra Bedstemor.</t>
   </si>
   <si>
+    <t> 1. jun. 1923</t>
+  </si>
+  <si>
+    <t>Dagbog</t>
+  </si>
+  <si>
+    <t>Indledning til togt med Rylen i juni 1923
+Achton Friis og Johannes Larsen sejler med skibet Rylen til bla. Sejerø og øerne i Isefjorden. Dagbogen handler mest om naturiagttagelser og i overvejende grad om fugle og planter på øerne.
+Dagbogens sidste 3 sider, der er noteret undervejs, er medtaget under denne dato.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/9LdcvZH9</t>
+  </si>
+  <si>
+    <t> 2. jun. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/71OaE2Pq</t>
+  </si>
+  <si>
+    <t>1923-06-09</t>
+  </si>
+  <si>
+    <t>Holbæk
+Lynæs
+Roskilde
+Skibby</t>
+  </si>
+  <si>
+    <t>Claus Friis
+Martha Friis</t>
+  </si>
+  <si>
+    <t>Johannes Larsen og Achton Friis er i foråret og sommeren 1923 på sejlads med Rylen til de vest- og nordsjællandske øer for at forberede bogværket De Danskes Øer.
+Rylen - en Kerteminde fiskerbåd - er i 1921-24 ekspeditionsskib for Johannes Larsen og Achton Friis.</t>
+  </si>
+  <si>
+    <t>Der er kludder i adresser og modtagelse af breve. Johannes Larsen og Achton Friis har afleveret Martha og Klaus Friis på banegården. 
+Passer Alhed katosten?</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Czmz</t>
+  </si>
+  <si>
+    <t>[Fortrykt:]
+HOTEL POSTGAARDEN
+TELF. 193-650 HOLBÆK, D. .......... 19
+HOLBÆK
+----
+[Herefter med håndskrift:] 9. Juni. 23
+Kæreste Alhed!
+Jeg sidder her i Holbæk og skriver, mens jeg venter paa at komme i Telefonforbindele med Postkontoret i Lynæs hvortil jeg har dirigeret Forsendelsen fra Roskilde. Det er noget forbandet Kludder Adrs.. men det er jo ogsaa det infame Vejrs Skyld. Vi har været paa Banegaarden med fru Friis og Claus. Mon Du fik mit Brev fra i Gaar? Damperen skulde et Sted hen og overnatte hvor der ikke var Postforbindelse og en Mand der skulde til Skibby tog Brevet med og lovede at putte det i en Postkasse. Det er snart længe siden jeg har hørt fra Dig. Roskilde gav jo ingen Ting, men nu haaber jeg at faa det fra Lynæs her til. Bare vi snart kunde faa noget godt Vejr igen. Passer Du Katosten? Nu har Du jo saa forfærdeligt meget at passe paa, Gud ved hvordan Du klarer det? Mange kærlige Hilsner
+Din JL</t>
+  </si>
+  <si>
+    <t> 9. jun. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/n1VdM22o</t>
+  </si>
+  <si>
+    <t>11. jun. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/5Bmz1PkP</t>
+  </si>
+  <si>
+    <t>12. jun. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/a0r5KdJl</t>
+  </si>
+  <si>
+    <t>1923-06-13</t>
+  </si>
+  <si>
+    <t>4300 Holbæk</t>
+  </si>
+  <si>
+    <t>JL og Achton Friis sejler foråret og sommeren 1923 med Rylen til de vest- og nordsjællandske øer for at forberede bogværket De Danskes Øer.
+Rylen er 1921-24 ekspeditionsskib for JL og AF og sejlet i dag som museumsskib for Østfyns Museer.</t>
+  </si>
+  <si>
+    <t>JL er stadig i Holbæk pga det dårlige vejr. Sejladsen må udsættes.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/rTHd</t>
+  </si>
+  <si>
+    <t>Holbæk 13 Juni 1923
+Kæreste Alhed
+Da det blev ved at regne og Vinden gik om i SØ gik vi her over i Middags. Det har øst Vande ned hele Eftermdg. Kl. er nu ved 4 1/2 og det er holdt op. Jeg vil gaa op i Byen og se om jeg kan faa pakket mine Tegninger ind og saa sende dem hvis ikke sætter jeg et Frimærke paa dette saa faar Du 2 Breve i Mrg. Mange kærlige Hilsner en Gang til.
+Din 
+JL</t>
+  </si>
+  <si>
+    <t>Ourø</t>
+  </si>
+  <si>
+    <t>Orø, Holbæk
+Svanninge
+Holbæk, Sjælland</t>
+  </si>
+  <si>
+    <t>Achton Friis
+Johan Christian Petersen
+- Petersen, Rylen</t>
+  </si>
+  <si>
+    <t>JL og Achton Friis sejler med Rylen sommeren 1923 til de vest- og nordsjællandske øer for ar forberede bogværket De Danskes Øer. 
+Rylen er 1921-24 ekspeditionsskib for JL og AF og sejler i dag som museumsskib for Østfyns Museer.</t>
+  </si>
+  <si>
+    <t>Jl skriver til Alhed Larsen i anledning af deres sølvbryllupsdag næste dag.
+Han er med Rylen i Isefjorden nær Holbæk og møder her tilfældigt gamle venner fra Svanninge. JL boede en tid for ca 27 år siden hos denne bødkerfamilie. 
+JL har fået tegnet over 90 tegninger og er godt tilfreds.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Yxg0</t>
+  </si>
+  <si>
+    <t>13 Juni 1923
+Ourø
+Kæreste Alhed!
+Du skal have et Par Ord til i Morgen, for det er vel i Morgen at det er 25 Aar siden vi blev gift, og jeg vil gerne sige Dig Tak for den Tid der er gaaet. Naar Vejret ikke havde været saa umuligt og Turen var gaaet noget mere programmæssigt skulde vi jo have været færdig nu til at begynde Hjemrejsen men vi har jo næsten ingen Ting faaet udrettet i den senere Tid. I Gaar begyndte Barometret at stige og Stormen at lægge sig og i Morges vaagnede vi i Regnvejr og det falder værst, det er snart kedeligt. Friis har skrevet forleden og faaet et Par Dages Udsættelse, saa vi kommer vist ikke hjem før først næste Uge. I Aftes kom Petersen ned og sagde at der var et Par Folk der vilde hilse paa mig og da jeg kom op stod der 2 Mennesker inde paa Broen og grinede over hele Ansigtet og spurgte om jeg kunde kende dem, det kunde jeg, men det var mig umuligt at lokalisere dem, skønt jeg hele Tiden til de sagde det, var lige ved at komme paa det. Det var Bødkerens fra Svanninge der efter at have været nogle Aar i Jylland nu har boet her i 5 Aar det var mærkeligt saa lidt forandrede de saa ud, de var begge en Del bredere og saa mere velkonserverede og næsten yngre ud og det er dog 27 Aar siden jeg boede hos Børnene i sommer Hus, men de maa vel ikke have været saa gamle den Gang som jeg bildte mig ind, skønt de jo havde temmelig store Børn. Jeg lovede at besøge dem naar jeg kom ind paa Øen i Dag, de bor lige her i Nærheden og havde set mig gaa forbi. I Gaar var jeg slet ikke i Land og tegne, vi var i Holbæk om Formdg og om Eftermdg sad jeg ombord og lavede en lille Aquarel. Jeg har lavet 90 Tegninger og har 3 Blade tilbage i Blokbogen, der har været Forslag i de sidste. Jeg telegraferede til Papirpetersen i Forgaars om at sende mig en ny Bog hvis den gl. ikke var afsendt, saa der maa vel komme en i Dag. Her er en lille ny Præst der er Sejlsportsmand og har været om bord og lovet at køre os ud i den anden Ende af Øen en Eftermdg. Jeg skal hilse fra Achton Friis og Petersen. Hils dem alle sammen. Mange kærlige Hilsner til Dig selv fra 
+Din 
+JL.</t>
+  </si>
+  <si>
+    <t>13. jun. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/UYgf1IWp</t>
+  </si>
+  <si>
+    <t>14. jun. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/lymun1vs</t>
+  </si>
+  <si>
+    <t>1924-03-30</t>
+  </si>
+  <si>
+    <t>- Jacobsen, frøken
+Johannes V. Jensen
+Grethe Jungstedt
+Andreas Larsen
+Johan Larsen
+Marie Larsen
+Eiler Lehn Schiøler
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Orelund er et gods nær Mørkøv ved Holbæk. Treschow er gift med Lehn Schiølers datter Ellen (se denne) og overtog godset i 1923.
+Det er uvist, hvem Jens, som nævnes sidst i brevet, er. Der er en del muligheder.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har været syg og sengeliggende i flere dage i Schiølers bolig på Uraniavej på Frederiksberg, men har det bedre nu.
+Han får opringninger fra Johs. V. Jensen og flere besøg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/aDtB</t>
+  </si>
+  <si>
+    <t>Kjøbenhavn 30 Marts. 1924!
+Kæreste Alhed!
+Tak for alle Brevene i Dag, de glædede mig meget. Schiøler siger at baade Puf og Lysse var hjemme i Gaar Aftes da Du telefonerede. Er Pufs Gartneri oversvømmet? 
+Tykke er i Dag kommen hjem fra Orelund og fortalte at hele Haven er en Sø og ved Svinestien er der et Vandfald over Vejen. I Aftes havde jeg kun 37 gr. og i Mrgs. 36,8 saa Dr. ST . gav mig Lov til at staa op og spise Frokost, saa kunde jeg gaa i Seng og hvis jeg ingen Temperatur havde maatte jeg staa op og spise til Middag. Det var dejligt at komme op og blive vasket og barberet efter ikke at have været i Berøring med Vand, udvendigt altsaa i en Uge. Jeg syntes det var for meget Ulejlighed at gaa i Gang og spise med Schiøler op i Museet hvor jeg har siddet og læst og nu nyder en Whisky og Soda mens jeg skriver dette. Jeg skulde bede Dig fra Schiøler at Du ikke kunde sende ham de smaa Bøger (Prøvebogen) da han længes efter at se dem igen. Det er morsomt at det Gaar godt med Sangsvanen. Jeg glæder mig til at se den, er den helt hvid? Eller er den gul (myrfarvet) paa Hoved og Hals og Undersiden?? Vil Du hilse Marie og Elle og Grethe. Jeg skal nok købe en pæn Klase Druer til Frk. Jacobsen, hun er heldigvis oppe igen og har det godt. Sikken et Søndagsvejr i Dag. I Morges sang Droslen og nu fløjter Solsorten her udenfor. Jeg gad vide om jeg ikke kan faa Lov at gaa ud i Mrg naar jeg nu har klaret mig saa godt i Dag, men jeg gør det ikke før jeg faar Lov til det. Jeg skal hilse mange Gange fra alle her. Johs. V. havde hørt at jeg laa og har ringet et Par Gange og i Gaar var Jens her henne med et Brev og et Par Bøger at læse i. Mange kærlige Hilsner
+Din
+JL.</t>
+  </si>
+  <si>
+    <t>1924-11-08</t>
+  </si>
+  <si>
+    <t>Christian Treschow</t>
+  </si>
+  <si>
+    <t>Tuse</t>
+  </si>
+  <si>
+    <t>Orelund, Holbæk</t>
+  </si>
+  <si>
+    <t>Johannes Larsen
+Ellen Dorothea Lehn Schiøler
+Kai Nielsen
+Christian Treschow
+Frederik Treschow</t>
+  </si>
+  <si>
+    <t>Orelund er et gods nær Tuse ved Holbæk.
+Treschow er gift med Lehn Schiølers datter Ellen (se denne) og overtog godset i 1923.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
+  </si>
+  <si>
+    <t>Godsejer Chr. Treschow og frue savnede Johs. Larsen og fru Alhed ved deres jagt og middag forleden. Endvidere takkes Johs. Larsen for de store malerier bl.a. Knortegæssene og Brunnakkerne, som han har malet til dem på meget favorable vilkår.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/x1dO</t>
+  </si>
+  <si>
+    <t>Orelund d. 8/11-1924.
+Kære "Las"! 
+De kan tro vi var kede af at De og Fru Las ikke kom herud i Torsdags vi savnede Dem meget baade ved Jagten, der var rigtig vellykket, og ved Faderens Middag om Aftenen.- Faderen havde ogsaa glædet sig til at have Dem, og da han skulde have haft Fru Las til Bords, var det jo en dobbelt Skuffelse for ham.- paa den anden Side forstaar vi jo nok, at De maatte være med til Kai Nielsens Begravelse - men kedeligt var det, at han skulde begraves netop den Dag. - Billederne kom meget programmæssigt Mandag Aften; de er aldeles vidunderlige, og vi er forfærdelig glade for dem. De hænger henne over vores Flygel Knortegæssene i Midten, lidt højere end de to andre, Svanerne til venstre, nærmest Vinduerne og Brunnakkerne paa den anden Side sammen med Fru Las's Pastel. - De skal have Tusind Tak fordi De har villet lave dem til os paa saa rimelige Vilkaar, som sagt, vi er meget glade og meget taknemlige for dem; men Las! naar De nu skal være ærlig har De saa troet at vi bad om at faa dem alle tre i den store Størrelse - eller er det Deres gode Hjærte der er løbet af med Dem? - I Løbet af en nogenlunde overskuelig Fremtid skal vi nok faa sparet lidt sammen og ikke misbruge Deres Kredit mere end højst nødvendigt - men det bliver nok i flere smaa Portioner at det kommer.
+Ellen siger at Fru Las lovede at De begge vilde komme herud noget senere, og vi haaber at det bliver til Alvor.
+Mange Hilsner til baade Fru Las og Dem selv fra Ellen og Deres hengivne Chr. Treschow.</t>
+  </si>
+  <si>
+    <t>14. jul. 1925</t>
+  </si>
+  <si>
+    <t>Eiler Lehn Schiøler
+John Møller
+Johannes Poulsen
+Henning Scheel</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/gg0Kq5xx</t>
+  </si>
+  <si>
+    <t>16. jul. 1925</t>
+  </si>
+  <si>
+    <t>Olaf Asmussen Hagerup
+Poul Holbeck
+Ejnar Mikkelsen</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/4j36nABk</t>
+  </si>
+  <si>
+    <t>24. jul. 1925</t>
+  </si>
+  <si>
+    <t>Peter Rosing</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/iBEm4CRR</t>
+  </si>
+  <si>
     <t>26. jul. 1925</t>
-  </si>
-[...1 lines deleted...]
-    <t>Dagbog</t>
   </si>
   <si>
     <t>Kata -
 Olaf Asmussen Hagerup
 Poul Holbeck
 Helga Lehn Schiøler
 Enoks Lyberth
 Peter Nielsen
 Bolette Rosing
 Jakob Rosing
 Peter Rosing
 Finn Salomonsen
 Henning Scheel</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/NqdWSk9Z</t>
   </si>
   <si>
-    <t> 9. jun. 1923</t>
-[...50 lines deleted...]
-  <si>
     <t>28. jul. 1925</t>
   </si>
   <si>
     <t>Poul Holbeck
 Peter Nielsen
 Jakob Rosing
 Peter Rosing</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/hBq1uNhk</t>
-  </si>
-[...19 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/n/iBEm4CRR</t>
   </si>
   <si>
     <t>31. jul. 1925</t>
   </si>
   <si>
     <t>Kata -
 Martin i Grønland - 
 Peter Oluf Enoksen
 Alexander Godtbergsen
 Poul Holbeck
 Enoks Lyberth
 John Møller
 Finn Salomonsen
 Henning Scheel</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/UN6m6i0O</t>
+  </si>
+  <si>
+    <t>1925-08-06</t>
+  </si>
+  <si>
+    <t>Holsteinsborg</t>
+  </si>
+  <si>
+    <t>Holsteinsborg
+Godthaab
+Strømfjord
+Amerdlok </t>
+  </si>
+  <si>
+    <t>Olaf Asmussen Hagerup
+Poul Holbeck
+Knud Oldendow</t>
+  </si>
+  <si>
+    <t>Johannes Larsen besøgte Grønland i juni til september 1925 sammen med bl.a. ornitolog og vekselerer Lehn Schiøler for at lave illustrationer til dennes omfattende bogværk om Danmarks og Grønlands fugle. De første tre bind blev udgivet i 1920'erne, mens de syv planlagte bind aldrig blev realiseret, idet Schiøler gik konkurs i forbindelse med Landmandsbankens krak i 1922. Ekspeditionen havde ca. 500 skindlagte fugle med hjem plus skeletter og æg samt naturligvis tegninger, akvareller mm.
+Brevet er trykt i bogen Klar blaa Luft, let Bris fra N. Johannes Larsen. Dagbøger fra fugleekspeditionen i Grønland 1925. Malene Linell Ipsen, Theis Vallø Madsen og Jens Gregersen (red.). Ny Carlsbergfondet og Strandberg Publishing 2019.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er i Grønland, hvor han sammen med Lehn Schiøler og dennes fugleekspedition sejler op langs kysten. Han har travlt med at male fugle.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/T7Bg</t>
+  </si>
+  <si>
+    <t>Holsteinsborg 6 Aug 1925.
+Kæreste Alhed!
+Der er en svag Mulighed for at dette kan komme af Sted med et fragt Skib, naar det gaar med Landfogedens Baad til Godthaab. Han ligger her paa Siden af os og skal snart af Sted. Det er har været en dejlig Tur hele Tiden. Siden jeg skrev har vi sejlet op langs Kysten og været paa mange Steder. En henrivende Tur ind i Bunden af Strømfjord. Hvor vi havde Doktor Holbæk fra Sukkertoppen og Magister Hagerup (Botaniker) med i Aftes kom vi hjem fra en dejlig Tur i Amerdlok Fjorden og naar vi er færdige her gaar det videre N paa. Vi har 3 levende Vandrefalkeunger med derinde fra som jeg skal have malet i Dag og en skudt gl Hun og nogle Havlitællinger som ogsaa skal males saa der er nok at gøre. Myggene er temmelig forfærdelige. Vi har det godt alle sammen. Jeg er paa den fjerde Lommebog men da dette er en sidste Lejlighed vil jeg ikke risikere at sende dem. Tusind Hilsner. Hils alle.
+Din
+JL.
+Jeg skal hilse fra de andre. 
+Jeg har 6-7 Bøttepapirsbilleder og et halvt Hundrede Blokbogsblade</t>
   </si>
   <si>
     <t>11. aug. 1925</t>
   </si>
   <si>
     <t>- Bistrup
 Karl Fencker
 Johannes Larsen, Grønland
 Axel Laurent-Christensen
 John Møller</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/W4C1Dsb4</t>
   </si>
   <si>
     <t>16. sep. 1925</t>
   </si>
   <si>
     <t>Frederik Balle
 Jens Daugaard-Jensen
 Kristian Hansen
 - Hastrup
 Christen Hauge
 Dan la Cour
 Eiler Lehn Schiøler
 - Maibom
 John Møller
 Knud Oldendow
 Peder Petersen
 - Rose
 Finn Salomonsen
 - Thomsen Grønland</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/HlBMnPp2</t>
   </si>
   <si>
-    <t>1914-10-05</t>
-[...190 lines deleted...]
-Carl Petersen</t>
+    <t>1939-01-05</t>
+  </si>
+  <si>
+    <t>Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Ernst Syberg</t>
+  </si>
+  <si>
+    <t>Pilegården Kerteminde</t>
+  </si>
+  <si>
+    <t>Eric Struckmann
+Franz Syberg
+Gudrun Syberg</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, 1991/63, A 120, LB 2, 1268</t>
+  </si>
+  <si>
+    <t>Fritz Syberg beder Anna Louise/Tamp om at indbetale 100 kr. til Holbæk Amtsstue. Hun skal få pengene igen, når de ses.
+Bestyrelsen for den Frie Udstilling har inviteret Syberg til at udstille, og han har en plan. Han må ændre sin fireårsplan.
+Syberg har spekuleret meget over en titel til sit store billede af Gudrun, og han er kommet frem til "Mørke Foraarsdage". Flertaksformen indikerer, at billedet skildrer flere spadsereture.. I øvrigt er det Sybergs egne tyre, det handler om.
+Franz/Trylle skriver på en symfoni.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/V500</t>
+  </si>
+  <si>
+    <t>Pilegaarden Kjerteminde
+5-1-39
+Kære Tamp.
+Jeg har modtaget et Dokument fra Holbæk Amtsstue, som jeg formodentlig ikke skal gøre noget ved. Der skal udredes en Betaling paa 100 Kr. hvilket jeg overlader til Dig da Du udtrykkelig havde anført det i det Dokument Du sendte mig til Underskrivning, men Du skal faa dem igen hos mig naar Du en Gang besøger Pilegaarden. Jeg har modtaget et overdaadigt Brev fra Struckmann med Indledning: "Kære Ven og Mester!" hvori han fremfører en enstemmig Anmodning fra den frie Udstillings Bestyrelse om at sende ind en samling Billeder til Udstilling i Aar, og den kan jeg jo ikke godt sidde overhørig, saa min 4-Aars-Plan maa modificeres. Jeg har bestemt at sende det store Billede af Gudrun i Haven og 12 Landskaber, 6 paa hver Side saaledes. [":" overstreget] skematisk antydet: [Tegning]
+Jeg har i den Anledning gaaet ["gaaet" indsat over linjen] og spekuleret mig fordærvet paa en Titel til Gudrunbilledet; ["," overstreget] Det er jo kun en stor Skitse eller et stort Anlæg, men det der er i det, har den gode Side at det er malet ud i Køre i Løbet af 2 Maaneder uden Kludder; ["," overstreget] Og efter at have fablet om "det kolde Foraar" og "koldt Foraar" o.s.v. har jeg endelig fundet den rette Titel. Ved saadan et Billede siger det saa meget, at den Titelen ["den" overstreget. "Titelen" indsat over linjen] indstiller En rigtig og nu har jeg døbt det "det" indsat over linjen
+"Mørke Foraarsdage"
+Det indstiller ogsaa En paa, at Billedet er holdt mørkt fordi Vejret var mørkt, og ligeledes paa at Spadsereturen i Kaabe og Pelskrave har været foretaget i flere Dage "Dage" overstreget Dage, og ligeledes paa at det ikke er et Portræt ["Portræt" overstreget] udarbejdet Portræt men et Stemningsbillede, og det er fra først af tænkt saaledes, for egentlig er det mere mig selv der spadserer der end nogen anden Dette her skal Du ikke tale om, hvilket jeg blot skriver for en Ordens Skyld, for jeg ved jo godt at Du i Reglen ikke er til at presse et Ord ud af. Alt gaar ved det gamle her, Trylle arbejder med en (større eller stor) Symfoni, men dette er ogsaa en Hemmelighed
+Mange Hilsener fra Far.</t>
   </si>
   <si>
     <t>Erindringsskrivelser</t>
   </si>
   <si>
     <t>Otto  Meyer</t>
   </si>
   <si>
     <t>Mathias  Allerup
+HC  Andersen
 Carl Becher 
+Albrecht Benzon
+Christian Benzon
 Hans  Bless
 Johan Peder Bless
+Niels Bom
 - Brandt, inspektør
+Edvard Christensen
 Hans Christensen
 Christian Eckardt
 Marie Frandsen
 Peder Hansen
 Joseph Haydn
+- Holbeck
 Jens Christian Hostrup
+Anders Høj
+Jens Høj
+Rasmus Høj
 Ellen Hørup
+- Ibsen, organist
 Anders Klinkby
 Ane Kold
 Christen Kold
 Anders  Kragh
 Alfred Larsen
 Andreas Larsen
-Cathrine Larsen
+Anton Larsen
+Caroline Larsen
 Dorthea Larsen
+Erik Larsen
 Helga Larsen
+Ida Larsen
+Jacob Larsen
 Jeppe Andreas Larsen
 Johan Larsen
-Johanne  Larsen
 Lars Larsen
+Laurits  Larsen
 Urban Larsen
 Valdemar Larsen
 Vilhelm Larsen
+Aage Larsen
+Urban Larsen, søn af Anders Urban Larsen
 Niels Lindberg
+Karl Madsen
+- Madsen, Bager
 Johan Mantzius
 Karl  Mantzius
+August Meyer
 Erhard Meyer
+Frederike Meyer
+Gertrud Meyer
 Marie Meyer
 Sophie Meyer
 Sophus  Meyer
 Wolfgang Mozart
 Elias Muus
 Karen Mygdal Meyer
+Anna Møller
 Peder Nielsen
+Rudolf Nielsen
 Johan  Norden
+Anders Ottesen
+Christian Rex
 Emil Sanne
 Viggo Sanne
 Anton Frederik Schondel
 Otto Emil Schondel
 Anton  Svendsen
+Wilhelm Tagge
 Asta Thalbitzer
 Wenzel Heinrich Tornøe
 Hans Christian Tvedskov
 William Wandahl</t>
   </si>
   <si>
     <t>S. 28: Banegården lå på Strandvejen i Kerteminde.
 Hotelhaven må have hørt til Hotel Kerteminde, som lå Strandvejen 25.
 Kamperhoug er en gade i Kerteminde. Ordet "til" efter "Kamperhoug" er overstreget og erstattet med "og". Lillestranden må ikke forveksles med området, der i vore dage bærer samme navn og findes parallelt med Fiskergade i Kerteminde.
 Det vides ikke, hvem Axel Larsen og garver Holst var. 
 S. 30: Valdemar og Aage Christensen kendes ikke. "Nu Aage Chr. Kertem." indsat sidst på linjen med kuglepen. 
 S. 31: Toldforvalteren kendes ikke.
 S. 34: Thomsen kendes kun som Urban Larsens svigerfar. 
 S. 37: Mathilde Nielsen og læderhandler Nielsen kendes ikke. 
 S. 38: Sadelmageren, politibetjenten, Oluf, Henriette, Ehlert, Jacob, Bessermann, den yngre søster og Vilhelm kendes ikke. 
-S. 40: Marie Brødkone er ukendt.</t>
-[...2 lines deleted...]
-    <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
+S. 40: Marie Brødkone er ukendt. 
+S. 50: Jernstøber Møller og hans børn kendes ikke.
+S. 51: PerLausen/Peter Larsen kendes ikke.
+Doner er snarer til fuglefangst (Den Danske Ordbog). Kramsfugle: Småfugle, især drosler, fanget til spisebrug (Lex.dk). 
+Lundsgård er ikke et slot, men en herregård beliggende lidt syd for Kerteminde.
+S. 52: De tre betjente kendes ikke.
+S. 61: Slægtningene i Rønninge kendes ikke.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PMSd</t>
   </si>
   <si>
     <t>[Fortrykt på hæftets omslag, for:]
 R.E.K.
 Kollegiebogen
 Birkerød Boghandel
 E. Axelsen Drejer
 Tlf. 165 – Birkerød – Tlf. 165
 [Håndskrevet på hæftets omslag, for:]
 Barndommen.
 [Håndskrevet i hæftet:]
 Erindringer fra min Barndom. [indsat med blyant:] 1948-49.
 [Med blæk:]
 Om Forfædrene ved jeg desværre ikke meget. Tipoldefader var Tobaksspinder i Itzehoe og var sandsynligvis tysk men dansk Statsboger. Han havde 2 Døtre, (den ene var gift med en Garver Holck i Nyborg, den anden med en Underofficer i Næstved.) og 12 Sønner, som man ikke ved noget om, naar undtages den ene som var min Oldefader. Han var Underofficer ved Dragonerne og blev forflyttet til Odense, hvor han blev gift med Marie Lisbeth (Elisabeth?) Af deres Børn kendes kun Farfader Otto Friederreich Meyer født 1795 (?). Han var Garver og Skomager og siden Underofficer ved Dragonerne i Odense, hvor han blev gift med Datter af en Underofficer. Senere blev han Portner hos Grosserer Puggaard i København og endelig Høker i St. Jørgensgade i Odense. Efter den første Kones Død blev han gift med Farmoder Gertrud Marie Kirstine Rasmussen født ca. 1820 som Datter af en Tømrer R. i Odense, der stammede fra Biskorup. De havde 3 Døtre: Sophie (4 Sønner) Andersine gift med Politibetjent Knud Pedersen Odense (4 Døtre og 3 Sønner), Frederike gift med Rentier Hansen senere Jordemoder
 [2]
 i København (2 Døtre 1 Søn) og 2 Sønner: August som var Murer og udvandrede til Amerika (3 Børn) og min Fader Sophus Severin født i Odense 22 April 1840. [Tilføjet i venstre margen med blyant:] d. 18 Febr 1935 [Tilføjelse slut] Farfar døde allerede 1850 – 23 Aar før jeg blev født. Farmor, som vi kaldte Bedstemoder overlevede ham i 42 Aar, idet hun døde 1892. Der kom nu en stræng Tid for Bedstemoder med 5 smaa Børn. For en Kvinde var der den Gang næsten ingen anden Beskæftigelse end Vask og Rengøring. Hun var heldig og fik nogle gode Pladser hos rare Mennesker (en Frk. Fanøe, Frk Maaløe og Generalinde Juul), og i mange Aar gjorde hun rent paa Fyens Stifts Sparekasse. (Her fik hun den lille jernbeslaaede Kiste, som jeg bruger til Noder). Der var naturligvis lidt Smalhals i Hjemmet. Saa snart Fader var konfirmeret, kom han paa Landet som Tjenestedreng. Senere gik han i Murerlære, blev Soldat og var med i Krigen 1864 som Undrerkorporal ved Artilleriet og blev tildelt Dannebrogskorset af Kong Christian den 9ende [tilføjet med blå kuglepen:] personlig
 Efter Krigen arbejdede Fader ved restaureringen af Tranekær Slot paa Langeland og Ravnholt i Midtfyen. Sidstnævnte Sted traf han 
-__[3]
+[3]
 Moder Sophie Kirstine Larsen født 14 Juli 1839 som Datter af Bødker i Hjallelse ved Odense Lars Jeppesen født 1793 (?) [spørgsmålstegnet i parantesen overstreget med blå kuglepen] og Hustru Marie Kristiansdatter født 1805 (jeg har en Almanak fra hendes Fødselsaar), Datter af Frederik Kristian v. [”v.” indsat med blyant over linjen] Benzon til Kristiansdal Dalum. Mine Forældre blev viet den 5te i 11te 1869 i Dalum Kirke og bosatte sig i Odense, hvor Fader fik Borgerskab som Murmester. [Tilføjet med blå kuglepen efter ”Murmester”:] Hestene løb løbsk paa Turen fra Kirken, men det gik godt. [Tilføjelse slut] De fik 4 Sønner, hvoraf de to ældste – begge døbt Otto – døde som spæde, og 2 Døtre, alle født i Albanigade i Odense. Undertegnede Otto Larsen Meyer er den ældste af de nulevende født 21 Aug. 1873. 
 Fader byggede Albani Mølle for en Møller Brandt, som senere blev Inspektør ved den frie Udstilling. Blandt andet byggede han ogsaa et Hus for en Møllebygger Rasmussen i Albanigade. Her byggede Fader tillige 3 Huse for egen Regning, som efterhaanden blev solgt. Jeg blev født i det første, min ældste Søster Marie, født 30-11- [tilføjet med blyant:] 1875 i det andet og Katrine Augusta født 28-7- [tilføjet med blyant] 1878 og Erhard 
-[Øverst på s. 3 er med kuglepen skrevet:] 26. Septbr. Død 11. Jan. 1880 [det er uklart, 
-hvilken person oplysningerne hører sammen med).
+[Øverst på s. 3 er med kuglepen skrevet:] 26. Septbr. Død 11. Jan. 1880 [det er uklart, hvilken person oplysningerne hører sammen med).
 [Øverst s. 3, til højre, er med blå kuglepen skrevet:] død 22-1-1912
 [I højre Margen udfor Marie Kristiandatter er med blå kuglepen skrevet:] død 1889
 [I venstre margen s. 3 er med blyant skrevet:]
 Chr. Abrecht von Benzon maler 1815-49. Malte H.C. Andersen
 Oldemor 1780-1834. [ulæseligt tegn] 
 [4]
-født den 8nde Jan. 1881 i det 3dje, den Gang Nr. 80. Jeg husker kun det sidste, hvor vi boede indtil 1881. Vi beboede selv Stuelejligheden og 1ste Sal var udlejet. I Baghuset i en aarrække Bedstemoder og en Tid sammen med Faster Sophie. [Indsat med blyant over linjen:] 1ste Sal [indsættelse slut] I Stuen Faster Sine med sine mange Børn og Mand som blev Vicevært efter vor Afrejse i 1881.
+født den 8nde Jan. 1881 i det 3dje, den Gang Nr. 80. Jeg husker kun det sidste, hvor vi boede indtil 1881. Vi beboede selv Stuelejligheden og 1ste Sal var udlejet. I Baghuset i en Aarrække Bedstemoder og en Tid sammen med Faster Sophie. [Indsat med blyant over linjen:] 1ste Sal [indsættelse slut] I Stuen Faster Sine med sine mange Børn og Mand som blev Vicevært efter vor Afrejse i 1881.
 Det første jeg husker fra Barndommen er min Søster Maries Daab, da jeg var godt 2 Aar. At køre i lukket Karet til Kirken var jo en stor Oplevelse, og St. Knuds Kirkes mægtige Rum interesserede meget. En Fætter Otto – ”store Otto” -, som var et Par Aar ældre, og jeg gik undt og talte højt om Tingene, indtil Graveren kom og lukkede Munden paa os med et stort Maltbolsje. Det havde jeg aldrig set Mage til!
 Morsomme var Turene til Hjallelse, naar vi om Søndagen besøgte Moderes Forældre. Paa Barnevognen var lavet et Sæde med Fodpose, hvor jeg blev anbragt, saa længe vi kun var to; siden maatte jeg gaa. Fader trak saa Vognen den halve Mil eller bar mig, naar jeg [5]
 Blev træt. Huset i Hjallelse var trelænget Bindingsværk med Straatag. I Stuehuset var en Opholdsstue med 2 Indsat over linjen med blå kuglepen: Alkover, Køkken med Spisekammer og Bryggers, desuden en ”Sal” eller ”Stadsstue” og for Enden af denne 2 Gæsteværelser. I Sidehuset var der Kostald, Svinesti og Hønsehus, Værksted eller ”Huggehus” med forskelligt Bødkerværktøj, hvoriblandt en ”Snittebænk” var særlig spændende. Man sad overskrævs paa den, og med Fødderne kunde man bevæge en Vippe, som derved kunde fastholde den Genstand, der skulde bearbejdes med Kniven. Denne havde to Haandtag og man kunde altsaa snitte med begge Hænder. Den tredje Længe var en mindre Ladebygning med en stor rød Port. En Lænkehund, ”Bismarck” hørte ogsaa til Besætningen. Hvor meget Jord, der hørte til Huset, ved jeg ikke, men en dejlig gammel Have var for mig det vigtigste. For vel havde vi Have i Odense, men den var ny med smaa Træer og manglede det [”det” indsat over linjen], som en gammel Bondehave kan have. Her var gamle Træer med Kirse-
 [5]
 bær, Pærer og Æbler – Kaviller, som var røde baade udvendig og indvendig og de dejlige gule Blommer, som man aldrig ser mere, og saa var der Stikkelsbær – gule og røde og med Haar paa! En høj med Popler og Ahorn var ogsaa interessant. Men det mest idylliske var en lille Laage i Havegærdet – grøn af Ælde og en lille Bro, som over en dyb Vandrende førte ud i Marken. Noget saa yndigt har jeg ikke set siden!
 Af Mormoders Mad husker jeg især Smørrebrød med noget Medister. Morfaders Begravelse gjorde et dybt Indtryk paa mig. I Tankerne ser jeg ham endnu liggende i Kisten med det blege indfaldne Ansigt. [Indsat med blyant efter linjen:] Ellers mindes jeg ham siddende ved Kakkelovnen med sin Stok [indsættelse slut]
 Fra Albanigade mindes jeg Bedstemoders Komode med forskelligt Nips – især en Træsko af Rav og en lille Rok. Naar hun bagte Pandekager fik vi som Regel en sammenrullet Kage med Puddersukker i, som vi gik og bed af. Morsomt var det naar Bedstemoder lod sig bevæge til at gaa med os ud til en lille Skov ved Nyborgvejen. Men det skete sjældent, for det var en lang Vej for smaa Ben. ”Den lille Skov” var en ganske
 [6]
 lille Samling Træer, men for mig noget af det dejligste, jeg vidste. Den laa vist i Ejby. Mad og Sodavand havde vi med i Barnevognen. En Oplevelse, som gjorde et stærkt Indtryk, havde jeg engang, da jeg sammen med Moder med Barnevogn kom gaaende ind mod Byen. Vi var kommet over Albanibro og gik paa venstre Fortov, da vi ser et Køretøj med løbske Heste komme farende fra Torvet over mod Industribygningen (den tidligere Industribygn.), hvor de drejer og i rasende Fart ned ad Bakken styrer lige mod os. Hjertet stod stille af Skræk. – I sidste Øjeblik kom en Herre af vort Bekendtskab løbende, og ved at svinge sin Paraply fik han Hestene til at forandre Retning, saa vi undgik Faren. En anden Oplevelse, som staar i et festligt Lys for mig, er en Tur til Svendborg med ”Forsvarsbrødrene”. Moder og de mindre Søskende tog med Toget til Hjallelse Lørdag Aften og Fader og jeg skulde rejse Søndag Morgen. Men først skulde Sovekammergulvet ferniseres, og jeg syntes, det varede en Evighed, inden Fader blev færdig. Endelig kom vi da afsted. Jeg var det eneste Barn, som var med paa Turen. Ved Hjallelse Station
 [7]
 Stod Moder og vinkede til os, da vi kørte forbi. Marschen fra Svendborg Banegaard til Kristiansminde staar levende for mig. Et Hornorkester gik i Spidsen. Endnu mindes jeg Turen, naar jeg hører ”Holmens faste Stok” eller lignende Sange. Om Aftenen, da vi gik tilbage, saa vi ned over Byen med de mange Lys. Det var æventyrligt!
 Af vor Omgangskreds i Odense husker jeg – foruden førnævnte Møllebygger Rasmussen og Møller Brandt – en Murermester Steffen Jensen og Redaktør af Fyns Tidende Jørgen Petersen. Fader var meget politisk interesseret og var med til at stifte ”Fyns Tidende”. Bladet blev stiftet med Aktier paa 60 Kr., men i Begyndelsen gik det saa daarligt, at Fader blev tilbudt en Aktie for en Bajer. Senere blev de jo mere værd og blev opskrevne til 3 Stks. à 150 Kr.. De 60 Kr. giver nu ca. 280 Kr. i Udbytte. (400 %) 
 En Løjtnant Klinkby lejede en Tid en Stue hos os. Han var en flink Mand og blev efterhaanden som hørende til Familien og Dus med Fader. Gennem Lhombre-Spil [”h” i ordet indsat med blyant over linjen] kom han i Berøring med Redaktør Petersen og blev siden gift med en Søster
 [8]
 til Fru Petersen, som var fra Dalby paa Hindsholm. Her boede forresten Klinkbys to Brødre en Lærer og en Gaardmand. De var ellers Jyder og var alle begyndt som Tjenestekarle. Løjtnanten blev Kaptajn og Oberstløjtnant og var i en Aarrække Lærer ved Birkerød Latinskole hos Manzius. Jeg besøgte ham i 1889 sammen med Johannes Larsen, hvis Broder Vilhelm den Gang gik i Skole i Birkerød og boede hos Klinkby. Hans Datter lærte jeg senere at kende, da hun begyndte et Hjemmebageri hos ”gamle Frk. Høj” i Birkerød.
 I vores Gaard i Albanigade var der en [Hele linjen overstreget]
 Til en Fødselsdag fik jeg en Mølle af Møllebygger Rasmussen. Den blev opstillet paa en Stang i Haven og glædede mig meget. Siden tabte den noget min Interesse, da Albani-Møllerens Søn Karl havde faaet en, som var saa stor, at han selv kunde sidde i den.(Møller Brandt blev senere Inspektør ved den frie Udstilling, og jeg kom meget hos Familien, da jeg var i København i 1888-89. Det var gode og hyggelige Mennesker. To Døtre var forlovet med Studenter – den yngste Sara
 [9]
 med den senere Rektor i Esbjerg Oluf Nielsen, som var Søn af Sadelmager Nielsen i Kerteminde.)
 Da Fader byggede Pigeskolen over for Museet blev jeg betroet til at bringe hans Frokostpakke. Jeg fik ogsaa Lov til at gaa Byærinder.
 Da jeg blev 7 Aar kom jeg i Skole hos Rasmussen og Gregersen paa Overgade. Min Lærerinde var en Fru Lollesgaard, som lærte os at læse efter Lydmetoden.
 Skolebestyrer Nicolaj Gregersen var Ungkarl og født i Kerteminde, hvor han bosatte sig paa sine ældre Dage. Hans Brødre var Snedkerm. Gregersen og Skomagerm. Gregersen i Kertem. og den kendte Skolebestyrer for Teknologisk Institut og Direktøren for Luftfarten. Nicolai Gr. var en dygtig Pædagog og et godt Menneske. Han fortalte mig senere, at han i gamle Dage havde lagt Mærke til mine Forældre, naar de var i Kirke: ”det var saadan et ualmindelig nydeligt ungt Par.”
 I vores Gaard var en Sidebygning mod den ene Nabo og et Plankeværk mod den anden. Ved [overstreget fra ”I vores” til og med ”Ved”]
 [10]
 Først nogen Tid efter Indflytningen i Nr. 80 blev Trappegangen malet færdig. Det var en Malermester Andkær, der udførte Arbejdet. Væggene blev malet som Marmorfliser, og jeg saa ["jeg" indsat over linjen] interesseret til. Endnu kan jeg mærke Limfarvelugten, naar jeg tænker paa det.
@@ -945,183 +1108,121 @@
 Efterhaanden tabte jeg Lysten og vilde holde op med Musiken, men mine Forældre tvang mig heldigvis til at fortsætte. Jeg husker, at Moder sagde: "Du vil en Gang komme til at takke os for, at vi ikke lod Dig slippe." Og det maatte jeg siden sande. Musiken har altid været min store Kærlighed.
 Paa Langegade, hvor der nu er Cykelforretning og Biograf, boede Morbroder Martin. Sammen med sin Svigerfader P. Nielsen under Firmanavn "Nielsen &amp;amp; Larsen" og senere alene "M.F. Larsen" drev han en Købmandshandel med Kolonialvarer, Korn og Foderstoffer, Kul og Brædder. Desuden drev han ogsaa Landbrug. 
 I de gamle Købmandsgaarde skete saa meget, som kunde interessere en Dreng. Til Butiken hørte en "Skænkestue", hvor Landboerne kunde faa en Drik. Ligesom der sad en Kone og solgte Wienerbrød - her "Marie Brødkone" - og lavede Kaffe til Kunderne. Paa Disken stod en Tønde med
 [41]
 Tobak til behagelig Afbenyttelse. 
 Ved særlige Lejligheder kom der mange Mennesker til Byen f. Eks. til Markeder og Dyrskuer og navnlig til Folketingsvalg. Folk skulde ogsaa handle i Byen, da Brugsforeninger endnu ikke var opfundne, og da der hverken var Jernbane eller Cykler, var man henvist til Hestekøretøjer. Paa saadanne Dage vrimlede det med Vogne og Heste i Købmandsgaarde og paa Gader. De større Firmaer Elias B. Muus, I.A. Larsen, M.F. Larsen og Norden havde store Stalde for Gæsterne, og Tornøes Hotel og Gæstgivergaarden, hvor nu Banken og Sparekassen er, tog ogsaa deres Del af Invationen; men det forslog ikke ved en saadan Lejlighed. 
 Morbroder Martin havde 6 Børn: Peter, som var paa Alder med mig, Thea, Helga, Martha, Valdemar og Alfred. Det var rare Børn, men ikke saa godt begavede og til Tider lidt drilagtige. Jeg husker, at vi besøgte dem, før vi flyttede til Kerteminde. Peter havde en Gyngehest betrukken med rigtigt Skind og med Saddel og Stigbøjler. Det var en Oplevelse at
 [42]
 ride paa den! De havde den Gang Lejlighed paa 1_ste_ Sal, og Morbroders Svigerfader boede i Stuen. Da denne blev Enkemand flyttede de ned og han fik et Værelse hos dem. "Onkel", som de kaldte ham, blev lam, og i de sidste Aar laa han i Sengen eller blev kørt i Rullestol. Han blev behandlet med storÆrefrygt. "Moster" Hanne var hans Plejebarn. Hun kunde godt lide mig og saa gerne, at jeg kom og legede med Peter. Hun havde altid morsomme Ideer til at beskæftige os. Engang fandt hun paa, at jeg skulde bo hos dem i 8 Dage i Sommerferien uden at komme hjem i den Tid. Det var morsomt. Morbroder havde jo et mindre Landbrug med en halv Snes Køer og to Spand Heste, og Høsten var en livlig Tid. Vi stod tidligt op, og spiste Davre Øllebrød sammen med Folkene. De fik Spegesild til. Øllebrødet var tykt med Klumper og uden Sukker. Det har nok været lidt svært at faa ned. Vi kørte med, naar Kornet blev kørt ind, og om Eftermiddagen blev vi sendt i Marken med "Mellemmadden" og Æbleskiver til Folkene. Hjemmebrygget Øl fik de i en "Lejle" - en flad Tønde, som
 [43]
 gik paa Omgang. Man drak af Spunshullet. Peter havde en lille Vogn, som blev forspændt med deres store Hund "Kronvald" senere "Unkas", og saa kørte vi. Hunden brugtes ogsaa til at trække Malkevognen, naar Køerne blev malkede i Marken. Det var ellers almindeligt, at Malke-Piger eller Konen ar Mælkebøtten paa Hovedet, og samtidig strikkede hun.
 Undertiden fik vi Lov at ride, naar Hestene skulde til eller fra Marken. Saa morede det Karlene at faa dem til at trave, og da gjaldt det om at holde fast i Manken, og det gav nogle fæle Stød, saa man blev øm bag i. Eller vi jalp med at trække Køerne hjem, naar det blev koldt om Natten. I Begyndelsen var jeg lidt ængstelig, men jeg maatte jo vise, at jeg var en rask Karl.
 I en Baggaard, hvorder var Kullager, stod et gammelt Valnøddetræ, som vi besøgte flittigt i den Tid, Nødderne var modne. I Butikken var der ogsaa morsomt. En Gang ugentligt blev der lavet Papirsposer,
 [44]
 og vi hjalp med at klistre dem. Og saa vankede der Bolsjer, eller vi fik Lov til at købe et Stykke Wienerbrød hos Marie Brødkone, som sad og strikkede paa en Tønde ved Døren. I Kontoret var Morbroder gerne optaget, da han selv førte Bøgerne. Om Aftenen blev de store Folianter og Pengekassen anbragt i Pengeskabet, som var indmuret i Skorstenen. 
 I Gaarden stod to gamle Linde og en udvendig Trappe med Tag over førte op til første Sals Køkken. ["s" i slutningen af "Sal" og "Køkken" er indsat med blyant]
 I Mælkekælderen hjalp vi med at kærne Smør. Det var jo for Andelsmejerierne. En Fest var det, naar der blev slagtet Gris, og vi fik sorte Pølser.
 Morbroder var temmelig tavs, men kunde godt være morsom. Han kunde være "lun", som Fynboerne siger.
 Om Aftenen fik vi undertiden en Køretur f. Eks. til Maale Bakke eller til Kærby Bakke. eller Fjorden rundt.
 Hos Morbroder boede i nogle Aar Skolemanden Kristen Kolds Enke og to Døtre paa 1ste Sal. [ordene fra "eller" til og med "Sal" indsat med blå kuglepen]
 [45]
 Vi kom meget sammen med Købmand Hans Christensens og deres tre Drenge: Frode, Aage og Valdemar. I det gamle Bindingsværkshus med Loftsbjælker i Stuerne var der meget hyggeligt. Det brændte senere. I Butikken som den Gang hovedsagelig var Skibshandel, stod Fiskerne gerne og snakkede og vendte Skraaen i Munden. Christensens Broder, som var Fisker, optraadte som Karl og Altmuligmand i Forretningen. Købmand Christensen havde som Barn paadraget sig en Hofteskade, som han led meget under, og han gik meget daarligt. Jeg husker en Gang, da Bebs i 2-3 Aarsalderen sad ved Vinduet og hilste paa en forbipasserende, og vi spurgte hende, hvem det var, at hun svarede: " det var enten Fru Thalbister eller Købmand Christensen". De haltede begge. Ligesom mine Forældre og Moders Slægt var han Medlem af Valgmenigheden og var meget kirkeligt og socialt interesseret.
 Fru Chr. var Datter af en Organist Skaarup i Nykøbing Falster. Hun var meget livlig og havde en prægtig Sangstemme. Hun tog
 [46]
 gerne Del i vore Lege. Da vi blev lidt ældre, spillede vi Komedie paa vores Loft og jeg lavede Dekorationerne. Vi spillede "Peter sidder over" med mig i Titelrollen, flere af Hostrups Komedier: "Soldaterløjer", "Intrigerne" - - 
-Hans Christensen stiftede en Husflidsforening og oprettede en Husflidsskole. I "Snitteskolen", som vi sagde, tilbragte vi mange fornøjelige Aftener om Vinteren. Lærere var en Snedker Bom og en Snedker og Billedskærer fra Revninge.</t>
-[...131 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/n/lymun1vs</t>
+Hans Christensen stiftede en Husflidsforening og oprettede en Husflidsskole. I "Snitteskolen", som vi sagde, tilbragte vi mange fornøjelige Aftener om Vinteren. Lærere var en Snedker Bom og en Snedker og Billedskærer fra Revninge. Det flotteste Arbejde lavede Johannes Larsen: et Brædt til at hænge Jagtgeværer paa, forsynet med et fremstaaende Gemsehoved og Egeløv. Jeg lavede forskelligt med Løvsav blandt andet en Sykurv og et Pibebrædt med udskaarne Egeblade. Jeg opnaaede en 1_ste_ Præmie med Certifikat og en Bog. 
+Allerede som Barn interesserede Johannes Larsen sig for Fugle. Han lavede gode Fugletegninger, fangede Fugle og skød Fugle. Han havde en fin Samling af Fugleskind og Æg. Selv havde jeg ogsaa en lignende men mindre Samling. Desuden samlede jeg paa Insekter, Mønter, Oldsager og Aviser. En Avis fra 1700 og noget var det fornemste Stykke.
+[47]
+Paa Fødselsdage gjorde vi tit smaa Udflugter med Moder og Kammerater til Klinten eller Skoven. Undertiden gik vi til "Jomfruhøjen," hvor Sagnet fortalte, at der havde staaet et Taarn, og en Jomfru var bleven indmuret deri. Vi havde naturligvis Madkurv med, for det var jo en vigtig Ting.
+Vi havde en god og dygtig Moder, som sled og sparede for at holde Hjemmet oppe, naar Faders Indtægter undertiden var smaa. Hvad vores kære Moder har betydet for os, kan ikke beskrives. Vi havde ogsaa en god og kærlig Fader, som var dygtig i sit Fag. (Jeg har nogle af hans Arkitekturtegninger fra den Tid, han gik i teknisk Skole.)
+Fader blev snart valgt ind i Bestyrelserne for Haandværkerforeningen, Den selskabelige Forening og Pavillonselskabet. Den selskabelige Forening virkede om Vinteren ved forskellig Underholdning og Baller. Jeg husker nogle Tableuer, hvori jeg deltog og hvor Fader læste Æventyr. Pavillonselskabet holdt Baller om Sommeren i Skovpavillonen ved "Louisenlund." Saa var der kulørte Lamper i Træerne,
+[48]
+og Havnefoged Christensen i Diplomatfrakke og hvide Handsker førte Dansen op. Et lille Orkester spillede under Ledelse af Organist Ibsen. Han var en dygtig Klaverspiller, men med sine sære Fagter og sin mærkelige ranglede Fremtoning vakte han ufrivillig Munterhed. Paa Grund af sinpibende Stemme kaldtes han "Pip pip." 
+Moder havde en Søster Katrine Larsen kaldet Trine, som var ugift og havde et Bageri i "Bagergaarden," som tilhørte Morbroder Jeppe. Hendes Broder var Den ældste Broder hed ["Hendes Broder var" overstreget. "Den ældste Broder hed" indsat over linjen] Jakob. Han var Gartner og senere Inspektør paa Godset Birkelse i Vendsyssel. Han var en myndig Mand og færdedes altid til Hest paa de udstrakte Jorder. Hans kone hed Stine, og de havde 3 Børn: Ida (Adelaide), Erik og Laurits. (Denne kendte jeg bedst. Han lærte Handel hos Morbroder Jeppe og var senere ansat der. Han blev gift med en Datter af Skomager Holbech, Caroline, og fik en Forretning i Odense.) Saa var der de tidligere nævnte Brødre Jeppe Andreas og Martin Frederik. Anton var Saddelmager og var gift og bosat i Zwickau i Sachsen i en Aarrække. Paa sine ældre Dage kom han hjem og fik Ophold hos sin Broder Jeppe indtil sin 
+[49]
+Død. Urban havde 2 Sønner: Urban, som var Elektrikker og ansat ved Sukkerkogeriet i Odense, og Aage, som blev Direktør for Slagteriet i Svendborg.
+En Tid var vor Fornøjelse Søndag Morgen at aflægge Besøg i Moster Trines Bageri, hvor Bager Madsen lavede de lækre Konditorkager. Der faldt altid noget af, især naar Napoleonskagerne blev skaaret til. Samme Bager Madsen var en stor Skakspiller, og i Pauserne sad han altid og løste Skakopgaver eller lavede Opgaver til Bladene. Men i sin Optagethed glemte han undertiden Brødet i Ovnen. Han blev gift med Mosters unge Pige Andrea og overtog Bageriet, da Moster blev syg. Ved at puffe Skuffer ind med Knæet havde Moster beskadiget Knæskallen, saa hun blev sengeliggende i længere Tid og længe maatte bruge Krykker. I den Tid boede hun hos os. Hun havde ogsaa andre Svagheder, for hun tog stadig Piller, og for at faa dem til at glide ned, gned hun sig paa Halsen. Om det hjalp, ved jeg ikke, men det saa komisk ud. Paa sine ældre Dage blev hun rask til Bens, og hun var 95, da
+[50]
+hun døde.
+Blandt Jernstøber Møllers 9 Børn var det især Karl og Johan jeg leede med. Karl interesserede sig for alt i Naturen. (Han blev fotograf og giftede sig med Heino Gads Datter Anna. Han havde Forretning i Kerteminde i flere Aar, og rejste derefter til Amerika.) Vi strejfede meget i Skov og ved Strand for at finde noget mærkeligt. Min lille Broder Erhard vilde gerne med paa vore Ture; men da det ikke passede os med en saadan Klods om Benet, forsøgte vi paa forskellig Maade at slippe af med ham ved at købe os fri eller ved at skræmme ham med Løver og Tigre og lignende. Det lykkedes ikke altid, og en Gang var han med paa en lang Vandring langs Stranden til Stavreshoved. Det var en anstrengende Tur for den lille Fyr, og Moder var da ogsaa rystet, da hun hørte det. Han var 7 1/2 Aar yngre end jeg. Sjældne Ting fandt vi saamænd aldrig udover forstenede Søpindsvin og "Vettelys." Ja, engang fandt vi en "Strandvasker" Liget af en Fisker. Han saa uhyggelig ud, blaa og opsvulmet.
+[51]
+I Udkanten af Lundsgaard Skov, hvor vi var paa Jagt efter Hugorme opdagede vi en Dag, at der var ophængt "Doner" i Hegnet, Løkker af Hestehaar til Fangst af "Kramsfugle" - Drosler og Solsorter. Lokkemaden var Rønnebær, der var anbragt saadan at Fuglene kunde hænge sig i Løkken. Vi betragtede dem meget interesseret, da Skytten paa Lundsgaard pludselig overraskede os. Han troede, vi vilde stjæle Fuglene, - der var forresten ingen i Fælderne -, han truede os, og befalede os at gaa med op paa Slottet. Vi rystede af Skræk, men fik dog snart Lov til at gaa.
+Af Husdyr havde vi Høns og en Kat. En Gang fik jeg af Faders gamle Arbejdsmand i Odense "Per Lausen" (Peter Larsen) et Bur med hvide Mus. En Tid havde jeg Turdelduer, en tam Raageunge, Marsvin og Pindsvin.
+Tit havde vi Storm med Højvande, saa vort Hus var helt omgivet af Vand, og vi kun ved Hjælp af en Pram kunde komme i Forbindelse med Omverdenen. Saa blev Fiskergade oversvømmet og Klintevejen blev ødelagt af Bølgerne. Paa den anden Side Klinten, maatte
+[52]
+Vejen til sidst flyttes længere ind i Landet. Hos os naaede Vandet dog aldrig ind i Stuerne. 
+Da Morbroder Jeppes Hus blev bygget om, boede Familien i Huset ved Siden af os. Det laa lavere end vort, og en Aften ved Højvande kom Morbroder Urban med lange Støvler paa og bar Familien over til os. I Spænding ventede vi om Natten paa, at Strømmen skulde vende og Vandet begynde at falde. 
+En Søndag om Efteraaret var hele Familien paa Nøddetur. Det morede os altid. Hver havde sin Pose, og Fader trak Grenene ned med sin Stok. Saa gjaldt det om, hvem der kunde faa flest. Naar vi kom hjem, blev Haserne pillet af, og Nødderne blev lagt til Tørring paa Loftsgulvet. En Gang var der kommen en Rotte op paa Loftet, og jeg hørte om Natten ustandselig Traven frem og tilbage. Om Morgenen viste det sig, at de fleste Nødder var forsvundne; men vi fandt hurtigt Gemmesteder, og Rotten gik i en Fælde.
+Der var tre Politibetjente i Byen: Klokker, Nielsen og Larsen. Den sidste var tillige Arrestforvalter og kaldtes "skæve Laus". Han havde en
+[53]
+tysk Kone og en Datter, Charlotte, som var Byens Skønhedsdronning. 
+Nytaarsaften var der Fest i Gaden. Op og ned ad Langegade drog en Sværm af Børn og unge Mennesker og fyrede "Kinesiske Pistoler," "Skruptudser" og lignende af, mens de sang: "Hurra Pip pip, Hurra for skæve Laus, o ja o ja og sing salia." Undertiden blev en og anden af Demonstranterne anholdt af Betjentene, som assisteredes af den emsige Politi- og Herredsfuldmægtig senere Kæmner Nielsen, kaldet "lille Snus" paa Grund af en Vane med at snøfte.
+De fleste bar Øgenavne den Gang. Den saakaldte Borgervæbning med "Løjtnant" Skomager Niels Bom i Spidsen deltog ogsaa i Ordenens Opretholdelse. I Provisorietiden, da Gendarmerikorpset blev oprettet, fik Kerteminde ogsaa en Trup beredne Gendarmer under Anførsel af en Sergent Rasmussen, som efter Korpsets Opløsning blev Politiassistent for Hindsholm. De lyseblaa var ikke populære, og navnlig Nytaarsaften var de ildesete. De unge Sømænd og Fiskere drillede dem med Fyrværkeri og haanende Tilraab indtil de
+[54]
+red frem med dragne Sabler og ryddede Gaden. Den daværende Borgmester, Politimester og Herredsfoged von ["von" overstreget] Kammerjunker von Lewetzauw ow ["auw" overstreget; "ow" indsat over linjen] holdt sig klogelig i Baggrunden, og Arrestforvareren blev ogsaa undertiden holdt inde, da hans Tilsynekomst kun forøgede Løjerne. Disse var i Almindelighed temmelig harmløse. Ved Hjælp af lange Snore ringede man man med Skibsklokkerne, hejste forskellige Genstande op i Master og Flagstænger og byttede Skilte. Var Politiet ved Havnen, tændtes der Baal i "Friheden" og emvendt. Pumperne paa Gaden med Halm om blev antændt. [Sætningen fra "Pumperne" til og med "antændt" indsat med blyant]
+En aarlig tilbagevendende Begivenhed var Fugleskydningen. Kl. 4 om Morgenen blev Skytterne - og alle andre - vækkede af to Trommeslagere, som gik gennem Gaderne. Den ene var Anders Ottesen, hvis gamle tøndeformede Tromme gjorde et mægtigt Spektakel. Kl. 6 afmarscheredes fra Torvet med Musik og Fane; derefter kom to Smaapiger med Gevinsterne. I Spidsen gik Drejer Tagge med Paraply. Han skulde føre Listen over Skydningerne. Optoget gik nu gennem de
+[55]
+vigtigste Gader for at opsamle Skytterne. Først hentede man naturligvis Fuglekongen, som bar et grønt Skærf med Sølvplader, hvorpaa de tidligere Kongers Navne var indgraveret. De menige bar en Fugl bundet i Knaphullet med et grønt Baand. Efter en Morgenbitter paa Tornøes Hotel gik Turen til Skovanlæget. Her var Fuglen anbragt paa en høj Mast. Den var lavet af Træ med Jernbeslag. Det gjaldt om, at den havde en passende Styrke, saa den kunde holde til hen paa Eftermiddagen. Det er hændt, at den er falden allerede ved Frokosttid, og dermed var Eftermiddagen ødelagt, da Kone og Børn skulde komme og beundre de gæve Skytter. Den har ogsaa været saa stærk, saa Skydningen maatte fortsættes næste Dag, og derved fik mange ikke den rette festlige Afslutning med en ny Konge; ogsaa fordi denne efter gammel Skik skulde spendere en Bolle Punch. 
+Kl. 9 spistes Frokost, hvor Hovedretten var Skinke med Grønærter. Kl. 12 marcherede man atter til Byen og holdt et Par Timers Pause. For enkelte var det i høj Grad til-
+[56]
+trængt.
+Til Skydning anvendtes to gamle Muskedonnere Forladere ["Forladere" indsat over linjen], men enkelte af de yngre Skytter medbragte selv almindelige Rifler. Et Par Mand havde nok at gøre med Ladningen. Fuglen bar i Næbbet en Ring med en Citron. Først skulde Citronen falde af og dernæst Ringen, saa Hovedet, Halsen, Halen, venstre Vinge, højre do og endelig Brystpladen. Gevinsterne var Sølvskeer af forskellig Slags. Brystpladen (Fuglekongen) tilfaldt 6 Spiseskeer, Højre Vinge (Kronprinsen) fik en Potageske. Fader vandt en Gang Potageskeen, som vi senere fik i Brudegave.
+Om Aftenen var der stor Middag med mange Taler og Bal. De andre Præmier var Theskeer og andre Skeer.
+[57]
+Fiskeriet spillede en stor Rolle dengang, saavel som nu. Særlig "Bæltfisket -" Sildefisket i Eftersommeren var vigtigt. Naar det slog fejl, var det en Katastrofe for de fattige Fiskere, og det indvirkede naturligvis for hele Næringslivet i Byen. Motorer kendtes jo ikke, og Vinterfiskeriet foregik fra aabne Joller nær Kysten med Bundgarn spændt ud mellem Pæle, Fiskeri med Kroge og aaleruser. Til Bætfiskeriet brugtes Dæksbaade. Det var et smukt Syn, naar de ca. 80 store Baade med Sejl stod ud af Havnen. Det skete om Eftermiddagen mellem Kl. 1 og 6, alt efter Vejr og Vind. Vinden skulde helst være vestlig og frisk. Undertiden blev det stille undevejs, og hele Flaaden maatte vende om. De store Baade maatte ros, og det gik langsomt. Til Tider kom man først hjem henad Morgenstunden. Saa blev der sunget og snakket fra den ene Baad til den anden. Engang gik vi iland paa Kysten. Men naar der blæste en frisk Vind, sejlede man om Kap, og da var det morsomt at være med. Hver Baad var bemandet med to voksne og en Dreng.
+Morbroder Jeppe havde sammen med Dr. 
+[58]
+Schondel ladet bygge en stor smuk Baad "Louise". Den blev ført af Anders Høj og hans Søn, Rasmus var med som Dreng. Den anden Mand var en Tid lang Jens Høj. Undertiden fik jeg Lov at sejle med, og det var vældig morsomt, skønt jeg gerne blev lidt søsyg og fik Kvalme uden dog at brække mig. Under Sejladsen blev der sunget Sømandsviser og andre Sange, f. Eks. husker jeg "Madam Brøndum siger, det er ingen Skam at ta sig en lillebitte Korndram." Det var gerne et Sted mellem Synshoved og Samsø, at vi gjorde Holdt. Saa blev Masten lagt ned, og en Landterne ["d" i ordet overstreget] blev tændt. Naar Sejlene ikke længere stivede Baaden af, begyndte den rigtig at rulle i Bølgerne. 
+Nu blev Garnene "givet." De var bundet sammen i en lang Række og fyldte Lasten. Garnenes ene Side var besat med Korkstykker og den anden med Sten, for at holde dem lodret i Vandet. Med Mellemrum blev der anbragt "Vejere" (Vagere) Bøjer med Flag. Garnene drev nu med Strømmen og trak Baaden med sig. Retningen bestemtes af om der var "Norden eller sønden Vande." Nørrevande ["Nørrevande" indsat efter linjen med kuglepen]
+Overalt saas Lanterner. Det var ikke alene fra Kerteminde, men ogsaa fra andre Byer kom der
+[59]
+Baade. En Mand holdt Vagt, og de andre gik til Køjs. Forude var et Lukaf for "Makkeren" og Drengen og agter en Kahyt til Føreren. Der skulde jeg ogsaa sove, men jeg foretrak gerne at blive paa Dækket trods Kulden, da jeg ikke kunde tage Lugten af Olietøj og den beklumrede Luft i det lille Rum.
+Kom der et større Ski i faretruende Nærhed, blev der tændt Blus for at advare. Men det hændte, at en Damper alligevel sejlede ind i Garnene og skar dem over eller slæbte bort med dem, og saa var det vanskeligt at faa fat i dem igen. 
+Kl. 1-2 skulde Garnene atter hales ind. Det var et ["et" overstreget] anstrængende. Det var jo nemlig Baaden, der skulde trækkes op mod en til Tider krap Sø, og "Louise" var en stor tung Baad. Men Jens Høj havde gode Armkræfter, saa det gik. Nu var det spændede, om der var Sild i Garnene. Naar der var mange, var det en Fornøjelse at se dem blinke og sprælle, idet de kom op af Vandet. Efterhaanden blev Garnene ordnede pænt i Lasten af Fører og Dreng. Saa blev Masten rejst og Sejlene sat, og der blev Tid til Morgenmad og en Kop
+[60]
+varm Kaffe - dog uden Sukker og Fløde. Tidlig om Morgenen var vi igen i Havn, og her ventede de respektive Koner med Morgenkaffe. 
+I godt Vejr blev det overdraget mig at sejle Baaden hjem, mens de andre fik sig en lille Lur. Det var jeg stolt af. 
+Saa skulde Sildene pilles af Garnene og disse skilles og tørres. Det skulde nu vise sig, hvor mange "Volle" (Ol) der var fanget. En Gang var der saa mange, at nogle af Garnene maatte efterlades paa Fangstpladsen til senere Afhentning. Til andre Tider var der kun til Middagsmaden. Tørringen foregik hovedsaglig paa Feden, som var helt dækket med Garn. Vi havde et Stillads til at hænge dem paa, saa fyldte de ikke saa meget. Det var ogsaa mere praktisk, naar de skulde renses for Tang. I Stormvejr kunde de være saa fulde af "Skidt" og saa sammensnoede, at det tog et Par Dage at faa dem i Orden. Vi Børn hjalp gerne med.
+Efter Middag fik man travlt med at faa Garnerne i Baaden og sat ["sat" overstreget] Sten bundet paa igen. ("lønne.") Naar der skulde sejles ud, tøvede man lidt, indtil endelig en tog Mod til sig og satte Sejl; saa fik
+[61]
+de alle travlt. Der blev et syndigt Virvar i Havnen, indtil de kom fri af hinanden. 
+Foraarssilden var ikke værdsat den Gang. Den var for mager. Ofte kom Bønderne og hentede hele Læs til Gødning. Torsken duede kun, naar der var r i Maanedens Navn, ligesom der heller ikke maatte spilles Kort i andre Maaneder. (Der var ca. 80 Bæltsbaade.) [("Der var ca. 80 Bæltsbaade.") overstreget]
+For os Drenge var det en Begivenhed, naar der kom Soldater fra Odense og Nyborg. Jeg husker særlig en Efteraarsmanøvre, da der blev skudt i Gaderne og vi fik fri fra Skolen. Kampen trak sig syd paa over Broen, og vi fulgte med helt til Davinde. Men omsider maatte vi jo se at komme hjem igen, hvad der ikke var nær saa morsomt gennem Pløje- og Stubmarker. 
+En Gang imellem laante Fader et Køretøj hos en af Svogrene, og vi kørte en Tur til Rønninge eller til Ravnholt og vel ["vel" overstreget] ogsaa til Hjallelse. I Rømninge ninge ["ninge" indsat med blyant over linjen] havde Fader nogle Slægtninge, to eller tre Skræderfamilier. De besøgte os kun, naar der var Rigsdagsvalg. Vort Besøg gjaldt Krebsefangst, og om Aftenen spiste vi Krebs. 
+[62]
+Ved Herregaarden Ravnholt i Midtfyn boede Moders Moster Tante Stine. Hun havde været gift med en Kusk der paa Gaarden og havde et lille hyggeligt Hus, hvis Have stødte op til en Skov. Den var jeg lidt bange for selvom en Sang: "det er dog en dejlig Skov, her er ingen Røvere," saa kunde man jo aldrig vide - -
+Naar vi kørte hjem om Aftenen var det ikke let at finde Vej. Det var for det meste Biveje, som snoede sig paa den mest forvirrende Maade. For at læse Vejviserne, maatte Fader rive Tændstikker, og undertiden viste det sig, at vi var paa en forkert Vej, saa at vi maatte tilbage igen. 
+Mange Steder var der slet ingen Vejskilte; saa var der ikke andet at gøre, hvis der da ikke var Mennesker i Nærheden, og e fleste var gaaet til Ro paa den Tid, saa var der kun den Udvej at lade Hesten bestemme Retningen. Tit var den klogere paa det Punkt, end vi andre.
+En Gang havde vi lejet et Vognmandskøretøj med en stædig Hest. Den blev pludselig staaende, naar det passede den at hvile lidt, og saa var den ikke til at drive af Stedet, før den selv fik Lyst. Men paa Hjemvejen var Hestene altid
+[63]
+mere villige, saa længtes de efter deres Baas. 
+Det var en af de store Begivenheder, naar vore tre Familier foretog Køreture sammen f.Eks. Fjorden rundt og havde Madkurve med. Men især den aarlige Turtil Hjallelse glædede vi os til. Det var Mormoder vi besøgte, saa længe hun boede der. De sidste Aar tilbragte hun i Kerteminde hos Morbroder Jeppe. Vi kørte med tre Char à bancer og et Par mindre Vogne. Morbroder Martin havde et Par kønne Graaskimler, og Morbroder Jeppe et Par fine Køreheste, en sort og en brun, og forøvrigt maatte Arbejdshestene holde for. Naar de fik sværtet Hovene og blev striglet og fik noget pænt Seletøj paa, saa de ganske godt ud. De kunde blive helt vigtige og kaade, naar de skulde køre "til Stads." 
+Da Turen var paa 3 172 Mil, blev der bedet undervejs i Geels Kro. Det var især for Hestenes Skyld, men vi andre kunde ogsaa trænge til at rette Benene og faa lidt Mad. Humøret var højt, og der blev sunget og raabt Vittigheder fra den ene Vogn til den anden. Selv Morbroder Martin, som til daglig var temmelig faamælt, kunde blive morsom og gennem alt
+[64]
+hørtes Morbroder Urbans friske karakteristiske Latter. (Hørr hørr). Han var en god Tegner ["Han var en god Tegner" indsat efter linjen med blyant]
+En de Mylius, stamherre til Rønningesøgaard boede en Sommer i "det lange Hus" ved Siden af os, i den Lejlighed vi tidligere havde haft. Hans Kone var fra Skotland, og de talte altid engelsk sammen. Det var en meget tiltalende Dame, men vist ikke af adelig Herkomst, hvad hendes Svigermoder nok ikke var saa glad for.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -1198,51 +1299,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/RsJ3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Czmz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rTHd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Kkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yxg0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Coa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NqdWSk9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/n1VdM22o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a0r5KdJl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9LdcvZH9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5Bmz1PkP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UYgf1IWp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4j36nABk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/71OaE2Pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hBq1uNhk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gg0Kq5xx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UN6m6i0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HlBMnPp2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PtGk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uiH0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ixhz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/T7Bg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oqdA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7Nk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Fx7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x1dO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aDtB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lymun1vs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/Fx7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oqdA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PtGk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Kkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ixhz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uiH0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RsJ3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7Nk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Coa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9LdcvZH9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/71OaE2Pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Czmz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/n1VdM22o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5Bmz1PkP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a0r5KdJl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rTHd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yxg0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UYgf1IWp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lymun1vs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aDtB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x1dO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gg0Kq5xx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4j36nABk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NqdWSk9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hBq1uNhk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UN6m6i0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/T7Bg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HlBMnPp2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M33"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -1285,1533 +1386,1533 @@
         <v>10</v>
       </c>
       <c r="L1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F2" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="I2" s="5"/>
+      <c r="F2" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G2" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H2" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I2" s="5" t="s">
+        <v>21</v>
+      </c>
       <c r="J2" s="5" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="K2" s="5" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="L2" s="6" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="F3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G3" s="5" t="s">
-        <v>25</v>
+      <c r="G3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H3" s="5" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="I3" s="5" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="J3" s="5" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="K3" s="5" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="L3" s="6" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G4" s="5" t="s">
-        <v>33</v>
-[...8 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="I4" s="5"/>
       <c r="J4" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="K4" s="5" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="L4" s="6" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="E5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F5" s="5" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I5" s="5" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="J5" s="5" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="K5" s="5" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>32</v>
+        <v>51</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>53</v>
+      </c>
+      <c r="E6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G6" s="5" t="s">
+      <c r="G6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H6" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="H6" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I6" s="5"/>
       <c r="J6" s="5" t="s">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>45</v>
+      </c>
+      <c r="E7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H7" s="5" t="s">
-        <v>55</v>
+      <c r="H7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I7" s="5"/>
       <c r="J7" s="5" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="E8" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="K8" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="F8" s="5" t="s">
+      <c r="L8" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="G8" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H8" s="5" t="s">
+      <c r="M8" s="5" t="s">
         <v>65</v>
-      </c>
-[...13 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="K9" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="L9" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="M9" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...42 lines deleted...]
-      <c r="M9" s="5"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="F10" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="B10" s="5" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H10" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="H10" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="K10" s="5" t="s">
+        <v>79</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="M10" s="5"/>
+        <v>80</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I11" s="5"/>
       <c r="J11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K11" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K11" s="5" t="s">
+        <v>84</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="M11" s="5"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I12" s="5"/>
       <c r="J12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K12" s="5" t="s">
-        <v>80</v>
+      <c r="K12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L12" s="6" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="M12" s="5"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>23</v>
-[...9 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>38</v>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G13" s="5" t="inlineStr">
-[...18 lines deleted...]
-        </is>
+      <c r="G13" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>92</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="M13" s="5"/>
+        <v>93</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>94</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>84</v>
+        <v>95</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I14" s="5"/>
       <c r="J14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L14" s="6" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="M14" s="5"/>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H15" s="5" t="s">
-        <v>87</v>
+      <c r="H15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I15" s="5"/>
       <c r="J15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L15" s="6" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="M15" s="5"/>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I16" s="5"/>
       <c r="J16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L16" s="6" t="s">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="M16" s="5"/>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>91</v>
+        <v>101</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>23</v>
-[...9 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>38</v>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G17" s="5" t="inlineStr">
-[...16 lines deleted...]
-        </is>
+      <c r="G17" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="H17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K17" s="5" t="s">
+        <v>104</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="M17" s="5"/>
+        <v>105</v>
+      </c>
+      <c r="M17" s="5" t="s">
+        <v>106</v>
+      </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>23</v>
-[...9 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>107</v>
       </c>
       <c r="F18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G18" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G18" s="5" t="s">
+        <v>108</v>
       </c>
       <c r="H18" s="5" t="s">
-        <v>95</v>
-[...10 lines deleted...]
-        </is>
+        <v>109</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K18" s="5" t="s">
+        <v>111</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="M18" s="5"/>
+        <v>112</v>
+      </c>
+      <c r="M18" s="5" t="s">
+        <v>113</v>
+      </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>97</v>
+        <v>114</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H19" s="5" t="s">
-        <v>98</v>
+      <c r="H19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I19" s="5"/>
       <c r="J19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="6" t="s">
-        <v>99</v>
+        <v>115</v>
       </c>
       <c r="M19" s="5"/>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>100</v>
+        <v>116</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H20" s="5" t="s">
-        <v>101</v>
+      <c r="H20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I20" s="5"/>
       <c r="J20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L20" s="6" t="s">
-        <v>102</v>
+        <v>117</v>
       </c>
       <c r="M20" s="5"/>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>103</v>
+        <v>118</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>23</v>
-[...9 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H21" s="5" t="s">
-        <v>104</v>
-[...10 lines deleted...]
-        </is>
+        <v>119</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="J21" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K21" s="5" t="s">
+        <v>121</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="M21" s="5"/>
+        <v>122</v>
+      </c>
+      <c r="M21" s="5" t="s">
+        <v>123</v>
+      </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>106</v>
+        <v>124</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>23</v>
-[...9 lines deleted...]
-        </is>
+        <v>125</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>126</v>
       </c>
       <c r="F22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G22" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G22" s="5" t="s">
+        <v>127</v>
       </c>
       <c r="H22" s="5" t="s">
-        <v>107</v>
-[...10 lines deleted...]
-        </is>
+        <v>128</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="J22" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="K22" s="5" t="s">
+        <v>131</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="M22" s="5"/>
+        <v>132</v>
+      </c>
+      <c r="M22" s="5" t="s">
+        <v>133</v>
+      </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>109</v>
+        <v>134</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>110</v>
+        <v>16</v>
+      </c>
+      <c r="D23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G23" s="5" t="s">
-        <v>17</v>
+      <c r="G23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H23" s="5" t="s">
-        <v>111</v>
+        <v>135</v>
       </c>
       <c r="I23" s="5"/>
-      <c r="J23" s="5" t="s">
-[...3 lines deleted...]
-        <v>112</v>
+      <c r="J23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L23" s="6" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="M23" s="5"/>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>115</v>
+        <v>137</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D24" s="5" t="s">
-        <v>15</v>
+      <c r="D24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H24" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H24" s="5" t="s">
+        <v>138</v>
       </c>
       <c r="I24" s="5"/>
-      <c r="J24" s="5" t="s">
-[...3 lines deleted...]
-        <v>116</v>
+      <c r="J24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L24" s="6" t="s">
-        <v>117</v>
-[...3 lines deleted...]
-      </c>
+        <v>139</v>
+      </c>
+      <c r="M24" s="5"/>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>16</v>
+      </c>
+      <c r="D25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H25" s="5" t="s">
-        <v>15</v>
+        <v>141</v>
       </c>
       <c r="I25" s="5"/>
-      <c r="J25" s="5" t="s">
-[...3 lines deleted...]
-        <v>122</v>
+      <c r="J25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L25" s="6" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-      </c>
+        <v>142</v>
+      </c>
+      <c r="M25" s="5"/>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>125</v>
+        <v>143</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>126</v>
+        <v>16</v>
+      </c>
+      <c r="D26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G26" s="5" t="s">
-        <v>127</v>
+      <c r="G26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H26" s="5" t="s">
-        <v>128</v>
-[...8 lines deleted...]
-        <v>130</v>
+        <v>144</v>
+      </c>
+      <c r="I26" s="5"/>
+      <c r="J26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L26" s="6" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-      </c>
+        <v>145</v>
+      </c>
+      <c r="M26" s="5"/>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>133</v>
+        <v>146</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>135</v>
+        <v>16</v>
+      </c>
+      <c r="D27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H27" s="5" t="s">
-        <v>136</v>
-[...8 lines deleted...]
-        <v>139</v>
+        <v>147</v>
+      </c>
+      <c r="I27" s="5"/>
+      <c r="J27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L27" s="6" t="s">
-        <v>140</v>
-[...3 lines deleted...]
-      </c>
+        <v>148</v>
+      </c>
+      <c r="M27" s="5"/>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="B28" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H28" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="I28" s="5"/>
+      <c r="J28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L28" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="M28" s="5"/>
+    </row>
+    <row r="29">
+      <c r="A29" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C28" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D28" s="5" t="s">
+      <c r="C29" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E28" s="5" t="s">
-[...47 lines deleted...]
-        </is>
+      <c r="D29" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>153</v>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G29" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G29" s="5" t="s">
+        <v>154</v>
       </c>
       <c r="H29" s="5" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="I29" s="5" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="J29" s="5" t="s">
-        <v>152</v>
-[...4 lines deleted...]
-        </is>
+        <v>22</v>
+      </c>
+      <c r="K29" s="5" t="s">
+        <v>157</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>156</v>
-[...11 lines deleted...]
-        <v>158</v>
+        <v>16</v>
+      </c>
+      <c r="D30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H30" s="5" t="s">
-        <v>159</v>
-[...7 lines deleted...]
-      <c r="K30" s="5" t="s">
         <v>161</v>
+      </c>
+      <c r="I30" s="5"/>
+      <c r="J30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L30" s="6" t="s">
         <v>162</v>
       </c>
-      <c r="M30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M30" s="5"/>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H31" s="5" t="s">
         <v>164</v>
       </c>
-      <c r="B31" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C31" s="5" t="s">
+      <c r="I31" s="5"/>
+      <c r="J31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L31" s="6" t="s">
         <v>165</v>
       </c>
-      <c r="D31" s="5" t="s">
-[...30 lines deleted...]
-      </c>
+      <c r="M31" s="5"/>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>173</v>
+        <v>166</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>23</v>
+        <v>167</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>24</v>
+        <v>168</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>110</v>
+        <v>169</v>
       </c>
       <c r="F32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="I32" s="5"/>
+      <c r="J32" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="K32" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="L32" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="M32" s="5" t="s">
         <v>174</v>
       </c>
-      <c r="I32" s="5" t="s">
+    </row>
+    <row r="33">
+      <c r="A33" s="5" t="n">
+        <v>1949</v>
+      </c>
+      <c r="B33" s="5" t="s">
         <v>175</v>
       </c>
-      <c r="J32" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K32" s="5" t="s">
+      <c r="C33" s="5" t="s">
         <v>176</v>
       </c>
-      <c r="L32" s="6" t="s">
+      <c r="D33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H33" s="5" t="s">
         <v>177</v>
       </c>
-      <c r="M32" s="5" t="s">
+      <c r="I33" s="5" t="s">
         <v>178</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="5" t="s">
+      <c r="J33" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="K33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L33" s="6" t="s">
         <v>179</v>
       </c>
-      <c r="B33" s="5" t="s">
-[...41 lines deleted...]
-      <c r="L33" s="6" t="s">
+      <c r="M33" s="5" t="s">
         <v>180</v>
       </c>
-      <c r="M33" s="5"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>