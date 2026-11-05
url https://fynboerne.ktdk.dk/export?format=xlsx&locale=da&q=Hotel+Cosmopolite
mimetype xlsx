--- v0 (2026-06-03)
+++ v1 (2026-11-05)
@@ -139,51 +139,51 @@
 Store Kongensgade [denne og den følgende linje overstreget]
 København K.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 23 Marts 1948.
 Kære Grevinde!
 Tak for Brevet i Gaar og for Slipset i Dag! Det er nydeligt. Da jeg fik Dit Brev, det var vist for Resten i Forgaars, naaede jeg lige at stoppe et Par røgede Stenbidere som jeg havde bedt Røgmanden om at sende Dig. nu venter han med at sende dem til efter Onsdag, saa er Du vel hjemme igen.
 Mange Hilsner 
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1948-10-26</t>
   </si>
   <si>
     <t>København
 St. Kongensgade 1</t>
   </si>
   <si>
     <t>Adam Knuth
 Elisabeth Knuth
 Frederik Knuth
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Det er uklart, om "Lensgreven" er Adam eller Frederik Knuth.</t>
   </si>
   <si>
     <t>Johannes Larsen havde en behagelig rejse. Han mangler penge til at betale sin skat og beder Christa Knuth sende det, som hun skylder ham.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/1JyO</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth 
 Hotel Cosmopolite
 Knuthenborg [ordet overstreget]
 St Kongensgade 1
 Bandholm [ordet overstreget]
 København K
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 26 Octbr. 1948.
 Kære Grevinde!