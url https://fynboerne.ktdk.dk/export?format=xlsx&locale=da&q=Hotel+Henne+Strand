--- v0 (2026-05-18)
+++ v1 (2026-07-06)
@@ -961,153 +961,176 @@
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Johannes Larsen, Andreas, Else og børnene har været en måned ved Henne Strand. Vejret var dårligt, så Larsen fik ikke malet noget. Han har en udstilling i februar.
 Hans Beck og Larsen roede i Fiilsø og fik set alle tre svanearter på én dag. 
 Hans Becks søn fangede aborrer og en stor gedde, men gedden slap væk. 
 Nye Møller har passet alt godt hjemme i Kerteminde, mens familien var bortrejst.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/pNaX</t>
   </si>
   <si>
     <t>Kjerteminde 7 Aug 1942.
 Kære Lysse.
 Vi er nu hjemme igen. Ja jeg ved for øvrigt ikke om I er klar over at vi fra den 23 Juni til den 23 Juli har opholdt os paa Hotel Henne Strand. Puf og Else og Børnene for at rekreere sig og jeg for at male. Det sidste blev nu mislykket for af alle de Lærreder jeg havde med, blev kun et mindre Billede paabegyndt mens alle de andre kom ligesaa uberørte hjem, som de blev sendt ud. Det var et temmeligt umuligt Vejr hele Tiden, koldt og afvekslende Blæst og Storm. Nu har jeg nogle Bestillinger i Gang som jeg skal være færdig med til den 15 og saa skal jeg til at male saa jeg kan faa en Udstilling til Februar hos W &amp;amp; M, Lokalet er bestilt. Jeg var en Dag med Hans Beck ude at ro i Fiilsø. Jeg vilde se paa et Par Knobsvaner med Unger som jeg et Par Dage før havde set fra Langodde, sammen med Skriveswane som var med deroppe de første 10 Dage. De forsvandt imidlertid i Sivene inden vi kom der ned og vi satte os saa til at spise Frokost. Saa kom Hannen og lagde sig udenfor os og passede paa saa længe vi var der. Beck havde et Par Dage før set et Par Svaner i Nørresø og vi roede saa op for at finde dem. Ved Kirkespids laa der en men det var en Sangsvane. Derfra saa vi i Gammeltoft Vig en anden Svane, som vi saa roede efter, den gemte sig i nogle Padderokker og først lige før vi var kommen gennem dem kom den ud, det var en Pibesvane. Begge sidstnævnte var unge Fugle med lidt graat på Halsene og svagt gult paa Næbbene. Men det var helt morsomt at se alle 3 Slags Svaner paa en Dag om Sommeren. Becks Dreng Jon var med og tog 5 gode Abborer paa Blink ca 1 Pund Stk og derefter fik han en stor Gedde paa, da vi var bange for at miste den hvis vi halede den op i Baaden roede vi mod Land for at trække den op i Græsset, men lige før vi kom i Land sprang Snøren. Her stod alt godt til da vi kom hjem. Vores nye Møller havde passet Odderen og Fjerkræet og Volieren. Vi mangler bare noget Regn, vores Plæner har kun været slaaet 3 Gange siden Vinter mens de normalt skulde slaas en Gang om Ugen. Hilsen fra os alle til Jer allesammen 
 Din Far.</t>
   </si>
   <si>
     <t>Erindringsskrivelser</t>
   </si>
   <si>
     <t>Otto  Meyer</t>
   </si>
   <si>
     <t>Mathias  Allerup
+HC  Andersen
 Carl Becher 
+Albrecht Benzon
+Christian Benzon
 Hans  Bless
 Johan Peder Bless
+Niels Bom
 - Brandt, inspektør
+Edvard Christensen
 Hans Christensen
 Christian Eckardt
 Marie Frandsen
 Peder Hansen
 Joseph Haydn
 - Holbeck
 Jens Christian Hostrup
+Anders Høj
+Jens Høj
+Rasmus Høj
 Ellen Hørup
+- Ibsen, organist
 Anders Klinkby
 Ane Kold
 Christen Kold
 Anders  Kragh
 Alfred Larsen
 Andreas Larsen
 Anton Larsen
+Caroline Larsen
 Dorthea Larsen
 Erik Larsen
 Helga Larsen
 Ida Larsen
 Jacob Larsen
 Jeppe Andreas Larsen
 Johan Larsen
-Johanne  Larsen
 Lars Larsen
 Laurits  Larsen
 Urban Larsen
 Valdemar Larsen
 Vilhelm Larsen
 Aage Larsen
 Urban Larsen, søn af Anders Urban Larsen
 Niels Lindberg
+Karl Madsen
 - Madsen, Bager
 Johan Mantzius
 Karl  Mantzius
+August Meyer
 Erhard Meyer
+Frederike Meyer
+Gertrud Meyer
 Marie Meyer
 Sophie Meyer
 Sophus  Meyer
 Wolfgang Mozart
 Elias Muus
 Karen Mygdal Meyer
+Anna Møller
 Peder Nielsen
+Rudolf Nielsen
 Johan  Norden
+Anders Ottesen
+Christian Rex
 Emil Sanne
 Viggo Sanne
 Anton Frederik Schondel
 Otto Emil Schondel
 Anton  Svendsen
+Wilhelm Tagge
 Asta Thalbitzer
 Wenzel Heinrich Tornøe
 Hans Christian Tvedskov
 William Wandahl</t>
   </si>
   <si>
     <t>S. 28: Banegården lå på Strandvejen i Kerteminde.
 Hotelhaven må have hørt til Hotel Kerteminde, som lå Strandvejen 25.
 Kamperhoug er en gade i Kerteminde. Ordet "til" efter "Kamperhoug" er overstreget og erstattet med "og". Lillestranden må ikke forveksles med området, der i vore dage bærer samme navn og findes parallelt med Fiskergade i Kerteminde.
 Det vides ikke, hvem Axel Larsen og garver Holst var. 
 S. 30: Valdemar og Aage Christensen kendes ikke. "Nu Aage Chr. Kertem." indsat sidst på linjen med kuglepen. 
 S. 31: Toldforvalteren kendes ikke.
 S. 34: Thomsen kendes kun som Urban Larsens svigerfar. 
 S. 37: Mathilde Nielsen og læderhandler Nielsen kendes ikke. 
 S. 38: Sadelmageren, politibetjenten, Oluf, Henriette, Ehlert, Jacob, Bessermann, den yngre søster og Vilhelm kendes ikke. 
-S. 40: Marie Brødkone er ukendt.</t>
+S. 40: Marie Brødkone er ukendt. 
+S. 50: Jernstøber Møller og hans børn kendes ikke.
+S. 51: PerLausen/Peter Larsen kendes ikke.
+Doner er snarer til fuglefangst (Den Danske Ordbog). Kramsfugle: Småfugle, især drosler, fanget til spisebrug (Lex.dk). 
+Lundsgård er ikke et slot, men en herregård beliggende lidt syd for Kerteminde.
+S. 52: De tre betjente kendes ikke.
+S. 61: Slægtningene i Rønninge kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PMSd</t>
   </si>
   <si>
     <t>[Fortrykt på hæftets omslag, for:]
 R.E.K.
 Kollegiebogen
 Birkerød Boghandel
 E. Axelsen Drejer
 Tlf. 165 – Birkerød – Tlf. 165
 [Håndskrevet på hæftets omslag, for:]
 Barndommen.
 [Håndskrevet i hæftet:]
 Erindringer fra min Barndom. [indsat med blyant:] 1948-49.
 [Med blæk:]
 Om Forfædrene ved jeg desværre ikke meget. Tipoldefader var Tobaksspinder i Itzehoe og var sandsynligvis tysk men dansk Statsboger. Han havde 2 Døtre, (den ene var gift med en Garver Holck i Nyborg, den anden med en Underofficer i Næstved.) og 12 Sønner, som man ikke ved noget om, naar undtages den ene som var min Oldefader. Han var Underofficer ved Dragonerne og blev forflyttet til Odense, hvor han blev gift med Marie Lisbeth (Elisabeth?) Af deres Børn kendes kun Farfader Otto Friederreich Meyer født 1795 (?). Han var Garver og Skomager og siden Underofficer ved Dragonerne i Odense, hvor han blev gift med Datter af en Underofficer. Senere blev han Portner hos Grosserer Puggaard i København og endelig Høker i St. Jørgensgade i Odense. Efter den første Kones Død blev han gift med Farmoder Gertrud Marie Kirstine Rasmussen født ca. 1820 som Datter af en Tømrer R. i Odense, der stammede fra Biskorup. De havde 3 Døtre: Sophie (4 Sønner) Andersine gift med Politibetjent Knud Pedersen Odense (4 Døtre og 3 Sønner), Frederike gift med Rentier Hansen senere Jordemoder
 [2]
 i København (2 Døtre 1 Søn) og 2 Sønner: August som var Murer og udvandrede til Amerika (3 Børn) og min Fader Sophus Severin født i Odense 22 April 1840. [Tilføjet i venstre margen med blyant:] d. 18 Febr 1935 [Tilføjelse slut] Farfar døde allerede 1850 – 23 Aar før jeg blev født. Farmor, som vi kaldte Bedstemoder overlevede ham i 42 Aar, idet hun døde 1892. Der kom nu en stræng Tid for Bedstemoder med 5 smaa Børn. For en Kvinde var der den Gang næsten ingen anden Beskæftigelse end Vask og Rengøring. Hun var heldig og fik nogle gode Pladser hos rare Mennesker (en Frk. Fanøe, Frk Maaløe og Generalinde Juul), og i mange Aar gjorde hun rent paa Fyens Stifts Sparekasse. (Her fik hun den lille jernbeslaaede Kiste, som jeg bruger til Noder). Der var naturligvis lidt Smalhals i Hjemmet. Saa snart Fader var konfirmeret, kom han paa Landet som Tjenestedreng. Senere gik han i Murerlære, blev Soldat og var med i Krigen 1864 som Undrerkorporal ved Artilleriet og blev tildelt Dannebrogskorset af Kong Christian den 9ende [tilføjet med blå kuglepen:] personlig
 Efter Krigen arbejdede Fader ved restaureringen af Tranekær Slot paa Langeland og Ravnholt i Midtfyen. Sidstnævnte Sted traf han 
-__[3]
+[3]
 Moder Sophie Kirstine Larsen født 14 Juli 1839 som Datter af Bødker i Hjallelse ved Odense Lars Jeppesen født 1793 (?) [spørgsmålstegnet i parantesen overstreget med blå kuglepen] og Hustru Marie Kristiansdatter født 1805 (jeg har en Almanak fra hendes Fødselsaar), Datter af Frederik Kristian v. [”v.” indsat med blyant over linjen] Benzon til Kristiansdal Dalum. Mine Forældre blev viet den 5te i 11te 1869 i Dalum Kirke og bosatte sig i Odense, hvor Fader fik Borgerskab som Murmester. [Tilføjet med blå kuglepen efter ”Murmester”:] Hestene løb løbsk paa Turen fra Kirken, men det gik godt. [Tilføjelse slut] De fik 4 Sønner, hvoraf de to ældste – begge døbt Otto – døde som spæde, og 2 Døtre, alle født i Albanigade i Odense. Undertegnede Otto Larsen Meyer er den ældste af de nulevende født 21 Aug. 1873. 
 Fader byggede Albani Mølle for en Møller Brandt, som senere blev Inspektør ved den frie Udstilling. Blandt andet byggede han ogsaa et Hus for en Møllebygger Rasmussen i Albanigade. Her byggede Fader tillige 3 Huse for egen Regning, som efterhaanden blev solgt. Jeg blev født i det første, min ældste Søster Marie, født 30-11- [tilføjet med blyant:] 1875 i det andet og Katrine Augusta født 28-7- [tilføjet med blyant] 1878 og Erhard 
-[Øverst på s. 3 er med kuglepen skrevet:] 26. Septbr. Død 11. Jan. 1880 [det er uklart, 
-hvilken person oplysningerne hører sammen med).
+[Øverst på s. 3 er med kuglepen skrevet:] 26. Septbr. Død 11. Jan. 1880 [det er uklart, hvilken person oplysningerne hører sammen med).
 [Øverst s. 3, til højre, er med blå kuglepen skrevet:] død 22-1-1912
 [I højre Margen udfor Marie Kristiandatter er med blå kuglepen skrevet:] død 1889
 [I venstre margen s. 3 er med blyant skrevet:]
 Chr. Abrecht von Benzon maler 1815-49. Malte H.C. Andersen
 Oldemor 1780-1834. [ulæseligt tegn] 
 [4]
-født den 8nde Jan. 1881 i det 3dje, den Gang Nr. 80. Jeg husker kun det sidste, hvor vi boede indtil 1881. Vi beboede selv Stuelejligheden og 1ste Sal var udlejet. I Baghuset i en aarrække Bedstemoder og en Tid sammen med Faster Sophie. [Indsat med blyant over linjen:] 1ste Sal [indsættelse slut] I Stuen Faster Sine med sine mange Børn og Mand som blev Vicevært efter vor Afrejse i 1881.
+født den 8nde Jan. 1881 i det 3dje, den Gang Nr. 80. Jeg husker kun det sidste, hvor vi boede indtil 1881. Vi beboede selv Stuelejligheden og 1ste Sal var udlejet. I Baghuset i en Aarrække Bedstemoder og en Tid sammen med Faster Sophie. [Indsat med blyant over linjen:] 1ste Sal [indsættelse slut] I Stuen Faster Sine med sine mange Børn og Mand som blev Vicevært efter vor Afrejse i 1881.
 Det første jeg husker fra Barndommen er min Søster Maries Daab, da jeg var godt 2 Aar. At køre i lukket Karet til Kirken var jo en stor Oplevelse, og St. Knuds Kirkes mægtige Rum interesserede meget. En Fætter Otto – ”store Otto” -, som var et Par Aar ældre, og jeg gik undt og talte højt om Tingene, indtil Graveren kom og lukkede Munden paa os med et stort Maltbolsje. Det havde jeg aldrig set Mage til!
 Morsomme var Turene til Hjallelse, naar vi om Søndagen besøgte Moderes Forældre. Paa Barnevognen var lavet et Sæde med Fodpose, hvor jeg blev anbragt, saa længe vi kun var to; siden maatte jeg gaa. Fader trak saa Vognen den halve Mil eller bar mig, naar jeg [5]
 Blev træt. Huset i Hjallelse var trelænget Bindingsværk med Straatag. I Stuehuset var en Opholdsstue med 2 Indsat over linjen med blå kuglepen: Alkover, Køkken med Spisekammer og Bryggers, desuden en ”Sal” eller ”Stadsstue” og for Enden af denne 2 Gæsteværelser. I Sidehuset var der Kostald, Svinesti og Hønsehus, Værksted eller ”Huggehus” med forskelligt Bødkerværktøj, hvoriblandt en ”Snittebænk” var særlig spændende. Man sad overskrævs paa den, og med Fødderne kunde man bevæge en Vippe, som derved kunde fastholde den Genstand, der skulde bearbejdes med Kniven. Denne havde to Haandtag og man kunde altsaa snitte med begge Hænder. Den tredje Længe var en mindre Ladebygning med en stor rød Port. En Lænkehund, ”Bismarck” hørte ogsaa til Besætningen. Hvor meget Jord, der hørte til Huset, ved jeg ikke, men en dejlig gammel Have var for mig det vigtigste. For vel havde vi Have i Odense, men den var ny med smaa Træer og manglede det [”det” indsat over linjen], som en gammel Bondehave kan have. Her var gamle Træer med Kirse-
 [5]
 bær, Pærer og Æbler – Kaviller, som var røde baade udvendig og indvendig og de dejlige gule Blommer, som man aldrig ser mere, og saa var der Stikkelsbær – gule og røde og med Haar paa! En høj med Popler og Ahorn var ogsaa interessant. Men det mest idylliske var en lille Laage i Havegærdet – grøn af Ælde og en lille Bro, som over en dyb Vandrende førte ud i Marken. Noget saa yndigt har jeg ikke set siden!
 Af Mormoders Mad husker jeg især Smørrebrød med noget Medister. Morfaders Begravelse gjorde et dybt Indtryk paa mig. I Tankerne ser jeg ham endnu liggende i Kisten med det blege indfaldne Ansigt. [Indsat med blyant efter linjen:] Ellers mindes jeg ham siddende ved Kakkelovnen med sin Stok [indsættelse slut]
 Fra Albanigade mindes jeg Bedstemoders Komode med forskelligt Nips – især en Træsko af Rav og en lille Rok. Naar hun bagte Pandekager fik vi som Regel en sammenrullet Kage med Puddersukker i, som vi gik og bed af. Morsomt var det naar Bedstemoder lod sig bevæge til at gaa med os ud til en lille Skov ved Nyborgvejen. Men det skete sjældent, for det var en lang Vej for smaa Ben. ”Den lille Skov” var en ganske
 [6]
 lille Samling Træer, men for mig noget af det dejligste, jeg vidste. Den laa vist i Ejby. Mad og Sodavand havde vi med i Barnevognen. En Oplevelse, som gjorde et stærkt Indtryk, havde jeg engang, da jeg sammen med Moder med Barnevogn kom gaaende ind mod Byen. Vi var kommet over Albanibro og gik paa venstre Fortov, da vi ser et Køretøj med løbske Heste komme farende fra Torvet over mod Industribygningen (den tidligere Industribygn.), hvor de drejer og i rasende Fart ned ad Bakken styrer lige mod os. Hjertet stod stille af Skræk. – I sidste Øjeblik kom en Herre af vort Bekendtskab løbende, og ved at svinge sin Paraply fik han Hestene til at forandre Retning, saa vi undgik Faren. En anden Oplevelse, som staar i et festligt Lys for mig, er en Tur til Svendborg med ”Forsvarsbrødrene”. Moder og de mindre Søskende tog med Toget til Hjallelse Lørdag Aften og Fader og jeg skulde rejse Søndag Morgen. Men først skulde Sovekammergulvet ferniseres, og jeg syntes, det varede en Evighed, inden Fader blev færdig. Endelig kom vi da afsted. Jeg var det eneste Barn, som var med paa Turen. Ved Hjallelse Station
 [7]
 Stod Moder og vinkede til os, da vi kørte forbi. Marschen fra Svendborg Banegaard til Kristiansminde staar levende for mig. Et Hornorkester gik i Spidsen. Endnu mindes jeg Turen, naar jeg hører ”Holmens faste Stok” eller lignende Sange. Om Aftenen, da vi gik tilbage, saa vi ned over Byen med de mange Lys. Det var æventyrligt!
 Af vor Omgangskreds i Odense husker jeg – foruden førnævnte Møllebygger Rasmussen og Møller Brandt – en Murermester Steffen Jensen og Redaktør af Fyns Tidende Jørgen Petersen. Fader var meget politisk interesseret og var med til at stifte ”Fyns Tidende”. Bladet blev stiftet med Aktier paa 60 Kr., men i Begyndelsen gik det saa daarligt, at Fader blev tilbudt en Aktie for en Bajer. Senere blev de jo mere værd og blev opskrevne til 3 Stks. à 150 Kr.. De 60 Kr. giver nu ca. 280 Kr. i Udbytte. (400 %) 
 En Løjtnant Klinkby lejede en Tid en Stue hos os. Han var en flink Mand og blev efterhaanden som hørende til Familien og Dus med Fader. Gennem Lhombre-Spil [”h” i ordet indsat med blyant over linjen] kom han i Berøring med Redaktør Petersen og blev siden gift med en Søster
 [8]
 til Fru Petersen, som var fra Dalby paa Hindsholm. Her boede forresten Klinkbys to Brødre en Lærer og en Gaardmand. De var ellers Jyder og var alle begyndt som Tjenestekarle. Løjtnanten blev Kaptajn og Oberstløjtnant og var i en Aarrække Lærer ved Birkerød Latinskole hos Manzius. Jeg besøgte ham i 1889 sammen med Johannes Larsen, hvis Broder Vilhelm den Gang gik i Skole i Birkerød og boede hos Klinkby. Hans Datter lærte jeg senere at kende, da hun begyndte et Hjemmebageri hos ”gamle Frk. Høj” i Birkerød.
 I vores Gaard i Albanigade var der en [Hele linjen overstreget]
 Til en Fødselsdag fik jeg en Mølle af Møllebygger Rasmussen. Den blev opstillet paa en Stang i Haven og glædede mig meget. Siden tabte den noget min Interesse, da Albani-Møllerens Søn Karl havde faaet en, som var saa stor, at han selv kunde sidde i den.(Møller Brandt blev senere Inspektør ved den frie Udstilling, og jeg kom meget hos Familien, da jeg var i København i 1888-89. Det var gode og hyggelige Mennesker. To Døtre var forlovet med Studenter – den yngste Sara
 [9]
 med den senere Rektor i Esbjerg Oluf Nielsen, som var Søn af Sadelmager Nielsen i Kerteminde.)
 Da Fader byggede Pigeskolen over for Museet blev jeg betroet til at bringe hans Frokostpakke. Jeg fik ogsaa Lov til at gaa Byærinder.
 Da jeg blev 7 Aar kom jeg i Skole hos Rasmussen og Gregersen paa Overgade. Min Lærerinde var en Fru Lollesgaard, som lærte os at læse efter Lydmetoden.
 Skolebestyrer Nicolaj Gregersen var Ungkarl og født i Kerteminde, hvor han bosatte sig paa sine ældre Dage. Hans Brødre var Snedkerm. Gregersen og Skomagerm. Gregersen i Kertem. og den kendte Skolebestyrer for Teknologisk Institut og Direktøren for Luftfarten. Nicolai Gr. var en dygtig Pædagog og et godt Menneske. Han fortalte mig senere, at han i gamle Dage havde lagt Mærke til mine Forældre, naar de var i Kirke: ”det var saadan et ualmindelig nydeligt ungt Par.”
 I vores Gaard var en Sidebygning mod den ene Nabo og et Plankeværk mod den anden. Ved [overstreget fra ”I vores” til og med ”Ved”]
 [10]
 Først nogen Tid efter Indflytningen i Nr. 80 blev Trappegangen malet færdig. Det var en Malermester Andkær, der udførte Arbejdet. Væggene blev malet som Marmorfliser, og jeg saa ["jeg" indsat over linjen] interesseret til. Endnu kan jeg mærke Limfarvelugten, naar jeg tænker paa det.
@@ -1242,52 +1265,109 @@
 I en Baggaard, hvorder var Kullager, stod et gammelt Valnøddetræ, som vi besøgte flittigt i den Tid, Nødderne var modne. I Butikken var der ogsaa morsomt. En Gang ugentligt blev der lavet Papirsposer,
 [44]
 og vi hjalp med at klistre dem. Og saa vankede der Bolsjer, eller vi fik Lov til at købe et Stykke Wienerbrød hos Marie Brødkone, som sad og strikkede paa en Tønde ved Døren. I Kontoret var Morbroder gerne optaget, da han selv førte Bøgerne. Om Aftenen blev de store Folianter og Pengekassen anbragt i Pengeskabet, som var indmuret i Skorstenen. 
 I Gaarden stod to gamle Linde og en udvendig Trappe med Tag over førte op til første Sals Køkken. ["s" i slutningen af "Sal" og "Køkken" er indsat med blyant]
 I Mælkekælderen hjalp vi med at kærne Smør. Det var jo for Andelsmejerierne. En Fest var det, naar der blev slagtet Gris, og vi fik sorte Pølser.
 Morbroder var temmelig tavs, men kunde godt være morsom. Han kunde være "lun", som Fynboerne siger.
 Om Aftenen fik vi undertiden en Køretur f. Eks. til Maale Bakke eller til Kærby Bakke. eller Fjorden rundt.
 Hos Morbroder boede i nogle Aar Skolemanden Kristen Kolds Enke og to Døtre paa 1ste Sal. [ordene fra "eller" til og med "Sal" indsat med blå kuglepen]
 [45]
 Vi kom meget sammen med Købmand Hans Christensens og deres tre Drenge: Frode, Aage og Valdemar. I det gamle Bindingsværkshus med Loftsbjælker i Stuerne var der meget hyggeligt. Det brændte senere. I Butikken som den Gang hovedsagelig var Skibshandel, stod Fiskerne gerne og snakkede og vendte Skraaen i Munden. Christensens Broder, som var Fisker, optraadte som Karl og Altmuligmand i Forretningen. Købmand Christensen havde som Barn paadraget sig en Hofteskade, som han led meget under, og han gik meget daarligt. Jeg husker en Gang, da Bebs i 2-3 Aarsalderen sad ved Vinduet og hilste paa en forbipasserende, og vi spurgte hende, hvem det var, at hun svarede: " det var enten Fru Thalbister eller Købmand Christensen". De haltede begge. Ligesom mine Forældre og Moders Slægt var han Medlem af Valgmenigheden og var meget kirkeligt og socialt interesseret.
 Fru Chr. var Datter af en Organist Skaarup i Nykøbing Falster. Hun var meget livlig og havde en prægtig Sangstemme. Hun tog
 [46]
 gerne Del i vore Lege. Da vi blev lidt ældre, spillede vi Komedie paa vores Loft og jeg lavede Dekorationerne. Vi spillede "Peter sidder over" med mig i Titelrollen, flere af Hostrups Komedier: "Soldaterløjer", "Intrigerne" - - 
 Hans Christensen stiftede en Husflidsforening og oprettede en Husflidsskole. I "Snitteskolen", som vi sagde, tilbragte vi mange fornøjelige Aftener om Vinteren. Lærere var en Snedker Bom og en Snedker og Billedskærer fra Revninge. Det flotteste Arbejde lavede Johannes Larsen: et Brædt til at hænge Jagtgeværer paa, forsynet med et fremstaaende Gemsehoved og Egeløv. Jeg lavede forskelligt med Løvsav blandt andet en Sykurv og et Pibebrædt med udskaarne Egeblade. Jeg opnaaede en 1_ste_ Præmie med Certifikat og en Bog. 
 Allerede som Barn interesserede Johannes Larsen sig for Fugle. Han lavede gode Fugletegninger, fangede Fugle og skød Fugle. Han havde en fin Samling af Fugleskind og Æg. Selv havde jeg ogsaa en lignende men mindre Samling. Desuden samlede jeg paa Insekter, Mønter, Oldsager og Aviser. En Avis fra 1700 og noget var det fornemste Stykke.
 [47]
 Paa Fødselsdage gjorde vi tit smaa Udflugter med Moder og Kammerater til Klinten eller Skoven. Undertiden gik vi til "Jomfruhøjen," hvor Sagnet fortalte, at der havde staaet et Taarn, og en Jomfru var bleven indmuret deri. Vi havde naturligvis Madkurv med, for det var jo en vigtig Ting.
 Vi havde en god og dygtig Moder, som sled og sparede for at holde Hjemmet oppe, naar Faders Indtægter undertiden var smaa. Hvad vores kære Moder har betydet for os, kan ikke beskrives. Vi havde ogsaa en god og kærlig Fader, som var dygtig i sit Fag. (Jeg har nogle af hans Arkitekturtegninger fra den Tid, han gik i teknisk Skole.)
 Fader blev snart valgt ind i Bestyrelserne for Haandværkerforeningen, Den selskabelige Forening og Pavillonselskabet. Den selskabelige Forening virkede om Vinteren ved forskellig Underholdning og Baller. Jeg husker nogle Tableuer, hvori jeg deltog og hvor Fader læste Æventyr. Pavillonselskabet holdt Baller om Sommeren i Skovpavillonen ved "Louisenlund." Saa var der kulørte Lamper i Træerne,
 [48]
 og Havnefoged Christensen i Diplomatfrakke og hvide Handsker førte Dansen op. Et lille Orkester spillede under Ledelse af Organist Ibsen. Han var en dygtig Klaverspiller, men med sine sære Fagter og sin mærkelige ranglede Fremtoning vakte han ufrivillig Munterhed. Paa Grund af sinpibende Stemme kaldtes han "Pip pip." 
 Moder havde en Søster Katrine Larsen kaldet Trine, som var ugift og havde et Bageri i "Bagergaarden," som tilhørte Morbroder Jeppe. Hendes Broder var Den ældste Broder hed ["Hendes Broder var" overstreget. "Den ældste Broder hed" indsat over linjen] Jakob. Han var Gartner og senere Inspektør paa Godset Birkelse i Vendsyssel. Han var en myndig Mand og færdedes altid til Hest paa de udstrakte Jorder. Hans kone hed Stine, og de havde 3 Børn: Ida (Adelaide), Erik og Laurits. (Denne kendte jeg bedst. Han lærte Handel hos Morbroder Jeppe og var senere ansat der. Han blev gift med en Datter af Skomager Holbech, Caroline, og fik en Forretning i Odense.) Saa var der de tidligere nævnte Brødre Jeppe Andreas og Martin Frederik. Anton var Saddelmager og var gift og bosat i Zwickau i Sachsen i en Aarrække. Paa sine ældre Dage kom han hjem og fik Ophold hos sin Broder Jeppe indtil sin 
 [49]
 Død. Urban havde 2 Sønner: Urban, som var Elektrikker og ansat ved Sukkerkogeriet i Odense, og Aage, som blev Direktør for Slagteriet i Svendborg.
 En Tid var vor Fornøjelse Søndag Morgen at aflægge Besøg i Moster Trines Bageri, hvor Bager Madsen lavede de lækre Konditorkager. Der faldt altid noget af, især naar Napoleonskagerne blev skaaret til. Samme Bager Madsen var en stor Skakspiller, og i Pauserne sad han altid og løste Skakopgaver eller lavede Opgaver til Bladene. Men i sin Optagethed glemte han undertiden Brødet i Ovnen. Han blev gift med Mosters unge Pige Andrea og overtog Bageriet, da Moster blev syg. Ved at puffe Skuffer ind med Knæet havde Moster beskadiget Knæskallen, saa hun blev sengeliggende i længere Tid og længe maatte bruge Krykker. I den Tid boede hun hos os. Hun havde ogsaa andre Svagheder, for hun tog stadig Piller, og for at faa dem til at glide ned, gned hun sig paa Halsen. Om det hjalp, ved jeg ikke, men det saa komisk ud. Paa sine ældre Dage blev hun rask til Bens, og hun var 95, da
-[50}
-hun døde.</t>
+[50]
+hun døde.
+Blandt Jernstøber Møllers 9 Børn var det især Karl og Johan jeg leede med. Karl interesserede sig for alt i Naturen. (Han blev fotograf og giftede sig med Heino Gads Datter Anna. Han havde Forretning i Kerteminde i flere Aar, og rejste derefter til Amerika.) Vi strejfede meget i Skov og ved Strand for at finde noget mærkeligt. Min lille Broder Erhard vilde gerne med paa vore Ture; men da det ikke passede os med en saadan Klods om Benet, forsøgte vi paa forskellig Maade at slippe af med ham ved at købe os fri eller ved at skræmme ham med Løver og Tigre og lignende. Det lykkedes ikke altid, og en Gang var han med paa en lang Vandring langs Stranden til Stavreshoved. Det var en anstrengende Tur for den lille Fyr, og Moder var da ogsaa rystet, da hun hørte det. Han var 7 1/2 Aar yngre end jeg. Sjældne Ting fandt vi saamænd aldrig udover forstenede Søpindsvin og "Vettelys." Ja, engang fandt vi en "Strandvasker" Liget af en Fisker. Han saa uhyggelig ud, blaa og opsvulmet.
+[51]
+I Udkanten af Lundsgaard Skov, hvor vi var paa Jagt efter Hugorme opdagede vi en Dag, at der var ophængt "Doner" i Hegnet, Løkker af Hestehaar til Fangst af "Kramsfugle" - Drosler og Solsorter. Lokkemaden var Rønnebær, der var anbragt saadan at Fuglene kunde hænge sig i Løkken. Vi betragtede dem meget interesseret, da Skytten paa Lundsgaard pludselig overraskede os. Han troede, vi vilde stjæle Fuglene, - der var forresten ingen i Fælderne -, han truede os, og befalede os at gaa med op paa Slottet. Vi rystede af Skræk, men fik dog snart Lov til at gaa.
+Af Husdyr havde vi Høns og en Kat. En Gang fik jeg af Faders gamle Arbejdsmand i Odense "Per Lausen" (Peter Larsen) et Bur med hvide Mus. En Tid havde jeg Turdelduer, en tam Raageunge, Marsvin og Pindsvin.
+Tit havde vi Storm med Højvande, saa vort Hus var helt omgivet af Vand, og vi kun ved Hjælp af en Pram kunde komme i Forbindelse med Omverdenen. Saa blev Fiskergade oversvømmet og Klintevejen blev ødelagt af Bølgerne. Paa den anden Side Klinten, maatte
+[52]
+Vejen til sidst flyttes længere ind i Landet. Hos os naaede Vandet dog aldrig ind i Stuerne. 
+Da Morbroder Jeppes Hus blev bygget om, boede Familien i Huset ved Siden af os. Det laa lavere end vort, og en Aften ved Højvande kom Morbroder Urban med lange Støvler paa og bar Familien over til os. I Spænding ventede vi om Natten paa, at Strømmen skulde vende og Vandet begynde at falde. 
+En Søndag om Efteraaret var hele Familien paa Nøddetur. Det morede os altid. Hver havde sin Pose, og Fader trak Grenene ned med sin Stok. Saa gjaldt det om, hvem der kunde faa flest. Naar vi kom hjem, blev Haserne pillet af, og Nødderne blev lagt til Tørring paa Loftsgulvet. En Gang var der kommen en Rotte op paa Loftet, og jeg hørte om Natten ustandselig Traven frem og tilbage. Om Morgenen viste det sig, at de fleste Nødder var forsvundne; men vi fandt hurtigt Gemmesteder, og Rotten gik i en Fælde.
+Der var tre Politibetjente i Byen: Klokker, Nielsen og Larsen. Den sidste var tillige Arrestforvalter og kaldtes "skæve Laus". Han havde en
+[53]
+tysk Kone og en Datter, Charlotte, som var Byens Skønhedsdronning. 
+Nytaarsaften var der Fest i Gaden. Op og ned ad Langegade drog en Sværm af Børn og unge Mennesker og fyrede "Kinesiske Pistoler," "Skruptudser" og lignende af, mens de sang: "Hurra Pip pip, Hurra for skæve Laus, o ja o ja og sing salia." Undertiden blev en og anden af Demonstranterne anholdt af Betjentene, som assisteredes af den emsige Politi- og Herredsfuldmægtig senere Kæmner Nielsen, kaldet "lille Snus" paa Grund af en Vane med at snøfte.
+De fleste bar Øgenavne den Gang. Den saakaldte Borgervæbning med "Løjtnant" Skomager Niels Bom i Spidsen deltog ogsaa i Ordenens Opretholdelse. I Provisorietiden, da Gendarmerikorpset blev oprettet, fik Kerteminde ogsaa en Trup beredne Gendarmer under Anførsel af en Sergent Rasmussen, som efter Korpsets Opløsning blev Politiassistent for Hindsholm. De lyseblaa var ikke populære, og navnlig Nytaarsaften var de ildesete. De unge Sømænd og Fiskere drillede dem med Fyrværkeri og haanende Tilraab indtil de
+[54]
+red frem med dragne Sabler og ryddede Gaden. Den daværende Borgmester, Politimester og Herredsfoged von ["von" overstreget] Kammerjunker von Lewetzauw ow ["auw" overstreget; "ow" indsat over linjen] holdt sig klogelig i Baggrunden, og Arrestforvareren blev ogsaa undertiden holdt inde, da hans Tilsynekomst kun forøgede Løjerne. Disse var i Almindelighed temmelig harmløse. Ved Hjælp af lange Snore ringede man man med Skibsklokkerne, hejste forskellige Genstande op i Master og Flagstænger og byttede Skilte. Var Politiet ved Havnen, tændtes der Baal i "Friheden" og emvendt. Pumperne paa Gaden med Halm om blev antændt. [Sætningen fra "Pumperne" til og med "antændt" indsat med blyant]
+En aarlig tilbagevendende Begivenhed var Fugleskydningen. Kl. 4 om Morgenen blev Skytterne - og alle andre - vækkede af to Trommeslagere, som gik gennem Gaderne. Den ene var Anders Ottesen, hvis gamle tøndeformede Tromme gjorde et mægtigt Spektakel. Kl. 6 afmarscheredes fra Torvet med Musik og Fane; derefter kom to Smaapiger med Gevinsterne. I Spidsen gik Drejer Tagge med Paraply. Han skulde føre Listen over Skydningerne. Optoget gik nu gennem de
+[55]
+vigtigste Gader for at opsamle Skytterne. Først hentede man naturligvis Fuglekongen, som bar et grønt Skærf med Sølvplader, hvorpaa de tidligere Kongers Navne var indgraveret. De menige bar en Fugl bundet i Knaphullet med et grønt Baand. Efter en Morgenbitter paa Tornøes Hotel gik Turen til Skovanlæget. Her var Fuglen anbragt paa en høj Mast. Den var lavet af Træ med Jernbeslag. Det gjaldt om, at den havde en passende Styrke, saa den kunde holde til hen paa Eftermiddagen. Det er hændt, at den er falden allerede ved Frokosttid, og dermed var Eftermiddagen ødelagt, da Kone og Børn skulde komme og beundre de gæve Skytter. Den har ogsaa været saa stærk, saa Skydningen maatte fortsættes næste Dag, og derved fik mange ikke den rette festlige Afslutning med en ny Konge; ogsaa fordi denne efter gammel Skik skulde spendere en Bolle Punch. 
+Kl. 9 spistes Frokost, hvor Hovedretten var Skinke med Grønærter. Kl. 12 marcherede man atter til Byen og holdt et Par Timers Pause. For enkelte var det i høj Grad til-
+[56]
+trængt.
+Til Skydning anvendtes to gamle Muskedonnere Forladere ["Forladere" indsat over linjen], men enkelte af de yngre Skytter medbragte selv almindelige Rifler. Et Par Mand havde nok at gøre med Ladningen. Fuglen bar i Næbbet en Ring med en Citron. Først skulde Citronen falde af og dernæst Ringen, saa Hovedet, Halsen, Halen, venstre Vinge, højre do og endelig Brystpladen. Gevinsterne var Sølvskeer af forskellig Slags. Brystpladen (Fuglekongen) tilfaldt 6 Spiseskeer, Højre Vinge (Kronprinsen) fik en Potageske. Fader vandt en Gang Potageskeen, som vi senere fik i Brudegave.
+Om Aftenen var der stor Middag med mange Taler og Bal. De andre Præmier var Theskeer og andre Skeer.
+[57]
+Fiskeriet spillede en stor Rolle dengang, saavel som nu. Særlig "Bæltfisket -" Sildefisket i Eftersommeren var vigtigt. Naar det slog fejl, var det en Katastrofe for de fattige Fiskere, og det indvirkede naturligvis for hele Næringslivet i Byen. Motorer kendtes jo ikke, og Vinterfiskeriet foregik fra aabne Joller nær Kysten med Bundgarn spændt ud mellem Pæle, Fiskeri med Kroge og aaleruser. Til Bætfiskeriet brugtes Dæksbaade. Det var et smukt Syn, naar de ca. 80 store Baade med Sejl stod ud af Havnen. Det skete om Eftermiddagen mellem Kl. 1 og 6, alt efter Vejr og Vind. Vinden skulde helst være vestlig og frisk. Undertiden blev det stille undevejs, og hele Flaaden maatte vende om. De store Baade maatte ros, og det gik langsomt. Til Tider kom man først hjem henad Morgenstunden. Saa blev der sunget og snakket fra den ene Baad til den anden. Engang gik vi iland paa Kysten. Men naar der blæste en frisk Vind, sejlede man om Kap, og da var det morsomt at være med. Hver Baad var bemandet med to voksne og en Dreng.
+Morbroder Jeppe havde sammen med Dr. 
+[58]
+Schondel ladet bygge en stor smuk Baad "Louise". Den blev ført af Anders Høj og hans Søn, Rasmus var med som Dreng. Den anden Mand var en Tid lang Jens Høj. Undertiden fik jeg Lov at sejle med, og det var vældig morsomt, skønt jeg gerne blev lidt søsyg og fik Kvalme uden dog at brække mig. Under Sejladsen blev der sunget Sømandsviser og andre Sange, f. Eks. husker jeg "Madam Brøndum siger, det er ingen Skam at ta sig en lillebitte Korndram." Det var gerne et Sted mellem Synshoved og Samsø, at vi gjorde Holdt. Saa blev Masten lagt ned, og en Landterne ["d" i ordet overstreget] blev tændt. Naar Sejlene ikke længere stivede Baaden af, begyndte den rigtig at rulle i Bølgerne. 
+Nu blev Garnene "givet." De var bundet sammen i en lang Række og fyldte Lasten. Garnenes ene Side var besat med Korkstykker og den anden med Sten, for at holde dem lodret i Vandet. Med Mellemrum blev der anbragt "Vejere" (Vagere) Bøjer med Flag. Garnene drev nu med Strømmen og trak Baaden med sig. Retningen bestemtes af om der var "Norden eller sønden Vande." Nørrevande ["Nørrevande" indsat efter linjen med kuglepen]
+Overalt saas Lanterner. Det var ikke alene fra Kerteminde, men ogsaa fra andre Byer kom der
+[59]
+Baade. En Mand holdt Vagt, og de andre gik til Køjs. Forude var et Lukaf for "Makkeren" og Drengen og agter en Kahyt til Føreren. Der skulde jeg ogsaa sove, men jeg foretrak gerne at blive paa Dækket trods Kulden, da jeg ikke kunde tage Lugten af Olietøj og den beklumrede Luft i det lille Rum.
+Kom der et større Ski i faretruende Nærhed, blev der tændt Blus for at advare. Men det hændte, at en Damper alligevel sejlede ind i Garnene og skar dem over eller slæbte bort med dem, og saa var det vanskeligt at faa fat i dem igen. 
+Kl. 1-2 skulde Garnene atter hales ind. Det var et ["et" overstreget] anstrængende. Det var jo nemlig Baaden, der skulde trækkes op mod en til Tider krap Sø, og "Louise" var en stor tung Baad. Men Jens Høj havde gode Armkræfter, saa det gik. Nu var det spændede, om der var Sild i Garnene. Naar der var mange, var det en Fornøjelse at se dem blinke og sprælle, idet de kom op af Vandet. Efterhaanden blev Garnene ordnede pænt i Lasten af Fører og Dreng. Saa blev Masten rejst og Sejlene sat, og der blev Tid til Morgenmad og en Kop
+[60]
+varm Kaffe - dog uden Sukker og Fløde. Tidlig om Morgenen var vi igen i Havn, og her ventede de respektive Koner med Morgenkaffe. 
+I godt Vejr blev det overdraget mig at sejle Baaden hjem, mens de andre fik sig en lille Lur. Det var jeg stolt af. 
+Saa skulde Sildene pilles af Garnene og disse skilles og tørres. Det skulde nu vise sig, hvor mange "Volle" (Ol) der var fanget. En Gang var der saa mange, at nogle af Garnene maatte efterlades paa Fangstpladsen til senere Afhentning. Til andre Tider var der kun til Middagsmaden. Tørringen foregik hovedsaglig paa Feden, som var helt dækket med Garn. Vi havde et Stillads til at hænge dem paa, saa fyldte de ikke saa meget. Det var ogsaa mere praktisk, naar de skulde renses for Tang. I Stormvejr kunde de være saa fulde af "Skidt" og saa sammensnoede, at det tog et Par Dage at faa dem i Orden. Vi Børn hjalp gerne med.
+Efter Middag fik man travlt med at faa Garnerne i Baaden og sat ["sat" overstreget] Sten bundet paa igen. ("lønne.") Naar der skulde sejles ud, tøvede man lidt, indtil endelig en tog Mod til sig og satte Sejl; saa fik
+[61]
+de alle travlt. Der blev et syndigt Virvar i Havnen, indtil de kom fri af hinanden. 
+Foraarssilden var ikke værdsat den Gang. Den var for mager. Ofte kom Bønderne og hentede hele Læs til Gødning. Torsken duede kun, naar der var r i Maanedens Navn, ligesom der heller ikke maatte spilles Kort i andre Maaneder. (Der var ca. 80 Bæltsbaade.) [("Der var ca. 80 Bæltsbaade.") overstreget]
+For os Drenge var det en Begivenhed, naar der kom Soldater fra Odense og Nyborg. Jeg husker særlig en Efteraarsmanøvre, da der blev skudt i Gaderne og vi fik fri fra Skolen. Kampen trak sig syd paa over Broen, og vi fulgte med helt til Davinde. Men omsider maatte vi jo se at komme hjem igen, hvad der ikke var nær saa morsomt gennem Pløje- og Stubmarker. 
+En Gang imellem laante Fader et Køretøj hos en af Svogrene, og vi kørte en Tur til Rønninge eller til Ravnholt og vel ["vel" overstreget] ogsaa til Hjallelse. I Rømninge ninge ["ninge" indsat med blyant over linjen] havde Fader nogle Slægtninge, to eller tre Skræderfamilier. De besøgte os kun, naar der var Rigsdagsvalg. Vort Besøg gjaldt Krebsefangst, og om Aftenen spiste vi Krebs. 
+[62]
+Ved Herregaarden Ravnholt i Midtfyn boede Moders Moster Tante Stine. Hun havde været gift med en Kusk der paa Gaarden og havde et lille hyggeligt Hus, hvis Have stødte op til en Skov. Den var jeg lidt bange for selvom en Sang: "det er dog en dejlig Skov, her er ingen Røvere," saa kunde man jo aldrig vide - -
+Naar vi kørte hjem om Aftenen var det ikke let at finde Vej. Det var for det meste Biveje, som snoede sig paa den mest forvirrende Maade. For at læse Vejviserne, maatte Fader rive Tændstikker, og undertiden viste det sig, at vi var paa en forkert Vej, saa at vi maatte tilbage igen. 
+Mange Steder var der slet ingen Vejskilte; saa var der ikke andet at gøre, hvis der da ikke var Mennesker i Nærheden, og e fleste var gaaet til Ro paa den Tid, saa var der kun den Udvej at lade Hesten bestemme Retningen. Tit var den klogere paa det Punkt, end vi andre.
+En Gang havde vi lejet et Vognmandskøretøj med en stædig Hest. Den blev pludselig staaende, naar det passede den at hvile lidt, og saa var den ikke til at drive af Stedet, før den selv fik Lyst. Men paa Hjemvejen var Hestene altid
+[63]
+mere villige, saa længtes de efter deres Baas. 
+Det var en af de store Begivenheder, naar vore tre Familier foretog Køreture sammen f.Eks. Fjorden rundt og havde Madkurve med. Men især den aarlige Turtil Hjallelse glædede vi os til. Det var Mormoder vi besøgte, saa længe hun boede der. De sidste Aar tilbragte hun i Kerteminde hos Morbroder Jeppe. Vi kørte med tre Char à bancer og et Par mindre Vogne. Morbroder Martin havde et Par kønne Graaskimler, og Morbroder Jeppe et Par fine Køreheste, en sort og en brun, og forøvrigt maatte Arbejdshestene holde for. Naar de fik sværtet Hovene og blev striglet og fik noget pænt Seletøj paa, saa de ganske godt ud. De kunde blive helt vigtige og kaade, naar de skulde køre "til Stads." 
+Da Turen var paa 3 172 Mil, blev der bedet undervejs i Geels Kro. Det var især for Hestenes Skyld, men vi andre kunde ogsaa trænge til at rette Benene og faa lidt Mad. Humøret var højt, og der blev sunget og raabt Vittigheder fra den ene Vogn til den anden. Selv Morbroder Martin, som til daglig var temmelig faamælt, kunde blive morsom og gennem alt
+[64]
+hørtes Morbroder Urbans friske karakteristiske Latter. (Hørr hørr). Han var en god Tegner ["Han var en god Tegner" indsat efter linjen med blyant]
+En de Mylius, stamherre til Rønningesøgaard boede en Sommer i "det lange Hus" ved Siden af os, i den Lejlighed vi tidligere havde haft. Hans Kone var fra Skotland, og de talte altid engelsk sammen. Det var en meget tiltalende Dame, men vist ikke af adelig Herkomst, hvad hendes Svigermoder nok ikke var saa glad for.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>