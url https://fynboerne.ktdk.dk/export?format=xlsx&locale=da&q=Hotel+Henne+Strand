--- v1 (2026-07-06)
+++ v2 (2026-09-02)
@@ -456,51 +456,51 @@
 Kæreste Junge! Herren give mig Kraft og Styrke til i al Evighed (så længe Du er i Amerika) at skrive til Dig hver Uge – samt at indse Fornuften og det menneskekærlige samt tillige det behagelige i at gøre det. Amen. For Junge – ikke sandt – selv om det ikke altid er epokegørende Ting, Du får at vide – så er et lille Brev dog altid en Art Forbindelse – en Vedligeholdelse af noget, som bør holdes vedlige. – Jeg sendte Dig i Mandags et Kort fra Helsingborg, men der stod jo ingenting om vores gode Tur, hvor vi oplevede både godt og sørgeligt. Godt derved, at Vejret var bedårende – varmt og klart – rigtig Høstvejr – Nøddeturvejr – ahe – og derved at vi var i ligeså strålende Humør, som Solen, der skinnede hele Dagen over vore Hoveder; det var jo også extra Fridag – Jomkipursdag – Jødernes store Forsoningsdag – og vi nød ordentlig at være ude på en Dagligdag - / så går man dog anderledes i Fred allevegne – i Fred med sin egen Fest uforstyrret i Hjertet. Vi tog jo først (om Morgenen) op til Snedkersten for efter Bestemmelsen at besøge gl. Jean – vi fandt også Vejen gennem den lille By – ud til Damehjemmet – jeg var meget opstemt ved Tanken om, hvor glad gl. Jean vilde blive – og jeg gik på Vejen derned og fortalte Alfred om hende – og om Bobby – sagde også – det var lige som, da vi stod ved Havelågen – at han skulde råbe dygtig højt. – Det var et stort smukt bygget Hus - ”i Stil ” – med en nydelig Have omkring – og det hele lå højt og lige ud til Øresund. Vi gik op ad en lille Stentrappe med Jerngelænder - og kom ind i en sirlig og ren lille Entre. På Dørene sad små hvide Visitkort med gamle Pigenavne på – en Dør blev åbnet på Klem og to gamle Frøkner kiggede ud; jeg gik derhen – hilste og sagde – ”Her bor vist en Frøken Jensen - med en lille Hund, der hedder Bobby”, - ”Jae -” hun trak sådan på det, at jeg strax udbrød – skuffet – ked af det – ”hun er måske ikke hjemme?” ”Joe – men – hun er død.” - Vi kom ind i hendes lille Stue, og hun fortalte os om det hele; Gl Jean blev dårlig en Mandag - førtes på Hospitalet om Torsdagen og døde Fredag Eftmd. den 22de Juli – for 2 Måneder siden! Led ikke – døde stille og var selv vel tilfreds med at dø; hun have bedt om, at Hunden måtte blive skudt, når hun var borte.
 Den gamle Dame fortalte om det alt sammen – ”og det er så underligt”, sagde hun, ”der bliver ved med at komme Breve – og vi har dog averteret det så tydeligt både i (og hun nævnte to små ubekendte Blade) vi skrev netop – ”forhenværende Lærerinde” – og rigtig kom der en Pakke fra denne Fru Warberg, som De måske kender?” 
 Ja, det var da min Mor.
 ”Ahe – så er De måske den yngste dernedefra? Dem har hun talt om så ofte”. - . 
 Pakken var nok Strømperne fra Mornine.
 Vi gik; men jeg var så underlig tilmode længe efter – tænk, at der lever så ensomme Mennesker! at deres Død først spørges flere Måneder efter – og vi har boet èn Times Vej fra hende hele Sommeren.
 Og det er trist at komme for sent, når det er så uigenkaldelig for sent, som her. Men hvem har Lov at sørge over dette – at et Menneske dør, som aldrig har levet? -
 Vi spadserede ad Strandvejen til Helsingør – en brillant Tur – Vejen løber jo lige ved Vandet hele Tiden. I Byen var der stor Fest – Børnehjælpsdag – alle Huse ikke blot flagsmykte, men helt bekranset af dejlige Blomsterguirlander. Vi gik længe rundt i de små sære Gader med de mange gamle Huse – var også inde på Apoteket – det berømte, (hvor så mange store Bøger er skrevet – af Drachmann – af ”Waldemar” (Ad[ulæselig]en og Hexeproces) o s v. Der var så meget gammelt derinde – og meget morsomt. 
 Til Kronborg gik vi da også – i Kasematterne – . Fandt så pludselig på at ville til Helsingborg – og tog med Færgen derover – det var også meget festligt. Atter til Danmark – med Toget til Snedkersten – hvorfra vi gik gennem Skove over Marker – plukkende Nødder med Lidenskab, skønt der kun var få tilbage efter Drengenes store Plyndringstog. 
 I Espergærde spiste vi en forsvarlig Bøf i det store Hotel – sad på en stor Veranda lige ud til Sundet - dejligt. Hjemme Kl 10 – trætte.
 Nu får Du ikke mèr i Aften – jeg skal ind og gratulere Tutte i Byen i Morgen. og se deres Lejlighed. På Mandag skal jeg nok skrive igen (om 8 Dage). Men hvis Du besvarer dette Brev (og det gør Du!) bliver det til Rosenvej 4 el. 2 – 9 – jeg kan skam ikke huske Nummeret. Vi flytter ind i første Uge af Oktober. Hils Mornine! Din Dis.
 [Skrevet på hovedet øverst på side 1:]
 Mange gode Hilsener fra Alfred.</t>
   </si>
   <si>
     <t>1912-03-03</t>
   </si>
   <si>
     <t>Malmø
 St. Pauli Kyrkogatan 19</t>
   </si>
   <si>
     <t>Daisy  Berg
 Frits Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Laust Jensen
 Alhed Larsen
 Johanne Christine Larsen
 Ellen  Sawyer
 Hempel Syberg</t>
   </si>
   <si>
     <t>Tornøes Hotel ligger i Kerteminde.
 Det kan ikke afgøres, hvilken Anna der er tale om, for Warberg-familien kendte mange af dette navn, og hendes forkortede efternavn lader sig ikke læse. Muligvis Anna Eckardt.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB2079</t>
   </si>
   <si>
     <t>Laura Warberg skal ses med sine døtre, til foredrag og koncert mm. Hun skal også til flere børnefødselsdage. Christine og Johanne skal spille koncert på Tornøes Hotel. Laura Warbergs ben er bedre.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hX80</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
 St. Pauli Kyrkogatan 19
 Malmø
 Skåne
@@ -615,51 +615,51 @@
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
 Adr: Brønsted
 Birkerød St.
 Sjælland
 [På kuvertens bagside:]
 Poststempel
 [I brevet:]
 Snøde d: 9–6–12
 Kære Astrid
 Det er nok snart paa Tiden at skrive til Dig igen og saa faar jeg vel snart lidt at høre om Eder allesammen. Jeg kom hertil i Torsdags, Tante hentede mig i Aasø og vi drak hendes medbragte Kaffe i Skoven paa et yndigt stille Sted; kørte saa til og fra Kirkegaarden gennem Byen til Hotellet, besøgte en Timestid Charlotte Rasmusssen – en af mine Brudepiger - spiste Melon der, gik en lille køn Tur og var her 7½. Jeg havde overnattet i Svendborg og om Formiddagen sejlet til og fra Christiansminde og gaaet rundt derude, der var dejligt og Vejret smukt. Til Erikshaab kom jeg Søndag d:2den, havde to rare Dage der, den ene Aften var der bedt fremmede, bl.a. Kaptain Schroll og [Peia?], rigtig morsomt. Næste Dag var jeg med Paludan på Sandholt til Frokost; de havde været saa uhyre glade ved at see Eder, især var Frøken B. glad ved Dig, hvem hun ikke havde set i saa mange Aar. Derfra kørte jeg alene til Doktor Schrolls og var der hele Eftermiddagen og Aftenen. Onsdag Kl. 5 tog jeg saa til Svendborg og gik samme Aften en dejlig lille Tur uden for Byen. Første Dag her gik jeg ind til Dr. Rasmussen og spurgte ham om mit Ben, der stadig hæver i Anklen og paa Foden, er tungt og træt og hindrer mig i at gaae ret meget. Han gav mig Jod at smøre med og sagde jeg skulde igen gaae med Bind og ligge med tykt Vat om Natten. Nu er det allerede bedre og jeg maa nok følge hans Raad og gaae med det Bind et Par Maaneder, om det saa bare kan blive helt godt! Dr. Bokkenheuser havde jo sagt, jeg maatte lægge det. Jeg rejser til Odense paa Lørdag er to Dage hos Syberg; dersom Thora og Børnene er der vil jeg være en Nat paa Hotel, skal til Øjenlæge og besøge Jørgensen der nu boer hos Karen. Den sidste Ugestid i Kerteminde skal jeg have vadsket og pakket og syet et og andet. Dersom Du ikke kunde være et Par Dage hos mig, vilde jeg grue rædsomt for den Indflytning. I Dag skriver jeg om at faae flyttet ind d: 1ste Juli, haaber han kan den Dag. Jeg rejser altsaa d:27de og boer paa mit gode Missionshotel Gl. Kongensg har meldt mig til Bentzons til Middag og Aften og tager til Birkerød Dagen efter. Det glæder jeg mig meget til; saa er I vel lige paa Falderebet. Anna B. har skreven til mig, om jeg ikke vil have deres [ulæseligt] i Juli og [ulæseligt] formodentlig rejser hun og Margrethe saa paa Landet. Det har jeg sagt Ja til, da jeg efter denne Benhistorie er bange for at være alene. Marie Warberg gaaer endnu med daarlig Finger, Gud veed, hvad det bliver til! Caspersen mener, det tyder paa Benæder. Jeg glæder mig slet ikke til Rejsen i September; det er ikke som i Fjor! Jeg glæder mig heller ikke til min Lejlighed! – Nu Farvel lille Putte! Hilsener til Eder allesammen Jeg længes efter at høre hvordan lille Alhed har det!
 Bedstemor –
 Tante hilser!</t>
   </si>
   <si>
     <t>1914-05-03</t>
   </si>
   <si>
     <t>Ingeborg Abrahams
 Eline  Brandstrup
 Jørgen Brandstrup
 Ludvig Brandstrup, billedhugger
 Ebbe Branner
 Frits Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Peter Oluf Brønsted
 Christian Caspersen
 Johanne Caspersen
 Adam Goldschmidt
 Alfred Goldschmidt
 Henriette Goldschmidt
 Ina  Goldschmidt
 Selmar Goldschmidt
 Jens Hinke
 Grethe Jungstedt
 Anders  Kragh
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Ellen  Sawyer
 Ernst Syberg
 Franz Syberg
@@ -819,51 +819,51 @@
   </si>
   <si>
     <t>24. aug. 1927</t>
   </si>
   <si>
     <t>Ólafur Tubals</t>
   </si>
   <si>
     <t>Ólafur Tubals dagbog fra 11. til 30. august 1927.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/UspNYH4d</t>
   </si>
   <si>
     <t>1937-03-30</t>
   </si>
   <si>
     <t>Daisy  Berg
 Else Birgitte Brønsted
 Louis Golding
 Ina  Goldschmidt
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Thomas Mann
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Christine Swane
 Lars Swane
 Lasse Taaning
 Albrecht  Warberg
 Andreas Warberg
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen
 Karl Zeckendorf</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Lars/Lasse Taanings bror, svigerinde og dennes veninde var. Gurli, "Krastine", Kat. Sørensen, Eggert og Franzen kendes heller ikke. 
 Det er uklart, hvem det er, som Johanne C. Larsen omtaler som "ens Svigersøn". Selv havde hun ikke i 1937 en svigersøn. Det vides ikke, hvad Ina Goldschmidts barn/Astrid Warbergs barnebarn hed. 
 Sechendorf er Karl Zeckendorf, som var en jødisk øjenlæge. Janna Schou, Astrid Warbergs datter, var i et kærlighedsforhold til ham, indtil han blev ført til koncentrationslejren Sachsenhausen og myrdet.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0803</t>
   </si>
   <si>
     <t>Johanne C. Larsen har slagtet, og midt i arbejdet med dette kom der gæster. Hun er ked af, at Astrid Warberg var så berørt af ikke at blive inviteret til Else Birgitte/Mudis bryllup. Johanne blev heller ikke inviteret. Hun er bitter over, at Brønsted-familien udelukker Astrid. 
 Det er et stort påskegilde, Astrid har haft. 
@@ -928,51 +928,51 @@
   <si>
     <t>Johs. Larsen sender en akvarel. Det er koldt ved Henne Strand. Han vil gerne male nogle træer i grevindens park.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/lwvm</t>
   </si>
   <si>
     <t>Hotel “Henne Strand 28 Juni 1942.
 Kære Fru Grevinde!
 Hermed en Aquarel, som jeg haaber maa komme Dem i Hænde i Tide. Jeg er klar over at det er i sidste Øjeblik. Vi har været her siden Sct Hans i Kulde og Storm og Graavejr men i Dag er det da bedre Vejr igen. Jeg vil meget gerne besøge Dem og kunde godt tænke mig at male nogle af de gamle Træer i Deres dejlige Park, som jeg saa for en Snes Aar siden da jeg besøgte den paa en af mine Rejser med Achton Friis. Men jeg tror ikke det kan blive før en Gang i Septbr. da jeg har saa meget Arbejde som jeg skal have fra Haanden inden den Tid. Med venlig Hilsen
 Deres hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1942-08-07</t>
   </si>
   <si>
     <t>Johan Larsen</t>
   </si>
   <si>
     <t>Hans Beck Thomsen
 Jon Beck Thomsen
 Thora Cohn
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Peter Magnussen
 - Møller, havemand
 Leo Swane
 Ane Talbot
 Viggo Winkel</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Johannes Larsen, Andreas, Else og børnene har været en måned ved Henne Strand. Vejret var dårligt, så Larsen fik ikke malet noget. Han har en udstilling i februar.
 Hans Beck og Larsen roede i Fiilsø og fik set alle tre svanearter på én dag. 
 Hans Becks søn fangede aborrer og en stor gedde, men gedden slap væk. 
 Nye Møller har passet alt godt hjemme i Kerteminde, mens familien var bortrejst.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/pNaX</t>
   </si>
   <si>
     <t>Kjerteminde 7 Aug 1942.
 Kære Lysse.
 Vi er nu hjemme igen. Ja jeg ved for øvrigt ikke om I er klar over at vi fra den 23 Juni til den 23 Juli har opholdt os paa Hotel Henne Strand. Puf og Else og Børnene for at rekreere sig og jeg for at male. Det sidste blev nu mislykket for af alle de Lærreder jeg havde med, blev kun et mindre Billede paabegyndt mens alle de andre kom ligesaa uberørte hjem, som de blev sendt ud. Det var et temmeligt umuligt Vejr hele Tiden, koldt og afvekslende Blæst og Storm. Nu har jeg nogle Bestillinger i Gang som jeg skal være færdig med til den 15 og saa skal jeg til at male saa jeg kan faa en Udstilling til Februar hos W &amp;amp; M, Lokalet er bestilt. Jeg var en Dag med Hans Beck ude at ro i Fiilsø. Jeg vilde se paa et Par Knobsvaner med Unger som jeg et Par Dage før havde set fra Langodde, sammen med Skriveswane som var med deroppe de første 10 Dage. De forsvandt imidlertid i Sivene inden vi kom der ned og vi satte os saa til at spise Frokost. Saa kom Hannen og lagde sig udenfor os og passede paa saa længe vi var der. Beck havde et Par Dage før set et Par Svaner i Nørresø og vi roede saa op for at finde dem. Ved Kirkespids laa der en men det var en Sangsvane. Derfra saa vi i Gammeltoft Vig en anden Svane, som vi saa roede efter, den gemte sig i nogle Padderokker og først lige før vi var kommen gennem dem kom den ud, det var en Pibesvane. Begge sidstnævnte var unge Fugle med lidt graat på Halsene og svagt gult paa Næbbene. Men det var helt morsomt at se alle 3 Slags Svaner paa en Dag om Sommeren. Becks Dreng Jon var med og tog 5 gode Abborer paa Blink ca 1 Pund Stk og derefter fik han en stor Gedde paa, da vi var bange for at miste den hvis vi halede den op i Baaden roede vi mod Land for at trække den op i Græsset, men lige før vi kom i Land sprang Snøren. Her stod alt godt til da vi kom hjem. Vores nye Møller havde passet Odderen og Fjerkræet og Volieren. Vi mangler bare noget Regn, vores Plæner har kun været slaaet 3 Gange siden Vinter mens de normalt skulde slaas en Gang om Ugen. Hilsen fra os alle til Jer allesammen 
 Din Far.</t>
   </si>
   <si>