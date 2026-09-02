--- v0 (2026-05-31)
+++ v1 (2026-09-02)
@@ -199,51 +199,51 @@
   <si>
     <t>New York City 17 Octbr 1907.
 Kæreste Alhed!
 I Aftes var vi saa henne at høre Amundsen, vi kom det meste af en Time for tidlig og benyttede saa Tiden til at gaa en Tur ned ad Broadway, pragtfuldt. For Foredraget præsenterede Opffer mig for Amundsens Impresario Hr Randal og fortalte ham at jeg gerne vilde male A og blev saa tilsagt at møde Kl. 9 paa Waldorph Astoria Hotel vistnok det største og flotteste her i Byen. Dejligt Vejr i Morges. Vi var oppe Kl 6 tog først ind paa Kontoret og hentede Sagerne. O vilde saa sende mig ind til A. alene men jeg fik ham dog med, skønt vi kom en Time forsent var Impressarioen ikke oppe og A væk, vi ventede, O fik Øje paa A og lidt efter kom den anden ned. Jeg blev saa tilsagt Kl. 3. Amundsen er meget elskværdig og ser godt ud, men jeg lavede noget frygteligt Skidt, skal forsøge at faa noget ud af det i Mrg. Jeg er efterhaanden bleven præsenteret for en hel Del dansk Amerikanere men har hidtil ikke truffet nogen der interesserede sig for min Virksomhed, undtagen en Kaptain fra Kolding der kom op paa Kontoret for at sige Farvel til O. han var meget ked af at han ikke kunde faa Tid at se mine Ting og kørte med i Sporvogn og sad og saa Skitzebogen da jeg kørte til Amundsen. Der kom en amerikansk Nordpolsfarer op og snakkede med Am. mens jeg malede ham. Jeg sender her Din Artikel den er ikke saa kort endda. Tak Billy mange Gange for hans Brev, det er dog rørende som han tager sig af smaa Sager. Bare der maatte være lidt Held med det, mine Forhaabninger er under 0. Jeg er nu temmelig orienteret her og kan køre alene i Subway &amp;amp; Elevation fra den ene Ende af Byen til den anden. Hils Børnene fra mig og kys dem mange Gange. Jeg længes efter Jer alle 3. Hils Billy og Christina.
 Din
 Johannes Larsen</t>
   </si>
   <si>
     <t>1951-07-02</t>
   </si>
   <si>
     <t>Christa Knuth</t>
   </si>
   <si>
     <t>Kerteminde</t>
   </si>
   <si>
     <t>Refshalevej 16 Maribo</t>
   </si>
   <si>
     <t>Thora Cohn
 Thorvald Hagedorn-Olsen
 Elisabeth Knuth
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Vilhelm Lundstrøm
 Viggo Madsen
 Gerda Rasmussen
 Holger Rasmussen</t>
   </si>
   <si>
     <t>Vilhelm Lundstrøm døde i 1950. I 1951 afholdt man en mindeudstilling over ham. Den fandt sted på Charlottenborg i maj, på Århus Rådhus juni-juli og i Oslo august-september. (Dansk Biografisk Leksikon).
 Grisebrønden er en bronzeskulptur, der står foran Aarhus Rådhus. Skulpturen bliver i folkemunde kaldt Grisebrønden, men blev oprindeligt og officielt navngivet "Ceres Brønden". Skulpturen forestiller en so med syv grise og har indbygget urværk, der får grisene til at tisse på skift og soen til at savle. Den er udført i bronze og er en kopi af den originale granitskulptur, som blev udført af billedhuggeren Mogens Bøggild og skænket til byen af bryggeriet Ceres i 1941 ved byens 500-års købstadsjubilæum (Aarhus Stadsarkiv).</t>
   </si>
   <si>
     <t>Brevet er i privateje</t>
   </si>
   <si>
     <t>Johannes Larsen og hans familie har været i Århus for at se Lundstrøm-udstillingen, domkirken, Grisebrønden og Hagedorn-Olsens udsmykning. Lørdag var de til middag hos Gerda Rasmussen, og onsdag skal Johannes Larsen til naturfedningsmøde.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Okvf</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej 
 Maribo
 [På kuvertens bagside:]