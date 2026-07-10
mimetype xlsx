--- v0 (2026-05-24)
+++ v1 (2026-07-10)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="203" uniqueCount="158" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="214" uniqueCount="168" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -1036,70 +1036,123 @@
     <t>Det Kongelige Bibliotek, Johannes V. Jensens arkiv</t>
   </si>
   <si>
     <t>Brev 1: Fritz Syberg foreslår, at Jensen-familien rejser til Firenze, hvor Anna og han kan tage imod Else og børnene og følges med dem til Pisa. Derefter kan de tage sammen til Marina di Pisa og Paris.
 Syberg beder Jensen gemme brevet fra H.P. Lunde. Han drømmer om i alderdommen at lave en afbrænding af sine breve.
 Syberg finder det ærgerligt, at Jensen har slettet afsnittet om Rembrandt i Johannes Larsen-myten.
 Trylle/Franz vokser og trives, så han kommer nok over sin sygdom.
 Brev 2: Anna Syberg skriver, at Jensens børn ikke kan komme noget til i Marina di Pisa. Der er mere farligt i Tibirke, hvor de fx kan omkomme i en sandstorm. Hun synes således, at Else og børnene skal komme til Italien.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/10ov</t>
   </si>
   <si>
     <t>Marina di Pisa
 Hotel Balestri 24-9-12
 Kære Else og Johannes V.
 Hans og jeg står på Nippet til at rejse til Rom. Anna og Pigebørnene kommer derned senere. I Oktober er vor Adr. poste restante Roma. Dine Lokketoner, kære Else er meget fristende. Men tror Du ikke Jert Hus vilde have godt af - - . nej jeg mener, at I vilde have godt af, at jert Hus stod og tørrede i Sommertiden? Dersom Du og Børnene tog med J.V. til Italiens Grænse når han drager ud og han der satte Jer i Ekspressen til Florens, så vilde [”vilde” indsat over linjen] Anna og jeg tage imod Jer der og i Triumf føre Jer til Pisa. Der bliver vi til henimod Juni. Derpå tager vi til Marinaen og bader og dersom Du så ikke har Lyst at rejse med os til Paris (via Liorno og Marseille), så kan Du [overstregede bogstaver] tage hjem og være i Jert Hus og modtage den hjemvendende ”Globetrotter”!! ikke? 
 Jeg forstod ikke på Dit Efterskrift i Elses Brev om Du havde taget Standpunkt til Spørgsmålet om en Anbefaling til H. P Lunde? Jeg vil bede Dig gemme hans Brev til mig. Jeg samler nemlig på en Del af de Breve jeg modtager uden nogen bestemt Hensigt – der foresvæver mig noget ubestemt om en Gang om mange År at finde mig selv siddende foran Kakkelovnen i Ensomhed foranstaltende en sidste Autodafé. Jeg ser at Du i Din ”Myte” om Johs. L. har slettet Stedet om Rhembrandt. Jeg har måttet høre adskilligt for dette Sted, så jeg må sige jeg savner det. Det er ganske vist en Overdrivelse at sige om en pragtfuld sort Kat at den er Panther. Men det peger dog i den rigtige Retning. At Overdrivelsen er positiv (begejstret) turde vel nærmest være en Anbefaling.
 Trylle går det op og ned med men han vokser dog og trives så vi nærer ingen Tvivl om at han overvinder sin Sygdom.
 Mange Hilsener Eders hengivne
 Fritz Syberg. 
 Kære Bægge to
 Pisa og Marinaen her er de ufarligste Steder paa Jorden, Else og Børnene kan ikke komme noget til her, derimod i Tibirke kan de drukne, omkomme ved Sandstorm eller dø af Fugtighed i det nye Hus. Joh V vil ikke kunne anbringe Jer noget bedre Sted end her, mens han rejser – det eneste farefulde derved er, at Else vil tænde Italienernes Hjerter i Brand, men tænk hvor Du saa bagefter vil kunne skrive Romaner om Italien og dermed ”udfylde” Joh. V. Tusind Hilsner Jeres Anna.</t>
   </si>
   <si>
+    <t>1948-07-30</t>
+  </si>
+  <si>
+    <t>Christa Knuth</t>
+  </si>
+  <si>
+    <t>Elena Larsen</t>
+  </si>
+  <si>
+    <t>Knuthenborg</t>
+  </si>
+  <si>
+    <t>Adam Knuth
+Frederik Knuth
+Jens Larsen
+Johan Larsen
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Christa Knuth og Johannes Larsen, som i en årrække var nære venner, var sammen på besøg hos Elena/Bimse og Johan/Lysse Larsen på gården Båxhult i Småland sommeren 1947. Det er uklart, om Christa Knuths søn, Adam, deltog i denne rejse, men eftersom han og Jens Larsen, som var søn af Elena og Johan Larsen, var så gode venner som beskrevet i brevet, er det sandsynligt. 
+Frederik og Christa Knuth blev skilt 1948, og Christa Knuth flyttede fra Knuthenborg ind i en murermestervilla. Flytningen var formodentlig endnu ikke sket, da Christa Knuth skrev brevet. Hun benyttede da også Knuthenborgs brevpapir. Den sidste tid parret var gift, boede Frederik Knuth oftest på hotel (oplyst af en efterkommer af Christa Knuth).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3864</t>
+  </si>
+  <si>
+    <t>Jens Larsen og Adam Knuth er uadskillelige. Christa Knuth vil gerne beholde Jens på Lolland frem til, at Adams nye skoleår begynder. Drengene render næsten nøgne rundt i varmen. Man sejler i den nye motorbåd.
+Måske tager Christa Knuth en tur til Johannes Larsen i sensommeren. Hun overvejer også en rejse til England.
+Den sag, som Christa og Elena talte om på Båxhult, kom der ikke noget ud af. Nu må man se, hvordan det kommer til at gå med skilsmissen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/x2kr</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst s. 1:]
+KNUTHENBORG
+[Håndskrevet i brevet:]
+30/7 - 48
+Kæreste Bimse.
+Mange Tak for dit Brev forleden fra København og det i tog fra Båxhult. - Jens har det storartet og han og Adam er uadskillelige. Vi vil meget gerne beholde ham her til Adam skal i Skole d. 16. August - vi er selv meget begejstrede for Jens, der ganske har erobret vore Hjerter - han er en ligedan sød Dreng i alle Retninger. - Han har Tøj nok - det hænder jo vi vasker og desuden er han og Adam næsten nøgne det meste af Dagen. De er helt sorte paa Ryggen - dog ikke af Snavs, men af Sol! Vi farer rundt i den nye Motorbaad - de første Ture har vi været paa Lindholm, det tager kun 1/2 Time at "køre" derover. Her er meget varmt 27⁰ C. i Skyggen - det er jo rigtig varmt for mig!
+Vi har haft mange Gæster, saa det er rart at Vejret er saadan at vi kan være ude hele Dagen.
+Jeg har lige haft langt Brev fra Las, han har det udmærket heldigvis. Maaske tager jeg derover til Septm. nu faar vi se, muligvis tager ... og jeg en lille Tur til England en ca. 14 Dage, men jeg har ikke helt bestemt mig endnu. - Selvfølgelig faar Jens og Peter en [ulæseligt] jeg er jo blevet [ulæseligt ord] at jeg glemte at spørge Dig om vi ikke vilde have dem under dit lange Ophold i Hovedstaden [ulæseligt]
+Her gaar alt ved det gamle - det vil altsaa sige godt! Den lille "Sag" vi talte om paa Båxhult kom der inte_t ud af, meget uheldigt for Anklageren! _Og dumt! Nu faar vi se hvordan det gaar med Skilsmissen - og hvornaar. Tilsyneladende er der intet at mærke! 
+I Hast og 1000 Hilsener til jer alle - Kys til Lysse og dig fra _Christa. Jens hilser meget
+_</t>
+  </si>
+  <si>
     <t>Erindringsskrivelser</t>
   </si>
   <si>
     <t>Otto  Meyer</t>
   </si>
   <si>
     <t>Mathias  Allerup
+HC  Andersen
 Carl Becher 
+Albrecht Benzon
+Christian Benzon
 Hans  Bless
 Johan Peder Bless
 Niels Bom
 - Brandt, inspektør
 Edvard Christensen
 Hans Christensen
 Christian Eckardt
 Marie Frandsen
 Peder Hansen
 Joseph Haydn
 - Holbeck
 Jens Christian Hostrup
+Anders Høj
+Jens Høj
+Rasmus Høj
 Ellen Hørup
 - Ibsen, organist
 Anders Klinkby
 Ane Kold
 Christen Kold
 Anders  Kragh
 Alfred Larsen
 Andreas Larsen
 Anton Larsen
 Caroline Larsen
 Dorthea Larsen
 Erik Larsen
 Helga Larsen
 Ida Larsen
 Jacob Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Lars Larsen
 Laurits  Larsen
 Urban Larsen
 Valdemar Larsen
 Vilhelm Larsen
 Aage Larsen
 Urban Larsen, søn af Anders Urban Larsen
 Niels Lindberg
@@ -1127,51 +1180,52 @@
 Viggo Sanne
 Anton Frederik Schondel
 Otto Emil Schondel
 Anton  Svendsen
 Wilhelm Tagge
 Asta Thalbitzer
 Wenzel Heinrich Tornøe
 Hans Christian Tvedskov
 William Wandahl</t>
   </si>
   <si>
     <t>S. 28: Banegården lå på Strandvejen i Kerteminde.
 Hotelhaven må have hørt til Hotel Kerteminde, som lå Strandvejen 25.
 Kamperhoug er en gade i Kerteminde. Ordet "til" efter "Kamperhoug" er overstreget og erstattet med "og". Lillestranden må ikke forveksles med området, der i vore dage bærer samme navn og findes parallelt med Fiskergade i Kerteminde.
 Det vides ikke, hvem Axel Larsen og garver Holst var. 
 S. 30: Valdemar og Aage Christensen kendes ikke. "Nu Aage Chr. Kertem." indsat sidst på linjen med kuglepen. 
 S. 31: Toldforvalteren kendes ikke.
 S. 34: Thomsen kendes kun som Urban Larsens svigerfar. 
 S. 37: Mathilde Nielsen og læderhandler Nielsen kendes ikke. 
 S. 38: Sadelmageren, politibetjenten, Oluf, Henriette, Ehlert, Jacob, Bessermann, den yngre søster og Vilhelm kendes ikke. 
 S. 40: Marie Brødkone er ukendt. 
 S. 50: Jernstøber Møller og hans børn kendes ikke.
 S. 51: PerLausen/Peter Larsen kendes ikke.
 Doner er snarer til fuglefangst (Den Danske Ordbog). Kramsfugle: Småfugle, især drosler, fanget til spisebrug (Lex.dk). 
 Lundsgård er ikke et slot, men en herregård beliggende lidt syd for Kerteminde.
-S. 52: De tre betjente kendes ikke</t>
+S. 52: De tre betjente kendes ikke.
+S. 61: Slægtningene i Rønninge kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PMSd</t>
   </si>
   <si>
     <t>[Fortrykt på hæftets omslag, for:]
 R.E.K.
 Kollegiebogen
 Birkerød Boghandel
 E. Axelsen Drejer
 Tlf. 165 – Birkerød – Tlf. 165
 [Håndskrevet på hæftets omslag, for:]
 Barndommen.
 [Håndskrevet i hæftet:]
 Erindringer fra min Barndom. [indsat med blyant:] 1948-49.
 [Med blæk:]
 Om Forfædrene ved jeg desværre ikke meget. Tipoldefader var Tobaksspinder i Itzehoe og var sandsynligvis tysk men dansk Statsboger. Han havde 2 Døtre, (den ene var gift med en Garver Holck i Nyborg, den anden med en Underofficer i Næstved.) og 12 Sønner, som man ikke ved noget om, naar undtages den ene som var min Oldefader. Han var Underofficer ved Dragonerne og blev forflyttet til Odense, hvor han blev gift med Marie Lisbeth (Elisabeth?) Af deres Børn kendes kun Farfader Otto Friederreich Meyer født 1795 (?). Han var Garver og Skomager og siden Underofficer ved Dragonerne i Odense, hvor han blev gift med Datter af en Underofficer. Senere blev han Portner hos Grosserer Puggaard i København og endelig Høker i St. Jørgensgade i Odense. Efter den første Kones Død blev han gift med Farmoder Gertrud Marie Kirstine Rasmussen født ca. 1820 som Datter af en Tømrer R. i Odense, der stammede fra Biskorup. De havde 3 Døtre: Sophie (4 Sønner) Andersine gift med Politibetjent Knud Pedersen Odense (4 Døtre og 3 Sønner), Frederike gift med Rentier Hansen senere Jordemoder
 [2]
 i København (2 Døtre 1 Søn) og 2 Sønner: August som var Murer og udvandrede til Amerika (3 Børn) og min Fader Sophus Severin født i Odense 22 April 1840. [Tilføjet i venstre margen med blyant:] d. 18 Febr 1935 [Tilføjelse slut] Farfar døde allerede 1850 – 23 Aar før jeg blev født. Farmor, som vi kaldte Bedstemoder overlevede ham i 42 Aar, idet hun døde 1892. Der kom nu en stræng Tid for Bedstemoder med 5 smaa Børn. For en Kvinde var der den Gang næsten ingen anden Beskæftigelse end Vask og Rengøring. Hun var heldig og fik nogle gode Pladser hos rare Mennesker (en Frk. Fanøe, Frk Maaløe og Generalinde Juul), og i mange Aar gjorde hun rent paa Fyens Stifts Sparekasse. (Her fik hun den lille jernbeslaaede Kiste, som jeg bruger til Noder). Der var naturligvis lidt Smalhals i Hjemmet. Saa snart Fader var konfirmeret, kom han paa Landet som Tjenestedreng. Senere gik han i Murerlære, blev Soldat og var med i Krigen 1864 som Undrerkorporal ved Artilleriet og blev tildelt Dannebrogskorset af Kong Christian den 9ende [tilføjet med blå kuglepen:] personlig
 Efter Krigen arbejdede Fader ved restaureringen af Tranekær Slot paa Langeland og Ravnholt i Midtfyen. Sidstnævnte Sted traf han 
 [3]
 Moder Sophie Kirstine Larsen født 14 Juli 1839 som Datter af Bødker i Hjallelse ved Odense Lars Jeppesen født 1793 (?) [spørgsmålstegnet i parantesen overstreget med blå kuglepen] og Hustru Marie Kristiansdatter født 1805 (jeg har en Almanak fra hendes Fødselsaar), Datter af Frederik Kristian v. [”v.” indsat med blyant over linjen] Benzon til Kristiansdal Dalum. Mine Forældre blev viet den 5te i 11te 1869 i Dalum Kirke og bosatte sig i Odense, hvor Fader fik Borgerskab som Murmester. [Tilføjet med blå kuglepen efter ”Murmester”:] Hestene løb løbsk paa Turen fra Kirken, men det gik godt. [Tilføjelse slut] De fik 4 Sønner, hvoraf de to ældste – begge døbt Otto – døde som spæde, og 2 Døtre, alle født i Albanigade i Odense. Undertegnede Otto Larsen Meyer er den ældste af de nulevende født 21 Aug. 1873. 
@@ -1370,51 +1424,79 @@
 Af Husdyr havde vi Høns og en Kat. En Gang fik jeg af Faders gamle Arbejdsmand i Odense "Per Lausen" (Peter Larsen) et Bur med hvide Mus. En Tid havde jeg Turdelduer, en tam Raageunge, Marsvin og Pindsvin.
 Tit havde vi Storm med Højvande, saa vort Hus var helt omgivet af Vand, og vi kun ved Hjælp af en Pram kunde komme i Forbindelse med Omverdenen. Saa blev Fiskergade oversvømmet og Klintevejen blev ødelagt af Bølgerne. Paa den anden Side Klinten, maatte
 [52]
 Vejen til sidst flyttes længere ind i Landet. Hos os naaede Vandet dog aldrig ind i Stuerne. 
 Da Morbroder Jeppes Hus blev bygget om, boede Familien i Huset ved Siden af os. Det laa lavere end vort, og en Aften ved Højvande kom Morbroder Urban med lange Støvler paa og bar Familien over til os. I Spænding ventede vi om Natten paa, at Strømmen skulde vende og Vandet begynde at falde. 
 En Søndag om Efteraaret var hele Familien paa Nøddetur. Det morede os altid. Hver havde sin Pose, og Fader trak Grenene ned med sin Stok. Saa gjaldt det om, hvem der kunde faa flest. Naar vi kom hjem, blev Haserne pillet af, og Nødderne blev lagt til Tørring paa Loftsgulvet. En Gang var der kommen en Rotte op paa Loftet, og jeg hørte om Natten ustandselig Traven frem og tilbage. Om Morgenen viste det sig, at de fleste Nødder var forsvundne; men vi fandt hurtigt Gemmesteder, og Rotten gik i en Fælde.
 Der var tre Politibetjente i Byen: Klokker, Nielsen og Larsen. Den sidste var tillige Arrestforvalter og kaldtes "skæve Laus". Han havde en
 [53]
 tysk Kone og en Datter, Charlotte, som var Byens Skønhedsdronning. 
 Nytaarsaften var der Fest i Gaden. Op og ned ad Langegade drog en Sværm af Børn og unge Mennesker og fyrede "Kinesiske Pistoler," "Skruptudser" og lignende af, mens de sang: "Hurra Pip pip, Hurra for skæve Laus, o ja o ja og sing salia." Undertiden blev en og anden af Demonstranterne anholdt af Betjentene, som assisteredes af den emsige Politi- og Herredsfuldmægtig senere Kæmner Nielsen, kaldet "lille Snus" paa Grund af en Vane med at snøfte.
 De fleste bar Øgenavne den Gang. Den saakaldte Borgervæbning med "Løjtnant" Skomager Niels Bom i Spidsen deltog ogsaa i Ordenens Opretholdelse. I Provisorietiden, da Gendarmerikorpset blev oprettet, fik Kerteminde ogsaa en Trup beredne Gendarmer under Anførsel af en Sergent Rasmussen, som efter Korpsets Opløsning blev Politiassistent for Hindsholm. De lyseblaa var ikke populære, og navnlig Nytaarsaften var de ildesete. De unge Sømænd og Fiskere drillede dem med Fyrværkeri og haanende Tilraab indtil de
 [54]
 red frem med dragne Sabler og ryddede Gaden. Den daværende Borgmester, Politimester og Herredsfoged von ["von" overstreget] Kammerjunker von Lewetzauw ow ["auw" overstreget; "ow" indsat over linjen] holdt sig klogelig i Baggrunden, og Arrestforvareren blev ogsaa undertiden holdt inde, da hans Tilsynekomst kun forøgede Løjerne. Disse var i Almindelighed temmelig harmløse. Ved Hjælp af lange Snore ringede man man med Skibsklokkerne, hejste forskellige Genstande op i Master og Flagstænger og byttede Skilte. Var Politiet ved Havnen, tændtes der Baal i "Friheden" og emvendt. Pumperne paa Gaden med Halm om blev antændt. [Sætningen fra "Pumperne" til og med "antændt" indsat med blyant]
 En aarlig tilbagevendende Begivenhed var Fugleskydningen. Kl. 4 om Morgenen blev Skytterne - og alle andre - vækkede af to Trommeslagere, som gik gennem Gaderne. Den ene var Anders Ottesen, hvis gamle tøndeformede Tromme gjorde et mægtigt Spektakel. Kl. 6 afmarscheredes fra Torvet med Musik og Fane; derefter kom to Smaapiger med Gevinsterne. I Spidsen gik Drejer Tagge med Paraply. Han skulde føre Listen over Skydningerne. Optoget gik nu gennem de
 [55]
 vigtigste Gader for at opsamle Skytterne. Først hentede man naturligvis Fuglekongen, som bar et grønt Skærf med Sølvplader, hvorpaa de tidligere Kongers Navne var indgraveret. De menige bar en Fugl bundet i Knaphullet med et grønt Baand. Efter en Morgenbitter paa Tornøes Hotel gik Turen til Skovanlæget. Her var Fuglen anbragt paa en høj Mast. Den var lavet af Træ med Jernbeslag. Det gjaldt om, at den havde en passende Styrke, saa den kunde holde til hen paa Eftermiddagen. Det er hændt, at den er falden allerede ved Frokosttid, og dermed var Eftermiddagen ødelagt, da Kone og Børn skulde komme og beundre de gæve Skytter. Den har ogsaa været saa stærk, saa Skydningen maatte fortsættes næste Dag, og derved fik mange ikke den rette festlige Afslutning med en ny Konge; ogsaa fordi denne efter gammel Skik skulde spendere en Bolle Punch. 
 Kl. 9 spistes Frokost, hvor Hovedretten var Skinke med Grønærter. Kl. 12 marcherede man atter til Byen og holdt et Par Timers Pause. For enkelte var det i høj Grad til-
 [56]
 trængt.
 Til Skydning anvendtes to gamle Muskedonnere Forladere ["Forladere" indsat over linjen], men enkelte af de yngre Skytter medbragte selv almindelige Rifler. Et Par Mand havde nok at gøre med Ladningen. Fuglen bar i Næbbet en Ring med en Citron. Først skulde Citronen falde af og dernæst Ringen, saa Hovedet, Halsen, Halen, venstre Vinge, højre do og endelig Brystpladen. Gevinsterne var Sølvskeer af forskellig Slags. Brystpladen (Fuglekongen) tilfaldt 6 Spiseskeer, Højre Vinge (Kronprinsen) fik en Potageske. Fader vandt en Gang Potageskeen, som vi senere fik i Brudegave.
 Om Aftenen var der stor Middag med mange Taler og Bal. De andre Præmier var Theskeer og andre Skeer.
 [57]
 Fiskeriet spillede en stor Rolle dengang, saavel som nu. Særlig "Bæltfisket -" Sildefisket i Eftersommeren var vigtigt. Naar det slog fejl, var det en Katastrofe for de fattige Fiskere, og det indvirkede naturligvis for hele Næringslivet i Byen. Motorer kendtes jo ikke, og Vinterfiskeriet foregik fra aabne Joller nær Kysten med Bundgarn spændt ud mellem Pæle, Fiskeri med Kroge og aaleruser. Til Bætfiskeriet brugtes Dæksbaade. Det var et smukt Syn, naar de ca. 80 store Baade med Sejl stod ud af Havnen. Det skete om Eftermiddagen mellem Kl. 1 og 6, alt efter Vejr og Vind. Vinden skulde helst være vestlig og frisk. Undertiden blev det stille undevejs, og hele Flaaden maatte vende om. De store Baade maatte ros, og det gik langsomt. Til Tider kom man først hjem henad Morgenstunden. Saa blev der sunget og snakket fra den ene Baad til den anden. Engang gik vi iland paa Kysten. Men naar der blæste en frisk Vind, sejlede man om Kap, og da var det morsomt at være med. Hver Baad var bemandet med to voksne og en Dreng.
 Morbroder Jeppe havde sammen med Dr. 
 [58]
-Schondel ladet bygge en stor smuk Baad "Louise". Den blev ført af Anders Høj og hans Søn, Rasmus var med som Dreng.</t>
+Schondel ladet bygge en stor smuk Baad "Louise". Den blev ført af Anders Høj og hans Søn, Rasmus var med som Dreng. Den anden Mand var en Tid lang Jens Høj. Undertiden fik jeg Lov at sejle med, og det var vældig morsomt, skønt jeg gerne blev lidt søsyg og fik Kvalme uden dog at brække mig. Under Sejladsen blev der sunget Sømandsviser og andre Sange, f. Eks. husker jeg "Madam Brøndum siger, det er ingen Skam at ta sig en lillebitte Korndram." Det var gerne et Sted mellem Synshoved og Samsø, at vi gjorde Holdt. Saa blev Masten lagt ned, og en Landterne ["d" i ordet overstreget] blev tændt. Naar Sejlene ikke længere stivede Baaden af, begyndte den rigtig at rulle i Bølgerne. 
+Nu blev Garnene "givet." De var bundet sammen i en lang Række og fyldte Lasten. Garnenes ene Side var besat med Korkstykker og den anden med Sten, for at holde dem lodret i Vandet. Med Mellemrum blev der anbragt "Vejere" (Vagere) Bøjer med Flag. Garnene drev nu med Strømmen og trak Baaden med sig. Retningen bestemtes af om der var "Norden eller sønden Vande." Nørrevande ["Nørrevande" indsat efter linjen med kuglepen]
+Overalt saas Lanterner. Det var ikke alene fra Kerteminde, men ogsaa fra andre Byer kom der
+[59]
+Baade. En Mand holdt Vagt, og de andre gik til Køjs. Forude var et Lukaf for "Makkeren" og Drengen og agter en Kahyt til Føreren. Der skulde jeg ogsaa sove, men jeg foretrak gerne at blive paa Dækket trods Kulden, da jeg ikke kunde tage Lugten af Olietøj og den beklumrede Luft i det lille Rum.
+Kom der et større Ski i faretruende Nærhed, blev der tændt Blus for at advare. Men det hændte, at en Damper alligevel sejlede ind i Garnene og skar dem over eller slæbte bort med dem, og saa var det vanskeligt at faa fat i dem igen. 
+Kl. 1-2 skulde Garnene atter hales ind. Det var et ["et" overstreget] anstrængende. Det var jo nemlig Baaden, der skulde trækkes op mod en til Tider krap Sø, og "Louise" var en stor tung Baad. Men Jens Høj havde gode Armkræfter, saa det gik. Nu var det spændede, om der var Sild i Garnene. Naar der var mange, var det en Fornøjelse at se dem blinke og sprælle, idet de kom op af Vandet. Efterhaanden blev Garnene ordnede pænt i Lasten af Fører og Dreng. Saa blev Masten rejst og Sejlene sat, og der blev Tid til Morgenmad og en Kop
+[60]
+varm Kaffe - dog uden Sukker og Fløde. Tidlig om Morgenen var vi igen i Havn, og her ventede de respektive Koner med Morgenkaffe. 
+I godt Vejr blev det overdraget mig at sejle Baaden hjem, mens de andre fik sig en lille Lur. Det var jeg stolt af. 
+Saa skulde Sildene pilles af Garnene og disse skilles og tørres. Det skulde nu vise sig, hvor mange "Volle" (Ol) der var fanget. En Gang var der saa mange, at nogle af Garnene maatte efterlades paa Fangstpladsen til senere Afhentning. Til andre Tider var der kun til Middagsmaden. Tørringen foregik hovedsaglig paa Feden, som var helt dækket med Garn. Vi havde et Stillads til at hænge dem paa, saa fyldte de ikke saa meget. Det var ogsaa mere praktisk, naar de skulde renses for Tang. I Stormvejr kunde de være saa fulde af "Skidt" og saa sammensnoede, at det tog et Par Dage at faa dem i Orden. Vi Børn hjalp gerne med.
+Efter Middag fik man travlt med at faa Garnerne i Baaden og sat ["sat" overstreget] Sten bundet paa igen. ("lønne.") Naar der skulde sejles ud, tøvede man lidt, indtil endelig en tog Mod til sig og satte Sejl; saa fik
+[61]
+de alle travlt. Der blev et syndigt Virvar i Havnen, indtil de kom fri af hinanden. 
+Foraarssilden var ikke værdsat den Gang. Den var for mager. Ofte kom Bønderne og hentede hele Læs til Gødning. Torsken duede kun, naar der var r i Maanedens Navn, ligesom der heller ikke maatte spilles Kort i andre Maaneder. (Der var ca. 80 Bæltsbaade.) [("Der var ca. 80 Bæltsbaade.") overstreget]
+For os Drenge var det en Begivenhed, naar der kom Soldater fra Odense og Nyborg. Jeg husker særlig en Efteraarsmanøvre, da der blev skudt i Gaderne og vi fik fri fra Skolen. Kampen trak sig syd paa over Broen, og vi fulgte med helt til Davinde. Men omsider maatte vi jo se at komme hjem igen, hvad der ikke var nær saa morsomt gennem Pløje- og Stubmarker. 
+En Gang imellem laante Fader et Køretøj hos en af Svogrene, og vi kørte en Tur til Rønninge eller til Ravnholt og vel ["vel" overstreget] ogsaa til Hjallelse. I Rømninge ninge ["ninge" indsat med blyant over linjen] havde Fader nogle Slægtninge, to eller tre Skræderfamilier. De besøgte os kun, naar der var Rigsdagsvalg. Vort Besøg gjaldt Krebsefangst, og om Aftenen spiste vi Krebs. 
+[62]
+Ved Herregaarden Ravnholt i Midtfyn boede Moders Moster Tante Stine. Hun havde været gift med en Kusk der paa Gaarden og havde et lille hyggeligt Hus, hvis Have stødte op til en Skov. Den var jeg lidt bange for selvom en Sang: "det er dog en dejlig Skov, her er ingen Røvere," saa kunde man jo aldrig vide - -
+Naar vi kørte hjem om Aftenen var det ikke let at finde Vej. Det var for det meste Biveje, som snoede sig paa den mest forvirrende Maade. For at læse Vejviserne, maatte Fader rive Tændstikker, og undertiden viste det sig, at vi var paa en forkert Vej, saa at vi maatte tilbage igen. 
+Mange Steder var der slet ingen Vejskilte; saa var der ikke andet at gøre, hvis der da ikke var Mennesker i Nærheden, og e fleste var gaaet til Ro paa den Tid, saa var der kun den Udvej at lade Hesten bestemme Retningen. Tit var den klogere paa det Punkt, end vi andre.
+En Gang havde vi lejet et Vognmandskøretøj med en stædig Hest. Den blev pludselig staaende, naar det passede den at hvile lidt, og saa var den ikke til at drive af Stedet, før den selv fik Lyst. Men paa Hjemvejen var Hestene altid
+[63]
+mere villige, saa længtes de efter deres Baas. 
+Det var en af de store Begivenheder, naar vore tre Familier foretog Køreture sammen f.Eks. Fjorden rundt og havde Madkurve med. Men især den aarlige Turtil Hjallelse glædede vi os til. Det var Mormoder vi besøgte, saa længe hun boede der. De sidste Aar tilbragte hun i Kerteminde hos Morbroder Jeppe. Vi kørte med tre Char à bancer og et Par mindre Vogne. Morbroder Martin havde et Par kønne Graaskimler, og Morbroder Jeppe et Par fine Køreheste, en sort og en brun, og forøvrigt maatte Arbejdshestene holde for. Naar de fik sværtet Hovene og blev striglet og fik noget pænt Seletøj paa, saa de ganske godt ud. De kunde blive helt vigtige og kaade, naar de skulde køre "til Stads." 
+Da Turen var paa 3 172 Mil, blev der bedet undervejs i Geels Kro. Det var især for Hestenes Skyld, men vi andre kunde ogsaa trænge til at rette Benene og faa lidt Mad. Humøret var højt, og der blev sunget og raabt Vittigheder fra den ene Vogn til den anden. Selv Morbroder Martin, som til daglig var temmelig faamælt, kunde blive morsom og gennem alt
+[64]
+hørtes Morbroder Urbans friske karakteristiske Latter. (Hørr hørr). Han var en god Tegner ["Han var en god Tegner" indsat efter linjen med blyant]
+En de Mylius, stamherre til Rønningesøgaard boede en Sommer i "det lange Hus" ved Siden af os, i den Lejlighed vi tidligere havde haft. Hans Kone var fra Skotland, og de talte altid engelsk sammen. Det var en meget tiltalende Dame, men vist ikke af adelig Herkomst, hvad hendes Svigermoder nok ikke var saa glad for.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -1491,59 +1573,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/Atkv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/05eB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fUVm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nLLS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xPdM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4VDT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xcGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A71l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/Atkv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/05eB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fUVm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nLLS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xPdM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4VDT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xcGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A71l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M19"/>
+  <dimension ref="A1:M20"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -2324,115 +2406,161 @@
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="s">
         <v>145</v>
       </c>
       <c r="I18" s="5" t="s">
         <v>146</v>
       </c>
       <c r="J18" s="5" t="s">
         <v>147</v>
       </c>
       <c r="K18" s="5" t="s">
         <v>148</v>
       </c>
       <c r="L18" s="6" t="s">
         <v>149</v>
       </c>
       <c r="M18" s="5" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" s="5" t="n">
-        <v>1949</v>
+      <c r="A19" s="5" t="s">
+        <v>151</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>152</v>
       </c>
-      <c r="D19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D19" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>154</v>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="J19" s="5" t="s">
-        <v>155</v>
-[...4 lines deleted...]
-        </is>
+        <v>157</v>
+      </c>
+      <c r="K19" s="5" t="s">
+        <v>158</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>157</v>
+        <v>160</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="5" t="n">
+        <v>1949</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="D20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="J20" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="K20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L20" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="M20" s="5" t="s">
+        <v>167</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
+    <hyperlink ref="M20" r:id="rId25"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>