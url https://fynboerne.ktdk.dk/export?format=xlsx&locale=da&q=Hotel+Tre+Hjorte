--- v1 (2026-07-10)
+++ v2 (2026-09-06)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="214" uniqueCount="168" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="203" uniqueCount="159" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -755,104 +755,50 @@
   <si>
     <t>Christian Eckardt
 Hedevig Lützhøft
 Nicolaus Lützhøft
 Fritz Syberg</t>
   </si>
   <si>
     <t>Tre Hjorter, Vestergade 12, København, fungerede som hotel frem til 1930.</t>
   </si>
   <si>
     <t>Det Kongelige Bibliotek</t>
   </si>
   <si>
     <t>Johannes Larsen er i København, har spist hos Eckardts og overnattet på Tre Hjorter. Han har på rejsen fulgtes med en proprietær, som var meget vidende om kunst(nere).</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4VDT</t>
   </si>
   <si>
     <t>Kjøbenhavn Søndag Morgen 9/4 99.
 Kæreste Alhed!
 [Jeg ko]m godt herover i Af[tes og g]ik strax ned til Eckardt [hvor je]g spiste til Aften, men [jeg ku]ned ikke være der, hvorfor jeg gik herind paa ”Tre Hjorter” hvor jeg har været i Nat og formodentlig bliver det Par Dage jeg er her i Byen. Jeg skal nu ud til Lützhøfft for at hilse paa ham og Baronen men først skal jeg hen at barberes. Jeg fik Rejseselskab helt herover af den Proprietær Han[noget af papiret mangler] fra Espe som overraskede mig med at kende Navnene paa alle mulige Malere og Billedhuggere, saavel i Indland og Udland som Nutid og Fort[id det] endte med at han[noget af papiret mangler]rede mig paa Jag[noget af papiret mangler]sig. Nu gaar jeg! M[noget af papiret mangler] allerkærligste Hilsner fra Din
 Johannes Larsen
 P.S.
 Jeg begyndte paa den anden Side, fordi Opvarteren havde sat Fedtefingre paa denne men nu er jeg jo naaet herover alligevel.</t>
-  </si>
-[...52 lines deleted...]
-Har haft Brev fra Molle. De ere alle raske nu. Lugge takker for hendes Brev. Undskyld den grulige Skrift Pen!!!!</t>
   </si>
   <si>
     <t>1899-08-23</t>
   </si>
   <si>
     <t>Emil Brandstrup
 Johanne  Brandstrup
 Lauritz  Brandstrup
 Pauline Hirschsprung
 Christine  Mackie
 Otto Emil  Paludan</t>
   </si>
   <si>
     <t>Tre Hjorte var et hotel i København. 
 Christine Mackie blev kaldt både Binderup og Basse.
 Albrecht Warberg havde astma og tog jævnligt til en klinik i København, hvor han modtog behandlinger ved at sidde i en såkaldt kokke. 
 De gamle var Laura Warbergs forældre, Johanne og Lauritz Brandstrup. 
 Tante P. var Pauline Hirschsprung. 
 Frk. A, bogbinder Janus Petersen, hans kones søsterdatter og Petersen kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1388</t>
   </si>
   <si>
     <t>Albrecht Warberg blev modtaget på banegården af Christine Mackie/Binderup. Næste dag skulle han i klokken. Mandag besøgte han Laura Warbergs forældre/de Gamle. Hendes far så rask ud, og han går ture, men han klynkede, når Albrecht gik ind i en anden stue. Pauline Hirschsprung/Tante P var på besøg, og hun har det dårligt. Emil Brandstrup er forkølet og må ikke gå ud. 
@@ -1573,59 +1519,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/Atkv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/05eB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fUVm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nLLS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xPdM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4VDT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xcGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A71l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/Atkv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/05eB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fUVm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nLLS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xPdM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4VDT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A71l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M20"/>
+  <dimension ref="A1:M19"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -2182,385 +2128,339 @@
       </c>
       <c r="I13" s="5" t="s">
         <v>109</v>
       </c>
       <c r="J13" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K13" s="5" t="s">
         <v>111</v>
       </c>
       <c r="L13" s="6" t="s">
         <v>112</v>
       </c>
       <c r="M13" s="5" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
         <v>114</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>115</v>
+        <v>16</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E14" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="F14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="I14" s="5" t="s">
         <v>116</v>
       </c>
-      <c r="F14" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H14" s="5" t="s">
+      <c r="J14" s="5" t="s">
         <v>117</v>
       </c>
-      <c r="I14" s="5" t="s">
+      <c r="K14" s="5" t="s">
         <v>118</v>
       </c>
-      <c r="J14" s="5" t="s">
+      <c r="L14" s="6" t="s">
         <v>119</v>
       </c>
-      <c r="K14" s="5" t="s">
+      <c r="M14" s="5" t="s">
         <v>120</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="C15" s="5" t="s">
         <v>123</v>
       </c>
-      <c r="B15" s="5" t="s">
-[...9 lines deleted...]
-        <v>79</v>
+      <c r="D15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H15" s="5" t="s">
         <v>124</v>
       </c>
-      <c r="I15" s="5" t="s">
+      <c r="I15" s="5"/>
+      <c r="J15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L15" s="6" t="s">
         <v>125</v>
       </c>
-      <c r="J15" s="5" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="M15" s="5"/>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="K16" s="5" t="s">
         <v>130</v>
       </c>
-      <c r="B16" s="5" t="s">
+      <c r="L16" s="6" t="s">
         <v>131</v>
       </c>
-      <c r="C16" s="5" t="s">
+      <c r="M16" s="5" t="s">
         <v>132</v>
       </c>
-      <c r="D16" s="5" t="inlineStr">
-[...36 lines deleted...]
-      <c r="M16" s="5"/>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="F17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H17" s="5" t="s">
         <v>136</v>
       </c>
-      <c r="D17" s="5" t="s">
+      <c r="I17" s="5" t="s">
         <v>137</v>
       </c>
-      <c r="E17" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I17" s="5"/>
       <c r="J17" s="5" t="s">
         <v>138</v>
       </c>
       <c r="K17" s="5" t="s">
         <v>139</v>
       </c>
       <c r="L17" s="6" t="s">
         <v>140</v>
       </c>
       <c r="M17" s="5" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
         <v>142</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>143</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="J18" s="5" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" s="5" t="s">
-        <v>151</v>
+      <c r="A19" s="5" t="n">
+        <v>1949</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>14</v>
+        <v>152</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="D19" s="5" t="s">
         <v>153</v>
       </c>
-      <c r="E19" s="5" t="s">
+      <c r="D19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H19" s="5" t="s">
         <v>154</v>
       </c>
-      <c r="F19" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H19" s="5" t="s">
+      <c r="I19" s="5" t="s">
         <v>155</v>
       </c>
-      <c r="I19" s="5" t="s">
+      <c r="J19" s="5" t="s">
         <v>156</v>
       </c>
-      <c r="J19" s="5" t="s">
+      <c r="K19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L19" s="6" t="s">
         <v>157</v>
       </c>
-      <c r="K19" s="5" t="s">
+      <c r="M19" s="5" t="s">
         <v>158</v>
-      </c>
-[...55 lines deleted...]
-        <v>167</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
-    <hyperlink ref="M20" r:id="rId25"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>