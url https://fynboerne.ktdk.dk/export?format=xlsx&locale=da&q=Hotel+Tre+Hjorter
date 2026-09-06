--- v0 (2026-05-16)
+++ v1 (2026-09-06)
@@ -3,112 +3,221 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="166" uniqueCount="126" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="177" uniqueCount="136" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
+    <t>1879-03-13</t>
+  </si>
+  <si>
+    <t>Brev</t>
+  </si>
+  <si>
+    <t>Laura Warberg</t>
+  </si>
+  <si>
+    <t>Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Tranekær</t>
+  </si>
+  <si>
+    <t>København
+Vestergade</t>
+  </si>
+  <si>
+    <t>Louise Brønsted
+Christian Caspersen
+Johanne Caspersen
+Carl  Herold
+Alhed Larsen
+Johanne Christine Larsen
+Christine  Mackie
+Adelheyde Syberg</t>
+  </si>
+  <si>
+    <t>Laura Warbergs søster og hendes mand boede nær Tranekær på Langeland. 
+Warberg-parrets datter Louise, g. Brønsted, var født 12. maj 1878. Det må værre hende, der netop er blevet vænnet fra brystet. 
+Albrecht Warberg led af astma og var jævnligt i behandling i en "luftklokke" hos en læge i København.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 0356</t>
+  </si>
+  <si>
+    <t>Laura Warberg ville meget gerne komme ind til sin mand i København, men hun har netop vænnet den yngste datter fra brystet, og har så meget mælk, så hun ikke kan færdes offentligt. 
+Det er godt, at "luftklokken" hjælper Albrecht.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Atkv</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Hr. Godsforvalter cand. jur. Warberg
+Hotel “Tre Hjorter”
+Vestergade
+Kjøbenhavn 
+K. 
+[På kuvertens bagside:]
+Poststempel
+[I brevet:]
+Tranekjær D: 13de.
+Kjæreste søde Abba!
+Nylig fik jeg 3 Breve fra Dig. Det er uhyre fristende for mig hvad Du skriver om at komme derover; Du ved nok jeg har altid ønsket saameget at være i Kbh. samtidig med Dig, men Du husker ikke paa, at naar jeg vænner Søster fra saa pludselig med den megen Mælk jeg endnu har, saa gaaer jeg omtrent 14 Dage uden at kunde Hæ ["Hæ" overstreget] hægte Kjolen eller røre Armene, jeg kunde jo saa ikke have nogen Fornøjelse, derimod vilde jo de 8 Dage gaae. Saa maa jeg hellere vente til i October, naar Herolds flytter ind til Byen. Det er jo meget kjedeligt, at jeg saa ikke kommer sammen med Hanne, men vi er enige om, at der ikke er andet for mig at gjøre. – Nu skriver jeg en af Dagene et ordentligt Brev til Dig, men Posten gaaer om et Øjeblik. - 
+Caspersen siger, Du kan rejse til Aarhuus om Aftenen og derfra næste Aften, altsaa kun spilde een Dag. Hils Mimi! Gid Du nu naaer at faae dette inden Du rejser! Hils Herolds. Hilsen fra Ungerne og Din egen 
+Smaa. 
+Gudskelov Luftklokken hjælper Dig!</t>
+  </si>
+  <si>
+    <t>1879-08-16</t>
+  </si>
+  <si>
+    <t>Sophie -
+Frederik Ahlefeldt-Laurvig
+Christian Barnekow
+Wilhelmine Berg
+Emil Brandstrup
+Johanne Christine Brandstrup
+Lauritz  Brandstrup
+Ludvig Brandstrup, billedhugger
+Louise Brønsted
+Hans Christian Caspersen
+Johanne Caspersen
+- Kruhøffer
+Alhed Larsen
+Otto Emil  Paludan
+Ellen  Sawyer
+Erik Schaffalitzky de Muckadell</t>
+  </si>
+  <si>
+    <t>Laura Warberg besøgte sin familie i Tranekær med sine fem døtre. Søster var Charlotte Louise, g. Brønsted, 
+Klokken: Albrecht Warberg blev behandlet for sin astma i "Luftklokken" hos en specialist i København.
+Den første greve, der bliver nævnt, må være Schaffalitzky de Muckadell (Arreskov) og den anden Ahlefeldt-Laurvig (Tranekær). 
+Det vides ikke, hvem Hunderup, Vogelsong, Erik og Forpagter Olsen var. Snedkerværkstedet Brødrene Jensen kendes heller ikke. 
+Grossereren var en hest.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0359</t>
+  </si>
+  <si>
+    <t>Laura Warberg og hendes fem døtre har været otte dage hos familien i Tranekær. 
+Ludvig Brandstrup har fået læreplads hos en snedker. Laura kan bo hos Tante Sophie under ophold i København. Albrecht må overveje nogle rejsedatoer. 
+Louise/Søster er ved at blive vænnet fra brystet, og hun kan nu gå alene.
+Laura og familien har været på skovtur med madkurv. Da børnene badede nøgne, kom greven, og Laura måtte skynde sig at give dem tøj på. 
+Ludvig har haft fødselsdag. 
+Medlemmerne af Brandstrup-familien skændes meget.
+Wilhelmine/Mis bliver belejret af Forpagter Olsen, og hun vil gerne have ham.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/05eB</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Hr. Godsforvalter cand. jur. Warberg
+”Tre Hjorte” Vestergade 
+Kjøbenhavn K.
+[Skrevet af ukendt/Laura Warberg Petersen?]
+1879?
+[På kuvertens bagside: To poststempler]
+[I brevet:]
+1 Tranekjær d. 16 August 1879
+Kjæreste Abba!
+Nu er mit Ophold her snart forbi, paa Mandag Formiddag rejser vi. Det har været 8 rare Dage for mig; vi har været i Vandet spadseret og gjort nogle Visiter - Torsdag Morgen stod Mis og jeg op Kl 6 og gik en dejlig Tour ned i Slotshaven og ud paa Balle[ulæseligt]. Det er en mageløs Sommer for mig, det er noget jeg holder af saadan at nyde Livet. Fader kom hjem Fredag Eftermiddag i et udmærket Humeur; han havde havt Held med sig i Alt faaet Ludvig anbragt hos Brødrene Jensen, et stort Snedkerværksted hvor han skal være 4 Aar i Lære fra 1ste September og herover Lud er meget henrykt. Fader fortalte Tante Sophie at Hanne skulde snart til Kbh. og jeg tænkte ogsaa paa en Tour derind, hun spurgte saa, hvor jeg tog ind, og da Fader sagde at det blev vist paa et Hotel, saa spurgte hun om jeg ikke vilde tage ind hos hende ”det kunde være rart at see Laura engang igjen”. Jeg er som Du kan tænke uhyre henrykt ved det Tilbud og har nu skrevet og takket hende. Jeg skulde saa komme en af de sidste Dage i denne Maaned da hun hen i September rejser til Vejle. Nu har jeg i Formiddag tænkt lidt over Situationen og forebringer Dig herved Resultatet af min Tænkning. Fader siger at Du omtalte Dit Ophold derinde som 3-4 Uger og det kan jo slaa til efter Din første Bestemmelse, saa Du trækker de 3 Dage fra som Aarhusrejsen tog. Dersom jeg saa rejser den 27 eller 28de, kunde vi maaske være et Par Dage sammen derinde, hvad Du nok veed, jeg har den allerstørste Lyst til. Det skulde saa beroe paa Dig, om jeg de Dage skulde være paa Hotellet eller tage lige til Tante Sophie senere end d: 29 maa jeg ikke komme til hende, da hun saa nemt kom til at opsætte sin Rejse for min Skyld og det skulde hun jo nødigt, og paa den anden Side var det jo kjedeligt om Du kom hjem Dagen før jeg skulde rejse, saa jeg næsten ikke fik talt med Dig. Hanne rejser ogsaa sidst i denne Maaned til Kjbh. og ved den Tid kommer Barnekow herover. Vil Du nu tænke over alt dette og sige mig hvordan Du helst vil have det samt i Tilfælde af at jeg rejser før Du kommer hjem, hvor mange Penge Du har tænkt Dig at spendere paa mig.
+2. Du maa meget nødigt forkorte mig Theatertiden derinde; rejser jeg d: 27de, saa er jeg der 4 Dage inden Theater, det er allerede meget. Jeg har saa begyndt at vænne Søster fra og paa Søndag skal hun have sidste Gang om Natten. Jeg glæder mig meget over at Klokken hjælper Dig saa meget rejs endelig ikke for tidligt fra den. Har Greven saa skrevet til Dig om en lukket Vogn? – Jeg sendte Paludan Brevet samme Dag. – Det har staaet med Torden over Fyen disse Dage og jeg har naturligvis været bange for Dig og Bassen. Forleden Dag gjorde vi en Tour ned i Aasø Skov, gik først i Vandet og spiste derefter Smørrebrød med Øl og Chokolade til. Da Hanne serverede Maden med de Ord ”her er mad til hvem der vil have noget” var Johanne vittig og stillede sig op ligesom Hanne, saa paa Dugen og sagde: ”og her er Træbiller til hvem der vil have nogle”. Grossereren var ogsaa vittig, idet den pludselig gav sig til at galopere hjem efter saa Lud først indhentede den udenfor Skoven i Ottesens Have. Johanne har været mageløs flink i Vandet, Alhed er mere Kujon. Igaar var der nærmest som Grød af Vandmænd ved Badehuset, vi turde ikke gaae, men lod Børnene gaae ud fra Bredden; mens de endnu gik nøgne kom Greven og [ulæseligt ord] derned, vi var kun nogle Favne fra dem og maatte jo skynde os at faae lidt Klæder paa dem. – Jeg har maattet spendere 2 Kr. paa Lud, det er hans Fødselsdag, han fik en Portemonnaie af mig. Jeg skal hilse Dig fra Hunderup Vogelsong og Erik; Kruhøffer skal jeg til i morgen. Iaften skal vi høre ”Fr. paa Slottet” i Anledning af Luds Fødselsdag! Her er af og til nogle voldsomme Kjævlerier mellem de forskjellige Medlemmer af denne stridbare Familje. Efter en saadan mellem Moder og Emil paa den ene og Ludvig paa den anden Side, tog jeg Lud for og forestillede ham hvor rart det var naar han vilde tie og give efter. Han gav mig ret; men han vidste ikke om han kunde. Emil er utaalelig og Moder holder altid med ”lille Emil”. Moder og Mis er ogsaa bestandig paa Krigsfod, det er en skrækkelig Plage at høre pa. Mis har maattet bilde Fader og Moder ind, at Forpagter Olsen var ifærd med at blive givt med en Svigerinde, eller vilde hun ikke kunde nære sig for Moder, som jo intet højere Ønske har end faae Mis forlovet, hendes Bestræbelser derfor grænser næsten til den latterlige. Men at dømme efter hans Olsens [”Olsens” indsat over linjen] Opførsel (mod Mis, og alle de Samtaler han havde med hende, maa det absolut blive til noget. Han vil nu have hun skal sige op hos Caspersen og tage i Huset hos ham ”for Datterens Skyld”, men dette raader baade Hanne og jeg og Mor hende indstændig fra, hendes Rygte vilde efter min Mening lide derved, især da Kammerherren har talt saa meget om Olsens Courmageri til Mis. Vi faaer nu se. Frier han saa slaar hun til, det siger hun selv. - Nu Farvel min egen sødeste Ven! Fader sov saa jeg kunde ikke faae andet Papir end dette. Naar Du svarer paa dette bliver det altsaa til Erikshaab. Søster gaaer nu alene: Ellen er saa livlig herovre, Alle er saa glade ved hende. Tusínd Kys og Hilsner fra Dine Unger og Din Smaa. 
+[Skrevet langs venstre side på kanten af side 8:] Det er morsomt at se som Søster hænger efter Fader.</t>
+  </si>
+  <si>
     <t>1879-08-23</t>
-  </si>
-[...1 lines deleted...]
-    <t>Brev</t>
   </si>
   <si>
     <t>Alhed Larsen
 Johanne Christine Larsen
 Christine  Mackie
 Ellen  Sawyer
 Laura Warberg</t>
   </si>
   <si>
-    <t>Albrecht  Warberg</t>
-[...1 lines deleted...]
-  <si>
     <t>Erikshaab</t>
-  </si>
-[...2 lines deleted...]
-Vestergade</t>
   </si>
   <si>
     <t>Louise Brønsted
 Johanne Christine Larsen
 Christine  Mackie
 Hempel Syberg
 Else Warberg</t>
   </si>
   <si>
     <t>Dals Mølle ligger øst for Sallinge.
 Nicoline Marthe Nobel von Sperling ejede herregården Sandholt i 1879.
 Familien Schroll boede på proprietærgården Lykkenssæde.
 Søster er Louise Warberg, g. Brønsted.
 Gården ”Ensomhed” ligger i Heden Sogn. Warberg-parrets tre ældste børn blev født her. 
 Det vides ikke, hvem Holm og Johanne Stuepige var. Hvilken Balslev der er tale om er også svært at afgøre, da Warberg-familien kendte mange af dette navn.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0355</t>
   </si>
   <si>
     <t>Laura Warbergs brev:
 Hempel Syberg er ikke rejst, da han blev syg. Laura håber, at Tante Visse/Else Warberg kan komme til Gelskov og passe ham. 
 Man høster hvede. Den følgende dag skal familien til gården Ensomhed. 
 Gl. Brandt og Frederikke er meget svage nu.
 En haglbyge har slået meget af Sybergs korn ned, og en ko er dræbt af et lyn.
@@ -126,99 +235,290 @@
 Kjøbenhavn K.
 [På kuvertens bagside:]
 Poststempel
 [I brevene:]
 Erikshaab d: 23de.
 Kjæreste Abba!
 Syberg er ikke rejst endnu, da Vejret blev daarligt begge Dagene, nu er han paa Farten fra Kl. 5 om Morgenen og har foreløbig opgivet Rejsen, men naturligvis ligger han nu snart igjen. Det bliver meget kjedeligt saa at rejse fra ham, men jeg haaber at kunne faae Wisse til at tage til Gjeldskov, hvis han bliver syg, ”det Gamle” er som hos L[ulæseligt]. Jeg var deromme imorges, men han var kjørt til Doktoren. Vi har meget travlt idag, da vi høster Hvede og vi skal Kl. 2 gaae til Odensebakken hvor Holm møder med Baaden; han vil kjøre os hjem, men vi kan jo sagtens gaae. Johanne vil ikke med fordi hun har slaaet sine Bogstaver itu. Jeg var helst fri for den Tour, men jeg syntes det var Synd at sige Nej igjen. – Balslev er haard at faae fat i, imorgen, Søndag, skal vi til Ensomhed, saa vil jeg selv op at bombardere ham. I Gaar Aftes kjørte Christine og jeg til Sandholt, men traf Ingen hjemme; Touren var alligevel ikke helt forgjæves, jeg fik gjort Aftale med Snedkeren om at lodde Daaser til paa Tirsdag og saa stod vi af ved Korsvejen og gik til Dals Mølle, der maatte jeg ned inden Rejsen; det er kun smaat med gl. Brandt, Frederikke er ogsaa skrøbelig. – Vi havde en slem Torden igaar morges, det slog ned ved Gjeldskov og slog en Ko ihjel ved Sallinge. Der kom samtidig en slem Haglbyge, Syberg fik meget Korn slaaet ned og prøver nu paa at faae Erstatning. – Det gik nemmere med at vænne Søster fra, end jeg havde tænkt, hun har ikke grædt ret meget. Mælken er ikke fordreven endnu. Jeg gaar og venter paa de Fremmede, som Du husker gjorde mig gnaven paa Lykkenssæde, men jeg er bange for, at de nu ikke kommer før lige til Rejsen, det bliver meget ubehageligt. Altsaa Onsdag d:27 mellem 8 – 9 er jeg at træffe. 
 Kærlig Hilsen!
 Din Smaa.
 Kjære Fader 
 Hvordan har du det. I Dag skal Alhed og jeg til Holms. Johanne Stuepige har været her. Søster kan helt gå ene og hun kan sige bebe. Jeg var på Ensomhe hele tiden mens di var på Langeland nu har jeg ikke mere at fortælle dig. Kjærlig Hilsen fra din Christine Varberg
 Kære Fader
 OnkelSyberg har været så syg. D Di høster Hvede i Dag jeg lenges meget efter dig 
 Din Alhed. 
 de
 d
 kjære fader
 det er første gang jeg skriver til dig jeg skal til dig ["dig" overstreget] ensomhed nu
 din Johanne
 til Fader, fra Ellen
 Kære Fader
 kommer du ikke snart.
 Din Ellen.</t>
   </si>
   <si>
-    <t>1879-03-13</t>
-[...12 lines deleted...]
-Alhed Larsen
+    <t>1891-12-20</t>
+  </si>
+  <si>
+    <t>Henrik Havemann</t>
+  </si>
+  <si>
+    <t>Hamburg
+2. sal</t>
+  </si>
+  <si>
+    <t>Hr. Bæk kendes ikke.
+Notaterne sidst i brevet stammer fra Alhed Larsens første tid som lærling ved den Kongelige Porcelainsfabrik i København. Hun boede en tid på pensionat ejet af Fru Laudrup, og hun skrev i flere breve hjem om et bal, hvortil hun skulle bruge silkekjole, handsker mm. Tre Hjorte var et hotel, hvor navnlig Albrecht Warberg ofte overnattede, når han var i København.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1379</t>
+  </si>
+  <si>
+    <t>Havemann og hans hustru glæder sig til, at Ellen Sawyer kommer til Hamburg efter jul. De venter med at besøge seværdigheder til da. 
+På Ellens værelse er der en kommode. 
+Havemann havde regnet med at skulle til København, men denne tur er udsat, så Ellen må enten rejse alene til Hamburg eller blive fulgt af sine forældre, som godt kan overnatte hos Havemanns. 
+Sidst i brevet Alhed Larsens regnskabsnotater fra hendes første tid ved Porcelainsfabrikken i København.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/nLLS</t>
+  </si>
+  <si>
+    <t>[Fortrykt:]
+Joh. Havemann
+Schiffs-Inspector
+Eppendorferweg 15 II.
+HAMBURG
+Hamburg, den 189
+[Håndskrevet i sted- og datolinjen:]
+20de Debr. 1
+[Håndskrevet i brevet:]
+Kjære Fru Warberg!
+Tak for Deres venlige Brev, og det glædede os deraf at erfare, at Ellen efter Julen kommer hertil. 
+Min Hustru og jeg venter ogsaa med at bese alle den store Stad Hamburg’s Seværdigheder til hendes Ankomst, saa at vi kunne have godt deraf alle tre.
+Jeg vilde have besvaret Deres Brev tidligere, men har i nogle Dage været i Tønning forat modtage et nyt Staalskib, der var bygget for os der, så De må have mig undskyldt. 
+Til Ellens Disposition staaer en Commode (paa en Skuffe nær) paa hendes Værelse, ligesom der nok vil findes Plads for Kjoler og desl. i vore Skabe, saa hun behøver ikke at tage mere end en Kuffert med. 
+Det passer os at have hende til enhver Tid, men det er dog bedst for hendes Skyld at have alle Juleglæderne med hjemme først, og som De skrev circa 8de Januar vil vel saa passe. 
+Rigtignok vil det vel blive værst med Reisen, som hun vel ikke synes om at gjøre alene; jeg havde ventet i nærmeste Fremtid at faa Forretninger i Kjøbenhavn, men det lader til at blive hen i Foraaret, førend det sker, saa det hjælper ikke. 
+Paa Altona Banegaard kunne vi jo i alle Tilfælde give Møde, og er Reisen i og for sig meget simpel, da der fra Voyens til Grændsen, hvor Tøjet bliver undersøgt, altid er gennemgaaende Vogne til Hamborg, saa at hun let kunde klare sig selv derfra. 
+Rigtignok vilde det jo glæde os meget at see Dem og Deres Mand her, hvis De vilde følge Deres Datter hertil, men det er jo rigtignok ikke den behageligste Aarstid til at foretage lange Reiser i, ligesom Hamburg heller ikke viser sig saameget til sin Fordel om Vinteren.
+Dem kan vi godt huse hos os, men vi ere desværre endnu ikke saaledes indrettet, at vi ogsaa kunde huse min Hr. Bæk, men de Vanskeligheder lar sig nok arrangere. 
+Til Julen beder jeg Dem modtage de bedste Ønsker fra min Hustru og mig og haabende snarligt at høre nærmere fra Dem tegner
+Deres hengivne
+Joh Havemann
+P.S. Speciel venlig Hilsen til vor Ellen.
+[På tværs nederst s. 2 håndskrevet med Alhed Larsens skrift:]
+Fortjeneste - 20 Kr. -
+Ulæseligt gik
+Ballet: Sko 5 Kr 50 Ør - Drosche 13 Kr - Handsker 3 Kr [ulæseligt] 76 Ør - Strømper 50 Blomster 50 Ør Vadsk 50 Ør - Rejse 7 Kr Julegaver 5 Kr [ulæseligt] 26 Kr. Tøj sendt hjem 1 1/2 Kr [ulæseligt] 1 Kr 30 Kr -
+Laudrup Jan: 40 Kr
+Tre Hj Febr 10 -
+Syløn 2 Kjoler 10 -
+-"- Silkkj 5 -
+Rejse med Drager 7 - 
+-------------
+78 -</t>
+  </si>
+  <si>
+    <t>1892-10-26</t>
+  </si>
+  <si>
+    <t>Ellen Agnete Amstrup
+Louise Amstrup
+- Andersen, Sandbygaard
+Alice Bondesen
+Carl Brandstrup
+Clement Caspersen
+- Egholm
+Niels Elgaard Amstrup
+- Jensen, Frøken, Erikshaab
+Trine Johans
+- Juul, præst
+Hans Jørgen -, Kusk ved grevskabet Muckadell
+Marie Paludan
+- Paulsen
+Ellen  Sawyer
+Anna Schaffalitzky de Muckadell
+Erik Schaffalitzky de Muckadell
+Henry Smith, nær Erikshaab
+Adelheyde Syberg
+Hempel Syberg
+Else Warberg
+Andreas Warberg, Albrechts far
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Sandholterne var beboerne på godset Sandholt: Nicoline von Sperling og Alice Bondesen. 
+Hvem de gamle fruer i Bækkelund og Brandt Sanderum samt Mâ var vides heller ikke. 
+Det vides ikke, hvem Peter, der havde fået ansættelse som fodermester, var, og der er usikkerhed omkring baronessens identitet.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0363</t>
+  </si>
+  <si>
+    <t>Laura Warberg har været på visitter, og hun skal til et større træf på Gelskov. Hun har kørt i den nye vogn, og det ene hjul ville ikke dreje. Hans Jørgen og Paulsen har arbejdet med vognen i flere timer. Albrecht må kontakte producenten.
+Vejret er dejligt. Laura har mærkeligt nok ikke haft gæster.
+Albrecht må købe en flakon med hjem, for Ellen skal bruge en sådan, når hun fikserer kultegninger. 
+Fremover vil Laura gå lange ture af hensyn til sin figur.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/JfGS</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Hr. Godsforvalter Warberg
+Hotel ”Tre Hjorte”
+Vestergade
+Kjøbenhavn K
+[Skrevet med anden skrift:]
+Kjbhvn 1892
+Kerteminde 2001.
+[På kuvertens bagside: Poststempel]
+[I brevet:]
+Onsdag d: 26_de_ 
+Kjæreste Abba
+Nu er Du vel tilbage fra Sverig igjen og jeg venter ganske sikkert Brev imorgen, vi havde ventet fra Børnene i dag. I Mandags var jeg vi ["Jeg" overstreget. "Vi" indsat over linjen] kjørende med Sybergs hos Pastor Juuls, vi var bedt, Fr. Jensen ogsaa, Sandholterne var der og vi havde det rigtig muntert og rart. Alle 3 Par blev bedt til Sandholt d: 2 Nobr, de spurgte, om Du saa var hjemme, jeg var flov over, at Frøken Bondesen sagde, Du havde omtalt, at Du vist var hjemme til d: 1ste, men jeg kunde intet bestemt sige derom. Samtidig inviterede Mimi Sandh. til Middag Lørdag d: 5_te_ i Anledning af Glorups, det skal ogsaa Doktorens og jeg troer Smiths. Jeg forlader mig saa paa at faae Familien til Middag om Søndagen, har i Sinde at lægge Bederyggene i Blød til det. Brandt Sanderum og Mâ kommer ogsaa til Gjelskov, det bliver en større Fest. I Gaar vilde jeg tage den første Tur med den nye Vogn, Pauelsen havde Tøj med og glædede sig vist lige saa meget som Astrid og jeg til en Visit paa Arreskov og derfra til Doktoren, han skulde see paa Astrids Skulder, der har været daarlig en 14 Dage af at Nora slog hende af en Dag da hun var kommen op [”op” indsat over linjen] at ride fra Ledet og hjem. Armen fejler imidlertid intet Dis saae den igaar paa Sandholt, hvor vi spadserede til Clements, da vi ingen Kjøretur kunde faae af den Grund, at det ene Hjul ikke kan gaae rundt og ikke rokker af Stedet. H.J. og Pauelsen vilde eftersee den med Smørelse, da Syberg havde advaret os; de stod over 3 Timer og tumlede dermed, fik med megen Besvær de 3 Hjul løse men det fjerde kan ikke. Vi sendte Bud til Syberg om det, han kom herned og sagde, at jeg skulde absolut skrive det til Dig, at Du kunde lade Fabrikanten det vide, og saa snarest skrive om, hvad der skal gøres. Da H.J. kørte fra Stationen kunde det ene Hjul ikke gaae rundt, men ved at tage lidt i det, gik det saa han kom hjem, saa blev Vognen ikke rørt før igaar. Desuden skulde jeg sige, at det ene Stansejærn var løst og en Skrue af og Presenningen var ikke over Vognen, saa denne [”ne” i ordet indsat over linjen] var helt vaad. Syberg havde netop Dagen før sagt til mig at vi skulde tage lidt Olie med da det ofte hænder, at en ny Vogn kjører fast, og bliver den saa ikke strax smurt, saa brænder det sammen. Vi var jo endda glade at vi ikke var naaet at komme ud med den. Nu venter vi hurtig Svar, at den da kan være i Stand, til Du kommer hjem; den er forresten nydelig. De mener, at den har ikke været ordentlig smurt ved Afsendelsen. Jeg syntes Du skulde have været fri for alt dette, men Syberg maa jo forstaae det bedre. H.J. vilde havt Bud til Højrup Smed eller ogsaa have Ølsted Vognmand til at gjøre den i Stand. Nu nok om denne kjedelige Sag. Vi har det dejligste klare Vejr i disse Dage, det var en yndig Tur igaar saa jeg har faaet Lyst til igjen idag at spadsere ud ned til Bækkelund at see til de gamle Fruer; jeg tager saa dette brev med Elle og Mor gaaer med til den Hillerslev Sypige med Tøjet til Carls Skjorter. Jeg har skreven til Baronessen [ulæseligt ord], at jeg ikke kommer derhen, før Du er hjemme, jeg vil ikke tage H.J. fra Pløjningen. I Lørdags var jeg saa i Odense men havde ikke Tid at besøge nogen og saae ingen Bekjendte uden Marie Paludan paa Banegaarden. Vi har ventet Amstrups en Eftermiddag, mens vi er ene, men de maa vel synes det er for koldt for den lille Pige at komme ud. Her har mærkelig nok ikke været et eneste fremmed Menneske siden Du rejste – jo Ke[ulæseligt] en Visit paa et Kvarter, en Dag hun var hos Johan. I Nat har det frosset 3 Grader, Georginerne er bleven sorte. - - Hvis Du ikke bliver kjed af at faae K[ulæseligt], saa var det dejligt, om Du tog en lille Flacon med en Sprøjte; Du ved med en rund Gummiballon at trykke paa og helst med lidt godt lugtende i. Min lille Flaske er næsten tom, og Elle vilde saa forfærdelig gjærne have en Sprøjte til at fixere Kultegninger med. Vi faaer saadan usle Natlys nu baade i Faaborg og Odense, men Du gider vel ikke høre hos Egholm eller lign. Sted om nogle bedre. Der er næsten ikke Vox paa disse har jeg opdaget, brænder derfor kun et Par Timer. Elle fik i Dag Brev fra Peter, han kommer et Par Dage til Gelskov, inden han d: 1ste tiltræder sin nye Plads som Fodermester hos Godsejer Andersen Sandbygaard pr. Ringsted, Syberg har skaffet ham dertil. Elle sendte i Mandags 9 blanke Visitkort op til ham, som Straf, fordi han saa længe ikke har skrevet til nogen.
+Hvor vi glæder os til at høre om Eders Sverigstur. Nu maa jeg ned at klæde om til Middag og til min Udflugt. Jeg maa til at trave nogle lange Ture, da jeg bliver saa gruelig svær, kan knap passe mit Tøj. Frøken Bondesen mønstrede min Figur i Mandags og sagde deltagende ”trænger De ikke til en Skammel”!!! Meningen var tydelig! Nu maa jeg se at vise mig lidt mere smækker til hendes Fødselsdag. Jeg kjøbte i Odense noget graa Besætning istedetfor de sorte Blonder paa min graa Silkekjole; disse vilde B[ulæseligt] lave et Overstykke af til Sommer. Det bliver sagtens et fint Selskab d: 2den saa jeg kan iføre mig den graa. Nu kun mange kjærlige Hilsener til Dig søde Ven! og til Børnene! haaber Du tilbringer denne Aften paa ”Hotel H[ulæseligt]” og skriver til mig, det er næsten en Uge siden jeg hørte fra Dig.
+Din Smaa. 
+[Skrevet på hovedet øverst s1:]
+Hilsen fra Elle. 
+Husk endelig Leret til de grove Hænder</t>
+  </si>
+  <si>
+    <t>1894-08-30</t>
+  </si>
+  <si>
+    <t>Ellen Agnete Amstrup
+Louise Amstrup
+Berta Brandstrup
+Emil Brandstrup
+Ludvig Brandstrup, billedhugger
+Niels Elgaard Amstrup
+Malin   Holmström-Ingers
 Johanne Christine Larsen
 Christine  Mackie
-Adelheyde Syberg</t>
-[...14 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/d/Atkv</t>
+Adelheyde Syberg
+Hempel Syberg
+Andreas Warberg
+Conrad Warberg
+Else Warberg</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Thorvald var. Warberg-familien kendte flere, der hed sådan.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0362</t>
+  </si>
+  <si>
+    <t>Det var trist, at Albrecht var syg på turen til Gurre.
+Albrecht skal se at få vasket manchettøj. 
+Christine har fået mere at bestille, og Emil føler sig rask.
+Malin/Molle Ingers vil komme på besøg. Der bliver opført en ny bygning på Hvilan.
+Hempel Syberg får opium for sin søvnløshed, men det virker ikke.
+Laura træner sit ben ved at gå ture, og hun har plukket perikon.
+Amstrup-familien skal på besøg hos Else og Conrad Warberg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/gZPT</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
-Hr. Godsforvalter cand. jur. Warberg
-Hotel “Tre Hjorter”
+Hr. Godsforvalter Warberg
+Hotel Tre Hjorte
+Vestergade 
+Kjøbenhavn
+[Håndskrevet på kuvertens bagside:]
+Hilsen Skruppehænderne
+[Poststempel]
+[I brevet:]
+Erikshaab – Torsdag – 
+Kjæreste Abba!
+Tak for Brevet! Det var jo kjedeligt, at Du ikke fik ret Glæde af Gurreturen for al den Asthma, det var ogsaa altfor tidligt at tegne Dig paa den, naar Du har været der i Klokken [”i Klokken” indsat over linjen] en Tid bliver Du dog gerne bedre og gaaende. Du maa helst give et Par Sæt Manchettøj i Vask derovre strax, paa Grund af Smaaregn og Graavejr her kan jeg ikke faae sendt Tøj til Dig før tidligst Tirsdag; vi vaskede igaar. Christine var her til Morgen, hun cyclede 7½ i Tirsdags, har helt fri om Onsdagen. Hun er meget tilfreds med nu at have noget mere at Bestille. Dede kjørte for hende Junge og mig en lille Visit paa Ølstedgaard igaar Eftermiddags, han kjører meget forsigtigt og passer nøje paa at undgaa ”hvad Far ikke vilde synes om ”. - Igaar fik jeg Brev fra Emil; han er saa rask nu, ingen kan see at han er syg, skriver han, men Du hører jo nu mere direkte om ham, d: 1_ste_ kommer Lud til Byen, bliver hentet i Roskilde af Berta, Lud var et Par Dage hos Emil, skrev med ham, men bare en Hilsen ”hans sidste Ungkarle-Hilsen til vort rare Hjem, hvor han har tilbragt nogle af sine behageligste Timer i hans Ungdom”. Fra Molle fik jeg et langt Brev fra igaar, hun melder sig herover, hvis hun kan paa sin Rundrejse=Billet til Askov Møde i næste Uge. Det var et langt rart Brev, og vi glæder os til at se hende. De bygger i Sommer paa den store nye Bygning til Skolen. Hilde paa Dalen har været syg og sengeliggende i 3 Maaneder af Nervøsitet. – 
+Syberg kan stadig ikke sove, har saa igaar faaet Opiumspulver, men alligevel ikke sovet i Nat. Mimi ligger nu igjen i Gjæstekamret. Vi er jævnlig deromme. Imorgen skal vi saa af med vor Junge, det bliver trist. Igaar var hun saa rask igjen, iaftes var vi alle i saa godt Humør, lille M[ulæseligt] var her til Ære for Junge og Christine. Jeg var forleden Aften ”Omgangen rundt” og plukkede en stor Haandfuld Perikum. Amstrups rejser til Glorup paa Lørdag med Nete, Pige og Kusk. Else havde skrevet, at de skulde være de Søndag over, saa vilde hun invitere fremmede paa dem. Wisse havde nemlig skrevet derned, at dersom de (Else og Conne) var bedt ud nogen Steder, saa maatte de endelig ikke sige Nej, hvis de (Amstrups) kunde komme med, da det vilde more hende meget at see Egnens Folk. Meget snildt af Visse, som jo undertiden kjeder sig lidt dernede. – Nu gaaer jeg selv til Højrup med en Del Breve, jeg øver mig i lange Ture nu, trænerer mig til de 4 Dage i Kjøbenhavn. Børnene og Dit Es hilser.
+[Skrevet langs sidste sides højre kant:]
+Han har ogsaa vældig godt af at friskes op om Aftenen
+[Skrevet langs første sides venstre kant:]
+Mange Hilsener til Thorvald det er herligt Du har ham</t>
+  </si>
+  <si>
+    <t>1894-09-02</t>
+  </si>
+  <si>
+    <t>København K
+Vestergade</t>
+  </si>
+  <si>
+    <t>Agnes Berthelsen, Nislevgaard
+- Blom
+Berta Brandstrup
+Eline  Brandstrup
+Johanne Christine Brandstrup
+Lauritz  Brandstrup
+Ludvig Brandstrup, billedhugger
+Julie Brandt
+Louise Brønsted
+- Gundestrup
+Marie Juul
+- Juul, fru
+Drude Jørgensen
+Johanne Christine Larsen
+Christine  Mackie
+Otto Emil  Paludan
+Ellen  Sawyer
+Hempel Syberg
+Andreas Warberg</t>
+  </si>
+  <si>
+    <t>Warberg-familien kendte flere med navnet P. Nielsen.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0329</t>
+  </si>
+  <si>
+    <t>Christine har fået flere klaverelever. Julie Brandt har meget tegnearbejde.
+Skal Laura bo hos Albrecht eller på et andet hotel i København? 
+Laura og Albrecht skal give Ludvig og Berta en bryllupsgave. 
+Laura m.fl. har været på besøg på Gelskov. 
+Christine har bedt Drude Jørgensen skaffe flere klaverelever.
+Gundestrup har tilbudt at have Frederik det følgende år, men det vil Laura ikke have.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/OTcJ</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Hr Godsforvalter Warberg
+Tre Hjorte
 Vestergade
-Kjøbenhavn 
-K. 
+Kjøbenhavn K.
 [På kuvertens bagside:]
 Poststempel
 [I brevet:]
-Tranekjær D: 13de.
-[...4 lines deleted...]
-Gudskelov Luftklokken hjælper Dig!</t>
+Erikshaab d: 2den
+Kjæreste Abba!
+I Gaar var Elle og jeg paa Vej til Fru Blom og til P. Nielsens Kone, da vi lige ved Skoven blev overraskede ved at se Christine komme cyklende. Hun var meget glad over at kunde melde, at hun i Torsdags fik 3 Elever, en ung Pige og begge Gundestrups Drenge, hvoraf især den ældste skal være flink og musikalsk, deres Mor har spillet med dem, men er meget glad ved nu at blive fri. Chr. sagde strax, at nu kunde jeg da nok blive noget længere i Kjøbenhavn, det har trykket hende, at jeg skulde ofre den Fornøjelse. Hun har nu 48 Kr. om Maaneden og 12 tilgode hos nogle af Eleverne, som nu har bedt hende sende Regning. Hun er ved rigtig godt Mod og mener nok, hun faar flere nu. Hun fortalte ogsaa, at Brandt har faaet saa meget Tegnearbejde, at hun tjener 62 Kr. om Maaneden. Jeg har nu tænkt at rejse paa Lørdag, da jeg jo gerne vil være et Par Søndage derinde, naar Du er [”er” indsat over linjen] fri. Gid Du nu en af dem havde en kjøn Tur for et eller andet Sted hen. Men naar jeg saa kun bliver en lille Tid, og altsaa rejser hjem før Dig, saa veed jeg ikke, om det er værd Du flytter ud af Dit Værelse, Du kan sige mig hvilken af følgende Ting jeg skal vælge, enten boe paa Missionshotel eller faae et lille Værelse paa Tre Hjorte; jeg har tænkt mig, at naar Lud er rejst igjen, saa kunde jeg være 3-4 Dage hos de gamle og saa i dem helt ofre mig for dem. Jeg morer mig bedst, naar det ikke koster for meget at være derinde. Har Du et stort Værelse, kunde der maaske ogsaa sættes en Seng ind, de Dage jeg er der. Men som sagt, lad mig nu vide, hvad du raader mig til, jeg skriver saa reppetere, men kommer paa Lørdag d. 8de, haabende at finde Dig vel tilpas uden Asthma. Eline fik jeg Brev fra nylig, det lader som hun mener vi nok kan give Brudegave til Lud og Berta nu, de giver Fotografi og de gamle har en Gave. Alt staaer godt til her hjemme. I Fredags var Fru Juul og Marie her en Visit, jeg tog med dem til Gjelskov, hvor Præsten var, vi havde en rar Aften. Hempel kom og tog bagefter herned, vi drak Kaffe og sludrede til Kl. 11½. I Dag er vi bedt til Gjelskov til Kaffe og Aften. Junge drog saa lidt melankolsk afsted i Fredags. Hr. J. kjørte hende ned og Astrid og jeg fulgte hende. Christine mødte Fru Berthelsen igaar i Odense, men hun gaaer altid rask forbi hilser kun. Hvor hun dog er kold. – Idag er Paludan i Odense. Christine har været hos Fr. Jørgensen, som var meget venlig og lovede at gjøre, hvad hun kunde, for at skaffe hende Elever, Hun spurgte, om nogen af Søstrene skulde til Sollerup iaar!! Tro mig, det vilde hjælpe paa hendes Evne til at skaffe Chr. Elever om vi havde en at sende til hendes Skole. Det er uheldigt, at vi ikke netop i Aar skulde have Muk ud at lære noget, saa billigt vi kunde have hende sammen med Christine. Gundesttrups har sagt, at de kunde godt have Dede til næste Aar; men det vilde ingen godt Sted være for ham de Drenge ser dog ud til allehaande. 
+Ja nu er det Middag og derefter skal jeg see at faae Bud til Højrup efter Breve og med dette, jeg længes snart efter et fra Dig. Christine og Elle hilser. Mange Hilsner fra Din Smaa.</t>
   </si>
   <si>
     <t>1894-09-10</t>
   </si>
   <si>
     <t>Pip -
 - Blom
 Eline  Brandstrup
 Johanne  Brandstrup
 Lauritz  Brandstrup
 Julie Brandt
 Thora  Branner
 Louise Brønsted
 - Dus
 Hans Jørgen -, Kusk ved grevskabet Muckadell
 - Larsen, klokker
 Christine  Mackie
 Alhed -, Møllerkone
 - Rørdam, Fru
 Ellen  Sawyer
 Fanny Schaffalitzky de Muckadell
 Adelheyde Syberg
 Hempel Syberg
 - Vesterdal
 Andreas Warberg
@@ -250,203 +550,50 @@
 [Skrevet med anden farve blæk:] 1994
 [Håndskrevet på kuvertens bagside:]
 Hilsen fra Lerhænderne - 
 [Poststempel]
 [I brevet:] 
 Tirsdag d: 4de 
 Kjæreste Ven! 
 Hermed Manchettøj og Lommeklæder; de to pæneste Sæt mener jeg skal stryges derinde, de er for sig selv. Tak for Brevet.
 Du nævner intet om Asthma, men den Svimmelhed er da rigtig kjedeligt Du skal plages med, forhaabentlig vil Jodkalium hjælpe. – Jeg er naturligvis mest glad ved at bo paa Tre Hjorte, men jeg vil jo gerne gjøre Rejsen saa billig som mulig. Jeg tager mine egne Penge til [ulæseligt], saa kan jeg selv kjøbe Handsker, lade min Kjole sy om dernede o.s.v. Mornine lader aldeles ikke høre fra sig¸ det siges, at hun er rejst bort. Jeg har igaar og idag gaaet og tænkt paa og faaet en voldsom Lyst til at tage Muk med ind paa en Returbillet, hun skulde boe hos Brandt, saa fik vi dog Nytte af Lejligheden endnu en Gang. I saa Fald vilde vi rejse paa 3. Kl. Jeg har intet sagt til Muk, kun drøftet det med Elle og ønsket at vi vidste, hvad Du vilde sige til det. Hun har dog været saa meget Stedbarn med Rejser baade iaar og ifjor, da hun gik til Præsten. - Igaar var jeg en Visit hos Fru Dus, hun var temmelig rask, han var ikke hjemme. Det var i Char à banque ["que" i ordet overstreget. Over linjen indsat et ”c”] og de andre var med i Trælleborg Have, jeg var der kun 1½ Time. Da jeg vilde staa op i Vognen gled mit Ben ned ad Trinet, det gjorde saa nederdrægtig ondt, at jeg var lige ved selv [”selv” indsat over linjen] at faa ondt. Det hævede stærkt og jeg ligger siden mest paa Chaiselongen og har Karbolomslag paa, men det er bedre og jeg haaber jo da, at det skal gaae helt over til paa Lørdag. Idag vilde jeg have aflagt Visit paa Arreskov og gaaet derover, derefter i Præstegaarden, hvor Fr. J. og Elle skulde hente mig (pr. H.J.), men nu skal vi see paa Fredag, om denne Tur kunde blive af. Jeg synes jeg skylder Visit paa Arreskov og Præsten har bedt os komme, mens jeg er ene. – I Søndags var vi alle paa Gjelskov og havde det rigtig hyggeligt, Christine spillede og sang, hun cyclede afsted Kl. 8. Fru Blom og Pip var her først kom saa derom. Børnene var spadserende i Sønderbroby Mølle og Møllerkonen Alhed var saa venlig mod dem, gik i Haven i Kirken og omkring med dem. Det var Thora, Astrid og Dengse. Syberg tog den Aften intet at sove paa og sov saa heller ikke, men var bleg og halvdaarlig, da jeg næste Morgen var deromme. Han har vældig Styr med Malkepigerne, maa staae ved dem om Formiddagen, en Dag med en Stok, som han tilbød at kløve deres Hoveder med, hvis de knyede; det har taget paa ham. Iaften saae vi Ildebrand ad Faaborg til. Nu Farvel saa længe. Jeg glæder mig meget til Rejsen. Mange Hilsener!
 Esset.
 (Skrevet på hovedet på s1:]
 Det ustrøgede Manchettøj tager Mor selv med derned. - 
 [På efterfølgende sider:]
 Faa nu endelig Tøjet til Strygning strax, at Du kan have noget pænt til Fredag. 
 Lørdag Eftermiddag.
 Kjæreste Abba!
 Idag har K[ulæseligt] været her at see til Benet, Saarene var næsten lægt, men udsætte nok jeg vil kunne rejse paa Onsdag, imorgen staaer jeg op, vil være fornuftig med at gaae de første Dage, kommer der saa ikke nærmere Brev, saa kommer jeg Onsdag Aften. Idag har jeg ikke haft Smerter i det og Hævelsen er svunden saa nu har jeg jo godt Haab igjen. Du kan ogsaa troe Humøret har staaet lavt disse Dage. Vi har haft Brev fra Brandt, hun skriver at Muk kan saa udmærket boe hos hende og ligge paa Sofaen, som hun har kjøbt af Christine, og være hendes Gjæst og spise Middag hos Fru Rørdam og hun skriver intet om den syge Søster, kun at hun boer der. Saa jeg kan ikke modstaae Lysten til at give Manden Fornøjelse, Sybergs rejser derned paa en Returbillet d: 19_de_, men det bliver endnu holdt meget hemmeligt, at de rejser, saa Du maa ingen nævne det til, man kan ikke vide, om det kunde gaae hertil igjen. Derfor synes jeg igjen, at naar alle baade der og her rejser i Sommer, saa skulde Muk have denne Tur. Musse glæder sig meget, bare Musse saa ikke bliver skuffet, men nu er Syberg bedre, var i Odense idag og Musse
 [Skrevet langs venstre kant på siden:]
 [ulæseligt ord] hjem. Kjærlig Hilsen. Tak for Brevet.
 [Næste ark:]
 Søndag Eftermiddag.
 Kjæreste Abba!
 Nu har jeg siddet paa Chaisé longen den største Del af Dagen og det er jo ikke videre godt med Benet, jeg troer, jeg kan ligesaa godt med det samme bestemme mig til at vente til Torsdag med at rejse. Benet er saa tungt og stivt, jeg haaber Dus ser herned morgen, naar han er paa Brobygaard og siger mig om jeg skal skaane det, eller øve det. Jeg synes, at nu da vi er bedt til det Bryllup, saa vilde jeg gruelig gerne derind. (Nu maaa Du da absolut derind en Dag forinden, kan Du ikke aftale med Lud at tage med ham? det vilde da vist blive anset som Uhøflighed, hvis Du ikke gjør en Visit først, det er Børnene og jeg enige om. Kunde Du ikke høre Eline og Mor, hvad de mener vi skal kjøbe til Brudegave, jeg regner en eller anden pæn Ske, i Smag med den, vi fik af Comtessen; men der er jo Tid nok at kjøbe den Fredag Formiddag. Christine og Vesterdal har været her idag de kom iaftes, de skal have dette Brev med. De hilser begge; han savner Dig. Chr. er saa glad ved alle sine Timer. Paa Lørdag begynder de Prøver i Musikforeningen hun har jo været hos Klokker Larsen og talt dem, det er første Stemme i Korene; Hils vore kjære Svigersønner og hos de gamle. Jeg skal nok skrive et Brevkort paa Tirsdag. Kjærlig Hilsen! Det forbistrede Ben! Din Smaa.</t>
   </si>
   <si>
-    <t>1899-04-09</t>
-[...151 lines deleted...]
-  <si>
     <t>1895-09-01</t>
   </si>
   <si>
     <t>Tre Hjorte</t>
   </si>
   <si>
     <t>Snøde</t>
   </si>
   <si>
     <t>Thorvald Balslev
 Berta Brandstrup
 Johanne  Brandstrup
 Lauritz  Brandstrup
 Ludvig Brandstrup, billedhugger
 Julie Brandt
 Christian Caspersen
 - Feilberg
 Christine  Mackie
 Otto Emil  Paludan
 Erik Schaffalitzky de Muckadell
 Fanny Schaffalitzky de Muckadell
 Nicoline  von Sperling
 Maria von Sperling. g. Balslev
 Johannes Wilhjelm</t>
   </si>
@@ -467,209 +614,124 @@
 Albrecht Warberg har fået brev fra Paludan og har besluttet at rejse hjem for at tale med greven.
 Albrecht har mødt Nicoline von Sperling, Julie Brandt, Fanny Schaffalitzky og Maria Balslev, og han har været i Tivoli med Julie Brandt. Albrecht skal spise hos Wilhjelms. Han siger nej tak til afteninvitationer pga. sin astma. Han har været ude at se det nye fængsel ved Vestre Kirkegård.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/xPdM</t>
   </si>
   <si>
     <t>[På kuvertens forside:]
 Fru Laura Warberg
 Att: Hr Dyrlæge Caspersen
 Snøde
 pr Lohals
 [På kuvertens bagside:]
 [Noget af papiret mangler og ulæseligt] E Br.
 [I brevet:]
 Hotel Tre Hjorte d. 1 Sept. 1895.
 Kjæreste Smaa!
 Igaar fik jeg Dit Brev og igaar maa Du være rejst til Snøde og har vel ikke haft det bedste Vejr ved Vandet. Jeg synes, at det er godt, at Christine er flyttet, men jeg havde unægtelig helst set, at hun havde faaet flere Timer i Musik istedetfor i Dansk; dog noget er bedre end intet. Det var da en Skam at vedkommende Lærer (Jacobsen?) at slaa [ulæseligt], men paa den anden Side kan hun maaske have godt nok af at have faaet den Lærdom banket ind, at hun ikke skal læse alene for den enkelte Dags Karakter. For nogle Dage siden fik jeg Bud, om jeg vilde se ud til Othilie, som var bleven syg – hun bor hos sin Veninde Frøken Nellemann ude på Vesterbro - ; jeg gik saa derud, og det viste sig saa, at hun Dagen i Forvejen var gaaet paa Hovedet ned ad en Trappe. Slaget i Hovedet havde kun den Virkning, at hun foruden hendes Hovedpine; mere saa havde hun skrabet sit ene Ben og derfor skulde hun ligge. Igaar var jeg til Mor for at se til hende, men da var hun gaaet ud, og jeg vil derfor nu betragte hende som udskrevet. Fra hendes Værelse kan man se Gaarden, hvor Din Fader er. Jeg besøger ham omtrent hver 3die Dag, og han bliver altid glad ved at se mig. Han har det, synes jeg, ganske godt, men er kommen til at se ældre ud ved at have mistet nogle af Fortænderne. Han er meget tilfreds med Opholdet hos Nonnerne og fortæller mig altid, at der bliver sørget udmærket for ham i enhver Henseende. Han faar af og til pludselige Smerter og farer da op med et forfærdeligt Brøl. Var jeg imidlertid forleden hos ham med et [ulæseligt ord] livede han virkelig op, og igaar da jeg var der igen forsøgte han slet ikke derpaa. Han har bedt mig om 2 Kr ”saa skal jeg ikke plintre Dig for mere” tilføjede han, og det har jeg ladet ham. Niels har det fremdeles ikke godt; Lud mener, at han bør sendes til Norge til Vinteren. Igaar gik jeg en længere Tur med ham, og det syntes at bekomme ham vel, men om Aftenen kan han aldrig, gaa med mig, det tør han ikke, og jeg tør ikke overtale ham, om jeg end har en Formodning om, at han forkjøler sig ved at tilbringe saa meget af Tiden i Sengen. - Lud har i de sidste Dage arbejdet i Atelier paa Charlotteborg, og der har jeg saa daglig besøgt ham. Hans Frue har jeg ikke set endnu; hun har aflagt mig en Visit uden at træffe mig. Igaar var jeg hos Feilbergs, det vil sige i Tekøkkenet hos Pigen; han har det saa daarligt at han helt har holdt op med at spise, og Kræfterne er stærkt aftagne; han har formodentlig ikke mange Dage tilbage. 
 Forleden havde jeg et Forretningsbrev fra Paludan, der havde til Følge, at jeg besluttede mig til at rejse hjem midt Ugen for at tale mundtligt med Greven. Nu i Dag har jeg læser Brev fra [ulæseligt] hvori han bestemt foretrak, jeg skulde blive de 5 Uger herinde, og saa bliver jeg altsaa, saameget mere som Nødvendigheden af at tage hjem synes mig at være svunden en Del.
 Igaar Aftes mødte jeg paa Banegaarden for at tage imod Thorvald; han var der imidlertid ikke, men derimod Frøken Sperling sen. og Brandt forat tage imod Marie Sp., som kom med Toget. Jeg indbød Brandt til følge med mig i Tivoli, hvorover hun blev meget glad; vi sad der saa et Par Timers Tid og saa afleverede jeg hende til en Sporvogn. I Morgen er jeg bedt til Wilhjelms til Middag og har taget imod Indbydelsen. Derimod har jeg foreløbig frabedt mig alle Middagsindbydelser for gl. Bern, da jeg endnu er alt for afhængig af min Astma. Jeg taaler intet om Aftenen drikker derfor hver Aften The. .
 Igaar traf jeg paa Kongens Nytorv Baronesse Fanny, med hvem jeg fik en længere Passiar. Hun er forfærdelig mager, men ser i øvrigt frisk og rask ud. – Jeg har været en Dag med Galen ude at bese det store Fængsel ved Vestre Kirkegaard; det var meget interessant. 
 Med mange Hilsener til Alle!
 Din A.</t>
   </si>
   <si>
-    <t>1892-10-26</t>
-[...121 lines deleted...]
-  <si>
     <t>1895-09-08</t>
   </si>
   <si>
     <t>Wilhelmine Berg
 Berta Brandstrup
 Ludvig Brandstrup, billedhugger
 Ellen  Sawyer
 Erik Schaffalitzky de Muckadell
 Erik Schaffalitzky de Muckadell, unge greve
 Andreas Warberg</t>
   </si>
   <si>
     <t>Tre Hjorte var et hotel i København. 
 Det vides ikke, hvem Thorvald og Harald var. Warberg-familien kendte flere, der bar disse fornavne. 
 Ellen Hirschsprung blev kaldt Madame. 
 Det vides ikke, hvad sagen mellem Frk. Knipschildt og Wilhelmine/Mis Brandt gik ud på. Frk. Knipschildt var muligvis Dagmar eller Anna Margrethe Knipschildt; døtre af Charlotte Knipschildt.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1391</t>
   </si>
   <si>
     <t>Det er godt, at Andreas/Dede Warberg er god til dansk, men hans karakterer er i øvrigt ikke høje nok. 
 Albrecht Warberg har spist hos Berta og Ludvig Brandstrup og været i Tivoli med dem. Han har også været i Folketreatret og på Nørrebro for at se en nyopført skole. 
 Greven sender brev næsten hver anden dag. Albrecht skal se på heste for ham. 
 Albrecht forsøger at klare en konflikt mellem Wilhelmine/Mis Berg og Frøken Knipschildt. - Albrecht har næsten brug for en fuldmægtig.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hXny</t>
   </si>
   <si>
     <t>Tre Hjorte d. 8 September 95.
 Kjæreste Smaa!
 Det var morsomt at Du sendte mig Dedes Brev. Var han blot saa dygtig i alt som i Dansk, vilde det gaa ham godt, men jeg synes ikke rigtig om, at han er saa glad ved et mg i Latin, da det tyder paa, at hans Karakterer i Almindelighed ligger derunder, han er unægtelig ikke [ulæselig]. Jeg var i Gaar ud hos din Søster, som var mere klagende end ellers og [ulæseligt ord] mig med et saa kraftigt Hyl, at jeg havde Hjertebesværligheder deraf hele Dagen. I Onsdags spiste jeg [ulæseligt ord] hos Luds, Bertha og den lille [ulæseligt] Middag paa Hjørnet af Bredgade og Toldbodgade, kjørte derefter en Tur med dem, hvorefter vi endte i Tivoli. Jeg var Gæst hele Tiden og maatte altsaa intet betale. Dagen efter var jeg med Vilhjelmine i Folketeatret og spiste derefter til Aften hos hende. Igaar Aftes var Thorvald og jeg samt [ulæseligt ord] ude paa Nørrebro ved Hellig Kors Kirken forat bese en ny Kommuneskole, hvis Bygning han har forestaaet. Det var meget morsomt, og jeg synes næsten, at denne Almueskole er elegantere end Latinskolen i Odense. Herefter var vi til The hos [ulæseligt ord], men jeg havde hele Tiden [ulæseligt ord], hvad der tog noget af Fornøjelsen. Forleden havde jeg Brev fra Elle, det følger hermed. Jeg har svaret hende og oplyst hende om, at Madames endnu ikke er kommen hjem. – Desværre har jeg næsten hveranden Dag omtrent Brev fra Greven, det kan han nu ikke lade være med, men mig generer det selvfølgelig ikke. Jeg skal nu, naar jeg har sendt dette Brev, ud at se paa Heste til ham, hvad hans Sønner alt har gjort og derefter til Frk Knipschildt for Mis, fra hende jeg har havt 2 Breve. Efter det første skulde jeg gaa til Frk K. for at ”ordne Sagen”; jeg mente, at det var noget uklart, hvad jeg havde at gjøre og skrev derfor til hende, om hun vilde oplyse mig om, hvad jeg egentlig skulde gjøre og hvorledes det stod sig med Underhandlingerne, særlig om hun havde dummet sig over for Frk K. Jeg fik saa i Gaar hendes andet Brev, der ikke indeholdt Svar paa det sidste Spørgsmaal, men dog oplyser mig lidt om, hvad hun vil, at jeg skal gøre. Selvfølgelig vil jeg ikke sige Nej, men meget kjedeligt er det at have saa mange Ting at gaa med, da min Tid snart bliver temmelig usikker, idet Nerverne aldrig faa Ro. - Lille Thorvald har set omtrent daglig siden han kom! I Gaar gav han sin første Time. Harald bor endnu paa Fredensborg, men forleden Morgen havde jeg Besøg af ham, før jeg var staaet op. Ligeledes har jeg haft Besøg af en Overretssagfører her fra Byen og en d_o_ fra Slagelse, altsammen om Forretninger, saa at jeg snart gjerne kunde have Brug for en Fuldmægtig herinde. – 
 Nu slutter jeg for denne Gang
 Mange Hilsner!
 Din A.</t>
+  </si>
+  <si>
+    <t>1899-04-09</t>
+  </si>
+  <si>
+    <t>Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Alhed Larsen</t>
+  </si>
+  <si>
+    <t>København</t>
+  </si>
+  <si>
+    <t>Christian Eckardt
+Hedevig Lützhøft
+Nicolaus Lützhøft
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Tre Hjorter, Vestergade 12, København, fungerede som hotel frem til 1930.</t>
+  </si>
+  <si>
+    <t>Det Kongelige Bibliotek</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er i København, har spist hos Eckardts og overnattet på Tre Hjorter. Han har på rejsen fulgtes med en proprietær, som var meget vidende om kunst(nere).</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/4VDT</t>
+  </si>
+  <si>
+    <t>Kjøbenhavn Søndag Morgen 9/4 99.
+Kæreste Alhed!
+[Jeg ko]m godt herover i Af[tes og g]ik strax ned til Eckardt [hvor je]g spiste til Aften, men [jeg ku]ned ikke være der, hvorfor jeg gik herind paa ”Tre Hjorter” hvor jeg har været i Nat og formodentlig bliver det Par Dage jeg er her i Byen. Jeg skal nu ud til Lützhøfft for at hilse paa ham og Baronen men først skal jeg hen at barberes. Jeg fik Rejseselskab helt herover af den Proprietær Han[noget af papiret mangler] fra Espe som overraskede mig med at kende Navnene paa alle mulige Malere og Billedhuggere, saavel i Indland og Udland som Nutid og Fort[id det] endte med at han[noget af papiret mangler]rede mig paa Jag[noget af papiret mangler]sig. Nu gaar jeg! M[noget af papiret mangler] allerkærligste Hilsner fra Din
+Johannes Larsen
+P.S.
+Jeg begyndte paa den anden Side, fordi Opvarteren havde sat Fedtefingre paa denne men nu er jeg jo naaet herover alligevel.</t>
   </si>
   <si>
     <t>1899-08-23</t>
   </si>
   <si>
     <t>Emil Brandstrup
 Johanne  Brandstrup
 Lauritz  Brandstrup
 Pauline Hirschsprung
 Christine  Mackie
 Otto Emil  Paludan</t>
   </si>
   <si>
     <t>Tre Hjorte var et hotel i København. 
 Christine Mackie blev kaldt både Binderup og Basse.
 Albrecht Warberg havde astma og tog jævnligt til en klinik i København, hvor han modtog behandlinger ved at sidde i en såkaldt kokke. 
 De gamle var Laura Warbergs forældre, Johanne og Lauritz Brandstrup. 
 Tante P. var Pauline Hirschsprung. 
 Frk. A, bogbinder Janus Petersen, hans kones søsterdatter og Petersen kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1388</t>
   </si>
   <si>
     <t>Albrecht Warberg blev modtaget på banegården af Christine Mackie/Binderup. Næste dag skulle han i klokken. Mandag besøgte han Laura Warbergs forældre/de Gamle. Hendes far så rask ud, og han går ture, men han klynkede, når Albrecht gik ind i en anden stue. Pauline Hirschsprung/Tante P var på besøg, og hun har det dårligt. Emil Brandstrup er forkølet og må ikke gå ud. 
@@ -822,110 +884,95 @@
     <t>Det Kongelige Bibliotek, Johannes V. Jensens arkiv</t>
   </si>
   <si>
     <t>Brev 1: Fritz Syberg foreslår, at Jensen-familien rejser til Firenze, hvor Anna og han kan tage imod Else og børnene og følges med dem til Pisa. Derefter kan de tage sammen til Marina di Pisa og Paris.
 Syberg beder Jensen gemme brevet fra H.P. Lunde. Han drømmer om i alderdommen at lave en afbrænding af sine breve.
 Syberg finder det ærgerligt, at Jensen har slettet afsnittet om Rembrandt i Johannes Larsen-myten.
 Trylle/Franz vokser og trives, så han kommer nok over sin sygdom.
 Brev 2: Anna Syberg skriver, at Jensens børn ikke kan komme noget til i Marina di Pisa. Der er mere farligt i Tibirke, hvor de fx kan omkomme i en sandstorm. Hun synes således, at Else og børnene skal komme til Italien.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/10ov</t>
   </si>
   <si>
     <t>Marina di Pisa
 Hotel Balestri 24-9-12
 Kære Else og Johannes V.
 Hans og jeg står på Nippet til at rejse til Rom. Anna og Pigebørnene kommer derned senere. I Oktober er vor Adr. poste restante Roma. Dine Lokketoner, kære Else er meget fristende. Men tror Du ikke Jert Hus vilde have godt af - - . nej jeg mener, at I vilde have godt af, at jert Hus stod og tørrede i Sommertiden? Dersom Du og Børnene tog med J.V. til Italiens Grænse når han drager ud og han der satte Jer i Ekspressen til Florens, så vilde [”vilde” indsat over linjen] Anna og jeg tage imod Jer der og i Triumf føre Jer til Pisa. Der bliver vi til henimod Juni. Derpå tager vi til Marinaen og bader og dersom Du så ikke har Lyst at rejse med os til Paris (via Liorno og Marseille), så kan Du [overstregede bogstaver] tage hjem og være i Jert Hus og modtage den hjemvendende ”Globetrotter”!! ikke? 
 Jeg forstod ikke på Dit Efterskrift i Elses Brev om Du havde taget Standpunkt til Spørgsmålet om en Anbefaling til H. P Lunde? Jeg vil bede Dig gemme hans Brev til mig. Jeg samler nemlig på en Del af de Breve jeg modtager uden nogen bestemt Hensigt – der foresvæver mig noget ubestemt om en Gang om mange År at finde mig selv siddende foran Kakkelovnen i Ensomhed foranstaltende en sidste Autodafé. Jeg ser at Du i Din ”Myte” om Johs. L. har slettet Stedet om Rhembrandt. Jeg har måttet høre adskilligt for dette Sted, så jeg må sige jeg savner det. Det er ganske vist en Overdrivelse at sige om en pragtfuld sort Kat at den er Panther. Men det peger dog i den rigtige Retning. At Overdrivelsen er positiv (begejstret) turde vel nærmest være en Anbefaling.
 Trylle går det op og ned med men han vokser dog og trives så vi nærer ingen Tvivl om at han overvinder sin Sygdom.
 Mange Hilsener Eders hengivne
 Fritz Syberg. 
 Kære Bægge to
 Pisa og Marinaen her er de ufarligste Steder paa Jorden, Else og Børnene kan ikke komme noget til her, derimod i Tibirke kan de drukne, omkomme ved Sandstorm eller dø af Fugtighed i det nye Hus. Joh V vil ikke kunne anbringe Jer noget bedre Sted end her, mens han rejser – det eneste farefulde derved er, at Else vil tænde Italienernes Hjerter i Brand, men tænk hvor Du saa bagefter vil kunne skrive Romaner om Italien og dermed ”udfylde” Joh. V. Tusind Hilsner Jeres Anna.</t>
   </si>
   <si>
-    <t>1891-12-20</t>
-[...32 lines deleted...]
-20de Debr. 1
+    <t>1948-07-30</t>
+  </si>
+  <si>
+    <t>Christa Knuth</t>
+  </si>
+  <si>
+    <t>Elena Larsen</t>
+  </si>
+  <si>
+    <t>Knuthenborg</t>
+  </si>
+  <si>
+    <t>Adam Knuth
+Frederik Knuth
+Jens Larsen
+Johan Larsen
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Christa Knuth og Johannes Larsen, som i en årrække var nære venner, var sammen på besøg hos Elena/Bimse og Johan/Lysse Larsen på gården Båxhult i Småland sommeren 1947. Det er uklart, om Christa Knuths søn, Adam, deltog i denne rejse, men eftersom han og Jens Larsen, som var søn af Elena og Johan Larsen, var så gode venner som beskrevet i brevet, er det sandsynligt. 
+Frederik og Christa Knuth blev skilt 1948, og Christa Knuth flyttede fra Knuthenborg ind i en murermestervilla. Flytningen var formodentlig endnu ikke sket, da Christa Knuth skrev brevet. Hun benyttede da også Knuthenborgs brevpapir. Den sidste tid parret var gift, boede Frederik Knuth oftest på hotel (oplyst af en efterkommer af Christa Knuth).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3864</t>
+  </si>
+  <si>
+    <t>Jens Larsen og Adam Knuth er uadskillelige. Christa Knuth vil gerne beholde Jens på Lolland frem til, at Adams nye skoleår begynder. Drengene render næsten nøgne rundt i varmen. Man sejler i den nye motorbåd.
+Måske tager Christa Knuth en tur til Johannes Larsen i sensommeren. Hun overvejer også en rejse til England.
+Den sag, som Christa og Elena talte om på Båxhult, kom der ikke noget ud af. Nu må man se, hvordan det kommer til at gå med skilsmissen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/x2kr</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst s. 1:]
+KNUTHENBORG
 [Håndskrevet i brevet:]
-Kjære Fru Warberg!
-[...21 lines deleted...]
-Rejse med Drager 7 - 
--------------
-78 -</t>
+30/7 - 48
+Kæreste Bimse.
+Mange Tak for dit Brev forleden fra København og det i tog fra Båxhult. - Jens har det storartet og han og Adam er uadskillelige. Vi vil meget gerne beholde ham her til Adam skal i Skole d. 16. August - vi er selv meget begejstrede for Jens, der ganske har erobret vore Hjerter - han er en ligedan sød Dreng i alle Retninger. - Han har Tøj nok - det hænder jo vi vasker og desuden er han og Adam næsten nøgne det meste af Dagen. De er helt sorte paa Ryggen - dog ikke af Snavs, men af Sol! Vi farer rundt i den nye Motorbaad - de første Ture har vi været paa Lindholm, det tager kun 1/2 Time at "køre" derover. Her er meget varmt 27⁰ C. i Skyggen - det er jo rigtig varmt for mig!
+Vi har haft mange Gæster, saa det er rart at Vejret er saadan at vi kan være ude hele Dagen.
+Jeg har lige haft langt Brev fra Las, han har det udmærket heldigvis. Maaske tager jeg derover til Septm. nu faar vi se, muligvis tager ... og jeg en lille Tur til England en ca. 14 Dage, men jeg har ikke helt bestemt mig endnu. - Selvfølgelig faar Jens og Peter en [ulæseligt] jeg er jo blevet [ulæseligt ord] at jeg glemte at spørge Dig om vi ikke vilde have dem under dit lange Ophold i Hovedstaden [ulæseligt]
+Her gaar alt ved det gamle - det vil altsaa sige godt! Den lille "Sag" vi talte om paa Båxhult kom der inte_t ud af, meget uheldigt for Anklageren! _Og dumt! Nu faar vi se hvordan det gaar med Skilsmissen - og hvornaar. Tilsyneladende er der intet at mærke! 
+I Hast og 1000 Hilsener til jer alle - Kys til Lysse og dig fra _Christa. Jens hilser meget
+_</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -1002,59 +1049,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/fUVm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Atkv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4VDT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xPdM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/05eB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A71l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nLLS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/Atkv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/05eB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fUVm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nLLS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xPdM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4VDT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A71l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M15"/>
+  <dimension ref="A1:M16"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -1124,634 +1171,680 @@
       </c>
       <c r="I2" s="5" t="s">
         <v>20</v>
       </c>
       <c r="J2" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K2" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L2" s="6" t="s">
         <v>23</v>
       </c>
       <c r="M2" s="5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="I3" s="5" t="s">
+      <c r="K3" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J3" s="5" t="s">
+      <c r="L3" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="K3" s="5" t="s">
+      <c r="M3" s="5" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E4" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E4" s="5" t="s">
+        <v>34</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>37</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>38</v>
       </c>
       <c r="L4" s="6" t="s">
         <v>39</v>
       </c>
       <c r="M4" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D5" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="E5" s="5" t="s">
+      <c r="F5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I5" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="F5" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H5" s="5" t="s">
+      <c r="J5" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="I5" s="5" t="s">
+      <c r="K5" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="J5" s="5" t="s">
+      <c r="L5" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="K5" s="5" t="s">
+      <c r="M5" s="5" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E6" s="5" t="s">
-        <v>17</v>
+      <c r="E6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F6" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="J6" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="I6" s="5" t="s">
+      <c r="K6" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="J6" s="5" t="s">
+      <c r="L6" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="K6" s="5" t="s">
+      <c r="M6" s="5" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="F7" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="J7" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="G7" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H7" s="5" t="s">
+      <c r="K7" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="I7" s="5" t="s">
+      <c r="L7" s="6" t="s">
         <v>61</v>
       </c>
-      <c r="J7" s="5" t="s">
+      <c r="M7" s="5" t="s">
         <v>62</v>
-      </c>
-[...7 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D8" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="G8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="J8" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="F8" s="5" t="s">
+      <c r="K8" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="G8" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H8" s="5" t="s">
+      <c r="L8" s="6" t="s">
         <v>69</v>
       </c>
-      <c r="I8" s="5" t="s">
+      <c r="M8" s="5" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F9" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J9" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K9" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="L9" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="I9" s="5" t="s">
+      <c r="M9" s="5" t="s">
         <v>77</v>
-      </c>
-[...10 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>18</v>
+        <v>80</v>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="J10" s="5" t="s">
         <v>83</v>
       </c>
-      <c r="I10" s="5" t="s">
+      <c r="K10" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="J10" s="5" t="s">
+      <c r="L10" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="K10" s="5" t="s">
+      <c r="M10" s="5" t="s">
         <v>86</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H11" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="J11" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="I11" s="5" t="s">
+      <c r="K11" s="5" t="s">
         <v>91</v>
       </c>
-      <c r="J11" s="5" t="s">
+      <c r="L11" s="6" t="s">
         <v>92</v>
       </c>
-      <c r="K11" s="5" t="s">
+      <c r="M11" s="5" t="s">
         <v>93</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>16</v>
+        <v>95</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>26</v>
+        <v>96</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>67</v>
+        <v>97</v>
       </c>
       <c r="F12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H12" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="J12" s="5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>104</v>
+        <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="F13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H13" s="5" t="s">
         <v>105</v>
       </c>
-      <c r="D13" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="H13" s="5" t="s">
+      <c r="I13" s="5" t="s">
         <v>106</v>
       </c>
-      <c r="I13" s="5"/>
-[...8 lines deleted...]
-        </is>
+      <c r="J13" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>108</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="M13" s="5"/>
+        <v>109</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>110</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>14</v>
+        <v>112</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>109</v>
-[...5 lines deleted...]
-        <v>111</v>
+        <v>113</v>
+      </c>
+      <c r="D14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="s">
-        <v>112</v>
-[...4 lines deleted...]
-      <c r="J14" s="5" t="s">
         <v>114</v>
       </c>
-      <c r="K14" s="5" t="s">
+      <c r="I14" s="5"/>
+      <c r="J14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L14" s="6" t="s">
         <v>115</v>
       </c>
-      <c r="L14" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M14" s="5"/>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="E15" s="5" t="s">
         <v>119</v>
       </c>
-      <c r="D15" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E15" s="5" t="s">
+      <c r="F15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H15" s="5" t="s">
         <v>120</v>
-      </c>
-[...13 lines deleted...]
-        </is>
       </c>
       <c r="I15" s="5" t="s">
         <v>121</v>
       </c>
       <c r="J15" s="5" t="s">
         <v>122</v>
       </c>
       <c r="K15" s="5" t="s">
         <v>123</v>
       </c>
       <c r="L15" s="6" t="s">
         <v>124</v>
       </c>
       <c r="M15" s="5" t="s">
         <v>125</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="F16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="K16" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="L16" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="M16" s="5" t="s">
+        <v>135</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
+    <hyperlink ref="M16" r:id="rId21"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>