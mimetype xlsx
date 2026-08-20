--- v0 (2026-05-18)
+++ v1 (2026-08-20)
@@ -44,192 +44,112 @@
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
-    <t>1884-11-11</t>
+    <t>1893-04-27</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
-    <t>Vilhelmine  Larsen</t>
-[...95 lines deleted...]
-    <t>Forsommer 1892</t>
+    <t>Ellen  Sawyer</t>
   </si>
   <si>
     <t>Laura Warberg</t>
   </si>
   <si>
-    <t>Johanne Christine Brandstrup
-[...32 lines deleted...]
-Al.</t>
+    <t>Hvilan</t>
+  </si>
+  <si>
+    <t>Hedda -
+Otto -
+Schoffen -
+Leonard Holmstrøm
+Leonard Holst
+Christine  Mackie
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Hvilan var en højskole beliggende nær Malmø. Flere af Warberg-søstrene opholdt sig i perioder der. Det vides ikke, hvad Dalen var. 
+Leonard Holst og Christine Mackie var en tid forlovet, og i 1892 fik de en datter. De to blev ikke gift. 
+Foreningen var en studentersammenslutning, som Ellen, Christine og Alhed (alle født Warberg) havde meget selskabelig samvær med i deres unge dage. 
+Rysligt trakigt betyder frygtelig tragisk.
+Tante Hilda, Thea, Onkel Otto, Böckmann, Alma, Marie Louise, Signe, Selma Johannson, Carl, Emil og Anna Larsen sanmt Moster Anna er ukendte.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1582</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer rejser til København om otte dage for at deltage i Christine Mackies fødselsdagsfest.
+Leonard Holst vil komme til Erikshaab denne sommer.
+Det er dejligt at være på Hvilan og Dalen.
+Leonard synger i et kor.
+Ellen har været på fisketur og derefter gået i måneskin til et sted, hvor man sang. Dagen efter rejste hun fra Dalen til Hvilan, hvor man om mandagen skal modtage elever.
+Da Ellen havde taget sin bomuldskjole på, protesterede Tante Hedda og bad hende skifte.
+Den følgende dag skal Ellen til Malmø på et besøg.
+Leonard har ikke smidt de guldknapper, som han fik af Ellens far, væk. 
+Mange på Hvilan er syge.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/IQBf</t>
+  </si>
+  <si>
+    <t>Hvilan d. 24ende April.
+Kære Mor!
+Tak for dit Brev, som jeg modtog i Eft. ved Hjemkomsten fra Dalen, - det er dog uheldigt at du enten skal til Ølstedgaard el. Sandholdt, naar du skal skrive til mig. Siden det er saa morsomt at faa Brev fra mig, skal jeg se at faa et sat sammen og skikket hjem med det første. --- Om du vil høre min Rejseplan, saa er den saalunde: Søndag 8 Dage rejser jeg til Kbh. – Søndag Aften (7 Maj) har Chr. i Sinde af fejre sin Fødselsdag, og den fête vil jeg gærne være med til, da den Del af Foreningen skal samles. - Paa Lørdag kommer Leonard vist, saa den Dag vil jeg ikke rejse. - Og saa har jeg tænkt at rejse hjem Pinselørdag, det vilde være saa fælt at rejse 2den Pinsedag, og desuden er det morsomt at sunde sig og orientere sig en lille Smule, inden Korporatiet ankommer. 
+Leonard kommer muligvis og troligvis til Erikshaab til Sommer, kørende paa sin Bycycle, - er det ikke knusende morsomt, jeg opmuntrede ham til at gøre det, og han har meget Lyst kunde, jeg mærke. Om han kom f. Eks. sammen med Otto og Schoffen! – Det var storartet morsomt at se ham igen – rask og glad og kønnere end nogen Sinde før, de andre siger, at han er bleven fed, det kan jeg nu ikke se. –
+Paa Dalen var der dejligt at være, Tante Hilda og Onkel Otto vare saa venlige og rare, Farbror Otto har ganske erobret mit Hjærte. Thea var kostelig. Han har haft Lungebetændelse, men var oppe igen. Vi sluttede et varmt Venskab, og han inviterede mig med til et Bryllup. Han spurgte flere Gange efter Christine og bad mig hilse hende. Han sagde, at det var rysligt traakigt for Leonard, men føjede til ”Aa – ka’ ta’ en anden”. 
+I Aftes var der nogle unge Piger i Besøg – en Böckmann og en Delén; - Tante Hilda spurgte Thea, hvem af dem allesammen at ["at" overstreget] Leonard skulde have og sagde, at han skulde holde en Tale. Thea tog højtideligt sit Glas, gik frem midt paa Gulvet og sagde: ”E – e e – Frk. Warberg”, - hvorpaa han holdt en lille Tale og drak med os. – 
+Nu ere Sig. Alma og jeg i Seng, vi vil derfor fortsætte Betragtningerne i Morgen. 
+Fred Form. –
+Den 1ste Dag vi vare i Dalen, gik vi om Eftermiddagen hen til et Sted, som hedder Marieberg, hvor der bor nogle Mennesker som hedder Böckmann. Der var 2-3 unge Piger og vi havde det rigtigt ["t" sidst i ordet overstreget] morsomt. Leon., en ung Han – Böckmann og jeg spillede Billard. – Da vi kom hjem, sad begge de gamle og spillede Dam, det saa saa pænt ud. – Leon. gik hver Aften Klk 8½ til Sang, d.v.s. paa Søndag skal et el. andet Upsalamode fejres over hele Landet, og saa har de dannet en Kvartet el. et Kor, som skal synge i deres Kirke. Leon. synger Bas. 
+Onsdag Eft. vare vi ude at fiske. Der var hyret en Fisker, som kom med et Net, og i c 3 Timer gik vi og saa paa at de trak Fisk op – Gedder, Skaller o.s.v. - . Den ["Den" overstreget] Senere kom, som jeg har fortalt, de unge Piger, som vi besøgte den foregaaende Dag; vi spillede Tosiny og Ræv, og om Aftenen gik Marie Louise og jeg med til Sang. Signe var for træt. Det var rigtig kønt at høre, men det bedste var Turen i dejlig klart Maaneskin, det var saa dejligt et Vejr, at vi knap gad gaa ind da vi kom hjem, men satte os uden for paa Bænken (NB, det var mildt og stille, vi sad der ikke ret længe – og jeg hoster ikke mere.) 
+Den næste Dag rejste vi allerede hjem igen. Leon. kørte til Malmø paa sin Cycle, han skulde træffe en eller anden der. Vi gik hjem fra Staffanstorp, c. 1 Mil. Da vi havde været hjemme et Øjeblik og træder ind i Matsalen - sidder Leonard der og spiser, og da han havde siddet der et Kvarterstid, rejste han sig og kørte afsted igen. – Her er kommen en Flicka, Selma Johannson, som skal gaa i Skolen, de sidder og sludrer bag mig, saa det er næsten umuligt at skrive. – Jeg haaber ikke, at jeg er til Ulejlighed naar jeg bliver her til Søndag, jeg kan jo hjælpe dem med, hvad de gør og liægger ["i" i ordet overstreget] jo ikke Beslag paa dem med Underholdning. Paa Mandag begynder Skolen, det skal blive morsomt at se den i Gang. – 
+I Dag har jeg min Bomuldskjole paa for første Gang, men du skulde have hørt et ”Lamaskrig” R [”R” er indsat under LÆ'et i "Lamaskrig"], da jeg kom ned i Morges, - Tante Hedda vilde absolut have mig op og tage en anden paa, men Dr. holdt med mig, saa jeg fik Lov at beholde den paa. Det er ganske henrivende at have en daglig Kjole paa igen, jeg har maattet gaa med den graa med Silkeærmer, og det har plaget mig saadan, - jeg gad ikke gaa omkring med Slæbet og slæbe. – Naar du faar dette Brev, har I vist besøg af Carl Larsen, en Bror til Emil Larsen, Anna Larsens Mand – en lang Forklaring.) Han talte om det, og jeg opmuntrede ham til at gøre det. – I Morgen skal vi rejse til Malmø til Middag hos ”Moster Anna”, det skal blive morsomt, og hun skal synge for os. - Elverhøj spilles dernede, men alligevel bliver jeg siddende her og skriver, det kaan man da kalde ”at skrive med Lyst”!! --. Ang. Leons Guldknapper, da synes jeg ikke, det er værd at snakke om dem, da det menes at Far har foræret ham dem, men jeg tror ikke han har smidt dem bort, han havde i det mindste smaa Guldknapper paa en Dag. 
+Helbredstilstanden her paa Hvilan gaar det skidt med, naar man vil spørge til den, er det klogest at spørge ”hvem er rask”, for de raske er nemmest at opspore. Tante Hedda laa af Hovedpine i Gaar da vi kom hjem, Alma er stærkt forkølet, saa hun har været hjemme fra Skolen et Par Dage, H. og Signe er svage og taal. ingenting, Lennart har en Byld. 
+[Resten af brevet mangler].</t>
   </si>
   <si>
     <t>Sensommer 1892</t>
   </si>
   <si>
     <t>Albrecht  Warberg</t>
   </si>
   <si>
     <t>Clement Caspersen
 Leonard Holmstrøm
 Leonard Holst
 Hanne -  -, kokkepige Erikshaab
 Hanne Langkilde
 Niels Langkilde
 Alhed Larsen
 Johanne Christine Larsen
 Christine  Mackie
 Otto Emil  Paludan
 Ellen  Sawyer
 - Scavenius Nielsen
 Adelheyde Syberg
 Hempel Syberg
 Nicoline  von Sperling
 Andreas Warberg, Albrechts far</t>
   </si>
@@ -246,152 +166,90 @@
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0365</t>
   </si>
   <si>
     <t>Laura Warberg har haft travlt med at sende fødevarer til Albrechts gilde. Hanne har stegt en gås eller and, og de sender også en kage. Portoen blev dyr. 
 Syberg har opgivet sin rejse. 
 Laura Warberg spørger, om Albrecht tager Johanne/Junge og Alhed/Be til Hvilan. 
 Johanne blev skuffet over, hvor lille den nye lejlighed er.
 Laura har sammen med mange andre været på Sandholt. Clement har også inviteret, men Laura har ikke lyst til at deltage.
 Andreas/Dede har været på Ensomhed for at melde deres ankomst. Det var en hård ridetur. 
 Paludan har været i Rødkilde i øsende regnvejr.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/X8im</t>
   </si>
   <si>
     <t>Tirsdag Formiddag.
 Kjæreste Abba!
 Jeg har egentlig ikke meget at skrive om, men synes dog det er paa Tiden at lade høre fra mig- Hvad der har optaget mig mest i alle disse Dage er dels Afsendelse af alle Fødevarerne til Eders Gilder – og dels at Sybergs har opgivet deres Rejse. Kan Du forstaae det bare for det Selskab paa Arreskov? Jeg kan ikke rigtig blive klog paa, om det er for at komme med eller for ikke at støde dem ved at sige Nej; begge Tilfælde er lige ugrundede synes jeg. Her kom netop i Søndags et Kort til Syberg fra Holmstrøm, hvor han glæder sig til at faa S. over til Hvilan. Hvad gjør Du nu? Venter Du ikke til næste Lørdag og følges med Junge og Be og saa er jo nok Holst hjemme, saa Du kan tage den Tur med Holmstrøm med det samme. Det er jo tidsnok endnu at skrive derom til Hvilan. Da jeg er bange I ikke har Mad nok til det sidste Gilde saa har Hanne idag under Arbejde en lille Gaas (en And!) som vi imorgen sender afsted tilligemed Junges Lexikon og en Julekage. Gid dog nu alt Kageværket er kommen helt til dem, jeg kan troe jeg var en stor Bekymring igaar for det, Elle hørte ikke om andet hele dagen. Og saa min Ærgrelse da den ene Kasse vejede 1 ½ Pund for meget saa det kostede mig 20 Øre, men der var intet at gjøre, vi kunde ikke pakke om igjen. – Mon Du ogsaa ligesom Junge er blevet skuffet ved Børnenes Lejlighed især over dens Lidenhed? – I Søndags paa Sandholt havde vi det rigtig morsomt og rart, der var kun Langkildes, Balslevs Frøken Elisabeth og vi. Fr. Sperling udbragte en Skaal for Vennerne paa Egnen fordi vi i Sommers havde taget os af hendes Gjæster, da hun maatte svigte. Tilsidst kom hun i Tanker om de nye Provstefolk, at deres Skaal skulde udbringes særskilt og det gjorde hun saa med sit pudsige Udtryk i Ansigtet. Jeg takkede Provsten paa Dine Vegne paa et Brev til Dig med en Indbydelse til d: 17de hans Fødselsdag, hvor Sørensen vilde være; vi andre skulde ogsaa have været med, men nu har vi det tilgode, til Du er hjemme. Ligesom med en Indbydelse til Clements imorgen til Dig og mig; hans Far og Broder Doktoren er der, men jeg har ikke Lyst og har desuden meldt os til Ensomhed at hente Æbler. Dede var ude at melde os i Søndags, det er hans længste Ridetur, men det løb ikke heldig af, som han vel selv fortæller om. Men Dora har Respekt for hans nye Ridepisk, fortæller han. Elle morede sig udmærket paa sin Tur i Søndags, men det var jo et forfærdeligt Vejr. De var da bleven hentet i Faaborg og kjørt dertil ogsaa havde Returbillet dertil. Hun blev bedt til Høstgilde hos Søsteren i Espe, men det har jeg afslaaet hun er bleven saa forkjølet Elle protesterer (Det har jeg været hele Tiden) 
 Paludan havde ogsaa igaar en forfærdelig vaad Tur til Rødkilde. Iaftes var det saa stjerneklart og koldt, at jeg troede, nu kommer det gode Vejr, men Nej! atter øsende Regn i Nat. Vejen til og gjennem Leddet er næsten ufremkommelig, de kjører Gødning endnu. – I Lørdags var her saa kjedelig og tomt, at jeg gik til Gjelskov et Par Timer. Syberg havde Brev fra Hempels Far, der er daarlig og melankolsk over Udkommet, glad at Sybergs tager Sønnen ind. Imens var Dr. Scavenius Nielsen med Frue her, jeg beklagede ikke min Fraværelse. – Da indlagte Brev ikke haster, kan Du give Bassen det, naar Du ser hende, det vil sige i de nærmeste Dage, I har vel Gilderne i denne Uge, men – Skagen og det er fint? Vil Du hilse Eders Gjæster fra mig. Og saa Farvel, søde Ven! Elle sidder her og syer, beder mig hilse Far. Jeg troede Dede skulde skrive et morsomt Brev til Dig, men dette er flovt. – Doras Respekt for Pisken troede jeg dog, han havde meldt Dig.
 Kjærlig Hilsen fra Din Smaa.
 Syberg kjører med mig paa Torsdag; hvis ikke deres ene Kjørehest var bleven lam skulde jeg have kjørt med dem. Jeg blev saa skuffet at der ingen Brev er idag</t>
   </si>
   <si>
-    <t>1892-03-27</t>
-[...7 lines deleted...]
-Bjørnstjerne Bjørnson
+    <t>Forsommer 1892</t>
+  </si>
+  <si>
+    <t>Alhed Larsen</t>
+  </si>
+  <si>
+    <t>Johanne Christine Brandstrup
 Lauritz  Brandstrup
-Leonard Holst
-[...46 lines deleted...]
-Ludvig Brandstrup, billedhugger
 Julie Brandt
-Carl Adolph Feilberg
-[...41 lines deleted...]
-Jeg har fået de Handsker med Fugtighedspletterne farvet sorte for 50 Ør. jeg kom og bildte Chr. ind at det var nye for 4 Kr., desværre er de lidt for store. Tænker I lidt venlig paa mine Læderknappesko? Jeg savner dem egentlig – men det haster jo ikke sådan alligevel!</t>
+Malin   Holmström-Ingers
+Arnold Emil Krog
+- Larsen, cand.
+- Persson, Hvilan
+Phillip Schou
+- Täcklund</t>
+  </si>
+  <si>
+    <t>Alhed Larsen boede i de første dage i København på Værnehjemmet Bethania. At hun i brevet har skrevet Værnebo er nok en fejltagelse. Hun blev 20. november 1890 antaget som lærling ved Den Kongelige Porcelænsfabrik og begyndte 1. december.
+Hvilan var og er en skole i Sverige.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2173</t>
+  </si>
+  <si>
+    <t>Der var dejligt på Hvilan. Alhed m.fl. rejse lørdag og var først et par timer i Malmø og derefter på Hvilan. Doktoren og Fruen var ikke meget hjemme, men Alhed havde det rart med de øvrige beboere og besøgte også Molles tante og hendes mand.
+Alhed var tilbage på Værnehjemmet til the. De første dage på Værnehjemmet og fabrikken var ikke så vellykkede. Arkitekten roste dog Alheds aspargesmotiv og forsvarede det overfor kritiske gæster.
+Bedstefar spiser slet ikke asparges i år. Han er en smule bedre og uden megen kløe. 
+Alhed håber, at hendes mor m.fl. kommer lørdag.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/S0nw</t>
+  </si>
+  <si>
+    <t>Værnebo Torsdag
+Kære Moder!
+I har vel nok ventet Brev fra mig i et Par Dage, det er jo allerede c. ["c." indsat over linjen] 8 Dage siden, at jeg rejste hjemme fra, men disse Par Dage at ["at" overstreget] jeg har været i København er løbet saa hurtigt, at jeg først nu finder et belejligt Øjeblik. - Du kan tro, der var dejligt paa Hvilan; vi tog af Sted Lørdag Form. med 11 Baaden, efter at jeg først havde været hos Bedsteforældrene med Sagerne; det var virkelig en Smule bedre med Bedstefader, Kræfterne ere ikke saa usle, som de har været, og af og til har ["har" overstreget; "er" indsat over linjen] er han helt fri for Kløe. - Vi var et Par Timer i Malmø og tilbragte her Tiden med at drikke Chokolade, bese Byen og Kong Oscars Park. Da vi kom til Hvilan, var Doktoren og Fruen nylig rejst til Skanør, hvorfra de først rejste ["rejste" overstreget] kom tilbage Søndag Aften, saa dem saa jeg ikke meget til. - Husets øvrige Medlemmer syntes jeg udmærket godt om; de ere vist næsten ligesaa elskværdige som Molle og Doktoren allesammen. Vejret var jo desværre saa daarligt, at vi mest holdt os inde, vi tilbragte den meste Tid med at danse i Gymnastiksalen. Lørdag Eft. blev vi inviteret hen hos Molles Tante og hendes Mand (Cand. Larsen) (der have indlogeret sig i en Bondegaard ved Siden af Hvilan) - for at drikke sv. Punsch. Om Søndagen kom Täcklund, som jeg syntes udmærket godt om, han blev der til Mandag Eft. , hvilket ogsaa Persson og jeg gjorde. Jeg tog hjem med 6 Baaden og kom hertil Kl. 8 1/2 til Thé; men Værnehjemmet smagte ikke rigtig godt de første Dage, og den første Dag paa Fabriken gik heller ikke videre strygende for mig; nu gaar det imidlertid godt igen, jeg har begyndt paa mit Aspargesmotiv, Arkitekten saa det i Dag, og sagde at det var et rigtig godt Motiv! Direktøren kom i Dag med en hel Del fremmede, der skulde vises om, de tog sig den frihed at le ad mine Asparges, men Direktøren forklarede dem med Kendermine, at det jo gjaldt om at finde Kunsten i Naturen! 
+De andre var forfærdelig glade ved Kagen og sender mange Taksigelser! - I Gaar var jeg til Lawntennis og bag efter henne at høre til Bedstef. Asparges kan han slet ikke lide i Aar, Kyllingerne havde han kun ["kun" indsat over linjen] spist af et Par Gange, men Kiksene og særlig Tvebakkerne spiser han stadig af og de smager ham. Han var i Seng, saa jeg saa ikke ham selv.
+Dine Støvler ere besørgede, de havde ingen færdige, men jeg afhenter dem Fredag Aften. Saa haaber jeg, at I kommer Lørdag Aften, jeg beder i alle Tilfælde om en Partnøgle og gaar over og efterser Toget. - Brandt er her og sender mange Hilsner. - - - Er det brune Kommodetæppe rent? saa vilde jeg meget gærne have det herind, da min Kommode er saa ramboneret. 
+Mange Hilsner til eder alle hver især ogsaa paa Gelskov.
+Al.</t>
   </si>
   <si>
     <t>1893-2</t>
   </si>
   <si>
     <t>Lars, Danmark -
 - Bache
 Christian  Brandstrup
 Eline  Brandstrup
 Johanne Christine Brandstrup
 Lauritz  Brandstrup
 Ludvig Brandstrup, billedhugger
 - Bøjsen
 Peter Hansen
 Poul Hansen
 - Henningsen, købmand
 Malin   Holmström-Ingers
 Bodil Lange
 Ina Lange
 Karl Lange
 Sven Lange
 Thora Lange
 Hedevig Lützhøft
 Nicolaus Lützhøft
 - Nellemann
@@ -412,50 +270,195 @@
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2098</t>
   </si>
   <si>
     <t>Alhed Larsen fik under en middag hos Sperling at vide, at karlen Lars havde hængt sig om natten.
 Peter Hansen har i sit pyntede atelier holdt en flot fødselsdagsfest for sin søster, Marie.
 Alhed Larsen har været til bal på Hvilan og danset en masse. 
 Et par dage efter var Alhed Larsen til endnu en fødselsdagsfejring hos Eline og Christian Brandstrup.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gYAb</t>
   </si>
   <si>
     <t>[Øverst på side 1 er med blyant og en anden skrift end Alhed Larsens skrevet:]
 (København 1891? Januar.
 Kæreste Moder!
 Tak for Dit Brev! Det er dog dejligt, at Du nu snart er rask igen.
 Du fik da et Brev fra mig Dagen før Din Fødselsdag?? Ellen [det afsluttende ”n” overstreget] skændte over, at jeg ikke skrev et ordentligt Brev til den Dag; men jeg var nødt til at skrive Lykønskningen paa samme Tid som jeg skrev Brevet, da jeg jo den næste Dag skulde gaa til Sperlings ligefra Fabrikken.
 - Hos Sys’s var der foruden nu Bøjsens, Langes, Stenbergs og Frk Bache, det var en lille festlig Middag, men Stemningen var noget trykket, da Lars, deres gamle Karl, havde hængt sig om Natten det har I vel hørt om fra Sandholt; de tog sig det alle 3 meget nær, kunde man tydelig høre; de sendte alle mange Hilsener hjem, naar jeg skrev, og Dit P [”Dit P” overstreget] Din Skaal blev drukken. – 
 Jeg har for Resten oplevet en Del, siden jeg skrev sidst, og skal nu fortælle noget derom. – Det var Marie Hansens Fødselsdag 21 d.M. og P. Hansen havde i den Anledning inviteret nogle Gæster i Stilen: ”udbeder sig Æren af o.s.v. E.Skr: De bedes spise til Aften, inden De gaar hjemme fra[”]; endvidere stod der under ”Toilette: den nye gule![”] – dette havde jeg dog ikke reflekteret paa, da jeg trode, det hele var Løjer. Imidlertid havde P.H. virkelig arrangeret et lille Bal; 4 Par: P.H., Lützhøft, Neukirk og en Grosserer Nellemann, Fru Nellemann, Frk Neukirk, Marie og jeg og endelig Poul Hansen, der drejede paa en [ulæseligt ord]! – Herrerne var i Spidskjole og der var grinagtigt tegnede Balkort; Atelieret var helt ryddet og der var hængt japanesiske Lamper under Loftet. Traktementet var Appelsiner, Nødder, Rødvin sv. Banko og Sodavand med Konjak; Stemningen var udmærket og vi morede os alle brilliant. – Midt i Ugen kom der en meget indtrængende Indbydelse fra Malle og de andre om at komme til Hvilan Søndag; Da jeg havde meget Lyst til det, og da jeg desuden havde lovet det før Jul, rejste jeg derover. Der var Elevbal Lørdag Aften, Ballet var allerede i fuld Gang da jeg kom, det var forfærdelig morsomt Doktoren dansede selv med; der var (til Held for mig) flere Herrer end Damer, saa jeg dansede hele Tiden, ogsaa ”Kvadrille” det var morsomt at se alle de brillante Mennesker igen. – Jeg rejste tilbage igen Søndag Aften. –
 Mandag Eft. gik jeg meget tidlig i Seng, det var alligevel en anstrængende Dag, [”Dag” overstreget] Rejse, saa jeg var forvirret. I Dag (Tirsdag) til Morgen kom Onkel Christian ind paa Fabrikken og inviterede mig derud i Aften for at højtideligholde Onkel Jonas Fødselsdag. Men tillige bad han mig om at komme derud, saasnart jeg havde spist til Middag for at hjælpe Tante Eline lidt. (Derfor kunde jeg kun [et overstreget tegn] naa at skrive et Brevkort samt besvare en Invitation til Komtessen i Morgen til Middag.) – Nu er jeg kommen hjem ude fra Tante Eline og Onkel Christian, det var et meget muntert Gilde med Punsch og Kager; der var kun Onklerne Fritz og Jonas samt en cand. Rüdylhock, Lut og Svend kunde ikke komme. Onkel Jon. [navnet svært læseligt] inviterede mig til et muligt Regensbal samt Regensskovtur med Bal til Sommer! - - Men for Øjeblikket er jeg knusende søvnig Kl. er over 2, den var c. 1 ½, da jeg kom hjem. – De gamle har det godt. – Hos Henningsen købte jeg en Kam, Kæmmedito og Kammerenser men jeg betalte rigtignok ikke. – Tak fordi Du vil sende mig 10 Kr! – I mit næste Brev skal jeg gøre Dig rede for mine Pengesager, der ikke staar saa daarligt for Øjeblikket; Men nu maa jeg holde op, da jeg næsten ikke kan skrive rigtig af bare Søvnighed.
 1000 Hilsner til Eder alle
 Din Alhed
 Jeg fik en s. Kjole der er bleven nydelig syet og som jeg har haft paa til denne Fêtes -</t>
+  </si>
+  <si>
+    <t>1891 sommer</t>
+  </si>
+  <si>
+    <t>Christine  Mackie</t>
+  </si>
+  <si>
+    <t>Snøde</t>
+  </si>
+  <si>
+    <t>Julie Brandt
+Johanne Caspersen
+Leonard Holst</t>
+  </si>
+  <si>
+    <t>Christine Mackie, f. Warberg, var forlovet med svenske Leonard Holst. Parret fik et barn sammen, men de blev ikke gift.
+Christines morbror var godsforvalter ved herregården Glorup nær Nyborg. 
+Det vides ikke, hvad historien om den "sj. Læge" gik ud på. 
+Hvilan var en højskole i Sverige, hvor Warberg-søstrene kom en del.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2712</t>
+  </si>
+  <si>
+    <t>Christine æder, drikker, synger, slapper af og har næsten ikke hovedpine. Der er meget, som hun skal snakke med Alhed om denne sommer. Christine føler sig melankolsk. 
+Christine vil gerne høre om Alheds tur til Hvilan. Selv gruer hun for sin rejse til Sverige.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/M4rR</t>
+  </si>
+  <si>
+    <t>[Øverst s. 1 er med blå farveblyant skrevet:]
+Sommerferie - 91 Snøde
+[Med sort pen og anden skrift:]
+Kære gamle Ræddike!
+Tant siger, det er Synd ikke at skrive lidt med til dig, skønt: 1) synes jeg ligesågodt din Krukke kan skrive til mig (du skylder mig vist Brev?) 2) er her lige ankommen et 10 Siders brev fra Leonard, som ligger ulæst for din Asies Skyld! Jeg har det godt her ovre, æder, drikker, sover (mest) bader, går på Bakken her lige for Huset, spiller, synger og driver. Hovedpine har jeg kun haft den sidste Tid og meget svagt endda, men jeg er af den sikre, men triste Overbevisning, at den begynder igen, så såre jeg er kommen hjem; jeg glæder mig til at have dig hjemme i Sommerferien, der er så meget, som jeg skal snakke med dig om; jeg har en fortvivlet sammenrodet Hob uløste (uløselige?) Problemer i min arme Hjærnekiste, jeg bliver mere og mere forpint og puffet og skubbet af dem, allerede i Vinter er jeg begyndt at spekulere, men det bliver værre og værre og undertiden kan jeg være grænseløs melankolsk, men det er der selvfølgelig ingen, som mærker; jeg burde måske også tie med det, men til Brandt og dig må jeg ud med det - til Leonard selvfølgelig også, men du er vist den, som bedst kan hjælpe mig, fordi du er den gladeste og lykkeligste Natur af jer tre; i alt Fald glæder jeg mig morderlig til at snakke ordentlig med dig til Sommer (Se et snart afgående Brev til Brandt)
+Stakkels Leonard har jeg forsømt med Breve siden vor Gloruptur, jeg har været så usigelig lidt oplagt til Skriveri i denne Tid, og desuden har jeg hjulpen Tant en Del, da hendes Pige har haft bulne Fingre. Får jeg snart "den sj. Læge?" Du kan da sagtens vippe til gl. Mønt alene, véd jeg, men husk, den er kriminel!
+Du kunde gærne skrive lidt om dit Besøg på "Hvilan", jeg har intet hørt om det. Mellem os sagt, så gruer jeg rædsomt for den Rejse til Sverige, den bliver hamber-sød, det er det mest adækvate Udtryk! Men desuagtet går jeg selvfølgelig omkring og udbreder mig om, hvordan jeg glæder mig til den yndige Rejse, som jo også kunde være storartet, hvis jeg var skabt som andre Folk og Fæ, men det er jeg jo nu engang ikke, jeg Asensdosmerkriksohøvedbæstiarium. Nu får du ikke mer, Posten er ved at komme. Hils den kære Brandt, jeg har et Brev i Gang til hende.
+Din 
+Chr.</t>
+  </si>
+  <si>
+    <t>1892-03-27</t>
+  </si>
+  <si>
+    <t>Hotel Royal
+Aarhus</t>
+  </si>
+  <si>
+    <t>Ellen Agnete Amstrup
+Bjørnstjerne Bjørnson
+Lauritz  Brandstrup
+Leonard Holst
+Henrik Ibsen
+Christine  Mackie
+Hempel Syberg</t>
+  </si>
+  <si>
+    <t>Christine Warberg og Leonard Holsts datter, Ellen Agnete Amstrup, blev bortadopteret, men familien bevarede kontakten til hende. 
+Det vides ikke, hvad Leonard Holsts forældre hed.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB1372</t>
+  </si>
+  <si>
+    <t>Christine har det godt på hospitalet, men Pojken (Leonard Holst) er trist. Hun er lettet over, at vielsen er aflyst. Lægen sagde, at Christine godt kan klare sørejsen. Præsten støttede også, at vielsen blev aflyst. 
+Hele flokken spiste hos Rasmussen. Pojkens forældre syntes heller ikke om bryllup. På Hvilan skal de ikke vide noget om graviditeten. Laura Warberg kommer hjem fredag.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/xCq7</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst s. 1 og 2:]
+Carl Larsen.
+Hotel Royal. Aarhus, den …..189
+[Håndskrevet:]
+Søndag Aften
+Kjæreste Abba!
+Alt føjer sig saa godt for os og Christine er saa rask. Da jeg gik ind imorges for at lede dem op, traf jeg strax paa Pojken, der var på Vejen til Christine. Han saa mig ikke inden jeg var lige ved ham, det bedrøvede mig at see ham gaa saa sorgfuldt helt optaget af sine egne Tanker. Vi fulgtes ad til Chr. og de var begge – hun især – saa lettede ved at der ingen Vielse skulde være; han vistnok mest fordi hun ønskede det saameget. Til Præsten havde han iaftes udtalt, at naar de blev viede nu saa havde han det Haab, at de med Tiden kunde falde sammen igjen – Baade Bassen og jeg tog Gjensynet meget roligt. Fra hende gik vi til Skandinavien at faa Syberg med til Lægen. Denne erklærede, at Chr. kunde uden Tvivl nok klare Sørejsen helt lige til Kjøbenhavn, han vilde give hende lidt Chloral og selv følge os ombord Tirsdag Aften 11½. Han billigede vor Fremgangsmaade med ikke at holde [”holde” overstreget] faa dem viede. Saa gik vi alle fire i Kirke og fik en udmærket Prædiken. Kl. 2 skulde de møde hos Præsten. Vi blev hurtig enige med ham i det rigtige ved ikke at faa et Ægteskab istand med den Tanke, at det saa skulde opløses; ligesaa Hensynet til Barnet og det vanskelige for hende i at beholde sit Pigenavn. Altsaa vi mødte slet ingen Modstand og han var mageløs rar. Det var mest af Hensyn til Barnet og til Pojken, at han havde foreholdt hende det urigtige i at indgaa det med den faste Beslutning at skilles. Han talte saa godt og saa medlidende om Pojken, havde ogsaa sagt til hende, at en saadan Kjærlighed skulde hun betænke sig på at kaste fra sig og meget mere godt om ham, som jeg bedre kan fortælle om mundtlig. De Unge var i en anden Stue, han lovede at besøge Chr. imorgen. Det er forbavsende saa rigtig han har opfattet hendes Karakter, hvad hun ogsaa selv indrømmer, men hun har ogsaa skrevet flere anonyme Breve til hans ”umodne Produkter af Læsning af Ibsen og Bjørnsson” sagde han. Imidlertid han har jo været ganske mageløs mod hende. Derfra gik vi Alle ned til Rasmussen, det er en prægtig, deltagende Kone, vi skulde spise der, vilde hun absolut have, vi fik Suppe Boeuf og Kage med Øl til. Vi spiste godt og følte os meget lettede undtagen Pojke, der er lige sorgfuld bestandig, vel mest en Følge af, at nu maa det jo hedde sig og naturligvis ogsaa være forbi med Forlovelsen; det kan ikke trøste ham, at jeg siger vi kan se Tiden an. Saa gik Syberg til Lægen at faa rigtig Besked om Fødselsstiftelsen og nu rejser han iaften lige til Kjøbenhavn og tager imod os Onsdag Morgen. Pojken tager vi med samt alle Papirerne. Hans Forældre havde ment, at det var for overilet med Vielse, om det dog ikke kunde dysses ned, altsaa de vil synes om denne Ordning. Hans Far gav ham Penge, og Christine har faaet de 50 Kr. Du gav ham. Paa Hvilan ved de intet og skal ikke vide om det, end at Forlovelsen er hævet. Nu skriver jeg ogsaa til Dalen. Er der Breve til mig, kan Du jo sende dem til Alhed; jeg kommer saa om Alt gaar efter Ønske hjem Fredag med Iltoget. Syberg og vi Alle er raske. Det har været en anstrengende Dag, jeg laa en Time paa Sengen mange Farvel min egen Ven. Det er en Sorgens Tid men det klarer vel igjen. Kjærlig Hilsen til alle hjemme. Du siger vel at Far er bedre og jeg bliver et Par Dage hos ham.
+Din Smaa.</t>
+  </si>
+  <si>
+    <t>1892-10-18</t>
+  </si>
+  <si>
+    <t>Johanne Christine Larsen</t>
+  </si>
+  <si>
+    <t>København
+Waldemarsgade 30</t>
+  </si>
+  <si>
+    <t>Iffe -
+- Behrend, Frøken
+Christian  Brandstrup
+Eline  Brandstrup
+Emil Brandstrup
+Johanne Christine Brandstrup
+Lauritz  Brandstrup
+Ludvig Brandstrup, billedhugger
+Julie Brandt
+Carl Adolph Feilberg
+Peter Hansen
+- Jensen, København
+Fritz Kruse
+Alhed Larsen
+Eli Laub
+Esther Laub
+Frederik  Laub
+Christine  Mackie
+- Oppermann
+Johanne Oppermann
+- Rørdam, Fru
+Ellen  Sawyer
+- Thune
+Albrecht  Warberg
+Johannes Wilhjelm</t>
+  </si>
+  <si>
+    <t>Søstrene Christine, Alhed og Johanne f. Warberg boede 1892-1893 sammen i en lejlighed i København.
+Barnet Søren er formodentlig Jørgen Brandstrup, som var søn af Eline og Christian Brandstrup og dermed søstrenes fætter. Han var i 1892 to år. 
+Det vides ikke, hvilke Feilberg søstrene havde besøg af. de kendte flere med dette efternavn.
+Hvem fru Th., som Johanne muligvis skulle have plads hos, var, vides heller ikke.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2004</t>
+  </si>
+  <si>
+    <t>Søstrene, Christine, Alhed og Johanne, har haft gæster til kage. Johanne har set meget til Brandstrup-familien. Hun vil opgive sin sløjdundervisning.
+Johanne ved ikke, hvorfor moderen tror, at Alheds bekendtskabskreds består af "obscure" personer. Søstrene er sparsommelige og ser i øvrigt ingen mandfolk.
+De tre søstre har frygtelig mange udgifter. Det er dyrt at bo i København.
+Johanne og faderen skal på besøg på Hvilan (skole i Sverige).</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/zYdu</t>
+  </si>
+  <si>
+    <t>Onsdag 18-10-92. Waldemarsgade 30
+Kære Mor!
+Lige så villigt som du indrømmede, at dit Brev var lidt gnavent, lige så villigt indrømmer vi at vi er og altid har været og vist desværre altid vil vedblive at være: nogle Smølehoveder, men dit Brev virkede, saa vi øjeblikkeligt faar gjort Anstalter til den vanskelige [ulæseligt ord] at sende Kasser med Tilbehør. Md. Carlsen mener, at de skal hen til gl. Kongevej et Sted, for at afsendes; af besparende Hensyn bærer Md. Carlsen den ene og jeg den anden. – Det er kedeligt, at du er saa misfornøjet med, at vi ingen flere [over linjen skrevet ”flere”] Selskaber fik; men Kagen kunde min Syv – hvor stor den end var have slaaet til, til 3. Tænk paa, vi var 10 Mennesker - der tog godt fra, for udmærket var den jo – der skulde bespises af den Md. Carlsen skulde da også smage den. Resten af den gik en Aften, da vi havde Himmelbjærgsturen samlet; dem skyldte vi jo; vi havde for Resten en morsom Aften og der blev lagt Plan til et Karneval midt i November, skal blive knusende morsomt. I Søndag Formiddags var vi - efter at have spist Frokost i Paraplyen – hos Bedsteforældrene. Onkel Christian kom der netop med Søren – en aldeles dejlig Unge – og Onkel Fritz (Kruse) Vi var der temmelig længe og fik Kaffe; derfra gik vi hjem og Far med ud til Onkel Chr.&amp;amp; Tante Eline. Da der ikke gik noget videre i Teatrene, bød Far Emil og Lut hen til os; Lut var imidlertid ikke til at finde – de vidste ikke, hvor han var henne, saa Emil kom alene; desuden var Brandt hos os; vi havde det rigtig morsomt, havde dække Bord med And og Sardiner og andet godt og senere på Aftenen Makroner og Tokajer. Onkel Emil lovede at tage mig med en Aften til Valkyrien; det var jo et svært Koup for mig, bare han nu holder det. – Mandag saa vi slet ikke Far, men Tirsdag fik vi Brev fra ham, at han bedt Fejl ["Fejl" overstreget] Feilbergs til Onsdag Aften – du har vel skrevet et misfornøjet Brev, der saa har gjort sin Virkning, samt om vi vilde møde ham Tirsdag Aften hos On. Chr. &amp;amp; Tante Eline. Efter at have drukken The gik vi saa derud i Aftes; vi havde det meget hyggeligt, de bor saa yndigt og fik Syltetøj og Kager. Paa Fredag skal vi sammen med dem hos Bedsteforældrene; det er Emils Fødselsdag. – I Aften kommer saa Feilbergs. Christine er jo ["jo" overstreget] ude at købe ind til det; det maa jo gaa fra Fars egen Pung, at vi ikke fik dem lige efter Wilhjelms, for saa havde vi jo ikke behøvet at købe noget. Vi skal købe Cognac, Sodavand, Bajere, Pålæg, Anchovis og saa faar de Frugt, Pærer og Vindruer. Gid dette nu maa gaa lige saa godt som det forrige, da erklærede jo Frk. Thune, at det var gaaet aldeles nydeligt. - - - Jeg havde tænkt at opgive Sløjd; jeg mente knapt jeg kunde overkomme mere, da Musikken jo vil tage lang Tid hver Dag, og jeg har meget at forberede mig til i Sprog og Historie, og jeg jo ogsaa får Gymnastik; og saa mente jeg ikke, det var noget at give Penge ud til, da Brandt siger – hendes Søster har neml. haft Sløjd – at man gaar så langsomt frem, at man paa et halvt Aar ikke kan komme så vidt at man kan lave noget ordentligt – man får ikke Lov at prøve paa at lave noget selv, men maa sidde en Evighed og øve sig paa noget, der bliver til ingenting, blot en Stump Træ; tilmed kan jeg kun faa 4 Timer om Ugen, da mine Kursustimer falder paa samme Tid som Sløjdtimerne hos Mikkelsen og det er den bedste Sløjdskole – vist den eneste, der er noget ved. Nu er det jo galt, da du har skrevet det til Fru Th., men den Plads er jo da usikker, så – men nu overlader jeg det til dig om jeg skal have det eller ej; Jeg havde langt mere Lyst til nogle faa Timer i Håndarbejde. jeg havde netop tænkt at tale med Far derom i Aften, men det gør jeg saa ikke. – Jeg forsikrer dig to Ting højt og dyrt, 1) at vi lever sparsommeligt og 2) ["(2)" indsat over linjen] at vi ingen Omgang har med Mandfolk. Jeg havde – jeg ved ikke hvordan – fået Indtrykket af at her var en hel Suite af unge Kunstnere, Studenter m.m. men her er min Sandten ingen – endnu har jeg da ingen set – saa du kan være rolig, vi omgås ingen ”obscure” Personer; Det maa vist være dig selv, der har givet mig det fejlagtige Indtryk om alle Alheds Malerbekendtskaber. P. har ikke sat sine Fødder her i den Tid, jeg har været her, de eneste Mandfolk her kommer er Far – ja i Går var Hr. Laub her, men han er jo da en anstændig Person; det var for Resten morsomt han kom med alle 4 Unger og sad et Øjeblik. De rejser i Aften igen. – 
+Alhed er vis paa at have betalt Frk. Jensens Regning, fik Kvitering, men har den ikke mere. Ang. Strømperne var vi først hos en, Brandt anbefalede og som vi vilde se paa først; men han strikkede kun og tog 50 Øre for Parret; der var 3 strikkede Par som vi så efterlod der, så sparede vi da 1½ Kr. Med megen Besvær fandt vi så ham i Farimagsgade, men de var optagne i en hel Måned, så det kunde ikke blive til noget. Ham paa gl. Kongevej som Alhed kender anbefalede Fru Rørdam ogsaa – hvorimod hun ikke yndede din i Farimagsgade – men om Far når at faa dem med er tvivlsomt. – 
+Jeg har glemt at fortælle, at Lut ogsaa kommer i Aften, [over linien skrevet ”i Aften”] men om Frk. Opperm. som Alhed be’r i Dag kommer ved jeg ikke; hendes gamle Tante skal begraves i Morgen, saa hun kommer vist ikke. Det kniber med Pladsen, når vi – som sidst – har 4 fremmede, Dagligstuen er propfuld, men når man tager det lidt med Ro under Spiseakten, saa naas det jo alligevel. - - - Der går meget mere til i Kbhn. af Penge end man aner; som Eks kan jeg anføre: Chr. fik sin Paraply knækket paa Skovturen, min er har ["er" overstreget; over linien skrevet ”har”] til min store Sorg faaet et Knæk jeg begriber ikke hvordan, det må være sket paa Kursusset [det tedje "s" i ordet overstreget], der er så knap Plads til Tøjet; vor Keddel er gaaet itu, den rinder, vor Lampe kan ikke skrues, Kul eller Smaabrænde til at gøre Ild ved; vor Kakkelovn er snavset og skal renses mener Md. Carlsen, Frimærker, Svovlstikker Petroleum, Chr. skulde have et Spejl at synge ved havde hendes Lærerinde paabudt 50 Øre – se alt den Slags tænker man ikke paa, når man er paa Erikshåb og lige kan gaa og tage det; - Sæbe og Soda til Vadsk og Md. Carlsen 1 Kr. for at vadske. Det er ikke fordi, I har sagt vi bruger for mange Penge, at jeg skriver alt dette, men fordi, du ikke maa tro, andet end at der gaar mere til end lige Husholdningspengene. Jeg selv er saa bestyrtet over saa mange uforudsete Udgifter. Skulde vi drikke sød Mælk hver Dag var det 42 Ør. for hver Litter!!! Saa det vilde jo være vanvittigt. Vi skal nok købe Æg paa Torvet når disse slipper op. Vi vilde saa umaadelig gerne have lidt smaa Te sendende; vores er lige ved at slippe op og vi gruer for at købe The allerede. Ost vil vi gerne have, men ikke salt Kød, vi har jo hele det Lammelår endnu. – Alheds og min Gymnastik er 2 Timer om Ugen på gl. Kongevej fra 7-8 om Morgenen. Fru R. korser sig over alt det, vi har for, mener vi kan ikke tåle det. Tænk! Chr,s Spillelærerinde Frk. Behrend har faaet Aarebetændelse i det ene Ben, og Chr. har nu faaet en anden i Bredgade – en forbistret Vej; men det falder heldigvis sammen med hendes Stenograferen, der jo også er et Sted ved Bredgade. – Hør Mor! Vi aner jo ikke, hvor den Fabrik er paa Christianshavn og har ikke Tid til at gå en Dagligdag og få den sporet op og en Søndag er der jo lukket. Maa vi ikke tage den et andet Sted? S.u. Paa Lørdag skal saa Far og jeg til Hvilan. Bed Elle om at sende, det om ”Kvinderne” som [ulæseligt] sendte os, enten ["enten" overstreget] til Hvilan, Iffe bad mig om den, jeg havde et ”Velkommenbrev” fra dem i Gaar. Hun kan jo skrive til Iffe med det samme. Det skal helst være straks. – Undskyld nu, hvis dette Brev er lidt jaget skreven, men jeg har jo travlt, da vi jo skal ha Fremmede, og jeg skal lære Lektier – Øvningen har jeg opgivet for i Dag – og jeg jo skal have de Kasser besørgede. – Jeg har komplet Skrivekrampe, det er gået i en sådan Fart.
+[Skrevet på hovedet øverst på side 1:]
+Jeg har fået de Handsker med Fugtighedspletterne farvet sorte for 50 Ør. jeg kom og bildte Chr. ind at det var nye for 4 Kr., desværre er de lidt for store. Tænker I lidt venlig paa mine Læderknappesko? Jeg savner dem egentlig – men det haster jo ikke sådan alligevel!</t>
   </si>
   <si>
     <t>1893-04-12</t>
   </si>
   <si>
     <t>Johanne  Larsen</t>
   </si>
   <si>
     <t>Rigmor Balslev
 Thorvald Balslev
 Julie Brandt
 Thomas Bredsdorff
 Viggo Clausen
 - Hedemann
 Alhed Larsen
 Hans Lorentzen
 Christine  Mackie
 Ellen  Sawyer
 Maria von Sperling. g. Balslev
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Søstrene Christine, Alhed og Johanne, f. Warberg, boede sammen i Waldemarsgade, København, 1892-1893. 
 Læssøerne er Balslev-familien, som boede i Læsøgade. Moster var Balslev-søskendeflokkens mors søster. Hun var ugift, og flere af børnene boede i deres studietid sammen med hende i hendes lejlighed i Læsøgade. 
 Hvilan var en højskole nær Göteborg.</t>
@@ -552,177 +555,50 @@
 Johanne har været inviteret til chokolade hos Fru Rørdam.
 Emil Brandstrup har to gange været på besøg uden held.
 Johanne tager ikke med til Hvilan.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/TwIT</t>
   </si>
   <si>
     <t>Tirsd. 18-4-93.
 Kære Mor.
 Nu skal Du faa de sidste dages Begivenheder; skønt Alhed jo kommer [”kommer” indsat over linjen] snart efter Brevet, mener vi dog, at det er bedst I faar et Brev forinden, jeg lovede det jo i Elles Brev. Jeg vil begynde lige fra Elle og jeg gik paa Posthuset om Fredagen; da vi gik paa Vesterbro, ser jeg P. Hansen stryge forbi paa sin Cycle og da Elle erklærede, hun vil hilse på ham, stikker jeg resolut i Rend og naar ham min Sandten, var det ikke godt gjort. – Da vi kom hjem var Tebordet dækket, vi skulde have spist inden ”Comitéen” ankom, hvilket vi dog ikke naaede, da Thomas kom lidt efter og dermed var Comiteen fuldtallig; eller saa fuldtallig, den kunde blive den Aften, Marie og Thora kom ikke, og Laders ser man aldrig mere, han sidder altid og hænger i sine Bøger. Men de havde været saa fornuftige at indbyde Thorvald Balslev som stedfortræder for Laders, og vi andre fik Lov [”Lov” indsat over linjen] til at give vores Besyv med, hvis vi ønskede. Elles Tænder begyndte at løbe i Vand efter Turen, da hun hørte Forhandlingerne og straks kom de med det Forslag at hun skulde tage en Retourbillet hjem hertil [”hjem” overstreget; ”hertil” indsat over linjen] fra Søndag Morgen til Mand. Morgen, Ballet deroppe skulde jo være om Lørdagen, men Elle erklærede, at hendes Dyd var større end hendes Lyst, og det var der jo ikke noget at sige til. Elle gav Chianti og vi havde en voldsom gemytlig Aften. - - - - - - - - - -
 Om Lørdagen var vi jo saa hos Langes; Chr &amp;amp; Alhed havde gjort deres Sløjfekjoler fine med noget Kniplingsstof, Christine havde liggende og jeg havde min nye, den er rigtig pæn. Vi var en voldsom Masse, kun unge. Vi legede i Haven, Saltebrød og Enkemand, det sidste ude paa Vejen; og [”og” overstreget] da vi kom ind var der tændt kulørte Lygter i en lille bitte Miniaturehavestue, de har, og Bordet ikke i Miniaturen, men i Spisestuen [”ikke i Miniaturen, men i Spisestuen” indsat over linjen] var dækket, til stående naturligvis – der var voldsom livligt, en glimrende Stemning både ved Bordet og senere ud paa Aftenen. Efter en hel Del Musik legede vi Amor kommer – o.a. og Ordsprogsleg, f. Ex Pan-a-mas-(k)and-alen, saa kan I selv tænke Jer Udførelserne, de var kostelige. Ud paa Aftenen fik vi Kaffe og Kl c. 1 skiltes Selskabet. Vi blev noget hede om Ørene ved at se, at det regnede lidt og var frygtelig koldt; vi tænkte med Gru paa et ”pjaskende” Regnvejr til Turen; det fik vi jo nu ikke men det var den frygteligste Storm, jeg endnu har været med til og en Støv uden Lige. – Jeg havde bestilt Vin hos Schalburg, som vi skulde have med til ”Laans” og havde beordret den sendt til Banegaarden, men min Forfærdelse, da Thomas kom og meldte, at der var ingen Vin! Den var jo munter og Toget skulde lige til at gaa. Til alt Held gik jeg selv ind i Garderoben for at undersøge Sagen; Konen forsikrikrede [”rik” midt i ordet overstreget] der var ingen til os, men jeg rodede uden videre hendes Pakker og Kasser igennem og saa var den der jo godt nok alligevel, og glad blev jeg. Midt under alt dette ringer det til Afang og vi styrtede jo ud og naaede lige at komme med. – Ankommen til Ballerup opsøgte vi straks Kroen, der var den uhyggeligste, jeg endnu har set; de skulde flytte næste Dag, og alt laa hulter til bulter; vi drak Kaffe og gik saa ud til Skoven, der laa en Fjerdingsvej derfra. 
 2) Om Morgenen havde P. været her med 2 Kort Frikort, der kun gjaldt samme Dag. [”Frikort”, der kun gjaldt samme Dag” indsat over linjen] til den frie Udst. den var endnu ikke aaben for Publikum, kun for Kunstnere og andre Betydeligheder f Ex Alhed og mig, saa der var næsten ingen uden os. Notabiliteterne havde været der midt paa Dagen, og gik der først efter Middag. Ude hos Thomas ser jeg paa mit ur i den Tro, den er c. 4 og saa var den over 4 ½. Det kan nok være, jeg kom af Sted i en Fart og halsede hjem, fik ikke en Gang en Antydning af Skænd, skønt de havde spist og efter at have slugt Maden halsede vi paa Udstill., hvor vi kun var en halv Times Tid, saa blev vi jaget ud, da den skulde lukkes. – Var jeg ikke virksom den Lørdag? I Tirsdags var Brandt alene ude hos Thomas, og da var han oppe og skulde udskrives en halv Time senere. – O! Christine! Jeg var ikke henne at sige Farvel til Loria; jeg gad ikke! – Torsdag Morgen rejste Brandt; jeg fulgte hende paa Banegaarden, Alh. vilde have gjort det samme, men kom lidt efter at Toget var gaaet med samt sin Violbuket. I det samme kom Thomas, hans Tog gik 9 35. Lidt efter sankedes Rigmor, Chr. Edv., Thorvald, Laders og Viggo Clausen, Marie Sp. Langerne alle for at hilse af med de 3. Vi havde Violbuketter med til dem og Brune fik den Brandt skulde have haft. Ja det er sandt, Brune mødte Alh. i Valdemgd. og stod pludselig foran mig paa Banegaarden: Brune saa ud til at være i vældig skidt Humør. – Vi gik alle sammen paa Den frie, da de var rejst, Brune fulgte os dertil og gik saa til sit Tog. – Der er meget brillant paa Den frie, et dejligt bibelsk af Joach Skvgd, flere af Eleonor. Chr.billeder af Zartm. Der er en Mængde af Gauguin, Alines Far, noget finder jeg kønt andet ubegribeligt (med rene Ord skrækkeligt) men det er min Fejl, for Alhed, P. og alle dem ere begejstrede. 
 Vi gik dertil vi var segnefærdige og var saa saa fornuftige at bede Thorv. og Marie Sp. op til Frokost. Det gør mig meget ondt at maatte meddele, at de rigtignok hjalp os med at fortære Skildpadden, men der var jo en saadan Masse at Alh. og jeg jo havde forspist os og havde ligget syge hele Paasken, hvis vi skulde have været ene om den. Der var saa meget, at vi spiste hver 3 store Portioner alle 4, og der levnedes endda saa meget, at Alh &amp;amp; jeg spiste af den til Frokost i Gaar. Du kan ikke tro, hvor det var en hyggelig Frokost! Bag efter sang Th. Agnetes Vuggevise, Vildt flyver – og Altid frejdig. Jeg accompagnerede!! – [det første ”c” i ordet overstreget] Da de gik var det Tiden at vi skulde klæde os paa, vi var nemlig bedte til Middag hos Kammerherre Bojesens Kl 5 ½ sammen med Paulsen med Søn og Svigerdatter, Inge og Mand (Bo[ulæseligt] og Broder?) og deres aldeles dejlige Unge, samt gl. Frk Baumann. Gud fri og bevare mig, som vi kedede os – forskaaner baade dig og mig for Beskrivelse, det er det galeste jeg endnu har været
 3 med til. – I Dag har jeg faaet Brevbog fra Elle, hils hende og sig Tak, jeg skal skrive baade i Morgen og i overditto. - - -
 Tænk? P. har foræret os et Frikort til den frie. Han fik 2, et til sig selv og det andet gav han os, var det dog ikke pænt af ham; altid tænker han paa os med saadan noget; han er rigtig nok flink (dette specielt i Henvendelse til Mor!) [”i Henvendelse til” indsat over linjen] –
 Naa, jeg maa videre med mine Oplevelser: Til Fredag var der arrangeret Skovtur med dem fra [et overstreget ord] Georgs Vej. Du kan tro, vi savner Dig, naar vi skal til et eller andet, for vi kan ikke komme til noget til rette Tid. Skønt vi tog den i Løb til Klampenborgbanegården kom vi først, da Toget sagtelig gled bort; P stod der og wartede, de andre stod først paa ved Nørrebro St. Men til vor Undskyldning: Toget gik for [”for” overstreget] 5 Min. før den Tid, Hønset havde sagt. Vi maatte saa vente 1 Time som vi benyttede til at stejle Læssøegade med Meddelelse om Telegrammet fra Thomasserne. De blev saa rørte over at se os, da de troede, det var et rigtigt Besøg – Saa fulgte de os til Banegaarden, hvorpaa vi droge ad Klampenborg til, hvor vi samledes med det øvrige Selskab; Franziska, hendes Søster, lille Marie, Oppermann (Clanopper) Kunstneren og Anna. Turen løb heldigt af, vi havde selv Mad med, spiste i et lille Skovløberhus, var helt ude i Raadvad, der var dejligt i Skoven, aldeles henrivende. Vi var allerede i Kbhvn Kl. 8 igen. – I Dag har jeg været med Alh. ude paa Fabrik. og da jeg kom hjem derfra blev jeg inviteret ind til Rørdams til Chokolade og havde en Blomst med derind; der var Masser af Visitter; Ca[ulæseligt] og Moths og andre, Fru Dotsch er yndig synes jeg, Frk Moth bad mig hilse dig. - -
 Fru R. er for Resten saa trist i Dag, men hun behersker sig jo altid saa mageløst alligevel.
 - Emil var her 2 Gange i Gaar. Om Efterm. havde Gangdøren været slaaet i, og han havde maattet springe over et [”et” indsat over linjen] Plankeværket [”et” i slutningen af ordet overstreget], da Køkkendøren ogsaa var lukket, og saa kom han op til Køkkendøren, hvor Md. Carlsen tog imod ham (vi var jo ikke hjemme) hun forklarede, at han var meget ”hes” og at han havde været noget gnaven. Saa var han her om Aftenen igen med samme Held. Nu gaar jeg paa Posthuset med Brevet, og derefter et lille Vip ned hos de gamle for at condolere Emil og høre hvad han vilde. Som du ser af dette Brev, har vi ikke ligget paa den lade Side, siden du rejste. Hast! Brevet maa af Sted nu.
 [Skrevet på skrå i højre side af brevet:] Læs det højt at Mor, ikke skal se Fejlene. [Indsættelse slut]
 Tak Elle for de rørende Jeg har skreven til Hvilan, at jeg ikke kom nu sammen med Elle. Jeg vilde jo gerne besøge dem i Juni et lidt længere Besøg, og begge Gange kan jeg vel ikke for Pengene, der gaar jo da nogle til saadan en Rejse! – 
 [Indsat øverst på s. 1; på hovedet:]
 og lang, rigtig morsomt og hyggeligt - - - - -
 Hilsen fra Christine, at hun er voldsom lyksalig over Claveret. – I Søndags havde både Lud, [ulæseligt] og Pehrs været her uden at træffe os hjemme; kedeligt. –
 Tusind Hilsner til alle fra Chr. Alhed og Junge.</t>
-  </si>
-[...125 lines deleted...]
-Jo, jeg synes godt om [ulæseligt ord] og det gjorde jeg allerede paa Hvilan, han ligner Pehrs men er intet imod ham alligevel (? Han og Iffe ????[)]</t>
   </si>
   <si>
     <t>1894-02-10</t>
   </si>
   <si>
     <t>Hedda -
 Johannes -
 Lars Christian Balslev
 Thorvald Balslev
 Wilhelmine Berg
 Carl Brandstrup
 Christian  Brandstrup
 Emil Brandstrup
 Johanne Christine Brandstrup
 Lauritz  Brandstrup
 Ludvig Brandstrup, billedhugger
 Jens Brandt
 Julie Brandt
 Thora  Branner
 Marie Bredsdorff
 Morten Bredsdorff
 Thomas Bredsdorff
 - Breum
 - Bruun, Frk.
 Ove Christensen
@@ -824,68 +700,435 @@
 Amstrup-familien skal på besøg hos Else og Conrad Warberg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gZPT</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Hr. Godsforvalter Warberg
 Hotel Tre Hjorte
 Vestergade 
 Kjøbenhavn
 [Håndskrevet på kuvertens bagside:]
 Hilsen Skruppehænderne
 [Poststempel]
 [I brevet:]
 Erikshaab – Torsdag – 
 Kjæreste Abba!
 Tak for Brevet! Det var jo kjedeligt, at Du ikke fik ret Glæde af Gurreturen for al den Asthma, det var ogsaa altfor tidligt at tegne Dig paa den, naar Du har været der i Klokken [”i Klokken” indsat over linjen] en Tid bliver Du dog gerne bedre og gaaende. Du maa helst give et Par Sæt Manchettøj i Vask derovre strax, paa Grund af Smaaregn og Graavejr her kan jeg ikke faae sendt Tøj til Dig før tidligst Tirsdag; vi vaskede igaar. Christine var her til Morgen, hun cyclede 7½ i Tirsdags, har helt fri om Onsdagen. Hun er meget tilfreds med nu at have noget mere at Bestille. Dede kjørte for hende Junge og mig en lille Visit paa Ølstedgaard igaar Eftermiddags, han kjører meget forsigtigt og passer nøje paa at undgaa ”hvad Far ikke vilde synes om ”. - Igaar fik jeg Brev fra Emil; han er saa rask nu, ingen kan see at han er syg, skriver han, men Du hører jo nu mere direkte om ham, d: 1_ste_ kommer Lud til Byen, bliver hentet i Roskilde af Berta, Lud var et Par Dage hos Emil, skrev med ham, men bare en Hilsen ”hans sidste Ungkarle-Hilsen til vort rare Hjem, hvor han har tilbragt nogle af sine behageligste Timer i hans Ungdom”. Fra Molle fik jeg et langt Brev fra igaar, hun melder sig herover, hvis hun kan paa sin Rundrejse=Billet til Askov Møde i næste Uge. Det var et langt rart Brev, og vi glæder os til at se hende. De bygger i Sommer paa den store nye Bygning til Skolen. Hilde paa Dalen har været syg og sengeliggende i 3 Maaneder af Nervøsitet. – 
 Syberg kan stadig ikke sove, har saa igaar faaet Opiumspulver, men alligevel ikke sovet i Nat. Mimi ligger nu igjen i Gjæstekamret. Vi er jævnlig deromme. Imorgen skal vi saa af med vor Junge, det bliver trist. Igaar var hun saa rask igjen, iaftes var vi alle i saa godt Humør, lille M[ulæseligt] var her til Ære for Junge og Christine. Jeg var forleden Aften ”Omgangen rundt” og plukkede en stor Haandfuld Perikum. Amstrups rejser til Glorup paa Lørdag med Nete, Pige og Kusk. Else havde skrevet, at de skulde være de Søndag over, saa vilde hun invitere fremmede paa dem. Wisse havde nemlig skrevet derned, at dersom de (Else og Conne) var bedt ud nogen Steder, saa maatte de endelig ikke sige Nej, hvis de (Amstrups) kunde komme med, da det vilde more hende meget at see Egnens Folk. Meget snildt af Visse, som jo undertiden kjeder sig lidt dernede. – Nu gaaer jeg selv til Højrup med en Del Breve, jeg øver mig i lange Ture nu, trænerer mig til de 4 Dage i Kjøbenhavn. Børnene og Dit Es hilser.
 [Skrevet langs sidste sides højre kant:]
 Han har ogsaa vældig godt af at friskes op om Aftenen
 [Skrevet langs første sides venstre kant:]
 Mange Hilsener til Thorvald det er herligt Du har ham</t>
   </si>
   <si>
+    <t>1912-02-18</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Malmø
+St. Pauli Kyrkogatan</t>
+  </si>
+  <si>
+    <t>Mulle -
+Laurentius Allerup
+Edvard Brandes
+Thora  Branner
+Malin   Holmström-Ingers
+I P Jacobsen
+Grethe Jungstedt
+Alhed Larsen
+Andreas Larsen
+Johan Larsen
+Johannes Larsen
+Christine  Mackie
+Karl Müenzinger
+Olaf Rude</t>
+  </si>
+  <si>
+    <t>Ellen flyttede i 1911 efter at være blevet enke fra USA til Kerteminde, hvor hun boede hos søsteren Alhed og dennes mand Johannes Larsen. Hun fungerede som en art pige i huset og tilsyneladende også som huslærer for børnene. 
+Hun havde fødselsdag 6. marts.
+Det vides ikke, hvem H.J. og Fru H var.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 1693</t>
+  </si>
+  <si>
+    <t>Ellen har ikke megen tid til at skrive. Nu sidder hun pga. manglende varme i dagligstuen, hvor børnene leger og spørger, og folk går igennem.
+Molle skal ikke fejre Ellen den 6., for Alhed og Johannes Larsen har planlagt en fest den dag, og så kan hun ikke rejse. 
+J.H. er en hul humbugsmager. Den slags opdrættes ikke i Danmark. Godt, at Astrid fik rystet ham af sig. 
+Vi kvinder er så infamt indrettet, at vi føler tomhed, når vi ikke har én at være optaget af. 
+På vej til Hvilan vil Ellen komme på besøg.
+Alhed og Johannes Larsen kom i aften hjem med Maler Rude, og så blev der holdt fest. 
+Det var rart at være alene otte dage med ungerne. Ellen holdt skole med dem og læste og skrev ellers breve til Karl. Han og hun vil nok kunne få et godt venskab, hvis hun kan komme af med den forbudte følelse. Hun har læst I.P. Jacobsen. 
+Ellen og Christine har set hinanden en del i vinter.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/87NC</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Astrid Goldschmidt
+St. Pauli Kyrkogatan
+Malmø
+Sverige
+[I brevet:]
+Søndag 18/2 – 12.
+Kære lille Disser! 
+Tak for de diverse Breve. Jeg har flere Gange været ved at skrive og været meget oplagt til en lille Sludder, men så er der kommen noget i Vejen. Stunden nu er da heller ikke for heldig nu [”nu” indsat over linjen]: Jeg sidder nemlig i Dagligstuen på Gr. af manglende Varme oppe, - og hvem kan samtale i Aanden i en Dgl.stue, hvor Børn leger og spørger hele Tiden og Folk gaar igennem. Jeg skal nok skrive til Molle endnu i Dag, - er så rørt over at de vil ”gøre ud af mig” den 6te men af kan det nu ikke blive. De vil nemlig på ingen Måde af med mig her den Dag [”den Dag” overstreget] og har planlagt et umaadeligt Gilde – Champagne – den Dag, og så kan du jo nok forstå at jeg ikke kan rejse. – Men jeg kommer rimeligvis snart efter, - men derom nærmere senere. – Det var dog ganske utroligt med J.H. og hans ”Høflighed”. Den Slags Mennesker opdrætter vi dog vist ikke i Danmark, - den hule Humbugmager. Og at han ikke en Gang skammer sig over en sådan Motivering. Gjorde han det, kunde han vel have fundet på en anden. Han er jo ikke en Gang intelligent. Vær du glad ved at du endelig fik Øjnene op for ham og fik ham rystet af dig. – Din travle Tilværelse vinder i høj Grad mit Bifald, - gid jeg gad gakke hen og gøre ligeså. Det er nu et af de bedste Hjælpemidler vi har mod den store Fjende, Tomheden. Er vi Kvindfolk dog ikke infamt indrettede; at vi så let bliver tamme, når vi ikke har én el. anden at gå og drukne i – være optaget af eller optaget i. Det irriterer mig så knusende. Tilværelsen er dog så uendelig mangfoldig, og hvorfor skal dèn ene Side af den tage en så uforholdsmæssig stor Plads op. Jeg vil heller ikke. Jeg sætter Hælene på de lumske farlige Instinkter, som suger vor Livskraft og tidt giver os ingen Ting til Gengæld. – Men hvad er der, som er Umagen værd, - mangen Gang kan jeg kun se så lidt så lidt. - å meget af det man har holdt af og været glad ved har kun haft Værd, fordi det står på en el. anden Måde [”Måde” indsat over linjen] i Forhold til det som opfyldte os, - og så bagefter. – Gud Fader, hvor jeg sidder og jamrer, det er jo ganske uværdigt,- men du skal se, jeg mander mig nok op. Af og til kan jeg da skimte Muligheden af en Slags Indhold.
+Mon du ikke kunde komme et Par Dage til Tutte mens jeg er der, - så kunde vi igen ”snakke sammen om ’et.” Og på Vej til Hvilan ser jeg jo også nok et lille Tag. 
+I Aftes kom Las og Be hjem, medbringende en lille Maler Rude. Det gav [ulæseligt ord] til en Smule Festlighed, hvad det altid lunder [”d” i ordet overstreget]. Vi ryger og drikker os selv til Dons Rev, - jeg er så forsviret som et Bæst. Det var f. Resten slet ikke så tosset, den 8 Dages Tid jeg var her alene med Ungerne, - jeg skolede med dem om Morgenen og Resten af Dagen gik meget rart med at læse rejse, betragte og skrive til Karl. Dette sidste morer mig mærkelig nok, - jeg tror vi kan få et rigtig gedigent Venskab, mellem os, når jeg kun kan komme uden den forb. Følelse. Det kommer nok. – Jeg har læst så meget i denne Tid, som jeg har haft Glæde af, - bl.a. I.P. Jakobsens Breve til E. Brandes Hvor han var et herligt Menneske, I.P. – der er dog dejlige Mennesker i denne Verden, men de dør jo gærne. Lille Mulle var et af dem.
+Ungerne har været morsomme og søde at have at gøre med, og Mornine har jeg også haft Glæde af at dyrke, - hun og jeg kan så godt sammen i denne Vinter. Allerup har også været med i Dyrkelsen, - han er et rørende Menneske, som man kommer til at holde af. 
+Det var slemt at dit eneste Lam skuffede dig. Der må da være Mennesker i Malmø. De Malere var vist ”Bussere”, - jeg mener, vi gik galt i Byen med dem. Svenskerne har jo nu én Gang ikke Humør, og de mangler Bredde. – 
+Sikken et Brev, - men jeg skal sige dig, jeg er så edende sulten og her lugter af Mad, men vi skal ikke spise længe endnu af det er så tungt. 
+1000 Hilsner E
+[Det følgende skrevet langs overkanten side 7 og 8, på hovedet:]
+Skriv meget snart igen – det er dog sjovere at skrive, når der ikke er en Måned mellem Svar og Tiltale
+Kys Ungerne
+[Det følgende skrevet øverst på side 2, på tværs:]
+Kan du ikke hverve Fru H. til ”Dansk Aand”</t>
+  </si>
+  <si>
+    <t>1912-05-27</t>
+  </si>
+  <si>
+    <t>Kerteminde</t>
+  </si>
+  <si>
+    <t>St. Pauli Kyrkogatan 19 Malmø</t>
+  </si>
+  <si>
+    <t>Laurentius Allerup
+August Bagge, Bogtrykker
+Alhed Marie Brønsted
+Else Birgitte Brønsted
+Louise Brønsted
+Adam Goldschmidt
+Alfred Goldschmidt
+Ina  Goldschmidt
+- Holstein, Frk.
+Else Jensen
+Jens Jensen
+Johannes V. Jensen
+Villum Jensen
+Alhed Larsen
+Georg Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Anna Rosenørn
+Ellen  Sawyer
+Erik Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>"Den røde Gaard" er købmandsgården, Langegade 50, Kerteminde, hvor Johannes Larsens far tidligere drev sin forretning og hvor Larsen-familien boede indtil faderens konkurs. I 1912 ejede Johannes Larsen gården, og hans lillebror, Georg (Gros) havde købmandsforretning og skænkestue i bygningen. Gavlværelset boede Johannes Larsen i, indtil han flyttede hjemmefra. 
+Modien er formodentlig Else Birgitte Brønsted, som i andre breve oftest blev kaldt Muddi.
+Næsseslottet, andet navn på Dronninggård ved Furesøen. er en tidligere lystgård og stamhus på et næs ved Furesøen nær Holte. Dronninggård blev oprettet i 1660 af dronning Sophie Amalie og købtes i 1781 af storkøbmanden Frédéric de Coninck. Han lod den nyklassicistiske hovedbygning opføre i 1783 af Andreas Kirkerup. Bagge ejede slottet i en årrække. En tid fungerede det som hotel, og siden blev det privatbolig. 1985 kom slottet atter i privat eje og blev restaureret - haveanlægget blev i 1995-96 renoveret af Søllerød Kommune. 
+Kilde: Lex.dk.
+Frijsenborg er en herregård beliggende i Hammel Sogn, Favrskov Kommune i Østjylland. Johannes Larsen havde flere illustrationsopgaver for Grev Frijs.
+Hvilan var en højskole i Sverige. Flere af Warberg-familiens medlemmer havde ophold der.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2084</t>
+  </si>
+  <si>
+    <t>Louise Brønsted og hendes familie skal formodentlig bo i Larsens købmandsgård i juli. De lejer sig billigt ind og har udlejet deres eget hus.
+Laura Warberg flytter ind i sin nye lejlighed 29. juni og spørger, om Astrid kan hjælpe. Alhed Larsen kan evt. passe børnene. 
+Alhed og Johannes Larsen har været på Næsseslottet sammen med Johannes V. Jensen. 
+Johannes Larsen skal til Frijsenborg og male dyr og skind. Alhed maler en buket tulipaner. 
+Grethe har det godt på Hvilan.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/3A6Y</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Astrid Goldschmidt
+St. Pauli Kyrkogatan 19
+Malmø –
+Skåne
+[På kuvertens bagside:]
+Poststempel
+[I brevet:]
+Kerteminde – Mandag d:27de
+Kære Astrid!
+Her passerer intet af Betydning at skrive om, saa det bliver intet langt Brev. Vi har ikke hørt noget senere fra Lugge om de saa kommer, her i Juli, Alhed mener, de vilde betænke sig, men det kan da ikke tænkes, at de ikke vil, det er jo voldsom billige Vilkaar. De skal boe i det store Gavlværelse i den røde Gaard og saa give i Pension hos Grosses 3 Kr.. 25 Øre om Dagen, altsaa for Kosten alene for Lugge og de 2 smaa; Else skal hun selv købe Mælk til. Modien og lille Alhed skal boe her for 1 Kr. 50 Øre om Dagen, det er jo rasende billigt. Johanne siger det er hos Grosses omtrent som Du og Børnene gav der. – 3 Kr. – men det var jo ogsaa meget billigt, naar de skal tjene en lille Smule. – Desuden har de nu [ulæseligt] lejet deres Hus ud i den Maaned for 100 Kr. til Fr. Holsteins Søster – Rosenørns, saa det kan jo blive en hel Finansoperation for M[ulæseligt, især naar man tænker paa, at de sparer Pigehold i den Maaned. Det er udmærket! Las og Alhed var i Birkerød til Middag om Tirsdagen, de sagde, der var bleven saa yndigt baade ude og inde. Nu spekulerer jeg lidt paa at vente med at komme til Byen til fex. d: 24de Juni; saa Dagen efter ud til Eder at se det hele, inden de rejser, saa boer jeg paa Missionshotel nogle Dage og faar flyttet ind d: 29de – en Lørdag - maaske Du saa kunde faa Dine smaa hjem og saa være hos mig 2 – 3 Dage først i Juli? Det kan jo altsammen staae roligt og jeg kan imens faae lavet Gardinstænger og sligt. Kan der være Haab om det, saa vil jeg see med lidt mere Ro end nu paa alt det Mas. Det kunde jo tænkes, at Alhed kunde have Børnene med hjem om Søndag eller rettere ligefrem hente dem? Alhed har forstaaet mig saadan De var en Dag paa Næsseslottet hos Direktør Bagges; der er en ulige Luxus af Hygge; de blev hentet i Bil af dem begge og kørt Tur først; Johannes V’s var der ogsaa. Las skal til Frijsenborg at male nogle Skind og Dyr senere hen foruden jo illustrere hans Bog. Alhed staar og maler en vidunderlig stor og smuk Buket Tulipaner som Allerup kom med. Saa han og Ville Fibiger var bedt her til Middag, alle Agrarens til Kaffe. I Dag Regn og Kulde, vi fryser!! Vi var glade ved Dit Brev til Elle; udmærket at Grethe befinder sig saa vel paa Hvilan, saa bliver hun der vel nok Tiden ud. Mon hun ikke vil have udmærket deraf? Hun blev vist saa vild af at lege med alle de Drenge her. - Nu Farvel lille Putte! Vi faaer nok yndigt Vejr i Juni Maaned, saa kan det blive en dejlig Tid for Dig og de smaa. Arbejdet om Sommeren paa det yndige Sted er jo Legeværk. - - 
+Hilsen fra Alhed og Junge, som sidder her og beder mig til Aften!
+Kys de smaa fra – 
+Bedstemor</t>
+  </si>
+  <si>
+    <t>1893-06-30</t>
+  </si>
+  <si>
+    <t>Hvilan Åkarp Sverige</t>
+  </si>
+  <si>
+    <t>Iffe -
+Otto -
+Pehr -
+Johan  Balslev
+Laura Balslev
+Ludvig Brandstrup, billedhugger
+Thora  Branner
+Thomas Bredsdorff
+Edvard Clemmensson
+Leonard Holst
+Jean Jensen
+Marie Juul
+Alhed Larsen
+Johanne  Larsen
+Christine  Mackie
+Otto Emil  Paludan
+Christine Rasmussen
+Hempel Syberg
+Nicoline  von Sperling
+Vilhelmine von Sperling
+Maria von Sperling. g. Balslev
+Albrecht  Warberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Hvilan var en skole i Sverige. Ellen var elev på denne i 1893. 
+Den omtalte Thomas er muligvis Thomas Bredsdorff. 
+Det vides ikke, hvad Haugens Gange er. Emil Aarestrup anvender også begrebet i et af sine digte.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 0036</t>
+  </si>
+  <si>
+    <t>Johanne og Thorvald slås (for sjov). 
+Johanne er ked af hverken at høre fra Clemse/Climse eller Snøde-Pehr.
+Marie Juul har sladret om Warberg-søstrene. Fx har hun sagt, at Christine og Thomas havde opført sig på en måde, så Thora ikke kunne være sammen med dem, og hun har fortalt, at søstrene løj. Derfor har Alhed, Thorvald, Marie Sperling og Johanne opsøgt Marie Juul, og Alhed skældte hende ud. Derefter spiste de på Sandholt.
+Johannes forældre er glade for Thorvald. Der er ren idyl på Erikshaab. 
+Johanne kan godt lide Thorvalds familie og hjem.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/YbGR</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Frøken Ellen Warberg
+Hvilan
+pr. Åkarp
+Skåne
+Sverige
+[Intet skrevet på kuvertens bagside]
+Bedste Elle.
+Mit Hjærte svulmer højt af Raseri og i denne Sindstilstand sætter jeg mig hen at forfatte en Skrivelse til dig, saa du maa undskylde om den bliver lidt krigerisk – i Begyndelsen i det mindste. Du er for Resten selv Aarsagen dertil, idet jeg neml. beklagede dig at du ikke var her og kunde dele Feriens Glæder med os paa Haabet og det fandt Bæstet Thorvald var Øllebrødsbarmhjertighed og drillede mig, kort sagt, saa at jeg sendte ham en Rejsetaske i Hovedet og ilede ned ad Trappen i Raseri.
+For Resten lever Thorvald og jeg da i ret god Forstaaelse, naar undtages at vi ere slemme til at slaas, d.v.s. selvfølgelig er det altid ham, der begynder, mig der nødes til Forsvar; alle mine ti Fingre har allerede adskillige Gange været af Led saadan klemmer og maser han dem. – 
+Det er jo egentlig længe siden, vi have vekslet Breve og jeg maa jo have oplevet en Del, som du ikke har hørt noget til. Og du som har besøgt Clemse i hans Hjem; det er rigtignok en Tur, som jeg misunder dig i højere Grad; har du aldrig snakket med Clemse om mig, om det, at han mente jeg havde lagt an paa ham; det kunde jeg nok have ønsket, om du havde klaret hans Begreber i den Henseende; han maa absolut være gal paa mig endnu; ellers vilde han skrive til mig og ønske mig til Lykke, det er umulig andet og jeg vil ikke nægte andet, end at det gør mig lidt ondt, hverken at høre fra ham eller Pehrs; hvorfor lille Snøde-Pehr ikke skriver til mig, det begriber jeg ikke og det gør mig især ondt; vi har dog virkelig staaet hinanden for nær til saadan helt at uddø for hinanden. Lad et Par Ord falde til ham i den Hens [”Hens” overstreget] Retning, naar du ser ham, du maa godt sige, at det gør mig ondt ikke at have hørt fra ham. 
+Her er en svær Uro i Hønsegaarden i denne Tid – takket være vor trofaste Ven, Marie Juul. Hun har i den sidste Tid været aktiv til at faa snakket om os til saa mange som muligt, saa daarlig som muligt. En Dag ovre hos Præstens havde hun fyldt Mor med nette, smaa Historier om os; f.Eks. at Christine og Thomas paa Skamlingsturen havde opført sig saadan at Thora var kommen hen til Marie og bedt om hun maatte gaa hos hende for hun kunde ikke holde ud at gaa med Thomas og Chr. saadan var de, og en hel Masse, som jeg ikke husker mere. – Til Fru Rasmussen nede i Faaborg havde hun bl.a. sagt – fortalte Fru R. til Frk Sperling – ”Det er jo kedeligt med Warbergs Pigebørn, at de er nok desværre saa usandfærdige” hvortil Fru R. havde sagt: Men er Johanne dog ligesom de andre, saa er det dog kedeligt, og Marie havde svaret Ja, desværre hun er [”hun er” understreget, og understregningen er streget ud] ligesom de andre; men da Fru R. kom hertil i sin Fortælling var Frk Sperling drevet ud i Raseri og sagt ”Ja hun er ligesom de andre, men de er ikke løgnagtige[”] o.s.v. o.s.v. Er det dog ikke et stift Stykke at sværte os hos Thorvalds Familie lige nu da vi er blevne forlovede? Saa forleden gik Alhed, Thorvald og jeg til Sandholt til Frokost og derfra til Østerhæsinge sammen med Marie Sperling for at give Marie Juul en Overhaling. Mens Th. og jeg lagde Beslag paa Johanne ved Croquetplænen førtes den ulykkelige Marie ned i Haugens Gange og blev der halet over af Alhed og Marie Sp. Alhed sagde f Ex. til Marie Ja, vi ved jo at du fortæller Historier, det er ikke noget nyt, men at du ligefrem er ondskabsfuld, det havde jeg dog ikke troet før nu, men nu ser jeg det jo – eller noget lgnd. sagde hun. Marie Juul brølede og var nok dog en Smule angerfuld, men paastaar at have fyldt Mor bare fordi hun holder saa inderlig meget af os – en mærkværdig Maade alligevel at lægge sin Kærlighed for Dagen paa. 
+Vi vandrede saa tilbage til Sandholt og spiste til Middag. Frk. Sperling holdt en lille Tale til Thorvald og mig og Frk. Castberg havde lavet en Sang til os. – Der paa Sandholt havde [”havde” overstreget. ”Var” indsat over linjen] var de været [”været” overstreget] meget optagne af hele Marie Juulaffæren og kaldte Alhed og Maries Rejse derover ”Den store Holmgang” og sang en ”Hør Vægter, hvor skal Slaget staa?” Er de ikke kostelige? – Det er jo egentlig voldsomt, at saadan et Menneske som hun er inde i den Sag, du ved nok; Alhed havde egentlig frygtet for, at hun skulde have hentydet dertil, naar Marie Sp. hørte paa det, men hun dyede sig da heldigvis ja hun turde naturligvis ikke andet end til for sine Forældres Skyld. – Her bliver for Resten talt saa meget om hende, at vi snart er ganske lede ved det hele; du skulde have set en Modtagelse vi gav hende den Dag, vi var derovre, vi saa ikke mildt til hende og hun saa lidt usikker ud til det. - - 
+Her er ellers – for at tale om noget andet og fornøjeligere – aldeles storartet at være kan du nok forstaa; de holder alle voldsomt meget af Thorvald – ikke mindst Far og Mor; jeg spurgte forleden Mor, om hun ikke kunde tænke sig en Gang i Tiden at kunne komme til at komme [”komme” overstreget] holde ligesaa meget af Th. som i sin Tid af Leon og til min Glæde svarede Mor: [”]Jooo – og endaa en Smule mere. – Han er jo da mere vores Lige.” Og Far kan udmærket snakke med ham, ligenu sidder de og river ned paa Damernes Logik – mit eneste Indlæg i Sagen er: ”Firiox” og – de tier rædselsslagne.
+Stemningen er henrivende – Eftermiddagsstemning med Sol og nedrullede Gardiner her i Fars Stue. Far i sin Sofa, Pallam med et lille Host og en Avisraslen inde fra Kontoret, Mor og Onkel Syberg drøftende Marie Juulgeschichten i Dagligstuen, [”i Dagligstuen” indsat over linjen] Lus med Hovedet i sin Bog, Gamle fordybet i de nyeste Beretninger fra Hovedstaden. Aviserne. Men i Øjeblikket er Duften fra det hele, da Thorvald er gaaet sin Vej. - - - - Otto og Schoffen og deres lille Plante har jo været her med den vel; de var søde og vi havde et Par hyggelige Dage sammen med dem. - - Jeg var jo i Tarup i et Par Dage og syntes godt om det hele; især Thorvalds Mor, hun var yndig, men næsten allermest om den lille Svoger, Johan; han var aldeles [det følgende skrevet på side 1, øverst, på tværs] henrivende; han lignede aldeles præcis Studenten; hans Mor sagde ogsaa at det var fuldstændig som han saa ud, da han var 13 Aar. Han var mageløs sød, den Unge. Og der var kønt lige omkring Præstegaarden en yndig Have og en lille Skov bagved med en Eng og en Aa!
+Jeg har Masser at tale med dig om, naar du nu kommer; (kom saa snart som mulig) ikke noget særligt, men sådan i al Almindelighed. Hilsen Johanne
+[Øverst på side tre er på hovedet skrevet:]
+Jo, jeg synes godt om [ulæseligt ord] og det gjorde jeg allerede paa Hvilan, han ligner Pehrs men er intet imod ham alligevel (? Han og Iffe ????[)]</t>
+  </si>
+  <si>
+    <t>1899-10-09</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>Kinin anvendes til behandling af muskelkramper og som malariamiddel. (Lex.dk).
+Ellen og Harris Sawyer ventede deres første og eneste barn og var sikre på, at det var en dreng. Deres datter blev født 16. jan. 1900. 
+Uffe: Ukendt person på Hvilan Hogskola i Sverige?
+I 1893 var Ellen Sawyer elev på Hvilan Högskola pr. Åkorp nær Malmö. Hun fik her flere svenske bekendte, som hun holdt kontakt med gennem nogle år. En af dem var Molle Holmström-Ingers. I februar 1893 inviterede hun Alhed Larsen til bal på Hvilan. Molle Holmström-Ingers var 1895-1896 lærer ved Lunnevads Folkhögskola og fra 1897 ved Hvilan. Fra 1908 var hun husmor, men hun var aktiv i diverse foreningsarbejde (Svensk Wikipedia: Malin Ingers, marts 2026).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1570</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/OF9T</t>
+  </si>
+  <si>
+    <t>Boston d. 9ende Okt - 99.
+Kære Mor. 
+Du er bleven så uholdbar med Breve i den senere Tid, at jeg i Aften så småt havde tænkt på at henvende mig til Junge. Madame el. Pan el. én af de andre mange, som jeg i høj Grad skylder Brev, men så slog det mig, at jeg nok har narret dig flere Gange uden at blive straffet, og da jeg havde tænkt lidt mere efter, kom jeg i Tanker om, at dit sidste Brev nok kom efter at jeg sendte mit sidste. – Der var en Side fra Fader, som jeg vil bede dig takke ham for. Jeg føler mig altid så hædret, når Fader skriver til mig. Jeg tænker ofte på at skrive til ham, - selv om alle mine Breve til dig naturligvis er til ham også, er det ikke helt det samme som en direkte Henvendelse. – Men det værste er, at hvad jeg har at sige i Reglen egner sig ulige bedre til at meddele dig, - jeg er bange, Far gennemgående finder mine Breve meget kedsommelige. – Jeg har i den senere Tid tænkt på, hvor det vilde interessere Far at spille Skak, - det forekommer mig, at det netop vilde være et Spil for ham, - det vilde være lidt for langsomt for dig, men Disser vilde vist blive god at spille med. - Vi dyrker det med Lidenskab, - jeg bliver ynkelig slagen hver Aften, men det er lige morsomt for det. 
+Jeg har haft Harry hjemme idag på Grund af en slem Forkølelse. Igår var han skidt hele Dagen, tog Quinin og hang af; idag blev han liggende med Grødomslag og vi havde Dr. Jenkins ude at se til ham. Han gav ham noget Medicin som synes at have virket hurtigt, for i Aften følte han sig så vel at han stod op og spiste til Aften hernede. – Andre vilde ikke tage sig så meget af en almindelig Forkølelse, men det er nødvendigt for ham, som har så lidt Huld og Kræfter at undvære. Men jeg tør nok sige, at han bliver passet så godt som det kan lade sig gøre. Der er et Punkt, hvor jeg er meget ømfindtlig: jeg tåler ingen Indblanding i mine Anliggender, og jeg bliver rasende, når Familjen (i dette Tilfælde Svigermoder) betragter det som sin Pligt at passe ham. Jeg tåler end ikke Råd af nogen Art, - de må uhindret spørge hvordan han har det, men intet derudover. Jeg har nu efterhånden fået det indprentet tror jeg, Svigermoder har kun én Gang idag været oppe at se til ham. – Det kan jo nok være at det må være lidt underligt sådan at pludselig at blive sat udenfor, - Harry har altid været hendes Øjesten, - men det kan ikke blive anderledes – hvad der er mit er mit. Jeg begynder så småt at få Øjnene op for at der er noget i den gamle Snak med ”die böse Schwiegermutter”. Guderne skal vide, at ingen kan være mere føjelig el. from og føjelig end Harrys Moder, og dog er hun for mig udpræget ”die Schwiegermutter”. Harry ved nok at han må være forsigtig på de Områder, – det er kun lige til at jeg finder mig i at han taler til de andre, - de klager også over at han ikke mere bryder sig om dem – men jeg er på det Punkt ufølsom. – 
+Når den lille Søn kommer, bliver det formodentlig lige det samme om igen, - en stiltiende Kamp om min retmæssige Ejendom. Jeg har det jo så småt med Familje her, så jeg må strængt holde Hævd over hvad der tilhører mig. Imidlertid, som sagt, hvad Harry angår, har jeg ikke længere Grund til at klage, - han er mindre og mindre ”Familjemedlem” og dette har bevirket at jeg bedre kan finde mig i dem, - jeg kreperer mig ikke mere over dem, og kan helt godt finde mig i den endelige Beslutning, at de bliver her i Vinter. Hvem ved - måske vi kan få Helen forlovet el. gift i Vinterens Løb, og måske gamle Bedstemor piller af (hun er så gammel som Methusalem) - det vil da lufte lidt og blive lettere at blive ordnet på èn for alle Parter tilfredsstillende Måde.
+Tirsdag. Harry har været oppe hele Dagen og er meget bedre. Det gælder nu kun om at indvinde hvad der er tabt af Kræfter og få Kinderne tilbage Det er et helt lille Studium at finde på hvad han skal spise, fordi Maven altid er skør, så snart han fejler noget. Kalvekarbonade med henkogte Grønærter faldt i god Jord idag. Det er en ukendt Ret her, - for ”sen og vanskelig” til at man vil lave det. Af Ben og Sener har jeg kogt lidt Suppe, som skal være til jævn Sellerisuppe til i Aften. Jeg koger ofte Selleri og jævner m Smørjævning og giver Harry som Gemyse, - det er letfordøjeligt og sundt. Det var aldeles ukendt at koge Selleri. I det-hele-taget er det besynderligt så lidt Folk her bryder sig om rigtig Mad, - det er Pie og Kage det drejer sig om. Den arme Harry har lidt derunder i mange Aar. – De har her til Lands en Skik, som jeg må respektere: Om Søndagen gives der kun èt solidt Måltid, - Middag midt på Dagen. Aftensmaden består i Kiks, Kage højst lidt koldt Kød, Brød og Smør. Hvor de har Pige, har hun så godt som altid Friaften om Søndagen, og de tager det da så let som muligt. 
+Tak for dit Billedkort idag. Det har moret os at se på det og indbilde os, at vi spadserede i Ørstedsparken. Hvor det dog var morsomt at du besøgte Uffe og Hvilan, - jeg glæder mig til at høre rigtig meget derom. Jeg er forresten stadig i Kontakt med Molle, har nylig skrevet til hende. – Jeg nyder mine Malerier, det er utroligt hvor Rammerne flatere. Do. Jenkins så dem igår og var uhyre interesseret. Også i Bedstefaders Buste og mine Antikviteter. Han så også mine Lagner med Mellemværkerne. Kniplinger er en stor Raritèt her) og det vævede Tæppe jeg fik fra Hvilan. Han er selv en ivrig Samler af ”alt Slags kønt” som forresten ikke gror på Træerne her. Han har det med indiske, persiske og japanesiske Kunstgenstande og Antikviteter. – Det er det mest henrivende milde Oktobervejr, man kan tænke sig, - her er så smukt i Smågaderne eller Alléerne heromkring. – Kloge Folk siger at jeg kan vente Drengen om tre Måneder. Han er uhyre skikkelig har endnu ikke voldt mig så meget som 1 Times Ubehagelig. – Jeg har en udpræget Fornemmelse af at jeg må røre mig meget, så jeg traver omkring i Huslighed det meste af Dagen og går ud hver Dag. – Hvis ikke Harry ikke netop var ved at 
+[Skrevet langs venstre margen s. 4:]
+tage en Lur vilde han sikkert sende Hilsen. Bunker af Hilsner til alle fra Far til Lofts- [indsat nederst s. 3; på tværs:] assistenten fra Elle. 
+[Skrevet på hovedet øverst s. 1:]
+Harry sagde idag, at der var et dansk Ord, som han så ofte så i Aviserne, men som det aldrig var ham mulig at finde i noget Leksikon, nemlig ”Handel-sophâ-velse” (hp udtalte han som f.) Langt om længe gik det op for mig at det var ”Handelsophævelse”. – Han troede det var noget med en Sofa.</t>
+  </si>
+  <si>
+    <t>5.-6. marts</t>
+  </si>
+  <si>
+    <t>St. Pauli Kyrkogatan No 19 4.</t>
+  </si>
+  <si>
+    <t>54 Coolidge Str. Brookline Mass. USA</t>
+  </si>
+  <si>
+    <t>Thora  Branner
+Alfred Goldschmidt
+Malin   Holmström-Ingers
+Hornung &amp; Møller
+Enoch Ingers
+Christine  Mackie
+Mathilda -, pige i huset hos Astrid Warberg-Goldschmidt
+Ellen  Sawyer
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Johanne og Astrids storesøster, Christine/Mornine, boede sammen med sin amerikanske mand på 54 Coolidge Str. i Brookline, Mass., USA. 
+Astrid og Alfred Goldschmidt flyttede i 1905 til Malmø, da han af sit firma der blev tilbudt en højere stilling, end den han havde i København.
+Johanne og Astrids søster, Thora/Tutte, ventede barn.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0410</t>
+  </si>
+  <si>
+    <t>Alfred og Astrid Goldschmidt er flyttet i deres nye lejlighed i Malmø. Der er smukt både ude og inde.
+De to har været på gåtur for at besøge Malin/Molle Ingers. Hjemme igen lavede pigen, Mathilde, aftensmad til dem. 
+Astrid skal til København for at besøge sin mor, og måske har Thora/Tutte til den tid født. 
+Johanne skal ikke blive for længe hos de ækle amerikanere.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/wuMq</t>
+  </si>
+  <si>
+    <t>[Skrevet på kuvertens forside:]
+læst 1964.
+dateret marts 1905.
+Frøken Johanne Warberg
+54 Coolidge Str.
+Brookline 
+Mass.
+U.S.A. 
+[Skrevet på kuvertens bagside:]
+Afs Astrid Goldschmidt
+St Paulli Kyrkogatan
+19 ⁴ - Malmø
+Sverige
+[På hovedet:]
+Hilsen fra Alfred
+[I brevet:]
+St Pauli Kyrkogatan 19 3 Sal 4 Våning
+5-6 Marts 1905
+Kære Junge! Det er Søndag – lige efter Middag – Alfr. og jeg står i Begreb med at trave ad Landevejen til Åkorp at besøge Molle – og glæder os til den gode Tur.
+Vi er nu så vidt i Orden, at vi har sovet herude i Nat – boet på Hotel hidtil – afventende et Lægesyn, der først skulde tilse vor Bolig. 
+Her er rasende smukt ude - vores nye Møbler tager sig udmærket godt ud her i de store lyse Stuer – og vi hat fået herlige Farver på Væggene – rødt i Alfreds akurat som på Dit Kams, da Farven var ny – ensfarvet grønt hos mig – lidt lysere end i gl Dage på Elles Kams - nu går vi videre her i Morgen ---
+Søndag Aften.
+Det blev en dejlig Spadseretur – kønt, køligt Forårsgråvejr – men rene og tørre Veje. Vi traf Molle og blev vel modtagne – Manden var ikke hjemme. Vi drak Kaffe der og tilbragte nogle hyggelige Timer der – de har det så smukt – og Ungerne er henrivende – Molle selv er også forfærdelig sød. Molle spillede lidt for os – siden Alfred. De har et dejligt Flygel – stort – af et svensk Firma, der ligner Hornung &amp;amp; Møller – siger de, for jeg kan sgutte høre det. 
+Da vi mærkede, at Molle var bedt til Hvilan om Aftenen, så tog vi Afsked - havde ellers tænkt at blive der til Aften.
+Af Turen var vi ellers bleven så skrupsultne, at vi strax, da vi kom til Malmø, maatte ind og have en Forfriskning; vi har jo en lang Vej hertil fra Stationen – c ½ Time. Da vi kom hjem, gav vi strax Pigen Mathilda Ordre at ”duka” Aftensmaden; Du aner ikke, hvor det er herligt at have Pige! hun er nu også så storartet – spørger aldrig om noget – men ordner selv stilfærdigt sit Arbejde og laver alt til Punkt og Prikke, som vi vil have det – desværre er hun kun foreløbig – skal gifte[s] til Maj. ---
+Du er ellers en net èn Junge at skælde mig ud for Troløshed – i Mandags fik jeg et Kort – og forrige Gang et lillebitte 3 Siders Brev fra Dig. Mon Du ikke snart får min rigtige Adresse i Hænde – jeg synes, det er Åringer siden, at jeg opgav den til Dig – men endnu går alle Breve over Fabriken. I Morges havde jeg Brev fra Mor – og var jo strax overbevist om Tutte – særlig da jeg havde drømt en yndig lille Pige om Natten – men nej, Tutte haler det ud bestandig – dog måske det dog er hændt i Nat. 
+På Tirsdag rejser Alfred atter til Leipzig for Resten af Ugen; jeg følger ham til Kjøbenhavn og bliver hos Mor til næste Dag. Måske da Tutte tænder. Uha, det må ellers ikke være rart at skulle på Stiftelse – og endda på Fællesstue; jeg synes da, det må være ganske henrivende at ligge i Barselsseng hjemme i sit eget Hus, hvor man har sin Mand og det hele. Også hvis man skulde dø, hvad man jo altid ricikerer. 
+Når Du svarer på dette Brev, så skriv lidt nøjagtig til mig om, hvornår Du kommer hjem – jeg synes, at Spørgsmålet er noget svævende – men Du vèd måske intet selv derom. Og Pladserne? Sig mig også, om dèt er Chancer. 
+Men bliv dog ikke for længe hos de ækle Amerikanere – Du som ikke behøver det. Molle fortalte om en svensk Digter [”svensk” indsat over linjen], der i et Dagblad havde skreven nogle Artikler, hvori han ikke levnede Amerikanerne Ære for 2 Skilling. Så snart jeg kan få fat i dem – de skal udkomme i Bogform – vil jeg sende Mornine dem – vil de ikke virke som Balsam? 
+Nå - måske ser vi vel Mornine en Dag – det kan jo blive knusende sjov: og hun vil da også have glimrende Gavn af det. –
+Nu må jeg slutte – vi skal i Seng – 
+Tusind Hilsner - Dis</t>
+  </si>
+  <si>
+    <t>1912-05-08</t>
+  </si>
+  <si>
+    <t>Glorup</t>
+  </si>
+  <si>
+    <t>St. Pauli Kyrkogatan 19
+Malmø</t>
+  </si>
+  <si>
+    <t>Mine -
+Frederik Bokkenheuser
+Alhed Marie Brønsted
+Louise Brønsted
+Adam Goldschmidt
+Ina  Goldschmidt
+Alhed Larsen
+Johannes Larsen
+Christine  Mackie
+Jens Rasmussen
+Mads Rasmussen
+Ellen  Sawyer
+Anna Syberg
+Fritz Syberg
+Conrad Warberg
+Marie Warberg</t>
+  </si>
+  <si>
+    <t>Albrecht Warbergs bror, Conrad Warberg, var godsforvalter på gården Glorup ved Øxendrup syd for Nyborg. Da dette brev blev skrevet, havde Laura Warberg opholdt sig på Glorup en måned. Hun havde årebetændelse i det ene ben. Laura blev flere gange tilset af en læge, Dr. B., og hans navn kendes ikke. 
+I maj 1912 ville Laura Warberg af sted på en rejse til bl.a. Schweiz. Denne har hun omtalt i flere breve. 
+Johannes Larsens bror, Klaks/Vilhelm, var skovridder på Wedellsborg, og Johannes Larsen besøgte ham jævnligt bl.a. for at male. 
+Anna og Fritz Syberg var i 1912 i Italien i en længere periode. Måske derfor tænkte Laura Warberg, at Brønsted kunne leje "deres huse på Hindsholmen".</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB2082</t>
+  </si>
+  <si>
+    <t>Laura Warbergs ben er stadig ikke rask, men hun må godt rejse tre uger senere. 
+Johannes Larsens har solgt et billede fra Wedellsborg til Jens Rasmussen. Mads Rasmussen vil muligvis købe et andet. 
+Louise Brønsteds pige rejser og datteren er syg. Kan Astrid måske hjælpe lidt? 
+Laura ville ønske, at Brønsteds ville sælge noget af deres grund, så de fik økonomisk frirum. Datteren må til vandet. Måske kan de leje Sybergs hus, men det ligger så ensomt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/jmQ4</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Astrid Goldschmidt
+St. Pauli Kyrkogatan 19
+Malmø
+Skåne
+[På kuvertens bagside:]
+Poststempel
+[I brevet:]
+Glorup – d : 8de Maj
+Kære Astrid!
+I Gaar var jeg oppe første Gang og det er fuldstændig forbi i Benet, men derimod er det andet mig en Skuffelse, jeg havde haabet – Dr. B. ogsaa – at det vilde have lukreret af de 3 Uger i Sengen: Det blev jo slet ikke helt kureret i Vinter; gid jeg havde haft Dr. B. ogsaa den Gang. Men nu vil jeg tale med ham derom, naar jeg paa Fredag skal op at betale ham og jeg haaber, at et Bind til det Ben ogsaa vil hjælpe. Vi maa godt rejse om 3 Uger; jeg foreslog ham ellers at vi kunde vente til September, men det var der ingen Grund til, sagde han. Jeg tænker at kunne tage til Alhed senest paa Søndag Formiddag – Hun ringede Conne op i Aftes, fortalte at de gør fin Middag for Christine i Dag, de sædvanlige Gæster, saa hun og Elle havde meget travlt. Las slider i Rengøring i Haven. Han har solgt et af de 3 store Malerier fra Wedellsborg til Overretssagfører Rasmussens for 1200 og et lignende meget kønt mente han at Broderen – Mads Tomat vilde have – Ja gid det maa vare med Grethes Glæde paa Hvilan, men hun er vel noget ustadig. Dit Brev var slet ikke lukket, vi fik det en Ombæring for sent, de havde paa Stationen læst det, mente Marie. Godt Du saa hurtigt fik bugt med ”Væggetøjet”! 
+Hvorfor Du faar Brev, er i Anledning af et Brevkort fra Muk i Morgen. De Stakler, hvor er de dog altid hjemsøgt af Modgang! Mine rejser 1 Juni. Lomme i Sengen i Dag med Feber og rheumatiske Smerter, men bedre, - og Lønningsloven gaaer ikke igennem, saa nu ligger deres Sommerbolig ved Stranden. Jeg mente, Du kunde tænke over, inden Du kommer der paa Søndag, om i Tilfælde af hun ingen Pige faaer Du kunde være der med Børnene. Det er maaske vildt, ["," overstreget] men Du kunde da gøre opmærksom derpaa. Gud give de dog kunde og vilde sælge hele den nye Mark og lidt af den vældige Have til en Byggegrund, saa de kunde faa det lidt mindre trangt med Penge! Intet er dog værre end at skulle nægte sig alt. Muk skriver, at Lomme maae til Vandet, om monstro Sybergs Huse paa Hindsholmen er til at leje, men det var et rædsom ensomt Sted – at hae nogle Maaneder og tænk hvis Vejret blev regnfuldt! Nu skriver jeg ikke igen før paa Mandag i Kerteminde lille Putte. Hils de smaa. Jeg glemte at skrive til Din Fødselsdag at Du skulde købe Dig lidt for de 2 Kr. – Nu kun kærlige Hilsener – ogsaa fra Nina, som sidder her og som har været en mageløs trofast Plejerske. – 
+Mor.</t>
+  </si>
+  <si>
     <t>1899-04-07</t>
-  </si>
-[...1 lines deleted...]
-    <t>Boston</t>
   </si>
   <si>
     <t>Frederik Brandstrup
 Mary Brandstrup
 - Dahl, kemiker
 Leonard Holmstrøm
 Alhed Larsen
 Johannes Larsen
 Charles Pear
 Dudley Pray
 Clarence Sawyer
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 - Sawyer, Harris' mor
 William Henry Schofield
 Hempel Syberg
 - Tiffany
 Tizian Vecellio
 Emil Vett
 Albrecht  Warberg
 Andreas Warberg
 Astrid Warberg-Goldschmidt
 Theodor Wessel</t>
   </si>
   <si>
     <t>Sølvbestik, hvor bogstavet 'W' indgår, er primært forbundet med den danske sølvvarefabrik W&amp;amp;S Sørensen (W. &amp;amp; S. Sørensen), som var beliggende i Horsens (Wikipedia marts 2026). 
 Dubra: Fin, udmærket (af russisk dobra; Ordnet.dk). 
 BISSEN-serien er danskdesignede og -producerede lamper, der alle er håndlavet efter gamle, klassiske håndværkstraditioner (Internettet marts 2026). 
 Harrs Sawyers mors navn kendes ikke. Følgende personr er ukendte: Mr. Robinson, Miss Morison, Mc Dowell, Clarence Buck, de to Miss Andrews og deres bror samt far. Der findes i 2026 et laboratorium i Danmark ejet/ledet af en Jürgensen, men det vides ikke, om det er dette, som Ellen Sawyer nævnte i brevet i 1899. 
 Wales-hat: I dag er hatte af denne stil forbundet med puritanerne og pilgrimmene til Amerika på grund af deres enkle design. 
 I modeverdenen omkring år 1900 refererer "indianerhatte" ofte til de ekstremt prangende og store hatte, som var højeste mode i den edwardianske periode (ca. 1890–1910). Selvom navnet i dag lyder misvisende, blev det brugt, fordi hattene lånte voldsomme mængder af ægte fjer og teksturer, der for datidens europæere ledte tankerne hen på det eksotiske eller "vilde". (Internettet marts 2026).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1569</t>
   </si>
   <si>
     <t>Man har udbragt Alhed/Be Larsens skål i anledning af hendes fødselsdag.
 Udover penge har Ellen og Harris Sawyer fået en mængde sølvtøj, glas og porcelænsgenstande i bryllupsgave. Harris havde i forvejen noget. 
@@ -927,218 +1170,237 @@
 Hvis han bare var lidt stærkere så kunde han tjene mange Penge og vi vilde flytte til København. – Han har ingen Konkurrenter på Gærområdet, så han fastsætter selv sine Priser, - men han kan ikke tåle at arbejde så meget, som han har gjort siden han forlod sin Universitetsvirksomhed. - Jeg tror ikke, at vi kan komme til Sommer, på Grund af vores Helbred. Hvis vi kan spare c. 1000 Dollars i Sommer, kan vi se hen til at rejse til et sundere Climat til Vinter, så Harris kan undgå en Forkølelsessæson. 
 Hvis jeg, når Sommeren kommer, kan indse, at en Rejse hjem kun kan ske på Bekostning af at komme bort til næste Vinter, så må jeg vi ["jeg" overstreget; ”vi” indsat over linjen] renoncere, hvor brændende jeg end længes efter at komme et lille Slag hjem. – Hans Helbred er jo det vigtigste. Men ingen kan vide, - her kan meget ske på kort Tid. –
 Vi har gjort en stor Opdagelse: En af H’s Assistenter er en fin Musiker. I Lørdags Morgen, da H. ikke tog til Byen på Grund af Forkølelse, telefonerede han efter Hr. Dahl, sin nye Assistent, [et overstreget ord] om han vilde komme med næste Tog og ”forrette”. Da Forretningerne vare besørgede talte de om andre Ting, og det viste sig da, at han kunde spille – ikke almindeligt, han er professionel Musiker, - spiller Orgelet i en norsk Kirke her i Byen, har et Klaver hvor han bor, og har Elever om Aftenen. 
 Han er en forbavsende ung Mand: Han er cand. polyt, har studeret i Kristiania, ejer et Hus der, - er ikke desto mindre kommet her til Amerika og arbejder for en temmelig ringe Betaling hos Harris med Gærvæsenet. H. siger at han er en dygtig Kemiker. – Han er en stor, bomstærk Fyr at se til, 5 el. 26 Aar gl. ganske lys, - ægte nordisk Ydre Han er yderst genert og taler dårligt engelsk, - men han spiller fortræffeligt. – Det var en sand Fornøjelse at høre ham spille den svære Finale i Måneskinssonaten. 
 Vi vil til at dyrke ham og bede ham herud om Aftenen af og til. På Torsdag har vi bedt ham, - vi skal så dyrke Flygelet tale dansk og spise dansk. Jeg vil lave en god gammeldags Lagkage med Frugt mellem Lagene. Han er nemlig Vegetarianer, så vi må sørge for noget Planteføde. Vi må have Asparges og Ærter o.s.v. Harris er meget stolt over sin Assistent. 
 Den tredje Assistent, som jeg vist skrev om en Gang, viste sig at være ubrugelig, men han er en velhavende Fyr, så Harris har foreslået ham at rejse til Danmark og studere Baciller på Jürgensens Laboratorium. Han har skrevet til J. om der er Plads og i så Fald rejser han midt i Maj. Han var hernede forleden Aften for at få gode Råd og H. lagde Rejseplanen for ham rådede ham til at bo i Pensionatet. – Vi har lovet at lære ham Begyndelsesgrundene i dansk – han har haft èn Time og kommer snart for at få èn til. Hans Navn er ”Dudley Pray”. Det er morsomt at tænke på, om han virkelig skulde komme over og bo hos Ta’ Mis i 3 Måneder. 
 Jeg har ligenu fået dit lange ekstra Brev og Anvisningen, som ser grulig velhavende ud. 
 Du kan ikke tænke dig, hvor dine Breve ere velkomne, - jeg sluger dem. – Jeg er virkelig ulykkelig over at mine andre Breve have været indholdsløse og små – dette er da til Gengæld fedt. – Jeg har også idag haft Brev fra B., Dis og Dede. Tak dem på det hjærteligste. Jeg er helt vild på sådan en Dag. – 
 Mit eget Guldfingerbøl fandt jeg forleden, - jeg havde omhyggeligt glemt ["l" i ordet overstreget] og glemt det. Jeg sender dit med Mr. Pray. Dit lille Billede kom i Medalionen til Mary Christine. Jeg har haft to søde Breve fra Onkel Frederik. – 
 Send endelig nogle Vidskestykker – jeg forstod ikke, om du slet ingen vilde sende, el. hvordan.
 Jeg vil også meget gærne have det hæklede Sengetæppe, men du behøver ikke at hækle til. 
 Hvis vi rejser, skal Familjen naturligvis ikke med. – 
 Lovede du ikke en Gang, at jeg måtte have Skålen af den Opsats, som gik itu?? Jeg savner så meget sådan en flad Del til Blomster. 
 Du må ikke sige, at det er dårligt af East., at han kun har lagt ½ Pund på, - i 11 Aar har han vejet det samme, men havde så pludselig lagt 1 Pund på, foruden han havde vundet, hvad han tabte i N.Y. East. kom nu! Han føler sig betydelig lettet ved at have fået vores 
 [Her mangler en eller flere sider af brevet]
 VIII
 da han var 4 Aar gl. udgav Digte da han var 12 Aar, døde 30 Aar gl. som Skoledirektør for en af de store Skoler her i Boston. Eastman skal ligne ham meget, men de siger, at hans Forstand ikke kan måle sig med Onkelens hvilket jeg er godt nok tilfreds med.
 Svigermoder forkæler os alle rent skandaløst, - und. gl. Eastman, som er hendes Slave, og ydmyge Tilbeder. Det er helt rørende at se hvor han tilbeder han, så snart han er hjemme besørger han Huslighed og render Ærinder for hende, hvor træt han end er. – Han er Familjens Skønhed – har en ulastelig Figur, elegante Bevægelser og Gang, - minder stærkt om Onkel Leonard på Hvilan. Han har altid en morsom Historie på rede Hånd og morer sig selv kostelig, men han mangler i Reglen Publikum til at goutere dem. Han bliver temmelig hundset den arme Eastman, men finder sig rolig deri. Han er fuldstændig klar over at han står betydelig tilbage i Dannelse for de andre. Hans Bestilling er Tømmermester, men Forretningen er ikke ret glimrende i de senere Aar. Han mener dog, at den vil forbedres i dette Kvartal. Han har Kontor længere inde i Byen og man ser ham næsten aldrig. – Jeg kan godt lide gl. Eastman og behandler ham med en Delikatesse, som han ikke er forvænt med. Han er derfor altid parat til at gøre mig små Tjenester og Opmærksomheder og er i det hele en gammel rørende Fyr. – 
 Hans Hovedinteresse er Blomster og Gartneri, og han er ved at lave et lille Anlæg uden for Huset, - I sine unge Dage var han Soldat, og er da forresten endnu. Her er et Slags Livgarderegiment, som hedder ”Washington Post”, som han har tjent i mange Aar. De har stadig Øvelser et Par Gange om Ugen, og ved Juletid blev gl. East. forfremmet til ”Commender”, som jeg ikke kan oversætte, men det er anset som meget hædrende og han er synlig stolt. Han bærer Uniform ved festlige Lejligheder og ser udmærket ud. Clarence og Helen ser jeg meget lidt til. 
 Helen er noget på et Kontor, hun har 1200 D. om Aaret og det kan lige slå til til hendes Klæder. Hun er den livligste af dem, sød og venlig, men hun er mere ”passende”, end jeg helt kan goutere. Hun forarges i sit inderste Hjærte over at jeg går rundt med min Waleshat, og ikke med den idiotiske Indianerhat, som både H. og jeg foragter. De skændes jævnlig om min Hovedbeklædning. Eastman forsvarer mig det han kan og siger, at jeg ikke er kommen her over for at plages med dumme Damehatte. Men Forholdet bliver stadig mere spændt efterhånden som vi nærmer os Sommerhatten 
 [Herefter mangler flere sider og afslutning på brevet]. 
 [Skrevet langs sidste sides venstre margen og nederst på højkant:]
 Presentanvisning, - han har lagt sig mere end det kan av vel først nu [et ulæseligt ord]</t>
   </si>
   <si>
-    <t>1899-10-09</t>
-[...26 lines deleted...]
-  <si>
     <t>1900-03-30</t>
   </si>
   <si>
     <t>Lauritz  Brandstrup
 - Dudire
 - Ipsen, USA
 Dudley Pray
-- Redpath
+Leonard Redpath
 Harris Sawyer
 - Tiffany</t>
   </si>
   <si>
     <t>Ellen Sawyer boede i Boston. Det vides ikke, hvad hendes svigermor hed.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 1746</t>
   </si>
   <si>
     <t>Ellen har haft en maveomgang, og Harris var en god sygeplejerske.
 Parret har haft besøg af Ipsens, og Ellen fandt det svært at tale dansk. Ipsens taler en blanding af dansk og engelsk. 
 Harris og Ellen har besøgt Dudires, som har en lille datter. 
 Mr. Dudleys far er død, og Ellen hjælper til i laboratoriet, mens Dudley har fri. 
 Harris og Ellen har været på en "dansk restaurant" i Boston. 
 Mr. Tiffany og hans kone har været på besøg. 
 Bedstefars begravelse må have været højtidelig.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Mzpi</t>
   </si>
   <si>
     <t>Marts 30 – 1900
 Kære Mor! Du kommer til at undskylde denne tarvelige Udstyrelse af mit Brev idag, - Harry, det kan han ikke [”ikke” indsat over linjen] huske at tage noget ordentligt Papir hjem til mig. – 
 Jeg begyndte mit Brev igår og havde fået skrevet en hel Del, men var så idiotisk at smide det bort. Der er imidlertid ingen stor Skade sket for det var et Svinebrev, - Blyants, - skrevet i Sengen. Jeg havde nemlig en lille Mavedårlighed, der som det lader, har i Sinde at indtræffe med visse Mellemrum. Mavesmerter og grøn Opkastning. Det begyndte om Natten, og Harry måtte ned og hente Cognac, Krydderpose og en Morphinpille. Han er en udmærket Sygeplejerske, - han behøver ikke at, sættes til, men kan selv finde på, hvad der må gøres. – Jeg har haft det samme Tilfælde før, og kunde rimeligvis undgå det, hvis jeg vilde være lidt forsigtig på visse Tider af Måneden. 
 Denne Uge [”X” indsat over linjen og i venstre margen skrevet ”X siden sidste Brevdag”] har været helt livlig. Først i Lørdags kom Ipsens ud og var her det meste af Eft. De ere meget livlige, - men, jeg ved ikke, - deres Snak kan ikke rigtig fange min Interesse. – Er det ikke kunstigt, - det falder mig så akavet at tale dansk nu, at det er ligesom der var Småsten under Tungen, og jeg må samle mig sammen for at få fat på Ordene, hvorimod jeg slet ikke føler den Vanskelighed når jeg skriver – (måske I føler det, ved at læse mine Breve) Ipsens taler elendigt, - Masser af Fejl og pudsige direkte Oversættelser fra engelsk. De kan endnu mindre tale engelsk , - taler med stærkt Akcent og mange Fejl. Jeg taler adskilligt bedre, - men jeg har jo også kun hørt engelsk i over et Aar, hvorimod de stadig har hørt [”hørt” overstreget; ”talt” indsat over linjen] talt en Blanding. – De[t] var jo imidlertid pænt af dem at komme og jeg vil også snart derud igen [”igen” overstreget] og se til dem. – 
 Om Søndagen gik Harry over [”over” overstreget; ”og” indsat over linjen] og jeg over til Dudires, som bor et Kvarters Vej herfra. De fører ikke Hus, har deres Møbler et Sted, hvor de tag [”tag” overstreget] opbevarer Møbler for kortere el. længere Tid, - og er i Pension hos hendes Forældre. Vi havde det helt morsomt, - deres lille Pige kan nu gå alene og er umådelig sød. Lille Grethe blev bedt til Børneselskab om to Aar. De har en stor Fonograf, som vi hørte på, - men det er i Grunden mere trættende end morsomt, når man har hørt det et Par Gange. – Vil du høre hvad Mrs. D. havde på: en såkaldt Thegown [”ea” i ordet overstreget; over disse bogstaver indsat ”ea”], - dette [”te” i ordet overstreget] samme som vore Empiredragter, af et fint lyserødt Stof, Dyvikekrave, langt Slæb, halvlange Ærmer med Kniplinger for. Hjemme vilde vi kalde det elegant til et Bryllup el. fin Middag og dette var en alm. Søndag og vi kom uventet. De fleste vilde se opstadsede ud med denne Dragt, men den klædte hende fortrinligt, - hun er høj, slank med et vældigt gult hår, meget livlig.
 Om Mandagen var jeg med Harry i Laboratoriet for at hjælpe. Mr. Redpath er på Forretningsrejse og Dudley Pray er der slet ikke i denne Tid på Grund af hans Faders pludselige Død. Den gamle Dudley var 74, men stærk og kraftig, fik Influenza, som gik over i Lungebetændelse døde i Løbet af en Uges Tid. Han var meget afholdt og hans Død har vakt megen Opsigt. Harry og jeg havde [”havde overstreget] tilbragte nogle behagelige Timer i hans lille private Kontor, så [”så” overstreget; ”og” indsat over linjen] vi ere helt kede af det. Der siges at unge Dudley nu er en rig Mand, men man ved ikke endnu hvor rig. – 
 Harry var som sagt alene i Laboratoriet og jeg vadskede små Glasinstrumenter to hele Dage for ham. Det er en hel Svir at komme derind til en Forandring, der er sket en Masse små Forbedringer og det er et storartet Laboratorium nu. Vi gik til en dansk Restauration til Frokost, - det eneste danske er Udseendet, - Ejeren og Maden ere engelske og Opvarterne ere Negere, - men Lokalerne er en tro Gengivelse af en gammel Kro i Ribe, og du kan tro det frydede mit Hjærte at se: grønmalede Vægge med naive røde Roser malet i Felterne, en Hylde under Loftet (som på Hvilan) med gamle Ting på. Klodtede grønmalede Stole og Borde, en Bornholmer, Kanariefugle i Bur, små Rude[r], Blomster i Vinduerne o.s.v.
 Ejeren kom hen og snakkede med os, - han vidste at jeg er dansk og var meget interesseret i hvad jeg kunde fortælle om danske Skikke og Sæder. – Vi gik en Del rundt i Byen, hvor jeg jo ikke har været i Måneder, - var hos Gordan &amp;amp; March, - en enorm Forretning med alt 7 Etager, - og en Tunnel med elect. Lys til en anden Afdeling. – Om Tirsdagen var jeg hjemme og fik Huset i Orden. Det kommer altid i Rod når jeg er borte, - navnlig den Lilles Bleer ere ligelig fordelte i alle Stuerne o.s.v. Om Onsdagen var jeg igen med Harry. Mr. Tiffany kom fra New York i Forretningsanliggender og havde sin Kone med. Hun kom op i Laboratoriet, en ægte New York-Dame, livlig og opvakt, vi havde en lang Snak sammen og vi gelejdede dem til deres Tog, - kom ½ Min. for sent og indtog derpå Frokost med dem: Østers, Roastbeef, Kiks og Ost, Kaffe. – 
 Den lille har være god siden jeg skrev sidst und. I går, men det var fordi Harry lavede hendes Mad lidt for fed, da jeg var dårlig, men idag har hun været god igen, sovet i 4 Timer i Form. let og leget. Svigermoder elsker hende højt. Hun siger ofte, at hun vilde ønske, du kunde se Ungen og at hun har helt Samvittighedsnag ved at have så megen Fornøjelse af hende når du ikke kan se hende. Gid – gid vi kunde komme hjem snart. – Hvor det må have været højtideligt ved Bedstefars Begravelse. Hvor han vilde have nydt al den Hæder, det gamle Skind hvis han kunde have set det. – 
 Vi kan ikke døbe den Lille, før vi får så varmt Vejr at hun kan gå ud. – 
 [Skrevet lodret langs venstre margen på side 4:] Farvel og Bunker af Hilsner E</t>
   </si>
   <si>
-    <t>5.-6. marts</t>
-[...72 lines deleted...]
-  <si>
     <t> 2. sep. 1907</t>
   </si>
   <si>
     <t>Dagbog</t>
+  </si>
+  <si>
+    <t>Johannes Larsen</t>
   </si>
   <si>
     <t>Carl Stasny
 - Warncke</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/46gADgtV</t>
   </si>
   <si>
+    <t>1934-5</t>
+  </si>
+  <si>
+    <t>Elena Larsen
+Johan Larsen</t>
+  </si>
+  <si>
+    <t>Christian  Ernlund
+Achton Friis
+Andreas Larsen
+Elena Larsen
+Peter Larsen</t>
+  </si>
+  <si>
+    <t>Sønderborg Münchner: Betegnelsen bruges ofte som fællesbetegnelse for alle typer af overgærede øl. Wikipedia jan. 2022.
+Kejsertræ (Paulownia tomentosa) er et lille, løvfældende træ med en åben, kuplet krone. Træet hører hjemme i Kina. Kilde: Wikipedia jan. 2022.
+Væggene i Odense: Johannes Larsen udsmykkede festsalen på Odense Rådhus med freskoer fra sommeren 1934 til 1936.</t>
+  </si>
+  <si>
+    <t>Brevet er i privateje, A</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har købt en masse øl, fordi Frederik Andreas/Dede kommer på besøg i pinsen. 
+Ernlund pudser væggene i Odense, og Larsen begynder snart at male derinde.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/NaWI</t>
+  </si>
+  <si>
+    <t>[Indledningen på brevet mangler]
+Hvinanden, men jeg savnede en Meddelse om at Du havde lavet Hullerne større. Dede kommer her til Pintse og vi har i den Anledning forsynet os med en Kasse Pilsner, en do. Guldbayere og 20 Sønderborg Münchner og en Del do Porter paa 1,10 Liter Flasker. Paulowniaen har en Mængde Blomster i Aar. Ernlund er begyndt at pudse vægge ude i Odense og naar jeg er færdig med Tegningerne til Friis skal jeg begynde at male derude. Antagelig sidst i denne Maaned. Hilsen fra Puf til Jer alle 3 og ligesaa fra 
+Din 
+Far.</t>
+  </si>
+  <si>
+    <t> 9. feb. 1913</t>
+  </si>
+  <si>
+    <t>Notater om fugle og vejrlig</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/SwGCNq80</t>
+  </si>
+  <si>
+    <t> 4. feb. 1913</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/oBE18KCk</t>
+  </si>
+  <si>
     <t>22.-24. januar 1909</t>
   </si>
   <si>
-    <t>Notater om fugle og vejrlig</t>
-[...1 lines deleted...]
-  <si>
     <t>https://fynboerne.ktdk.dk/n/Tz0Jp8FE</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/wrJCHJLk</t>
+  </si>
+  <si>
+    <t> 2. feb. 1913</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/88egREzI</t>
+  </si>
+  <si>
+    <t> 7. feb. 1913</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/nxMeRFVC</t>
+  </si>
+  <si>
+    <t>14. dec. 1923</t>
+  </si>
+  <si>
+    <t>Andreas Larsen
+- Petersen, Rylen</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/OBtRL6fr</t>
+  </si>
+  <si>
+    <t>1884-11-11</t>
+  </si>
+  <si>
+    <t>Vilhelmine  Larsen</t>
+  </si>
+  <si>
+    <t>København</t>
+  </si>
+  <si>
+    <t>Christian Eckardt
+Sophie Eckardt
+Anesine Frölich
+Christian Klingsey
+Adolph Larsen
+Marie Larsen
+Vilhelm Larsen
+Frans Schwartz
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Christian Eckardt boede på gården Store Høljeryd i Småland indtil 1889.
+Johannes Larsens moster, Anesine Frölich, emigrerede til Californien.</t>
+  </si>
+  <si>
+    <t>Det Kongelige Bibliotek</t>
+  </si>
+  <si>
+    <t>Johannes Larsens forældre har udsat rejsen til København og Sverige. Hans mor spørger, hvad han laver i fritiden.
+Hun håber, at Christian Eckardt får solgt nogle billeder på den kommende auktion.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/DO93</t>
+  </si>
+  <si>
+    <t>Tirsdagmorgen 11 November
+Kjæreste Johannes!
+Saa Du veed jeg kommer med ja om Gud vil mit Barn jeg er aldrig sikker paa at komme nogen Steder inden jeg er paa Vejen. Bestemmelsen var jo at rejse idag; men saa kom der pludselig en Indbydelse til et Bryllup som vi ikke kan undslaa os for 
+Se nu kan du tænke paa os i Morgen som hvilende efter den Udflugt, jeg kan og tør ikke skrive noget bestemt om Dagen vi kommer men saa har du det jo tilgode min lille Ven – Det er da morsomt at Eckardt er i Byen naar er hans Hjemrejse bestemt for det var jo morsomt at rejse sammen med ham til Høljeryd det er Moster Sophies Fødselsdag paa Søndag saa senere end Fredag rejser han vel ikke – Gud give dog han maa faa noget ind paa Actionen den 22 eller 24 
+Bed med os mit Barn saa inderlig du kan
+Vi blev meget glade ved at høre Eckardt synes om din Tegning – Held og Lykke for Dig fremdeles mit Barn, men naar du nu ikke gaar hos Klingsaj saa faar du maaske Hjemmearbejde fra Hr Svartz eller om det ikke tillades hvad udfylder Du saa Din Tid med Kjære Johannes om Eftermiddagen fortæl mig det maaske du snitter
+Du gik ikke i Theatret mit Barn fordi du gjerne vil have Blomster. Da dine smaa Søskende hørte at du gjerne vil have Blomster saa kom de hver med sin af de aller kjønneste jeg tog saa en af hver og har samlet dem i en Kurv som du snart skal faa og det vil jo være kjært for Dig at modtage især naar jeg mundtlig kan fortælle Dig deres Glæde over at kunne give
+Jeg havde en Forskrælse forleden Aften da jeg kom op Sovekamret var der ingen Fugl i Buret Vinduet stod aabent oh kjære Johannes min Bedrøvelse var saa stor at jeg græd og tænkte hvordan skal du dog faa det sagt til Johannes men en ½ Timestid efter kom lille Dine op - og da hun kom hen til Spejlet sagde hun, Moder her sidder hun jo nede paa Gulvet og sover, - der blev Glæde og hun forstod nu kan jeg udbede mig en stor Gevinst, hun kom jo ogsaa meget indsmigrende Moder maa jeg sove hos Dig i Nat, - og det blev bevilliget 
+Jeg veed ikke hvad jeg ikke kunde sige ja til i det Øjeblik saa glad var jeg – og jeg tænkte den Aften skulde jeg ikke hellere tage den med til Johannes
+Sig dit Ønske skal den blive eller skal jeg tage den med?
+Vi fik iaftes en Bog fra Amerika med Billeder fra Fresno den skal jeg tage med
+Nu er Kl. mange og det haster derfor kun 
+Farvel og Kys fra din trofaste Moder</t>
   </si>
   <si>
     <t>19.-21. januar 1909</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/b3qTkJb7</t>
   </si>
   <si>
     <t>19. - 21. januar 1909</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/6ssHnczJ</t>
   </si>
   <si>
     <t>1910-07-20</t>
   </si>
   <si>
     <t>Sigurd  Swane</t>
   </si>
   <si>
     <t>Christine Swane</t>
   </si>
   <si>
     <t>Faaborg</t>
   </si>
@@ -1148,349 +1410,122 @@
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Christine Swanes brevsamling, nr. 69-129</t>
   </si>
   <si>
     <t>Sigurd Swane erklærer sin kærlighed til Christine. Filosoferer over hvordan kvinder er som mødre. Han maler på billeder af Pejrup station og Sebjerget ved Faaborg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Z98b</t>
   </si>
   <si>
     <t>d. 20 - 7 – 1910
 Kære Uglen.
 I Aftes gik jeg i Seng Klk 10 og der var sikkert ikke gået over en halv Time før jeg var faldet i Søvn, tidlig på Morgenen var jeg vågen eet Øjeblik men sov straks igen, først 10 Minutter over 7 vågnede jeg, udsovet og frisk, min første Tanke idet jeg slog Øjnene op var, om – dog – dog kort Tid når jeg vågner og slår Øjnene op så ligger Du ved siden af mig, endnu sovende måske, med Hovedet tungt hvilende i dit eget Hår, måske med en Skulder fremme og Tæppets og Lagenets folder skjulende dig og visende dig, forskelligt hver Dag, men dig, dig, fyldende i Rummet, virkelig, med Blodet bankende igennem dig, levende, varmt fra Isse til Fod – eller du har allerede ligget vågen nogen Tid og når jeg slår Øjnene op endnu malet borte i Søvnen så suges jeg ind, fanges i dine og – undertiden – i hvert Tilfælde – og jeg vil søge det hver dag, lægger der sig et Smil om din Mund som det jeg har set når Du har holdt mig i dine Arme, det der minder om at du er født til at være Moder.
 Det er du og du vil elske de Børn du har født til Verden. Men, det har du sikkert også selv set, der er Kvinder som, ja jeg kan næsten sige forstøder deres Mænd så snart de blot er blevet Mødre, du er ikke af den Race, vel Uglen, ligeså lidt som din Mor har været det, jeg ved ikke hvordan jeg skulde udholde det.
 Der er også dem for hvem Børnene aldrig kommer til at spille nogen Rolle, du er heller ikke af dem. Kan du huske, en af de første Dage sagde du at du var ganske umådelig fordringsfuld i Kærlighed. Det forstår jeg, for det er jeg selv, og når du også er det så forstår du også det inderste i mit Væsen, det, som jeg tror, gør mig bøjelig og let at have med at gøre – og vanskelig i det Øjeblik den Strøm af Varme imod mig, som jeg trænger til som til Luft og Mad, stanser. Vanskelig eller hjælpeløs som det Menneske der har mistet Glæden bliver.
 Uglen, jeg er din Førstefødte, jeg er dit første Barn, vil du altid holde den Plads åben for mig – Også sådan at du retleder mig, når du synes jeg vil bære mig galt ad eller ikke holder mig på Højde med hvad jeg bør – og alligevel bære over med mig som en Moder tilgiver sit barn, uendeligt.
 Det er ikke Løfter jeg kræver, jeg minder mig selv, jeg spørger dig, er det ikke sådan vi vil at vi skal være mod hinanden. Du imod mig. 
 - -
 Ja lille Ugle det er Peirup Station. Jeg fik malet en Del i går på det andet Billede, en Udsigt op imod Sebjærget og over Markernes Felter, når jeg rimeligvis også i Aften får Vejr til det, håber jeg måske at blive færdig med det i Dag og så – ja nogle Dage skal det jo helst have til at tørre i – så kan jeg blive rejsefærdig når du vil, nu skal jeg i Aften tilføje en Bemærkning om jeg er færdig eller ej – Om det f. Ex. passede at du kom herned på Mandag og vi så fulgtes hjem til Kærteminde bagefter.
 Ja jeg blev færdig nu i Aften – Gud ved hvad du vil synes om Billedet, det er vist meget kraftigt i sine Farver, men jeg synes selv der er en ganske hel Simpelhed over det alligevel, når nogen egentlig Bedømmelse tør jeg ikke indlade mig på endnu, dertil er jeg for nær på Arbejdet endnu.
 Kæreste Uglen, jeg glæder mig til at have dig igen, ja det bliver vel rigtigst at du tager Cycel med, sig mig hvilket Tog du kommer ( og hvad Dag altså) så at jeg kan være på Stationen. Og vær ved godt Mod, du skal se det bliver blot en Glædesdag – og skulde også det modsatte blive Tilfældet, så skal vi hjælpes om at bære det og komme over det.
 Vil du hilse – hvis du ikke trættes af Hilsener.
 Din Sigurd</t>
   </si>
   <si>
-    <t>1912-02-18</t>
-[...191 lines deleted...]
-  <si>
     <t>14. dec. 1912</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/Z4lEV68Z</t>
   </si>
   <si>
     <t>21. jan. 1913</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/67fAdCNH</t>
   </si>
   <si>
-    <t> 2. feb. 1913</t>
-[...20 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/n/SwGCNq80</t>
+    <t>29. sep. 1922</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen".
+Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/gGrPbIOu</t>
+  </si>
+  <si>
+    <t> 5. maj. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/9sJZVvFn</t>
+  </si>
+  <si>
+    <t> 2. jun. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/71OaE2Pq</t>
   </si>
   <si>
     <t>1920-10-09</t>
   </si>
   <si>
     <t>Fritz Syberg</t>
   </si>
   <si>
     <t>Johannes V. Jensen</t>
   </si>
   <si>
     <t>Valby
 Valdal</t>
   </si>
   <si>
     <t>Jeppe Andreas Larsen
 Johannes Larsen
 Vilhelmine  Larsen</t>
   </si>
   <si>
     <t>Valdal var et nedlagt gartneri i Valby. Marie Schou/Syberg boede der i de sidste år af sit erhvervsaktive liv. Som pensionist flyttede hun til Pilegården i Kerteminde, hvor Fritz Syberg, hendes mand, boede. 
 Johannes V. Jensen udgav i 1920 bogen "Johannes Larsen og hans Billeder. Med et Kapitel af hans Erindringer", Gyldendalske Boghandel. I bogen optrådte blandt andet de viste billeder som illustrationer. Om portrættet af moderen skrev Johannes V. Jensen i bogen: (...) "Johannes Larsens Moder, hvis Portræt bringes i hans egen, af dyb sønlig Omhu og stum Bevægelse prægede Udførelse. Det taler for sig selv. En ung Pige er begravet i disse livsbedrøvede trætte Træk. Ak, hun har bødet sine Drenges forfærdelige Bukser i sene Aftentimers Lampelys - hvem husker ikke saadanne Øjne som man ubekymret plyndrede! Og der er det i dem som ligger dybere, det Ingenting i Verden mere kan svale, Alderens Forstemthed."
 Om billederne af Johannes Larsens far skrev Jensen i bogen: "Sin Fader har Johannes Larsen malet med den samme dybt forvarede Følsomhed; som han sidder ved sin Købmandspult og ser ud paa sine Pakhuse, med ligesom en usynlig Byrde paa Nakken der nagler ham til Stedet; eller i en Tegning med Hovedet paa Armene hvilende ud i sig selv en Stund efter Bordet, som han havde for Skik, eller spaserende med sin gamle Hund, nogenlunde skrøbelige og trofaste begge to. I det sidste Billede af ham er han malet paa Sengen, den han ikke mere skulde rejse sig fra, det har en egen skøn og bevægelig Modsætning mellem det store skæggede og kraftige Hoved og den afmægtige Stilling i Puderne, uden nogen Pathos, hverken hos den gamle en Gang saa urolige og driftige Mand, der nu er ankret ned, eller hos Sønnen der maler ham for at beholde ham paa den Maade man kan i Kunsten, men hvor det er inderligt fattet og smukt."</t>
   </si>
   <si>
     <t>Det Kongelige Bibliotek, Johannes V. Jensens Arkiv</t>
   </si>
   <si>
     <t>Syberg takker for den smukke bog om Johannes Larsen. Det, som Johs. V. Jensen skriver om billederne af Larsens forældre, er så fint.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/fci9</t>
   </si>
   <si>
     <t>Valdal 9-10-20
 Kære Ven!
 Tak for Din smukke Bog om Las. Jeg har havt stor Glæde af at læse den, Ingen uden Du kunde skrive den. Hvor er det smukt hvad Du siger om Las’ Billeder af hans Moder og Fader. Den Bog vil blive staaende som et Dokument om Las.
 Hilsen til Dig og Else
 fra Din hengivne
 Fritz Syberg.</t>
-  </si>
-[...30 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/n/OBtRL6fr</t>
   </si>
   <si>
     <t>11. aug. 1925</t>
   </si>
   <si>
     <t>- Bistrup
 Karl Fencker
 Johannes Larsen, Grønland
 Axel Laurent-Christensen
 John Møller</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/W4C1Dsb4</t>
   </si>
   <si>
     <t>1930-10-08</t>
   </si>
   <si>
     <t>Louise Brønsted</t>
   </si>
   <si>
     <t>Louise Amstrup
 Erna Andersen
 Peter Eilschov
 Grethe Jungstedt
@@ -1526,85 +1561,50 @@
 Ellen håber, at verset bliver brugt på Thøger Larsens mindesmærke.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/fsgQ</t>
   </si>
   <si>
     <t>8/10 - 30
 Kæreste Lugge.
 Tak for dine to Breve! Hvor er det kedeligt med Hannah. Både for hende, det lille Skind - men sandelig ogsaa for dig, som nu står Pige-løs. Jeg ringede straks til Fru Nielsen, Klaras Mor, - men selvfølgelig, - det var for sent. Der er to Søstre, og de havde faaet Plads Det vilde vist have passet helt godt, - særlig den ældste. Jeg har nu mine Garn ude, - men det er jo en vanskelig Opgave, for man kender jo ikke deres Kvalificationer, - selv om de søger Plads. Der er nu en lille tyk en, som hedder Erna og er Søster til Frk. Andersen, som var hos Las's. Hun siges at søge Plads i Odense. Hun har tjent hos Dyrlæge Voss's i Rynkeby, og der vilde de gærne have fæstet hende til Kokkepige - men hun har ellers ikke særlig lært at lave Mad. - I Aften hos Junge skal jeg ringe og spørge lidt ud om hende, - men inden vi naar at faa forhandlet om hende er hun vel fæstet ud. Jeg ved jo heller ikke, om hun vil til Kbh. Frk. Erna Andersen Flødstrup Søgyde pr. Ullerslev. Du kunde jo godt skrive til hende, hvis du mener. Nu er jeg borte Lørdag, Søndag og Mandag. Saa har jeg hørt om et Par andre Muligheder: en Søster til Friskolelæreren i Kissendrup - pr. Ullerslev. Men hun er saa ung. - Jeg skal nok forhøre videre, skønt jeg føler det som et tungt Ansvar. Kan du ikke sætte dig i Forb. med Husholdningsskolen, - dèr kommer jo alle de pænere Piger før el. senere.
 Hvor er det trist med Mornine. Junge vil skrive til Ove Rode. Men mens Græsset gror o.s.v. Hun er så lidt driftig. Jeg snakkede i Sommer så meget om, at hun skulde
 2)
 lægge sig efter Hjemmebageri. Der behøver ikke at være andre Driftsomkostninger end et godt Komfur og nogle Plader. Det siger Fru Thomsen (tidligere Rygaard). Hun stod jo pludselig ved Mandens Død fuldstændig paa bar Bund efter at have levet Godsejerliv i mange Aar. Hun klarer sig fint i Odense og siger at der tjenes godt. Hun begyndte kun med Bekendte. Men jeg tvivler nu paa, at Mornine kan faa noget til at gaa, af Mangel paa Driftighed, samt Menneskeskyhed. Hvor er det trist. Der er vel ikke en Stiftelse? Det lyder saa jammerligt, - men til syvende og sidst er det jo Mornines Ideal: at være ene og sidde og læse, - og det kunde jo godt gøres saadan et Sted. Eilschovske Boliger Odense? Forhør saa smaat i al Diskretion om hendes Stemning for det. Chancerne for Elever i Odense er jo ligesaa gode (el. slette) som i Kbn. og saa boede hun dog husfrit og hendes Hjælp fra Dede og Las forslog bedre. Hvor det ligner M. at ville være Rengøringskone! Saa kan vi selv se!! Men det værste er alligevel Putte. Nu er hun jo i et Bageri. - Hvad Søren vilde hun derovre. Jeg troede det var for at pumpe Billy, - men det lader det jo ikke til. - 
 Du skrev ikke om dit Helbred, lille Lugge. Hvordan gaar det??? S.u. - 
 I Øjeblikket har jeg kun fornøjelige at berette om mig selv. - Saadan gaar det jo op og ned i Verden, og jeg synes man skal med Taknemmelighed tage det gode, man faar udleveret, - ellers kan man da heller ikke fortjene det. Det gode er, at jeg faar saa uhyre glade Breve fra Mine. Mod Forventning er dette blevet den herligste Rejse, hun nogensinde har gjort. De er nu i Paris igen, efter 
 3)
 at have kørt til Revièraen, - nydt Hvilen dèr en Tid, - kørt en meget interessant Tur paa flere Dage rundt i Sydfrankrig - Marseilles o.s.v. Hun er begejstret over alt hvad de ser - jeg har aldrig faaet saa glade Breve fra hende. - Lille har det glimrende. Margareta skriver at hun spiser bedst af alle Børnene. Hun vil nok have fortræffeligt af denne Vinter paa Landet sammen med andre Børn. De lever saa udmærket dèr, og der bliver lavet særlig Mad til Børnene, - saa de faar det saa godt, som det kan faas. Hun er sød og glad skriver Margareta. Jeg hører en Gang om Uge fra hende.
 Her er vi jo ved at gaa i Vinterhi, - saadan da! Det bestaar bl.a. i at jeg jævnligt trækker i Oljetøjet og Stormbrillerne. Mit lille Hus har aldrig været saa hyggeligt som nu. Jeg har spenderet dobbelte Vinduer til "Kontoret" og Soveværelset og du kan tro, det luner. Og saa har jeg lavet det saa yndigt i mit Soveværelse. Min Seng er blevet noget saa "smart". Jeg fik Snedkeren til at lave et Brædt [tegning] over Sengen der er slået et Bændel paa og Omhæng, - omtrent som Tante Visse havde. Det ser saa nydeligt ud. Jeg tog mine Sommergardiner herfra, - hvide med blå Border. Derinde hænger Billeder af Lille og Grethe Missen nyder det og tilbringer sin Dag - og Nat med at sove dèr. [Tegning] Saa fik jeg ham ogsaa til at lave en stor Plade til min lille Servante og har pæne Omhæg dèr ogsaa og en fin Glashylde over. Jeg har altsaa kostet lidt paa Huset, - men det kan 
 4)
 jeg ogsaa fordi jeg lever saa billigt. Jeg har ført nøjagtigt Regnskab paa min Mad siden jeg kom hjem. Jeg har brugt 20 Kr. paa 4 Uger og haft Kaffefremmede èn Gang og alle Agrarens til fin Aften i Søndags, - men da fik vi rigtignok ogsaa en Hane og Tomater og Æbler, Salat foræret paa Landet. Min Middag - jeg spiser hjemme 6 Dage om Ugen til Middag - er Kærnemælk med en Skefuld Syltetøj i samt lidt Grøntsager, som jeg hidtil har haft fra Haven, Bønner Purrer og Celeri. Paalæg har jeg kun Ost. Med min Konstitution behøver man ikke at spise sine Penge op. -
 Jeg spiller utrolig meget Kort i denne Tid, - som Regel 5 Aftner om Ugen - L'hombre el. Bridge. Jeg synes det hjælper godt paa min Bridge. - Om Søndagen er jeg gærne hos Junge til Bridge om Aftenen. Hun har det helt godt efter Omstændighederne Omtr. en 40 Timer om Ugen Elever. Agraren og Manse morer sig med Jagt. De skyder en Del, men Junge siger, det er dyr Mad p. Gr. af alle de dyre Patroner, som hun jo maa betale. Deres store Lejlighed staar tom, - det er derfor det kniber saadan for hende. Tinge er hjemme, - han arbejder hos Puf, - men søger Plads til Nov. Han er sød og venlig. 
 Las har jeg kun lige set. -
 Har I hørt, at Mogens's Konfirmation blev udsat en Uge, fordi han blev saa forfærdelig syg af en "Forgiftning". De var angst for ham. Nu skal vi derop paa Lørdag, Søndag og Mandag.
 Bare det Vers kunde komme igennem til Thøgers Mindesmærke. Det er da saa smukt og udtrykker egentlig hele hans Livsfornemmelse i en mærkelig koncentreret Form, - hans Glæde over Livet, - hans stadige Tanke
 [Teksten fortsætter på sidste side i venstre margen; lodret:] paa Døden - og den vide Horisont. Hvor var han et herligt Menneske. Det er en Rigdom at have [øverst på sidste side; på hovedet:] kendt ham og have hjulpet ham. Jeg betaler det gærne med det svidende Savn som han efterlod. - 
 [Indsat på næstsidste side i venstre margen; lodret:] Nu Farvel for denne Gang, lille Lugge. Held og Lykke med det, - med Pigerne, mener jeg. Jeg synes du skulde skrive til Erna for at forhøre. I så Fald, lad mig vide, - jeg kan se Familjen paa Tirsdag. -</t>
-  </si>
-[...33 lines deleted...]
-Far.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -1681,51 +1681,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/DO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M4rR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S0nw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xCq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gYAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bACW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TwIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IQBf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YbGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF9T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzpi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wuMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/46gADgtV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Tz0Jp8FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wrJCHJLk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b3qTkJb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6ssHnczJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z98b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/87NC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jmQ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A6Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Z4lEV68Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/67fAdCNH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/88egREzI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oBE18KCk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nxMeRFVC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SwGCNq80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fci9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gGrPbIOu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9sJZVvFn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/71OaE2Pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OBtRL6fr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fsgQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaWI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/IQBf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S0nw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gYAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M4rR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xCq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bACW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TwIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/87NC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A6Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YbGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF9T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wuMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jmQ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzpi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/46gADgtV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaWI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SwGCNq80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oBE18KCk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Tz0Jp8FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wrJCHJLk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/88egREzI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nxMeRFVC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OBtRL6fr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b3qTkJb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6ssHnczJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z98b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Z4lEV68Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/67fAdCNH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gGrPbIOu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9sJZVvFn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/71OaE2Pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fci9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fsgQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M41"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -1768,1868 +1768,1868 @@
         <v>10</v>
       </c>
       <c r="L1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F2" s="5" t="s">
+      <c r="F2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H2" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G2" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H2" s="5" t="s">
+      <c r="I2" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="I2" s="5" t="s">
+      <c r="J2" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="J2" s="5" t="s">
+      <c r="K2" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="K2" s="5" t="s">
+      <c r="L2" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="L2" s="6" t="s">
+      <c r="M2" s="5" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H3" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="D3" s="5" t="s">
+      <c r="I3" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="E3" s="5" t="s">
+      <c r="J3" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="F3" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H3" s="5" t="s">
+      <c r="K3" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="I3" s="5" t="s">
+      <c r="L3" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="J3" s="5" t="s">
+      <c r="M3" s="5" t="s">
         <v>31</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="D4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="E4" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H4" s="5" t="s">
+      <c r="K4" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="I4" s="5" t="s">
+      <c r="L4" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="J4" s="5" t="s">
+      <c r="M4" s="5" t="s">
         <v>39</v>
-      </c>
-[...7 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D5" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K5" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="E5" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H5" s="5" t="s">
+      <c r="L5" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="I5" s="5" t="s">
+      <c r="M5" s="5" t="s">
         <v>46</v>
-      </c>
-[...10 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="E6" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="F6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="J6" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="F6" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H6" s="5" t="s">
+      <c r="K6" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="I6" s="5" t="s">
+      <c r="L6" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="J6" s="5" t="s">
+      <c r="M6" s="5" t="s">
         <v>55</v>
-      </c>
-[...7 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="F7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="J7" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="D7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="5" t="s">
+      <c r="K7" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="F7" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H7" s="5" t="s">
+      <c r="L7" s="6" t="s">
         <v>62</v>
       </c>
-      <c r="I7" s="5" t="s">
+      <c r="M7" s="5" t="s">
         <v>63</v>
-      </c>
-[...10 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>27</v>
+        <v>65</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>36</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>66</v>
       </c>
       <c r="F8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="J8" s="5" t="s">
         <v>69</v>
       </c>
-      <c r="I8" s="5" t="s">
+      <c r="K8" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="J8" s="5" t="s">
+      <c r="L8" s="6" t="s">
         <v>71</v>
       </c>
-      <c r="K8" s="5" t="s">
+      <c r="M8" s="5" t="s">
         <v>72</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="F9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="I9" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="D9" s="5" t="s">
-[...15 lines deleted...]
-      <c r="H9" s="5" t="s">
+      <c r="J9" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="I9" s="5" t="s">
+      <c r="K9" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="J9" s="5" t="s">
+      <c r="L9" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="K9" s="5" t="s">
+      <c r="M9" s="5" t="s">
         <v>80</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="E10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="J10" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="I10" s="5" t="s">
+      <c r="K10" s="5" t="s">
         <v>85</v>
       </c>
-      <c r="J10" s="5" t="s">
+      <c r="L10" s="6" t="s">
         <v>86</v>
       </c>
-      <c r="K10" s="5" t="s">
+      <c r="M10" s="5" t="s">
         <v>87</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="J11" s="5" t="s">
         <v>91</v>
       </c>
-      <c r="D11" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E11" s="5" t="s">
+      <c r="K11" s="5" t="s">
         <v>92</v>
       </c>
-      <c r="F11" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H11" s="5" t="s">
+      <c r="L11" s="6" t="s">
         <v>93</v>
       </c>
-      <c r="I11" s="5" t="s">
+      <c r="M11" s="5" t="s">
         <v>94</v>
-      </c>
-[...10 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>76</v>
+        <v>16</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>91</v>
-[...4 lines deleted...]
-        </is>
+        <v>25</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>96</v>
       </c>
       <c r="F12" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="G12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="J12" s="5" t="s">
         <v>100</v>
       </c>
-      <c r="G12" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H12" s="5" t="s">
+      <c r="K12" s="5" t="s">
         <v>101</v>
       </c>
-      <c r="I12" s="5" t="s">
+      <c r="L12" s="6" t="s">
         <v>102</v>
       </c>
-      <c r="J12" s="5" t="s">
+      <c r="M12" s="5" t="s">
         <v>103</v>
-      </c>
-[...7 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>36</v>
+        <v>105</v>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F13" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F13" s="5" t="s">
+        <v>106</v>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H13" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I13" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="I13" s="5" t="s">
+      <c r="J13" s="5" t="s">
         <v>109</v>
       </c>
-      <c r="J13" s="5" t="s">
+      <c r="K13" s="5" t="s">
         <v>110</v>
       </c>
-      <c r="K13" s="5" t="s">
+      <c r="L13" s="6" t="s">
         <v>111</v>
       </c>
-      <c r="L13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>44</v>
+        <v>105</v>
       </c>
       <c r="E14" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="F14" s="5" t="s">
         <v>115</v>
       </c>
-      <c r="F14" s="5" t="s">
+      <c r="G14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H14" s="5" t="s">
         <v>116</v>
       </c>
-      <c r="G14" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H14" s="5" t="s">
+      <c r="I14" s="5" t="s">
         <v>117</v>
       </c>
-      <c r="I14" s="5" t="s">
+      <c r="J14" s="5" t="s">
         <v>118</v>
       </c>
-      <c r="J14" s="5" t="s">
+      <c r="K14" s="5" t="s">
         <v>119</v>
       </c>
-      <c r="K14" s="5" t="s">
+      <c r="L14" s="6" t="s">
         <v>120</v>
       </c>
-      <c r="L14" s="6" t="s">
+      <c r="M14" s="5" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>91</v>
+        <v>74</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="E15" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="G15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H15" s="5" t="s">
         <v>124</v>
       </c>
-      <c r="F15" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H15" s="5" t="s">
+      <c r="I15" s="5" t="s">
         <v>125</v>
       </c>
-      <c r="I15" s="5" t="s">
+      <c r="J15" s="5" t="s">
         <v>126</v>
       </c>
-      <c r="J15" s="5" t="s">
+      <c r="K15" s="5" t="s">
         <v>127</v>
       </c>
-      <c r="K15" s="5" t="s">
+      <c r="L15" s="6" t="s">
         <v>128</v>
       </c>
-      <c r="L15" s="6" t="s">
+      <c r="M15" s="5" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="F16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I16" s="5" t="s">
         <v>132</v>
       </c>
       <c r="J16" s="5" t="s">
         <v>133</v>
       </c>
       <c r="K16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L16" s="6" t="s">
         <v>134</v>
       </c>
       <c r="M16" s="5" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
         <v>136</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>91</v>
+        <v>105</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>36</v>
-[...9 lines deleted...]
-        </is>
+        <v>65</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>138</v>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H17" s="5" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="J17" s="5" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>144</v>
+        <v>16</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>60</v>
+        <v>105</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="J18" s="5" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>154</v>
+        <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D19" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E19" s="5" t="s">
+        <v>131</v>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="s">
         <v>155</v>
       </c>
-      <c r="I19" s="5"/>
-[...8 lines deleted...]
-        </is>
+      <c r="I19" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="J19" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="K19" s="5" t="s">
+        <v>158</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="M19" s="5"/>
+        <v>159</v>
+      </c>
+      <c r="M19" s="5" t="s">
+        <v>160</v>
+      </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>154</v>
+        <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D20" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D20" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H20" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H20" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="J20" s="5" t="s">
+        <v>164</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="M20" s="5"/>
+        <v>166</v>
+      </c>
+      <c r="M20" s="5" t="s">
+        <v>167</v>
+      </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>157</v>
+        <v>168</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>154</v>
+        <v>169</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>16</v>
+        <v>170</v>
       </c>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H21" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H21" s="5" t="s">
+        <v>171</v>
       </c>
       <c r="I21" s="5"/>
       <c r="J21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K21" s="5" t="s">
-        <v>158</v>
+      <c r="K21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L21" s="6" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="M21" s="5"/>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>154</v>
+        <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>170</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>174</v>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H22" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H22" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="J22" s="5" t="s">
+        <v>177</v>
       </c>
       <c r="K22" s="5" t="s">
-        <v>158</v>
+        <v>178</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="M22" s="5"/>
+        <v>179</v>
+      </c>
+      <c r="M22" s="5" t="s">
+        <v>180</v>
+      </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>163</v>
+        <v>181</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>154</v>
+        <v>169</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>16</v>
+        <v>170</v>
       </c>
       <c r="D23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I23" s="5"/>
       <c r="J23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K23" s="5" t="s">
-        <v>158</v>
+        <v>182</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>164</v>
+        <v>183</v>
       </c>
       <c r="M23" s="5"/>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>165</v>
+        <v>184</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>14</v>
+        <v>169</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>166</v>
-[...14 lines deleted...]
-        <v>15</v>
+        <v>170</v>
+      </c>
+      <c r="D24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I24" s="5"/>
-      <c r="J24" s="5" t="s">
-        <v>170</v>
+      <c r="J24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K24" s="5" t="s">
-        <v>171</v>
+        <v>182</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>172</v>
-[...3 lines deleted...]
-      </c>
+        <v>185</v>
+      </c>
+      <c r="M24" s="5"/>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>174</v>
+        <v>186</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>14</v>
+        <v>169</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>170</v>
+      </c>
+      <c r="D25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F25" s="5" t="s">
-        <v>175</v>
+      <c r="F25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H25" s="5" t="s">
-[...6 lines deleted...]
-        <v>178</v>
+      <c r="H25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I25" s="5"/>
+      <c r="J25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K25" s="5" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>180</v>
-[...3 lines deleted...]
-      </c>
+        <v>187</v>
+      </c>
+      <c r="M25" s="5"/>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="D26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I26" s="5"/>
+      <c r="J26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K26" s="5" t="s">
         <v>182</v>
       </c>
-      <c r="B26" s="5" t="s">
-[...28 lines deleted...]
-      <c r="K26" s="5" t="s">
+      <c r="L26" s="6" t="s">
         <v>188</v>
       </c>
-      <c r="L26" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M26" s="5"/>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>14</v>
+        <v>169</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>36</v>
-[...8 lines deleted...]
-        <v>192</v>
+        <v>170</v>
+      </c>
+      <c r="D27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H27" s="5" t="s">
-[...6 lines deleted...]
-        <v>195</v>
+      <c r="H27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I27" s="5"/>
+      <c r="J27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K27" s="5" t="s">
-        <v>196</v>
+        <v>182</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>197</v>
-[...3 lines deleted...]
-      </c>
+        <v>190</v>
+      </c>
+      <c r="M27" s="5"/>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>199</v>
+        <v>191</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>154</v>
+        <v>169</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>16</v>
+        <v>170</v>
       </c>
       <c r="D28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I28" s="5"/>
       <c r="J28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K28" s="5" t="s">
-        <v>158</v>
+        <v>182</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>200</v>
+        <v>192</v>
       </c>
       <c r="M28" s="5"/>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>201</v>
+        <v>193</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>154</v>
+        <v>169</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>16</v>
+        <v>170</v>
       </c>
       <c r="D29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H29" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H29" s="5" t="s">
+        <v>194</v>
       </c>
       <c r="I29" s="5"/>
       <c r="J29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K29" s="5" t="s">
-        <v>158</v>
+      <c r="K29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L29" s="6" t="s">
-        <v>202</v>
+        <v>195</v>
       </c>
       <c r="M29" s="5"/>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="G30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H30" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="I30" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="J30" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="K30" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="L30" s="6" t="s">
         <v>203</v>
       </c>
-      <c r="B30" s="5" t="s">
-[...39 lines deleted...]
-      <c r="L30" s="6" t="s">
+      <c r="M30" s="5" t="s">
         <v>204</v>
       </c>
-      <c r="M30" s="5"/>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
         <v>205</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>154</v>
+        <v>169</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>16</v>
+        <v>170</v>
       </c>
       <c r="D31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I31" s="5"/>
       <c r="J31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K31" s="5" t="s">
-        <v>158</v>
+        <v>182</v>
       </c>
       <c r="L31" s="6" t="s">
         <v>206</v>
       </c>
       <c r="M31" s="5"/>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
         <v>207</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>154</v>
+        <v>169</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>16</v>
+        <v>170</v>
       </c>
       <c r="D32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I32" s="5"/>
       <c r="J32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K32" s="5" t="s">
-        <v>158</v>
+        <v>182</v>
       </c>
       <c r="L32" s="6" t="s">
         <v>208</v>
       </c>
       <c r="M32" s="5"/>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
         <v>209</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>154</v>
+        <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>16</v>
-[...24 lines deleted...]
-        </is>
+        <v>210</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="G33" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="H33" s="5" t="s">
+        <v>197</v>
       </c>
       <c r="I33" s="5"/>
-      <c r="J33" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J33" s="5" t="s">
+        <v>214</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>158</v>
+        <v>215</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="M33" s="5"/>
+        <v>216</v>
+      </c>
+      <c r="M33" s="5" t="s">
+        <v>217</v>
+      </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>211</v>
+        <v>218</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>14</v>
+        <v>169</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>212</v>
-[...5 lines deleted...]
-        <v>214</v>
+        <v>170</v>
+      </c>
+      <c r="D34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H34" s="5" t="s">
-[...6 lines deleted...]
-        <v>217</v>
+      <c r="H34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I34" s="5"/>
+      <c r="J34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K34" s="5" t="s">
-        <v>218</v>
+        <v>182</v>
       </c>
       <c r="L34" s="6" t="s">
         <v>219</v>
       </c>
-      <c r="M34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M34" s="5"/>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>154</v>
+        <v>169</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>16</v>
+        <v>170</v>
       </c>
       <c r="D35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I35" s="5"/>
       <c r="J35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K35" s="5" t="s">
-        <v>222</v>
+        <v>182</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="M35" s="5"/>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>154</v>
+        <v>169</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>16</v>
+        <v>170</v>
       </c>
       <c r="D36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I36" s="5"/>
       <c r="J36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K36" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K36" s="5" t="s">
+        <v>223</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="M36" s="5"/>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>154</v>
+        <v>169</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>16</v>
+        <v>170</v>
       </c>
       <c r="D37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I37" s="5"/>
       <c r="J37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L37" s="6" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="M37" s="5"/>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>154</v>
+        <v>169</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>16</v>
+        <v>170</v>
       </c>
       <c r="D38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H38" s="5" t="s">
-        <v>229</v>
+      <c r="H38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I38" s="5"/>
       <c r="J38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L38" s="6" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="M38" s="5"/>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="D39" s="5" t="s">
         <v>231</v>
       </c>
-      <c r="B39" s="5" t="s">
-[...13 lines deleted...]
-        </is>
+      <c r="E39" s="5" t="s">
+        <v>232</v>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H39" s="5" t="s">
-        <v>232</v>
-[...10 lines deleted...]
-        </is>
+        <v>233</v>
+      </c>
+      <c r="I39" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="J39" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="K39" s="5" t="s">
+        <v>236</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>233</v>
-[...1 lines deleted...]
-      <c r="M39" s="5"/>
+        <v>237</v>
+      </c>
+      <c r="M39" s="5" t="s">
+        <v>238</v>
+      </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>14</v>
+        <v>169</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>235</v>
+        <v>170</v>
+      </c>
+      <c r="D40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="s">
-        <v>236</v>
-[...8 lines deleted...]
-        <v>239</v>
+        <v>240</v>
+      </c>
+      <c r="I40" s="5"/>
+      <c r="J40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L40" s="6" t="s">
-        <v>240</v>
-[...1 lines deleted...]
-      <c r="M40" s="5" t="s">
         <v>241</v>
       </c>
+      <c r="M40" s="5"/>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
         <v>242</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>243</v>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="5" t="s">
         <v>244</v>
       </c>
       <c r="I41" s="5" t="s">
         <v>245</v>
       </c>