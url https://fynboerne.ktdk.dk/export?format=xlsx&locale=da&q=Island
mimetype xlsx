--- v1 (2026-06-23)
+++ v2 (2026-09-26)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1525" uniqueCount="844" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1537" uniqueCount="851" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -2479,91 +2479,91 @@
 Albert Repholtz
 Aage Roose</t>
   </si>
   <si>
     <t>Johannes larsen er rejst til Island for at lave illustrationer til en bogudgave af De Islandske sagaer. 
 Det er uklart, hvad sagen om træsnittene gik ud på, men tilsyneladende ville Repholtz og Roose fra bestyrelsen for selskabet for Grafisk Kunst købe dem/bruge dem til noget, mens resten af bestyrelsen ikke var med på ideen.
 Sagen om Kemp og omslaget er heller ikke nem at blive klog på.</t>
   </si>
   <si>
     <t>Alhed Larsen er skuffet over at have fået et kort brev.
 Hun har haft besvimelsesanfald og blødninger, men har det bedre nu. Hun mener, at det er overgangsalderen kombineret med nervøsitet. Søsteren Christine passer Alhed. 
 Alhed har været til tenniskampe, Indien mod Danmark.
 Hun og Johan har været hos Albert Repholtz og vise ham Larsens træsnit. Han og Aage Roose var begge meget begejstrede for dem, men de øvrige i bestyrelsen var modstandere (af indkøb?) 
 Alhed er vred over den måde, Kemp har opført sig i forbindelse med omslaget. Derfor har hun skrevet til ham.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/OlUE</t>
   </si>
   <si>
     <t>Kæreste Lavsi!
 Tak for Brevet fra Thorshavn, men det var rigtignok et meget lille Brev og det var saa tykt, at jeg aabnede det med Velbehag og Forventning. Og saa var der kun de faa Ord paa et stort Ark og et andet stort Ark, der var tomt. Jeg forstaar ikke, at Du ikke i de 4 Dage Du havde været ombord, kunde have skreven lidt. Puf havde ringet om Aftenen at det var der og jeg laa næste Dag og glædede mig til Posten kom Kl. 11. Jeg var meget skuffet. Og Guderne skal vide, jeg har ikke haft det for morsomt, siden Du rejste. De første Dage gik meget godt, skønt jeg var temmelig sløj. Men saa fik jeg en Dag to Besvimelsesanfald og om Natten en blødning. Vi ringede strax til Bodild som sagde jeg skulde blive i Sengen, senere kom hun selv. Hun sagde at saadanne Blødninger efter mange Aars Forløb tog meget paa Kræfterne og da jeg ikke havde noget at give hen af, maatte jeg være yderst forsigtig for ikke at svække mig yderligere. Hun har været mageløs imod mig, jeg fik endnu 3-4 mindre Besvimelsesanfald, men nu er det mange Dage siden og jeg er meget bedre, egentlig synes jeg helt rask, men af Forsigtighed ligger jeg endnu, dog skal jeg nu til at prøve lidt til, det maa jeg nok for Bodild. – Dette med Blødningen har sikkert staaet ind længe i Kroppen og har sikkert gjort min daarlige Tilstand i Sverige og senere. Bodild mener ogsaa at Sindsbevægelsen ved Din Afrejse og Nervøsitet ved Forberedelserne har medvirket. Men jeg tro, at jeg nu bliver meget raskere og at hele min Sygdom staar i Forbindelse med Overgangsalderen, og det er jo godt og lover godt for Fremtiden. Jeg er ked af at det nu trækker saa længe ud, inden jeg kan komme til at male, da jeg nu var saa godt i Gang. – Jeg naaede dog at more mig lidt de første Dage. Jeg var 3 Gange til Eftermiddagstennis med Ly. og Magisterens. Det var Mesterkampe (Davis cup.) mellem Indien og Danmark. Danmark vandt overlegent, men de to Indiere var meget sympatiske og spillede smukt og dygtig. Den ene var en Dr. paa 43 Aar. Tænk jeg sendte dem en stor Buket Roser og et lille engelsk Brev til dem til til Terminus, hvor de bode. Efter alle 3 Tennis Middag med Bridge hos Magisterens. Endvidere var vi hos Tante Mis Fred [ordet overstreget] Søndag Frokost, Middag i Valby [indsat over linjen - ulæseligt] [ulæseligt ord] var saa sød – og om Onsdagen skulde Ly og jeg have været hos Bryggerens med Knud Rasmussen der var jeg bleven syg om Natten. Lysse og jeg havde ogsaa naat at være hos Repholtz med Træsnittene. De var fine, kan Du tro! Han var uhyre elskværdig – han havde egentlig ikke kunnet forstaa Bestyrelsens Holdning, navnlig da han havde set nærmere paa det [ordet overstreget] Trykkene syntes han det var meget smukt. Han havde været uhyre ked af at skulde skrive de Breve og Da han lagde saa stærkt Vægt paa at det var ”de andre” han og Roose undtagen, kunde jeg jo dristig fyre løs paa Bestyrelsen: jeg talte om det uheldige i at der sad Mennesker i Bestyrelsen der ikke havde Begreb om Kunst – at det vilde [ordet overstreget] jo vilde være dem umuligt overhovedet for Øjeblikket herhjemme at finde et Træsnit af det Værd og endelig at Du [ordet overstreget] jeg aldrig havde set Dig saa oprørt og krænket som ved denne Behandling. – Først da vi havde været der længe og haft al den Snak, spurgte jeg om han ikke vilde se Trykkene. ”jo Tak, det vil jeg da forfærdelig gærne”. Og saa var han jo meget begejstret. Han syntes nok at det sidste var det kønneste og jeg svarede dertil, at det var jo ogsaa et Prøvetryk, der der havde været udstillet. Han og Roose havde arbejdet for, at vi nu, da Sneppen var med skulde have 6500, men de kunde ikke faa de andre med! Nu ved vi altsaa, at de synes det er billigt! Jeg var for Resten rørt over ham han var synlig rystet over den hele Affære. Lysse og jeg var meget ovenpaa, da vi gik ned ad Trappen. – Lysse skriver om Schæffer Affæren. Hans Brev oprørte mig. Grunden til min Henvendelse til Kemp var Omslaget. Han forbigaar i sit Brev Din Passus, at Du vil overveje hans Forslag. Frækt skriver han, at Omslaget bliver færdigtrykt i næste Uge og at han vil sende dig et. – Kemp mente ikke Du skulde give de forlangte 475 men derimod tilbagebetale ham hvad Du har faaet ÷ og blankt_ forlange_ at han hverken [ordet overstreget – i margen indsat de to næste ord] slet ikke bruger Omslaget eller Vignetterne i flere Oplag. Han sagde at det var Bedre at bruge Dig sammen med en anden uden at spørge. – Christine er mageløs imod mig, vogter over mig, smider Visitter ud o.s.v.
 Naa, nu faar vi nok snart Brev, der gaar jo et deroppe fra d. 22nde, samme Dag dette afgaar. – Skriv nu endelig saa ofte Du kan. Du behøver jo ikke skrive i samme Øjeblik, der viser sig en Lejlighed, men skriv af og til paa et Brev, som saa er parat, naar Lejlighed viser sig, - jeg tænker paa, naar Du er paa Langtur. – Og nu kun 1000 Hilsner. I maa have haft slemt Vejr, I var en Dag forsinkede. Pas paa Dig selv de kærligste Hilsner fra Din A
 21 – 6 – 27</t>
   </si>
   <si>
+    <t>22. jun. 1927</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/IOqM8G5z</t>
+  </si>
+  <si>
     <t>1927-06-22</t>
   </si>
   <si>
     <t>Island</t>
   </si>
   <si>
     <t>Reykjavik
 Korsør
 Nyborg</t>
   </si>
   <si>
     <t>Louise Brønsted
 Axel Jarl
 Andreas Larsen
 Johan Larsen
 Vilhelm Marstrand</t>
   </si>
   <si>
     <t>Johannes Larsen er på Island for at lave illustrationer til en bogudgave af De Islandske Sagaer. 
 Olor er latin for svane.</t>
   </si>
   <si>
     <t>Alhed Larsen foreslår, at hun og Johannes fremover skriver tal bag på kuverterne.
 Hun er ked af, at de ikke havde råd til, at hun kunne tage med på turen. 
 Alhed er syg igen. Hendes søster, Louise (Lugge) har fulgt hende hjem (fra Københavnsområdet). Nu går det bedre, men hun ligger mest.
 Jarl Strødam (Axel Jarl) har sendt et opråbsbrev om fredning af svaneunger.
 Hvis Johannes Larsen bliver urolig for Alhed og drengene, må han sende et telegram med svar betalt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gdBJ</t>
   </si>
   <si>
     <t>Kæreste Lavsi! [Med en anden skrift end Alheds er skrevet 22/6 27]
 1000 Tak for dine 2 lange Breve, foruden det fra Thorshavn (som jeg ikke mere vil tænke paa). Det ser næsten ud [indsat over linjen] efter Dine [indsættelse slut] som man kan skrive mere end hver 14de Dag, saa nu maa vi hellere sende en extra Hilsen hver 8nde Dag. Vi kan mærke Konvolutterne bagpaa, for hvis Du faar flere ad Gangen. Jeg har faaet en frisk Hilsen gennem Wilh. Marstrand, han skrev at Ingeniørerne var saa glade ved Dig. Det er slemt, hvis Ensomheden kommer til at trykke Dig, men Du kommer saamænd nok snart til at kunne tale med dem. Jeg misunder Dig saa ganske forfærdelig, eller rettere sagt, jeg ønsker saa inderlig at vi haft [ordet overstreget] havde haft Penge til at jeg kunde være rejst med, jeg kunde have ladet være med de værste Ture, og saa have ligget stille og malet forskellige Steder. – Jeg skrev vist til Dig, at jeg var begyndt at staa op, men saa kom det om igen og jeg maatte ligge om igen. Saa stod jeg op, var en Dag ude at spadsere med Ly og saa rejste jeg hjem, kørt til Korsør af Ly og ledsaget hele Rejsen af Lugge, og den søde Lugge [ordet overstreget] Gamle var naturligvis i Nyborg efter os, men de sammensvor sig alle imod mig og kommanderede mig i Seng nogle Dage for at jeg kunde hvile mig ordentlig ud efter Rejsen. Det havde ogsaa taget meget paa mig, og Rejsen fremmede jo ikke men nu gaar det vældig frem. Jeg har købt mig en fin Udeliggestol, i Dag er det vældig fint Sommervejr, saa jeg haaber jeg meget snart kan komme derud, det er jo kun Kræfterne, der mangler mig. Ja der kom et Brev fra Jarl Strødam, det var noget om Svaneyngels Fredning, jeg talte med Lysse om det, og saa ringede jeg derud og gav [de to næste ord indsat over linjen] Dit Navn. + [indskud indsat øverst på side 1]: at Dit Navn maatte sættes under et Opraab gaaende ud paa at Herregaarde og lignende, som har c. olor. skal sende Ynglen til Strødam, hvor den skal plejes og senere fordeles rundt i Landet. [Indskud slut] Han var meget elskværdig, vilde absolut have mig derud paa Rekreation! men Du ved nok, den Slags er ikke Rekreation for mig. Jeg har jo ellers ikke oplevet meget, men jeg haaber Gamle skriver om alt herhjemme. Hvor jeg glæder mig til at komme til at male end [ordet overstreget] igen, jeg kan mærke, at jeg endnu er i Arbejdshjørnet. – Hør, hvis Du en Dag pludselig skulde blive urolig for os (i Ensomhed fanger man jo Griller) Saa send et Telegram med Svar betalt, saa gaar det automatisk op til Dig igen. Vi kan jo aldrig telegrafere, da vi ikke ved hvor Du er. Nu kun 1000 kærlige Hilsner med Bøn om at Du vil passe paa Dig selv og at Du vil skrive som hidtil, jeg er saa henrykt ved at faa Brev. Din A. 
 Mærk Dine breve med Tal, jeg har faaet 2 fra Rejkvavik – det sidste afgaaet 22 – 6 – 27</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/n/IOqM8G5z</t>
   </si>
   <si>
     <t>23. jun. 1927</t>
   </si>
   <si>
     <t>Sigurður  Nordal</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/LYg1m9x4</t>
   </si>
   <si>
     <t>24. jun. 1927</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/LUwVCFiX</t>
   </si>
   <si>
     <t>25. jun. 1927</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/tOw5hYmx</t>
   </si>
   <si>
     <t>26. jun. 1927</t>
   </si>
@@ -3005,57 +3005,57 @@
   <si>
     <t>https://fynboerne.ktdk.dk/n/Of8Mkdk3</t>
   </si>
   <si>
     <t> 9. aug. 1927</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/AX8xcm94</t>
   </si>
   <si>
     <t>25. juli - 10. august 1927. Dagbogsskitser fra første del af rejsen til Island.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/VMhoFPMQ</t>
   </si>
   <si>
     <t>10. aug. 1927</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/Dku3q7Dh</t>
   </si>
   <si>
     <t>11. aug. 1927</t>
   </si>
   <si>
+    <t>https://fynboerne.ktdk.dk/n/1axcCmRL</t>
+  </si>
+  <si>
     <t>Ólafur Tubals dagbog fra 11. til 30. august 1927.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/UVJSZIur</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/n/1axcCmRL</t>
   </si>
   <si>
     <t>12. aug. 1927</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/Dw5MEcDn</t>
   </si>
   <si>
     <t>13. aug. 1927</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/edFwrcwW</t>
   </si>
   <si>
     <t>14. aug. 1927</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/JVwmNqia</t>
   </si>
   <si>
     <t>15. aug. 1927</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/iME0s4ac</t>
   </si>
@@ -3085,209 +3085,209 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/dWj7jadr</t>
   </si>
   <si>
     <t>20. aug. 1927</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/SMnMcBiq</t>
   </si>
   <si>
     <t>21. aug. 1927</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/hh6b8Pwl</t>
   </si>
   <si>
     <t>22. aug. 1927</t>
   </si>
   <si>
     <t>Ludvig Emil Kaaber
 Ólafur Tubals</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/Wwr4HCxJ</t>
+  </si>
+  <si>
+    <t>23. aug. 1927</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/H6SerXb3</t>
   </si>
   <si>
     <t>1927-08-23</t>
   </si>
   <si>
     <t>Island
 Stykkisholm</t>
   </si>
   <si>
     <t>Stykkisholm
 Reykjavik</t>
   </si>
   <si>
     <t>Erik den Røde -
 Ragnar Ásgeirsson
 Andreas Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Johannes Larsen skrev dette sidste brev til Alhed Larsen fra Island, hvor han var i færd med at lave illustrationer til bogværket med de islandske sagaer. Alhed Larsen døde 31.8.1927, og Johannes Larsen nåede ikke at komme hjem, inden det skete.
 Bogudgaven af De Islandske Sagaer med Johannes Larsens illustrationer udkom 1930-1932.
 Laxaadalen, Oxney og Alflafjord er lokaliteter på Island, som JL omtaler i dette brev.</t>
   </si>
   <si>
     <t>Johannes Larsen sender en dagbog hjem til Alhed. Han skal med båd til Laxaadalen og Oxney. Johannes Larsen savner Alhed.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9Ou4</t>
   </si>
   <si>
     <t>Stykkisholm 23 August 1927.
 Kæreste Alhed!
 Skønt Bogen No 4 ikke er skreven fuld sender jeg nu da der gaar Post til Reykjavik. Saa kommer det med den første Damper der tager Danmarkskort, med, men hvilken det er kan jeg ikke se i min Liste, jeg haaber det kan naa "Lejru" til Norge 25, ellers kommer det ikke af Sted før med Alexandrine 31. Men jeg ved heller ikke om der er lejlighed til Forbindelse med den fra nu af og til den 31. Som Du ser af Bogen har jeg haft godt Vejr stadig væk, men de lange besværlige Ture giver jo ikke meget i Rygsækken. Naar vi nu er færdige her om et Par Dage, hvis Vejret tillader det skal vi til Laxaadalen, vi tager Baad herfra ind i Fjorden, saa kan vi med det samme besøge Oxney med Erik d. Rødes Boplads og vi sparer Halvdelen af de Penge det vilde koste at ride rundt om Alflafjord. Jeg længes efter Dig og hvert Øjeblik naar jeg sidder ude og tegner sidder jeg ved siden af Dig i Fordvognen og kører paa fynske Landeveje eller i Smaaland, det hjælper. F. ringede om Breve til Ragnar Asgeirson, der ligger 2 hos Ministeren, men han var bange for at han ikke kunde naa at faa dem med Baaden. Det er spændende og kommer vist i Dag. Jeg tør ikke vente med at sende, jeg mener bringe dette paa Posthuset. Da jeg ikke ved, om det kan naar, hvis Vejret forbedrer sig saa jeg kan komme paa Arbejde. Men jeg har bestemt mig til at telegrafere "Svar betalt" enten jeg faar Breve eller ej. Hils dem allesammen, særlig Puf og Lysse. Tusinde Kys og Hilsner
 Din
 JL.</t>
   </si>
   <si>
-    <t>23. aug. 1927</t>
-[...1 lines deleted...]
-  <si>
     <t>https://fynboerne.ktdk.dk/n/L7JJggd9</t>
   </si>
   <si>
-    <t>https://fynboerne.ktdk.dk/n/H6SerXb3</t>
-[...1 lines deleted...]
-  <si>
     <t>24. aug. 1927</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/n/UspNYH4d</t>
   </si>
   <si>
     <t>Leo Swane
 Poul Uttenreitter</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/i1tKhB8V</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/UspNYH4d</t>
+  </si>
+  <si>
+    <t>25. aug. 1927</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/80D8s7eX</t>
   </si>
   <si>
     <t>1927-08-25</t>
   </si>
   <si>
     <t>Johannes Larsen rejste til Island d. 8. juni for at lave tegninger til De Islandske Sagaer. Yderligere information om sagaerne kan ses under Johannes V. Jensen.</t>
   </si>
   <si>
     <t>Alt vel. Brev afsendt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Qrmd</t>
   </si>
   <si>
     <t>[Fortryk på papiret]
 [Telegram fra] Stykkesholmen Nr. 88 11 Ord indl. D 25/8 1927 Kl. 10
 Rp 3, 85 Alhed Larsen
 Kerteminde [ulæseligt ord eller navn]
 Alt vel Brev afsendt
 Johannes Larsen</t>
   </si>
   <si>
-    <t>25. aug. 1927</t>
-[...1 lines deleted...]
-  <si>
     <t>https://fynboerne.ktdk.dk/n/H9lXW1Vn</t>
   </si>
   <si>
-    <t>https://fynboerne.ktdk.dk/n/80D8s7eX</t>
-[...1 lines deleted...]
-  <si>
     <t>26. aug. 1927</t>
   </si>
   <si>
+    <t>https://fynboerne.ktdk.dk/n/qptRqaZw</t>
+  </si>
+  <si>
     <t>https://fynboerne.ktdk.dk/n/08F9lP68</t>
   </si>
   <si>
-    <t>https://fynboerne.ktdk.dk/n/qptRqaZw</t>
-[...1 lines deleted...]
-  <si>
     <t>27. aug. 1927</t>
   </si>
   <si>
+    <t>https://fynboerne.ktdk.dk/n/JPsQQDp5</t>
+  </si>
+  <si>
     <t>https://fynboerne.ktdk.dk/n/WlX3xaKz</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/n/JPsQQDp5</t>
   </si>
   <si>
     <t>1927-08-27</t>
   </si>
   <si>
     <t>Hotel Hekla Reykjavik, Island
 Borgarnes Museum, Iceland</t>
   </si>
   <si>
     <t>Alhed Larsen er blevet indlagt på hospital og Johannes Larsen afbryder sin rejse og vender hjem. Alhed dør d. 31.8. Johannes Larsen når ikke at komme hjem inden.</t>
   </si>
   <si>
     <t>Tusind hilsner</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Vxjd</t>
   </si>
   <si>
     <t>[Fortryk på papiret]
 Telegram fra Borgarnes Nr. 87 13 Ord indl. d. 27/8 1927 Kl. 11.13
 Rp 3, 85 [ulæseligt ord] Alhed Larsen
 Kerteminde Dmk
 Tusen Hilsener
 Johannes Larsen
 Hotel Hekla
 Reykjavik 
 Island</t>
   </si>
   <si>
     <t>28. aug. 1927</t>
   </si>
   <si>
+    <t>https://fynboerne.ktdk.dk/n/7pxLnlSp</t>
+  </si>
+  <si>
     <t>https://fynboerne.ktdk.dk/n/Ut3S5emD</t>
   </si>
   <si>
-    <t>https://fynboerne.ktdk.dk/n/7pxLnlSp</t>
-[...1 lines deleted...]
-  <si>
     <t>29. aug. 1927</t>
+  </si>
+  <si>
+    <t>Ragnar Ásgeirsson
+William Gershom Collingwood 
+Ólafur Tubals</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/vBl99Kqf</t>
   </si>
   <si>
     <t>Ragnar Ásgeirsson
 Ludvig Emil Kaaber
 Ólafur Tubals</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/QVPyRFjV</t>
-  </si>
-[...6 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/n/vBl99Kqf</t>
   </si>
   <si>
     <t>30. aug. 1927</t>
   </si>
   <si>
     <t>Ludvig Emil Kaaber
 Frank  le Sage de Fontenay
 Valtýr Stefánsson
 Ólafur Tubals</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/nu45h3lj</t>
   </si>
   <si>
     <t>31. aug. 1927</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/9tWbPe9y</t>
   </si>
   <si>
     <t> 1. sep. 1927</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/r0wWCf2R</t>
   </si>
@@ -3694,181 +3694,253 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/evwm</t>
   </si>
   <si>
     <t>Kjøbenhavn 2 Marts 1935.
 Kære Lysse!
 Tak for Brevene. Det lange fik jeg da vi var ved at gaa om Bord i Vognen for at køre til Nyborg og jeg tog det saa med og læste det paa Færgen, sendte det saa til Puf da jeg kom herover. Det var en meget klar Fremstilling, jeg saa det hele for mig endnu før jeg var kommen om til Situationsplanen. Jeg synes det er en udmærket Plan og det glæder mig at Lønnen kan blive sparet, jeg begyndte allerede at frygte for den da jeg kom til Rydningen af Buskadset. Den store Gran forestiller jeg mig netop fri af Rampen men selv om den kommer ind i denne vil det heller ikke gøre noget, naar bare Forsiden af Stammen bliver fri. Det lille Brev fik jeg i Gaar Morges fra Puf uaabnet sammen med et Par andre Breve og en Bemærkning om at Du vidst havde faaet Skrivedille. Det var gevaltig hurtigt jeg havde ventet at der mindst vilde gaa et Aars Tid. Er der flere Instanser? og i saa Fald mon de appelerer igen Jeg kom herover Onsdag Middag. Billederne var kommen om Formdgn og Kl. 5 var de hængt op og Katalogen skreven. I Gaar lukkede vi op. Det er alle omtrent [oven over linien er skrevet ”omtrent”] mine gamle Billeder fra 1893 – 1932. der er kun 2 iblandt der ikke før har været fremme. Dine 2 er ogsaa med, men jeg gør ikke Regning paa ar sælge noget videre. Jeg skulde til Tandlæge og have skravet Tænderne i Gaar Kl. 12, men Puf foreslog at vi skulde gaa hen i Fiskehuset i Stedet og spise Østers hvad vi saa gjorde og opsatte Behandlingen til en anden Dag. I Aftes var jeg med Einar Madvig der er Formand eller saadan noget i Kunstforeningen til Kammermusikforeningen og bag efter henne at spise i Stadils Beværtning. Sammen med Skriveswane, Methling Rath[ulæseligt] Henning, Kaare Klint, Stubbe Tejbjærg Henrik Skovbo og en Mand til som jeg ikke kan huske hvad hed. Jeg nød 2 Stk. Smørrebrød 3 store Snapse og 7 Glas Øl. og kom først hjem Kl. godt 2 saa jeg er lidt tom i Hjernen. Jeg vilde have været ud at tegne i zoologisk Have men det har sneet hele Dagen saa efter Frokost gik jeg hen til Achton Friises hvor jeg nu sidder med en Sjus og skriver dette. Jeg skal hilse fra dem. 
 Mange Hilsner til Jer alle 3 fra
 Din 
 Far.</t>
   </si>
   <si>
     <t>1936-05-25</t>
   </si>
   <si>
     <t>Astrid Bøttern
 Ellen Bøttern
 Eric Bøttern
 Victor Bøttern
 Harald Henningsen
 Jens Larsen
 Jeppe Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Marie Neckelmann
 Vilhelmine Nytaar
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes Larsen malede i 1935-1936 store freskomalerier i festsalen på Odense Rådhus. 
 Kartoner er forarbejder/stregtegninger i fuldformat. Disse blev opsat på væggene og perforeret i konturstregerne. Igennem perforereringerne afsatte man med blyant eller pen prikker på væggen, så format og dimensioner fra forarbejderne blev bevaret. 
 "da jeg er herude hele Dagen": Andreas/Puf Larsen var chauffør for Johannes Larsen, når denne skulle til rådhuset i Odense og male.
 Späte von Leopoldsthal er en jordbærsort. Bagerløkken lå bag familien Larsens købmandsgård i Kerteminde. Købmandsgården blev solgt til familien Bøttern i 1920,</t>
   </si>
   <si>
     <t>Johan/Lysse lovede at skrive hver ottende dag, og han sender da også ofte brev.
 Johannes Larsen arbejder på billedet af kvinden med odderen og isfuglen på rådhuset. Idag bliver kartonerne færdiggjort. 
 Andreas/Puf Larsen kan nok ikke skaffe jordbærstiklinger på denne årstid. 
 Man knokler i haven og har flyttet buxbom samt rododendroner, ordnet drivhus og sået græs. 
 Andreas Larsen sender fotos.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/yGYE</t>
   </si>
   <si>
     <t>Mandag 25 Maj
 Kære Lysse.
 Tak for alle dine Breve. Vi tillod os at smile lidt, da du meddelte, at du havde isinde fremtidig at skrive hver 8de Dag, men hidtil har du vist gjort det. Ihvertfald er du for Tiden saa langt den mest skrivende i Familien. Det er en gevaldig Varme i har derovre. Her har vi haft 8 Dages fint Vejr, men vi har vist ikke haft over 12⁰ C og det kun en enkelt Dag, ellers ca 10⁰. Nu har vi faaet Blæst igen, ca 8⁰ og af og til Regn. Herude paa Raadhuset gaar atter løs; nu paa det sidste Billede, det paa Endevæggen mod Syd, altsaa tilhøjre for Elsdyrene. Motivet er Aabilledet med Kvindefiguren med Odderen og Isfuglen; men det har du vel set paa Udkastene hjemme paa Værkstedet. Idag bliver vist Kartonerne, som sidder paa Væggen, færdige; imorgen skal de ned forat fixeres og perforeres. - Du beder om Späte von Leopoldsthal, jeg ved ikke om jeg kan skaffe dig nogle, det er oprindelig Henningsen der har sat dem i Bagerløkken, men jeg skal prøve at opspore nogle. Jeg sender dem ikke med Kylle, da jeg ikke mener jeg kan faa nogle paa denne Tid af Aaret, August er jo den Tid hvor man
 2).
 tager Aflæggere af Jordbær, at faa nogle nu lader sig kun gøre, hvis jeg kan faa dem i en Planteskole og det synes jeg ikke der er Grund til, da det ikke giver nogen videre Fordel at plante nu fremfor i August. Til den Tid kan I plante i den Jord, som I har haft tidlige Kartofler i, det er en Fordel fremfor at have Jordbærpl. at holde rene hele Sommeren. - Vi har nu taget nogle Billeder af hele Familien, de er ikke store og desværre kom der intet paa den Plade hvor IA Larsen skulde have vist sig, ham faar I saa i en anden og lidt større Udgave. - Vi har ogsaa haft travlt i Haven og har forresten endnu; men da jeg er herude hele Dagen, maa vi jo lave hvad vi kan om Søndagen. Vi har plantet en Buxbomhæk ved Ateliervinduet og helt op til Bøtterns Have. Rhododendronerne langs Loggiaen er flyttet op i mellem Granerne og der er saaet Græs paa deres Plads. Forhaven hvor vi har taget Buxbommen, skal lægges helt ud med Græs. Igaar gjorde vi det store Drivhus istand samt lugede, og fejede Stenbroen (med Nytaar til Hjælp).
 Nu kan der vist ikke blive mere denne Gang.
 Mange Hilsner til Jer alle fra Puf.
 [Skrevet øverst på sidste side; på hovedet:]
 I skal faa nogle Forstørrelser af de smaa Billeder en anden Dag.</t>
   </si>
   <si>
     <t>1937-2</t>
   </si>
   <si>
     <t>Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Jens  Nielsen
 Ane Talbot
 Erik Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Gnav eller gnavspil: Regler og foto af brikkerne kan ses ved opslag på Wikipedia 
 Martin/Manse Warberg Larsen opholdt sig 1936-1937 på Farmoor Farm nær London for at dygtiggøre sig indenfor landbrug. 
 Målarens Torp er også nævnt i Vilhelm Larsens brev til Johan Larsen 1930-06-23. 
 Carlslund må have været en af bygningerne, der hørte under gården Båxhult i Småland.</t>
   </si>
   <si>
     <t>Andreas Larsen har fået drejet 42 træbrikker til et gnavspil til Johan Larsen. Andreas venter nu på, at Johannes Larsen laver tegninger til påsætning på brikkernes underside. 
 Johannes Larsen vil male på Båxhult en stor del af sommeren. Andreas og Else Larsen overvejer i samme periode at lukke huset i Kerteminde ned og opholde sig i Småland. Herved kan de spare en del penge, som måske kan bruges på at sætte Carlslund istand.
 Andreas sender fotografier og bøger. 
 Isen er næsten væk.
 Rasmus Petersen er død.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PV9y</t>
   </si>
   <si>
     <t>Kære Lysse Tillykke!
 Tak for Jeres Breve igaar. Det er da godt du er rask igen. Jeres Plan med Tinge tror jeg desværre ikke der er megen Chance for at faa realiseret, Manse er jo i England, det har I vist ikke tænkt paa. Jeg skal imidlertid nok spørge Tinge om hans Mening herom, naar jeg ser ham en Dag. - Vi har i længere Tid forberedt en Fødselsdagsgave til dig, som du alligevel ikke naar at faa til Tiden. Det er et Gnav-Spil. Det bestaar af 42 Brikker af denne størrelse og Form: [Tegning]
 Ovenfra saadan: [Tegning]
 Nedenfra saadan: [Tegning]
 Op i den lidt hævede Bund klistres en Papirskive med et Romertal eller billede Altsaa saadan: [Tegning]
 Brikkerne puttes i en Læderpose, Gnavposen, hvor de rystes inden Spillet begynder.
 Jens Nielsen har drejet Brikkerne og de er nu ude
 2.)
 paa Kerteminde Bil-Duso-Lakereri for at blive sorte. Det det kniber mest med er at faa Far til at tegne Figurerne; han er begyndt at male, saa det maa vi jo tage som gyldig Undskyldning. Men ikke nok med disse to Jobsposter! Herfra maa meldes om noget af større Dimensioner som truer Jer. Far vil saavidt vi kan forstaa op til Jer for at male til Sommer. Else og jeg har saa talt om, hvis Far tager afsted først paa Sommeren, at lukke Huset her og flytte op i Målarens Torpshus med Børn og Hund et Par Maaneder. Men det bliver kun hvis Far rejser allerede i Juni, saa vi kan slippe herfra inden der kommer Sommergæster. Vi vil nemlig kun gøre det hvis vi kan spare saa meget ved at lukke Huset H ["H" overstreget] her, at vi kan tjene til at faa Carlslund gjort istand. Kan det reddes endnu -? Hvis du mener det kan, saa lad os vide hvad det vil koste, hvis du vil sætte nogen igang med Reparationerne. Maaske strander det hele paa, at vi ikke kan faa at vide af Far hvornaar han vil derop. Hvis vi ikke ved sikkert at vi kommer afsted i Juni, kan vi ikke skaffe Penge til Reparationen af Huset;
 3.)
 men det vilde være vældig sjov at være deroppe saa længe engang. - Naa det var jo en Række tvivlsomme Gaver; forat bøde lidt herpaa sender jeg nogle Fotografier, som velnok er dine i Forvejen, men som alligevel passende kan komme til Fødselsdagen. Endvidere et Par Bøger fra Far. Else har talt om noget Chokolade, jeg ved ikke om det bliver til noget, jeg skal spørge hende til Middag, hun vasker idag. Naa det bliver ikke til noget med Chokoladen, Far mener det bliver liggende i Tolden. - Nu er det forbi med Isen, der ligger kun et Par sammenskruede Bunker ved Kysten og noget endnu i Fjorden. Vi har dog stadig Kulde og iaftes sneede det saa her er lidt hvidt idag. Rasmus Petersen er død, vi var til hans Begravelse i Søndags. Han var ellers kommet sig nogenlunde efter sin Sygdom i Efteraaret, men for 14 Dage siden blev han syg igen og kom paa Kerteminde Sygehus, hvor han døde efter et Par Dages Forløb. - Det lyder godt med den Is i Ensilage-Beholderen. Saa kan man maaske blive bedt hen til en kold Snaps en Gang imellem! Nu maa jeg vist hellere slutte og se at faa de Bøger [det følgende indsat øverst på næstsidste side:] pakket ind, at jeg kan komme paa Posthuset. Mange Hilsner til Jer alle sammen fra Puf.</t>
   </si>
   <si>
     <t>1939-05-25</t>
   </si>
   <si>
     <t>Kerteminde Sygehus</t>
   </si>
   <si>
     <t>Johannes Nicolaus Brønsted
 Louise Brønsted
 - Hagen
 Adolph Hitler
 Hans Hviid
 Julius Hviid
 Andreas Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Erich Remarque
 Stephen Roberts
 Ellen  Sawyer
 Lars Swane
 Agnes Taaning
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Søster var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0563</t>
   </si>
   <si>
     <t>Der er mange steder i Danmark, som Johanne C. Larsen ønsker sig at se. Hun blev f.eks. misundelig, da hun hørte om Johannes Larsen og Brønsted-parrets tur til Møn. 
 Misundelse er noget grimt noget. Johanne mindes, da Martin/Manse blev ked af det, fordi Lasse Swane fik flere julegaver end han selv.
 Johanne har netop læst Stephen Roberts "Huset som Hitler byggede" og Remarques "Kammerater". Hans Hviid kommer med bøger til hende på hospitalet. 
 Det er svært at sove på ryggen og med benet spændt fast, men Johanne får sovepiller. Hun har haft feber, men har ikke mange smerter. Johanne får mange besøg. Laura/Bibbe har travlt hjemme. Drengene har gravet en brønd, så køerne kan få vand på marken og køkkenhaven kan blive vandet. 
 Johannes medpatient snakker konstant om sine sygdomme.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/phXb</t>
   </si>
   <si>
     <t>Kære lille Dis! 
 Det er dejligt med dine Breve - Tak for det sidste, det hjemme fra, hvor du skriver om Haven. Sikken en dejlig Tur, du har haft, du har Held til at faa smaa smukke Provinsbyer at se jeg husker endnu din Beskrivelse af hvad Søren er det den hedder, den lille By [”By” indsat over linjen] hvor Søster er Apoteker? Er det Hals? Ja [”Ja” indsat over linjen] Den gad jeg nu se: Der var jo i det hele Taget et og andet, man gerne gad se – der iblandt en Bøgeskov i Udspring. Det er mange Aar siden, jeg saa det vidunderlige Syn, og mon jeg nogen Sinde mere faar det at se jeg behøver ikke at sige: ”skøn paa at du har den Lykke”, for det ved jeg, du gør, men tænk hvor mange, der har den og ikke ændser den. Du ved jeg plejer ellers at høre til de nøjsomme mon det er Alderen, der gør, at jeg har mere ondt ved det nu X For Expl, da jeg hørte, at Las, Else og Puf kørte til Møen og der mødtes med Magisterens og fejrede deres Fødselsdage – og lige i den skønne Løvsprings tid, ja tænk dig da mindedes jeg (og følte) da lille Manse en Juleaften med lidt Graad i Stemmen hviskede til mig, hvorfor er der saa meget paa Lasses Bord og saa lidt paa mit!?
 Men selvfølgelig naar man er kommen til Skels aar og Alder kan man da nok tage sig selv i Nakken og minde sig selv om at Misundelse vel nok er en af de meget foragtelige Egenskaber - - der giver mig en hel Del Spørgsmaal, jeg må hellere se at faa dem besvarede, Nej, Tiden falder mig aldrig lang, Hvis jeg ikke gider noget andet, har jeg jo den lille vidunderlige Fjord lige for og kan følge Smaatræerne og Buskenes Udspring her ude i Haven Det har jo været et pragtfuldt Foraar i Aar Jeg har haft ”Huset”, som Hitler byggede af den australske Historiker Roberts. Meget interessant og dette, at det er en Historiker, som har skrevet den forhøjer jo ens Tillid til at det er Sandheden man læser Efter Læsningen af den saa jeg med samme Foragt paa Nazisterne som før, men jeg tror med en dybere Foragt end før paa det tyske Folk. Hvor var den lang og tung at læse navnlig naar man laa paa Sygelejet, men hvor var den god at faa Forstand af. Samtidig læste jeg Remarques: ”Kammerater”. Hvor de dog belyste hinanden paa en morsom Maade. Hans Hviid – Dr. Hviid, Plejesøn, er mageløs til at komme og besøge mig, sørge for min Lekture han ejer en Masse Bøger – nej, det kniber ikke at ligge; jeg har en Luftkrans at ligge paa, men selvfølgelig lidt tvungent at have Benet liggende i den Tagrende, hvortil den er bunden fast; at sove paa Ryggen falder mig altid lidt svært men jeg faar Sovetabletter om Aftenen og kan faa det midt paa Natten igen hvis jeg vil. De er allesammen mageløs søde. Vor elskede Øverste Sygeplejerske, altsaa Chefen her har faaet sin Afsked paa graat Papir og rejser om 8 Dage - de vil ikke give hende Grunden Det er saa vidt jeg kan forstaa en Slags Sammensværgelse med Sladder og Skidt - - en Fremgangsmåde der er Kjerteminde værdig!!
 Om jeg har Smerter. Naa-aa- ikke saa meget mere, men al den første Tid var ikke saa rar og jeg havde en Del Feber, en Aften lige ved 39, men alt det er jo forbi nu Llige efter Pinsedagen skal Gibsen tages af Foden og hvad er saa skal ske eller hvor nær jeg saa er ved Hjemsendelsen aner jeg ikke – jeg modtager en utrolig Mængde Godhed fra alle Sider og af alle Slags, Masser af Mennesker kommer og besøger mig I Gaar havde nogle af mine Kjertemindevenner sørget for at køre gl. Frk. Hagen min mangeaarige gode gamle Ven herud til mig, hun vilde saa gerne hilse paa mig, jeg har jo ikke kunnet besøge hende længe paa Grund af daarlig Gaaelse. Det var et dejligt og rørende Besøg Og naturligvis havde hun som alle andre lidt med til mig. De mest trofaste er Elle og Fru Taaning, men ellers kan du ikke tænke dig alle dem, der kommer her, ogsaa vore Naboer fra Munkebo. 
 Hjemme staar det godt til Bibbe er jo saa trofast til at komme saa tit [”tit” indsat over linjen] det er muligt for hende men meget hviler jo paa hende gid hun maa kunde taale det hun er jo ikke rask endnu gid hun vilde gøre lidt mere for at blive det – Drengene virker jo som sædvanlig for fulde Sejl; jeg hører om nye Virksomhedet; nu har de gravet en Brønd ude ved de to Folde; der er Masser af Vand mægtige Brøndrør er lagt ned, og danner Brøndens Sider, en brugt Pumpe købt, saa nu kan der pumpes Vand op til Køerne om Somren i Stedet for at føre dem den lange Vej hjem til Gaarden Og de har faaet det ordnet saadan, at de kan vande helt oppe i Køkkenhaven – dels Gummislange og dels Jærnrør det betyder altid gode Grønsager De er nu knagende driftige, de Drenge. - - - 
 Jeg har gode Patientkammerater her, en gl. Bondekone fra Drigstrup hun har megen Lune og er ikke dum, dog er det trættende altfor mange Gange at skulle høre [”høre” indsat over linjen] om hele hendes Sygdoms Forløb, Maven Bækkenforteelser o. lign: Jeg har forbudt dem at berøre disse Yndlingsemner, naar vi spiser. Den anden er en ung Pige af Gaardejerstand, sød, naturlig forstandig og i godt Humør. Saa ikke mere, spørg hvis du vil vide mere. 
 Et Væld af Hilsner til Jer fra din Junge
 [Skrevet på hovedet øverst på s. 8:]
 Jo, jeg har lidt ondt ved at ligge og skrive, dette var en Bedrift
 [Indsat øverst s. 2:]
 X nej det er vist bare Sygelejet, der gør det.</t>
   </si>
   <si>
+    <t>Kerteminde
+Sygehuset</t>
+  </si>
+  <si>
+    <t>- Albertsen
+Ina  Goldschmidt
+Adolph Hitler
+Bodil Ipsen
+Adolph Larsen
+Søren Madsen
+Axel  Müller
+Daniel Myschetzky
+Karen Pilegaard
+Janna Schou
+Marie Stuart
+Therp
+Laura Warberg
+Minna Warberg
+Mogens Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Johanne/Junge C. Larsen var i maj 1939 indlagt med en brækket fod. 
+I et brev fra Astrid Warberg-Goldschmidt til Johanne C. Larsen 1939-05-10 fortalte Astrid, at en kammerat havde lavet et telt/en pavillon til hende til havebrug (brevet er ikke i KTDK). 
+Thopedeaborg var en kopi af barndommens legehus, som Astrid Warberg fik opført i haven i Hareskov By. 
+Astrid Warberg-Goldschmidt havde i længere perioder ikke kontakt med datteren Ina/Sjums.
+Scwamm d'rüber: "Visk det ud"; pyt med det. (Lex.dk)
+En swagger var en løsthængende frakke til både indendørs og udendørs brug. Denne beklædning var moderne i 1930erne (Nat.Museets hjemmeside).
+Friedrich Schiller skrev skuespillet Marie Stuart i år 1800. 
+Heilmann kan være flere forskellige personer. Følgende kendes ikke: Albrecht, Edith, Ungkarlene, Syersken, Frk. Halle. 
+Ole kan muligvis være Ina Goldschmidts søn.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8400</t>
+  </si>
+  <si>
+    <t>Astrid Warberg er bekymret for, om Fyrst Myschetzky har husket at poste hendes brev. Han er ensom og kommer tit på besøg.
+Frugttræerne blomstrer, og haven er skøn. Synd, at Johanne/Junge Larsen er indlagt i forårstiden.
+Heilmann og en tysk kaptajn, som er flygtet efter at have været med i et komplot mod Hitler, vil gerne leje sig ind i annexet mm. Astrid har derfor ryddet og rengjort udhusene, og så kom de to ikke som aftalt.
+Janna/Nus Schou er vendt glad hjem fra sin rejse. Hun sælger en masse af sine glasting. Minna Warberg har bla. bestilt en sølvbryllupsgave. 
+Axel, Astrid og Janna skal til fest. Janna har købt en swingkjole. Astrid har fået syet sin brudekjole om og ændret moderens overstykke til en frakke. 
+Astrid har besøgt Frk. Halle, som har kyllinger, kaniner og ræveunger.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7h9M</t>
+  </si>
+  <si>
+    <t>[Med blæk på kuvertens forside:]
+Fru Johanne Warberg Larsen
+Sygehuset i
+Kerteminde
+Fyen
+[Med blå kuglepen på kuvertens forside:]
+læst 12-2-2000.
+(Bibbe)
+[I brevet:]
+Dette er et fedt Fortællebrev!
+Hareskov, 25 Maj 1939.
+Kære lille Junge! Du skal sandelig have et lille Pinsebrev - og det må forfattes i Aften, så Axel kan få det med i Morgen, Fredag. Bare du har fået mit sidste, som jeg i Søndags medgav Myschetzky - jeg stoler ikke på Herrers Brevhukommelser! måske befinder det sig stadig i hans fyrstelige Lomme! Forhåbentlig har du fået en lille beskeden Pinsesending med lidt Frugt og Chokolade, og forhåbentlig vil den gøre dig godt! Ifjor lå jeg til Sengs April-Maj; så jeg føler dybt med dig, at du går glip af denne skønne Tid; i Dag har der endelig været rigtig sommervarmt - jeg har siddet ude i Haven hele Dagen med noget Sytøj; Frugttræerne står nu i det vildeste Flor - jeg tror aldrig de har blomstret så overvældende som i Aar - det er simpelthen Blomster altsammen - hvertandet Træ røde - hvertandet snehvide; og Pæretræerne ligeledes snehvide - og så dette vidunderlige Vejr til Blomstringen - Bierne muntrer sig ordentlig - jeg nyder Haven intensivt, også fordi den nu er så velholdt i alle Retninger - også med Gødning, Beskæring osv, den er virkelig fuldendt; mit Telt er trådt i Funktion - dvs. der er lagt Gulv - nemlig Græstørv fra Engen - og en Liggestol sat op - derinde tog jeg Middagssøvnen i Dag - efter først at have ligget og frydet mig over alle Frugtblomsterne - fra Teltet kan jeg overse hele Haven.
+Jeg har siddet i Aften og arbejdet med en Oversættelse (Fordanskning) for Myschetzky - Klokken er snart 10 - og jeg har en Masse at fortælle. (Apropos M. - fik du nogensinde læst "Nøglen" - den russiske Roman, du lånte af mig fra Zarrigets sidste Tid?)
+Mit Brev i Søndags sluttede med, at M. kom. Han blev til Aftensmad - da han er ensom og ulykkelig (?) - nemlig bortgået fra Kone og to voksne Børn, det er jo altid et foretagende, og han synes at være glad ved at komme herud til os. Lidt ud på Aftenen kom så Heilmann med en tysk forhenv. Kaptajn, Hr. Albrecht - flygtet, da han var med til et Komplot mod Hitler! De vilde frygtelig gerne leje Thopedeaborg m. Annexet osv - var begge vildt begejstrede for Haven - og hele Menagen; Albrecht var meget interessant - højst kultiveret - havde på 3 Aar lært sig fint Dansk, kendte forud fra Oversættelser en Mængde dansk Literatur, som han nu havde læst på Dansk! De vilde komme midt i Ugen og aftale, hvad de selv skulde medbringe. Mandag Aften kom mit søde Nus - strålende glad fra Sverrigsturen med Edith (Fru Madsen) - de var kommen til Københ. Søndag Aften Kl 12, Nus havde så overnattet hos Edith. Næste Dag gik hun ud til Kunderne med sine 2 Kofferter - fulde af Nyheder (de var hos Terp inden Afrejsen til Sverrig - hvor de iøvrigt købte en Masse nye morsomme Ting, i Glas altså) - og tænk dig hun fik Bestillinger for over 600 Kr! noget uhørt i Sommertiden - de har endnu aldrig haft så meget Sommerarbejde. Og i Aftes
+2/
+kom en forhenv. Skolekammerat fra Lyngby, som skulde købe en Brudegave - hun købte et Likørstel til 15 Kroner. Og i Dag telefonerede Minna - (de har fejret Mogens' fine Examen - han har stået berømmet i alle Aviser - 188 points - der skal 175 til Udmærkelse - og han er vist Landets yngste Jurist - de er lykkelige) - Minna ringede altsaa i Dag og bestilte en Sølvbryllupsgave til et Lægepar - med opgivne Motiver (Nus sagde, det var næsten som til en Selskabssang!!) - det bliver dyrt! de bør også straffes, fordi de aldrig når herud, hvilket Axel (ikke jeg) er meget fortørnet over! Axel føler sådant som en Tilsidesættelse - men Herregud - - -. Dog skal jeg ikke nægte, at jeg blev lidt frapperet da Minna sagde, at Sjums og Ole havde besøgt dem for en Ugestid siden - Sjums' Operation var forlængst vel overstået - og jeg skrev igår et bekymret Brev til hende og spurgte, hvornår hun skulde på Hospitalet! Nå. Schwamm d'rüber. -
+På Lørdag får Axel Sommerferie og samme Aften skal vi til det store årlige Drikke og Dansegilde hos Ungkarlene; Nus har i den Anledning købt sig en henrivende Swingkjole, som klær hende bedårende. Jeg har været til hos ["til" overstreget; "hos" indsat over linjen] den lokale (gode) Syerske, som "omforandrer" min sidste Brudekjole, som var af Natursilke - med et småternet grønligt Mønster, som i Aar er meget moderne - den tegner til at blive nydelig. Og vil du tænke dig, af Mors gamle, sorte Råsilkeoverstykke har hun syet en tip top moderne Swagger, som er bleven et helt Pragtstykke, jeg synes, det er så morsomt, at Mors gode Klædningsstykke nu igen kommer til Ære og Værdighed; jeg har passet godt på det og luftet det hvert Forår af Kisterne.
+Både Nus og jeg glæder os nu en Streg mere, som man jo gør, når Stadsen er i Orden.
+På Grund af de formodede Lejere tog jeg fat i Mandags på at gøre hovedrent i Thopedeaborg, der var helt stuvet til med en Masse Sager, som jeg måtte flytte ud i det tømte Tørvehus - skønt gamle Albertsen hjalp mig godt med al Flytningen, oversteg Foretagendet dog meget mine svage Kræfter - men yndigt blev der. Næste Dag kneb det derfor - men der var ingen Vej udenom, nu kom Turen til Endevending af de tre store Kofferter fulde af forskelligt Tøj - alt blev luftet i Solen - sorteret - Vintertøj pebret ned - jeg arbejdede begge Dage fra 6 Morgen til 6 Aften. Og tænk - så kom de Snøbler slet ikke. Axel ringede Heilmann op i Dag - de kommer først efter Pinse - Bæster, jeg havde altså ikke behøvet forcere Arbejdet sådan. Nå, så tog jeg to rolige Sydage i Haven, igår og i Dag, og er nu frisk til Pinserengøring i Morgen og Lørdag. Fru Pilegård, Sallinge, har skreven, at hun i Morgen afsender nogle slagtede og istandgjorte Kyllinger til Pinsehøjtiden - lubra! Og arme lille Munter skal opereres i Morgen paa begge Øjne (lokalbedøves) af Dyrlægen. Frk. Halle (Rævehalle) som er Sygeplejerske har lovet at assistere; vi var derovre i Aftes - så Ræveungerne, de er bedårende - blåsorte med hvid Dusk på Halen! under Burene løber hvide Kaniner på saftigt Græs - Rævetænderne løber i Vand. En af hendes 200 Kyllinger var bleven bidt ["bidt" overstreget] hugget i Nakken af en [teksten fortsætter i venstre margen s. 4; lodret:] Skade, hun havde givet den Hefteplaster på; der som en Hætte gik helt ud over Hovedet, om Halsen et Bind - den var uhyre komisk, lignede Bodil Ibsen som Maria Stuart (s 1' Side) 
+[Indsat i venstre margen s. 1; lodret:] Mere var der ikke om Kyllingerne. Søren Madsen og Edith var der i Aftes og købte for 22 Kr. af Nus (foruden for 170. - forleden!) Hils nu alle dine gode! Bibbes Blomst er stadig herlig! 
+Tusinde Hilsner, søde lille Junge, fra Dis. Nus hilser!</t>
+  </si>
+  <si>
     <t>1940-09-04</t>
   </si>
   <si>
     <t>Hans Beck Thomsen
 Louise Brønsted
 Marius Christiansen
 Anton Hinke
 - Kabell
 Andreas Larsen
 Marie Larsen
 Ellen  Sawyer</t>
   </si>
   <si>
     <t>I det nordlige Europa lægges ansjoser i saltlage. I de sydeuropæiske lande lægges de saltede ansjoser derefter i olie og kaldes sardeller (Wikipedia marts 2022).
 Det kan ikke afgøres, hvem "Chr." er. 
 Swinhoesfasan (latin: Lophura swinhoii) er en hønsefugl, der lever på Taiwan. (Wikipedia).
 Alhed Larsens søster, Johanne, og Johannes Larsens bror, Adolph, (de var gift) boede på Lindøgaard.
 Fiskekonservesfabrikken ”555” blev grundlagt i 1916 af Chr. Hansen. Det første produkt var fiskeboller på dåse – senere bl.a. også gaffelbidder, benfri sild og torskerogn. Ca 100 år senere flyttedes virksomheden til Frederikshavn under navnet Amanda Seafoods (Internettet marts 2022). 
 Taarbystranden kaldes i vore dage Tårup Strand. Den findes i den sydøstlige del af Odense Fjord.</t>
   </si>
   <si>
     <t>Johannes Larsen har fået ansjoser forærende og har lagt dem i olivenolie.
 Han har fået æg fra swinhoefasaner og tre blev udruget. En mand har bragt Larsen en agerhønekylling, og den er blevet meget tam. En ræv har taget en rugehøne og en edderfugl, og Puf har skudt ræven. 
 Johannes Larsen tror ikke, at han kommer hjem til Johan og Elena nu. 
 Fra Fiilsø har Larsen fået et knippe vildt. Han er blevet æresmedlem af Jagtselskabet Fiilsø og også folkepensionist. 
@@ -3878,51 +3950,51 @@
     <t>https://fynboerne.ktdk.dk/d/dfkr</t>
   </si>
   <si>
     <t>Kjerteminde 4 Septbr. 1940.
 Kære Lysse!
 Jeg fik et Brev fra Dig dateret 9/7 40 og en eller 2 Dage efter fik Puf et Brev dateret 20/7. 40. Puf mener at det var omkring første Aug. og at han svarede Dig samme Dag, og jeg mener at jeg skrev til Dig omtrent samtidig med Puf. I Dag kom Dit Brev fra 28/8. Tak for det! Det er dejligt at høre at I har det godt. Det har vi ogsaa. Lugge er for Tiden hos Elle og var her i Gaar til Middag og Aften henholdsvis stegte Rødspætter og Sukkermajs. Vi fik forleden af Christiansen en hel Ds ægte Ansjoser hvoraf vi spiste en kogte og lagde en stor Krukke fuld, ned i spansk Salt, en Del har vi nu taget op og lagt i Olivenolje. Vi har smagt dem og de smager meget nær som Sardeller, men vi tror de bliver bedre naar de bliver lagrede. Jeg fik for ca 3 Maaneder siden 6 Swinhoefasanæg af Chr. og lagde en af de smaa Høns paa dem den fik 3 Kyllinger hvoraf en Kat om Natten tog den ene i Vinhuset, hvor jeg havde anbragt dem uden at bemærke at der var en Rude ude i Gavlen. Om Aftnen kom en Mand der bor hos Hinkes med en Agerhønsekylling og spurgte om det ikke var en Dværgkylling der var bleven borte fra os, den gik og peb ovre i Gaarden. Jeg fik den saa og satte den til Hønen og da de havde staaet i en lille Indhegning paa Plænen en halv Snes Dage lukkede jeg dem ud. Fasanerne 2 Hønekyllinger har de sidste 14 Dage siddet i Toppen af Æbletræet, men Agerhønen der er en Hane gaar endnu ind i Kassen med Hønen, om Dagen følges de ad. Agerhønen kommer naar jeg kalder og spiser af Haanden. En Ræv tog forleden en Rugehøne og et Par Dage efter, en Ederfugl. Vi satte en Saks i Hegnet hvor den havde slæbt Ederfuglen ud og fangede et Pindsvin men næste Morgen skød Puf Ræven paa Gang ved Bassinet. Han sad i Lysthuset. En anden Ræv tog samme Nat ca 20 Ænder og Gæslinger fra 555. Kabell ringede og hilste fra Jer saa snart han kom hjem. Det lyder meget fristende, men jeg vil nu betænke mig en hel Del før jeg bestemmer mig til at tage op til Jer, og der er meget lidt Sandsynlighed for at jeg gør det. Marie kom her i Gaar fra Lindøgaard hvor hun har været i 4 Uger og nu bliver hun her en bitte Tid. Vi fik i Dag et Knippe Vildt fra Bech Thomsen ved Fiilsø bestaaende af 8 forskellige Arter: Graaand Skeand Krikand Hjejle Brushane Kobbersneppe Hvidklire Islandsk Ryle. Jeg har vel fortalt Dig at jeg er bleven Æresmedlem af ”Jagtselskabet Fiilsø”. Jeg er ogsaa bleven statpensioneret med 300 om Maaneden fra 1 April og saa længe jeg lever. De ankommer regelmæssigt den 1st i hver Maaned. 
 Til de 2 Fasanhøner som jeg nævnte ovenfor har jeg en Hane fra i Fjor som jeg fik af Chr. Det er en meget smuk Fasan Rød om Øjnene [Tegning] med rødt Næb og røde Ben, sort paa Hals og Krop med blaa Fjerkanter som en Urhane Skulderfjerene røde med Kobberglans og Vingerne med grønne Kanter, en lille hvid Top og hvid Baghals og mellem Skuldre og hvide mellemste Halefjer. Størrelsen omtrent som alm Fasan. Det er meningen jeg vil sætte den ud til Hønerne til Foraaret hvis det lykkes dem at overvintre. Af Fuglene i Volieren har Svenskiriskerne ynglet (4-5 Unger) og ligesaa Bjærgiriskerne, men de sidste blev kun halvvoksne. Jeg skal hilse fra Marie, ogsaa fra Else og Puf der er cyklet ud paa Taarbystranden for at se efter Champignoner. Mange Hilsner til Jer allesammen fra 
 Din Far.</t>
   </si>
   <si>
     <t>1940-12-18</t>
   </si>
   <si>
     <t>Elena Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Aksel Andersen
 Thora Cohn
 Martin Kold
 Jens Larsen
 Jeppe Larsen
 Johannes Larsen
 Jonas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Christian Møller, maler
 Arnold Nielsen
 Emanuel Nielsen
 Ane Talbot</t>
   </si>
   <si>
     <t>Elena og Johan Larsens fjerde barn hed Johannes Larsen.
 "Den nye Møller" hed Aksel Lund Andersen. Hans kones navn var Marie Andersen, og de havde sønnen Fritz, som var tre år, da familien flyttede til Kerteminde (Mette Ladegaard Thøgersen: Svanemøllen i Kerteminde. Møllehistorie i ord og billeder. Østfyns Museer 2022. S. 97). 
 Maler Møllers hus lå og ligger for foden af Møllebakken i Kerteminde og hedder Pedersminde. 
 Det vides ikke, hvem Carla og Gamle Anders var. 
 En faglært arbejder tjente i 1940 omkring 42 kr. dagligt.</t>
   </si>
   <si>
     <t>Andreas Larsen gratulerer med barnet.
 Man sidder i Kerteminde i påklædningsrummet for at spare varme.
 Andreas tapper hjemmebrygget vin.
 Der er ansat en ny møller ved Svanemøllen. Emanuel Nielsen var gået helt i stå. Den laver byggryn.
 Johannes Larsen har købt Maler Møllers gamle hus for at leje boligen og garagen ud.
 Johannes Larsen er kommet på finansloven, og han har solgt en akvarel. 
 Andreas Larsen sender tegning og mål hvad angår konstruktion af en skydepram.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/q3Do</t>
   </si>
@@ -4548,59 +4620,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/xuoD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hUN7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qTtv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cRIt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hxPU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AUkQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V0aD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uYyC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NmU1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xw5z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GpwX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DPRb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aWT3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xCq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lron" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rmsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0kk9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9pog" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MVpP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UQXi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vzls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KPcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J2KL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cMNy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EIR8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zVbT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Hvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YXQL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gwvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rb7A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6Vg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pf8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Kr1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TKCR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MD8jC89C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GT5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rUa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ih47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LoPR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CcimuYHG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Jg0lZHLi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2e3r5tyj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JifKPg7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DmiKFIGI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gGrPbIOu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nrPT3ZVT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AP4kFsI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tMC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/r5GKNbIq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qvTz6ZyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tKAKXG91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/u6YIzd8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/llsnTklY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hPuG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MavKRPKj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MSRSPIyP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UN6m6i0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SKDYnXxu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SRFC80tW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RXvysJNZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HHkr8KtH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HlBMnPp2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9bhAnKJQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iAvUMkEl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UIMwH8M9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tcgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WUWQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RCdfidDt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vu4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fXo1bxJb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NpraMUm8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RdNDbfWc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CaEjJSLY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1qs8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SMzv4SUz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aannmv6K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4kielGcP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1dvy3zWa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dqisTYLi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oZjYH6Eh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NIgd2Szi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BbGn7Mcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XTKtrXOs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/kjkNri04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OlUE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gdBJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IOqM8G5z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LYg1m9x4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LUwVCFiX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tOw5hYmx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rKPbWaK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pvviWR4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SEk0aCM6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/X7a9kwp9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/l7YVbvji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aW87Yrjb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/C1RiZDMr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PSrWsqTe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7IYzq9qL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mEccw8Ik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1xkcfKvk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Rxz2IC2h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7UegCBEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Yuas8Tzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FnJs9Yal" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/v2zqXnnp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lvbKPgqF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9dsDRCxO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/waggHZp0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OsmP7sqe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rLmP5szV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XYy1v1rg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/28mgc6CZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iODSS7tn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KgRdR10G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YEWXAwlC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XTDInlTi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yr1E8YL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bWayMslC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VvKsbSvU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0oh0l6UX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VBdw3FXI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ar9lYs1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/24lQOPIY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n0ug" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AggotlTJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/kB6GXhc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f2Zv1Z0q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BXIdASSl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/78nBKvC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GxFN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0RM2QcsZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/c4gBtApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OLNiX33z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lO1UI3kR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pJqTLgG1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xw5xLNUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Of8Mkdk3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AX8xcm94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VMhoFPMQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Dku3q7Dh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UVJSZIur" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1axcCmRL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Dw5MEcDn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/edFwrcwW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JVwmNqia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iME0s4ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/w52qIvS9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3vInc6Kp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f5mH3mkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dWj7jadr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SMnMcBiq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hh6b8Pwl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Wwr4HCxJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Ou4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/L7JJggd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/H6SerXb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UspNYH4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/i1tKhB8V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qrmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/H9lXW1Vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/80D8s7eX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/08F9lP68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qptRqaZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WlX3xaKz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JPsQQDp5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vxjd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ut3S5emD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7pxLnlSp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QVPyRFjV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/vBl99Kqf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nu45h3lj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9tWbPe9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/r0wWCf2R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tbXelNFn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NsVulzVx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lC3QeZq6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b7A7kBMO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VbpS0T6v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U5gZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4WOO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ThrVRR7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9VDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2aEZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eHK2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/evwm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yGYE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PV9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/phXb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dfkr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q3Do" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tX0v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aZUT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9CtG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/xuoD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hUN7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qTtv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cRIt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hxPU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AUkQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V0aD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uYyC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NmU1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xw5z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GpwX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DPRb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aWT3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xCq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lron" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rmsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0kk9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9pog" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MVpP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UQXi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vzls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KPcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J2KL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cMNy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EIR8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zVbT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Hvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YXQL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gwvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rb7A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6Vg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pf8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Kr1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TKCR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MD8jC89C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GT5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rUa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ih47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LoPR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CcimuYHG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Jg0lZHLi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2e3r5tyj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JifKPg7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DmiKFIGI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gGrPbIOu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nrPT3ZVT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AP4kFsI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tMC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/r5GKNbIq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qvTz6ZyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tKAKXG91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/u6YIzd8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/llsnTklY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hPuG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MavKRPKj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MSRSPIyP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UN6m6i0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SKDYnXxu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SRFC80tW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RXvysJNZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HHkr8KtH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HlBMnPp2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9bhAnKJQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iAvUMkEl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UIMwH8M9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tcgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WUWQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RCdfidDt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vu4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fXo1bxJb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NpraMUm8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RdNDbfWc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CaEjJSLY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1qs8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SMzv4SUz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aannmv6K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4kielGcP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1dvy3zWa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dqisTYLi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oZjYH6Eh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NIgd2Szi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BbGn7Mcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XTKtrXOs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/kjkNri04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OlUE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IOqM8G5z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gdBJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LYg1m9x4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LUwVCFiX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tOw5hYmx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rKPbWaK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pvviWR4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SEk0aCM6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/X7a9kwp9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/l7YVbvji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aW87Yrjb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/C1RiZDMr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PSrWsqTe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7IYzq9qL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mEccw8Ik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1xkcfKvk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Rxz2IC2h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7UegCBEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Yuas8Tzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FnJs9Yal" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/v2zqXnnp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lvbKPgqF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9dsDRCxO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/waggHZp0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OsmP7sqe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rLmP5szV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XYy1v1rg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/28mgc6CZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iODSS7tn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KgRdR10G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YEWXAwlC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XTDInlTi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yr1E8YL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bWayMslC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VvKsbSvU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0oh0l6UX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VBdw3FXI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ar9lYs1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/24lQOPIY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n0ug" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AggotlTJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/kB6GXhc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f2Zv1Z0q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BXIdASSl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/78nBKvC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GxFN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0RM2QcsZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/c4gBtApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OLNiX33z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lO1UI3kR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pJqTLgG1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xw5xLNUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Of8Mkdk3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AX8xcm94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VMhoFPMQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Dku3q7Dh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1axcCmRL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UVJSZIur" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Dw5MEcDn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/edFwrcwW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JVwmNqia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iME0s4ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/w52qIvS9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3vInc6Kp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f5mH3mkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dWj7jadr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SMnMcBiq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hh6b8Pwl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Wwr4HCxJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/H6SerXb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Ou4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/L7JJggd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/i1tKhB8V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UspNYH4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/80D8s7eX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qrmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/H9lXW1Vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qptRqaZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/08F9lP68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JPsQQDp5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WlX3xaKz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vxjd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7pxLnlSp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ut3S5emD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/vBl99Kqf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QVPyRFjV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nu45h3lj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9tWbPe9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/r0wWCf2R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tbXelNFn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NsVulzVx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lC3QeZq6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b7A7kBMO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VbpS0T6v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U5gZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4WOO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ThrVRR7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9VDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2aEZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eHK2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/evwm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yGYE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PV9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/phXb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7h9M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dfkr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q3Do" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tX0v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aZUT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9CtG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M203"/>
+  <dimension ref="A1:M204"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -8748,136 +8820,136 @@
       </c>
       <c r="H91" s="5" t="s">
         <v>480</v>
       </c>
       <c r="I91" s="5" t="s">
         <v>481</v>
       </c>
       <c r="J91" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K91" s="5" t="s">
         <v>482</v>
       </c>
       <c r="L91" s="6" t="s">
         <v>483</v>
       </c>
       <c r="M91" s="5" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
         <v>485</v>
       </c>
       <c r="B92" s="5" t="s">
-        <v>14</v>
+        <v>289</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="D92" s="5" t="s">
         <v>16</v>
       </c>
+      <c r="D92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F92" s="5" t="s">
+      <c r="F92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I92" s="5"/>
+      <c r="J92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K92" s="5" t="s">
+        <v>439</v>
+      </c>
+      <c r="L92" s="6" t="s">
         <v>486</v>
       </c>
-      <c r="G92" s="5" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="M92" s="5"/>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="B93" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C93" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D93" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F93" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="G93" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="H93" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="I93" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="J93" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K93" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="L93" s="6" t="s">
         <v>493</v>
       </c>
-      <c r="B93" s="5" t="s">
-[...39 lines deleted...]
-      <c r="L93" s="6" t="s">
+      <c r="M93" s="5" t="s">
         <v>494</v>
       </c>
-      <c r="M93" s="5"/>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
         <v>495</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>289</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -11417,320 +11489,320 @@
       <c r="H147" s="5" t="s">
         <v>556</v>
       </c>
       <c r="I147" s="5"/>
       <c r="J147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K147" s="5" t="s">
         <v>572</v>
       </c>
       <c r="L147" s="6" t="s">
         <v>633</v>
       </c>
       <c r="M147" s="5"/>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
         <v>634</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>289</v>
       </c>
       <c r="C148" s="5" t="s">
-        <v>556</v>
+        <v>16</v>
       </c>
       <c r="D148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H148" s="5" t="s">
-        <v>556</v>
+      <c r="H148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I148" s="5"/>
       <c r="J148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K148" s="5" t="s">
+        <v>572</v>
+      </c>
+      <c r="L148" s="6" t="s">
         <v>635</v>
-      </c>
-[...1 lines deleted...]
-        <v>636</v>
       </c>
       <c r="M148" s="5"/>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
         <v>634</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>289</v>
       </c>
       <c r="C149" s="5" t="s">
-        <v>16</v>
+        <v>556</v>
       </c>
       <c r="D149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H149" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H149" s="5" t="s">
+        <v>556</v>
       </c>
       <c r="I149" s="5"/>
       <c r="J149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K149" s="5" t="s">
-        <v>572</v>
+        <v>636</v>
       </c>
       <c r="L149" s="6" t="s">
         <v>637</v>
       </c>
       <c r="M149" s="5"/>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
         <v>638</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>289</v>
       </c>
       <c r="C150" s="5" t="s">
         <v>556</v>
       </c>
       <c r="D150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H150" s="5" t="s">
         <v>556</v>
       </c>
       <c r="I150" s="5"/>
       <c r="J150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K150" s="5" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="L150" s="6" t="s">
         <v>639</v>
       </c>
       <c r="M150" s="5"/>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
         <v>640</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>289</v>
       </c>
       <c r="C151" s="5" t="s">
         <v>556</v>
       </c>
       <c r="D151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H151" s="5" t="s">
         <v>556</v>
       </c>
       <c r="I151" s="5"/>
       <c r="J151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K151" s="5" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="L151" s="6" t="s">
         <v>641</v>
       </c>
       <c r="M151" s="5"/>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
         <v>642</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>289</v>
       </c>
       <c r="C152" s="5" t="s">
         <v>556</v>
       </c>
       <c r="D152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H152" s="5" t="s">
         <v>556</v>
       </c>
       <c r="I152" s="5"/>
       <c r="J152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K152" s="5" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="L152" s="6" t="s">
         <v>643</v>
       </c>
       <c r="M152" s="5"/>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
         <v>644</v>
       </c>
       <c r="B153" s="5" t="s">
         <v>289</v>
       </c>
       <c r="C153" s="5" t="s">
         <v>556</v>
       </c>
       <c r="D153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H153" s="5" t="s">
         <v>556</v>
       </c>
       <c r="I153" s="5"/>
       <c r="J153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K153" s="5" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="L153" s="6" t="s">
         <v>645</v>
       </c>
       <c r="M153" s="5"/>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
         <v>646</v>
       </c>
       <c r="B154" s="5" t="s">
         <v>289</v>
       </c>
       <c r="C154" s="5" t="s">
         <v>556</v>
       </c>
       <c r="D154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -11780,844 +11852,844 @@
       <c r="E155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H155" s="5" t="s">
         <v>556</v>
       </c>
       <c r="I155" s="5"/>
       <c r="J155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K155" s="5" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="L155" s="6" t="s">
         <v>650</v>
       </c>
       <c r="M155" s="5"/>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
         <v>651</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>289</v>
       </c>
       <c r="C156" s="5" t="s">
         <v>556</v>
       </c>
       <c r="D156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H156" s="5" t="s">
         <v>556</v>
       </c>
       <c r="I156" s="5"/>
       <c r="J156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K156" s="5" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="L156" s="6" t="s">
         <v>652</v>
       </c>
       <c r="M156" s="5"/>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
         <v>653</v>
       </c>
       <c r="B157" s="5" t="s">
         <v>289</v>
       </c>
       <c r="C157" s="5" t="s">
         <v>556</v>
       </c>
       <c r="D157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H157" s="5" t="s">
         <v>556</v>
       </c>
       <c r="I157" s="5"/>
       <c r="J157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K157" s="5" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="L157" s="6" t="s">
         <v>654</v>
       </c>
       <c r="M157" s="5"/>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
         <v>655</v>
       </c>
       <c r="B158" s="5" t="s">
         <v>289</v>
       </c>
       <c r="C158" s="5" t="s">
         <v>556</v>
       </c>
       <c r="D158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H158" s="5" t="s">
         <v>556</v>
       </c>
       <c r="I158" s="5"/>
       <c r="J158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K158" s="5" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="L158" s="6" t="s">
         <v>656</v>
       </c>
       <c r="M158" s="5"/>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
         <v>657</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>289</v>
       </c>
       <c r="C159" s="5" t="s">
         <v>556</v>
       </c>
       <c r="D159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H159" s="5" t="s">
         <v>556</v>
       </c>
       <c r="I159" s="5"/>
       <c r="J159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K159" s="5" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="L159" s="6" t="s">
         <v>658</v>
       </c>
       <c r="M159" s="5"/>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
         <v>659</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>289</v>
       </c>
       <c r="C160" s="5" t="s">
         <v>556</v>
       </c>
       <c r="D160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H160" s="5" t="s">
         <v>660</v>
       </c>
       <c r="I160" s="5"/>
       <c r="J160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K160" s="5" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="L160" s="6" t="s">
         <v>661</v>
       </c>
       <c r="M160" s="5"/>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
         <v>662</v>
       </c>
       <c r="B161" s="5" t="s">
-        <v>14</v>
+        <v>289</v>
       </c>
       <c r="C161" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D161" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E161" s="5" t="s">
+      <c r="D161" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E161" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F161" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G161" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H161" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="I161" s="5"/>
+      <c r="J161" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K161" s="5" t="s">
+        <v>572</v>
+      </c>
+      <c r="L161" s="6" t="s">
         <v>663</v>
       </c>
-      <c r="F161" s="5" t="inlineStr">
-[...24 lines deleted...]
-      </c>
+      <c r="M161" s="5"/>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
+        <v>664</v>
+      </c>
+      <c r="B162" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C162" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D162" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="E162" s="5" t="s">
+        <v>665</v>
+      </c>
+      <c r="F162" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G162" s="5" t="s">
+        <v>666</v>
+      </c>
+      <c r="H162" s="5" t="s">
+        <v>667</v>
+      </c>
+      <c r="I162" s="5" t="s">
+        <v>668</v>
+      </c>
+      <c r="J162" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K162" s="5" t="s">
+        <v>669</v>
+      </c>
+      <c r="L162" s="6" t="s">
         <v>670</v>
       </c>
-      <c r="B162" s="5" t="s">
-[...37 lines deleted...]
-      <c r="L162" s="6" t="s">
+      <c r="M162" s="5" t="s">
         <v>671</v>
       </c>
-      <c r="M162" s="5"/>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
-        <v>670</v>
+        <v>662</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>289</v>
       </c>
       <c r="C163" s="5" t="s">
-        <v>16</v>
+        <v>556</v>
       </c>
       <c r="D163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H163" s="5" t="s">
-        <v>526</v>
+        <v>556</v>
       </c>
       <c r="I163" s="5"/>
       <c r="J163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K163" s="5" t="s">
-        <v>572</v>
+        <v>636</v>
       </c>
       <c r="L163" s="6" t="s">
         <v>672</v>
       </c>
       <c r="M163" s="5"/>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
         <v>673</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>289</v>
       </c>
       <c r="C164" s="5" t="s">
-        <v>556</v>
+        <v>16</v>
       </c>
       <c r="D164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H164" s="5" t="s">
-        <v>556</v>
+        <v>674</v>
       </c>
       <c r="I164" s="5"/>
       <c r="J164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K164" s="5" t="s">
-        <v>635</v>
+        <v>572</v>
       </c>
       <c r="L164" s="6" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="M164" s="5"/>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
         <v>673</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>289</v>
       </c>
       <c r="C165" s="5" t="s">
-        <v>16</v>
+        <v>556</v>
       </c>
       <c r="D165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H165" s="5" t="s">
-        <v>675</v>
+        <v>556</v>
       </c>
       <c r="I165" s="5"/>
       <c r="J165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K165" s="5" t="s">
-        <v>572</v>
+        <v>636</v>
       </c>
       <c r="L165" s="6" t="s">
         <v>676</v>
       </c>
       <c r="M165" s="5"/>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
         <v>677</v>
       </c>
       <c r="B166" s="5" t="s">
-        <v>14</v>
+        <v>289</v>
       </c>
       <c r="C166" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D166" s="5" t="s">
-[...16 lines deleted...]
-      <c r="I166" s="5" t="s">
+      <c r="D166" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E166" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F166" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G166" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H166" s="5" t="s">
+        <v>556</v>
+      </c>
+      <c r="I166" s="5"/>
+      <c r="J166" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K166" s="5" t="s">
+        <v>572</v>
+      </c>
+      <c r="L166" s="6" t="s">
         <v>678</v>
       </c>
-      <c r="J166" s="5" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="M166" s="5"/>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
+        <v>679</v>
+      </c>
+      <c r="B167" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C167" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D167" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="E167" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="F167" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G167" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="H167" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I167" s="5" t="s">
+        <v>680</v>
+      </c>
+      <c r="J167" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="K167" s="5" t="s">
+        <v>681</v>
+      </c>
+      <c r="L167" s="6" t="s">
         <v>682</v>
       </c>
-      <c r="B167" s="5" t="s">
-[...37 lines deleted...]
-      <c r="L167" s="6" t="s">
+      <c r="M167" s="5" t="s">
         <v>683</v>
       </c>
-      <c r="M167" s="5"/>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
-        <v>682</v>
+        <v>677</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>289</v>
       </c>
       <c r="C168" s="5" t="s">
-        <v>16</v>
+        <v>556</v>
       </c>
       <c r="D168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H168" s="5" t="s">
         <v>556</v>
       </c>
       <c r="I168" s="5"/>
       <c r="J168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K168" s="5" t="s">
-        <v>572</v>
+        <v>636</v>
       </c>
       <c r="L168" s="6" t="s">
         <v>684</v>
       </c>
       <c r="M168" s="5"/>
     </row>
     <row r="169">
       <c r="A169" s="5" t="s">
         <v>685</v>
       </c>
       <c r="B169" s="5" t="s">
         <v>289</v>
       </c>
       <c r="C169" s="5" t="s">
-        <v>556</v>
+        <v>16</v>
       </c>
       <c r="D169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H169" s="5" t="s">
         <v>556</v>
       </c>
       <c r="I169" s="5"/>
       <c r="J169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K169" s="5" t="s">
-        <v>635</v>
+        <v>572</v>
       </c>
       <c r="L169" s="6" t="s">
         <v>686</v>
       </c>
       <c r="M169" s="5"/>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
         <v>685</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>289</v>
       </c>
       <c r="C170" s="5" t="s">
-        <v>16</v>
+        <v>556</v>
       </c>
       <c r="D170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H170" s="5" t="s">
         <v>556</v>
       </c>
       <c r="I170" s="5"/>
       <c r="J170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K170" s="5" t="s">
-        <v>572</v>
+        <v>636</v>
       </c>
       <c r="L170" s="6" t="s">
         <v>687</v>
       </c>
       <c r="M170" s="5"/>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
         <v>688</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>289</v>
       </c>
       <c r="C171" s="5" t="s">
-        <v>556</v>
+        <v>16</v>
       </c>
       <c r="D171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H171" s="5" t="s">
-        <v>556</v>
+      <c r="H171" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I171" s="5"/>
       <c r="J171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K171" s="5" t="s">
-        <v>635</v>
+        <v>572</v>
       </c>
       <c r="L171" s="6" t="s">
         <v>689</v>
       </c>
       <c r="M171" s="5"/>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
         <v>688</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>289</v>
       </c>
       <c r="C172" s="5" t="s">
-        <v>16</v>
+        <v>556</v>
       </c>
       <c r="D172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H172" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H172" s="5" t="s">
+        <v>556</v>
       </c>
       <c r="I172" s="5"/>
       <c r="J172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K172" s="5" t="s">
-        <v>572</v>
+        <v>636</v>
       </c>
       <c r="L172" s="6" t="s">
         <v>690</v>
       </c>
       <c r="M172" s="5"/>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
         <v>691</v>
       </c>
       <c r="B173" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C173" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D173" s="5" t="s">
         <v>103</v>
       </c>
       <c r="E173" s="5" t="s">
         <v>478</v>
       </c>
       <c r="F173" s="5" t="s">
         <v>17</v>
       </c>
@@ -12631,271 +12703,271 @@
       </c>
       <c r="I173" s="5" t="s">
         <v>693</v>
       </c>
       <c r="J173" s="5" t="s">
         <v>134</v>
       </c>
       <c r="K173" s="5" t="s">
         <v>694</v>
       </c>
       <c r="L173" s="6" t="s">
         <v>695</v>
       </c>
       <c r="M173" s="5" t="s">
         <v>696</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
         <v>697</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>289</v>
       </c>
       <c r="C174" s="5" t="s">
-        <v>556</v>
+        <v>16</v>
       </c>
       <c r="D174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H174" s="5" t="s">
         <v>585</v>
       </c>
       <c r="I174" s="5"/>
       <c r="J174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K174" s="5" t="s">
-        <v>635</v>
+        <v>572</v>
       </c>
       <c r="L174" s="6" t="s">
         <v>698</v>
       </c>
       <c r="M174" s="5"/>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
         <v>697</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>289</v>
       </c>
       <c r="C175" s="5" t="s">
-        <v>16</v>
+        <v>556</v>
       </c>
       <c r="D175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H175" s="5" t="s">
         <v>585</v>
       </c>
       <c r="I175" s="5"/>
       <c r="J175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K175" s="5" t="s">
-        <v>572</v>
+        <v>636</v>
       </c>
       <c r="L175" s="6" t="s">
         <v>699</v>
       </c>
       <c r="M175" s="5"/>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
         <v>700</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>289</v>
       </c>
       <c r="C176" s="5" t="s">
-        <v>556</v>
+        <v>16</v>
       </c>
       <c r="D176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H176" s="5" t="s">
         <v>701</v>
       </c>
       <c r="I176" s="5"/>
       <c r="J176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K176" s="5" t="s">
-        <v>635</v>
+        <v>572</v>
       </c>
       <c r="L176" s="6" t="s">
         <v>702</v>
       </c>
       <c r="M176" s="5"/>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
         <v>700</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>289</v>
       </c>
       <c r="C177" s="5" t="s">
-        <v>16</v>
+        <v>556</v>
       </c>
       <c r="D177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H177" s="5" t="s">
         <v>703</v>
       </c>
       <c r="I177" s="5"/>
       <c r="J177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K177" s="5" t="s">
-        <v>572</v>
+        <v>636</v>
       </c>
       <c r="L177" s="6" t="s">
         <v>704</v>
       </c>
       <c r="M177" s="5"/>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
         <v>705</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>289</v>
       </c>
       <c r="C178" s="5" t="s">
         <v>556</v>
       </c>
       <c r="D178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H178" s="5" t="s">
         <v>706</v>
       </c>
       <c r="I178" s="5"/>
       <c r="J178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K178" s="5" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="L178" s="6" t="s">
         <v>707</v>
       </c>
       <c r="M178" s="5"/>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
         <v>708</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>289</v>
       </c>
       <c r="C179" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -13747,322 +13819,365 @@
         <is>
           <t/>
         </is>
       </c>
       <c r="H197" s="5" t="s">
         <v>796</v>
       </c>
       <c r="I197" s="5" t="s">
         <v>797</v>
       </c>
       <c r="J197" s="5" t="s">
         <v>798</v>
       </c>
       <c r="K197" s="5" t="s">
         <v>799</v>
       </c>
       <c r="L197" s="6" t="s">
         <v>800</v>
       </c>
       <c r="M197" s="5" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="5" t="s">
-        <v>802</v>
+        <v>794</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C198" s="5" t="s">
-        <v>16</v>
+        <v>215</v>
       </c>
       <c r="D198" s="5" t="s">
-        <v>317</v>
+        <v>171</v>
       </c>
       <c r="E198" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>588</v>
+      </c>
+      <c r="F198" s="5" t="s">
+        <v>802</v>
       </c>
       <c r="G198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H198" s="5" t="s">
         <v>803</v>
       </c>
       <c r="I198" s="5" t="s">
         <v>804</v>
       </c>
       <c r="J198" s="5" t="s">
-        <v>778</v>
+        <v>805</v>
       </c>
       <c r="K198" s="5" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="L198" s="6" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="M198" s="5" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="5" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C199" s="5" t="s">
-        <v>769</v>
+        <v>16</v>
       </c>
       <c r="D199" s="5" t="s">
-        <v>809</v>
-[...4 lines deleted...]
-        </is>
+        <v>317</v>
+      </c>
+      <c r="E199" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H199" s="5" t="s">
         <v>810</v>
       </c>
       <c r="I199" s="5" t="s">
         <v>811</v>
       </c>
       <c r="J199" s="5" t="s">
-        <v>743</v>
+        <v>778</v>
       </c>
       <c r="K199" s="5" t="s">
         <v>812</v>
       </c>
       <c r="L199" s="6" t="s">
         <v>813</v>
       </c>
       <c r="M199" s="5" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="5" t="s">
         <v>815</v>
       </c>
       <c r="B200" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C200" s="5" t="s">
         <v>769</v>
       </c>
       <c r="D200" s="5" t="s">
-        <v>762</v>
+        <v>816</v>
       </c>
       <c r="E200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H200" s="5" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="I200" s="5" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="J200" s="5" t="s">
         <v>743</v>
       </c>
       <c r="K200" s="5" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="L200" s="6" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="M200" s="5" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="5" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="B201" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C201" s="5" t="s">
-        <v>16</v>
+        <v>769</v>
       </c>
       <c r="D201" s="5" t="s">
-        <v>822</v>
-[...4 lines deleted...]
-      <c r="F201" s="5" t="s">
+        <v>762</v>
+      </c>
+      <c r="E201" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F201" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G201" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H201" s="5" t="s">
         <v>823</v>
       </c>
-      <c r="G201" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H201" s="5" t="s">
+      <c r="I201" s="5" t="s">
         <v>824</v>
-      </c>
-[...1 lines deleted...]
-        <v>825</v>
       </c>
       <c r="J201" s="5" t="s">
         <v>743</v>
       </c>
       <c r="K201" s="5" t="s">
+        <v>825</v>
+      </c>
+      <c r="L201" s="6" t="s">
         <v>826</v>
       </c>
-      <c r="L201" s="6" t="s">
+      <c r="M201" s="5" t="s">
         <v>827</v>
-      </c>
-[...1 lines deleted...]
-        <v>828</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="5" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
       <c r="B202" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C202" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D202" s="5" t="s">
+        <v>829</v>
+      </c>
+      <c r="E202" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F202" s="5" t="s">
+        <v>830</v>
+      </c>
+      <c r="G202" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H202" s="5" t="s">
+        <v>831</v>
+      </c>
+      <c r="I202" s="5" t="s">
+        <v>832</v>
+      </c>
+      <c r="J202" s="5" t="s">
+        <v>743</v>
+      </c>
+      <c r="K202" s="5" t="s">
+        <v>833</v>
+      </c>
+      <c r="L202" s="6" t="s">
+        <v>834</v>
+      </c>
+      <c r="M202" s="5" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" s="5" t="s">
+        <v>836</v>
+      </c>
+      <c r="B203" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C203" s="5" t="s">
         <v>415</v>
       </c>
-      <c r="D202" s="5" t="s">
-[...13 lines deleted...]
-      <c r="H202" s="5" t="s">
+      <c r="D203" s="5" t="s">
+        <v>837</v>
+      </c>
+      <c r="E203" s="5" t="s">
+        <v>838</v>
+      </c>
+      <c r="F203" s="5" t="s">
+        <v>839</v>
+      </c>
+      <c r="G203" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H203" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="I202" s="5" t="s">
-[...16 lines deleted...]
-      <c r="A203" s="5" t="n">
+      <c r="I203" s="5" t="s">
+        <v>840</v>
+      </c>
+      <c r="J203" s="5" t="s">
+        <v>841</v>
+      </c>
+      <c r="K203" s="5" t="s">
+        <v>842</v>
+      </c>
+      <c r="L203" s="6" t="s">
+        <v>843</v>
+      </c>
+      <c r="M203" s="5" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" s="5" t="n">
         <v>1949</v>
       </c>
-      <c r="B203" s="5" t="s">
-[...31 lines deleted...]
-      <c r="J203" s="5" t="s">
+      <c r="B204" s="5" t="s">
+        <v>845</v>
+      </c>
+      <c r="C204" s="5" t="s">
+        <v>846</v>
+      </c>
+      <c r="D204" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E204" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F204" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G204" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H204" s="5" t="s">
+        <v>847</v>
+      </c>
+      <c r="I204" s="5" t="s">
+        <v>848</v>
+      </c>
+      <c r="J204" s="5" t="s">
         <v>134</v>
       </c>
-      <c r="K203" s="5" t="inlineStr">
-[...8 lines deleted...]
-        <v>843</v>
+      <c r="K204" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L204" s="6" t="s">
+        <v>849</v>
+      </c>
+      <c r="M204" s="5" t="s">
+        <v>850</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -14226,44 +14341,45 @@
     <hyperlink ref="M179" r:id="rId184"/>
     <hyperlink ref="M180" r:id="rId185"/>
     <hyperlink ref="M181" r:id="rId186"/>
     <hyperlink ref="M182" r:id="rId187"/>
     <hyperlink ref="M183" r:id="rId188"/>
     <hyperlink ref="M184" r:id="rId189"/>
     <hyperlink ref="M185" r:id="rId190"/>
     <hyperlink ref="M186" r:id="rId191"/>
     <hyperlink ref="M187" r:id="rId192"/>
     <hyperlink ref="M188" r:id="rId193"/>
     <hyperlink ref="M189" r:id="rId194"/>
     <hyperlink ref="M190" r:id="rId195"/>
     <hyperlink ref="M191" r:id="rId196"/>
     <hyperlink ref="M192" r:id="rId197"/>
     <hyperlink ref="M193" r:id="rId198"/>
     <hyperlink ref="M194" r:id="rId199"/>
     <hyperlink ref="M195" r:id="rId200"/>
     <hyperlink ref="M196" r:id="rId201"/>
     <hyperlink ref="M197" r:id="rId202"/>
     <hyperlink ref="M198" r:id="rId203"/>
     <hyperlink ref="M199" r:id="rId204"/>
     <hyperlink ref="M200" r:id="rId205"/>
     <hyperlink ref="M201" r:id="rId206"/>
     <hyperlink ref="M202" r:id="rId207"/>
     <hyperlink ref="M203" r:id="rId208"/>
+    <hyperlink ref="M204" r:id="rId209"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>