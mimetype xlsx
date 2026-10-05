--- v1 (2026-08-19)
+++ v2 (2026-10-05)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3378" uniqueCount="2055" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3389" uniqueCount="2062" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -9666,50 +9666,87 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/O1Eq</t>
   </si>
   <si>
     <t>Tirsdag 9ende Dec. – 24
 Undskyld Blækstiften, men det er saa meget nemmere.
 Kære søde Gamle!
 Tak for Kort og Brev, Du er rigtignok flink til at passe mig. Det glæder mig meget, at Esben stak Dig 100 Kr., det manglede ogsaa bare, Godsejeren nyder jo mangen en lille Extraforplejning samt af og til en Extra Lap. Forretningen gaar sandelig ogsaa fint. Nu forleden kom der en Bestilling paa et Maleri over en Kamin fra en Ingeniør Birch, der var vedlagt en Arkitekttegning af Tvede. De havde faaet min Adresse opsnuset og bad mig sende det videre. Nu vil jeg haabe, det gaar i Orden, der var Brev med Spørgsmaal om Pris o.s.v. jeg vil anslaa det til 3000. – Jo Tak, jeg har det godt. I Lørdags Aftes ringede jeg til Lysse, om jeg ikke fik et lille Besøg om Søndagen. Jo, det havde havde [”havde” overstreget] han jo ogsaa tænkt paa, men saa var han bedt til Finsens med Stormgaderne, de skulde være der Kl. 1. Men saa tog han herud med et tidligt Tog og vi var sammen et Par Timer og havde det rart. Om Eftermiddagen gik jeg ud for at finde ”Spurveskjul”, Du ved den gamle Villa (der er noget med Abildgaard). Jeg opgav det imidlertid, da jeg var bange det skulde blive for mørkt, det er gennem Skov hele Vejen. Paa Hjemturen var jeg inde paa Frederiksdal Kro for at drikke mig en hurtig Kop Kaffe, og der fik jeg at vide af Værtinden, at jeg havde været kun 10 Minuttersvej fra Spurveskjul, men det var saa taaget, at jeg ikke kunde se det. Der var for Resten henrivende i Skoven, alt saa saa fantastisk ud i den tætte Taage. – Gris kom herud som Patient i Gaar, Overanstrengelse og Nervøsitet, jeg skal ud at spadsere med hende om lidt, desværre skal hun i Liggestol fra 2 - 3 og saa drikke The 3 ½ saa det bliver næsten mørkt, inden vi kan komme ud. Hør søde Gamle, vil Du ikke nok sende mig en Ønskeseddel, har Du ikke noget rigtig godt Du kan ønske Dig, Bøger, noget til Cyklen, tænk Dig godt om, og send mig mange og gode Ønsker, ogsaa mindre Ting til andre, Lysmanden fik i Lørdags Lov at bestille sig en Smokingjakke, saa Du kan nok forstaa, jeg gærne vil give Dig noget pænt. Han skal til Middag (med Dans!) hos Nimb d. 17de inviteret af Redaktør Larsen der skal til Amerika en Tid, og derfor laver Afsked. Tuteinerne og Stormgaderne skal der ogsaa. Han er Søn af Marie Larsen og en kvik Fyr, Meme og jeg har været sammen med ham hos Tuteins. Den gode Godsejer morer sig svært, men de siger han ogsaa er temmelig flittig. – Send mig nu Ønskesedlen søde Gamle, Du som altid er saa flink til at finde paa til andre, maa ogsaa nok kunde finde paa noget til Dig selv. 1000 Hilsner Din Mor</t>
   </si>
   <si>
     <t>18. sep. 1925</t>
   </si>
   <si>
     <t>Erik den Røde -
 Jens Daugaard-Jensen
 Otto Frederiksen
 - Hvalsøe
 - Jørgensen Styrmand
 Eiler Lehn Schiøler
 John Møller
 Knud Oldendow
 Anders Olsen</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/YMKxiB52</t>
+  </si>
+  <si>
+    <t>1926-01-23</t>
+  </si>
+  <si>
+    <t>Pilegaarden</t>
+  </si>
+  <si>
+    <t>Henrik Cavling
+Emmerik Jensen
+Jens Jensen
+Villum Jensen
+Marie Schou</t>
+  </si>
+  <si>
+    <t>Johannes V. Jensen var på rejse i Ægypten og Palæstina 1926 (lex.dk)
+Syberg-familien boede i et lille skur på Fyns Hoved i sommermånederne flere år i træk. I 1910 besøgte Jensen-familien dem dér. 1910-1913 boede Syberg-familien i Italien.
+Det Anckerske Legat blev testamentarisk stiftet af Carl Andreas Ancker 1857. Det uddeltes tidligere hvert år til en maler, en billedhugger, en komponist og en digter (Det Anckerske Legats hjemmeside, sept. 2026). 
+Else og Johannes V. Jensen havde et fritidshus i Tibirke.</t>
+  </si>
+  <si>
+    <t>Fritz Syberg har fået brev fra Johs. V. Jensen, som skriver, at han fremover vil koncentrere sin opdagertrang omkring Danmark.
+Da Else og Johannes V. Jensen i 1910 besøgte Syberg-familien på Fyns Hoved, sagde Johs. V., at han ville ønske, at Cavling havde set med.
+Fritz Syberg foreslog i 1912, at Johs. V. på vej til Kina skulle sætte Else og børnene af i Italien hos Anna og Fritz, men det skete ikke. Meget i deres liv havde nok udviklet sig anderledes, hvis planen var blevet realiseret.
+Fritz Syberg håber, at Else og Johannes V. Jensen vil komme til Pilegården førstkommende sommer, så han kan male dem.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/DNqu</t>
+  </si>
+  <si>
+    <t>Pilegaarden 23-1-26
+Kære Else.
+Den 21 fik vi et Brev fra Joh. V fra Ægypten, som netop indtraf paa Maries Fødselsdag. Hans Fornemmelse var i Brevet netop som jeg ventede mig, og jeg kan levende sætte mig ind i om ["om" overstreget] at han føler Trang til Resten af sit Liv at koncentrere sig og sin Opdagertrang til Danmark. Sagen er at Ens Flugt ud i Universet der ["der" oversteget] foregaar lige saa hurtig og bekvemt fra Kvisten i Rahbeks Alle som fra et Hotel i Kairo og man kommer lige hurtig af Sted enten man sidder paa en af Tibirkes Bakker eller ["eller" indsat over linjen] i et Eksprestog.
+Husker Du en Sommerdag i 1910 ude paa Fyns Hoved da Luften var skyfri, Havet blaat og Kornet modent, og Joh. V. ønskede at Cavling var tilstede og kunde "se med" -?
+Jeg kommer ved at mindes den til at tænke paa Sommeren 1912 da vi opholdt os i Marina di Pisa det var samme Aar Joh. og jeg begge fik Ancher. Jeg foreslog i et Brev at han naar han drog af paa sin Kinarejse skulde lægge Vejen om ad Pisa tage Dig og Børnene med og sætte Jer af der og saa hente Jer paa Hjemvejen. Han lyttede, og der var saa vidt jeg kunde mærke ogsaa en svag Vaklen tilstede. Men altsaa, han holdt fast ved sit Lune og gik uden om Italien. Jeg kan ikke lade være med at tænke paa, hvad Kulør vor fælles Skæbne vilde have faaet om han nu havde indvilliget. Det var saadan en grødefuld Tid for Forholdet mellem os. Det er et af disse mystiske Punkter der vrimler af i Ens Liv, hvor man ved at se tilbage ofte faar den Tro at Livet vilde have blevet et helt andet dersom man paa ["paa" overstreget] i et bestemt givet Øjeblik havde sat venstre Ben frem i Stedet for højre.
+Imidlertid, det er godt som det er.
+Jeg haaber vi ser Eder til Sommer i Jeres nye Bil. Garagen er vist ikke mindre end den kan rumme den. Undertiden forestiller jeg mig at I maaske kunde falde til her en Tid, saa jeg kunde faa min gamle Drøm om at male Jer sammen i det fri virkeliggjort. Hils nu Joh. V. naar Du skriver fra os begge to, og mange Hilsener til Dig selv fra Marie og Fritz Syberg</t>
   </si>
   <si>
     <t>1926-10-21</t>
   </si>
   <si>
     <t>Louise Brønsted</t>
   </si>
   <si>
     <t>116 Bishop Street New Haven Conn. USA</t>
   </si>
   <si>
     <t>Peter Bichel
 Johanne  Brandstrup
 Ludvig Brandstrup, billedhugger
 Gudmund Hatt
 Grethe Jungstedt
 Matilda Jungstedt
 Alhed Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Thøger  Larsen
 Christine  Mackie
 William Mackie
 Harris Sawyer
 Kjeld Tutein
@@ -11333,59 +11370,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/sRSA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mCHc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hHAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/com9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MJoL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHtY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UrsJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LBDt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ikCS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sbqL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rmsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PFgf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s6Mh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NSDc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DUyV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V2FR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mM5S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qCha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pD6O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iq10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L6Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sMFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mUfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GIiA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9qBK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L3md" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iw9P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XaH1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ai8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IynE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mI0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4IPy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6doT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AUNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TRQu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XSUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BdAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qi39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z2Jn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBOL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Rju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vlso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ugkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PSJg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mT3L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DD8K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tGg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GAwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VdtW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/exGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uqv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RgBc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cePP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zcSP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/94Kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SgFc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/knH1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/49Ze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4DgT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EUrJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kGFM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y0d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V7Pp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sR7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u5hS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7PO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GuXa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2YKW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J4Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U1ir" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kvAt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FD8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tm3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9S4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HxDy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ncH5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H6nO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66fx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RM0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pkLk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EP5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uhvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAoP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jiof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XIx4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/555E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gE1v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y1ii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vQeD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTvA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m7NC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dtRN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CfR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NncU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tRL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cXkm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0Gp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXEn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/412R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hQsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuYk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LobZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wgqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dkGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6oZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ym43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnOI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rPn5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7auh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yrEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pz9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8GC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ax1o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TW34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ghAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ReYi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tbmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sp9j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iXp6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KqDJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UdiA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NDZ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MSU6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0Kl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wZX1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HqPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kWLA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3GdT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/THUn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iGwx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TZ4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TobY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ygb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jo55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VMMP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EHTL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VzpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/weJO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UfJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zH5s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytyR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LgMg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkrA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RvHo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wTAy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IdoL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/piAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G5h0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XUEf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9Mp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIMJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6Vg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3T6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ywer" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tV0K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C1Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XYAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G0Yx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zpYD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jmQ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kXix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dP2V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NKz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LRbZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Kr1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xKzv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Wb5J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OWdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Irxk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/W4Y2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tEey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l79f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4h0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fDna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rbqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Eou" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uUmD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZmpP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GOmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U22A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MsE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UqIL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5WQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yTkm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jXdK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uQiK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KzcD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsaG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fwJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w14X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gXaR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SlQ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/68Re" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rDCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V1gj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uPfr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpsI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/j7gX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/og82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WYXg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/melw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5rfy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EsuI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r7a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BDbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tjZr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4vkB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gVdh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n1Xc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/blTV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XXxd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ILpr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hj2u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KnCk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l6it" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zE76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WKaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WGwP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Frd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N7oI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LfEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNyM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t2Bs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5qwN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1aOm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UXzT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vcEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lkpl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Octu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1Eq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YMKxiB52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MsPI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ueGf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bf2P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jUix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fKcmPEbS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/x6dkJZ1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CbcVDh1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85hHuUU0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a8XNeRKd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7ESPx50T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Mlv4Xur5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ppA14zv8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LeBeRN3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/loZOPA32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pRsWWVrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fVq7VHUz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0dGpRLoQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1X9pkpup" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QHlp2CcQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Eo32Ql2O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2PcTgoGU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dmQZYULF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/42yY1Vxb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OH7bAq3o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yBkX5TM3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lW1MLrDI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7X367Eq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KXQYxq6i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/z4ZozgYX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZBVg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VBzuFUdB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pMHAJFep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UdaM3mlf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jIOtZjfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pZjw65g0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OM2TxztY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uf2J9vQM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sS5uItnh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rETfkRhp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B0CjgTjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hTjU0m9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZzXmhCIy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cXl1cFcX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85iIficq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GCAZZgQj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/O4heTecU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBIvEWUu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b7t9WpN0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a3McIszL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2h10vq48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CWdOz3FY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ThrVRR7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tjga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lk8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LUOZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/83pC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KlXY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hcGD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6SKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uwnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KwJt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BOKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6T3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q95M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZuEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qcso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Si41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/sRSA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mCHc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hHAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/com9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MJoL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHtY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UrsJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LBDt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ikCS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sbqL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rmsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PFgf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s6Mh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NSDc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DUyV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V2FR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mM5S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qCha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pD6O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iq10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L6Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sMFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mUfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GIiA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9qBK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L3md" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iw9P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XaH1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ai8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IynE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mI0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4IPy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6doT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AUNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TRQu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XSUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BdAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qi39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z2Jn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBOL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Rju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vlso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ugkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PSJg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mT3L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DD8K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tGg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GAwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VdtW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/exGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uqv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RgBc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cePP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zcSP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/94Kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SgFc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/knH1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/49Ze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4DgT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EUrJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kGFM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y0d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V7Pp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sR7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u5hS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7PO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GuXa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2YKW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J4Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U1ir" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kvAt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FD8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tm3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9S4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HxDy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ncH5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H6nO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66fx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RM0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pkLk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EP5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uhvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAoP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jiof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XIx4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/555E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gE1v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y1ii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vQeD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTvA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m7NC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dtRN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CfR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NncU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tRL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cXkm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0Gp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXEn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/412R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hQsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuYk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LobZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wgqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dkGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6oZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ym43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnOI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rPn5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7auh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yrEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pz9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8GC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ax1o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TW34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ghAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ReYi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tbmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sp9j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iXp6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KqDJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UdiA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NDZ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MSU6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0Kl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wZX1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HqPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kWLA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3GdT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/THUn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iGwx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TZ4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TobY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ygb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jo55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VMMP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EHTL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VzpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/weJO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UfJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zH5s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytyR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LgMg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkrA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RvHo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wTAy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IdoL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/piAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G5h0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XUEf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9Mp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIMJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6Vg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3T6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ywer" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tV0K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C1Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XYAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G0Yx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zpYD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jmQ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kXix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dP2V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NKz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LRbZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Kr1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xKzv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Wb5J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OWdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Irxk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/W4Y2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tEey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l79f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4h0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fDna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rbqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Eou" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uUmD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZmpP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GOmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U22A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MsE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UqIL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5WQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yTkm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jXdK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uQiK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KzcD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsaG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fwJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w14X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gXaR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SlQ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/68Re" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rDCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V1gj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uPfr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpsI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/j7gX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/og82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WYXg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/melw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5rfy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EsuI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r7a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BDbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tjZr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4vkB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gVdh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n1Xc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/blTV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XXxd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ILpr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hj2u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KnCk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l6it" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zE76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WKaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WGwP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Frd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N7oI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LfEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNyM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t2Bs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5qwN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1aOm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UXzT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vcEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lkpl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Octu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1Eq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YMKxiB52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DNqu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MsPI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ueGf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bf2P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jUix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fKcmPEbS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/x6dkJZ1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CbcVDh1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85hHuUU0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a8XNeRKd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7ESPx50T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Mlv4Xur5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ppA14zv8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LeBeRN3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/loZOPA32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pRsWWVrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fVq7VHUz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0dGpRLoQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1X9pkpup" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QHlp2CcQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Eo32Ql2O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2PcTgoGU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dmQZYULF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/42yY1Vxb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OH7bAq3o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yBkX5TM3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lW1MLrDI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7X367Eq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KXQYxq6i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/z4ZozgYX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZBVg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VBzuFUdB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pMHAJFep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UdaM3mlf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jIOtZjfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pZjw65g0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OM2TxztY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uf2J9vQM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sS5uItnh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rETfkRhp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B0CjgTjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hTjU0m9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZzXmhCIy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cXl1cFcX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85iIficq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GCAZZgQj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/O4heTecU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBIvEWUu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b7t9WpN0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a3McIszL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2h10vq48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CWdOz3FY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ThrVRR7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tjga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lk8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LUOZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/83pC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KlXY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hcGD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6SKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uwnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KwJt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BOKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6T3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q95M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZuEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qcso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Si41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M334"/>
+  <dimension ref="A1:M335"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -22948,3451 +22985,3496 @@
       </c>
       <c r="I261" s="5"/>
       <c r="J261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L261" s="6" t="s">
         <v>1756</v>
       </c>
       <c r="M261" s="5"/>
     </row>
     <row r="262">
       <c r="A262" s="5" t="s">
         <v>1757</v>
       </c>
       <c r="B262" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C262" s="5" t="s">
-        <v>214</v>
+        <v>880</v>
       </c>
       <c r="D262" s="5" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E262" s="5" t="s">
         <v>1758</v>
       </c>
-      <c r="E262" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F262" s="5" t="s">
+      <c r="F262" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G262" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H262" s="5" t="s">
         <v>1759</v>
       </c>
-      <c r="G262" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H262" s="5" t="s">
+      <c r="I262" s="5" t="s">
         <v>1760</v>
       </c>
-      <c r="I262" s="5" t="s">
+      <c r="J262" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K262" s="5" t="s">
         <v>1761</v>
       </c>
-      <c r="J262" s="5" t="s">
+      <c r="L262" s="6" t="s">
         <v>1762</v>
       </c>
-      <c r="K262" s="5" t="s">
+      <c r="M262" s="5" t="s">
         <v>1763</v>
-      </c>
-[...4 lines deleted...]
-        <v>1765</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="5" t="s">
-        <v>1766</v>
+        <v>1764</v>
       </c>
       <c r="B263" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C263" s="5" t="s">
-        <v>880</v>
+        <v>214</v>
       </c>
       <c r="D263" s="5" t="s">
-        <v>947</v>
+        <v>1765</v>
       </c>
       <c r="E263" s="5" t="s">
-        <v>1669</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F263" s="5" t="s">
+        <v>1766</v>
       </c>
       <c r="G263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H263" s="5" t="s">
         <v>1767</v>
       </c>
       <c r="I263" s="5" t="s">
         <v>1768</v>
       </c>
       <c r="J263" s="5" t="s">
-        <v>950</v>
+        <v>1769</v>
       </c>
       <c r="K263" s="5" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
       <c r="L263" s="6" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="M263" s="5" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="5" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
       <c r="B264" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C264" s="5" t="s">
-        <v>16</v>
+        <v>880</v>
       </c>
       <c r="D264" s="5" t="s">
-        <v>1773</v>
+        <v>947</v>
       </c>
       <c r="E264" s="5" t="s">
-        <v>17</v>
+        <v>1669</v>
       </c>
       <c r="F264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H264" s="5" t="s">
         <v>1774</v>
       </c>
       <c r="I264" s="5" t="s">
         <v>1775</v>
       </c>
       <c r="J264" s="5" t="s">
+        <v>950</v>
+      </c>
+      <c r="K264" s="5" t="s">
         <v>1776</v>
       </c>
-      <c r="K264" s="5" t="s">
+      <c r="L264" s="6" t="s">
         <v>1777</v>
       </c>
-      <c r="L264" s="6" t="s">
+      <c r="M264" s="5" t="s">
         <v>1778</v>
       </c>
-      <c r="M264" s="5" t="s">
+    </row>
+    <row r="265">
+      <c r="A265" s="5" t="s">
         <v>1779</v>
-      </c>
-[...3 lines deleted...]
-        <v>1928</v>
       </c>
       <c r="B265" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C265" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D265" s="5" t="s">
+        <v>1780</v>
+      </c>
+      <c r="E265" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F265" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G265" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H265" s="5" t="s">
+        <v>1781</v>
+      </c>
+      <c r="I265" s="5" t="s">
+        <v>1782</v>
+      </c>
+      <c r="J265" s="5" t="s">
+        <v>1783</v>
+      </c>
+      <c r="K265" s="5" t="s">
+        <v>1784</v>
+      </c>
+      <c r="L265" s="6" t="s">
+        <v>1785</v>
+      </c>
+      <c r="M265" s="5" t="s">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" s="5" t="n">
+        <v>1928</v>
+      </c>
+      <c r="B266" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C266" s="5" t="s">
         <v>1747</v>
       </c>
-      <c r="D265" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E265" s="5" t="s">
+      <c r="D266" s="5" t="s">
         <v>1780</v>
       </c>
-      <c r="F265" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H265" s="5" t="s">
+      <c r="E266" s="5" t="s">
+        <v>1787</v>
+      </c>
+      <c r="F266" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G266" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H266" s="5" t="s">
         <v>1030</v>
       </c>
-      <c r="I265" s="5" t="s">
-[...52 lines deleted...]
-        </is>
+      <c r="I266" s="5" t="s">
+        <v>1788</v>
+      </c>
+      <c r="J266" s="5" t="s">
+        <v>1789</v>
       </c>
       <c r="K266" s="5" t="s">
-        <v>1788</v>
+        <v>1790</v>
       </c>
       <c r="L266" s="6" t="s">
-        <v>1789</v>
-[...1 lines deleted...]
-      <c r="M266" s="5"/>
+        <v>1791</v>
+      </c>
+      <c r="M266" s="5" t="s">
+        <v>1792</v>
+      </c>
     </row>
     <row r="267">
       <c r="A267" s="5" t="s">
-        <v>1790</v>
+        <v>1793</v>
       </c>
       <c r="B267" s="5" t="s">
         <v>810</v>
       </c>
       <c r="C267" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H267" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H267" s="5" t="s">
+        <v>1794</v>
       </c>
       <c r="I267" s="5"/>
       <c r="J267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K267" s="5" t="s">
-        <v>1788</v>
+        <v>1795</v>
       </c>
       <c r="L267" s="6" t="s">
-        <v>1791</v>
+        <v>1796</v>
       </c>
       <c r="M267" s="5"/>
     </row>
     <row r="268">
       <c r="A268" s="5" t="s">
-        <v>1792</v>
+        <v>1797</v>
       </c>
       <c r="B268" s="5" t="s">
         <v>810</v>
       </c>
       <c r="C268" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I268" s="5"/>
       <c r="J268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K268" s="5" t="s">
-        <v>1788</v>
+        <v>1795</v>
       </c>
       <c r="L268" s="6" t="s">
-        <v>1793</v>
+        <v>1798</v>
       </c>
       <c r="M268" s="5"/>
     </row>
     <row r="269">
       <c r="A269" s="5" t="s">
-        <v>1794</v>
+        <v>1799</v>
       </c>
       <c r="B269" s="5" t="s">
         <v>810</v>
       </c>
       <c r="C269" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I269" s="5"/>
       <c r="J269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K269" s="5" t="s">
-        <v>1788</v>
+        <v>1795</v>
       </c>
       <c r="L269" s="6" t="s">
-        <v>1795</v>
+        <v>1800</v>
       </c>
       <c r="M269" s="5"/>
     </row>
     <row r="270">
       <c r="A270" s="5" t="s">
-        <v>1796</v>
+        <v>1801</v>
       </c>
       <c r="B270" s="5" t="s">
         <v>810</v>
       </c>
       <c r="C270" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I270" s="5"/>
       <c r="J270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K270" s="5" t="s">
-        <v>1788</v>
+        <v>1795</v>
       </c>
       <c r="L270" s="6" t="s">
-        <v>1797</v>
+        <v>1802</v>
       </c>
       <c r="M270" s="5"/>
     </row>
     <row r="271">
       <c r="A271" s="5" t="s">
-        <v>1798</v>
+        <v>1803</v>
       </c>
       <c r="B271" s="5" t="s">
         <v>810</v>
       </c>
       <c r="C271" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I271" s="5"/>
       <c r="J271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K271" s="5" t="s">
-        <v>1788</v>
+        <v>1795</v>
       </c>
       <c r="L271" s="6" t="s">
-        <v>1799</v>
+        <v>1804</v>
       </c>
       <c r="M271" s="5"/>
     </row>
     <row r="272">
       <c r="A272" s="5" t="s">
-        <v>1800</v>
+        <v>1805</v>
       </c>
       <c r="B272" s="5" t="s">
         <v>810</v>
       </c>
       <c r="C272" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H272" s="5" t="s">
-        <v>1801</v>
+      <c r="H272" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I272" s="5"/>
       <c r="J272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K272" s="5" t="s">
-        <v>1788</v>
+        <v>1795</v>
       </c>
       <c r="L272" s="6" t="s">
-        <v>1802</v>
+        <v>1806</v>
       </c>
       <c r="M272" s="5"/>
     </row>
     <row r="273">
       <c r="A273" s="5" t="s">
-        <v>1803</v>
+        <v>1807</v>
       </c>
       <c r="B273" s="5" t="s">
         <v>810</v>
       </c>
       <c r="C273" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H273" s="5" t="s">
-        <v>1804</v>
+        <v>1808</v>
       </c>
       <c r="I273" s="5"/>
       <c r="J273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K273" s="5" t="s">
-        <v>1805</v>
+        <v>1795</v>
       </c>
       <c r="L273" s="6" t="s">
-        <v>1806</v>
+        <v>1809</v>
       </c>
       <c r="M273" s="5"/>
     </row>
     <row r="274">
       <c r="A274" s="5" t="s">
-        <v>1807</v>
+        <v>1810</v>
       </c>
       <c r="B274" s="5" t="s">
         <v>810</v>
       </c>
       <c r="C274" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H274" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H274" s="5" t="s">
+        <v>1811</v>
       </c>
       <c r="I274" s="5"/>
       <c r="J274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K274" s="5" t="s">
-        <v>1788</v>
+        <v>1812</v>
       </c>
       <c r="L274" s="6" t="s">
-        <v>1808</v>
+        <v>1813</v>
       </c>
       <c r="M274" s="5"/>
     </row>
     <row r="275">
       <c r="A275" s="5" t="s">
-        <v>1809</v>
+        <v>1814</v>
       </c>
       <c r="B275" s="5" t="s">
         <v>810</v>
       </c>
       <c r="C275" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H275" s="5" t="s">
-        <v>1804</v>
+      <c r="H275" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I275" s="5"/>
       <c r="J275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K275" s="5" t="s">
-        <v>1788</v>
+        <v>1795</v>
       </c>
       <c r="L275" s="6" t="s">
-        <v>1810</v>
+        <v>1815</v>
       </c>
       <c r="M275" s="5"/>
     </row>
     <row r="276">
       <c r="A276" s="5" t="s">
-        <v>1811</v>
+        <v>1816</v>
       </c>
       <c r="B276" s="5" t="s">
         <v>810</v>
       </c>
       <c r="C276" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H276" s="5" t="s">
-        <v>1812</v>
+        <v>1811</v>
       </c>
       <c r="I276" s="5"/>
       <c r="J276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K276" s="5" t="s">
-        <v>1805</v>
+        <v>1795</v>
       </c>
       <c r="L276" s="6" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="M276" s="5"/>
     </row>
     <row r="277">
       <c r="A277" s="5" t="s">
-        <v>1814</v>
+        <v>1818</v>
       </c>
       <c r="B277" s="5" t="s">
         <v>810</v>
       </c>
       <c r="C277" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H277" s="5" t="s">
-        <v>1812</v>
+        <v>1819</v>
       </c>
       <c r="I277" s="5"/>
       <c r="J277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K277" s="5" t="s">
-        <v>1805</v>
+        <v>1812</v>
       </c>
       <c r="L277" s="6" t="s">
-        <v>1815</v>
+        <v>1820</v>
       </c>
       <c r="M277" s="5"/>
     </row>
     <row r="278">
       <c r="A278" s="5" t="s">
-        <v>1816</v>
+        <v>1821</v>
       </c>
       <c r="B278" s="5" t="s">
         <v>810</v>
       </c>
       <c r="C278" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H278" s="5" t="s">
-        <v>1787</v>
+        <v>1819</v>
       </c>
       <c r="I278" s="5"/>
       <c r="J278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K278" s="5" t="s">
-        <v>1805</v>
+        <v>1812</v>
       </c>
       <c r="L278" s="6" t="s">
-        <v>1817</v>
+        <v>1822</v>
       </c>
       <c r="M278" s="5"/>
     </row>
     <row r="279">
       <c r="A279" s="5" t="s">
-        <v>1818</v>
+        <v>1823</v>
       </c>
       <c r="B279" s="5" t="s">
         <v>810</v>
       </c>
       <c r="C279" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H279" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H279" s="5" t="s">
+        <v>1794</v>
       </c>
       <c r="I279" s="5"/>
       <c r="J279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K279" s="5" t="s">
-        <v>1805</v>
+        <v>1812</v>
       </c>
       <c r="L279" s="6" t="s">
-        <v>1819</v>
+        <v>1824</v>
       </c>
       <c r="M279" s="5"/>
     </row>
     <row r="280">
       <c r="A280" s="5" t="s">
-        <v>1820</v>
+        <v>1825</v>
       </c>
       <c r="B280" s="5" t="s">
         <v>810</v>
       </c>
       <c r="C280" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H280" s="5" t="s">
-        <v>1821</v>
+      <c r="H280" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I280" s="5"/>
       <c r="J280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K280" s="5" t="s">
-        <v>1805</v>
+        <v>1812</v>
       </c>
       <c r="L280" s="6" t="s">
-        <v>1822</v>
+        <v>1826</v>
       </c>
       <c r="M280" s="5"/>
     </row>
     <row r="281">
       <c r="A281" s="5" t="s">
-        <v>1823</v>
+        <v>1827</v>
       </c>
       <c r="B281" s="5" t="s">
         <v>810</v>
       </c>
       <c r="C281" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H281" s="5" t="s">
-        <v>1787</v>
+        <v>1828</v>
       </c>
       <c r="I281" s="5"/>
       <c r="J281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K281" s="5" t="s">
-        <v>1805</v>
+        <v>1812</v>
       </c>
       <c r="L281" s="6" t="s">
-        <v>1824</v>
+        <v>1829</v>
       </c>
       <c r="M281" s="5"/>
     </row>
     <row r="282">
       <c r="A282" s="5" t="s">
-        <v>1825</v>
+        <v>1830</v>
       </c>
       <c r="B282" s="5" t="s">
         <v>810</v>
       </c>
       <c r="C282" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H282" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H282" s="5" t="s">
+        <v>1794</v>
       </c>
       <c r="I282" s="5"/>
       <c r="J282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K282" s="5" t="s">
-        <v>1805</v>
+        <v>1812</v>
       </c>
       <c r="L282" s="6" t="s">
-        <v>1826</v>
+        <v>1831</v>
       </c>
       <c r="M282" s="5"/>
     </row>
     <row r="283">
       <c r="A283" s="5" t="s">
-        <v>1827</v>
+        <v>1832</v>
       </c>
       <c r="B283" s="5" t="s">
         <v>810</v>
       </c>
       <c r="C283" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H283" s="5" t="s">
-        <v>1828</v>
+      <c r="H283" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I283" s="5"/>
       <c r="J283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K283" s="5" t="s">
-        <v>1805</v>
+        <v>1812</v>
       </c>
       <c r="L283" s="6" t="s">
-        <v>1829</v>
+        <v>1833</v>
       </c>
       <c r="M283" s="5"/>
     </row>
     <row r="284">
       <c r="A284" s="5" t="s">
-        <v>1830</v>
+        <v>1834</v>
       </c>
       <c r="B284" s="5" t="s">
         <v>810</v>
       </c>
       <c r="C284" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H284" s="5" t="s">
-        <v>1812</v>
+        <v>1835</v>
       </c>
       <c r="I284" s="5"/>
       <c r="J284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K284" s="5" t="s">
-        <v>1805</v>
+        <v>1812</v>
       </c>
       <c r="L284" s="6" t="s">
-        <v>1831</v>
+        <v>1836</v>
       </c>
       <c r="M284" s="5"/>
     </row>
     <row r="285">
       <c r="A285" s="5" t="s">
-        <v>1832</v>
+        <v>1837</v>
       </c>
       <c r="B285" s="5" t="s">
         <v>810</v>
       </c>
       <c r="C285" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H285" s="5" t="s">
-        <v>1804</v>
+        <v>1819</v>
       </c>
       <c r="I285" s="5"/>
       <c r="J285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K285" s="5" t="s">
-        <v>1805</v>
+        <v>1812</v>
       </c>
       <c r="L285" s="6" t="s">
-        <v>1833</v>
+        <v>1838</v>
       </c>
       <c r="M285" s="5"/>
     </row>
     <row r="286">
       <c r="A286" s="5" t="s">
-        <v>1834</v>
+        <v>1839</v>
       </c>
       <c r="B286" s="5" t="s">
         <v>810</v>
       </c>
       <c r="C286" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H286" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H286" s="5" t="s">
+        <v>1811</v>
       </c>
       <c r="I286" s="5"/>
       <c r="J286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K286" s="5" t="s">
-        <v>1805</v>
+        <v>1812</v>
       </c>
       <c r="L286" s="6" t="s">
-        <v>1835</v>
+        <v>1840</v>
       </c>
       <c r="M286" s="5"/>
     </row>
     <row r="287">
       <c r="A287" s="5" t="s">
-        <v>1836</v>
+        <v>1841</v>
       </c>
       <c r="B287" s="5" t="s">
         <v>810</v>
       </c>
       <c r="C287" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H287" s="5" t="s">
-        <v>1804</v>
+      <c r="H287" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I287" s="5"/>
       <c r="J287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K287" s="5" t="s">
-        <v>1805</v>
+        <v>1812</v>
       </c>
       <c r="L287" s="6" t="s">
-        <v>1837</v>
+        <v>1842</v>
       </c>
       <c r="M287" s="5"/>
     </row>
     <row r="288">
       <c r="A288" s="5" t="s">
-        <v>1838</v>
+        <v>1843</v>
       </c>
       <c r="B288" s="5" t="s">
         <v>810</v>
       </c>
       <c r="C288" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H288" s="5" t="s">
-        <v>1747</v>
+        <v>1811</v>
       </c>
       <c r="I288" s="5"/>
       <c r="J288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K288" s="5" t="s">
-        <v>1805</v>
+        <v>1812</v>
       </c>
       <c r="L288" s="6" t="s">
-        <v>1839</v>
+        <v>1844</v>
       </c>
       <c r="M288" s="5"/>
     </row>
     <row r="289">
       <c r="A289" s="5" t="s">
-        <v>1840</v>
+        <v>1845</v>
       </c>
       <c r="B289" s="5" t="s">
         <v>810</v>
       </c>
       <c r="C289" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H289" s="5" t="s">
-        <v>1841</v>
+        <v>1747</v>
       </c>
       <c r="I289" s="5"/>
       <c r="J289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K289" s="5" t="s">
-        <v>1805</v>
+        <v>1812</v>
       </c>
       <c r="L289" s="6" t="s">
-        <v>1842</v>
+        <v>1846</v>
       </c>
       <c r="M289" s="5"/>
     </row>
     <row r="290">
       <c r="A290" s="5" t="s">
-        <v>1843</v>
+        <v>1847</v>
       </c>
       <c r="B290" s="5" t="s">
         <v>810</v>
       </c>
       <c r="C290" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H290" s="5" t="s">
-        <v>1747</v>
+        <v>1848</v>
       </c>
       <c r="I290" s="5"/>
       <c r="J290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K290" s="5" t="s">
-        <v>1805</v>
+        <v>1812</v>
       </c>
       <c r="L290" s="6" t="s">
-        <v>1844</v>
+        <v>1849</v>
       </c>
       <c r="M290" s="5"/>
     </row>
     <row r="291">
       <c r="A291" s="5" t="s">
-        <v>1845</v>
+        <v>1850</v>
       </c>
       <c r="B291" s="5" t="s">
-        <v>14</v>
+        <v>810</v>
       </c>
       <c r="C291" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D291" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E291" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F291" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G291" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H291" s="5" t="s">
         <v>1747</v>
       </c>
-      <c r="D291" s="5" t="s">
-[...22 lines deleted...]
-        <v>1782</v>
+      <c r="I291" s="5"/>
+      <c r="J291" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K291" s="5" t="s">
-        <v>1849</v>
+        <v>1812</v>
       </c>
       <c r="L291" s="6" t="s">
-        <v>1850</v>
-[...1 lines deleted...]
-      <c r="M291" s="5" t="s">
         <v>1851</v>
       </c>
+      <c r="M291" s="5"/>
     </row>
     <row r="292">
       <c r="A292" s="5" t="s">
         <v>1852</v>
       </c>
       <c r="B292" s="5" t="s">
-        <v>810</v>
+        <v>14</v>
       </c>
       <c r="C292" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>1747</v>
+      </c>
+      <c r="D292" s="5" t="s">
+        <v>1780</v>
+      </c>
+      <c r="E292" s="5" t="s">
+        <v>1853</v>
       </c>
       <c r="F292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H292" s="5" t="s">
-        <v>1853</v>
-[...5 lines deleted...]
-        </is>
+        <v>1854</v>
+      </c>
+      <c r="I292" s="5" t="s">
+        <v>1855</v>
+      </c>
+      <c r="J292" s="5" t="s">
+        <v>1789</v>
       </c>
       <c r="K292" s="5" t="s">
-        <v>1805</v>
+        <v>1856</v>
       </c>
       <c r="L292" s="6" t="s">
-        <v>1854</v>
-[...1 lines deleted...]
-      <c r="M292" s="5"/>
+        <v>1857</v>
+      </c>
+      <c r="M292" s="5" t="s">
+        <v>1858</v>
+      </c>
     </row>
     <row r="293">
       <c r="A293" s="5" t="s">
-        <v>1855</v>
+        <v>1859</v>
       </c>
       <c r="B293" s="5" t="s">
         <v>810</v>
       </c>
       <c r="C293" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H293" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H293" s="5" t="s">
+        <v>1860</v>
       </c>
       <c r="I293" s="5"/>
       <c r="J293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K293" s="5" t="s">
-        <v>1805</v>
+        <v>1812</v>
       </c>
       <c r="L293" s="6" t="s">
-        <v>1856</v>
+        <v>1861</v>
       </c>
       <c r="M293" s="5"/>
     </row>
     <row r="294">
       <c r="A294" s="5" t="s">
-        <v>1857</v>
+        <v>1862</v>
       </c>
       <c r="B294" s="5" t="s">
         <v>810</v>
       </c>
-      <c r="C294" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="C294" s="5" t="s">
+        <v>16</v>
       </c>
       <c r="D294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H294" s="5" t="s">
-        <v>1030</v>
+      <c r="H294" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I294" s="5"/>
       <c r="J294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K294" s="5" t="s">
-        <v>1805</v>
+        <v>1812</v>
       </c>
       <c r="L294" s="6" t="s">
-        <v>1858</v>
+        <v>1863</v>
       </c>
       <c r="M294" s="5"/>
     </row>
     <row r="295">
       <c r="A295" s="5" t="s">
-        <v>1859</v>
+        <v>1864</v>
       </c>
       <c r="B295" s="5" t="s">
         <v>810</v>
       </c>
-      <c r="C295" s="5" t="s">
-        <v>16</v>
+      <c r="C295" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="D295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H295" s="5" t="s">
-        <v>1860</v>
+        <v>1030</v>
       </c>
       <c r="I295" s="5"/>
       <c r="J295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K295" s="5" t="s">
-        <v>1805</v>
+        <v>1812</v>
       </c>
       <c r="L295" s="6" t="s">
-        <v>1861</v>
+        <v>1865</v>
       </c>
       <c r="M295" s="5"/>
     </row>
     <row r="296">
       <c r="A296" s="5" t="s">
-        <v>1862</v>
+        <v>1866</v>
       </c>
       <c r="B296" s="5" t="s">
         <v>810</v>
       </c>
       <c r="C296" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H296" s="5" t="s">
-        <v>1863</v>
+        <v>1867</v>
       </c>
       <c r="I296" s="5"/>
       <c r="J296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K296" s="5" t="s">
-        <v>1805</v>
+        <v>1812</v>
       </c>
       <c r="L296" s="6" t="s">
-        <v>1864</v>
+        <v>1868</v>
       </c>
       <c r="M296" s="5"/>
     </row>
     <row r="297">
       <c r="A297" s="5" t="s">
-        <v>1865</v>
+        <v>1869</v>
       </c>
       <c r="B297" s="5" t="s">
         <v>810</v>
       </c>
       <c r="C297" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H297" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H297" s="5" t="s">
+        <v>1870</v>
       </c>
       <c r="I297" s="5"/>
       <c r="J297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K297" s="5" t="s">
-        <v>1805</v>
+        <v>1812</v>
       </c>
       <c r="L297" s="6" t="s">
-        <v>1866</v>
+        <v>1871</v>
       </c>
       <c r="M297" s="5"/>
     </row>
     <row r="298">
       <c r="A298" s="5" t="s">
-        <v>1867</v>
+        <v>1872</v>
       </c>
       <c r="B298" s="5" t="s">
         <v>810</v>
       </c>
       <c r="C298" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D298" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E298" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F298" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G298" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H298" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I298" s="5"/>
       <c r="J298" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K298" s="5" t="s">
-        <v>1805</v>
+        <v>1812</v>
       </c>
       <c r="L298" s="6" t="s">
-        <v>1868</v>
+        <v>1873</v>
       </c>
       <c r="M298" s="5"/>
     </row>
     <row r="299">
       <c r="A299" s="5" t="s">
-        <v>1869</v>
+        <v>1874</v>
       </c>
       <c r="B299" s="5" t="s">
         <v>810</v>
       </c>
       <c r="C299" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H299" s="5" t="s">
-        <v>1870</v>
+      <c r="H299" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I299" s="5"/>
       <c r="J299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K299" s="5" t="s">
-        <v>1805</v>
+        <v>1812</v>
       </c>
       <c r="L299" s="6" t="s">
-        <v>1871</v>
+        <v>1875</v>
       </c>
       <c r="M299" s="5"/>
     </row>
     <row r="300">
       <c r="A300" s="5" t="s">
-        <v>1872</v>
+        <v>1876</v>
       </c>
       <c r="B300" s="5" t="s">
         <v>810</v>
       </c>
       <c r="C300" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H300" s="5" t="s">
-        <v>1873</v>
+        <v>1877</v>
       </c>
       <c r="I300" s="5"/>
       <c r="J300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K300" s="5" t="s">
-        <v>1805</v>
+        <v>1812</v>
       </c>
       <c r="L300" s="6" t="s">
-        <v>1874</v>
+        <v>1878</v>
       </c>
       <c r="M300" s="5"/>
     </row>
     <row r="301">
       <c r="A301" s="5" t="s">
-        <v>1875</v>
+        <v>1879</v>
       </c>
       <c r="B301" s="5" t="s">
         <v>810</v>
       </c>
       <c r="C301" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H301" s="5" t="s">
-        <v>1876</v>
+        <v>1880</v>
       </c>
       <c r="I301" s="5"/>
       <c r="J301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K301" s="5" t="s">
-        <v>1805</v>
+        <v>1812</v>
       </c>
       <c r="L301" s="6" t="s">
-        <v>1877</v>
+        <v>1881</v>
       </c>
       <c r="M301" s="5"/>
     </row>
     <row r="302">
       <c r="A302" s="5" t="s">
-        <v>1878</v>
+        <v>1882</v>
       </c>
       <c r="B302" s="5" t="s">
         <v>810</v>
       </c>
       <c r="C302" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H302" s="5" t="s">
-        <v>1879</v>
+        <v>1883</v>
       </c>
       <c r="I302" s="5"/>
       <c r="J302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K302" s="5" t="s">
-        <v>1805</v>
+        <v>1812</v>
       </c>
       <c r="L302" s="6" t="s">
-        <v>1880</v>
+        <v>1884</v>
       </c>
       <c r="M302" s="5"/>
     </row>
     <row r="303">
       <c r="A303" s="5" t="s">
-        <v>1881</v>
+        <v>1885</v>
       </c>
       <c r="B303" s="5" t="s">
         <v>810</v>
       </c>
       <c r="C303" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H303" s="5" t="s">
-        <v>1882</v>
+        <v>1886</v>
       </c>
       <c r="I303" s="5"/>
       <c r="J303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K303" s="5" t="s">
-        <v>1805</v>
+        <v>1812</v>
       </c>
       <c r="L303" s="6" t="s">
-        <v>1883</v>
+        <v>1887</v>
       </c>
       <c r="M303" s="5"/>
     </row>
     <row r="304">
       <c r="A304" s="5" t="s">
-        <v>1884</v>
+        <v>1888</v>
       </c>
       <c r="B304" s="5" t="s">
         <v>810</v>
       </c>
       <c r="C304" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D304" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E304" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F304" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G304" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H304" s="5" t="s">
-        <v>1863</v>
+        <v>1889</v>
       </c>
       <c r="I304" s="5"/>
       <c r="J304" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K304" s="5" t="s">
-        <v>1805</v>
+        <v>1812</v>
       </c>
       <c r="L304" s="6" t="s">
-        <v>1885</v>
+        <v>1890</v>
       </c>
       <c r="M304" s="5"/>
     </row>
     <row r="305">
       <c r="A305" s="5" t="s">
-        <v>1886</v>
+        <v>1891</v>
       </c>
       <c r="B305" s="5" t="s">
         <v>810</v>
       </c>
       <c r="C305" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H305" s="5" t="s">
-        <v>1863</v>
+        <v>1870</v>
       </c>
       <c r="I305" s="5"/>
       <c r="J305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K305" s="5" t="s">
-        <v>1805</v>
+        <v>1812</v>
       </c>
       <c r="L305" s="6" t="s">
-        <v>1887</v>
+        <v>1892</v>
       </c>
       <c r="M305" s="5"/>
     </row>
     <row r="306">
       <c r="A306" s="5" t="s">
-        <v>1888</v>
+        <v>1893</v>
       </c>
       <c r="B306" s="5" t="s">
         <v>810</v>
       </c>
       <c r="C306" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D306" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E306" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F306" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G306" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H306" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H306" s="5" t="s">
+        <v>1870</v>
       </c>
       <c r="I306" s="5"/>
       <c r="J306" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K306" s="5" t="s">
-        <v>1805</v>
+        <v>1812</v>
       </c>
       <c r="L306" s="6" t="s">
-        <v>1889</v>
+        <v>1894</v>
       </c>
       <c r="M306" s="5"/>
     </row>
     <row r="307">
       <c r="A307" s="5" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="B307" s="5" t="s">
         <v>810</v>
       </c>
       <c r="C307" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D307" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E307" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F307" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G307" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H307" s="5" t="s">
-        <v>1891</v>
+      <c r="H307" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I307" s="5"/>
       <c r="J307" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K307" s="5" t="s">
-        <v>1805</v>
+        <v>1812</v>
       </c>
       <c r="L307" s="6" t="s">
-        <v>1892</v>
+        <v>1896</v>
       </c>
       <c r="M307" s="5"/>
     </row>
     <row r="308">
       <c r="A308" s="5" t="s">
-        <v>1893</v>
+        <v>1897</v>
       </c>
       <c r="B308" s="5" t="s">
         <v>810</v>
       </c>
       <c r="C308" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H308" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H308" s="5" t="s">
+        <v>1898</v>
       </c>
       <c r="I308" s="5"/>
       <c r="J308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K308" s="5" t="s">
-        <v>1805</v>
+        <v>1812</v>
       </c>
       <c r="L308" s="6" t="s">
-        <v>1894</v>
+        <v>1899</v>
       </c>
       <c r="M308" s="5"/>
     </row>
     <row r="309">
       <c r="A309" s="5" t="s">
-        <v>1895</v>
+        <v>1900</v>
       </c>
       <c r="B309" s="5" t="s">
         <v>810</v>
       </c>
       <c r="C309" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D309" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E309" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F309" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G309" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H309" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I309" s="5"/>
       <c r="J309" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K309" s="5" t="s">
-        <v>1805</v>
+        <v>1812</v>
       </c>
       <c r="L309" s="6" t="s">
-        <v>1896</v>
+        <v>1901</v>
       </c>
       <c r="M309" s="5"/>
     </row>
     <row r="310">
       <c r="A310" s="5" t="s">
-        <v>1897</v>
+        <v>1902</v>
       </c>
       <c r="B310" s="5" t="s">
         <v>810</v>
       </c>
       <c r="C310" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H310" s="5" t="s">
-        <v>1891</v>
+      <c r="H310" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I310" s="5"/>
       <c r="J310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K310" s="5" t="s">
-        <v>1805</v>
+        <v>1812</v>
       </c>
       <c r="L310" s="6" t="s">
-        <v>1898</v>
+        <v>1903</v>
       </c>
       <c r="M310" s="5"/>
     </row>
     <row r="311">
       <c r="A311" s="5" t="s">
-        <v>1899</v>
+        <v>1904</v>
       </c>
       <c r="B311" s="5" t="s">
         <v>810</v>
       </c>
       <c r="C311" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D311" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E311" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F311" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G311" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H311" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H311" s="5" t="s">
+        <v>1898</v>
       </c>
       <c r="I311" s="5"/>
       <c r="J311" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K311" s="5" t="s">
-        <v>1805</v>
+        <v>1812</v>
       </c>
       <c r="L311" s="6" t="s">
-        <v>1900</v>
+        <v>1905</v>
       </c>
       <c r="M311" s="5"/>
     </row>
     <row r="312">
       <c r="A312" s="5" t="s">
-        <v>1901</v>
+        <v>1906</v>
       </c>
       <c r="B312" s="5" t="s">
         <v>810</v>
       </c>
       <c r="C312" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D312" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E312" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F312" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G312" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H312" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I312" s="5"/>
       <c r="J312" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K312" s="5" t="s">
-        <v>1805</v>
+        <v>1812</v>
       </c>
       <c r="L312" s="6" t="s">
-        <v>1902</v>
+        <v>1907</v>
       </c>
       <c r="M312" s="5"/>
     </row>
     <row r="313">
       <c r="A313" s="5" t="s">
-        <v>1903</v>
+        <v>1908</v>
       </c>
       <c r="B313" s="5" t="s">
         <v>810</v>
       </c>
       <c r="C313" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D313" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E313" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F313" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G313" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H313" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I313" s="5"/>
       <c r="J313" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K313" s="5" t="s">
-        <v>1904</v>
+        <v>1812</v>
       </c>
       <c r="L313" s="6" t="s">
-        <v>1905</v>
+        <v>1909</v>
       </c>
       <c r="M313" s="5"/>
     </row>
     <row r="314">
       <c r="A314" s="5" t="s">
-        <v>1906</v>
+        <v>1910</v>
       </c>
       <c r="B314" s="5" t="s">
-        <v>150</v>
+        <v>810</v>
       </c>
       <c r="C314" s="5" t="s">
-        <v>740</v>
-[...8 lines deleted...]
-        <v>1909</v>
+        <v>16</v>
+      </c>
+      <c r="D314" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E314" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F314" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G314" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H314" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I314" s="5" t="s">
+      <c r="H314" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I314" s="5"/>
+      <c r="J314" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K314" s="5" t="s">
         <v>1911</v>
       </c>
-      <c r="J314" s="5" t="s">
+      <c r="L314" s="6" t="s">
         <v>1912</v>
       </c>
-      <c r="K314" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="M314" s="5"/>
     </row>
     <row r="315">
       <c r="A315" s="5" t="s">
-        <v>1916</v>
+        <v>1913</v>
       </c>
       <c r="B315" s="5" t="s">
         <v>150</v>
       </c>
       <c r="C315" s="5" t="s">
         <v>740</v>
       </c>
       <c r="D315" s="5" t="s">
+        <v>1914</v>
+      </c>
+      <c r="E315" s="5" t="s">
+        <v>1915</v>
+      </c>
+      <c r="F315" s="5" t="s">
+        <v>1916</v>
+      </c>
+      <c r="G315" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H315" s="5" t="s">
         <v>1917</v>
       </c>
-      <c r="E315" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F315" s="5" t="s">
+      <c r="I315" s="5" t="s">
         <v>1918</v>
       </c>
-      <c r="G315" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H315" s="5" t="s">
+      <c r="J315" s="5" t="s">
         <v>1919</v>
       </c>
-      <c r="I315" s="5" t="s">
+      <c r="K315" s="5" t="s">
         <v>1920</v>
       </c>
-      <c r="J315" s="5" t="s">
+      <c r="L315" s="6" t="s">
         <v>1921</v>
       </c>
-      <c r="K315" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L315" s="6" t="s">
+      <c r="M315" s="5" t="s">
         <v>1922</v>
-      </c>
-[...1 lines deleted...]
-        <v>1923</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="5" t="s">
+        <v>1923</v>
+      </c>
+      <c r="B316" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="C316" s="5" t="s">
+        <v>740</v>
+      </c>
+      <c r="D316" s="5" t="s">
         <v>1924</v>
       </c>
-      <c r="B316" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E316" s="5" t="s">
-        <v>1669</v>
-[...6 lines deleted...]
-      <c r="G316" s="5" t="s">
+        <v>479</v>
+      </c>
+      <c r="F316" s="5" t="s">
         <v>1925</v>
+      </c>
+      <c r="G316" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H316" s="5" t="s">
         <v>1926</v>
       </c>
       <c r="I316" s="5" t="s">
         <v>1927</v>
       </c>
       <c r="J316" s="5" t="s">
-        <v>1002</v>
-[...1 lines deleted...]
-      <c r="K316" s="5" t="s">
         <v>1928</v>
+      </c>
+      <c r="K316" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L316" s="6" t="s">
         <v>1929</v>
       </c>
       <c r="M316" s="5" t="s">
         <v>1930</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="5" t="s">
         <v>1931</v>
       </c>
       <c r="B317" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C317" s="5" t="s">
         <v>880</v>
       </c>
       <c r="D317" s="5" t="s">
-        <v>1932</v>
+        <v>1030</v>
       </c>
       <c r="E317" s="5" t="s">
         <v>1669</v>
       </c>
       <c r="F317" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G317" s="5" t="s">
+        <v>1932</v>
+      </c>
+      <c r="H317" s="5" t="s">
         <v>1933</v>
       </c>
-      <c r="H317" s="5" t="s">
+      <c r="I317" s="5" t="s">
         <v>1934</v>
       </c>
-      <c r="I317" s="5" t="s">
+      <c r="J317" s="5" t="s">
+        <v>1002</v>
+      </c>
+      <c r="K317" s="5" t="s">
         <v>1935</v>
       </c>
-      <c r="J317" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K317" s="5" t="s">
+      <c r="L317" s="6" t="s">
         <v>1936</v>
       </c>
-      <c r="L317" s="6" t="s">
+      <c r="M317" s="5" t="s">
         <v>1937</v>
-      </c>
-[...1 lines deleted...]
-        <v>1938</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="5" t="s">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="B318" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C318" s="5" t="s">
         <v>880</v>
       </c>
       <c r="D318" s="5" t="s">
-        <v>947</v>
+        <v>1939</v>
       </c>
       <c r="E318" s="5" t="s">
         <v>1669</v>
       </c>
       <c r="F318" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G318" s="5" t="s">
         <v>1940</v>
       </c>
-      <c r="H318" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H318" s="5" t="s">
+        <v>1941</v>
       </c>
       <c r="I318" s="5" t="s">
-        <v>1941</v>
+        <v>1942</v>
       </c>
       <c r="J318" s="5" t="s">
         <v>950</v>
       </c>
       <c r="K318" s="5" t="s">
-        <v>1942</v>
+        <v>1943</v>
       </c>
       <c r="L318" s="6" t="s">
-        <v>1943</v>
+        <v>1944</v>
       </c>
       <c r="M318" s="5" t="s">
-        <v>1944</v>
+        <v>1945</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="5" t="s">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="B319" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C319" s="5" t="s">
         <v>880</v>
       </c>
       <c r="D319" s="5" t="s">
         <v>947</v>
       </c>
       <c r="E319" s="5" t="s">
         <v>1669</v>
       </c>
       <c r="F319" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G319" s="5" t="s">
-        <v>1946</v>
-[...1 lines deleted...]
-      <c r="H319" s="5" t="s">
         <v>1947</v>
       </c>
-      <c r="I319" s="5"/>
+      <c r="H319" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I319" s="5" t="s">
+        <v>1948</v>
+      </c>
       <c r="J319" s="5" t="s">
         <v>950</v>
       </c>
       <c r="K319" s="5" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="L319" s="6" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="M319" s="5" t="s">
-        <v>1950</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="5" t="s">
-        <v>1951</v>
+        <v>1952</v>
       </c>
       <c r="B320" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C320" s="5" t="s">
-        <v>872</v>
+        <v>880</v>
       </c>
       <c r="D320" s="5" t="s">
-        <v>871</v>
-[...4 lines deleted...]
-        </is>
+        <v>947</v>
+      </c>
+      <c r="E320" s="5" t="s">
+        <v>1669</v>
       </c>
       <c r="F320" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G320" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G320" s="5" t="s">
+        <v>1953</v>
       </c>
       <c r="H320" s="5" t="s">
-        <v>1952</v>
-[...3 lines deleted...]
-      </c>
+        <v>1954</v>
+      </c>
+      <c r="I320" s="5"/>
       <c r="J320" s="5" t="s">
-        <v>1954</v>
+        <v>950</v>
       </c>
       <c r="K320" s="5" t="s">
         <v>1955</v>
       </c>
       <c r="L320" s="6" t="s">
         <v>1956</v>
       </c>
       <c r="M320" s="5" t="s">
         <v>1957</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="5" t="s">
         <v>1958</v>
       </c>
       <c r="B321" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C321" s="5" t="s">
-        <v>880</v>
+        <v>872</v>
       </c>
       <c r="D321" s="5" t="s">
-        <v>947</v>
-[...2 lines deleted...]
-        <v>1669</v>
+        <v>871</v>
+      </c>
+      <c r="E321" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F321" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G321" s="5" t="s">
+      <c r="G321" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H321" s="5" t="s">
         <v>1959</v>
       </c>
-      <c r="H321" s="5" t="s">
+      <c r="I321" s="5" t="s">
         <v>1960</v>
       </c>
-      <c r="I321" s="5" t="s">
+      <c r="J321" s="5" t="s">
         <v>1961</v>
-      </c>
-[...1 lines deleted...]
-        <v>950</v>
       </c>
       <c r="K321" s="5" t="s">
         <v>1962</v>
       </c>
       <c r="L321" s="6" t="s">
         <v>1963</v>
       </c>
       <c r="M321" s="5" t="s">
         <v>1964</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="5" t="s">
         <v>1965</v>
       </c>
       <c r="B322" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C322" s="5" t="s">
         <v>880</v>
       </c>
       <c r="D322" s="5" t="s">
         <v>947</v>
       </c>
       <c r="E322" s="5" t="s">
         <v>1669</v>
       </c>
       <c r="F322" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G322" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G322" s="5" t="s">
+        <v>1966</v>
       </c>
       <c r="H322" s="5" t="s">
-        <v>1966</v>
+        <v>1967</v>
       </c>
       <c r="I322" s="5" t="s">
-        <v>1967</v>
+        <v>1968</v>
       </c>
       <c r="J322" s="5" t="s">
         <v>950</v>
       </c>
       <c r="K322" s="5" t="s">
-        <v>1968</v>
+        <v>1969</v>
       </c>
       <c r="L322" s="6" t="s">
-        <v>1969</v>
+        <v>1970</v>
       </c>
       <c r="M322" s="5" t="s">
-        <v>1970</v>
+        <v>1971</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="5" t="s">
-        <v>1971</v>
+        <v>1972</v>
       </c>
       <c r="B323" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C323" s="5" t="s">
-        <v>872</v>
+        <v>880</v>
       </c>
       <c r="D323" s="5" t="s">
-        <v>871</v>
-[...4 lines deleted...]
-        </is>
+        <v>947</v>
+      </c>
+      <c r="E323" s="5" t="s">
+        <v>1669</v>
       </c>
       <c r="F323" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G323" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H323" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H323" s="5" t="s">
+        <v>1973</v>
       </c>
       <c r="I323" s="5" t="s">
-        <v>1972</v>
+        <v>1974</v>
       </c>
       <c r="J323" s="5" t="s">
-        <v>1954</v>
+        <v>950</v>
       </c>
       <c r="K323" s="5" t="s">
-        <v>1973</v>
+        <v>1975</v>
       </c>
       <c r="L323" s="6" t="s">
-        <v>1974</v>
+        <v>1976</v>
       </c>
       <c r="M323" s="5" t="s">
-        <v>1975</v>
+        <v>1977</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="5" t="s">
-        <v>1976</v>
+        <v>1978</v>
       </c>
       <c r="B324" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C324" s="5" t="s">
-        <v>880</v>
+        <v>872</v>
       </c>
       <c r="D324" s="5" t="s">
-        <v>947</v>
+        <v>871</v>
       </c>
       <c r="E324" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F324" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G324" s="5" t="s">
-[...3 lines deleted...]
-        <v>1978</v>
+      <c r="G324" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H324" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I324" s="5" t="s">
         <v>1979</v>
       </c>
       <c r="J324" s="5" t="s">
-        <v>950</v>
+        <v>1961</v>
       </c>
       <c r="K324" s="5" t="s">
         <v>1980</v>
       </c>
       <c r="L324" s="6" t="s">
         <v>1981</v>
       </c>
       <c r="M324" s="5" t="s">
         <v>1982</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="5" t="s">
         <v>1983</v>
       </c>
       <c r="B325" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C325" s="5" t="s">
-        <v>114</v>
+        <v>880</v>
       </c>
       <c r="D325" s="5" t="s">
-        <v>802</v>
+        <v>947</v>
       </c>
       <c r="E325" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F325" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G325" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G325" s="5" t="s">
+        <v>1984</v>
       </c>
       <c r="H325" s="5" t="s">
-        <v>1984</v>
+        <v>1985</v>
       </c>
       <c r="I325" s="5" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="J325" s="5" t="s">
-        <v>1986</v>
+        <v>950</v>
       </c>
       <c r="K325" s="5" t="s">
         <v>1987</v>
       </c>
       <c r="L325" s="6" t="s">
         <v>1988</v>
       </c>
       <c r="M325" s="5" t="s">
         <v>1989</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="5" t="s">
         <v>1990</v>
       </c>
       <c r="B326" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C326" s="5" t="s">
         <v>114</v>
       </c>
       <c r="D326" s="5" t="s">
         <v>802</v>
       </c>
-      <c r="E326" s="5" t="s">
+      <c r="E326" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F326" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G326" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H326" s="5" t="s">
         <v>1991</v>
       </c>
-      <c r="F326" s="5" t="s">
+      <c r="I326" s="5" t="s">
         <v>1992</v>
       </c>
-      <c r="G326" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H326" s="5" t="s">
+      <c r="J326" s="5" t="s">
         <v>1993</v>
       </c>
-      <c r="I326" s="5" t="s">
+      <c r="K326" s="5" t="s">
         <v>1994</v>
       </c>
-      <c r="J326" s="5" t="s">
+      <c r="L326" s="6" t="s">
         <v>1995</v>
       </c>
-      <c r="K326" s="5" t="s">
+      <c r="M326" s="5" t="s">
         <v>1996</v>
-      </c>
-[...4 lines deleted...]
-        <v>1998</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="5" t="s">
-        <v>1999</v>
+        <v>1997</v>
       </c>
       <c r="B327" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C327" s="5" t="s">
-        <v>880</v>
+        <v>114</v>
       </c>
       <c r="D327" s="5" t="s">
-        <v>1332</v>
+        <v>802</v>
       </c>
       <c r="E327" s="5" t="s">
-        <v>1669</v>
-[...4 lines deleted...]
-        </is>
+        <v>1998</v>
+      </c>
+      <c r="F327" s="5" t="s">
+        <v>1999</v>
       </c>
       <c r="G327" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H327" s="5" t="s">
         <v>2000</v>
       </c>
       <c r="I327" s="5" t="s">
         <v>2001</v>
       </c>
       <c r="J327" s="5" t="s">
         <v>2002</v>
       </c>
       <c r="K327" s="5" t="s">
         <v>2003</v>
       </c>
       <c r="L327" s="6" t="s">
         <v>2004</v>
       </c>
       <c r="M327" s="5" t="s">
         <v>2005</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="5" t="s">
         <v>2006</v>
       </c>
       <c r="B328" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C328" s="5" t="s">
-        <v>16</v>
+        <v>880</v>
       </c>
       <c r="D328" s="5" t="s">
+        <v>1332</v>
+      </c>
+      <c r="E328" s="5" t="s">
+        <v>1669</v>
+      </c>
+      <c r="F328" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G328" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H328" s="5" t="s">
         <v>2007</v>
       </c>
-      <c r="E328" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H328" s="5" t="s">
+      <c r="I328" s="5" t="s">
         <v>2008</v>
       </c>
-      <c r="I328" s="5" t="s">
+      <c r="J328" s="5" t="s">
         <v>2009</v>
-      </c>
-[...1 lines deleted...]
-        <v>1782</v>
       </c>
       <c r="K328" s="5" t="s">
         <v>2010</v>
       </c>
       <c r="L328" s="6" t="s">
         <v>2011</v>
       </c>
       <c r="M328" s="5" t="s">
         <v>2012</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="5" t="s">
         <v>2013</v>
       </c>
       <c r="B329" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C329" s="5" t="s">
-        <v>114</v>
+        <v>16</v>
       </c>
       <c r="D329" s="5" t="s">
-        <v>802</v>
+        <v>2014</v>
       </c>
       <c r="E329" s="5" t="s">
-        <v>2014</v>
+        <v>17</v>
       </c>
       <c r="F329" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G329" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H329" s="5" t="s">
         <v>2015</v>
       </c>
       <c r="I329" s="5" t="s">
         <v>2016</v>
       </c>
       <c r="J329" s="5" t="s">
+        <v>1789</v>
+      </c>
+      <c r="K329" s="5" t="s">
         <v>2017</v>
       </c>
-      <c r="K329" s="5" t="s">
+      <c r="L329" s="6" t="s">
         <v>2018</v>
       </c>
-      <c r="L329" s="6" t="s">
+      <c r="M329" s="5" t="s">
         <v>2019</v>
-      </c>
-[...1 lines deleted...]
-        <v>2020</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="5" t="s">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="B330" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C330" s="5" t="s">
         <v>114</v>
       </c>
       <c r="D330" s="5" t="s">
         <v>802</v>
       </c>
       <c r="E330" s="5" t="s">
-        <v>1991</v>
-[...2 lines deleted...]
-        <v>1992</v>
+        <v>2021</v>
+      </c>
+      <c r="F330" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G330" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H330" s="5" t="s">
         <v>2022</v>
       </c>
       <c r="I330" s="5" t="s">
         <v>2023</v>
       </c>
       <c r="J330" s="5" t="s">
         <v>2024</v>
       </c>
       <c r="K330" s="5" t="s">
         <v>2025</v>
       </c>
       <c r="L330" s="6" t="s">
         <v>2026</v>
       </c>
       <c r="M330" s="5" t="s">
         <v>2027</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="5" t="s">
         <v>2028</v>
       </c>
       <c r="B331" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C331" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="D331" s="5" t="s">
+        <v>802</v>
+      </c>
+      <c r="E331" s="5" t="s">
+        <v>1998</v>
+      </c>
+      <c r="F331" s="5" t="s">
+        <v>1999</v>
+      </c>
+      <c r="G331" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H331" s="5" t="s">
         <v>2029</v>
       </c>
-      <c r="C331" s="5" t="s">
+      <c r="I331" s="5" t="s">
         <v>2030</v>
       </c>
-      <c r="D331" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="H331" s="5" t="s">
+      <c r="J331" s="5" t="s">
         <v>2031</v>
       </c>
-      <c r="I331" s="5" t="s">
+      <c r="K331" s="5" t="s">
         <v>2032</v>
       </c>
-      <c r="J331" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K331" s="5" t="s">
+      <c r="L331" s="6" t="s">
         <v>2033</v>
       </c>
-      <c r="L331" s="6" t="s">
+      <c r="M331" s="5" t="s">
         <v>2034</v>
-      </c>
-[...1 lines deleted...]
-        <v>2035</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="5" t="s">
+        <v>2035</v>
+      </c>
+      <c r="B332" s="5" t="s">
         <v>2036</v>
       </c>
-      <c r="B332" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C332" s="5" t="s">
-        <v>114</v>
-[...8 lines deleted...]
-        <v>1992</v>
+        <v>2037</v>
+      </c>
+      <c r="D332" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E332" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F332" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G332" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H332" s="5" t="s">
-        <v>2037</v>
+        <v>2038</v>
       </c>
       <c r="I332" s="5" t="s">
-        <v>2038</v>
+        <v>2039</v>
       </c>
       <c r="J332" s="5" t="s">
-        <v>2039</v>
+        <v>1600</v>
       </c>
       <c r="K332" s="5" t="s">
         <v>2040</v>
       </c>
       <c r="L332" s="6" t="s">
         <v>2041</v>
       </c>
       <c r="M332" s="5" t="s">
         <v>2042</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="5" t="s">
         <v>2043</v>
       </c>
       <c r="B333" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C333" s="5" t="s">
-        <v>25</v>
+        <v>114</v>
       </c>
       <c r="D333" s="5" t="s">
-        <v>26</v>
-[...9 lines deleted...]
-        </is>
+        <v>802</v>
+      </c>
+      <c r="E333" s="5" t="s">
+        <v>1998</v>
+      </c>
+      <c r="F333" s="5" t="s">
+        <v>1999</v>
       </c>
       <c r="G333" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H333" s="5" t="s">
         <v>2044</v>
       </c>
       <c r="I333" s="5" t="s">
         <v>2045</v>
       </c>
       <c r="J333" s="5" t="s">
         <v>2046</v>
       </c>
       <c r="K333" s="5" t="s">
         <v>2047</v>
       </c>
       <c r="L333" s="6" t="s">
         <v>2048</v>
       </c>
       <c r="M333" s="5" t="s">
         <v>2049</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="5" t="s">
         <v>2050</v>
       </c>
       <c r="B334" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C334" s="5" t="s">
-        <v>872</v>
+        <v>25</v>
       </c>
       <c r="D334" s="5" t="s">
-        <v>740</v>
+        <v>26</v>
       </c>
       <c r="E334" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F334" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G334" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H334" s="5" t="s">
         <v>2051</v>
       </c>
-      <c r="I334" s="5"/>
+      <c r="I334" s="5" t="s">
+        <v>2052</v>
+      </c>
       <c r="J334" s="5" t="s">
+        <v>2053</v>
+      </c>
+      <c r="K334" s="5" t="s">
+        <v>2054</v>
+      </c>
+      <c r="L334" s="6" t="s">
+        <v>2055</v>
+      </c>
+      <c r="M334" s="5" t="s">
+        <v>2056</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" s="5" t="s">
+        <v>2057</v>
+      </c>
+      <c r="B335" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C335" s="5" t="s">
+        <v>872</v>
+      </c>
+      <c r="D335" s="5" t="s">
+        <v>740</v>
+      </c>
+      <c r="E335" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F335" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G335" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H335" s="5" t="s">
+        <v>2058</v>
+      </c>
+      <c r="I335" s="5"/>
+      <c r="J335" s="5" t="s">
         <v>1587</v>
       </c>
-      <c r="K334" s="5" t="s">
-[...6 lines deleted...]
-        <v>2054</v>
+      <c r="K335" s="5" t="s">
+        <v>2059</v>
+      </c>
+      <c r="L335" s="6" t="s">
+        <v>2060</v>
+      </c>
+      <c r="M335" s="5" t="s">
+        <v>2061</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -26687,44 +26769,45 @@
     <hyperlink ref="M310" r:id="rId315"/>
     <hyperlink ref="M311" r:id="rId316"/>
     <hyperlink ref="M312" r:id="rId317"/>
     <hyperlink ref="M313" r:id="rId318"/>
     <hyperlink ref="M314" r:id="rId319"/>
     <hyperlink ref="M315" r:id="rId320"/>
     <hyperlink ref="M316" r:id="rId321"/>
     <hyperlink ref="M317" r:id="rId322"/>
     <hyperlink ref="M318" r:id="rId323"/>
     <hyperlink ref="M319" r:id="rId324"/>
     <hyperlink ref="M320" r:id="rId325"/>
     <hyperlink ref="M321" r:id="rId326"/>
     <hyperlink ref="M322" r:id="rId327"/>
     <hyperlink ref="M323" r:id="rId328"/>
     <hyperlink ref="M324" r:id="rId329"/>
     <hyperlink ref="M325" r:id="rId330"/>
     <hyperlink ref="M326" r:id="rId331"/>
     <hyperlink ref="M327" r:id="rId332"/>
     <hyperlink ref="M328" r:id="rId333"/>
     <hyperlink ref="M329" r:id="rId334"/>
     <hyperlink ref="M330" r:id="rId335"/>
     <hyperlink ref="M331" r:id="rId336"/>
     <hyperlink ref="M332" r:id="rId337"/>
     <hyperlink ref="M333" r:id="rId338"/>
     <hyperlink ref="M334" r:id="rId339"/>
+    <hyperlink ref="M335" r:id="rId340"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>