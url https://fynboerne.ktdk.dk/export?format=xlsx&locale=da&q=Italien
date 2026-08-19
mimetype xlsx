--- v0 (2026-05-20)
+++ v1 (2026-08-19)
@@ -1518,133 +1518,133 @@
   </si>
   <si>
     <t>For tiden svirer Alhed og venner sammen med L.A. Ring. Alhed skal begynde at male en lille pige.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/mI0O</t>
   </si>
   <si>
     <t>Fortrykt på kortets forside:
 CARTOLINA POSTALE ITALIANA
 (CARTE POSTALE D'ITALIE).
 NB. Sul lato anteriore della presente si scrive soltanto l'indirizzo.
 93
 A
 Håndskrevet på kortets forside:
 Signora Laura Warberg
 Erikshaab - Højrup Station
 Danimarca Fyn
 Håndskrevet på kortets bagside:
 Hvis I ikke har sendt Pakken endnu vil jeg bede om at faa sendt et Par Bommesiskørter samt hvis der er det, et hvidt Skørt endnu. – Vi har Regn og Torden i disse Dage, hvilket kommer mig ubelejligt for mine Motivers Skyld, - men for Resten trængte alt svært til en Forfriskelse. – Vi svire sammen med Maleren L.A. Ring i disse Dage; han er et prægtigt Menneske. Forleden gik han Lud og vi sammen hele Dagen i Firenze i øsende Regnvejr og morede os brillant. I Aften har han bedt os alle til Aftensmad nede i Byen. I Dag har jeg begyndt paa et Portræt af en lille nydelig Pige, Aunitta. – Roserne staa i fuldt Flor allerede. Jeg har aldrig set saadanne myldrende Masser. Her staar ingenting paa disse forbistrede Brevkort. 1000 Hilsener fra Alhed.</t>
   </si>
   <si>
     <t>1894-05-07</t>
   </si>
   <si>
+    <t>Otterup</t>
+  </si>
+  <si>
+    <t>Harald Balslev
+Rigmor Balslev</t>
+  </si>
+  <si>
+    <t>Alhed Larsen opholdt sig fra februar 1894 og 14 måneder frem i Italien for at male. 
+"Han" er Harald Balslev, som Alhed Larsen i nogle år op til Italiens-rejsen var forlovet med. 
+Johanne C. Larsen svarede Alhed udførligt på det, som Alhed på brevkortet spørger om. Se Johanne C. Larsen til Alhed Larsen 1895-05-07 (brevskrivningen påbegyndtes 7. maj 1894, men Johanne C. Larsen skrev stadig på brevet 10. maj, så det er tidligst sendt derefter).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3747
+Fotokopi af et brevkort. Det vides ikke, hvor originalen findes.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er ikke blevet skør, men hun længes efter at høre, om Johanne C. Larsen og "han" (Harald Balslev) talte om hende, om han betroede sig til søsteren, Rigmor/Rimse, mm.
+Alhed Larsen vil skrive til Harald til hans fødselsdag. Hun har stuen fuld af duftende roser.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/4IPy</t>
+  </si>
+  <si>
+    <t>[Fortrykt på kortets adresseside:]
+CARTOLINA POSTALE ITALIANA
+(CARTE POSTALE D'ITALIE)
+93 A
+NB. Sul lato anteriore della presente si scrive soltanto l'indirizzo.
+( )
+[Håndskrevet på kortets adresseside:]
+Signora Joh. Warberg
+Nislevgaard Otterup St
+Fyen
+Danimarca
+[Håndskrevet på kortets tekstside:]
+Kære Joh! Tak for Dit Brev, som er modtaget i Dag. Du er sjov omhyggelig for mig! meget betænksomt af Dig for Resten! men vær bare rolig; jeg er ikke skør. Jeg kan med et Ord sige, at jeg ["jeg" overstreget] det er fuldstændig uforandret, siden jeg kom herned; men jeg længes saa vældig efter at høre noget derom fra den anden Kant. Skriv endelig op løst og fast om det hele. Hvordan var Humeuret? Talte I om mig og hvordan da? Men skriv tæt, ellers kan der intet staa. Brevet maa veje 15 Gram. Har Du ikke tyndere Papir? - Nu glæder jeg mig meget til Dit Brev, og skal saa nok skrive til Dig bagefter. Snakkede han med Rimse som før?? - - Jeg sidder og skriver til hans Fødselsdag d. 7ende, sender vist nogle Roser. Husk at skrive til ham. - Nu ikke mere i Dag. - Her er fuldt af duftende Roser i min Stue, jeg har stiftet Bekendtskab med en ung Gartner i Bobolihaven. 1000 Hilsner Alhed</t>
+  </si>
+  <si>
     <t>Harald Balslev
 Rigmor Balslev
 Thorvald Balslev
 Julie Brandt
 - Fynboe, Fru
 Urban Hansen
 Jacob Lange
 Christine  Mackie
 Ellen  Sawyer
 Albrecht  Warberg
 Laura Warberg</t>
   </si>
   <si>
     <t>Nislevgård var fra 1752 til 1925 avlsgård under godset Ravnholdt. Gården ligger i Otterup sogn på Vestfyn. Junge (Johanne Christine Larsen) arbejdede der fra ca. efteråret 1893.
 Johanne Christine Larsen var i huset hos brødrene Balslevs far Rasmus Balslev. Han var præst ved Pårup Kirke ved Odense og boede i Tarup Præstegård. Dette brev er afsendt fra Nislevgård i Otterup sogn, hvor hun på daværende tidspunkt var i huset.
 Studienten: Harald Balslev. Febr. 1894 rejste Alhed Larsen i forbindelse med en brudt forlovelse (fra Harald Balslev) til Italen med sine morbrødre Emil og Ludvig Brandstrup, Opholdet varede frem til foråret 1895, hvor hun vendte hjem til Erikshåb.
 Det vides ikke, hvem Carl er. 
 Albrecht og Laura Warberg havde sølvbryllup omkring pinsen 1894. Alhed Larsen tegnede et blomstermotiv på en dug, og Johanne C. Larsen broderede (dugen omtales som et tæppe i brevet).</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0195</t>
   </si>
   <si>
     <t>Johanne Christine Larsen skriver til Alhed Larsen, at det nok er det bedste, at en forlovelse mellem Harald Balslev (studium) og hende ikke ender med ægteskab. Og hun er vred over, at han ikke træffer en beslutning. Johanne møder flere gange Harald Balslev, bl.a. i forbindelse med hans socialistiske foredrag i Lumby. Han er optaget af socialøkonomi. 
 Fru Berthelsen er skrap overfor Johanne. 
 Johanne og Harald Balslev har mødtes og snakket en masse om ægteskab mv. Hun syr på sit tæppe, og det går ikke helt godt. 
 Christine skal være klaverlærer i Odense.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/8OV5</t>
   </si>
   <si>
     <t>Nislevgård Mandag den 7nde Maj 1894
 NB Du bliver skuffet naar du læser dette Brev, der staar kun Ubetydeligheder om Studiumet.__
 Kære Be. 
 Mange Tak for dit Brev, som jeg fik i Dag; Du er jo tovlig Pige at skrive alt dette paa et aabent Brevkort, det har været et interessant Studium for Fru Fynboe, Stationsforstanderinden. - Jeg skal vente, hvor meget jeg kan faa gjort ved det i Aften, men Kl. er mange, vi har haft nogle infame fremmede, og jeg har været oppe Kl. 4 1/2 og skal op ved samme Tid i Morgen. Hu ha, det er en travl Tid med alt muligt; i Dag har jeg ikke faaet syet et Sting paa Tæppet, skrækkeligt! Nå men jeg vil skride til Beretningen om Studiensen, men som jeg jo skrev til dig, der er intet nyt i Gaden fra den Kant. det er jo stadig det samme. - Ubestemmelighed og kun Ubestemmelighed. Forrige Gang jeg var i Tarup snakkede jeg lidt med Rimse, og hun var ked af det hele, hun mente, at det blev vist ikke af, det er jo det samme du selv mener, ikke sandt? Ja, lille Be, sådan noget kreperer mig at skrive, det er så profant, når jeg skriver sligt, men du har jo selv bedt mig om det. Da han skrev til din Fødselsdag, havde baade Rimse, hendes Far og Mor bedt ham hæftig om at skrive en Afgørelse til en af Siderne - bare en Afgørelse, bare noget afgørende, bare ikke gaa og pine dig langsomt til Døde, men --- Resultatet blev velsagtens det Evindelige, at han turde ikke gøre det rigtige Skridt i den ene eller den anden Retning, og det mener jeg nu er forkert, jeg mener at det mindst samvittighedsløse er at bestemme om ikke det ene saa det andet, om ikke Førlovelse, saa en bestemt Forsikring om, at han ikke kan forlove sig med dig, og saa kunde du vist komme over det; tænk paa, du ved jo slet ikke om det vilde blive saa farlig lykkeligt for Jer; der er jo saa godt som ingen, der kommer lykkeligt over et Ægteskab og jeg tror ikke nogen af Jer er særlig egnede til det, og så hellere lade det briste nu end langsomt gaa til Grunde i et af de knarvorne Ægteskaber, som vi ser alle Vegne.
 Nej, Harald og jeg snakker ikke sammen om det, jeg ønskede for Resten, han havde begyndt; vi gik en lang Tur ude i Skoven og snakkede, men han kom ikke ind paa det; han har været livlig og sød de Gange, jeg har set ham. - Sidste Gang var det morsomt, det var i ["i" overstreget] Søndags [det afsluttende "s" overstreget] d. 29_nde_, da holdt han Foredrag henne i Lumby, 1 Mil fra Nislevgd. og da spaserede jeg derhen; j ["j" overstreget]han stod ude paa Vejen og så sin Tilhørerskare strømme til, og den saa i Sandhed ikke ud som om den kunde goutere den Socialisme, som han vilde fylde i dem. Ham der havde ordnet det hele og snakkede med Harald, blev svært betænkelig, da han hørte det ikke var kristeligt og foreholdt Harald, at han kunde vel nok faa flettet lidt ind - Er det ikke en dejlig Tanke? Jeg var ved at gøre Skandale da Harald fortalte mig det - midt i sin Tilhørerskreds. - Hr. Pastor Urban Hansen ankom og plantede sig midt foran Harald på Talerstolen, d.v.s Harald stod på Talerstolen og den anden satte sig foran ham og saa ud til at blive en striks Dommer, hvis der ikke blev flettet adskilligt ind. - Det maa have været en lidt tør Situation for ham at staa der over for denne i høj Grad kristelige Forsamling og skulde til at brænde løs med et socialistisk Foredrag; jeg tror også nok, han følte Øjeblikkets Alvor hans Stemme var ikke helt klar, da han begyndte. Det var et udmærket Foredrag, men han kunde have holdt det bedre, det var lidt usikkert, stødvist, synes jeg, men det var måske fordi han vidste de alle var imod ham eller også komplet uforstaaende. Han hævdede, at det maatte være en forkert Opfattelse dette med at Fattigdom og Nød det var nu en Gang noget der skulde være - det var Guds allernådigste Vilje og unødvendigt for ikke at sige ugudeligt at ville gøre det anderledes; han bestred ogsaa den almindelige Antagelse at Jorden skulde være for lille, så hele fordums Befolkning umuligt kunde komme til at have det godt.
 Dette stred imod hans Begreber om en vis og kærlig Gud.
 Tirsdag Han talte om Civilisation, hvorved Mennesket adskille sig fra Dyrene o.s.v. udmærket godt, men meget tamt og konservativt - forholdsvis. Vi havde før Foredraget sungen Dejlig er Jorden, og nu endte han det med, at her var noget vi alle skulde tage Del i, et Arbejde, der førte hen til at alle skulde kunne synge med Sandhed "Dejlig er Jorden" Det var Meningen i det mindste, og en køn, snedig Maade at slutte det af paa. Saa sang vi "Altid frejdig" og efter den rejser Hr. Pastoren sig og bad om, skønt ukaldet at maatte sige et Par Ord. Jeg havde haft paa Fornemmelsen, at der vilde komme lidt Eftersmæk fra den Kant; han havde sukket dybt flere Gange under Foredraget og set mørk ud. - Nu vilde han tilføje et Par gudelige Ord for at rense Luften for Eftervirkningerne af Haralds ikke gudelige (og som Følge deraf forkastelige) Foredrag. - Han vilde gærne ønske Harald god Lykke paa sin fremtidige Bane, naar han studerede over disse Emner sagde han, men han havde i den Sang, vi nys sang med hinanden, truffet "Fadervor" og - ja jeg antager han mente, at det var profanerende at nævne det lige efter det ukristelige Foredrag uden at sende et lille Præsteord efter det. Det var i det hele taget det værste Præsteævlebævle, jeg endnu har hørt; gengive dig det er en Umulighed, for der var ikke Mening skabt i det. Men som Harald siger, naar man er lidt vant til deres Talemåder, kan man jo alligevel slutte sig til, hvad de mener. Det var syndigt overhovedet at tænke - kun tro; hvem der gav sig af med den usømmelige Sport, var el. blev blinde som Muldvarpe og vi maatte ikke at --- og saa Talemaader i Overflod. Efter den Straale gik Harald atter op paa "Stolen", takkede Pastor Hansen for hans gode Ønsker og lagde saa lidt ud for ham om sit Foredrag; det gjorde han for Resten forfærdelig sødt, og jeg forstaar ikke, at han slet ikke blev gal. Det er sandt jeg glemte at fortælle dig, at Præsten lige som han havde sagt det sidste Ord af sin lille Tale til Harald spillede sin sidste Trumf ud ved med Fynd og Klem at stemme i med "Alt staar i Gud Faderhaand" - det kunde jo have været virkningsfuldt, for den er jo en Modsætning til alt, hvad Harald havde sagt, men tænk hvor uheldigt saa satte han i sin Ivrighed en gal Melodi paa, saa han maatte bryde af og begynde om, det var bare saa kosteligt, at jeg havde stor Møje med at lade være med at grine højt. - - - Efter Foredraget vilde Harald partout have mig med Hjem til Tarup, hvilket jeg jo ikke var for, da jeg jo ikke havde sagt det paa Nisl[evgaard], men da jeg vidste fuldt og fast at der blev ["blev" overstreget] ikke noget med at sidde længe oppe eller Ængstelse eller saadan, så gik jeg med, hele denne lille Geschichte med Præsten og i det hele Taget det lidt komiske ved Tilhørerne i Modsætn. til Foredraget, havde sat os i en overstadig lystig Stemning så Vejen gik hurtigt mens vi drøftede Foredraget og det hele. Harald svor paa ,at var det ikke for de 10 Kroners Skyld, saa gik han ikke paa saadan en Galej. - Kl. 8 var vi der, Rimse blev henrykt over at se mig, vi spiste saa til Aften og satte os saa hyggeligt i Dagligstuen med Syltetøj og Kager og schludrede løs om alt muligt. Vi kom til at snakke om Kvindeopdragelse, at der ikke faas nær så god Undervisning i alm. som Mændene, derved kom vi ind paa Ægteskaber, jeg havde ikke troet den æstetiske Harald kunde se saa sundt paa saadan noget, han hævdede neml. at det vigtigste for en Kone var at hun kunde styre sit Hus godt, saa at hun kunde faa meget ud af lidt, lave god nærende Mad uden at bruge for mange Penge. - det er vel nok overdrevet sagt, han mener det vel ikke saa bogstaveligt, men det er altsaa Tegn paa, hvor vigtigt, han mener det er. Kl. 1/2 12 kom de gamle Skvalder hjem, de havde været til Middagshalløj. - Å jeg kan ikke mere for Søgnighed.
 Onsdag. Næste Morgen var jeg meget tidligt oppe og gik hertil; jeg var her før mine Morgenpligter begyndte men du skal høre en Ballade: jeg saa først Fru Berthels[en] da hun kom ned til Frokosten, hvor vi andre allerede sad og næppe var hun kommen ind ad Døren før hun begyndte at skælde løs paa mig saa det knaldede efter, og det skønt Carl, Børnene, Barnepigen og en fremmed Herre var der. Jeg ordentlig skammede mig paa hendes Vegne, det maa være kedeligt at være saa taktløs og ufin; hun er i det hele taget en hamber Dame, kan du tro, vær du glad ved det ikke er dig, der er her. - Egentlig er det en Skam for mig at jeg kan holde den gående her, for for at kunde det maa man neml. have en vis Evne til at snakke hende efter Munden og ikke holde paa sine Meninger, samt aldrig gøre noget galt, med andre Ord gaa i en evig Rædsel for at gøre det mindste bitte Smule forkert, da det så revner og faar hun først noget mod én, ja jeg vilde hellere være i Helvede end her så. Naa, men det var nok ikke mig selv, jeg skulde snakke om, men det er godt for jeg ved snart ikke mere om Møgfalden, ja så maa du høre om lidt andet. Paa Lørdag kommer Thorvald hjem og bliver hjemme til lige efter Sommerferien; jeg holder kun en ganske lille Pinseferie og lægger saa de Dage til Sølvbrylluppet, vi skal være i Tarup de Par Dage, men Mor har faaet den brilliante Ide, at vi allesammen skal køre til Erikshaab 2den Pinsedag efter Gudstjenesten, og det er jo farlig sjov. Holder I Pinse dernede i Italien, I tænker maaske slet ikke paa den. Du spørger til Studiensens Humør; jo det var vist godt nok så vidt jeg kunde mærke, undtagen den ene Gang jeg var i Tarup, da Ella ogsaa var der, men det havde vist mere sine Grunde i et gråt trist koldt Vejr og en vis Uhygge i Stemningen. Det er sandt har jeg fortalt dig om den Gang, jeg var hjemme, da Thomas og Christine var der; da kommer jeg ud paa Perronen for at se efter Nyborgtoget, og der er der én, der siger Junge - , og saa er det Studiensen og Vester - to Fluer med et Smæk; jeg blev knusende overrasket, for jeg havde ikke tænkt paa, at Harald var paa Fyen; da Vester var rejst, satte vi os ind i Ventesalen og drak en Bajer og en Suda og snakkede nok så gemytligt, han begyndte straks at snakke om dig, der var kommen til Italien; han viste mig en Violbuket, han havde faaet et Par Dage før fra dig, som han havde i sin Tegnebog, og saa sagde han, om vi skulde drikke Signorinaens Skaal, hvilket vi jo altså gjorde, han i Bajer, jeg i Suda, - Ja ja, Han er nu alligevel en Somikkel, at han ikke kan indse, at det er hans forbandede Pligt at gøre noget ved Jeres Forhold enten til det ene el. andet; du maa vide, det foruroliger mig ikke lidt, jeg er bange for, at det tager utilladelig meget paa dig; det er dog ogsaa Pokkers, hvorfor vi Mennesker skal være saadan indrettede, at det vi ikke ret godt kan faa, det vil vi partout have, men har vi det først så - - - Nu maa du til Gengæld for dette Brev, skrive lidt til mig om, hvad du mener om Sagen; om du dog ikke kan komme over det selv om Studiensen ikke giver et afgørende Indlæg i det. Du er nu saa sikker paa, at I vilde blive så lykkelige, det er jeg nu aldeles ikke; jeg tror ligefrem, I vilde strande paa Smaatingene; som Høffding siger "Ægteskabet fordrer som ethvert andet Samliv Selvbeherskelse og Anstrengelse for at kunde bestaa" og det tror jeg, I mangler begge to; tænk hvor svært du har ved at leve godt sammen med nogen, (Mor, Christine, Brandt) og det vilde dog være stor Synd for saadan to Mennesker som jer om I skulde ende med et Kævleægteskab. Du maa ikke blive gal over dette, men du maa som sagt gøre mig den Tjeneste at skrive lidt til mig om det. Det er ikke Nysgerrighed eller Lyst til at rode i pikante Sager, men jeg tror, det hele er dit Velfærd om at gøre, saa det er rimeligt, det har Interesse. 
 Tæppet gaar det helt godt med, men det bliver ikke saa kønt, som jeg havde troet. det er jo et knusende svært Mønster - alt for svært for den ringe Øvelse, jeg har. Jeg synes ogsaa, jeg kan mærke paa Fru Berthelsen, at hun mener, det er for stor en Mundfuld, jeg har paataget mig. Jeg slider som et Bæst i det og jeg naar det ogsaa nok, omend med lidt Kniberi. Jeg mangler alle 5 Anemoner, de to Stedmoderbl. den ene Frugtgren og et Par grønne Blade, og det er jo ikke saa lidt. Jeg har i Dag makset frygteligt med nogle Frugtblomster, som jeg næsten ikke kunde sy; det er nu heller ikke tegnet saa farlig godt paa, og det gør jo meget, naar man tillige skal rette paa Konturerne. -
 Torsdag Aften. Det trækker desværre i Langdrag med dette Brev, i Dag har jeg ikke haft et Øjebliks Tid til at skrive: oppe Kl. 4 gaaet i Køkkenet og bagt lige til Kl. 2, så holdt Skole, så syet til Kl. 1/2 8, jeg er knusende træt oven paa saadan en Dag
 [Resten af siden mangler]
 Jeg havde Brev fra Mor i Dag, hun fortæller at Chr. nu alligevel skal til Odense og give Spilletimer; der er jo meget slemt, men værst ubetinget for Brandts Skyld, jeg havde et meget fortvivlet Brev fra hende i Dag; det er også meget trist for hende nu at skulde være alene igen, det gør mig forfærdelig ondt for hende; tænk hun kommer ikke til Sølvbrylluppet, har ikke Raad, nu kan Chr se Følgerne af at hun fik med til Falster i Paasken. - - Saa, nu vil jeg slutte dette ret anselige Brev, men som Slutning maa jeg jo finde paa lidt om Studiens; ved du at han har kastet sig over Socialøkonomi, studerer det med stor Iver meget paavirket vist nok af Jakob Lange fra Dalum, en rigtig rød Socialist, stakkels Stud er kommen fuldstændig i Unaade hos Fru B. fordi jeg er gået til at fortælle det. - Jeg fik 4 Breve i Dag - sjov. Du maa se at finde dig i, at jeg ikke læser dette umaadelige Brev igennem, skønt der vist er adskillige Fejltagelser. - Ja så Farvel, lad mig snart høre fra dig og gør mig den Villighed at slå den skidt Studiens ud af Hovedet, snarere en bitte norsk Maler
 [Brevet er uafsluttet]</t>
-  </si>
-[...36 lines deleted...]
-Kære Joh! Tak for Dit Brev, som er modtaget i Dag. Du er sjov omhyggelig for mig! meget betænksomt af Dig for Resten! men vær bare rolig; jeg er ikke skør. Jeg kan med et Ord sige, at jeg ["jeg" overstreget] det er fuldstændig uforandret, siden jeg kom herned; men jeg længes saa vældig efter at høre noget derom fra den anden Kant. Skriv endelig op løst og fast om det hele. Hvordan var Humeuret? Talte I om mig og hvordan da? Men skriv tæt, ellers kan der intet staa. Brevet maa veje 15 Gram. Har Du ikke tyndere Papir? - Nu glæder jeg mig meget til Dit Brev, og skal saa nok skrive til Dig bagefter. Snakkede han med Rimse som før?? - - Jeg sidder og skriver til hans Fødselsdag d. 7ende, sender vist nogle Roser. Husk at skrive til ham. - Nu ikke mere i Dag. - Her er fuldt af duftende Roser i min Stue, jeg har stiftet Bekendtskab med en ung Gartner i Bobolihaven. 1000 Hilsner Alhed</t>
   </si>
   <si>
     <t>1894-05-25</t>
   </si>
   <si>
     <t>Firenze
 Bello sguardo</t>
   </si>
   <si>
     <t>Berta Brandstrup
 Ludvig Brandstrup, billedhugger
 - Ingemann Petersen
 Christine  Mackie
 Alfred Rottbøll
 Ellen  Sawyer</t>
   </si>
   <si>
     <t>Alhed Larsen var i Italien februar 1894 til april 1895.
 Hendes forældre fejrede sølvbryllup 28. maj 1894. 
 Haabet er Erikshaab; Warberg-familiens hjem.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2147</t>
   </si>
   <si>
@@ -3003,106 +3003,106 @@
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2121</t>
   </si>
   <si>
     <t>Det er ved at være forår i Italien. Alhed skal snart hjem til Danmark. Hun glæder sig til at opleve forår to gange. Hun skal ud og lave afskedstegninger. Fortæller om udflugter og sammenkomster.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/y0d0</t>
   </si>
   <si>
     <t>13de Marts
 Piazza Donatello 10
 Kæreste Mor!
 Mange Tak for Dit sidste lange Brev, som jeg blev vældig glad ved. Det var jo en sørgelig Meddelelse med Muntermand og jeg skrev vist netop noget om ham i Faders Brev. Jeg gad vide, om I saa var paa Glorup, jeg sendte Brevet dertil, da du havde skrevet det i Dit forrige Brev. - - For en Timestid siden tog Lud og Berta af Sted paa en lille Rejse til Genua; de skulle der mødes med B’s Far og Søster Emma og rimeligvis være der sammen med dem nogle Dage. Saa tager ”Fader Bernhardt” til Monte Carlo en 3-4 Uger og Emma kommer med herned. Berta var henrykt naturligvis. – I Aftes fulgte vi Ring paa Banegaarden; han kommer vist desværre ikke gennem Odense alligevel, han havde ellers lovet at gaa op og hilse Christine fra mig, det havde ellers [overstreget: ellers] været forfærdelig morsomt. – Ring vil jeg savne umaadelig meget, vi spiste Frokost sammen hver Dag, han malede ogsaa paa Ufficierne. – Min Cape mangler jeg desværre ikke saa lidt paa endnu, det er et sent Stykke Arbejde. Nu skal jeg hænge vældig i disse Dage, mens de andre ere borte. – Nu lader det for alvor til, at Foraaret staar for Døren, Vejret er meget omskifteligt, men af og til have vi en dejlig Foraarsdag og vi plukke hver Dag en halv Snes Violer inde i Haven. – Naar det bliver rigtig smukt Vejr, vilde jeg gærne være færdig med min Cape. Lut mener ganske vist, at jeg lærer saa meget af det, at jeg strax skulde tage fat paa en til, men det tror jeg da ikke, jeg kan bekvemme mig til, jeg maa vist ud at lave nogle Afskedsbilleder. – Baade Konsulens og Baccis ville have mig op mens jeg er alene, men jeg har sagt nej Tak; jeg vil være flittig og skal desuden passe et Lerarbejde af Luds. Og kun spise og sove deroppe vil jeg dog ikke, naar jeg ellers skal være nede i Byen hele Dagen. - - I Aften skal jeg dog derop, det er Helligdag i Morgen [tilføjet over linjen: i Morgen] og vi skulle ned i "Cascelunerne" [det andet "c" i ordet tilføjet over linjen] at se Prinserevy, ogsaa Zioen Fru Pelle og Beckett. Det er ikke umuligt, at jeg kan komme til at rejse hjem sammen med Becket, han rejser rimeligvis sidst i April; vi talte om det i Gaar, han vil ogsaa gærne have Selskab. - - Han var her i Aftes til en lille Afskedsmiddag for Ring: udmærket Suppe, Æggekage, Lammesteg [overstreget: steg] Kotteletter med Kompot, Ost og Frugt. Vi havde - - - her kom Fru Bacci, nu kan jeg ikke huske hvad jeg begyndte paa. Det sinkede [tilføjet over linjen: sinkede] mig for Resten, nu kan jeg desværre ikke naa at faa Brevet af Sted, saa bliver det nok først i Overmorgen.
 Næste Dag. Jeg er kommen tidlig hjem, jeg kunde se, det kunde lade sig gøre at naa at faa Brevet af Sted i Dag, og saa syntes jeg det var en Skam ikke at gøre det. – Der er omtrent en Time, der kan da naas en Del i den Tid. – Revyen var for Resten sjov; det blev mod al Forventning straalende Vejr, saa det hele tog sig brillant ud. De italienske Militær er nu meget smukke, deres Dragter meget smagfuldere end vore. Der er et lille morsomt, kaldet ”Berseilli creme” [spørgsmålstegn over begge ord]; deres Dragter ere meget fixe, særlig deres Hatte [tegning] der sidde strærkt paa ”Snur” og ere prydede med en mægtig Dusk Hanefjer. De ere vældig raske og kvikke og uddannes særlig til Løb. – Efter ”Revista”en gik vi lidt længere ud, hvor der slet ingen Mennesker var, for at opsøge os et rart Sted at spise Frokost paa. (”Kasjinerne”(udtales således) er et Slags Langelinie for Florentinerne; de strække sig langs Arnoen et Stykke udenfor Byen. Der er hver Eftermiddag Promenade af alle de fine Florentinere, mange i pragtfulde Ekvipager, samt Musik paa en stor aaben Plads. Længere ude er der fuldstændig landligt og henrivende smukt. Der er lange Alleer, Strækninger af Skov, og dejlige Enge.) Vi fandt et herligt Sted til Frokosten, en lille solbeskinnet Eng, der var saa fuld af smaa Krokus, at det lignede et Tæppe, aldeles som naar Skovbunden hjemme er fuld af Anemoner, kun at Tæppet her var lyseblaat! Det var et bedaarende Syn. Jeg plukkede naturligvis en Masse og besluttede at sende en Hattefuld hjem; men jeg kan se, de ere altfor sarte, sender her en Prøve. Er den ikke henrivende. efter [overstreget: efter] Frokosten, som [overstreget: som] var udmærket, Fru B. førte Kød og Vin og Fru Pelle og jeg Sardiner Brød og Kager. – Hvor vi nød Tilværelsen derude, Solen skinnede, Fuglene sang og alting duftede af Foraar. Vi lærte dem at lege Enke, det morede dem kosteligt, Majoren (der er bleven Oberst) er en gammel Knop til at løbe, han og jeg var sammen hele Tiden, vi opnaaede ”Sølvbryllup” mens alle de andre skiftedes til at være Enke. Pigen Erminia er storartet paa en saadan Tur, hun bliver et andet Menneske, naar hun kommer ud hvor der rigtig er landligt, helt vild af Henrykkelse. Saadan var hun ogsaa oppe i Acone. Hun og jeg havde spillet ”berde”, en Slags Filipine, der bestaar i at man stadig skal bære en lille grøn Gren hos sig, som man kan tage frem, naar den anden siger ”verde fruori” (= ”frem med den grønne”). Hun kom ind og skulde overrumple mig i Morges paa Sengen, men jeg halede den triumferende frem fra Hovedgærdet. [overstregede ord] – Lud og Ring snød med den Aften, de skulde lave. De gav den i Stedet inde i Byen, det var om Aftenen paa Faders Fødselsdag. Om Eftermiddagen havde vi været ude alle 4 at se en Majolikafabrik. Der opdagede vi et kønt Krus, men det var temmelig dyrt, 6 Lire, saa købte vi det i Forening og besluttede at kaste Lod om det. Det gjorde vi, da vi kom ind paa Restaurationen og jeg blev den heldige, der fik den lille Seddel, hvorpaa der stod ”Krus”. Jeg var henrykt og indviede det strax, saa Faders Skaal blev drukket standsmæssigt af den mægtige Pokal. Lud holdt en lille Tale. - - - Jeg skrev til Frk. Sperlings Fødselsdag og sendte hende de første Anemoner jeg har funden. – Du maa endelig hilse Tat Mimi mange Gange for hendes lange morsomme Brev. - -
 Have I Vinter E [udstreget: E] endnu? Jeg glæder mig saa forfædelig til at faa to Gange Foraar i Aar. Du ved ikke, hvor jeg nyder Tilværelsen i disse Dage meget, meget mere end i Fjor ved denne Tid. Den Gang var jeg saa tit gnaven og følte mig ensom og trist, i Aar nyder jeg det fuldt ud; og i Løbet af en 8 til 14 Dage bliver det hele jo endda meget smukkere, naar Mandeltræerne begynde at blomstre osv. – 
 _ Nu maa jeg desværre slutte, jeg venter mig næsten en lille overhaling over dette og de sidste korte Breve, samt at Du har ventet dette et Par Dage, men her har været saa meget Uro de sidste Dage. – Pengesagerne maa jeg vente med til næste Gang,nu [overstreget: nu] – Naa jeg maa slutte nu. 1000 kærlige Hilsner! Jeg kan ikke naa at læse igennem. – 
 Be
 14de Marts – 1895.</t>
   </si>
   <si>
     <t>1895-4</t>
   </si>
   <si>
+    <t>München</t>
+  </si>
+  <si>
+    <t>München, Tyskland
+Ala, Italy</t>
+  </si>
+  <si>
+    <t>Francis Beckett
+Ludvig Brandstrup, billedhugger</t>
+  </si>
+  <si>
+    <t>Alhed opholder sig muligvis i München.</t>
+  </si>
+  <si>
+    <t>Alhed er på vej hjem fra Italien med toget. Hendes store kuffert var borte i 4 dage. Det kostede store anstrengelser at finde den.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/jjju</t>
+  </si>
+  <si>
+    <t>Kæreste Mor!
+Jeg har i Dag faaet Eders Breve. Jeg kunde godt have været hjemme til Søndag, hvis min Rejse ikke havde været et Løb med store Forhindringer. Mit Brevkort fra München var for saa vidt ”falsk”, som det meldte noget om den store Sjælevaande jeg var i. – Nu skal du høre, min store Kuffert har været borte 4 Dage, og jeg havde tilsidst opgivet Haabet om nogen Sinde mere at se den. Jeg var naturligvis aldeles ulykkelig, da den indeholdt alt, hvad jeg ejer og har, - Kjoler Smykker, Malerier – kort sagt alt, - en halv Lommekam var i 4 Dage hele min Bagage. – Sagen forholdt sig saaledes: den var expederet fra Venedig til Grænsebyen Ala, [tilføjet: østrigsk Grænse] hvor den skulde fortoldes. Da vi kom der om Aftenen var den der ikke. Told [overstreget: ex] inspektøren lovede at expedere den til München, hvis vi gav ham Garantisedlen. Vi ømmede os lidt ved at give ham dette vort eneste Bevis, men da han erklærede, at han ellers intet kunde udrette, fik han den. – Den ene Dag gik imidlertid efter den anden uden spor af Kuffert, saa Du kan tro, jeg var aldeles ulykkelig. Og Trøst fik jeg ikke meget af, - Beckett kendte 20, der havde mistet deres Kuffert, den ene i Østrig. Og alle erklærede de, at [overstreget bogstav] italienske og østrigske Embedsmænd er noget Rak. Vi henvendte os i det dansk-svensk-norske Konsulat, og Konsulen, en elskværdig Tysker lovede at tage sig af det. – Og dette gjorde vist nok, at vi fik Kufferten. Da [overstreget: jeg]
+Asnet dernede fik Telegram om, at det danske Konsulat vilde tage sig af Sagen, bekvemmede han sig endelig til at svare, at Kufferten var afsendt, - de andre Telegrammer ænsede han aldeles ikke. – Du kan tro, det var væmmelige Dage. Jeg piskede mellem Konsulat, Telegrafstation, [overstreget ord] Ilgods, Fragtgods og Toldgodsexpedition. Navnlig den sidste Dag var ækel, Beckett var rejst, han kunde ikke blive der længere, saa jeg gik alene der og snakkede tysk, og mit Mod var under Frysepunktet. – Endelig i [overstreget: E] Gaar Eftermiddag Kl. 4½ ankom den. Rørende Gensyn. – Der var akkurat Tid at faa den efterset af Tolden, faa Billet og komme af Sted. Kl. 5½ sad jeg i Toget og rullede af hertil, hvor jeg ankom i Morges. - - Men det værste ved det er, - nu da jeg har faaet Kufferten – at det har været en forfærdelig dyr Historie, - Tænk, alene Kuffertens normale Billet bliver en 35 Kr, hvad jeg ikke har anet og saa alt dette extra, - Ilgodspenge, Telegrammer, (en Dag 6 Mark) Drikkepenge, forlænget Ophold i München og anden Kl. hertil, da jeg ikke kunde rejse alene paa tredje; jeg er forfærdelig ked af det, tænk jeg har maattet telegrafere efter flere Penge til Lud og maa nu vente paa dem, de kunne tidligst komme i Morgen Eft. Ellers stak jeg gærne af i Morgen tidlig; saa jeg kunde være hjemme Søndag med Iltoget. [overstreget: I] Og Beckett kan ikke laane mig, han har kun lige til. Meningen er at rejse herfra Søndag Aften eller Mandag Morgen. Jeg skal over København, der er ingen billigere og hurtigere Rejse. - - -
+Ja, det var sandelig ikke noget morsomt Brev! Og jeg maa slutte nu. Jeg er ganske rundtosset af den Kørsel i Nat, - 13-14 timer – Og saa led jeg baade af Tørst og Sult; Jeg glemte i Travlheden helt at faa noget med saa fra i Gaar Frokost til i Dag til Morgen fik jeg ikke saa meget som en Draabe Vand!! – Nej, jeg er snart træt af de Rejseæventyr. – I mener maaske, at der maa være sket noget upraktisk med den Kuffert, - man skulde næsten tro det men vi gjorde det i den bedste Tro; Luds Kasser hjem har kostet Masser af Penge, var flere Maaneder undervejs og kom i beskadiget Tilstand. - - Sørgeligt, at jeg ikke kan være med Søndag da I alle ere sammen. - - Jeg tænker da, I faa dette Søndag.
+De kærligste Hilsner
+Alhed</t>
+  </si>
+  <si>
     <t>Sanne -
 Thorvald Balslev
 Agnes Berthelsen, Nislevgaard
 I P Jacobsen
 Christine  Mackie
 Ellen  Sawyer</t>
   </si>
   <si>
     <t>Alhed Larsen var i Italien i ca. et år med sine to onkler. Johanne Larsen var i huset på Nislevgaard nær Otterup. 
 Det vides ikke, hvad "Peter Wilhelmsture" refererer til. Ej heller "Hæsligjægerbreve".</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0187</t>
   </si>
   <si>
     <t>Johanne har hentet et æble og sidder nu på sit værelse i kakkelovnsvarmen. Det bedste tidspunkt på døgnet er, når alle andre er gået til ro. Hun takker for billedet, som hun fik til sin fødselsdag og kan ikke forstå, hvis nogen kan blive forargede over det. 
 Hjemmefra fik Johanne en kaffedug med servietter i fødselsdagsgave. Desuden I.P. Jacobsen-bøger indbundet af Thorvald.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/V7Pp</t>
   </si>
   <si>
     <t>Kære Be! 
 Ah! Det slap jeg godt fra! Jeg har været inde og skræle Æbler, hen forbi Sovekammerdøren maatte jeg, men det gik godt, jeg listede også saa stille som en Mus – kom for Resten til at tænke paa vores Peter Wilhelmsture i Sin Tid – det vil sige paa dem, hvor P.W. ikke var med, da vi nemlig maatte liste ned forbi Sovekammerdøren. – Jeg har nu hjemført en vældig Gravensten og 3 Rosenl[ulæseligt], men de var saa bitte smaa, nu ærgrer det mig, at jeg ikke nogle flere. Nu er alle ganget til Ro og jeg har min bedste Tid paa hele Dagen du kan ikke tænke dig noget hyggeligere end naar jeg Kl. 9 slipper fra Dagligstuen, Håndarbejdet og Fru B. herop, faar Lampen tændt og sætter mig til Ro med en Cigaret, yndig varmt er her – Ilden dundrer altid i Kakkelovnen og lyser ud over Gulvet, naar jeg kommer herop. Sanne er god ved mig, hun skal nok passe at her er varmt til mig. – 
 Tak for Brevet til min Fødselsdag. – det er sandt, det var nok det dydsirede, jeg synes for Resten langt bedre om dine Hæsligjægerbreve, selv om de er umoralske, saa du ser, jeg er ogsaa sunken dybt udi alskens Daarlighed, siden jeg kan have den Smag; men det er sandt – tusind Tak for Billedet - det er dog det mest bedaarende lille Billede, jeg længe har set, jeg er rigtig for Alvor henrykt over det, jeg synes det er aldeles henrivende yndigt. Hvis nogen tænker selv en Antydning af en Forargelse ved at se paa det Billede, saa er [”er” overstreget] vil jeg næsten kalde det forargeligt og uanstændigt af samme Mennesker; men det håber jeg da heller ikke, dem jeg har vist det til har nydt det godt nok – det var i det hele taget en vellykket Fødselsdag, jeg holdt; du skulde have set en nydelig Kaffedug med Servietter, som jeg fik hjemmefra; jeg saa alle J.P. Jakobsens, endda til indbundne af Thorvald. 24 Breve – ja, du fik mange flere ved jeg nok, men jeg er heller ikke i Italien. Og Elle og Mornine var herude og vi holdt et farligt Sjov. Det er nok ellers ikke fri for at være en bevæget Tid for dig. 
 Nislevgd. April 95. Det var da der blev taget Bestemmelse om, du skulde blive Vinteren
 over dernede.
 [De to sidste linjer er skrevet med en anden pen, og der er tegnet pile fra dem op til hovedteksten. Ordene er muligvis tilføjet på et senere tidspunkt]</t>
-  </si>
-[...26 lines deleted...]
-Alhed</t>
   </si>
   <si>
     <t>1895-05-25</t>
   </si>
   <si>
     <t>Bello sguardo Firenze</t>
   </si>
   <si>
     <t>Johan  Balslev
 Rigmor Balslev
 Thorvald Balslev
 Wilhelmine Berg
 Carl Berthelsen
 Ludvig Brandstrup, billedhugger
 Christine  Mackie
 Ellen  Sawyer
 Hempel Syberg
 - Vester
 - Vesterdal
 Nicoline  von Sperling
 Albrecht  Warberg
 Andreas Warberg
 Laura Warberg</t>
   </si>
   <si>
@@ -3601,75 +3601,75 @@
 Kjerteminde den 27/9 98
 Kjære Christine!
 Tak for Din kjærlige Tanke at give Adolph en lille Gave han blevet meget glad og det var jo med en egen Mine han lagde Cigarerne i det smukke klare Faateral, han fik en Kringle Lov til at faa Maal af et Par nye Sko nogle ny Uldtrøjer af mig som ikke er færdige 1 Kr af G Larsen og et Tallerken Æble Kage med Flødeskum og Gele paa af lille Ville vi fik Steg og Æblegrød til Middag saa der var jo hvad der skulde være Maries Brev kom først i aftes og Klaks i dag han kommer indtil dig paa Søndag skrev han, han nodder Adolph til at blive Soldat jo før jo heller for at faa det Driverliv overstaaet 
 Det er godt for ham at han har Dig i Vinter Det er da udmærket lille Dine at du ikke faar saameget Arbejde med de Tegninger – forhaabentlig naar Du det hele i god Tid, Gud lægge sin Velsignelse til al Din Gjerning lille Christine det ved Du nok Din Moder beder om
 Her har du Maries Brev til Adolph saa kan Du se hvordan Høstgildet stod af
 Brevet bliver ikke langt i dag for jeg har været i Haven igaar og nu i dette dejlige Vejr – men nu er den ogsaa ren og smuk over det Hele saa skal jeg skrive til C Varberg og dernæst koge Asier som jeg fik hos [Broklings ?]
 I Lørdags fik vi indavlet og saa igjen Æbleskiver og Punsch midt i Bagningen kom Mohrs Julie og Pigen da de havde endt deres Ærinder kom de tilbage Julie sad paa Kjøkkenbordet ivrig broderende et hvidt Lommetørklæde hun skal give i Brudegave til en Væveelev jeg var jo nødt til at blive ved med at arbejde Maren var i Marken, jeg skal hilse fra hende og fra Maren og Alle de andre her i Huset.
 Christine Eckardt kalder paa mig om lidt, hun skal jo saa til Næstved til november kommer Ingeborg herover i Aar Hils Alle Din trofaste Moder
 Onsdagaften
 Fader ligger paa Sofaen og saver højt og Dues er ude at gaa en Tour
 Cigarerne forsvinder hurtigt lille Dine de maa smage godt, hans Ven er oppe hos Ole Poulsens medens Karlen har Ferie, vi arbejder med at stakke Hø skal kjøre Hø i morgen, pløje og kjøre Gjødning at der kan blive saaet inden retlænge. Igaar kom Jacob Becker ham der vil kjøbe Jord og Handelen blev afsluttet, fra Kilden og en 100 Alen udefter det kan blive 2000 Kr hvad siger Du til det lille Dinemor; han mente at skaffe flere Odenseanere til at bygge derud af Skrænten
 Vi ere alle raske og foruden at Haven er bleven ren har vi faaet syltet Asier og Æblesaft Gele og nu skal vi sylte Hyldebær og Brombær og Morbær saa fylder det da lidt i Skabet
 Imorges kom her Brev fra Sverrig dem sendte jeg til Marie, hun skal straks sende dem til Vilhelm som saa skal tage dem med ud til Dig paa Søndag De vil vistnok til Italien kan jeg forstaa; naar de kan rejse en 2-3 Hundrede K til dem de har
 Nu skal vi til at pløje og saae i de nærmeste Dage – her blev jeg afbrudt Laues kom og saa gik Aftenen. Torsdag I dag Kl. 8 kom her Løbeseddel at Dronningen døde imorges Kl. 5½ vi ved det maaske ligesaa tidlig som Du, at Margrethe saa bliver nødt til at skaffe sig en sort Kjole hils hende jeg skriver ret snart til hende; men nu er det synes jeg maa faa lidt tilside med Rengjøring 
 Hils alle mulige i Slægten og Venner med fra Din egen trofaste Moder der længes snart meget efter at høre fra min lille Ugle Gud velsigne Dig Barn</t>
   </si>
   <si>
     <t>1898-10-13</t>
   </si>
   <si>
     <t>Korsør
 Ullerslev
 København</t>
   </si>
   <si>
-    <t>Anna 2 -
-Maren -
+    <t>Maren -
 Thora  Branner
 Fru Bülow
 Margrethe  Eckardt
 Elisabeth Eckardt    
 Adolph Larsen
 Alfred Larsen
 Alhed Larsen
 Cathrine Larsen
 Georg Larsen
 Helga Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Lars Larsen
 Marie Larsen
 Martin Larsen
 Valdemar Larsen
 Vilhelm Larsen
 Anna Marie  Larsen, Georg Larsens hustru 
 Vilhelm Larsen, Georgs søn
 Christine  Mackie
 Sophie Meyer
 Elisabeth Storm
 Hempel Syberg
+Anna  -, ven af Larsen-familien
 Albrecht  Warberg
 Andreas Warberg
 Laura Warberg
 - Winther</t>
   </si>
   <si>
     <t>Christine Swane er begyndt på Kunstskolen i København. Johannes og Alhed Larsen er ved at planlægge bryllupsrejse til Italien.
 Planten Viburnum hedder også japansk snebolle.</t>
   </si>
   <si>
     <t>Vilhelmine Larsen og Laura Warberg mødes for første gang. Familien Warberg ser, hvor Johannes skal bygge villaen på Møllebakken. Vilhelmine Larsen håber, at Christine Swane er begyndt på skolen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/GBxo</t>
   </si>
   <si>
     <t>Kjerteminde den 13/10 98
 Kjæreste Christine!
 Du kan nok slet ikke forstaa hvorfor jeg ikke skriver og takker for den smukke Gave Du sendte mig ja du kan rigtignok tro jeg blev glad ved at eje den som jeg har set dig arbejde paa herhjemme Tak skal Du have og naar Johannes kommer skal han hjælpe mig at faa den i Ramme og saa skal jeg daglig have Glæde
 Du længes vel efter at høre lidt om selve Dagen, Maries Brev kom om Morgenen og om Eftermiddagen Margrethe Du og Slagelse og Stege om Aftenen Johannes og Vilhelm jeg blev saa glad da Johannes kom fordi jeg troede ikke han huskede den; men Glæden var kun kort han nævnede ikke med et Ord Fødselsdagen; kom om Rejsepenge, nu sender vi dem i Morgen saa har I dem snart i Kjøbenhavn, derfor er det at jeg ikke kan sende Dig dine firs sammen med Bisses men der er jo heller ikke mange Dage til, vi haaber saa Du er begyndt i Mandags og længes efter at høre hvad Du synes om det. Nu til Fødselsdagen igjen jeg har faaet mig et Par nye Sko dem lod jeg Fader give mig i den Anledning, G Larsen kom med 2 Flasker rødvin, 2 store Blomkaalshoveder og et Pund fin Chokolade
 Lille Ville med et helt Fad Givekager – Maries Moder med en smuk Boukjet, Sofie ligesaa Fru Storm med den dejligste Margeritha som hun gaar og flytter rundt med
 Din Vibornum er taget ind og dit Træ saa her er mange Blomster i stuen, om Formiddagen rejste Faer til Korsør der var igjen Bud fra Fru Bülow og flere andre men det blev en hel fornøjelig Tour for ham det var fint Vejr og de var alle saa medgjørlige.
 Om Eftermiddagen kom Faster Thrine hun og Sofie havde været Dagen forud for at gjøre Visit og blev jo meget overrasket ved at det allerede var den Tid da det saa var Lørdag kom hun ikke med igjen om Aftenen kom Farbror Martin og Drengene og Helga, Cathrine vi drak saa en Kop Kaffe inden Adolph kjørte for at hente Fader han kom til Ullerslev Kl 10 saa det blev ikke saalænge at sidde oppe Men nu skal du høre hvad der skete om Søndagen der kom Hr og Fru Varberg Onkel Syberg Thora og Dedde; Christine Varberg havde kaldt paa mig i Telefonen og spurgt om Johannes og Alhed var her nede samt takket mig for mit Brev men saa sagde hun noget jeg ikke forstod og saa ringede [gad] af det var saa dette at de kom herned – de var jo velkomne og rent var her vi kogte saa Chokolade og Kaffe og medens vi var oppe i Haven, de skulde jo se hvor Johannes skulde bo og bygge, havde Maren dækket Bord, men saa maatte jo Syberg bekjende at de havde bestilt Mad paa Hotellet til Kl 4 vi fulgte dem saa ned og de lovede at en anden Gang skulde de ikke bære sig saadan ad det er dog en nydelig ja kjøn Dame Alheds Moder – hun synes det var saa underlig at vi ikke kjendte hinanden derfor kom de
 Nu lille Dinemor maa Du være glad for i Aften jeg er saa træt vi har klippet Faar og igaar gjort rent paa Loftet, Madam Vinther var her i 2 Dage saa har vi kun Stuerne hernede og Kjøkken tilbage hils nu alle gode Venner Margrethe skal snart høre fra mig, ja om aftenen fik jeg fra Dumpe en Skildpadde af Chocolade Lev vel og Gud velsigne Dig Din Moder
 Børnene ere raske!</t>
@@ -3799,90 +3799,50 @@
     <t>Viale Pr. Margherita 44 Firenze
 Pisa Italien</t>
   </si>
   <si>
     <t>Vittoria Bacci
 Wilhelmine Berg
 Signora di Prete
 Johannes Larsen
 Knud Larsen
 Alfred Rottbøll
 Nicoline  von Sperling</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsen er kommet til Firenze efter at have været 6 dage i Pisa. Alhed har været lidt syg. Maleren Knud Larsen havde modtaget to breve til Las og Madame Larsen. Han afleverede dem på posthuset og nu er det ene brev forsvundet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/RM0i</t>
   </si>
   <si>
     <t>Kæreste Mor!
 Du har maaske allerede i flere Dage ventet Brev fra mig, men jeg vilde først komme til Florenz og vide vor faste Adresse saa jeg kunde skrive den, men det er trukken længere ud, end vi havde troet. I Pisa blev vi nemlig 8 [udstreget:8] 6 Dage i St. for 2, som vi havde tænkt; og dels fik jeg Mavepine saa jeg maatte ligge en Dag og tage det med Ro den næste. – Hvis I se Frk. Sperling, saa fortæl hende at vi boede hos Signora di Prete og var meget glade ved den Adresse. Det var billigt og udmærket. Hun var saa voldsom elskværdig og omhyggelig for mig, da jeg ikke var rask, de 3 sidste Dage var vi i Pension hos hende. I kan ikke tænke jer hvor der er henrivende ved Pisa 2 Gange var vi ved Middelhavet, den ene Dag spadserende gennem store Pinjeskove. – Der er Kamelavl, og vi mødte en Dag en stor Karavane af Kameler der bar Træ. – Jeg fik Dit Brev og var meget glad ved at høre, at I havde det godt, men det var jo allerede lidt gammelt. – De sidste Dage i Pisa havde jeg saa væmmelige Drømme om at alting var galt hjemme, saa jeg var meget utaalmodig efter at høre om her skulle være et nyt Brev til mig. Men nu skal Du høre, hvordan det er gaaet. Las fik et hjemme fra og jeg ved, at der er et [tilføjet: et] til mig. I Gaar talte vi nemlig med den danske Maler Knud Larsen som fortalte, at baade Las’ brev og et til Madame A Larsen fejlagtigt var sendt til ham, han har personlig afleveret dem igen her paa Posthuset, men disse Smølehoveder kunne ikke finde det. Jeg har imidlertid klaget min Nød til Konsulen (en Italiener) som har været her i Dag (jeg sidder paa Posthuset og skriver) og sagt at de skulde finde det, saa jeg haaber at faa det i Morgen; men jeg vil alligevel bede Dig om lige strax at sende mig et Par Ord, det er skrækkeligt at gaa i den Spænding og man ved jo ikke, om det andet findes. – Vi kom hertil i Forgaars Aftes og i Gaar Morges gik vi til Vittoria, for at høre om hun havde Plads til os, men hun havde Huset fuldt. Hun gik imidlertid med os i Byen og hjalp os at finde et godt Værelse, temmelig billigt: Viale Pr. Margherita 44 ² Firenze Italia der skulle vi have Morgenkaffe og ellers spise ude. – I Morgen Aften skulle vi til Middag hos Vittoria, de blev frygtelig forbavsede, men meget glade d [overstreget: d] lod det til, ved at se os. – Vi har allerede været en Del omkring her i Byen, det er vidunderlig at se Firenze igen, og Las synes ogsaa udmærket om det alt sammen. Her er Sommer complet, blomstrende Roser og andre Blomster og den dejligste Luft. Vort Værelse ligger i Udkanten af Byen paa en bred Allé med grønne Trær. Der er fri Udsigt og frisk Luft. – Konsulen er flink, han har skaffet os begge Permesser til Museerne, først mente han at jeg ikke kunde faa, navnlig da jeg ikke havde det gamle, men heldigvis havde jeg et Bevis for, at jeg har gaaet paa Akademiet hernede, det fik han og gik saa selv op hos Direktøren og indestod for, at jeg var Malerinde, og saa fik jeg heldigvis et; det var ellers blevet skærpet saa meget, at selv rigtige Malere [skrevet på tværs på forsiden: ikke kunne faa uden et Runskuerpas hvad vi heldigvis havde til Las. – Nu er Las færdig med at skrive hjem, og jeg vil derfor ogsaa slutte. – Gid jeg snart kunde høre, at I alle har det godt, saa vilde Tilværelsen være paradisisk. Jeg er fuldstændig rask igen, tog Tante Mis’s Middel, du ved med og det holder mig i Orden. – 1000 Millioner Hilsner til Alle fra Las og Eders Alhed.
 12 – 11 – 98 -</t>
   </si>
   <si>
     <t>1898-11-18</t>
-  </si>
-[...38 lines deleted...]
-Fredag – 18</t>
   </si>
   <si>
     <t>Pisa, Italien
 Florens, Italy</t>
   </si>
   <si>
     <t>Parret er på bryllupsrejse</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsen er nu i Firenze efter en uges ophold i Pisa.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/pkLk</t>
   </si>
   <si>
     <t>Kære Ugle!
 Mange Tak fra os begge for Badeolien, som til god Redelighed laa i Pisa, vi havde stor Nytte af den. Vi var 8 Dage i Pisa hvor vi havde det godt og nu har vi været her ligesaa længe. Du kan tro her er meget at se paa, vi anstrænger hver Dag, men har det meste tilbage og det vi har set er kun set flygtigt igennem. Her ser du et af de mange dejlige gamle Paladser, som der vrimler af i hver Gade. Mange Hilsner fra Alhed som sidder og skriver og fra Din Johannes. I Dag har vi faaet kogt Haj med Olje og Citron, derefter Blæksprutte i Olje og Spinat, saa Lam og Ost - Rødvin</t>
   </si>
   <si>
     <t>Øster Farimagsgade København</t>
   </si>
   <si>
     <t>Alfred Eckardt
 Alhed Larsen</t>
   </si>
@@ -3897,50 +3857,90 @@
     <t>Johannes Larsen takker for gaven, som lå til ham og Alhed i Pisa.
 De to ser nu i Firenze på paladser mm. De har spist haj og blæksprutte med rødvin til</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/EP5F</t>
   </si>
   <si>
     <t>[Fortrykt på kortets adresseside:]
 Cartolina Postale
 A:
 Provincia di
 [Håndskrevet på kortets adresseside:]
 Frk. Christine Larsen
 Adr. Hr. Løjtnant A.J. Eckardt
 Øster Farimagsgd. 73 - 3 Sal
 Kjøbenhavn
 Danimarca
 [Fotrykt på kortets billed- og tekstside:]
 Lalazzo Vecchio
 Firenze
 [Håndskrevet på kortets tekst- og billedside:]
 18. Nov. 98.
 Kære Ugle! Mange Tak fra os begge for Bade[ulæseligt] som til god Redelighed laa i Pisa, vi har stor Nytte af den. Vi var 8 Dage i Pisa hvor vi havde det godt og nu har vi boet her ligesaa længe. Du kan tro her er meget at se paa, vi anstrænger hver Dag, men har det meste tilbage og det vi har set er kun set flygtigt igennem. Her ser Du et af de mange dejlige gamle Paladser, som der vrimler af i hver Gade. Mange Hilsner fra Alhed som sidder og skr og fra Din Johannes. I Dag har vi faaet kogt Haj med Olje og Citron, derefter Blæksprutte i Olje og Spinat, saa Lam og Ost - Rødvin.</t>
   </si>
   <si>
+    <t>Glorup
+Erikshaab</t>
+  </si>
+  <si>
+    <t>Viale Pr. Margherita 44 Firenze
+Fiesole, Italy
+Glorup, Nyborg</t>
+  </si>
+  <si>
+    <t>Konsulen -
+Wilhelmine Berg
+Thora  Branner
+Louise Brønsted
+Johannes Larsen
+Knud Larsen
+Otto Emil  Paludan
+Alfred Rottbøll
+Hempel Syberg
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Albrecht Warbergs bror, Conrad Warberg, var godsforvalter på Glorup.
+Odenseanerne er muligvis Hempel Syberg og hans datter Thora, som flyttede til Odense i marts 1898.</t>
+  </si>
+  <si>
+    <t>Alhed og Johannes Larsen bor på et lille værelse i Firenze. De går på museer og besøger kirker. De spiser godt på restaurant og har kørt med elektrisk sporvogn. Det forsvundne brev er fundet på posthuset.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/uhvb</t>
+  </si>
+  <si>
+    <t>Kæreste Mor!
+1000 Tak for Dit Brev som jeg fik i Dag til Morgen; jeg ventede med Længsel Postens Ankomst, da jeg havde regnet ud, at jeg nok kunde have Brev i Dag, hvis det blev sendt til Højrup! – Det var dejligt at høre, at I alle have det godt, jeg fik ganske vist det andet, Dagen efter at jeg havde skreven, men det jo allerede 14 Dage gammelt; Konsulen og Kn. Larsen havde været paa Posthuset sammen og derfra til Direktøren for at klage, og tilsidst kom Brevet – atter til Kn. Larsen, som heldigvis ikke gav det tilbage til Posthuset, men opsøgte os og fandt os paa et Museum – Konvolutten er aldeles overmalet med Adresser og Overstregninger. – Vi har det ogsaa udmærket og ere glade ved vort Værelse, om Dagen ere vi der jo ikke meget, men om Natten er der saa dejlig stille; de to første Nætter, da vi boede paa Hotel herinde i Byen, kunde vi ikke sove for Støj. – Desværre er Vejret i Gaar og i Dag mindre godt, klart Solskin ganske vist, men en væmmelig Blæst, som hvirvler Støv og Skidt op i Ansigterne paa os. – Vi spise i ”Napoleone” en morsom Beværtning, hvor der altid er en Masse Mennesker, og derfor udmærket god Mad, og meget billig. I Dag er det Fastedag, hvorfor der exeleres i Fisk, vi spiste til Frokost: kogt [tilføjet: kogt] Haj med Citron 
+[skrevet ned langs margen:] Meddel os, hvis der sker noget i Dreyfussagen [tilføjelse slut]
+og Olje, - derefter Blæksprutter med Spinat men tilsidst mente vi dog, at lidt Kød kunde gøre godt, hvorfor vi nød os en Portion Lammesteg med Kartofler og ovenpaa Ost. Du kan se, vi nægter os ikke noget, naar vi spise 4 Retter til Frokost, den bebo [udstreget: bebo] beløb sig kun til 1 Lire 90 C. for os begge tilsammen, altsaa ikke en Gang 1,50 Øre, er det ikke kolossalt billig. Men det er foruden Vin, Vi køber nemlig en Flaske ad Gangen, paa den Maade kan vi drikke ligesaa meget vi vil for o. 35 C. pr Maaltid. – Forleden sad der en gammel Fyr og spiste ved samme Bord som vi. Han saa temmelig fattig og lurvet ud og vi antage ham for en lille Haandværksmester. Til vores store Frobavselse tiltalte han os paa godt Engelsk, og da han mærkede det ikke var vores Sprog – paa tysk. Jeg fik mig imidlertid en italiensk Passiar med ham og vor Forbavselse steg, kan I tro, da det viste sig , at han havde været Professor i italiensk ved Universitetet i London i nogle og tyve Aar: og Tyskland har han gennemrejst for sin Fornøjelse. – Vi gaar paa Museer hver Dag og gærne ogsaa i en Kirke, samt en Tur omkring i Byen. Forleden var vi en dejlig Tur i Fiesole, op med elextrisk Sporv. men ned flottede vi os med en Droske. Vi spiste til Aften – altsaa Middag – deroppe. – Du maa endelig skrive [overstreget: skrive] snart igen, jeg var saa glad ved dit Brev. Nu er Las færdig med at skrive hjem og vi skulle han at spise. – Jeg taaler Maden udmærket, er glad ved Tante Mis’ Middel, som jeg anvender
+[skrevet ned langs siden:] Vi glemte at fejre Mortensaften, ellers ”fejre” vi alt muligt hvilket bestaar i at spise fint hos ”Melili” (gl. Bernhards Restaurant) [Tilføjelse slut]
+[skrevet paa tværs på side 1:] hver Dag. – Nu Farvel! – Rottbølls er her ikke, men de komme muligvis med det første, sagde Konsulen. – Hils alle, vi morede os over Fars og Palams Kastanjeplantager, og i det hele taget over alt, hvad du fortæller. – I komme vel fra Glorup Mandag saa kan dette ligge til I komme hjem. - 1000 Hilsner til alle, ogsaa Odensianerne og Lugge, naar Du skriver, ogsaa Palam fra Las og Eders A
+Fredag – 18</t>
+  </si>
+  <si>
     <t>1898-11-29</t>
   </si>
   <si>
     <t>Teresina -
 Adolfo Bacci
 Vittoria Bacci
 - Bentyore
 Berta Brandstrup
 Thora  Branner
 Jeppe Andreas Larsen
 Johannes Larsen
 Vilhelmine  Larsen
 Hempel Syberg
 Albrecht  Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Alhed Larsen har skrevet brevet i Italien, hvor hun og Johannes Larsen var på bryllupsrejse.
 Laura Warberg var som ung elev på Frk. Zahles Skole i København.
 Man kaldte tidligere stivere af hvalbarder for fiskeben (jævnfør stivere i fx korsetter).</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2127</t>
   </si>
   <si>
@@ -4254,51 +4254,51 @@
 Johannes Larsen kan ikke blive klog på Joakim Skovgaard og på, hvor meget arbejde han har til ham. Han vil gerne lave nogle store fuglebilleder til udstillingen (på Den Frie). Han og Alhed kan ikke leve af Skovgaard-lønnen hele sommeren, så der må gøres noget.
 Peter Hansen og familie er endnu ikke rejst, og Elise Hansen er misfornøjet med det. Peter Hansen har vist mest lyst til at blive hjemme og male.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/dtRN</t>
   </si>
   <si>
     <t>Kjøbenhavn Torsdag 9/2 [noget af papiret mangler]
 Min egen kæreste Ven!
 Tak for Brevet, det var da godt jeg fik det, saa at jeg ikke skulde gaa og vente forgæves efter Dig ude paa Banegaarden for saa var Skuffelsen jo bleven en hel Del større. Jeg var egentlig slet ikke saa ked af at Du ikke kom, da jeg havde læst Brevene for det havde da været meget værre hvis Du var kommen syg her over, og jeg saa skulde gaa og arbejde hele Dagen, og tænke paa at Du sad alene og var daarlig jeg tør næsten ikke [noget af papiret mangler] til at komme paa Tirs[dag] hvor meget jeg end længes efter Dig. Ja hvis Du kunde komme herover for de Par Dage og saa rejse igen. Jeg ved hverken ud eller ind, for jeg har ingen Ide om hvor meget Arbejde Skovgaard egentlig har til mig, jeg kan ikke blive klog paa ham, i Forgaars mente han ikke at der var mere end til en Dag eller 2, og at han saa først fik Brug for mig naar vi skulde til Viborg. Jeg havde saa bestemt mig til at tegne et Par Dage i zoologisk Have [og saa] rejse til Kjerteminde [med] saa mange Billeder til Udstillingen, som [jeg kun]de overkomme, men s[aa] dukkede der pludselig en hel Del op og nu kan jeg ikke overse hvor meget der er eller hvorlænge jeg kan være om det, men jeg har en Mistanke om at det nok ikke er saa overvældende meget som han tror. Jeg har nu faaet Lyst til at lave nogle store Fuglebilleder til Udstillingen og jeg tror jeg vil kunde sælge noget i den Retning hvis jeg faar det lavet. Saa meget er da vist at det der kan blive tilovers fra Arbejdet hos Skovgaard kan vi ikke leve af i Sommer, saa der m[aa] jo gøres noget i and[re Retn]inger. Jeg længes meget [efter] at tale med Dig, saa hvis Du bliver forfærdelig rask til paa Tirsdag, men jeg ser dette Brev er aldeles forfejlet, det var nemlig min Hensigt paa det kraftigste at raade Dig til at blive hvor Du er. Vil Du hilse Din Moder og takke for Brevet, vil Du ogsaa hilse Din Fader og Paludan. Jeg var hos Karl Jensen i Aftes sammen med Peters, de ved endnu ikke noget bestemt, men Fru P. er temmelig misfornøjet med at det trækker ud, Peter vilde vist helst blive hjemme og male paa Voldbilledet. [noget af papiret mangler] kærlige Hilsner fra
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1899-03-02</t>
   </si>
   <si>
     <t>Boston
 Bellevue St.</t>
   </si>
   <si>
     <t>Thora  Branner
 - Jensen, Frøken, Erikshaab
 Clarence Sawyer
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Hempel Syberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Ellen og Harris Sawyer blev gift i Boston i beyndelsen af 1899. 
 Pigen Katty kendes ikke. Svigermoderen, gamle Eastmans ven og den gamle bedstemors navne er også ukendte.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1527</t>
   </si>
   <si>
     <t>Ellen Sawyer undskylder, at hun ikke har skrevet. Harris Sawyer har det godt, og han har en god appetit. Han skal fremover have kødsuppe før sin aftensmad. 
 Pigen i huset er gået sin vej. Der er heller ikke arbejde til en pige. I huset er der centralvarme, hvilket giver en konstant temperatur overalt og intet støv. En gang ugentligt vasker en dame gulvene. Alle reder deres egne senge. Badeværelset er godt. Madvarerne bliver bragt til døren, og madlavningen er enkelt. Man spiser kun to gange dagligt. 
 Sawyer-familien - Harris, hans forældre, hans to søstre og en bedstemor - beboer 1. og 2. salen, og der bor en anden familie i stueetagen. 
 Ellen er ved at blive god til sproget, og hun kan også færdes rundt med tog og sporvogn. Harris og hun tager på udflugter og ser kunst. De har besøgt Harvard og set en udstilling med blomster lavet af glas. De har også været på italiensk restaurant. Amerikanerne er i øvrigt idiotiske. 
 Harris har sendt 200 breve ud med bekendtgørelse om, at Ellen og han er blevet gift. Ellen glæder sig til at vise Harris frem, for hun er stolt af ham. 
 En ven af Harris' far vil hjælpe med at få Ellens bagage sendt til Boston.
 Ellen takker Frøken Jensen for de broderede bukser, som er blevet beundret på bryllupsdagen. Amerikanerne er imponeret af håndbroderet og europæisk tøj.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/OF5O</t>
   </si>
   <si>
     <t>Belevue St. – Boston
 d. 2den Marts 99.
@@ -4310,51 +4310,51 @@
 Vi omgås ikke ret mange endnu, og jeg er ikke begærlig efter det. Ingen af dem jeg har set, forekom ret interessant. – 
 Her er det nødvendigt, at sende sådan en Bekendtgørelse ud, når Folk gifter sig, som den jeg sendte forleden. Harry vilde have sendt til alle mine Bekendte også, - men jeg sagde, at han ["han" overstreget] det ikke var nødvendigt, han har allerede sendt 200 og det Pjank har kostet Penge nok, så jeg fandt det unødvendigt at trykke flere. – For at beskytte os mod at have Fremmede altid, har vi sat den Meddelelse i det ene Hjørne om at vi ere hjemme om Onsdagen. Jeg gruer for alle de Mennesker!
 Sproget går det godt med. Jeg taler uden Vanskeligheder om de dagligdags Ting, og min Horizont bliver videre for hver Dag. – Harry er en fortrinlig Lærer. - 
 Lige nu kom der Brev fra Onkel S., Tutte og Disser. Det er umuligt at beskrive, hvor det er morsomt at høre hjemme fra, - jeg sluger Brevene med gridsk Grådighed. – Men når jeg læser de ængsteligste Forespørgsler til Harry og de gode Ønsker for Fremtiden for os, føler jeg den største Lyst til at gå ud og telegrafere hjem, at man skal leve længe inden man finder to, der er mere glade end Eastman og jeg. – Hvis det bare var lidt lettere at komme hjem. Jeg glæder mig så knusende til at forevise Eastman, - jeg må tilstå, at jeg er lidt stolt af ham. – 
 Så snart det er muligt, vilde jeg gærne have sendt min store Kasse med alt mit Habengut. Gl. Eastman har en Ven som er Toldofficer, og han har lovet at tage sig af det. Når det bliver sendt som ”left Bagage” direkte hertil, vil vi rimeligvis ikke komme til at betale Told. – Jeg vil skrive om et Par Dage igen og sende en Liste over, hvad jeg gærne vil have sendt. 
 Jeg vil da så ["da" overstreget; ”så” indsat over linien] fortælle om min nye Familje, som jeg vist slet ikke har meldt meddelt ["meldt" overstreget; ”meddelt” indsat over linjen] om endnu. 
 Jeg har i Tankerne gratuleret Frk. Jensen idag, d. 3 af Marts. Fortæl hende, at Bukserne Broderiet [”Broderiet” anført oven over linien] vækker Furore. Jeg havde dem på, som jeg lovede, på min Bryllupsdag, men har nu gemt dem hen til Sølvbrylluppet og vil i de 25 Aar hovedsagelig anvende dem til at imponere med. 
 Alt hvad der er håndbroderet, bliver højt beundret her – Alt mit Tøj bliver beundret - det ser lidt udenlandsk ud og det imponerer Amerikanerne. I det Hele taget betragtes Udlændinge med ærbødig Beundring og jeg søger naturligvis at holde Stillingen så længe som mulig. 
 Nu Farvel.
 1000 Hilsner til alle 
 Elle
 Stor Hast</t>
   </si>
   <si>
     <t>1899-04-20</t>
   </si>
   <si>
     <t>Boston
 USA</t>
   </si>
   <si>
     <t>Frederik Brandstrup
 Clarence Sawyer
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Andreas Warberg</t>
   </si>
   <si>
     <t>Ellen og Harris Eastman Sawyer blev gift 12. feb. 1899 i Boston. 1899-1902 boede de i samme hus som Harris' forældre, søstre og en bedstemor. Harris' mors og bedstemoderens navne kendes ikke. 
 Den amerikanske frihedskrig (også kendt som den amerikanske uafhængighedskrig) blev udkæmpet fra 1775 til 1783 (Lex.dk)
 Manilla, Harrs Sawyers læge og Frk. Svensen kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1524</t>
   </si>
   <si>
     <t>Ellen Sawyers hverdage begynder kl. seks, hvor hun og Harris Sawyer spiller spil, hvorefter hun laver solid morgenmad til ham, han læser aviser, og de snakker. Når han er taget afsted, laver hun husligt arbejde. Harris' familie roder og har ikke ordenssans. Derefter går hun tur, spiller klaver mm., og hun laver aftensmad. Harris' mor har gigt og hjælper ikke til i huset. Når Ellen fortæller, hvor lang tid man bruger på madlavning i Danmark, bliver Sawyer-familien meget forbavsede.
 Harris' mor vil gerne sy for Ellen.
 Ellen og Harris besøger sjældent nogen om aftenen, for han har brug for meget søvn. Onsdag aften kommer der dog gæster. 
 Harris har købt møbler og har nu ingen penge. Han skal til Chicago i forretningsøjemed, og Ellen vil gerne med for at besøge Onkel Frederik (Brandstrup). 
 Harris og Ellen har været i en stor butik for at købe tøj til hende. Han har god smag. 
 Ellen skriver med en pen, som indeholder blæk, så man ikke behøver at dyppe. 
 Harris og Ellen har sejlet til en ø, hvor de store oceandampere lægger til. Derefter gik de ind i det jødiske og det italienske kvarter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/CfR5</t>
   </si>
   <si>
     <t>Dorchester April 20 – 99
 Kære Mor!
@@ -5637,110 +5637,110 @@
 Niels Hansen
 Johannes Larsen
 Nicolaus Lützhøft</t>
   </si>
   <si>
     <t>Faaborg Byhistoriske Arkiv, Mads Rasmussens Familiearkiv, Mappe 129</t>
   </si>
   <si>
     <t>Fritz Syberg skriver til Mads Rasmussen fra Pisa om erhvervelse af værker af Niels Hansen til Faaborg Museum.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/J0Kl</t>
   </si>
   <si>
     <t>Pisa 16 Dcbr. 1910
 [sdr?]
 Signor Lorenzo Batoni
 Via Santa Lucia 3
 Kære Direktør Rasmussen
 Jeg har fået Brev fra Johs. Larsen med Forslag om at erhverve et Billede af Niels Hansen til Fåborg Musæet. Såvidt jeg husker blev det bestemt at når et Komitemedlem opholdt sig i Udlandet mistede han Stemmeretten, så jeg ved ikke om jeg for Tiden kan øve nogen Indflydelse på Indkøbet til F.M. Jeg har på et tidligere Stadium foreslået Lützhøft at købe et eller andet Billede af N.H. og det der er Joh Larsen har foreslået mig - Portrætet af Lory Feilberg - har jeg intet at indvende imod. Jeg vilde dog foreslå Dem at der bliver samlet en Del Billeder sammen af N. Hansens at som Komiteen kunde se på inden man bestemmer sig. Jeg kunde nemlig godt tænke mig at N.H. ejer en Del Skizzer som det vilde være morsomt for F.M. at eje og desuden [overstreget ord] er N.H. så god en Maler at det sandsynligvis tør købes mere end et Billede af ham og når man køber samlet kan der jo købes noget billigere. Som sagt jeg ved ikke om jeg for Tiden er stemmeberettiget, men i bekræftende Fald stemmer jeg ja på Lory Feilberg.
 De bedste Hilsener til Dem og Deres Frue fra os alle her. Vi er nu blevet husvante. Vi har fået nogle udmærkede Værtsfolk. Manden er Italiener, gammel Soldat med tre Tapperhedsmedaljer - har været med i Slaget ved Solferino. Fruen er Pariserinde hvad der er meget rart da min Kone og jeg kan n lille Smule fransk Italiensken er jo foreløbig terra inkognita. Jeg har begyndt at male nogle Gadepartier fra Arnoen.
 Deres hengivne
 Fritz Syberg</t>
   </si>
   <si>
-    <t>Forår 1911</t>
-[...27 lines deleted...]
-  <si>
     <t>22. august 1911</t>
   </si>
   <si>
     <t>Anna og Fritz Syberg rejste i november 1910 med deres seks børn til Pisa, hvor de regnede med at blive i flere år og male. Da Anna imidlertid blev gravid med sit syvende barn, rejste de i marts 1913 hjem til Danmark. Else og Johannes V. Jensen kom ikke på besøg hos Syberg i Italien.</t>
   </si>
   <si>
     <t>Fritz Syberg spørger, om Johannes V. Jensen og Else kommer omkring Pisa på deres rejse, for de er velkomne, og der er masser af plads.
 Om to år vil Syberg lave en stor akvareludstilling. Derefter vil han blive hjemme og male og rejse igen. Familien vil være i Italien i seks år.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/wZX1</t>
   </si>
   <si>
     <t>[Trykt på kortets billedside:]
 Interno del Duomo.
 Lampada di Galileo.
 [Håndskrevet herunder:]
 Denne Lampe hænger i Domen. Det var den der gav Galileo Impulsen til hans Teorier om Faldhastigheden
 [Håndskrevet på kortets tekstside:]
 Kære Joh. V. og Else.
 1000 Tak for Kortet. Du kan dristig skrive løs, Du gør ikke andre ”tossede” end mig og jeg er det i Forvejen. Der er fine Ting ”hernede, som Du” kalder det, for ”Himmel und Erde” er, Himlen være lovet, allevegne. I rejser altså. I kommer vel ikke på disse Tragter? I så Fald har vi god Plads til Jer. Det er min Skæbne altid at gøre noget ”Folk ikke fatter”. Da jeg boede på Landet kunde man ikke begribe at jeg boede der. Om to År kommer jeg hjem og laver en stor Aquareludstilling så bliver jeg hjemme i et År og maler et stort Billede. Familien bliver her i 6 År. Fremtidsplaner. Eders hengivne F Syberg.
 [Skrevet lodret ved kortets venstre side:]
 Til Lykke med Din nye Bog. Vi slider i Italiens Hede.
 [Skrevet på hovedet over teksten:]
 Vi ligger i Flytning.
 [Skrevet i adressefeltet]
 Forfatteren
 Hr. Joh. V. Jensen
 Jacobys Allé 2
 København
 Danimarca.</t>
+  </si>
+  <si>
+    <t>Forår 1911</t>
+  </si>
+  <si>
+    <t>Lung'Arno, Italien</t>
+  </si>
+  <si>
+    <t>Johannes Larsen
+Vincent van Gogh</t>
+  </si>
+  <si>
+    <t>Anna og Fritz Syberg med børn opholdt sig i Italien - primært Pisa - fra november 1910 til marts 1913. Lung'Arno er vejen/promenaden, der i Pisa går langs Arno-floden. 
+Johannes V. Jensen fik Nytårsdag 1911 trykt en artikel om fetichisme, og det er denne, som Johannes Larsen har sendt Syberg-familien. Artiklen handlede om den åndelige smitte og kunstneriske forvildelse, som bla. van Gogh og Gauguin spredte. Johannes Larsen skrev til Johannes V. Jensen om denne artikel bla.: "Det værste ved din Kronik er, at du faar alle Idioterne til at hyle af Henrykkelse". Jensen sendte derefter både Larsens brev og artiklen til Syberg i Pisa. Se Erland Porsmose: Fritz Syberg, Gyldendal 2012 s. 228</t>
+  </si>
+  <si>
+    <t>Det Kongelige Bibliotek, Johannes V. Jensens arkiv</t>
+  </si>
+  <si>
+    <t>Anna Syberg takker for bogen. Det er dejligt igen at læse noget af Jensen. Hun og Fritz Syberg var ikke enige med Johannes Larsen om artiklen om fetichdyrkelsen, men de forstår godt, hvor Jensen vil hen.
+Anna laver kylling, og familien skal have jordbær og kirsebær til aften.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/HqPT</t>
+  </si>
+  <si>
+    <t>[På side 1 en tegning udført af Fritz Syberg med håndskrevet tekst:] Un passegiata a lung’Arno
+[Side 2]
+Kære Else og Joh. V. – Jeg iler fra den Kylling, jeg er ved at stege for at faa en Hilsen med til Jer. Tak for Bogen, det er himmelsk dejligt at læse Dig igen, efter et halvt Aars komplette Mangel paa Læsning. Jo det Du sendte i Vinter ”Fetishdyrkelsen” havde vi ogsaa Fornøjelse af, vi var ikke enig med Las, skøndt vi naturligvis fandt hans Brev udmærket? Det gør jo ikke noget om det ikke er helt "rigtigt" det Du siger om v. Gogh, det er jo dog udmærket sagt og Du er jo ikke professionel man forstaar jo dog godt hvor Du vil hen. – Bliver I ikke misundelige, naar I paa dette Billede ser os svanse paa Lung’Arno. Nu skal jeg hen og servere Middagen: Kylling med Grønærter og nye Kartofler, derefter Jordbær og Kirsebær. Løber Jeres Tænder nu ikke i Vand? Mange Hilsner fra Jeres hengivne Anna.</t>
   </si>
   <si>
     <t>1911-01-16</t>
   </si>
   <si>
     <t>Peter Tom-Petersen</t>
   </si>
   <si>
     <t>Faaborg Byhistoriske Arkiv, Mads Rasmussens familiearkiv, mappe 28</t>
   </si>
   <si>
     <t>Mads Rasmussen skriver til Tom-Petersen om et besøg af Zahrtmann, hvor de har talt om et maleri af en italienerinde med sit barn i en vugge og om, hvorvidt de kan finde et billede af Zahrtmann, der ville egne sig til museet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/kWLA</t>
   </si>
   <si>
     <t>16' Januar 1911.
 Kære Herr Kunstmaler Tom Petersen:
 Tak for Deres venlige Brev. Zahrtman var hos mig i Mandags og han mente ogsaa, at Billedet at Jtalienerinden med sit Barn i en Vugge var det beste, hvilket jeg ogsaa finder. De Friser, De nævner bliver jo alt for [dyre], men mulig der ogsaa kan findes et Billede hjemme hos Zahrtmann,som vil kunne egne sig for Museet.
 Med Venlig Hilsen forbliver jeg
 Deres hengivne</t>
   </si>
   <si>
     <t>MR skriver til PH, at han har haft besøg af Kristian Zahrtmann. MR fortalte KZ at han gerne ville have en af hans billeder til Faaborg Museum. KZ ville gerne have PHs mening om, hvorvidt der var et, der kunne egne sig.</t>
@@ -6383,170 +6383,140 @@
 Jens Jensen
 Villum Jensen
 John Martin</t>
   </si>
   <si>
     <t>Anna og Fritz Syberg og deres seks børn boede i Italien fra efteråret 1910 og små tre år frem.
 De omtalte fotografier ligger ikke sammen med brevet på Det Kongelige Bibliotek.
 Julehæftet er omtalt i tidligere breve fra Fritz Syberg til Johs. V. Jensen. Det vides ikke, om planen om dette blev realiseret. 
 Fynshovedturen: Else og Johannes V. Jensen besøgte i sommeren 1910 Syberg-familien, mens sidstnævnte boede i et par træskure på Fynshoved.</t>
   </si>
   <si>
     <t>Fritz Syberg sender fotografier. Han spørger, om billederne til julehæftet skal vise hans livsværk eller et tema som fx Fynshoved - en kombination kan også være en mulighed. Syberg har akvareller, som aldrig har været vist. Hans honorar vil være 150 kr. for livsværksudgaven og 300 for temaprojektet. Illustrationerne må underordnes Jensens tekst, mener Syberg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/LgMg</t>
   </si>
   <si>
     <t>Pisa 17 Debr. 1911
 Via San. Lorenzo 44
 Kære Venner!
 Glædelig Jul. Jeg sender her et Par Aftryk af Besses Fotograferen. Jeg synes de er bedre end de første jeg sendte. Har I modtaget dem? Jeg har fået et Julehefte fra Hr. Martin, men endnu intet Brev. Inden jeg når så vidt at jeg skal træde i Forhandling med ham vil jeg gærne bede Dig være mig behjælpelig med Besvarelsen at et Par Spørgsmål: Skal Billederne til Juleheftet være et Resumé af min Malervirksomhed (ligesom Joh. L.s) eller hvor [”eller hvor” overstreget] og skal det Du skriver slutte sig dertil – eller har Du i Sinde at benytte Din Fynshovedtur som Stof til en ”Myte”? – i sidste Tilfælde vilde jeg nemlig foretrække at holde mig til Fynshovedbilleder: Landskaber, Mariner, badende Børn o.s.v. Jeg finder det klædeligst om Billedstoffet underordner sig Teksten – derfor kan det godt være rigt - . Desuden er jeg i så fald i det heldige Tilfælde at eje en Samling Aquareller som ikke har været fremme for Offentligheden, - Du har jo set dem. En Sammensmeltning af begge Former kan jeg også godt tænke mig, blot jeg ved det. Men jeg vil m. H. til Honorar stille mig noget forskællig i de givne Tilfælde I første Tilfælde er Prisen jo sat (150 Kr) i sidste vil jeg forlange 300 Kr. Mit Bidrag vil nemlig da komme ind under Synspunktet Illustration at det allerede er lavet er jo kun et heldigt Tilfælde. Det vil desuden have den Behagelighed at Spørgsmålet Reklame bortfalder. Du er den eneste der kan svare herpå, da det hele afhænger af hvordan Du har tænkt Dig Din Tekst. Selv er jeg tilbøjelig til at tro at om Du skrev en ”Myte” som jeg illustrerede med Fynshovedbilleder vilde det give den morsomste Bog. Men lad mig høre hvad Du mener. Mange Hilsener fra os alle til Else og Børnene, og Tak for den Oprigtighed hvormed Du lægger Kortene på Bordet
 Din hengivne Ven
 Fritz Syberg</t>
   </si>
   <si>
-    <t>Ida  (Bekendt af Clara Syberg)</t>
-[...71 lines deleted...]
-  <si>
     <t>Sommer eller efterår 1912</t>
   </si>
   <si>
     <t>Marina di Pisa
 Hotel Balestri</t>
   </si>
   <si>
     <t>Ludvig Find
 Henry Lørup
 Anna Syberg
 Clara Syberg
 Ernst Syberg
 Franz Syberg
 Hans  Syberg
 Lars Syberg
 Kristian Zahrtmann</t>
   </si>
   <si>
     <t>Anna og Fritz Syberg og deres seks børn opholdt sig i Italien fra efteråret 1910 og små tre år frem.
 Af brev fra Fritz Syberg til Mads Rasmussen 28. juni 1912 fremgår det, at familien 1. juli - 1. november 1912 boede på Hotel Balestri i Marina di Pisa. 
 Kristian Zahrtmanns bog Lovisa udkom i København 1912. Zahrtmann har i den skrevet: "Et Minde om Oplevelser 1877, næsten fortalt ganske som det er gaaet til. Personerne har jeg mødt, Lionardo og Lovisa ses i medfølgende Billeder."
 Ingrassere: Italiensk for at blive tyk. Scultore: Billedhugger.</t>
   </si>
   <si>
     <t>Der er varmt i Italien. 
 I forlængelse af at man har talt om ismer: Henry Lørup skrev engang til Johannes Larsen: "Find blev i går Symbolist".
 Syberg har lejet et badehus, som han bruger til atelier. Folk bruger badedragt, og Syberg har været nødt til at anskaffe badebukser til sine drenge. Han maler billeder af dem. 
 Syberg-familien har lært en familie at kende, og deres yngste er glad for Sakker (Lars). Anna er blevet kobberfarvet, og Fritz har lyst til at male hende. Besse (Johanne) er blevet tyke, og en officer er glad for hende. Nolle (Clara) ser skiftevis fransk og dansk ud. Hans slider som billedhugger og elsker livet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/CkrA</t>
   </si>
   <si>
     <t>Marina di Pisa
 Hotel Balestri.
 Kære Venner!
 Her er varmt. Jeg har ikke sovet i tre Nætter og har måttet indstille Professionen i Dag. Jeg er ved at søge ud i Periferien af mig selv af Trang til at indvinde nyt Terræn. Mine Rejser er ikke så lange de foregår indenfor Familien, men en Rejse på Stedet kan være ligeså vanskelig som en til det indre Afrika eller Sibirien. Det lyder vist blødt. Varmen må bære Skylden. Du siger ”futuristisk” med samme Ugenerthed som en Sømand siger ”spejlgattet” om et Skibsskrog. Jeg har oplevet adskillige Ismer og Sandheder tro der er Tider hvor jeg har taget dem alvorlig. Jeg kender Ingen der tog dem så smukt som Maleren afdøde [”afdøde” indsat over linjen] Henry Lørup. Han skrev følgende Efterskrift i et Brev til Johannes Larsen ”Find blev i går Symbolist.”
 Zahrtmann har mindedes mig igen.
 Jeg modtog for et Par Dage siden Bogen Lovisa, Jeg synes den er smuk. Vi har lejet et Badehus som jeg benytter til Atelier. Det kunde være meget rart dersom Folk ikke gik i Badedragt, men det gør de, oven i Købet i hele Dres. Mine egne tre Drenge har jeg udstyret med Badebukser af det mindst mulige Mål. Men helt nøgne tør man ikke præsentere dem. Jeg maler på tre Billeder af dem.
 I øvrigt har vi det rent umoralsk godt. Vi har gjort Bekendtskab med en Familie med tre pragtfulde Døtre. Den yngste hedder Brunhilde og er blevet udset til Sakkers Kæreste. Hun er meget indtaget i ham og kalder ham Lorenzo magnifico. Men han prygler hende. Børnene taler flinkt Italiensk, selv lærer jeg det aldrig. I denne Varme forfalder jeg til at tale dansk til vores italienske Tjenestepige
 Anna har antaget sin Kobberfarve og jeg får Lyst til at begynde på en ny Serie Portrætter af hende. Besse blomstrer og ”ingrassare’r” bliver fed, - det skønneste en Kvinde kan foretage sig her i Italien. En lille Officersspire kurer til hende for Tiden. Han skal være [ulæseligt]atiker og ind i Hærens Luftflåde og er meget meget skudt. Nolle ser hveranden Dag engelsk og hveranden Dag fransk ud. Hun er den der taler bedst Italiensk. De tre Drenge bader fra Morgen til Aften.
 Gid vi havde Jer her.
 Eders hengivne
 Fritz Syberg
 Jeg har glemt Hans: Han bor alene i Pisa slider som ”scultore” og synes at Livet er en mageløs Ting.</t>
   </si>
   <si>
+    <t>Ida  (Bekendt af Clara Syberg)</t>
+  </si>
+  <si>
+    <t>Renskrevet på skrivemaskine af ukendt person. Det er uvist, hvor originalbrevet befinder sig, Der er transskriberet efter kopien.
+Brevet er skrevet til Ernst Goldschmidt.
+Det er uvist, hvem Ida er. 
+Brevet er skrevet på italiensk.</t>
+  </si>
+  <si>
+    <t>Brevet handler om en pige med sorte negle.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/RvHo</t>
+  </si>
+  <si>
+    <t>Illustrissimo Signore Umbraskraber.
+Capo della nara unghia e.t.c.
+É un vero canalje molto grande canaljo. Come va il dentro _rotto
+era un buono affare. Non ha trovato una bellissima ragazza, un rossa grassa con unghie nere. credo che "cocoi" aspetta lei, per vedere la Esposizione bella e grande . Tanti baci da Ida.</t>
+  </si>
+  <si>
+    <t>Pisa, Italien</t>
+  </si>
+  <si>
+    <t>Ida  (Bekendt af Clara Syberg)
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Renskrevet på skrivemaskine af ukendt person. Det er uvist, hvor originalbrevet befinder sig, Der er transskriberet efter kopien. 
+Ida formodes at være familien Sybergs hushjælp under opholdet i Pisa nov. 1910 til forsommeren 1913. Dette gav Anna Syberg mere tid til at male.</t>
+  </si>
+  <si>
+    <t>Familien Syberg er meget glad for Ernst Goldschmidts selskab under hans besøg i Pisa, og de glæder sig til, han vender tilbage om to dage.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/wTAy</t>
+  </si>
+  <si>
+    <t>Kære Svindler
+Vi savner Dig allesammen ganske forfærdelig og har idag opdaget at vi slet ikke kan undvære Dig. Aftensmaden var sørgelig, Vinen smagte af Gravøl, og hvordan skal vi faa has paa Aftenen. Vor eneste Trøst er at vi ser Dig igen om to Dage, Fritz siger at vi skal have Festmaaltid naar Du kommer. Ida og jeg har været en Tur sammen paa Torvet idag, saa jeg kan hilse Dig fra hende.
+Mange hilsener fra Din hengivne Anna Syberg.</t>
+  </si>
+  <si>
     <t>Pisa, Italy</t>
   </si>
   <si>
     <t>Victor Emanuel III
 Søren  Kierkegaard
 - Kokoie
 Ranieri Scacceri
 Anna Syberg</t>
   </si>
   <si>
     <t>Renskrevet på skrivemaskine af ukendt person. Det er uvist, hvor originalbrevet befinder sig, Der er transskriberet efter kopien.</t>
   </si>
   <si>
     <t>Fritz Syberg skriver, der ikke har været nyt at berette om - derfor ikke brev. Han fortæller om den tiltalende skrædder, der har syet til familien. Anna vil gerne have en veninde gift, men det ser ikke ud til at lykkes.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/IdoL</t>
   </si>
   <si>
     <t>Kære Goldschmidt.
 Når vi ikke har skrevet er det fordi der intet har været at skrive om siden Du rejste. Skrædderen Anna taler om er meget tiltalende - resignert - rørende, - værdig - som kun en italiener kan være det men han er 60 År og har siddende Lævninger på sine Frakkeopslag af hvad han har spist til Middag siden han fik sit sidste Sæt Tøj .... Anna er ved at gifte Frk. Kokoie men det bliver ikke til noget tror jeg, hun tror sig skabt til noget bedre. Jeg har på Forhånd Sympati for enhver Mand der kunde geråde i den Ulykke at trækkes med hende, for han virkeliggør Søren Kierkegaards Fordring om at gifte sig med et Strygebræt. 
 Her er intet passeret uden hvad Du formodentlig ved af Aviserne: der er skudt på Kongen og der har været Tyve i Domen som har plyndret Madonna og San Raniero.
 Børnene skriver hver Dag Breve til Dig.
 Din heng. Fritz Syberg.</t>
   </si>
@@ -6573,70 +6543,100 @@
     <t>Det Kongelige Bibliotek, Johannes V Jensens Arkiv</t>
   </si>
   <si>
     <t>Fritz Syberg takker for Kipling-bogen. Han har altid været glad for Kipling. Han er ikke så begejstret for Johannes Jørgensen.
 Syberg vil gerne til Grønland og Småland. - Sønnen Hans og han tegner i Campo Santo. 
 Syberg har skrevet en artikel om Filippo Palizzi.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/piAk</t>
   </si>
   <si>
     <t>Pisa 
 Via Santa Lucia 1
 Kære Ven
 1000 Tak for Din Bog, og Brev. Bogen modtog jeg for en Times Tid siden og har læst den første Gang, nu glæder jeg mig til at tygge den igennem i Aften inde i Sengen. – Vi har lige fået indlagt elektrisk Lys. – Bogen om Kipling er Jo. V. fra Fad – og den vækker mange glade Minder i mig for ca. 16 År siden dyrkede jeg Kipling (det ejer jeg da endnu) den første Bog jeg læste var ”Lyset der svandt” og jeg blev meget hånet i vor ”Kres” over min Kiplingbegejstring. Men man bar over med mig, jeg var ikke nået til Gabriel d’Annunzio og Sven Lange endnu – det er jeg da for resten ikke nu heller. Af to Grunde er det mosromt at læse Din Bog, først fordi den i og for sig er morsom, dernæst fordi Emnet er mig så godt bekendt. 
 Det eneste der falder mig lidt for Brystet er Johannes Jørgensen, ham kan jeg ikke rigtigt med, og har aldrig kunnet. Han forlod ganske rigtig Brandes, men det skulde han aldrig have gjort, for siden den Tid synes jeg han er blevet skrupkedelig.
 Vi har det godt, jeg mærker jeg godt kan elske vort gamle Land på Afstand. Når jeg en Gang kommer hjem skal det blive rart at komme en Tur til Grønland, eller – hvis Familien holder jer fast på En – til Småland. 
 Hans og jeg tegner græske Sarkofager i campo santo.
 Ja Billedhuggerkunsten er en afdød Kunst og Malerkunsten synger på sit sidste Vers.
 Jeg har begået en Artikel om en italiensk Maler Filippo Palizzi – født 1819 – død 1899 – som jeg synes godt om [de næste tre ord indsat over linjen): - Maleren ikke Artiklen, fandt en Samling på 300 Studier af ham i Rom. Han minder stærkt om vore egne bedste Malere, Købke, Kyhn, Dreyer … men jeg har aldrig hørt hans Navn nævnt. Ham skulde Du se. Her ser I et Par Kort fra Campagnen – er Verden ikke overalt den samme? 
 Mange Hilsener til Else Børnene og Dig selv fra os alle her.
 Din hengivne
 Fritz Syberg</t>
   </si>
   <si>
-    <t>Pisa, Italien</t>
-[...18 lines deleted...]
-Mange hilsener fra Din hengivne Anna Syberg.</t>
+    <t>Pisa, Italy
+Paris, Frankrig
+Montpellier, Frankrig</t>
+  </si>
+  <si>
+    <t>Fritz Syberg
+Hans  Syberg</t>
+  </si>
+  <si>
+    <t>Renskrevet på skrivemaskine af ukendt person. Det er uvist, hvor originalbrevet befinder sig. Der er transskriberet efter kopien.</t>
+  </si>
+  <si>
+    <t>Anna Syberg får skrevet brev til Ernst Goldschmidt efter en travl periode i huset i Pisa med at sy tøj til familien. En smuk skrædder har også taget hendes opmærksomhed og tid.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/G5h0</t>
+  </si>
+  <si>
+    <t>Kære Goldschmieto.
+Come sta? Dove é, sempre a Montpelleer ? Jeg har haft saa travlt med at sy de herligste Klædninger til Fritz og Hans saa jeg har ikke gidet skrive, jeg kan ikke have baade Skræddersøm og almindelig sund Fornuft i Hjernen. Her har været en ung smuk Skræder i Huset, der ganske har optaget mig, saa jeg heller ikke har kunnet tænke paa mine Venner. Men nu er den Herlighed forbi, ak, og derfor faar Du altsaa nu endelig Brev. Det var forresten et rigtig rart Brev vi fik fra Dig og vi haaber snart at faa et til; har Du glemt Pisa og os allesammen, elller tænker Du paa os engang imellem og synes Du, at det kunne være rart at mødes en Gang igen? I Paris f. Eks. maler Du hvor Du er, eller skriver Du eller studerer Du Franceser. 
+Mange Hilsener Din hengivne Anna Syberg.</t>
+  </si>
+  <si>
+    <t>Pisa
+København
+Øster Farimagsgade, København</t>
+  </si>
+  <si>
+    <t>Cocoja -
+Ida  (Bekendt af Clara Syberg)
+Ernst Syberg
+Franz Syberg</t>
+  </si>
+  <si>
+    <t>Renskrevet på skrivemaskine af ukendt person. Det vides ikke, hvor originalbrevet befinder sig. Der er transskriberet efter kopien.
+Det vides ikke, hvem Ida er. Hun omtales i andre breve fra Pisa i 1912.
+Kommunehospitalet på Øster Farimagsgade i København blev påbegyndt 1859 og nedlagt 1/5 - 1999.
+Slumpe sig: opnå noget ved et tilfælde eller ved et held.</t>
+  </si>
+  <si>
+    <t>Ernst Goldschmidt har ligget syg, og også et par af Annas børn har været syge.
+Anna Syberg ønsker ikke hushjælpen Cocoja ansat mere. Hun er derfor godt tilpas med, at Cocoja fortsat er i København og har påbegyndt et sypeplejekursus.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/XUEf</t>
+  </si>
+  <si>
+    <t>Kære Goldschmidt.
+Fritz'es Brev har ligget tre-fire Dage og ventet paa 2 Ord fra mig ogsaa. Imidlertid er Dit Brev til Ida kommen og har sat Huset paa den anden Ende. Først vilde Sposoen lasciare hende, men nu bliver han vist hos hende alligevel, men Faderen og Moderen har skældt hende Krukken fuld. "maa jeg spørge om Du har gaaet og kysset ham, siden han skriver saadan" siger Faderen. De venter Dig med det første hertil og Sposoen gaar parat med Revolvere både til Dig og Ida. Fra hende skal jeg hilse Dig at Du for Guds Skyld aldrig maa skrive til hende mere.- Er det sandt at Du har været rigtig syg? ? Hvor det ærgrer mig at det saa ikke slumpede her i Pisa saa kunde vi dog have set til Dig, har Du ligget paa Hospitalet?? Lille Rille har været syg igen og Trylle ligger idag og brækker Lever og Lunge og Galde af sig. De har skreven en hel Del Breve til Dig, men da de ikke vidste Din Adresse omsatte de en Dag dine Frimærker i Soldi og soldede dem op. Du skal alligevel nok faa Breve fra dem naar de bliver raske og faar prentet nogle friske. Vi savner Dig ellers svært, Humøret er til Tider sløjt. Derimod savner vi ikke Cocoja, der stadig er i Kjøbenhavn. Hun gifter sig ikke alligevel, han var ikke fin nok. nu gaar hun paa Communehospitalet, i Sygeplejekursus i Haab om at en Læge skal hænge ved. Vi vil ikke have hende mere, det er alt for dejlig at være fri; jeg har skreven det til hende. Kan Du ikke komme og besøge os i _Marinaen _ til Sommer???fra Juli.
+Mange Hilsener Din hengivne Anna Syberg.</t>
   </si>
   <si>
     <t>1912-01-14</t>
   </si>
   <si>
     <t>Anna og Fritz Syberg og deres seks børn boede i Italien fra efteråret 1910 og små tre år frem.
 Acqua purgativa betyder rensende vand.
 "Skibet" er en del af Johannes V. Jensens romanrække "Den Lange Rejse". "Skibet" udkom i 1912.
 Fynshoved-myten: Johannes V. Jensen besøgte i sommeren 1910 Syberg-familien, mens de opholdt sig på Fyns Hoved, hvor de boede primitivt i et par træhytter. Syberg og Johannes V. Jensen har i tidligere breve diskuteret, om det er fortællingen om denne tur, som Johannes V. skal bruge til et julehæfte med Sybergs illustrationer. 
 Bionda: Blonde. Grassa: Fedtet. 
 Det er uklart, hvad Fritz Syberg mener med "secca". Mager er på italiensk magro. 
 Nera: Sort.
 Brutta: Dårlig (ikke grim, som Syberg oversætter det til).</t>
   </si>
   <si>
     <t>Fritz Sybergs fordøjelse har det godt takket være Acqua purgativa.
 Familien har besøg af en del skandinaviske malere.
 Det er ved at blive forår i Pisa. 
 Syberg vil gerne være med til at vælge billeder (til et hæfte med tekst af Johannes V. Jensen).
 Italienerne kan lide at betragte sig selv som blonde og finder dette smukt, men der er meget negerblod i deres race.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/x9Mp</t>
   </si>
   <si>
@@ -6889,113 +6889,113 @@
   <si>
     <t>Fritz Syberg skriver et langt brev til Ernst Goldschmidt, hvori han beklager den misforståelse, der er opstået imellem dem. 
 Han har opgivet landskabsmaleriet og maler i stedet på en af de fresker, der tillægges Orvieto.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/XYAW</t>
   </si>
   <si>
     <t>Pisa 2'den Påskedag 1912
 Via S. Lorenzo 44
 Kære Goldschmidt.
 Tak for Din Hilsen. Børnene er henrykte for det franske Flag. De skriver til Dig med det første. Jeg drømte i Nat der kom Brev fra Dig, og det gjorde der altså også. Du havde ventet et andet Brev fra os skriver Du og Du har også en vis Ret dertil for jeg har jo egentlig tiltænkt Dig et helt andet. Nu blev det således som det blev, halvvejs af Forsagthed. Når det jeg sagde på den ulykkelige Afskedsaften kan mistydes så galt af Dig - for det er det - så vidste jeg i Øjeblikket ikke hvad jeg skulde skrive som ikke vilde blive misforstået også. Da min stærkeste Følelse for Dig imidlertid er den at jeg godt kan lide Dig så følger jeg den og sender dig disse Meddelelser om vort daglige Liv (ama l'amico tuo
 con vizio e virtú suo)
 siger Italienerne (jeg vil håbe de også gør det) og det står jo os begge frit at gøre det samme.
 Min Virksomhed som Landskabsmaler har jeg indstillet. Et Motiv til et større Billede (med et blomstrende Kirsebærtræ) løb fra mig. VI fik dårligt Vejr, men til næste Vinter er der atter en Dag. Jeg har i alt lavet 30 Aquareller i dette Forår hvoraf de sidste er blevet de bedste.
 Nu virker jeg i Camposanto jeg har tegnet en af de Frescer som tillægges Orvieto - "Bygningen af Noah's Ark". Det er en storartet Følelse at trænge ind i et sådant Arbejde. Hvor det nogen Fandens Kále de gamle Italienere; robuste suffisante uden Skrupler af nogen Art: alt i sådan et BIllede er gennemført uden Blinken, om det så er nogle Høvlspåner der krøller sig op af en Høvl En står og arbejder med Er de gjort med den forbløffende Rigtighed som man skulde synes måtte falde enhver Maler (og ethvert Menneske) naturligt. Men det er kun med et tyveårigt Sind man som Maler har det Mod. Farven i Billedet er ligeså - ja hvad skal jeg sige - lige så hævet over enhver Kritik som ikke er Beundring. Hvor er Farvestemningen pragtfuld, Stofferne skønne og selve Materialet benyttet netop som det skal benyttes. Altid den lige Vej til Målet. Vi ligner ikke de gamle Italienere- forresten heller ikke de ny, men dette sidste anser jeg for en Fordel. De ligner nemlig mest af alt "Bandarfolket" i Kiplings Junglebog - Aberne. De lever ligesom disse på Ruinerne af en gammel Kultur som de tilsmudser med deres Ekskrementer og Urenlighed og anser sig selv for de største klogeste, bedste og eneste i hele Junglen. 
 Ha'et godt - er det sandt at Du har været syg eller det negerlatin?
 Hilsen fra os alle
 DIn hengivne 
 Fritz Syberg.</t>
   </si>
   <si>
     <t>1912-04-24</t>
   </si>
   <si>
+    <t>Johanne Giersing
+Anna Syberg
+Clara Syberg</t>
+  </si>
+  <si>
+    <t>Pisa, Italien
+Toulouse, Frankrig
+Borgo Largo, Pisa, Italien
+Arno, Pisa, Italien.</t>
+  </si>
+  <si>
+    <t>Renskrevet på skrivemaskine af ukendt person. Det er uvist, hvor originalbrevet befinder sig. Der er transskriberet efter kopien.
+Passegiata: promenade.
+Lung Arno: floden Arno, der løber gennem Pisa.</t>
+  </si>
+  <si>
+    <t>Anna Syberg beder Ernst Goldschmidt sende flere beretninger om skandaler, han har hørt om.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/G0Yx</t>
+  </si>
+  <si>
+    <t>Adr. poste rest. Toulouse Francia
+Kære Ernesto
+Paa Hjemvejen fra en "passegiata" paa Lung Arno er vi dumpede herind paa Posthuset i Borgo Largo for at sende Dig en Hilsen. Bare det ikke er for sent. Hvis Du faar dette Kort saa sæt Dig straks ned paa din E... og fortæl os om alle de Skandaler Du bebudede men som vi ikke fik paa Grund af Pladsmangel. Er Du rask. Du skalkomme til Marinaen - det kunde være saa Grin. Mange Hilsener fra Anna, Besse og Nolle Lad os vide din Adresse i Fremtiden.</t>
+  </si>
+  <si>
     <t>Rembrandt
 Pieter Breugel
 Edgar de Gas
 Jean Gauguin
 Else Jensen
 Jens Jensen
 Villum Jensen
 Édouard Manet
 Claude  Monet
 Camille Pissarro
 Pierre-Auguste Renoir
 Peter Paul Rubens
 Alfred Sisley
 Anna Syberg
 Vincent van Gogh</t>
   </si>
   <si>
     <t>Anna og Fritz Syberg og deres seks børn boede fra Efteråret 1910 og små tre år frem i Italien. 
 Det fremgår ikke, om den omtalte Breughel er den yngre eller den ældre. Maleriet Hjemturen fra Kermessen er malet af Breughel den Yngre i 1620erne.
 K.H. Withs bog Musefamilien bliver ofte kaldt Musene i Rynkeby Præstegård. Fritz Syberg refererer muligvis til denne, fordi han og Anna havde mange børn. 
 Campo Santo er begravelseskapellet ved Det Skæve Tårn i Pisa. Det indeholder en mængde freskoer og sarkofager.</t>
   </si>
   <si>
     <t>Fritz Syberg har nydt at læse Johannes V. Jensens artikel og synes, han er god til at skrive om kunst. Dog er han uenig i, at impressionismen er en skole. Han ser de impressionistiske billeder som værker af enkeltpersoner som Renoir, Degas osv. Syberg og Jensen burde i fællesskab lave et kunstblad, med de har jo ikke tid.
 Fritz Syberg tror, at Jensen vil kunne lide Rembrandts Nattevagt, Breughels Kermesse og Rubens' billeder. Helt suveræne er dog de nu ukendte malere, som har lavet freskoerne i Campo Santo.
 Familien vil ikke hjem, og Fritz Syberg har også meget endnu at male i Pisa.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/zpYD</t>
   </si>
   <si>
     <t>Pisa 24-4-12
 Via San Lorenzo 44
 Kære Ven!
 Jeg har havt megen Fornøjelse af at læse Din Artikel. Jeg har altid holdt på at Du skulde skrive om Kunst. Emnet interesserer Dig og skrive kan Du jo. Det er de to væsentligste Betingelser og i Grunden de eneste som berettiger. En til at give sig af dermed. [”En til at give sig af dermed” overstreget] Vore professionelle Anmeldere mangler begge Dele – i hvert Fald de fleste af dem. Du er bedst hvor Du skriver om de enkelte Malere. Hvad Du siger om dem er glimrende sagt fordi det får hver Maler til at vise sig som en ny Figur på Scenen. Og det er Sandheden Du siger om dem i samme Forstand som når Du taler om dansk Natur i en af Dine Myter. Det er vist rigtig nok tror jeg ikke jeg kender og jeg beundrer dem egentlig alle så jeg næsten ikke ved hvem jeg sætter højest – Gauguin er måske den hvad en eller anden Tysker har sagt, at man forstår sig kun på det man overvurderer. Der hvor Du filosoferer føler jeg mig lidt mere på gyngende Grund. Jeg er enig med Dig i noget uenig i andet eller rettere det er mig umulig at se (f.Ex) Impressionismen som en Skole. Den opløser sig for mig i Navne: Renoir, Monet, Degas, Sisley, Pissaro, Manet, Gauguin og van Gogh…. flere tror jeg ikke jeg kender og jeg beundrer dem egentlig alle så jeg næsten ikke ved hvem jeg sætter højest – Gauguin er måske den jeg bryder mig mindst om – men jeg er usikker. Jeg spår Dig at hvis Du vedblivende interesserer Dig for Kunst vil Du også havne der at Du til syvende og sidst kun interesserer Dig for Billederne, hvad ”Skolen” angår da er de Malere der lader sig spolere af den i Reglen deres Skæbne værd. Jeg har undertiden talt med Anna om at det kunde være Sjov om Du og jeg i Forening startede et nyt Kunstblad, som bl.a. skulde have det Fortrin frem for de afgåede, at det var populært og kunde betale sig. Men jeg ved rigtignok ikke hvordan nogen af os skulde få Tid til det. Apropos: det festlige [en overstregning] i Kunsten – det findes nu i hollandsk Kunst også, hvad er så festligt som Rembrandts Nattevagt Gud ved om Du ikke vilde finde en Art Farvefest i Bruighels Billeder. Den Samling han har i Wien – ”Kermessen” – den drømmer man om – det er en Heksefest; eller Rubens ”Barnemord i Betlehem” (i München) – men det var nu ikke det – det var Italienerne jeg vilde n [”n” overstreget] tale om: Venetianerne (i Venedig) og de gamle Frescomalere som Ingen mere er sikker på Navnene af [”af” overstreget] på – ja det er håbløst at vilde nævne det – der er for meget – men ønsker Du Fest så kan Du ta Gift på at de forbandede Italienere har kunnet lave den. Det svimler ligefrem for En, for det er som der slet ikke havde eksisteret Vanskeligheder for dem. Det De kan [”Det De kan” overstreget] De har kunnet alting, kunnet det til enhver Tid på Døgnet og altid gjort det straks. Det var egentlig noget helt andet jeg vilde have skrevet da jeg begyndte, men måske jeg har fået sagt noget af det alligevel. Musefamilien fra Rynkeby Præstegård lader sig desværre ikke flytte. Alene tør jeg ikke komme hjem. Jeg har så meget Arbejde for, men [”men” overstreget] og rejser jeg fra det er jeg bange for at det går i Vasken, jeg rejser ikke herned igen. Det er en god Tid jeg lever her, hvor Fyns Land og blæsende Fjorde skal smage ovenpå. Jeg har i de sidste 3 Måneder [”i de sidste 3 Måneder” indsat over linjen] gjort ca 30 Forårsaquareller med ”små” Motiver, (italiensk Bondeland). For Tiden kopierer jeg en freske i ”campo santo” med Adam og Eva, så skøn så skøn og den kendes kun af Vorherre og mig, Hver [”Hver” overstreget] hver Dag vrimler Amerikanere, Tyskere, Englændere ud og ind, men man opdager ikke den Slags Ting uden man bor årevis på Stedet. Mange Hilsener til Dig Else og Børnene fra os Alle her. Din hengivne Fritz Syberg. 
 [Skrevet på 1. side, på hovedet ved Fritz Sybergs datering:] Kære Else Tak for Brevet. Jeg skriver senere. Mange Hilsener til Jer begge Anna</t>
-  </si>
-[...25 lines deleted...]
-Paa Hjemvejen fra en "passegiata" paa Lung Arno er vi dumpede herind paa Posthuset i Borgo Largo for at sende Dig en Hilsen. Bare det ikke er for sent. Hvis Du faar dette Kort saa sæt Dig straks ned paa din E... og fortæl os om alle de Skandaler Du bebudede men som vi ikke fik paa Grund af Pladsmangel. Er Du rask. Du skalkomme til Marinaen - det kunde være saa Grin. Mange Hilsener fra Anna, Besse og Nolle Lad os vide din Adresse i Fremtiden.</t>
   </si>
   <si>
     <t>1912-05-08</t>
   </si>
   <si>
     <t>Glorup</t>
   </si>
   <si>
     <t>St. Pauli Kyrkogatan 19
 Malmø</t>
   </si>
   <si>
     <t>Mine -
 Frederik Bokkenheuser
 Alhed Marie Brønsted
 Louise Brønsted
 Adam Goldschmidt
 Ina  Goldschmidt
 Alhed Larsen
 Johannes Larsen
 Christine  Mackie
 Jens Rasmussen
 Mads Rasmussen
 Ellen  Sawyer
 Anna Syberg
@@ -8016,85 +8016,85 @@
   </si>
   <si>
     <t>Hans og Johanne/Besse har måttet betale 20 kr. i told for cyklerne, og de har kun 20 kr. tilbage, til de når München. De håber ikke, at de skal betale for at komme over grænsen. Spidsestedet, hvor de er, har foræret dem en flaske vin. De cykler i bjergene, og det er smukt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/yTkm</t>
   </si>
   <si>
     <t>Sybergs
 Via S Lucia
 Pisa
 Italia
 Serravalle 21-4-13
 Kære Far og Mor
 Vi er her et Sted i Østrig hvor vi sidder i [noget af papiret mangler] Haus og sp [papir mangler] og Brød. Vi har maattet deponere 120 Kr. i Told for Cyklerne saa vi har kun 20 Kr at leve for til vi naar den tyske [s. 2] Grænse og faar vores Penge tilbage igen (for at komme ind i Tyskland skal vi vidst ikke betale noget), det er ellers et dejligt Sted vi er vi cykler mellem høje Bjærge ved Siden af en dyb klar Flod og med en vældig Varme i Ryggen. Vi skal vidre for at se om vi kan naa Neumarkt inden Solen gaar ned [tegning af nedgående sol]. Mange Hilsner fra Hans til Jer alle.
 Kære Allesammen. - Det var jo en ordenlig Forbauselse med de 120 Kroner, vi haaber at vi ikke skal betale ved den tyske Grænse for vi har 20 Kroner tilbage som vi saa maa naa München med. Her hvor vi spiser har de foræret os en Flaske Vin, de syntes vidst vi saa tørstige ud at de fik Medlidenhed med os. Nu gaar den snart opad i Bjærgene mod Brenner - her er meget smukt. Mange Hilsner og Kys fra Besse.</t>
   </si>
   <si>
     <t>1913-04-22</t>
   </si>
   <si>
     <t>Italien
 Brixen</t>
   </si>
   <si>
-    <t>Pisa
-[...8 lines deleted...]
-  <si>
     <t>Hans og Johanne/Besse (g. Giersing) cyklede 1913 fra Pisa til Kerteminde i forbindelse med, at Syberg-familien flyttede hjem til Danmark efter tre år i Italien.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, 2010/57, A3426, Lb. 3, 006</t>
   </si>
   <si>
     <t>Hans' bagdæk springer gang på gang. Dagen før måtte han og Johanne/Besse trække cyklerne til en restaurant, hvor de spiste og fik nogle kæmpestore øl. Eftersom de to ikke har ret mange penge tilbage, drikker de vand, når de finder en bæk, og de medbringer brød, ost og pølse.
 Hans og Johanne har mødt et par søde tyskere, som vandrer.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/jXdK</t>
   </si>
   <si>
     <t>[Håndskrevet i adressefeltet:]
 Syberg
 Via S Lucia
 Pisa 
 Italia
 [Håndskrevet i tekstfeltet s. 1:]
 22/4 1913
 Kære Allesammen
 Vi er paa Vej til Brenner op til Grönvold er der fra Bolzano 50 Km og lutter Bakke saa vi opgiver at faa ham at se ogsaa fordi vi har saa venig Geld og fordi det ikke var sikkert at vi kunde træffe ham. Det gaar ikke ret godt [et overstreget bogstav] med det tyske men man kan tildels klare sig med italiensk. Grüss Gott fra Hans eller hvad det nu hedder
 [S. 2] Kære Allesammen. I Aftes Kl circa 8 sprang Hanses Bagring, vi gik til vores Bestemmested hvor vi med meget Besvær fik dem forklarede hvad vi vilde, vi fik et dejligt Værelse og gik ned for at spise og drikke vi fik hver et Krus Øl som paa Størrelse som det skæve Taarn kun at det var lige indtil vi havde tømt det, da saa vi først hvor skævt det var - I Dag drog vi videre und ["und" overstreget] uden andre Uheld end at Hans's forbandede Bagring er sprungen 4 Gange, vi har Brød og Ost og Pølse med so ["so" overstreget]; ved hver Bæk standser vi lægger os paa Maven og drikker "Guds klare Vand" vi har jo ikke Raad til at smage paa Øllet i disse Dage hvis vi skal naa til München med vores - c. 15 Kroner og 49 hel[ulæseligt] Vi har lige mødt et Par Bisser ligesom os der er kun den Forskel at de er tyske og de ["de" overstreget] er til Fods, vi skal skynde os at naa dem de er gaaet i Forvejen medens vi aad, forslugne som vi er. Her er dejligt hvor vi sidder. Aa, Hans staar i dette Øjeblik og taler med en ung Tysker, som har været i Aarhus. Han ligger og ryger i den stegende Sol Mange Kys Besse
 Nu sprang Bagringen igen, Gud ved [teksten fortsætter op langs højre margen] hvornaar vi naar Brenner?
 [Skrevet langs venstre margen:] Nu har vi mødt vores Tyskere, de kommer fra Rom, de er vældig søde</t>
+  </si>
+  <si>
+    <t>Pisa
+Via Lucia</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, 2010/57, A3426, Lb.3, 006</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/uQiK</t>
   </si>
   <si>
     <t>1913-04-23</t>
   </si>
   <si>
     <t>Brennerpasset</t>
   </si>
   <si>
     <t>Hans og Johanne/Besse (g. Giersing) Syberg cyklede i 1913 fra Pisa til Kerteminde i forbindelse med, at Syberg-familien flyttede hjem til Danmark efter tre år i Italien.
 Det vides ikke, hvem Svenden er.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, 2010/57, A3426, Lb. 3, 007</t>
   </si>
   <si>
     <t>Hans og Johanne/Besse sidder i en dejlig skov. Der er ingen røvere; men et par, der spurgte, hvad cyklerne har kostet. De to måtte gå til Franzenfeste, hvor de fik et hotelværelæse, men ingen mad. Potten var ikke tømt, og der var sovekammerdunst, væggelus og lus. Hans' cykel er meget elendig, men den skal holde til grænsen.
 Ved Brennerpasset er der sne, en brusende flod og blomstrende krokus.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/KzcD</t>
   </si>
   <si>
     <t>[Håndskrevet i adressefeltet:]
 Sybergs
 Via S Lucia 1
@@ -10655,51 +10655,51 @@
 Syberg læste Kierkegaard i 1887, men har ikke læst ham siden. Kronikken af Rohde tiltalte ham, da den appelerede til retfærdighedssansen. Sven Clausen minder derimod om Erasmus Montanus. 
 Det er dejligt, at Else vil gemme den hortensiafarvede kjole.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/6T3w</t>
   </si>
   <si>
     <t>Søndag Morgen 2-2-36
 Kære Venner
 Det regner saa jeg ikke kan være ude, Trylle er i Kirke og spille Orgel, saa vil jeg sætte mig til at skrive. Til Lykke med Elin. Baade hun og Villum fortjener at mangfoldiggøres. Der er en Guddom i den kristne Religion som har min Kærlighed og det er Madonna, baade den gamle flamske, den gamle tyske og den prærafaelitiske i Italien. Naar de knæler foran det nyfødte Vidunder er de uforglemmelige. ”Faderen, Sønnen og den Helligaand” kan jeg ikke faa noget ud af, jeg er lidt bange for dem alle tre, men overfor Madonna er jeg tryg. Hils Elin Madonna mange Gange og ligeledes Villum Gabriel For at afslutte Spørgsmaalet Kirkegaard, der fra min Side slet ikke har handlet om K., vil jeg rette en lille Fejltagelse fra Jeres Side. Jeg læste mig færdig med K. i 1887 og har ikke i Sinde at tage ham op mer. Kroniken af P. Rohde tiltalte mig fordi den udelukkende rettede Appel til Ens Retfærdighedsfølelse.
 Sven Clausen skænkede for sine Læsere en Vin fyldt med Garvesyre og Sten. Hans Metoder naar han stillede Beviser op var dels Prokuratorkneb dels ledte de Tanken hen paa Erasmus Montanus, hvad hans Ansigt saaledes som det er vist i Politiken heller ikke er fri for at gøre. Dog vil jeg indrømme at det er smukkere end paa Marstrands store Klabavtermand paa Galleriet. Kære Else hjertelig Tak fordi Du gemmer den gamle Hortensia-farvede Kjole. Det skulde blive dejlig til næste Aar at opleve paany en Række Solskinstimer paa Bakken foran Huset. De hjerteligste Hilsener
 Fra Jeres Ven Fritz Syberg.</t>
   </si>
   <si>
     <t>1937-03-30</t>
   </si>
   <si>
     <t>Daisy  Berg
 Else Birgitte Brønsted
 Louis Golding
 Ina  Goldschmidt
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Thomas Mann
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Christine Swane
 Lars Swane
 Lasse Taaning
 Albrecht  Warberg
 Andreas Warberg
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen
 Karl Zeckendorf</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Lars/Lasse Taanings bror, svigerinde og dennes veninde var. Gurli, "Krastine", Kat. Sørensen, Eggert og Franzen kendes heller ikke. 
 Det er uklart, hvem det er, som Johanne C. Larsen omtaler som "ens Svigersøn". Selv havde hun ikke i 1937 en svigersøn. Det vides ikke, hvad Ina Goldschmidts barn/Astrid Warbergs barnebarn hed. 
 Sechendorf er Karl Zeckendorf, som var en jødisk øjenlæge. Janna Schou, Astrid Warbergs datter, var i et kærlighedsforhold til ham, indtil han blev ført til koncentrationslejren Sachsenhausen og myrdet.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0803</t>
   </si>
   <si>
     <t>Johanne C. Larsen har slagtet, og midt i arbejdet med dette kom der gæster. Hun er ked af, at Astrid Warberg var så berørt af ikke at blive inviteret til Else Birgitte/Mudis bryllup. Johanne blev heller ikke inviteret. Hun er bitter over, at Brønsted-familien udelukker Astrid. 
 Det er et stort påskegilde, Astrid har haft. 
@@ -10734,51 +10734,51 @@
 Din Junge. 
 [Skrevet på hovedet øverst på sidste side:]
 Elle sendte Julekort til din gamle Adr. Lindevej. Fik du det ikke? Saa maa Jeres Postvæsen da rigtig skamme sig
 [Skrevet langs venstre margen på s. 4:]
 Jeg ser ved Gennemlæsning, at jeg har skrevet lidt for hvast mod vores skikkelige Telefo-radio, den generer mig da egentlig ikke meget
 [Indsat i venstre margen s. 7:] S.u.</t>
   </si>
   <si>
     <t>1939-03-18</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Bakkevej 12 Hareskov St.</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Louise Brønsted
 Thora Cohn
 Aksel Dydensborg
 Adolph Larsen
 Andreas Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Otto Emil  Paludan
 Ellen  Sawyer
 Adelheyde Syberg
 Ane Talbot
 Maria von Sperling. g. Balslev
 Albrecht  Warberg
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>I sommeren 1938 aftalte England, Frankrig, Italien og Tyskland, at området i Tjekkoslovakiet kaldet Sudetertyskland indlemmedes i det tyske rige som en lydstat (der boede mange tyskere i denne del grænsende ind mod det tyske rige). Den engelske premierminister Chamberlain udtalte ved hjemkomsten til London de berømte ord ”Peace in our time”). - 5. marts 1939 angreb Tyskland resten af Tjekkoslovakiet. Snart drev forfølgelsen af de sudetertyske jøder og arbejderbevægelsen dog en del på flugt, flest til Tjekkoslovakiet (Kilde: Lex. dk). 
 Albrecht Warberg blev født 7. marts 1839 på gården Ensomhed i Heden på Midtfyn. Han blev begravet på Hillerslev Kirkegård. 
 Egelund eller Lundgaard, Lumbyvej 56, Lumby. Oprindelig en tvillingegård (matr. nr. 6a og 7a) (Kilde: Arkiv.dk). 
 Lars Christian/Laders og Marie Balslev boede 1929 til 1958 på Erikshaab (Alhed Larsens og hendes søskendes barndomshjem).
 Kirkelaugnet: Der menes formodentligt en bygning/et laugshus ved kirken, oprindelig benyttet af et håndværkerlaug/lav/sammenslutning.
 Diatermi: Kortbølgebehandlinger i form af lokal varmebehandling, af bl.a. gigt- og muskelsmerter (Kilde: Lex.dk).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0600</t>
   </si>
   <si>
     <t>Axel Müller har været syg.
 Johanne og tre af hendes søstre har højtideligholdt deres fars 100årsdag. De kørte først til Heden Kirkegård og besøgte Adelheyde/Mimi Sybergs grav. Derefter fik de middag på gården Erikshaab. Der var en dejlig udsigt gennem haven, som var blevet ryddet. Efter maden tog selskabet til Hillerslev Kirkegård, hvor de trimmede Albrecht Warbergs gravsted og plantede blomster samt lagde kranse på den samt på Otto Emil Paludan/Pallams grave. De sluttede med kaffe på Erikshaab og kørte så til Kerteminde, hvor de spiste hos Johannes Larsen med familie. 
 Johanne får lysbehandlinger i sin tå.</t>
   </si>
@@ -10844,51 +10844,51 @@
 9-9-39
 Kære Hans.
 Jeg har faaet nogle Fotografier af Tyren, taget af Lærer Smith i Odense. Maaske har Du ogsaa faaet nogle? Dersom jeg var tilstrækkelig rig havde jeg en Bestilling til Dig, et Monumentalværk i Granit "Tyrens Kamp med Kvælerslangen". Det er en Tale af Chamberlain der har fremkaldt Motivet i mig. Den Talen ["Talen" indsat over linjen] gjaldt Tyskland, hvis Maal er "at regere i Europa". Ja rigtig min Herre, Tyskland vil regere i Europa, Italien og Frankrig vil, Norge Sverige og Danmark vil, saagar San Marino Andorra og Luksemburg vil, hvor forbryderisk naar man dog har England (som intet har at gøre i Europa), til at sætte Lus i Skindpelsen, om Forladelse til at beskytte alle de smaa Stater baade i og udenfor Europa. Men altsaa Der vil jo ingen Tvivl være op ["op" overstreget] om hvem der er Tyren og hvem Kvælerslangen. Derimod kan man jo vise sin Sympati og Antipati ved at lade Tyrens Undergang og Kvælerens Triumf, eller det mo ["mo" overstreget] omvendte, være det dramatiske Moment i i Skulpturen! Jeg vilde nu, hvis jeg havde Pengene dertil, sætte som en Betingelse at Kampen skulde fremstille et af Kampens Højdepunkter, hvor Bestiernes Egenskaber uf ["uf" overstreget] udfolder sig i fuld Blomst, alle deres Egenskaber. Iøvrigt kan jeg meddele Dig at jeg stadig passer Geschæften selv om det koster mig Selvovervindelse "at tage Initiativet" hver Dag, men jeg ved at det vilde blive meget værre hvis jeg gav efter og slap Kontakten. Derimod har jeg aftalt med Besse at bo hos hende i Vinter. Hvo ["Hvo" overstreget] Hvornaar jeg rejser derop afhænger af - mig selv. Men det letter Sindet at jeg naarsomhelst kan skifte Luft, Tanken om at jeg ikke Resten af mit Liv er henvist til Kjertemindeluften forekommer mig som et Fund.
 Hilsen til Jer allesammen
 Far.</t>
   </si>
   <si>
     <t>1940-10-03</t>
   </si>
   <si>
     <t>Elena Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Lauritz  Brandstrup
 Marius Christiansen
 - Gosch
 Elise Hansen
 Else Jensen
 Jens Jensen
 Johannes V. Jensen
 - Kabell
 Jens Larsen
 Jonas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ejvind Møller</t>
   </si>
   <si>
     <t>Elena og Johan Larsens nye søn var Johannes/Jonas Larsen. 
 En tegning af et vikingeskib optrådte på etiketten til en af de øl, som Andreas/Puf Larsen bryggede. Den omtalte sag må have handlet om hans ret til at bruge dette motiv. 
 Swinhoesfasan er en hønsefugl, der lever i blandt andet Taiwan (Wikipedia marts 2022).
 Det vides ikke hvad "den Clement" er.</t>
   </si>
   <si>
     <t>Johannes Larsen skriver tillykke med den nye søn.
 Jens Jensen er blevet kredslæge.
 Andreas/Puf har vundet varemærkesagen, men har fået en sror advokatregning.
 Johannes Larsen har fasankyllinger, en agerhøne, dværghøns mm. En ræv tog en edderfugl, hvorefter Andreas/Puf skød den. 
 Larsen har været på Langeland for at se på skarvkolonier. En skovrider gav ham en tobaksdåse, som har tilhørt Lauritz Brandstrup, og Andreas/Puf har fået den. 
 Familien har fået både ansjoser og sild, og de spiser også af de fisk, som Christiansen kommer med til odderne. 
 Johannes Larsen er blevet æresmedlem af Jagtselskabet Fiilsø.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/azsA</t>
   </si>
   <si>
     <t>Kjerteminde 3 Octbr 1940.
 Kære Lysse og Bimse!
 Til Lykke med den nye Søn! Jeg har været en Uges Tid i Kjøbenhavn for at faa gjort noget ved mine Tænder og var et Par Gange hos Elise. Jeg var ogsaa hos Johannes V’s der var glade ved at Jens var bleven Kreslæge i Kallundborg incl. Samsø; nu kan han jo nemt sejle til Kjerteminde. Jeg traf ogsaa Dede hos Magisterens. Puf vandt den Varemærkesag ved Sø og Handelsretten og Gosch blev dømt til at betale Sagsomkostningerne med 150 Kr. hvad der jo er som en Skræder i Helvede da Sagførerne skal have 800 K. deraf 400 til Ejvind Møller, som jeg traf hos Johs V. og fik til at tage Kunst for Beløbet. Naar Du ikke har set min Skrift siden Februar er det ikke min Skyld. Jeg har bl.a. skreven 2 Breve til Dig i Septbr, det ene d. 25/ [”25/” overstreget] 4/9. Lad mig vide om Du faar dette? det er jo ærgerligt at betale den dyre Porto naar Brevene ikke bliver besørgede. Vi har faaet et nyt, graat Gulvtæppe i Dagligstuen og lagt Resterne af det gamle i Trappestuen. Vi havde en Dværghøne der gik i Haven med 2 Svinhoefasankyllinger og en Agerhønekylling, den sidste en Hane der er saa tam at den kommer naar jeg kalder og spiser af Haanden, den er nu voksen og næsten helt i Voksendragt, men jeg lukkede dem ind i Volieren da jeg rejste til Kjøbenhavn. For ca 14 Dage siden tog en Ræv en Ederfuglehun her i Haven og vi satte en Saks hvor den havde slæbt den gennem Hegnet, der sad et dødt Pindsvin i den om Morgnen. Om Aftnen satte vi Saksen igen efter at have lukket Gæs og Ænder ind ved Bassinet og uden at jeg vidste om det satte Puf sig op i Lysthuset med Bøssen og skød Ræven paa Gangen ud for Bassinet, Skindet er nu i Odense hos en Bundtmager. Til Lykke Bimse med Staalvasken og den fynske Pige ja og Vej og Baad og Aal og Gedder. Lad mig bare faa den Clement herover. Jeg var en Gang i Sommer paa Langeland for at se en Aalekragekoloni ved Tranekær Slotssø, der har været der de 3 sidste Aar, der var et Par og Tyve Reder i Elletrær ved Søen, men der skal have været omtrent dobbelt saa mange i Fjor, en Del af Redetræerne var fældet
@@ -11333,51 +11333,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/sRSA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mCHc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hHAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/com9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MJoL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHtY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UrsJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LBDt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ikCS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sbqL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rmsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PFgf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s6Mh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NSDc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DUyV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V2FR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mM5S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qCha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pD6O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iq10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L6Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sMFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mUfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GIiA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9qBK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L3md" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iw9P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XaH1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ai8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IynE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mI0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4IPy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6doT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AUNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TRQu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XSUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BdAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qi39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z2Jn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBOL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Rju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vlso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ugkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PSJg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mT3L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DD8K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tGg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GAwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VdtW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/exGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uqv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RgBc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cePP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zcSP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/94Kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SgFc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/knH1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/49Ze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4DgT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EUrJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kGFM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y0d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V7Pp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sR7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u5hS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7PO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GuXa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2YKW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J4Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U1ir" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kvAt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FD8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tm3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9S4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HxDy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ncH5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H6nO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66fx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RM0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uhvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pkLk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EP5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAoP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jiof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XIx4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/555E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gE1v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y1ii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vQeD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTvA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m7NC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dtRN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CfR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NncU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tRL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cXkm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0Gp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXEn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/412R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hQsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuYk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LobZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wgqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dkGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6oZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ym43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnOI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rPn5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7auh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yrEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pz9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8GC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ax1o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TW34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ghAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ReYi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tbmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sp9j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iXp6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KqDJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UdiA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NDZ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MSU6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0Kl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HqPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wZX1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kWLA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3GdT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/THUn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iGwx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TZ4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TobY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ygb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jo55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VMMP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EHTL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VzpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/weJO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UfJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zH5s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytyR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LgMg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RvHo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G5h0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XUEf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkrA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IdoL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/piAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wTAy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9Mp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIMJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6Vg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3T6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ywer" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tV0K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C1Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XYAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zpYD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G0Yx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jmQ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kXix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dP2V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NKz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LRbZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Kr1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xKzv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Wb5J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OWdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Irxk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/W4Y2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tEey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l79f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4h0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fDna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rbqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Eou" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uUmD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZmpP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GOmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U22A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MsE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UqIL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5WQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yTkm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uQiK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jXdK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KzcD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsaG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fwJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w14X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gXaR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SlQ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/68Re" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rDCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V1gj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uPfr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpsI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/j7gX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/og82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WYXg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/melw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5rfy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EsuI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r7a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BDbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tjZr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4vkB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gVdh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n1Xc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/blTV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XXxd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ILpr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hj2u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KnCk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l6it" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zE76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WKaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WGwP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Frd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N7oI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LfEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNyM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t2Bs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5qwN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1aOm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UXzT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vcEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lkpl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Octu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1Eq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YMKxiB52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MsPI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ueGf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bf2P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jUix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fKcmPEbS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/x6dkJZ1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CbcVDh1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85hHuUU0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a8XNeRKd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7ESPx50T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Mlv4Xur5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ppA14zv8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LeBeRN3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/loZOPA32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pRsWWVrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fVq7VHUz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0dGpRLoQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1X9pkpup" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QHlp2CcQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Eo32Ql2O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2PcTgoGU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dmQZYULF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/42yY1Vxb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OH7bAq3o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yBkX5TM3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lW1MLrDI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7X367Eq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KXQYxq6i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/z4ZozgYX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZBVg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VBzuFUdB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pMHAJFep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UdaM3mlf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jIOtZjfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pZjw65g0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OM2TxztY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uf2J9vQM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sS5uItnh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rETfkRhp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B0CjgTjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hTjU0m9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZzXmhCIy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cXl1cFcX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85iIficq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GCAZZgQj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/O4heTecU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBIvEWUu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b7t9WpN0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a3McIszL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2h10vq48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CWdOz3FY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ThrVRR7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tjga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lk8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LUOZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/83pC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KlXY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hcGD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6SKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uwnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KwJt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BOKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6T3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q95M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZuEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qcso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Si41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/sRSA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mCHc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hHAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/com9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MJoL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHtY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UrsJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LBDt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ikCS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sbqL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rmsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PFgf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s6Mh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NSDc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DUyV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V2FR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mM5S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qCha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pD6O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iq10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L6Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sMFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mUfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GIiA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9qBK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L3md" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iw9P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XaH1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ai8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IynE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mI0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4IPy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6doT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AUNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TRQu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XSUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BdAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qi39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z2Jn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBOL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Rju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vlso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ugkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PSJg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mT3L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DD8K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tGg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GAwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VdtW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/exGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uqv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RgBc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cePP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zcSP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/94Kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SgFc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/knH1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/49Ze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4DgT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EUrJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kGFM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y0d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V7Pp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sR7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u5hS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7PO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GuXa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2YKW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J4Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U1ir" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kvAt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FD8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tm3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9S4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HxDy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ncH5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H6nO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66fx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RM0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pkLk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EP5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uhvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAoP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jiof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XIx4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/555E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gE1v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y1ii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vQeD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTvA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m7NC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dtRN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CfR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NncU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tRL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cXkm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0Gp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXEn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/412R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hQsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuYk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LobZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wgqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dkGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6oZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ym43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnOI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rPn5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7auh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yrEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pz9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8GC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ax1o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TW34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ghAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ReYi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tbmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sp9j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iXp6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KqDJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UdiA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NDZ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MSU6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0Kl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wZX1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HqPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kWLA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3GdT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/THUn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iGwx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TZ4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TobY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ygb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jo55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VMMP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EHTL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VzpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/weJO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UfJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zH5s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytyR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LgMg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkrA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RvHo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wTAy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IdoL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/piAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G5h0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XUEf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9Mp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIMJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6Vg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3T6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ywer" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tV0K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C1Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XYAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G0Yx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zpYD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jmQ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kXix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dP2V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NKz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LRbZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Kr1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xKzv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Wb5J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OWdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Irxk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/W4Y2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tEey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l79f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4h0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fDna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rbqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Eou" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uUmD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZmpP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GOmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U22A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MsE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UqIL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5WQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yTkm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jXdK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uQiK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KzcD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsaG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fwJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w14X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gXaR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SlQ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/68Re" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rDCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V1gj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uPfr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpsI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/j7gX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/og82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WYXg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/melw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5rfy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EsuI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r7a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BDbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tjZr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4vkB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gVdh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n1Xc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/blTV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XXxd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ILpr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hj2u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KnCk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l6it" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zE76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WKaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WGwP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Frd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N7oI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LfEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNyM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t2Bs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5qwN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1aOm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UXzT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vcEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lkpl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Octu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1Eq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YMKxiB52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MsPI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ueGf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bf2P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jUix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fKcmPEbS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/x6dkJZ1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CbcVDh1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85hHuUU0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a8XNeRKd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7ESPx50T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Mlv4Xur5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ppA14zv8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LeBeRN3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/loZOPA32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pRsWWVrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fVq7VHUz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0dGpRLoQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1X9pkpup" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QHlp2CcQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Eo32Ql2O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2PcTgoGU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dmQZYULF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/42yY1Vxb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OH7bAq3o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yBkX5TM3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lW1MLrDI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7X367Eq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KXQYxq6i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/z4ZozgYX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZBVg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VBzuFUdB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pMHAJFep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UdaM3mlf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jIOtZjfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pZjw65g0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OM2TxztY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uf2J9vQM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sS5uItnh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rETfkRhp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B0CjgTjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hTjU0m9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZzXmhCIy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cXl1cFcX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85iIficq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GCAZZgQj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/O4heTecU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBIvEWUu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b7t9WpN0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a3McIszL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2h10vq48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CWdOz3FY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ThrVRR7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tjga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lk8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LUOZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/83pC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KlXY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hcGD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6SKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uwnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KwJt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BOKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6T3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q95M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZuEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qcso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Si41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M334"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -12904,108 +12904,108 @@
       </c>
       <c r="H34" s="5" t="s">
         <v>260</v>
       </c>
       <c r="I34" s="5" t="s">
         <v>261</v>
       </c>
       <c r="J34" s="5" t="s">
         <v>262</v>
       </c>
       <c r="K34" s="5" t="s">
         <v>263</v>
       </c>
       <c r="L34" s="6" t="s">
         <v>264</v>
       </c>
       <c r="M34" s="5" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
         <v>266</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>14</v>
+        <v>150</v>
       </c>
       <c r="C35" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D35" s="5" t="s">
         <v>114</v>
       </c>
-      <c r="D35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E35" s="5" t="s">
-        <v>205</v>
-[...4 lines deleted...]
-        </is>
+        <v>98</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>267</v>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="J35" s="5" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
         <v>266</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>150</v>
+        <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="D36" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="D36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E36" s="5" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>273</v>
+        <v>205</v>
+      </c>
+      <c r="F36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="s">
         <v>274</v>
       </c>
       <c r="I36" s="5" t="s">
         <v>275</v>
       </c>
       <c r="J36" s="5" t="s">
         <v>276</v>
       </c>
       <c r="K36" s="5" t="s">
         <v>277</v>
       </c>
       <c r="L36" s="6" t="s">
         <v>278</v>
       </c>
       <c r="M36" s="5" t="s">
         <v>279</v>
       </c>
     </row>
@@ -14479,115 +14479,115 @@
       </c>
       <c r="I70" s="5" t="s">
         <v>527</v>
       </c>
       <c r="J70" s="5" t="s">
         <v>528</v>
       </c>
       <c r="K70" s="5" t="s">
         <v>529</v>
       </c>
       <c r="L70" s="6" t="s">
         <v>530</v>
       </c>
       <c r="M70" s="5" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
         <v>532</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>62</v>
+        <v>25</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>205</v>
+        <v>533</v>
       </c>
       <c r="F71" s="5" t="s">
-        <v>388</v>
-[...4 lines deleted...]
-        </is>
+        <v>41</v>
+      </c>
+      <c r="G71" s="5" t="s">
+        <v>534</v>
       </c>
       <c r="H71" s="5" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="I71" s="5" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="J71" s="5" t="s">
-        <v>535</v>
+        <v>102</v>
       </c>
       <c r="K71" s="5" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="L71" s="6" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="M71" s="5" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
         <v>532</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="D72" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="D72" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E72" s="5" t="s">
-        <v>539</v>
+        <v>205</v>
       </c>
       <c r="F72" s="5" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="G72" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="G72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H72" s="5" t="s">
         <v>540</v>
       </c>
-      <c r="H72" s="5" t="s">
+      <c r="I72" s="5" t="s">
         <v>541</v>
       </c>
-      <c r="I72" s="5" t="s">
+      <c r="J72" s="5" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="K72" s="5" t="s">
         <v>543</v>
       </c>
       <c r="L72" s="6" t="s">
         <v>544</v>
       </c>
       <c r="M72" s="5" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
         <v>546</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>114</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E73" s="5" t="s">
@@ -15287,159 +15287,159 @@
       <c r="G89" s="5" t="s">
         <v>659</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>660</v>
       </c>
       <c r="I89" s="5"/>
       <c r="J89" s="5" t="s">
         <v>102</v>
       </c>
       <c r="K89" s="5" t="s">
         <v>661</v>
       </c>
       <c r="L89" s="6" t="s">
         <v>662</v>
       </c>
       <c r="M89" s="5" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
         <v>664</v>
       </c>
       <c r="B90" s="5" t="s">
-        <v>14</v>
+        <v>258</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>26</v>
+        <v>619</v>
       </c>
       <c r="E90" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F90" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G90" s="5" t="s">
         <v>665</v>
       </c>
-      <c r="G90" s="5" t="s">
+      <c r="H90" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="I90" s="5" t="s">
         <v>666</v>
-      </c>
-[...4 lines deleted...]
-        <v>668</v>
       </c>
       <c r="J90" s="5" t="s">
         <v>102</v>
       </c>
       <c r="K90" s="5" t="s">
+        <v>667</v>
+      </c>
+      <c r="L90" s="6" t="s">
+        <v>668</v>
+      </c>
+      <c r="M90" s="5" t="s">
         <v>669</v>
-      </c>
-[...4 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
         <v>664</v>
       </c>
       <c r="B91" s="5" t="s">
-        <v>258</v>
+        <v>150</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>619</v>
       </c>
       <c r="E91" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F91" s="5" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="G91" s="5" t="s">
+        <v>670</v>
+      </c>
+      <c r="G91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H91" s="5" t="s">
+        <v>671</v>
+      </c>
+      <c r="I91" s="5" t="s">
         <v>672</v>
       </c>
-      <c r="H91" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I91" s="5" t="s">
+      <c r="J91" s="5" t="s">
         <v>673</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="K91" s="5" t="s">
         <v>674</v>
       </c>
       <c r="L91" s="6" t="s">
         <v>675</v>
       </c>
       <c r="M91" s="5" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
         <v>664</v>
       </c>
       <c r="B92" s="5" t="s">
-        <v>150</v>
+        <v>14</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>619</v>
+        <v>26</v>
       </c>
       <c r="E92" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F92" s="5" t="s">
         <v>677</v>
       </c>
-      <c r="G92" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G92" s="5" t="s">
+        <v>678</v>
       </c>
       <c r="H92" s="5" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="I92" s="5" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="J92" s="5" t="s">
-        <v>680</v>
+        <v>102</v>
       </c>
       <c r="K92" s="5" t="s">
         <v>681</v>
       </c>
       <c r="L92" s="6" t="s">
         <v>682</v>
       </c>
       <c r="M92" s="5" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
         <v>684</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E93" s="5" t="inlineStr">
@@ -17419,122 +17419,122 @@
           <t/>
         </is>
       </c>
       <c r="H137" s="5" t="s">
         <v>988</v>
       </c>
       <c r="I137" s="5"/>
       <c r="J137" s="5" t="s">
         <v>989</v>
       </c>
       <c r="K137" s="5" t="s">
         <v>990</v>
       </c>
       <c r="L137" s="6" t="s">
         <v>991</v>
       </c>
       <c r="M137" s="5" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
         <v>993</v>
       </c>
       <c r="B138" s="5" t="s">
-        <v>14</v>
+        <v>258</v>
       </c>
       <c r="C138" s="5" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="D138" s="5" t="s">
         <v>947</v>
       </c>
       <c r="E138" s="5" t="s">
-        <v>388</v>
-[...6 lines deleted...]
-      <c r="G138" s="5" t="s">
+        <v>948</v>
+      </c>
+      <c r="F138" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I138" s="5" t="s">
         <v>994</v>
       </c>
-      <c r="H138" s="5" t="s">
+      <c r="J138" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K138" s="5" t="s">
         <v>995</v>
       </c>
-      <c r="I138" s="5" t="s">
+      <c r="L138" s="6" t="s">
         <v>996</v>
       </c>
-      <c r="J138" s="5" t="s">
+      <c r="M138" s="5" t="s">
         <v>997</v>
-      </c>
-[...7 lines deleted...]
-        <v>1000</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="B139" s="5" t="s">
-        <v>258</v>
+        <v>14</v>
       </c>
       <c r="C139" s="5" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="D139" s="5" t="s">
         <v>947</v>
       </c>
       <c r="E139" s="5" t="s">
-        <v>948</v>
-[...12 lines deleted...]
-        </is>
+        <v>388</v>
+      </c>
+      <c r="F139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G139" s="5" t="s">
+        <v>999</v>
+      </c>
+      <c r="H139" s="5" t="s">
+        <v>1000</v>
       </c>
       <c r="I139" s="5" t="s">
+        <v>1001</v>
+      </c>
+      <c r="J139" s="5" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="K139" s="5" t="s">
         <v>1003</v>
       </c>
       <c r="L139" s="6" t="s">
         <v>1004</v>
       </c>
       <c r="M139" s="5" t="s">
         <v>1005</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
         <v>1006</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C140" s="5" t="s">
         <v>967</v>
       </c>
       <c r="D140" s="5" t="s">
         <v>1007</v>
       </c>
       <c r="E140" s="5" t="inlineStr">
@@ -18393,304 +18393,304 @@
       <c r="G159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H159" s="5" t="s">
         <v>1124</v>
       </c>
       <c r="I159" s="5" t="s">
         <v>1125</v>
       </c>
       <c r="J159" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K159" s="5" t="s">
         <v>1126</v>
       </c>
       <c r="L159" s="6" t="s">
         <v>1127</v>
       </c>
       <c r="M159" s="5" t="s">
         <v>1128</v>
       </c>
     </row>
     <row r="160">
-      <c r="A160" s="5" t="n">
-        <v>1912</v>
+      <c r="A160" s="5" t="s">
+        <v>1129</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C160" s="5" t="s">
-        <v>1129</v>
+        <v>880</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>920</v>
+        <v>947</v>
       </c>
       <c r="E160" s="5" t="s">
-        <v>948</v>
+        <v>1130</v>
       </c>
       <c r="F160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H160" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H160" s="5" t="s">
+        <v>1131</v>
       </c>
       <c r="I160" s="5" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
       <c r="J160" s="5" t="s">
-        <v>102</v>
+        <v>950</v>
       </c>
       <c r="K160" s="5" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="L160" s="6" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="M160" s="5" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="n">
         <v>1912</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C161" s="5" t="s">
-        <v>881</v>
+        <v>1136</v>
       </c>
       <c r="D161" s="5" t="s">
         <v>920</v>
       </c>
       <c r="E161" s="5" t="s">
         <v>948</v>
       </c>
       <c r="F161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G161" s="5" t="s">
-[...3 lines deleted...]
-        <v>1135</v>
+      <c r="G161" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H161" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I161" s="5" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="J161" s="5" t="s">
         <v>102</v>
       </c>
       <c r="K161" s="5" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="L161" s="6" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="M161" s="5" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="5" t="n">
         <v>1912</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C162" s="5" t="s">
         <v>881</v>
       </c>
       <c r="D162" s="5" t="s">
         <v>920</v>
       </c>
       <c r="E162" s="5" t="s">
         <v>948</v>
       </c>
       <c r="F162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G162" s="5" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="H162" s="5" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="I162" s="5" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="J162" s="5" t="s">
         <v>102</v>
       </c>
       <c r="K162" s="5" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="L162" s="6" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="M162" s="5" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="163">
-      <c r="A163" s="5" t="s">
-        <v>1146</v>
+      <c r="A163" s="5" t="n">
+        <v>1912</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C163" s="5" t="s">
         <v>880</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>947</v>
+        <v>920</v>
       </c>
       <c r="E163" s="5" t="s">
+        <v>948</v>
+      </c>
+      <c r="F163" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G163" s="5" t="s">
         <v>1147</v>
-      </c>
-[...8 lines deleted...]
-        </is>
       </c>
       <c r="H163" s="5" t="s">
         <v>1148</v>
       </c>
       <c r="I163" s="5" t="s">
         <v>1149</v>
       </c>
       <c r="J163" s="5" t="s">
-        <v>950</v>
+        <v>102</v>
       </c>
       <c r="K163" s="5" t="s">
         <v>1150</v>
       </c>
       <c r="L163" s="6" t="s">
         <v>1151</v>
       </c>
       <c r="M163" s="5" t="s">
         <v>1152</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="5" t="n">
         <v>1912</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C164" s="5" t="s">
         <v>880</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>920</v>
+        <v>1030</v>
       </c>
       <c r="E164" s="5" t="s">
         <v>948</v>
       </c>
       <c r="F164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G164" s="5" t="s">
+      <c r="G164" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H164" s="5" t="s">
         <v>1153</v>
       </c>
-      <c r="H164" s="5" t="s">
+      <c r="I164" s="5" t="s">
         <v>1154</v>
       </c>
-      <c r="I164" s="5" t="s">
+      <c r="J164" s="5" t="s">
         <v>1155</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="K164" s="5" t="s">
         <v>1156</v>
       </c>
       <c r="L164" s="6" t="s">
         <v>1157</v>
       </c>
       <c r="M164" s="5" t="s">
         <v>1158</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="n">
         <v>1912</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C165" s="5" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>1030</v>
+        <v>920</v>
       </c>
       <c r="E165" s="5" t="s">
         <v>948</v>
       </c>
       <c r="F165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G165" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G165" s="5" t="s">
+        <v>1159</v>
       </c>
       <c r="H165" s="5" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="I165" s="5" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="J165" s="5" t="s">
-        <v>1161</v>
+        <v>102</v>
       </c>
       <c r="K165" s="5" t="s">
         <v>1162</v>
       </c>
       <c r="L165" s="6" t="s">
         <v>1163</v>
       </c>
       <c r="M165" s="5" t="s">
         <v>1164</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="5" t="n">
         <v>1912</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C166" s="5" t="s">
         <v>881</v>
       </c>
       <c r="D166" s="5" t="s">
         <v>920</v>
       </c>
       <c r="E166" s="5" t="s">
@@ -18901,57 +18901,57 @@
         <v>1195</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
         <v>1196</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C171" s="5" t="s">
         <v>881</v>
       </c>
       <c r="D171" s="5" t="s">
         <v>920</v>
       </c>
       <c r="E171" s="5" t="s">
         <v>948</v>
       </c>
       <c r="F171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G171" s="5" t="s">
-        <v>1165</v>
+        <v>1141</v>
       </c>
       <c r="H171" s="5" t="s">
         <v>1197</v>
       </c>
       <c r="I171" s="5" t="s">
-        <v>1136</v>
+        <v>1161</v>
       </c>
       <c r="J171" s="5" t="s">
         <v>102</v>
       </c>
       <c r="K171" s="5" t="s">
         <v>1198</v>
       </c>
       <c r="L171" s="6" t="s">
         <v>1199</v>
       </c>
       <c r="M171" s="5" t="s">
         <v>1200</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
         <v>1201</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C172" s="5" t="s">
         <v>1030</v>
       </c>
       <c r="D172" s="5" t="s">
@@ -19106,121 +19106,121 @@
       </c>
       <c r="I175" s="5" t="s">
         <v>1219</v>
       </c>
       <c r="J175" s="5" t="s">
         <v>102</v>
       </c>
       <c r="K175" s="5" t="s">
         <v>1220</v>
       </c>
       <c r="L175" s="6" t="s">
         <v>1221</v>
       </c>
       <c r="M175" s="5" t="s">
         <v>1222</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
         <v>1223</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C176" s="5" t="s">
-        <v>908</v>
+        <v>1224</v>
       </c>
       <c r="D176" s="5" t="s">
-        <v>947</v>
+        <v>920</v>
       </c>
       <c r="E176" s="5" t="s">
-        <v>1091</v>
+        <v>948</v>
       </c>
       <c r="F176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G176" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>1224</v>
+      <c r="G176" s="5" t="s">
+        <v>1225</v>
+      </c>
+      <c r="H176" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I176" s="5" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="J176" s="5" t="s">
-        <v>950</v>
+        <v>102</v>
       </c>
       <c r="K176" s="5" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="L176" s="6" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="M176" s="5" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
         <v>1223</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C177" s="5" t="s">
-        <v>1229</v>
+        <v>908</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>920</v>
+        <v>947</v>
       </c>
       <c r="E177" s="5" t="s">
-        <v>948</v>
+        <v>1091</v>
       </c>
       <c r="F177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G177" s="5" t="s">
+      <c r="G177" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H177" s="5" t="s">
         <v>1230</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="I177" s="5" t="s">
         <v>1231</v>
       </c>
       <c r="J177" s="5" t="s">
-        <v>102</v>
+        <v>950</v>
       </c>
       <c r="K177" s="5" t="s">
         <v>1232</v>
       </c>
       <c r="L177" s="6" t="s">
         <v>1233</v>
       </c>
       <c r="M177" s="5" t="s">
         <v>1234</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
         <v>1235</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C178" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D178" s="5" t="s">
         <v>802</v>
       </c>
       <c r="E178" s="5" t="s">
@@ -19476,51 +19476,51 @@
         <v>1271</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="5" t="s">
         <v>1272</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C184" s="5" t="s">
         <v>880</v>
       </c>
       <c r="D184" s="5" t="s">
         <v>920</v>
       </c>
       <c r="E184" s="5" t="s">
         <v>948</v>
       </c>
       <c r="F184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G184" s="5" t="s">
-        <v>1165</v>
+        <v>1141</v>
       </c>
       <c r="H184" s="5" t="s">
         <v>1273</v>
       </c>
       <c r="I184" s="5" t="s">
         <v>1274</v>
       </c>
       <c r="J184" s="5" t="s">
         <v>102</v>
       </c>
       <c r="K184" s="5" t="s">
         <v>1275</v>
       </c>
       <c r="L184" s="6" t="s">
         <v>1276</v>
       </c>
       <c r="M184" s="5" t="s">
         <v>1277</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="5" t="s">
         <v>1278</v>
       </c>
       <c r="B185" s="5" t="s">
@@ -19980,51 +19980,51 @@
         <v>908</v>
       </c>
       <c r="D195" s="5" t="s">
         <v>947</v>
       </c>
       <c r="E195" s="5" t="s">
         <v>1324</v>
       </c>
       <c r="F195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H195" s="5" t="s">
         <v>1337</v>
       </c>
       <c r="I195" s="5" t="s">
         <v>1338</v>
       </c>
       <c r="J195" s="5" t="s">
-        <v>997</v>
+        <v>1002</v>
       </c>
       <c r="K195" s="5" t="s">
         <v>1339</v>
       </c>
       <c r="L195" s="6" t="s">
         <v>1340</v>
       </c>
       <c r="M195" s="5" t="s">
         <v>1341</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="5" t="s">
         <v>1342</v>
       </c>
       <c r="B196" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C196" s="5" t="s">
         <v>1343</v>
       </c>
       <c r="D196" s="5" t="s">
         <v>967</v>
       </c>
       <c r="E196" s="5" t="inlineStr">
@@ -20151,51 +20151,51 @@
         <v>1358</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="5" t="s">
         <v>1359</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>258</v>
       </c>
       <c r="C199" s="5" t="s">
         <v>1360</v>
       </c>
       <c r="D199" s="5" t="s">
         <v>1361</v>
       </c>
       <c r="E199" s="5" t="s">
         <v>948</v>
       </c>
       <c r="F199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G199" s="5" t="s">
-        <v>1165</v>
+        <v>1141</v>
       </c>
       <c r="H199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I199" s="5" t="s">
         <v>1362</v>
       </c>
       <c r="J199" s="5" t="s">
         <v>102</v>
       </c>
       <c r="K199" s="5" t="s">
         <v>1363</v>
       </c>
       <c r="L199" s="6" t="s">
         <v>1364</v>
       </c>
       <c r="M199" s="5" t="s">
         <v>1365</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="5" t="s">
         <v>1366</v>
@@ -20293,51 +20293,51 @@
         <v>880</v>
       </c>
       <c r="D202" s="5" t="s">
         <v>947</v>
       </c>
       <c r="E202" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H202" s="5" t="s">
         <v>1377</v>
       </c>
       <c r="I202" s="5" t="s">
         <v>1378</v>
       </c>
       <c r="J202" s="5" t="s">
-        <v>997</v>
+        <v>1002</v>
       </c>
       <c r="K202" s="5" t="s">
         <v>1379</v>
       </c>
       <c r="L202" s="6" t="s">
         <v>1380</v>
       </c>
       <c r="M202" s="5" t="s">
         <v>1381</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="5" t="s">
         <v>1382</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>258</v>
       </c>
       <c r="C203" s="5" t="s">
         <v>880</v>
       </c>
       <c r="D203" s="5" t="s">
         <v>967</v>
       </c>
       <c r="E203" s="5" t="s">
@@ -20629,120 +20629,120 @@
       </c>
       <c r="L209" s="6" t="s">
         <v>1432</v>
       </c>
       <c r="M209" s="5" t="s">
         <v>1433</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="5" t="s">
         <v>1434</v>
       </c>
       <c r="B210" s="5" t="s">
         <v>150</v>
       </c>
       <c r="C210" s="5" t="s">
         <v>1393</v>
       </c>
       <c r="D210" s="5" t="s">
         <v>1403</v>
       </c>
       <c r="E210" s="5" t="s">
         <v>1435</v>
       </c>
       <c r="F210" s="5" t="s">
+        <v>1428</v>
+      </c>
+      <c r="G210" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H210" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I210" s="5" t="s">
         <v>1436</v>
       </c>
-      <c r="G210" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I210" s="5"/>
       <c r="J210" s="5" t="s">
         <v>1437</v>
       </c>
-      <c r="K210" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K210" s="5" t="s">
+        <v>1438</v>
       </c>
       <c r="L210" s="6" t="s">
-        <v>1438</v>
-[...1 lines deleted...]
-      <c r="M210" s="5"/>
+        <v>1439</v>
+      </c>
+      <c r="M210" s="5" t="s">
+        <v>1440</v>
+      </c>
     </row>
     <row r="211">
       <c r="A211" s="5" t="s">
         <v>1434</v>
       </c>
       <c r="B211" s="5" t="s">
         <v>150</v>
       </c>
       <c r="C211" s="5" t="s">
         <v>1393</v>
       </c>
       <c r="D211" s="5" t="s">
         <v>1403</v>
       </c>
       <c r="E211" s="5" t="s">
         <v>1435</v>
       </c>
       <c r="F211" s="5" t="s">
-        <v>1428</v>
+        <v>1441</v>
       </c>
       <c r="G211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I211" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I211" s="5"/>
       <c r="J211" s="5" t="s">
-        <v>1440</v>
-[...2 lines deleted...]
-        <v>1441</v>
+        <v>1442</v>
+      </c>
+      <c r="K211" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L211" s="6" t="s">
-        <v>1442</v>
-[...1 lines deleted...]
-      <c r="M211" s="5" t="s">
         <v>1443</v>
       </c>
+      <c r="M211" s="5"/>
     </row>
     <row r="212">
       <c r="A212" s="5" t="s">
         <v>1444</v>
       </c>
       <c r="B212" s="5" t="s">
         <v>150</v>
       </c>
       <c r="C212" s="5" t="s">
         <v>1393</v>
       </c>
       <c r="D212" s="5" t="s">
         <v>1403</v>
       </c>
       <c r="E212" s="5" t="s">
         <v>1445</v>
       </c>
       <c r="F212" s="5" t="s">
         <v>1428</v>
       </c>
       <c r="G212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
@@ -20759,96 +20759,96 @@
       </c>
       <c r="K212" s="5" t="s">
         <v>1448</v>
       </c>
       <c r="L212" s="6" t="s">
         <v>1449</v>
       </c>
       <c r="M212" s="5" t="s">
         <v>1450</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="5" t="s">
         <v>1451</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>150</v>
       </c>
       <c r="C213" s="5" t="s">
         <v>1393</v>
       </c>
       <c r="D213" s="5" t="s">
         <v>1403</v>
       </c>
       <c r="E213" s="5" t="s">
-        <v>539</v>
+        <v>533</v>
       </c>
       <c r="F213" s="5" t="s">
         <v>1420</v>
       </c>
       <c r="G213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I213" s="5" t="s">
         <v>1452</v>
       </c>
       <c r="J213" s="5" t="s">
         <v>1453</v>
       </c>
       <c r="K213" s="5" t="s">
         <v>1454</v>
       </c>
       <c r="L213" s="6" t="s">
         <v>1455</v>
       </c>
       <c r="M213" s="5" t="s">
         <v>1456</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="5" t="s">
         <v>1457</v>
       </c>
       <c r="B214" s="5" t="s">
         <v>150</v>
       </c>
       <c r="C214" s="5" t="s">
         <v>1393</v>
       </c>
       <c r="D214" s="5" t="s">
         <v>1403</v>
       </c>
       <c r="E214" s="5" t="s">
-        <v>539</v>
+        <v>533</v>
       </c>
       <c r="F214" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I214" s="5" t="s">
         <v>1458</v>
       </c>
       <c r="J214" s="5" t="s">
         <v>1453</v>
       </c>
       <c r="K214" s="5" t="s">
         <v>1459</v>
       </c>
       <c r="L214" s="6" t="s">
         <v>1460</v>
@@ -25529,51 +25529,51 @@
       </c>
       <c r="C316" s="5" t="s">
         <v>880</v>
       </c>
       <c r="D316" s="5" t="s">
         <v>1030</v>
       </c>
       <c r="E316" s="5" t="s">
         <v>1669</v>
       </c>
       <c r="F316" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G316" s="5" t="s">
         <v>1925</v>
       </c>
       <c r="H316" s="5" t="s">
         <v>1926</v>
       </c>
       <c r="I316" s="5" t="s">
         <v>1927</v>
       </c>
       <c r="J316" s="5" t="s">
-        <v>997</v>
+        <v>1002</v>
       </c>
       <c r="K316" s="5" t="s">
         <v>1928</v>
       </c>
       <c r="L316" s="6" t="s">
         <v>1929</v>
       </c>
       <c r="M316" s="5" t="s">
         <v>1930</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="5" t="s">
         <v>1931</v>
       </c>
       <c r="B317" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C317" s="5" t="s">
         <v>880</v>
       </c>
       <c r="D317" s="5" t="s">
         <v>1932</v>
       </c>
       <c r="E317" s="5" t="s">