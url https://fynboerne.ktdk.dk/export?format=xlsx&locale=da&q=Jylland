--- v1 (2026-07-26)
+++ v2 (2026-09-19)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1094" uniqueCount="723" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1103" uniqueCount="728" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -71,51 +71,51 @@
   <si>
     <t>Brev</t>
   </si>
   <si>
     <t>Vilhelmine  Larsen</t>
   </si>
   <si>
     <t>Johannes Larsen</t>
   </si>
   <si>
     <t>Kerteminde</t>
   </si>
   <si>
     <t>København</t>
   </si>
   <si>
     <t>Birkerød
 Faaborg ,Fyn
 Långaryd</t>
   </si>
   <si>
     <t>Ane Marie Christiansdatter
 Christian Eckardt
 Anesine Frölich
 - Holbeck
-J.C. Hostrup
+Jens Christian Hostrup
 Harald  Klokker
 Assistent Knudsen
 Augusta  Larsen
 Cathrine Larsen
 Georg Larsen
 Ida Larsen
 Jacob Larsen
 Jeppe Andreas Larsen
 Peter Larsen
 Urban Larsen
 Vilhelm Larsen
 Niels Mollerup
 Ulrik Plesner</t>
   </si>
   <si>
     <t>Cirkus "Danmark" besøgte Kerteminde i april 1885 (Kjerteminde Avis 21.4 1885) Der var 35 personer, heste m.m. på pladsen ved Gymnastikhuset.</t>
   </si>
   <si>
     <t>Det Kongelige Bibliotek</t>
   </si>
   <si>
     <t>Johannes Larsen er ikke i så godt humør og hans mor vil gerne hjælpe ham. Farbror Urban skal snart giftes og overtage en købmandsforretning. Johannes Larsens far vil muligvis tage en tur til Sverige.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Fx7B</t>
@@ -509,52 +509,52 @@
     <t>Dette er første brev, der kendes til, fra Alhed Larsen efter brylluppet med Johannes Larsen. 
 Larsen-familien ejede to skovgårde i Sverige, Båxhult og Höljeryd.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
   </si>
   <si>
     <t>Johannes, Alhed og Ludvig Brandstrup er på Båxhult. De går på jagt. Johannes Larsen maler flittigt, da vejret er fint. Bredsdorff vil gerne købe to akvareller.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ogv2</t>
   </si>
   <si>
     <t>8ende Sept
 Kære Moder!
 Lud og jeg sidde og venter paa Las, der er ude at male, og Middagsmaden (st. Urhøne og Brødkage) staar og venter ude i Køkkenet jeg vil forkorte Ventetiden ved at begynde paa et Brev til Dig. – Jeg haaber, at Du har hørt fra Christine (vel nærmest mundtlig) lidt om os heroppe og Grunden til vores lange Tavshed. Vi ejede i mange Dage ikke en Øre og kun 2 Frimærker, som vi ikke turde give fra os, da vi jo mulig kunde faa Breve, der skulde besvares strax. Der kom jo ogsaa Bertas og det andet Frimærke blev anvendt til Dig. – Tak for dit sidste Brev, jeg faar vist snart et til, Du vilde skrive naar Du kom hjem, skrev Dis. – Du kan tro det var yndig at have Christine her, jeg savner hende meget. Lut kom i Forgaars Aftes. Berta turde jo desværre ikke for den dårlige Vejs Skyld, det havde ellers været forfærdelig morsomt at have hende her ogsaa. Lut skød to Urhøns i Gaar han gaar rigtig og nyder Livet i det henrivende Vejr. Las maler flittig hver Dag, hans Billede gaar udmærket fremad. Hvis bare Vejret vil holde sig, saa kan han maaske faa det færdigt. – (Efter Middag) Las kom hjem med et Brev fra Elle, skreven d. 4de og i Dag er det den 8ende, det var da nogenlunde expedit. Ellers er det jo en skandaløs Postgang i Aar. Vi har faaet et Brev fra Kerteminde, der var afsendt Fredag Aften og vi havde det først Torsdag Aften, ligesaa længe havde Bertas været undervejs. Tilføjet: Om Aftenen. Denne Parentes er jeg sat til at skrive af Lud og Las, der begge sidde her og skrive og have begyndt hver sit Brev med ovenstaaende. – Vi have et henrivende Vejr i disse Dage komplet Sommer, men i Aften er det desværre som om der er Forandring i det. – Lud har en Riffel med, en lille elegant Bøsse, som han har givet mig Lov at skyde med. I Aften have vi alle 3 været paa [overstreget: J] Andetræk nede ved en Sø, men vi saa desværre ingen Ænder. – I Dag have vi faaet en Pakke Politiken fra Kerteminde, det er meget morsomt at se Aviser igen, naar lige at læse om Dreyfussagen. I maa endelig skrive, saa snart I faa noget at vide om Elles Bryllup. – Hvordan gik Johannes Jyllandsrejse? – Jeg skal hen at skrive et Par Ord til Elle til Svar paa hende Brev, eller jeg kan i Grunden ligesaa godt skrive det her. – Hvis Bredsdorff vil have 2 Akvareller saa findes der 2 [udstreget: da] saadanne i den fri Udstillingslokale, Cinerarie” [tilføjet over linjen: Blomst] og ”Gravgæs” 100 Kr. pr Stk, men han maa selv se at faa fat i den [tilføjet: hvis han gider], da Las jo er heroppe. Mange Hilsner til Alle fra Las og Eders Alhed
 Lud hilser</t>
   </si>
   <si>
     <t>1898-09-13</t>
   </si>
   <si>
     <t>Odense</t>
   </si>
   <si>
-    <t>Thorvald Balslev
-Laura Balslev, f. Leth
+    <t>Laura Balslev
+Thorvald Balslev
 Thora  Branner
 Louise Brønsted
 Jørgen -, Erikshaab
 H. Junker
 Johanne Christine Larsen
 Otto Emil  Paludan
 Hempel Syberg</t>
   </si>
   <si>
     <t>Laura Warbergs søster drev et pensionat beliggende Gothersgade 129 i København. 
 I Heden lå ejendommen Ensomhed, som Hempel Syberg havde i fæste. 
 Johanne Christine Warberg og Thorvald Balslev var forlovet 1893-1898. 
 Warberg-familien var gode venner med von Sperling, som ejede godset Sandholt. 
 Hempel Syberg var medvirkende til at Andelsselskabet Odense Offentlige Slagtehuse og Eksportslagteri blev stiftet i 1897.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0345</t>
   </si>
   <si>
     <t>Hempel Sybergs søster har ligget syg i Heden. 
 Laura Warberg er spændt på at høre om Thorvald og Johanne/Junge har fundet sammen igen. En bekendt, der havde været i selskab med Thorvald, syntes at han var forceret.
 Hempel Syberg har det godt igen. Han har bedt Laura følge hans søster til Lerchenborg, men hun havde ikke lyst.
 Laura må hurtigt vide, om Niels Holm skal have hø.</t>
   </si>
   <si>
@@ -2102,51 +2102,51 @@
 Jeg vilde forfærdelig gerne se alt det rindende Vand i Aaerne baade i Fyn og Jylland og saa ligger jeg her. Nu kan Du altsaa ikke høre fra mig før Mandag da det jo er Søndag i Morgen.
 Mange kærlige Hilsner 
 Din JL</t>
   </si>
   <si>
     <t>1924-05-12</t>
   </si>
   <si>
     <t>Alhed Marie Brønsted</t>
   </si>
   <si>
     <t>Louise Brønsted</t>
   </si>
   <si>
     <t>Møllebakken 14, 5300 Kerteminde, Danmark</t>
   </si>
   <si>
     <t>Peter Bichel
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Peter Oluf Brønsted
 Grethe Jungstedt
 Kurt Jungstedt
-Matilde Jungstedt
+Matilda Jungstedt
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johannes Larsen
 Marie Larsen
 Eiler Lehn Schiøler
 Ellen Dorothea Lehn Schiøler
 Helga Lehn Schiøler
 Annette Schiøler
 Eiler Schiøler
 Laura Warberg</t>
   </si>
   <si>
     <t>Kopier findes på Johannes Larsen Museet.</t>
   </si>
   <si>
     <t>Alhed Marie Brønsted blev tidligere inviteret med familien Jungstedt til Paris som barnepige for deres lille datter. AMB takkede nej tak, da hun føler sig forpligtiget til at arbejde på Møllebakken som aftalt. Men da hun en dag nævner invitationen ved bridgebordet, opfordrer både Alhed Larsen og Laura Warberg hende kraftigt til at ændre dette. Alhed Larsen mener godt, tingene kan tilrettelægges, så hun kan undværes hen over sommeren. Gæsterne må klare sig uden ABM's hjælp. Hun er vældig fristet, selv om hun så må undvære at male og køre motorcykel sammen med Andreas Larsen. Hun udbeder sig forældrenes mening. 
 Herefter følger en lang beskrivelse af Andreas Larsens 25 års fødselsdag - bla. danser Alhed Larsen rundt i motorcykeltøj.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/qiI2</t>
   </si>
   <si>
     <t>12 Mai 1924.
@@ -2948,88 +2948,88 @@
 Christine Swane
 Lars Swane</t>
   </si>
   <si>
     <t>Brevet er privateje.</t>
   </si>
   <si>
     <t>Fødselsdagshilsen til Johan Larsen(Lysse) fra hans faster Marie Larsen (Ia). Julen blev holdt hos familierne i Kerteminde og på Lindøgård. Der var voldsomt snevejr flere steder i Danmark. Sophus Meier (IA Larsens svoger) døde knap 96 år gammel.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4gyc</t>
   </si>
   <si>
     <t>Birkerød d.27-2-36
 Kære Lysse! Til Lykke med Fødselsdagen, et rigtig godt Aar ønsker jeg Dig i alle Henseender; nu kommer dette Brev alligevel forsent, skønt jeg havde foresat mig at få det af Sted i god Tid! Hvordan mon I dog har det deroppe i denne skrækkelige Vinter? Herhjemme har vi da ikke haft så meget Sne i mange Aar, selv om Kulden ikke har været saa haard; lige her omkring Birkerød har det ikke været værst, men rundt omkring i Landet har der været Togstandsninger; i Nærheden af Roskilde hvor Lasse er havde de ikke fået Post [indsat over linjen:”Post”] omtrent en hel Uge og på Fyen og i Jylland har det jo også været rent galt; men nu er det vist i Orden de aller fleste Steder. – Forhaabentlig har Drengene det godt, den Lille vokser vel normalt og opfører sig pænt; jeg havde Brev fra Else forleden Dag, lille I.A. havde det godt; hvor er det kedeligt at man så sjældent kan få dem at se, det vilde være vældig morsomt at se de 2 små Fyre sammen, jeg håber at det sker en Gang ad Aare.
 Vi var på Fyn Alle 3 i Julen, vi rejste derover d. 22ende, jeg var i Kerteminde til Juleaftensdag, så kørte Puf mig til Lindøgaard, jeg er jo altid hos Agraren Juleaften; Las’s Fødselsdag var jeg derude og så var jeg der 3-4 Dage inden jeg rejste her tilbage. – Vi har hængt et Stykke Flæsk ud i et Træ og har megen Glæde af at se på Smaafuglene og Solsorterne som kommer og hakker i det. – Jeg havde Brev fra Marie Meyer i Dag, hendes Far er jo død, næsten 96 Aar gammel; hun tænker på at flytte fra Feden og få en mindre Lejlighed nu hun er alene, - Mix og Myg havde nær ikke kommet over til Begravelsen på Grund af Togstandsninger. – Hils lille Peter mange Gange, måske kan han more sig lidt med disse Billeder; det var kedeligt at jeg ikke fik skreven til Jer til Jul, jeg vilde have sendt et pund The over til Jer, men Din Svigermor sagde at hun havde et pund som hun tog med; så kan I få et af mig [fortsættes øverst på side 1] en anden Gang. Jeg håber vi en Gang får Lov til at have Peter her et Par Dage når han kommer til Danmark den søde Unge jeg længes tit efter ham; Hav det nu godt Alle 4, mange kærlige Hilsner til Bimse, Peter, den Lille og Dig selv kære Lysse, fra Ia -</t>
   </si>
   <si>
     <t>1936-10-28</t>
   </si>
   <si>
     <t>Andreas Larsen
 Elena Larsen
 Jeppe Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot
 Andreas Warberg</t>
   </si>
   <si>
     <t>Vissinggård er et skovgods (ikke en herregård) samlet af Einar Viggo Schou til Palsgaard Gods i 1919-20, af den gammel gård Nedenskov og den lille gård Havbæk. Gården ligger i Sønder Vissing Sogn i Horsens Kommune. Hovedbygningen er opført i 1920 ved arkitekt Johannes Magdahl Nielsen. Vissinggård Gods er på 458 hektar. 
 Andreas/Puf Larsen fik opført et bryggeri på grunden, hvor hans barndomshjem lå/ligger. Det blev ikke en økonomisk succes og er siden blevet revet ned.</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Johannes og Andreas Larsen har været på klapjagt på Vissinggaard. Han fortæller, hvad de nedlagde. Bagefter fik de god middag.
 Andreas/Puf har støbt fundament til bryggeriet.
 Skorstenen er blæst af vaskehuset.
 Larsen-familien har for tiden ingen piger i huset, men der kommer nye til november.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/pSfp</t>
   </si>
   <si>
     <t>Kjerteminde 28 Octbr. 1936.
 Kære Lysse!
 Tak for Brevet med Planerne, som laa her da vi kom hjem i Søndags. Puf og jeg havde været til Klapjagt hos Dede i Torsdags og blev inviteret paa en Klapjagt Lørdag hos en Ingeniør Andersen, der er gift med en Datter af Schou Palsgaard og ejer Vissinggaard. Paa Dedes Jagt ca 16 Jægere, i hans Plantagejagt blev der skudt 3 Ræve og en halv Snes Harer og et Raadyr uden at jeg fik Ild. Bøssen. Dagen efter var Puf, Dede og jeg ude paa en Jagt ved Stigsholm Sø som D har sammen med 3 andre. Vi gik hele Eftermiddagen i Regn og skød et Par Gange forbi til Høns, da vi havde tømt Bøsserne og skulde ind i Vognen kom der en høj Krikand og jeg naaede lige at faa en Patron i og skød paa den samtidig med Puf den gik død ned. Paa Vissinggaards Jagt var vi 7-8 Jægere og ca 30 Klappere. Der blev skudt 35 Stkr. Hvoraf jeg skød et Raadyr en Hare og en Sneppe, og sammen med andre en Fasan og en Hare. Det var en meget fornøjelig Dag og bag efter en god Middag og en L.Hombre hvor jeg vandt 25 Øre. Vi havde igen i Gaar en orkanagtig Storm men i Eftermiddag er det igen helt fint Vejr med nogle Byger af og til. Jeg har faaet en fin Ederfugl ♂ fra i Fjor. Jeg synes Dine Planer ser meget tiltalende ud. Puf har nu faaet støbt Kjælder og Grund til Bryggeriet. I den forrige Storm blæste Skorstenen af Vaskehuset og ramlede gennem Taget. Vi har ingen Ting hørt fra Bimse, hun har vel ringet forgæves mens vi var i Jylland og Else i Odense med Børnene. Jeg har nu skreven til hende og bedt hende ringe os op og aftale hvornaar de kan komme her. Vores Piger rejste 1 Octbr. og vi har ingen haft siden, men faar 2 nye til November. Jeg skal hilse fra Puf og Else. Else er lige gaaet i Byen og Puf er nede ved Stranden og skrabe sin Jolle. Mange Hilsner til Dig og Peter fra Din Far.</t>
   </si>
   <si>
     <t>1937-03-30</t>
   </si>
   <si>
     <t>Daisy  Berg
 Else Birgitte Brønsted
 Louis Golding
 Ina  Goldschmidt
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Thomas Mann
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Christine Swane
 Lars Swane
 Lasse Taaning
 Albrecht  Warberg
 Andreas Warberg
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen
 Karl Zeckendorf</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Lars/Lasse Taanings bror, svigerinde og dennes veninde var. Gurli, "Krastine", Kat. Sørensen, Eggert og Franzen kendes heller ikke. 
 Det er uklart, hvem det er, som Johanne C. Larsen omtaler som "ens Svigersøn". Selv havde hun ikke i 1937 en svigersøn. Det vides ikke, hvad Ina Goldschmidts barn/Astrid Warbergs barnebarn hed. 
 Sechendorf er Karl Zeckendorf, som var en jødisk øjenlæge. Janna Schou, Astrid Warbergs datter, var i et kærlighedsforhold til ham, indtil han blev ført til koncentrationslejren Sachsenhausen og myrdet.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0803</t>
   </si>
   <si>
     <t>Johanne C. Larsen har slagtet, og midt i arbejdet med dette kom der gæster. Hun er ked af, at Astrid Warberg var så berørt af ikke at blive inviteret til Else Birgitte/Mudis bryllup. Johanne blev heller ikke inviteret. Hun er bitter over, at Brønsted-familien udelukker Astrid. 
 Det er et stort påskegilde, Astrid har haft. 
@@ -3060,225 +3060,225 @@
 Det kunde more mig at høre, hvad Axel mener om den Ting. Han interesserer sig vel for Udenrigspolitik – ja det maa jo enhver i disse Tider. Jeg har desværre ingen rigtig at tale med om det. Det er Morgenstund, jeg har Vaskekone og nu maa jeg i Gang med mit. 
 Dagen efter. Fredag. Ak hvilken Storm til mit stakkels Tøj; en Del blev tørt i Gaar. Af det senere udhængte tog jeg en Del ind ved Sengetid. Resten har blafret hele Natten og Regn fik vi, men nu er det tørt paa et Par Timer, hvis vi faar Tørvejr. – 
 Nu sender jeg Brevet. Jeg tør vædde med at du har haft samme Tankegang, som jeg med at vente paa mit Brev for at undgaa at de krydser. 
 Tillykke med det lille nye Barnebarn! Men tænk, at du fik det at vide ad Omveje. Der har Sjums nu en Brist. Man kan sagtens skrive et Brevkort m. Blyant fordi man har faaet et Barn. - - Undskyld min Grundighed – men du tror vist, du en Gang har skrevet om et el. andet, der er sket for noget siden paa Axels Kontor. Var der en Palads-Revolution. Blev Direktøren afskediget S.u. Nu ikke mere, kæreste Dis uden de kærligste Hilsner til Jer alle tre med endnu en Gang de Tusinde af Tak for alt det lækre du sendte os.
 Din Junge. 
 [Skrevet på hovedet øverst på sidste side:]
 Elle sendte Julekort til din gamle Adr. Lindevej. Fik du det ikke? Saa maa Jeres Postvæsen da rigtig skamme sig
 [Skrevet langs venstre margen på s. 4:]
 Jeg ser ved Gennemlæsning, at jeg har skrevet lidt for hvast mod vores skikkelige Telefo-radio, den generer mig da egentlig ikke meget
 [Indsat i venstre margen s. 7:] S.u.</t>
   </si>
   <si>
     <t>1937-08-05</t>
   </si>
   <si>
     <t>Dot -
 Johannes Nicolaus Brønsted
 Louise Brønsted
 - Gregersen, maler
 Niels Hansen
 Hatla Helweg-Larsen
 Andreas Larsen
 Elena Larsen
 Vilhelm Larsen
 Gudmund Larsen 
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Elena Larsens veninde
-Else Larsen, Else, Andreas Larsens kone
 Kirsten Larsen, Gudmund Larsens kone
 Ellen  Sawyer
 Robert Svendsen
 Frederik Warberg</t>
   </si>
   <si>
     <t>Andreas/Puf og Johannes Larsen har været på Samsø, hvor de besøgte Falkentorp, Niels Hansen m.fl.
 Larsen har undulater i haven.
 Hatla og hendes børn har været på besøg.
 Larsen og familie skal til bryllup hos Vihelm/Klaks.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4hLu</t>
   </si>
   <si>
     <t>Kjerteminde 5 Aug 1937.
 Kære Lysse!
 Tak for Brevet, det var dejligt at høre at alt staar godt til derovre, vi var begyndt at blive utaaalmodige Forrige Lørdag sejlede Puf og jeg med Christiansen op til Langøre for at besøge Niels Hansens der laa der med deres Baad. Vi havde fint Vejr og kom der op paa 5 Tim, 12 Mils Fart. N var ikke i Baaden, men til 27 Aars Jubilæum hos Flyveren Robert Svendsen/den første Øresundsflyvning, og vi blev hentede derop til Sjusser. Om Aftenen spiste vi hos Niels Hansens sammen med Ole Falkentorps der bor der. Næste Formiddag gik vi en Tur over til Vestsiden af Øen og efter Middag tog vi en Bil til Langdalen og Ballebjerg og om Aftenen spiste vi til Middag hos Falkentorps, friske Hummere Øl og Brændevin og Aal i Karry og Melon. Næste Morgen sejlede vi hjem og var her Kl. 12. Vores Undulater som jeg lukkede ud til Paaske (5) reduceredes efterhaanden saa der i Pintsen kun var 3 og et Par Dage efter forsvandt de 2. Den tilbageblevne ♀ havde slaaet sig ned i en Mejsekasse i Kirsebærtræet. Forhaven, hvor den udrugede og opfødte 3 Unger (2 grønne og en gul) den ene grønne forsvandt mens vi var paa Samsø, og Hunnen som jeg havde sat i Bur sammen med en ♂ jeg havde faaet hos Maler Gregersen, havde lagt 2 Æg, som jeg slog i Stykker og lukkede saa Parret ud. De flyver alle 4 ind i Buret og æder. For 14 Dage siden havde vi Besøg af Hatla og Børnene paa Cykletur til Jylland. Hanne og Dot har været her. Magisteren og Lugge hos Elle, de rejste i Gaar og Dede kom. I Overmorgen skal vi til Bryllup hos Klaks. Gudmund og Kirsten. Jeg er nu kommen helt godt i Gang med at bestille noget. Jeg tænker I ser os ca midt i Maaneden. Det maa være en dejlig Tur for Bimse. De er vel hjemme igen naar Du faar dette. Mange Hilsner til Jer allesammen ogsaa fra Puf og Else.
 Din Far.</t>
   </si>
   <si>
     <t>1937-09-12</t>
   </si>
   <si>
     <t>Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Lindøgård</t>
   </si>
   <si>
     <t>Hans Christian Branner
 - Ferlov
 - Hansen, hushjælp, Kerteminde
 - Heiring
 Andreas Larsen
 Gudrun Larsen
 Henning Larsen
 Jeppe Larsen
 Johannes Larsen
 Urban Larsen
 Vilhelm Larsen
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Elena Larsens veninde
-Else Larsen, Else, Andreas Larsens kone
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Christine Swane
 Lars Swane
 Ane Talbot
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Johannes Larsens bror, Vilhelm/Klaks, og hans familie boede på skovridergården Rørdam. 
 Det vides ikke, hvem Asmussens søn, Mama og Aggi, Ingrid Ravn, Fru Knarreby, Bertel og barnepigen var. Søster var der flere i Larsen-familien, som blev kaldt. 
 Vilhelm/Klaks Larsen og Sigurd Swane havde en brevveksling om Lars Swanes fremtidige erhverv. Sigurd Swane ønskede, at Lars skulle uddanne sig indenfor skovbrug.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0416</t>
   </si>
   <si>
     <t>Marie Larsen har været til Henning/Bror og Kirstens bryllup på Rørdam. Lars Swane var ikke inviteret, for Vilhelm/Klaks var utilfreds med, at han ville være maler. Da Christine Swane erfarede dette, tog hun heller ikke med. 
 Marie m.fl. var på køreture fra Rørdam. De var i Jylland og i Odense. Derefter var hun ca. 10 dage i Kerteminde, hvor hun hjalp med at passe børnene. Ane/Lillepigen var blevet nemmere at omgås. Marie var på rådhuset i Odense og se Johannes Larsens freskoer, og de besøgte Farbror Urban på næsten 90 år i Svendborg. 
 Christine Swane arbejder på værker til Grønningen. Hun og Marie har fået nye genboer, og de er omgivet af mennesker.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/7pLM</t>
   </si>
   <si>
     <t>Lindøgaard d. 12 – 9 – 37.
 Kære lille Bi / Endelig får jeg begyndt på Skriveriet. – Da jeg skrev Din Fødselsdagshilsen skulde jeg jo Dagen efter rejse til Rørdam til Bror og Kirstens Bryllup. Henning hentede mig i Ejby, han var Dagen før kommen hjem fra en Biltur i Norge sammen med Ditte, en af Asmussens Sønner og en anden ung Pige, de havde kørt rundt i 14 Dage, ligget i Telt og moret sig godt, både han og Ditte var så solbrændte; hun var med til Bryll, jeg syntes hun var så sød, kedeligt at de ikke kan lide hende på Rørdam. – Vi morede os godt til Festen, der var kun det kedelige at Uglen ikke var med; det kom af at vi var inviteret derover i Sommers og troede at Invitationen gjaldt os alle 3; men så viste det sig at Lasse ikke skulde med; på Rørdam er de vrede over at Lasse er begyndt at male og så vilde Klaks ikke have ham med og da Uglen og Lasse havde bestemt at de vilde ud og male sammen, tog de til Båstad sammen ["sammen" overstreget] i Stedet for ["i Stedet for" indsat over linjen] Uglen vilde selvfølgelig heller ikke derover når hun fik at vide at Lasse ikke er velkommen. – Jeg var på Rørdam en Uge, Søster var hjemme og Ingrid Ravn boede hos Mama og Aggi, hun kom ned hver Dag og vi gik i Vandet sammen; Søster har fået Kørekort, den sidste Dag kørte hun for Gudrun og mig Fru Knarreby og Aase K. til Lillebæltsbroen vi kørte over den og lidt ind i Jylland, det var en dejlig Tur; Dagen efter kørte hun for Gudrun og mig til Odense, vi var til The hos Kirsten, Bror og Henning kom også og de skulde da alle 3 med til Rørdam, (det var en Lørdag), Bror og K. har faaet en yndig og hyggelig moderne Lejlighed, en Mængde Brudegaver fik de, blandt andet Billeder til at hænge på Væggene; af Uglen, Lasse, Las, [ulæseligt] og Bertel; da de andre kørte, gik jeg til Banegården og tog til Kerteminde, hvor jeg var en halv Snes Dage; Du kan tro de 2 smaa er søde, Lillepigen taler nu så fornuftigt og lille Jeppe siger alting bagefter, det er en dygtig Dreng og lille Ane er blevet meget blidere, det er sjældent hun er arrig nu; jeg havde meget med dem at gøre da Barnepigen havde Ferie og Else og Frk. Hansen havde travlt, jeg gik til Stranden med dem, hvor de morede sig herligt med at samle Skaller; mens jeg var der var vi alle en Eftermiddag ude hos Elses Forældre og Else og jeg var på Rådhuset og se Las's Freskoer; den sidste Søndag jeg var der var Las, Puf og jeg i Svendborg for at se til Farbror Urban, han var meget glad over at se os og havde det virkelig forbavsende godt, han ser og hører dårligt, men ellers rask og i godt Humør, tænk han bliver 90 i December; Familien var umådelig elskværdig de har fået bygget et Sommerhus på Thurø og da vi havde drukket Kaffe kørte vi allesammen derover, det varede kun 10 Minutter, der var dejligt, det lå helt nede ved Stranden begge Døtrene havde Kajakker; vi var der en Timestid og kørte så hjem til et overdaadigt Aftensbord; KL. 9 kørte 
 [Skrevet på tværs øverst på s1:]
 X Sverrig og 3 store og nogle mindre Akvareller i Kerteminde og nu skal hun male i Birkerød så hun kan få en god Udstilling på Grønningen i Januar. Heirings har bygget dem et dejligt nyt Hus i en Del af deres Have og solgt det andet og vi har fået Fru Ferlov til Genbo, hun har lejet det ny Hus nede ved Søen for 2 År; Hans Christian Branner har ogsaa lejet i Birkerød i Skrivergaarden, ikke så langt fra os, så vi har snart mange gode Venner derude. Nå nu må jeg vist slutte, det er da et nogenlunde langt Brev selv om det ikke er særlig morsomt. -
 [Skrevet langs venstre kant på brevets s1:]
 Hav det nu godt til vi ses kæreste Bi, hils Manse mange Gange når Du ser ham og tusind Hilsner og Kys til Dig selv fra Rie. – 
 [Skrevet på hovedet øverst på s. 1:]
 Alle på Lundsgård hilser. – De små Hunde er henrivende.</t>
   </si>
   <si>
     <t>1937-09-13</t>
   </si>
   <si>
     <t>Mary Boisen
 Thora Cohn
 Andreas Larsen
 Johanne Christine Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Müller, Frk. 
 Christine Swane
 Ane Talbot
 Gunnar Tinesen
 Erik Warberg Larsen</t>
   </si>
   <si>
     <t>Laura/Bibbe Warberg Petersen opholdt sig i England, da hun modtog brevet. 
 Båxhult var en af Larsen-familiens skovgårde i Småland. 
 Det vides ikke, hvem Bent var, og det er uklart, hvem "de små", som nævnes i brevet, var. 
 Overskuddet fra ”Kvindernes Udstilling fra Fortid og Nutid” i 1895 gik til opførelsen af til en kvindernes bygning, som var verdens første større bygning af kvinder og for kvinder. Christine Swane solgte i 1937 maleriet "Udsigt i Tisvilde Hegn" til Ny Carlsbergfondet, som forærede det til Kvindernes Bygning. https://www.kvindernesbygning.dk/kvindernes-bygnings-historie-copy-3/</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0414</t>
   </si>
   <si>
     <t>Andreas/Puf og Else Larsen har kørt Johannes Larsen/Las til Båxhult. 
 Marie Larsen har hjulpet med høst, tærskning og brænde. Frk. Müller har været på besøg.
 Erik/Tinge og Mary har fået indrettet en dejlig stue. 
 Christine Swane/Tante Ugle har for de penge hun fik for maleriet til "Kvindernes Bygning" købt en trekant jord, så haven er blevet udvidet. Hun sælger godt, og der kommer snart en kunsthandler på besøg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9eus</t>
   </si>
   <si>
     <t>[S. 2. S. 1 og 3 mangler]
 II
 vi hjem i et vidunderligt Måneskin. – 
 Tirsdag d:24, kørte Puf og Else mig herop, men måtte af Sted med det samme, de skulde næste Morgen køre til Båxhult med Las, de var kun deroppe en Dag sejle hjem over Gøteborg - Frederikshavn og havde haft en lang [”lang” overstreget] dejlig Tur, ikke ret lang, (de var kun borte i 5 Dage) men Puf havde travlt og de vilde heller ikke være saa længe borte fra Børnene; - 
 Jeg tog det med Ro i Kerteminde for jeg vidste jo at Gunnar var her og hjalp dem med Høsten, han rejste Dagen efter at jeg var kommen, så jeg kom ligetilpas til at hjælpe med de sidste Læs Korn og al Rivningen, en Dag har jeg ogsaa hjulpet Tinge med at tærske Rivning; så har Tinge og jeg også båret en vældig Stak Rubrænde i Hus, bagefter savede Tinge alle de tykke Stykker, jeg bar dem ind og bagefter gjorde vi rent i Gården så, den var så fin da Frk. Müller kom, vi har været nogle dejlige Ture mens hun var her, men det har Din Mor vel fortalt Dig om; Tante Ugle har jo været en Uge i Kertem. en Dag var hun her; hun rejste i Går jeg tog derud i Går Formiddags, egentlig skulde jeg have bleven der, men Frk Müller var jo lige rejst så de vilde nødig af med mig også, derfor tog jeg tilbage med 5 Bilen og tager så til Kertem. i Morgen og bliver et Par Dage inden jeg rejser til Birkerød; de små var med ned til Bilen, de var aldeles ens klædt på med hvide Bluser og lyseblaa tærnede Bukser med Remme op over Skuldrene og hen over Brystet, de var aldeles bedårende. – Tinge og Mary har fået en yndig Stue der er rigtignok også Billeder på Væggene, så det kan forslå og hvor er det dejligt, at Din Mor har så god Hjælp at hun kan tage den mere med Ro og ikke være så bunden, som nu da Frk. Müller var her og kunne gå alle de dejlige Ture og vide at der var en der tog sig af det herhjemme. -
 Tænk at I nu snart skal til at vende Næsen hjemefter søde Bibbe, hvor jeg glæder mig til at se Jer, men det bliver vel næppe før til Jul, men der er jo også kun 3 Måneder til, den Tid kan snart gå; bare I nu må få godt Vejr til Jeres Tur så kan det blive interessant og morsomt, mon vi ikke vi får et lille Kort en Gang, mens I er på Vandring?
 Mon Du har hørt at Tante Ugle købte den Trekant Jord bag ved Haven, da hun havde solgt det store Billede til ”Kvindernes Hus”, en Bestilling af Carlsbergfondet; Haven er bleven så dejlig og nu får vi ingen op ad os, selv om der med Tiden bliver solgt nogle Byggegrunde; er det dog ikke dejligt at Uglen nu sælger så godt; hun havde haft Brev fra en Jud [”Jud” overstreget] Kunsthandler i Jylland som før har købt af hende at han gerne vilde købe 4 Billeder, han vilde komme midt i Måneden, det bliver spændende hvilke han vælger, han skal naturligvis have dem billigt, men det må da blive adskillige 100 Kr. – Uglen fik malet 7 Billeder, og nogle Aqvareller ovre i x [Resten af brevet mangler]
 [Skrevet på hovedet øverst på s. 2:]
 d.13 – 9.
 Jeg har set Bent 2 Gange, han var i Kerteminde en Aften mens jeg var der og - Fredagsaften var han her - - I Nat og i Dag har det regnet dejligt 27 mm, det tiltrængtes hårdt så alle er glade, vi håber på mere. Rie.</t>
   </si>
   <si>
     <t>1937-11-03</t>
   </si>
   <si>
     <t>Hans Beck Thomsen
 Peder Kruuse
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Peter Andreas Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot
 Andreas Warberg</t>
   </si>
   <si>
     <t>En dansk alen er 62,77 cm.
 Spratte op: Svinge eller kaste i vejret (Ordnet.dk).
 Hovedgården Rørbæk ligger i Flødstrup Sogn nær Kerteminde.
 Johannes Larsen kendte flere, der hed Christiansen, så det kan ikke afgøres, hvem den omtalte er.</t>
   </si>
   <si>
     <t>Ved Helsingør så Johannes Larsen i hundredevis tunfisk springe.
 Han har været på klapjagt flere steder.
 Både Larsen og sønnen Puf har været forkølede. Puf er begyndt at brygge i sit nye bryggeri.
 Lille Jeppe kan nu sige "Kjerteminde Avis" - han taler næsten rent. 
 Undulatungerne er væk.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/BoY4</t>
   </si>
   <si>
     <t>Kjerteminde 3 Nov. 1937.
 Kære Lysse.
 Tak for Brevet som kom i Gaar. For at begynde med Begyndelsen, saa fik vi et længere Ophold i Halmstad, da vi først kunde faa Vognen ved 3 Tiden. Det benyttede vi saa til at gaa lidt omkring og spise paa Mårtensson. Udenfor Helsingør saa vi et morsomt Syn. Tunfisk i Hundredvis men ret spredte, der ustandselig sprattede op af Vandet, nogle 2-3 Al op i Luften, de saa pragtfulde ud og skinnede som Sølv og Guld i den lave Aftensol. Puf og Else kørte lige hjem mens jeg tog med Toget til Kjøbenhavn og tog ind paa Turisthotellet. Den 1ste Octbr rejste jeg hjem. Jeg har været paa en Del Klapjagter. Hos Dede sammen med Klaks. Hos Klaks, paa Rørbæk og i Søndags hos P.A. Kruuse paa Sandholt, jeg har ogsaa faaet malet lidt men afbrudt af en lignende Omgang Forkølelse som oppe hos Jer. Dog synes det nu som om der ved at komme lidt mere Gang i det. Puf har ogsaa gaaet med lidt Forkølelse i længere Tid og I Dag ligger han. Han har faaet sit Bryggeri færdig og er begyndt at brygge. Jeppe er gaaet meget frem med Snakken, han taler nu bedre end Ane, han har maaske knap saa stort Ordforraad, men til Gengæld taler han rent, han siger ”Kjerteminde Avis” som et voxent Menneske. I Gaar gav jeg ham en tom Konvolut, mens jeg læste et Brev, han kiggede i den og sagde ”ingen Ting i saa lukker vi - - pas paa Fingrene” Da jeg kom hjem var Undulatungerne væk og den gl. fløj ensom omkring Mens jeg var i Jylland havde Christiansen været her med en fin ♂ til den og lukket den ind. Vi har faaet en ny Sædgaas til Middag som vi fik sendt fra Beck Thomsen for leden Dag og i Morgen skal vi have stegte Brislinger, som der fanges en Del af for Tiden. Mange Hilsner til Bimse, Peter, Jens og Dig selv
 Fra Din Far.</t>
   </si>
   <si>
     <t>1938-5</t>
   </si>
   <si>
     <t>Eric Bøttern
 Jørgen Bøttern
 Margaretha Bøttern
 Thora Cohn
 Adolph Larsen
 Jens Larsen
 Jeppe Larsen
 Johanne Christine Larsen
 Peter Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Franz Syberg
 Gudrun Syberg
 Ane Talbot</t>
   </si>
   <si>
     <t>Det har længe været tørke, men denne dag regner det. 
 Johannes Larsen er ved Fiilsø, hvor han maler akvareller. Han bliver der maj måned ud.
 En livligere brevveksling er en god idé.
 Eric og Margrethe/Gretel Bøttern har fået en søn.
 Franz/Trylle Syberg og Gudrun er blevet gift. 
 Else og Andreas/Puf Larsen vil fejre regnvejret med en malurtbitter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/x2mV</t>
   </si>
   <si>
     <t>[Fortrykt øverst på hvert ark:]
 ANDREAS LARSEN
 KJERTEMINDE
 [Håndskrevet i brevet:]
 Kære Lysse.
 Tak for det udmærkede Brev forleden. Det er rart at se, at I ikke har tabt Humøret i Tørken; men den er maaske ikke saa ødelæggende hos Jer som her. Agrarens var her iaftes, de skulde til at have Køerne paa Stald nu, og det er ikke mærkeligt, for der har bogstaveligt ikke været Græs iaar. De Ture jeg har kørt til Fiilsø har vist mig ["mig" indsat over linjen] at det stod lige skidt til paa Fyn og i Jylland. Men nu regner det. Imorges var der kommet 2 mm og op paa Formiddagen fortsatte det, saa der til Middag var kommet næsten 3. Kl 1/2 5 gik jeg ind fordi jeg var gennemblødt og siden har det
 2.)
 regnet jævnt godt; nu skal jeg gaa ud og se efter. Nu var der 10 mm, og det ser ud som der gerne vil komme 10 til, saa vil det da være en Begyndelse. Vi haaber det regner ligesaagodt hos Jer. - Far er ved Fiilsø, han var hjemme 3 Dage omkring 1 Maj men ellers har han været der siden ca 1 April. Han maler næsten udelukkende Aquarel og han regner med at være der ovre Maj Maaned ud. Jeg synes Dit Forslag om en livligere Brevvexling er rimeligt, men da Dit velskrevne af 13/5 var det første efter længere Tids Smalhals, saa videresendte jeg det straks til Far og Du maa derfor have mig undskyldt, hvis jeg ikke besvarer alle Dine Spørgsmaal. Om Øllet
 3./
@@ -3339,51 +3339,51 @@
 Hils Ulla og Børnene. Mange Hilsener
 Far.</t>
   </si>
   <si>
     <t>1938-08-30</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Bakkevej 8 Hareskov St.</t>
   </si>
   <si>
     <t>Julie Brandt
 Louise Brønsted
 Kurt Jungstedt
 Adolph Larsen
 Andreas Larsen
 Jeppe Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Gudmund Larsen 
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Gudmund Larsens kone
 Ellen  Sawyer
 Janna Schou
 Jørgen Schou
 Marie Schou
 Christine Swane
 Lars Swane
 Ane Talbot
 Andreas Warberg
 Minna Warberg
 Erik Warberg Larsen
 Mary Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Marie Schou/Syberg, som var mor til Jørgen/Buf Schou døde 1934. Derfor ordene om hendes manglende indflydelse på ham. 
 Mary, som hjalp til i huset hos Johanne C. og Adolph Larsen, blev en kort tid kæreste med Erik/Tinge, og de blev gift. Parret fik også et barn. Ægteskabet blev kun af kort varighed. Flere år senere blev Erik/Tinge gift med Grethe, f. Tinesen. 
 Den omtalte Alma er ikke oprettet med biografi. 
 Louisenlund på Skovvej i Kerteminde var frem til 1945 et lille spisested (Arkiv.dk).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0596</t>
   </si>
   <si>
     <t>Johanne/Junge har betændelse i skulderen og skal muligvis opereres.
@@ -3467,51 +3467,51 @@
 - Far regner med at tage herfra den 21 Aug. saa vi haaber Du kommer lidt snart. - Vi var sammen med Fru P. og Kylle nede hos Etatsraadinden i Faaborg sidste Søndag. De kom jo oppe fra Jer, saa vi hørte jo lidt Nyt fra Båxhult; de var paa Vej til Jylland.
 Paa Gensyn!
 Mange Hilsner til Bimse, Digselv og de andre ogsaa Dot.
 [Indsat nederst på sidste side; lodret; venstre side af arket:]
 Vi har en fin Dolk til Peters 10-aars Fødselsdag, som vi aldrig har haft Mod til at sende
 [Indsat nederst på sidste side; lodret; højre side af arket:]
 Den kan du faa med</t>
   </si>
   <si>
     <t>1939-10-31</t>
   </si>
   <si>
     <t>Elena Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Carl Andresen
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Thora Cohn
 Carl Kyed
 Andreas Larsen
 Jens Larsen
 Jeppe Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ane Talbot
 Andreas Warberg
 Minna Warberg</t>
   </si>
   <si>
     <t>Johannes Larsen har malet Tamdrup Kirke til en kunde og spist middag hos ham.
 En kat har taget Larsens rørhøne, og han skød nogle dage efter katten.
 Larsen havde glemt sin bøsse hos Brønsted og savner nu en blikrulle og en kikkert. Han spørger, om han har glemt disse ting og sin frakke på Båxhult.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/7r0i</t>
   </si>
   <si>
     <t>Kjerteminde 31 Octbr. 1939.
 Kære Lysse og Bimse!
 Tak for sidst! Ja det er snart længe siden. Jeg har været en Tur i Jylland og boet hos Dede og Minna mens jeg malede et Billede af Tamdrup Kirke til Folketingsmand Kyed. I Aftes var jeg ude paa hans Gaard paa Sletten og afleverede det. d.v.s. han hentede mig i Bil i Odense og vi fik en fin lille Middag sammen med Peter D[ulæseligt]sam, der var dækket med 5 Glas pr. Kuvert. Vores Rørhøne som efterhaanden var bleven ganske tam og gik omkring med Gæssene og Ænderne, blev forleden taget af en Kat, som derefter blev saa fræk at den jagede omkring i Haven efter Hønsene. Da den forleden Morgen sad og solede sig oppe paa Plænen kunde jeg ikke nære mig for at hente Bøssen og skyde den. A propos Bøssen saa havde jeg efterhaanden gjort mig fortrolig med at min var bleven hugget fra Vognen paa Færgen, men det er nu bleven opklaret at den var glemt hos Brønsteds og den kom i Gaar. Yderligere savnede jeg Blikrullen og Kikkerten, sidstnævnte er ogsaa hos Brønsted, men Rullen ikke. Endelig paastaar Else at jeg havde min Vinterfrakke med da vi kørte til Sverige, samt at den ikke findes her i Huset. Mon disse 2 Genstande skulde være bleven paa Båxhult. Jeg fik i Dag Brev fra Patronen med indlagt Billede fra Båxhult, det har I formodentlig ogsaa faaet. Jeg ser i Bladene her at Svenskerne har ordnet saadan at det svenske Landbrug kan faa al den Hjælp det behøver. Meget praktisk. Til Lykke! Vi har det godt allesammen og haaber det samme er Tilfældet hos Jer. Mange Hilsner fra os alle her til Jer allesammen.
 Jeres JL.</t>
   </si>
   <si>
     <t>1941-04-08</t>
   </si>
   <si>
     <t>Bakkevej 12 Hareskov St.</t>
   </si>
@@ -3717,51 +3717,51 @@
 3 Urhanebilleder, af hvilke Brokholm vist vælger det største til 2400 Kr. det var i hvert Fald det han syntes bedst om da han var her Pintsedag. Vi aftalte at jeg skulde sende dem alle 3 til Aalborg naar de blev færdige saa han kunde se dem sammen. Konen her Fru Toft er stillet ligesom Bimse hun har ingen Pige, til Gengæld har kun en Søn en Dreng paa 8 Aar, Manden har derimod 3 Karle, Køerne, sortbrogede bliver maskinmalkede og her er elektrisk Hegn. En Dieselmotor der maler og laver Lys. Jydske røde Heste, en Hoppe fik i Gaar et Hingstføl, og saa er der en lettere brun Hest der gaar for Jumpe, en Hannoveraner eller noget i den Retning. Naa nu faar I ikke mere denne Gang. Mange Hilsner til Jer allesammen fra 
 Din Far. 
 P.S. 
 Hvordan gaar den med Svea? Det forlyder at hun skal have en lille.
 JL.
 Johannes Larsen
 Kjerteminde
 p.T. Sandfær pr. Vind Station</t>
   </si>
   <si>
     <t>1942-01-10</t>
   </si>
   <si>
     <t>Ruth -
 - Bilde
 Erik Høgsbro
 - K, Lindøgaard
 Jacob Lange
 Adolph Larsen
 Andreas Larsen
 Grethe Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Louise Løgstrup
 Cathrine Meyer
 Ellen  Sawyer
 Lasse Taaning
 Astrid Warberg-Goldschmidt
 Erik Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Jens Hansen, som først ville sælge en gård og derefter ikke ville, var. Heller ikke hvem Ruth var. 
 Sagen om at "Agraren var gaaet" og "til vor store Lettelse nøjedes det med den ene Dag": Adolf Larsen var kvartalsdranker.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0211</t>
   </si>
   <si>
     <t>Johanne Larsen blev glad for Bibbes brev. Johanne havde ikke råd til større julegaver. Hun ville gerne hjælpe Bibbe mere. Nu betaler hun hendes tandlægeregning - eller rettere: Martin/Manse gør det. Det var dyrt at holde jul.
 Løgstrups på Lindø vil sælge deres gård, og Erik/Tinge har budt på den. Der skal rejses penge til sagen ved at sælge dyrene og malerier. Lasse Taaning kan låne familien 1000 kr. De vil helst ikke låne af Vilhelm/Klaks Larsen. 
 Marie skal rejse nu. Nytårsaften var smuk og krigsvemodig. 
 Adolph har haft en "tur", men den varede heldigvis kun én dag. 
 Måske kan Johanne og familien låne af Ellen.
 Jacob Lange er død.
 Mon Bibbe møder nazister blandt lægerne?</t>
   </si>
   <si>
@@ -3826,66 +3826,100 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ytKA</t>
   </si>
   <si>
     <t>[Skrevet på kuvertens forside:]
 Fru Johanne Warberg
 Lindøgaard
 pr. Dræby St
 Fyen 
 [Ulæselige noter i højre side]
 [Skrevet på kuvertens bagside:]
 afs. Brøndsted, Blegdamsvej 19, Kbvn Ø.
 [Delvis ulæselige noter:]
 …. Maler Jensen … Alfred Jensen Cycelhandler 
 [I brevet:]
 8 Spt. 42
 Kæreste Junge! 1000 Tak til Dig og Jer alle for Besøget hos Jer. Jeg vilde ønske en større Veltalenhed stod til min Raadighed, saa jeg rigtig kunde udtrykke, hvor glad jeg var ved det. Nu ved jeg altsaa rigtigt, hvordan der er hos Jer, og hvor er der yndigt og hvor I er søde allesammen. Jeg har tænkt saa meget paa Jeres Høst, sørget i Regn og glædet mig i Solskin (tildels maaske ogsaa egoistisk, men dog mest landøkonomisk), men nu er jeg blevet rolig i Sindet i den faste Overbevisning, at det nok er kommet ind altsammen, og at Tinge og Manse har leveret Vildt til Høstgildet. Og hvor var det dog morsomt at jeg ogsaa fik Bibbe at se, det søde Barn vilde absolut have kørt min lille Bagage til Kerteminde, det havde været nydeligt efter Natteturen! Ja, Rutebilen svigtede jo, og jeg havde en meget varm, men ogsaa meget sund Spadseretur til Kerteminde. 
 Ogsaa Besøget i Brædstrup var særdeles vellykket, alt ialt en dejlig Rejse med godt Forslag i, skønt det jo kun var 10 Dage ialt. Magisteren var ogsaa glad ved sin Fodtur, havde bl.a. været paa Randbøl Hede og ved Slaggaarden, hvor han fandt Korsnæb i Massevis Heldigvis er jeg aldrig ked af at komme hjem, Bes var her og havde The og Hygge til os. Den vidunderlige Frk. Andersen var ogsaa kommen og fungerer nu, foreløbig tilfredsstillende, laver god Mad og gør et kompetent Indtryk i det hele taget, maaske snarest lidt for, jeg spørger mig selv, om hun kan bevare sit elskværdige Væsen under alle Forhold, det er maaske lidt meget at forlange, men for mig egentlig den aller vigtigste Egenskab hos en Husfælle. Jeg har nu efterhaanden genset alle Børn og Svigerbørn undt. Lomme; Mudi med Familie var her hele Dagen i Søndags, de to Unger er meget lækre, og Michael var i sit allerbedste Humør, saa er han uimodstaaelig. Mudi er flink og udhvilet ved efter sin Extraferie. Mornine holdt en nydelig lille Midg. i Lørdags for Eli, Swane, Vennen Einar Kabel – Pianist – og os, det er saa fint og lækkert, alt hvad Mornine laver: hun har opgivet sin Sommerrejse, men tager dog en Ugestur ud til Karen – vores Kusine – i Holte. Eli og jeg snakkede om, hvad vi dog kunde gøre ved hendes Fattigdom, jeg har talt med Eskild, om han ikke kunde skaffe hende noget Haandarbejde, det [ulæseligt] og er vist godt betalt, men Ulykken er at Materialerne til det som til saa meget andet er ved at udgaa. Stakkels Mornine med sin evige Pengenød. 
 Igaar havde vi Besøg af vor gamle Ven Gjerulf, som vi ikke har set i en 20 Aar. I den Tid har han været bosat baade i Dresden, Schweiz, Paris og London, flere Aar hvert Sted og er nu vendt tilbage til sit Udgangspunkt, nemlig Hellesens Fabrikker her i Byen. I England havde han gjort Bekendtskab med en Slags Bevægelse, startet af en Oberst Douglas, som menes at kunne skaffe gode og tilfredsstillende sociale forhold paa en meget simpel Maade; han fortalte en hel Del om det, det lød udmærket, vi vil prøve at faa nogle Bøger af denne Douglas, I kender vel ikke noget til ham; jeg har aldrig hørt ham nævne, skønt jeg i lang Tid har været interesseret i de Spørgsmål og ude efter nogenlunde populære Værker, han skal være forholdsvis [”forholdsvis” indsat over linien] let forstaaelig, men pokkers svært er jo al den Slags, og ialfald jeg læser dem med den lidt ubehagelige Fornemmelse, at jeg ikke vilde kunne gennemskue selv de allerværste Brølere. 
 Hørte I Buhl i Radioen? Det var jo tydelig nok, og vi faar vel altsaa snart tysk Administration, for Sabotagen hører naturligvis ikke op. Det kan ogsaa være det samme, naar bare de vil lade være med at skyde Gidsler, det er efter min Mening Topmaalet af Barbari og næsten ikke til at udholde. Men man kan da altid haabe, at det uventede sker, og det hele holder op, før end ["end" indsat over linjen] man venter.
 Og nu er jeg meget spændt paa at høre, om Du har haft Doktoren ude, og hvad han har sagt om, og hvad han vil gøre ved Hoften, saa det bliver Du nødt til at skrive mig et Par Ord om lille Junge! Og saa 1000 varme Hilsner til Jer alle, Din Lugge.
 H. f. Magisteren.</t>
   </si>
   <si>
+    <t>1943-02-05</t>
+  </si>
+  <si>
+    <t>Laura/Skipper Warberg Petersen var i efteråret 1942 indlagt med gulsot. 
+S.V. kendes ikke, men hun må have været Laura Warbergs overordnede på hospitalet, hvor Laura var under uddannelse. 
+Skitsen af den nyindrettede stue findes ikke sammen med brevet. Der ligger en sådan i et andet brev fra Johanne C. Larsen i periode, og det er uklart, hvilket brev den hører sammen med.
+Elena/Bimse Larsen havde to halvsøstre, der blev kaldt Frk. Neckelmann. 
+Eli er muligvis Eli Laub. Karen kan have været hans kone.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8413</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/TXc1</t>
+  </si>
+  <si>
+    <t>Lindøgaard 5-2-1943.
+Kæreste lille Skipper!
+Tusind Tak for dit Brev, det var rigtignok dejligt at høre fra dig, men knap saa rart, at det viste mig, at du endnu ikke er kommen rigtig til Hægterne; hvor det dog var godt at du bad om to Fridage, men hvor kunde S.V. blive forskrækket over, at du havde haft saa faa Fridage, det er da hende selv, der ordner det, men hun maa jo mangle Overblik og Administrations-Evner.
+Godt, at vi har den milde Vinter, saa kan du da komme ud at trave. Nu kan man da tydelig se, at de andre Læger havde Ret, da de mente, du blev taget for tidligt i Arbejde. - Er der varmt paa Jeres Værelse? Det tror jeg nu betyder så meget - en saadan bestandig Ubehags-Fornemmelsei Fritiden er sikkert ikke godt.
+Nu har jeg ridset en Tegning op af Stuen; nu kan du gøre dig en Smule Forestilling om, hvordan her er. Vi er saa forfærdelig glade ved den smukke Stue, og saa er her saa dejlig varmt altid og saadan en behagelig Varme; en enkelt Gang er Termometret faret op paa 21⁰Reamur, da havde Far lagt - siger og skriver tre - Skuffefulde Koks paa, men nu har vi lært at moderere os; og nu er her tilpas med utrolig lidt Koks. Komfuret er nu stillet op - Lørdag eft. samme Dag, som jeg skrev til dig. Jeg havde om Morgenen taget Bad, samt ringet til Dr. Fly, om han vilde se ud til mig, naar han fik Lejlighed. Naa, det trak ud med Komfuropstillingen, det er jo ikke saadan at løbe til, og vi bød saa Mester paa skaaren Smørrebrød, som indtoges her oppe i Stuen, da Køkkenet jo flød. Næppe var Maden nydt, Mester glidt og Stuen fin igen, før Dr. Flyankom. Man har dog af og til Held med sig, det havde ikke været behageligt, hvis han var kommen midt i Maaltidet, da Stuen her jo var det eneste varme Sted og der jo altid følger lidt delvis Afklædning med. Min opererede Fod har været - og er - temmelig skidt i den senere Tid, jeg tyer meget til mine Stokke igen. Han lærte mig saa at give Foden Massage selv, den lille Frk. Larsen har igen været syg og der er saamænd nok til at slide hende op, uden at hun behøver at tørne herud, men det er nu inkke let at gøre det selv, men jeg må jo se at komme i Gang med det.
+Det var vist ogsaa samme Dag, at jeg havde et langt Brev fra T. Mornine, et godt Brev for Resten, hvad hende selv angaar; hun syntes at være saa vel ved det, er glad ved sin nye Lejer, som hedder Maren og vist er fra Ryslinge; hun har hørt fra Putte via Lysse og Frk. Neckelman, Bimses Halvsøster; det ser ud til at Putte er kommen ind i Society-Kredse, og saa har hun talt i Radioen om sin Rejse gennem Evropa til Lissabon. Eli og Karen havde hørt Udsendelsen og nok ment, det var Putte. Men saa fortalte Morn. en anden Ting, som ikke er saa godt. Du ved nok, hvem Daisy er, T. Misses Datter; hun er gift med en Tysker, Nourask (Nourack) og du ved nok, de har Tante Misses Pensionat endnu og har en Dame til at styre det. De havde en tysk Dame, som Norvack havde sagt op - af hvad Grund ved jeg ikke, Mornine turde aabenbart ikke skrive meget om det. Denne store Forbrydelse resulterede i, at N. blev fængslet af Retfærdighedens Vogter her i Landet, og ført til Tyskland "til en uvis Skæbne", skriver Mornine. Stakkels Daisy, hun er sikkert ude af sig selv. Jeg skrev til hende, men turde knap berøre det, vil jo nødig skaffe hende Ubehageligheder - egentlig kun, at jeg havde havt Brev fra Chr. som havde fortalt mig om, hvordan de havde det, at jeg tænkte paa hende og følte med hende og haabede at det nye Aar maatte bringe Lykke tilbage til "dig og dine".
+2.
+Er der overhovedet Grund til Kondolensebreve, saa er ["er" indsat over linjen] der da her i dette Tilfælde. Jeg vilde saa gerne have skrevet, at jeg tænkte mig bestemt, at dette skyldes manglende Arbejdskraft, netop da de har ført ham til Tyskland, ellers havde de næppe gjort det, for det er da een Mund mere at føde og til ingen Verdens Nytte, men jeg turde ikke, og mon hun dog ikke kan tænke paa det selv.
+Begivenhederne gaar rask ude i Verden, har du kendt Ma'e? Nu ser det jo meget mere end for et Par Maaneder siden ud til, at vi kan skimte Afslutningen. 
+Det var dejligt, at du var glad ved Æblerne og Kludene. Dit Raad med at trevle Tæppet op og bruge, lyder fint, men kun ganske faa Firkanter er bare nogenlunde hele, det er jo gamle svende, 75 Aar eller mere, men et Par Klude til, kan der maaske blive, selv om alle de lange Sammenhæklinger er medgaaede allerede.
+Nu kom Drengene ind efter endt Dagsarbejde, som har bestaaet i, at de har plantet 300 Grantræer og en halv Snes Birketræer i Haven - jeg skal da love for, at vi faar Skov med Tiden! og med mange vilde Dyr i!!
+I Søndags spiste vi til Middag Kl. 11, da Metha agtede sig til Odense med et Tog; vi fik et Glas henkogte Medister og jeg havde sagt til M. at det blev nok galt, saa lidt der var, men oh Under, vi levnede 3 Stykker, hvilket var en stor Lykke, da den gode Elle ankom Kl. 12 1/4, spændt paa, om hun kom tidsnok til Middag. Vi beundrede i Fællesskab det nye Komfur, mens vi gjorde an med at varme Mad til hende.
+Desert var ogsaa levnet. Tænk, at vi netop Søndag fik fint Solskin, saa hun kunde komme herud, jeg blev forfærdelig glad ved hende, du ved jo - vi har eet og andet at drøfte. Du skulde have set og hørt hendes Begejstring over Stuen her, det var forfærdelig morsomt, hun havde daarlig Ord nok til at prise det hele. Det var endelig værd at høre; alle andre af dem her omkring, som kommer herind ser sig om og siger saa efter en lang Stilhed: "Her er jo bedre Plads". Uvægerlig det samme har lydt fra dem alle; men man skal jo ogsaa helst vogte sig for at udtale, hvad man mener - det er dog i hvert Fald det forsigtigste. Ok, hvor er de kunstige, de Folk paa Landet.
+Lørdag Formiddag. Nu og er jo som sædvanlig fulde af Snak om Jagt og Hunde; ja i Dagjskal vi se, om jeg kan få Slut paa dette; eftersom det er nærmest Orkan i Dag sidder Mandfolkene herinde, Peter med, ja i Dag har de ogsaa den ualmindelig høje Vandstand at tale om, der er jo falden meget Regn, og Jorden var i Forvejen mættet, saa det staar højt alle Vegne; de siger at Vejen [en overstregning] fra hvor Hushækken slipper og ned til Kvisselen staar under Vand, naturligvis dog ikke på hele Vejens Længde; det synes jeg ikke, vi har oplevet før mens vi har været her. - Mon jeg skrev til dig, at der har været Luftkamp over Brogaard, der ved Vilhelm Balslevs Gaard paa Koldingegnen; der faldt Bomber i Nærheden og en mindre Bondegaard var fuldstændig udslettet - men ud over dette, ved jeg ikke mere om det.
+Til Lykke med Bedstes Frakkes Smarthed! hvad har gjort den saa smart? Mærker I noget til vore Venner? man siger jo at Jylland ikke er hyggelog for Tiden, kan det gøre noget, du skriver til mig om det, hvis du ved noget om det. Fra Engl. fastholder de jo, at B. og W. blev ramt føleligt ved Bombningen, de danske Aviser hævder, at det var Sukkerfabrik. som det irriterer mig, at man aldrig kan få den rigtige Sandhed at vide.
+Hvad er der mere, søde Bi? Vi har det alle godt, jeg har dog en hel Del Gigt rundt omkring i hele min Krop og de fleste af mine Led, "knager og brager" som Dr. Fly siger, ja selv i mine Led i Hovedet, kan jeg mærke det,</t>
+  </si>
+  <si>
     <t>1943-10-21</t>
   </si>
   <si>
     <t>Birgit Brandstrup
 Ebbe Brandstrup
 Ellen Brønsted
 Thora Cohn
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Jonas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Elisabeth Mackie
 Alhed  Møhl, Lysses datter
 Holger  Møller Hjorth
 Ellen  Sawyer
 Arne Schwark
 William Schwark
 Elly Svarrer
 Ane Talbot
 Andreas Warberg, Albrechts far
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Epikuræer: Ifølge den græske filosof Epikurs lære (o. 300 f. Kr.) opnår mennesket den fuldkomne lykke ved at nyde livets glæder (Den Danske Ordbog). 
 Det vides ikke, hvad Elly Svarrers mand hed. 
 På Faldengård nær Otterup på Fyn boede Christine Mackies datter Agnete/Nete med sin mand, Holger. Agnete blev bortadopteret efter fødslen, men hun og den biologiske familie bevarede kontakten.</t>
   </si>
   <si>
     <t>Christine Mackie undskylder, at hun ikke forlængst har skrevet tak for afskriftet af Elisabeth/Putte Mackies brev. Det var sødt af Johan/Lysse Larsen at sende Elisabeth et telegram. Christine havde ikke hørt fra datteren i otte måneder, men hun fik nu med næsten et års forsinkelse to breve fra USA, og alt er vel. 
 Andreas/Dede Warberg fyldte 60 i juli, og Christine havde ikke råd til at komme til ham og deltage i festen. Andreas sendte så 40 kr., og Christine lånte 60, og hun havde nogle dejlige dage i Jylland. Derefter tog hun til Kerteminde. Johanne var meget syg og lå stort set bevidstløs hen, men pludselig kom hun sig og sad i sengen og røg en cigar. Efter Kerteminde-turen besøgte Christine en veninde i Odense, og til sidst tog hun til Agnete og Holger på Faldengård. Holer var lige så utålelig som altid. 
 Andreas/Puf Larsen har haft sine børn med på en heldags sejltur, som var stor succes. Derefter roede Jeppe Larsen Christine en tur.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PCEm</t>
   </si>
   <si>
@@ -3894,51 +3928,51 @@
 Det er skammeligt af mig, at jeg ikke allerede i Sommer takkede dig for det, så umådelig værdifulde Brev, jeg fik mens jeg var i Kjerteminde, med Afskrift af Puttes! Jeg rejste dog ud på min Sommerferie med den bestemte Hensigt at jeg netop fra Kjertem. vilde skrive dig et langt Sommerferiebrev, men som det altid går mig - når jeg ikke har Antydning af noget at arbejde med (som jeg skal, altså) så falder der over mig en altomfattende og uovervindelig Dovenskab! Så det blev jo ikke til noget, trods det Incitament, som dit Brev dog var! Så kom jeg hjem fra Sommerferien og kom ind på Hovedet i Lotteritravlheden, efter hvilken jeg gav mig til at summe mig - desværre lidt for længe, for da jeg endelig var parat til at skrive, så var der af højere Magter sat en Stopper for det - og sådan er det så gået. Jeg har forstået, at det var din Idé med Telegrammet til Putte - det var forfærdelig sødt af dig at tænke på det, Lysse! og det førte jo med sig, at min lange Trængselstid fik Ende; det var en drøj Omgang, de ca. 8 Måneder da jeg gik og ingenting vidste. Jeg har nu igen i September hørt fra Grethe, at alt er vel derovre. Forleden - 15/10 - fik jeg såmæn to Røde Kors Breve fra Amerika, et fra E. og et fra en ung Frue af hendes og mine Venner dér; det ene var skrevet sendt ["sendt" indsat over linjen] d 8/10 - 42 det andet 19/10 - 42 - hun ønsker mig glædelig (forrige) Jul! Det er jo ikke meget værdifuldt som Korrespondance betragtet!
 Jeg havde ikke troet, at jeg kunde komme ud i denne Sommerferie, da jeg ikke havde nogen Penge; det var Dedes 60 Års Fødselsdag i Juli, og vi var jo bedt til Fest, så det var kedeligt nok, men skulde jeg rejse, måtte jeg desuden have Vikar for ca. 50 Kr. så det var udelukket. Så sendte Dede mig 40 Kr. til Rejsepenge - og skønt det jo hverken var helt eller halvt nok, så syntes jeg dog, at jeg måtte gøre en Udvej, når han så gærne vilde have mig med og var så generous, og så lånte jeg 60 Kr. på lang Afbetaling og drog afsted i underskønt Sommerferievejr. Vi havde nogle dejlige og hyggelige Dage hos Dede, - Lugge, Elle og jeg - og gjorde nogle Ture med Toget ud i de dejlige Egne. Så tog jeg til Kjerteminde, hvor jeg var i 14 Dage. Der var jo en Skygge over det, med Johannes Sygdom, men hun var endnu, mens jeg var der, skønt lidende og svag ikke egentlig ængstelig syg, det blev hun først senere, og der var jo en lang Tid, hvor vi helt havde opgivet nogensinde mere at se hende - I har vel hørt om det fra Kjerteminde? hvordan hun lå i dyb Søvn eller Bevidstløshed i Uger - og så den 29. Sept. den Dag, da hun fyldte 70, vågnede op til Livet igen. Elle havde ikke tænkt at tage derud den Dag, men Bibbe ringede at Johanne havde spurgt efter hende - og da hun kom derud, lå Johanne og røg en Cigar!! Den første Tid var hun meget uklar, men det klarer mere og mere, og det ser nu ud, som om hun kan blive sig selv igen. - De sidste 5 Dage jeg var der, var så skønne, at det var meget svært at rive sig løs - stille Sommervarme over alt det modne og frodige, der er nu ingen Stedet, hvor man kan sådan blive fyldt med Sommersalighed som dér - ikke mig, da! 
 Så var jeg et Par Dage hos min Ungdomsveninde i Odense, Elly Svarrer f. Eilskov. Hun er selv nøgtern og meget afholdende og nøjsom men hun ved, at jeg er Epikuræer og retter sig derefter! Ægte Kaffe på Sengen og efter Middag, ægte The, Rødvin til Middag, store Cigarer og - Calorie om Aftenen på Bænken ude i Haven, hvor vi sad til Kl. 11 hver Aften og sludrede om vores fælles Ungdom. Hendes rare Mand lå på Sygehuset for noget ikke så slemt, så vi var alene sammen. De er rige og har et yderst komfortabelt Hus. Ferien sluttede jeg på Faldengård, hvor den rare Holger var omtrent ligeså skrubbet og utålelig som altid - man kunde tæske ham men har en Del tilovers for ham alligevel.
 Bes og Arne har købt et lille Hus i Virum og skal flytte derud 1 Nov. jeg tror det er meget formålstjenligt at Be kommer fra Lugge og prøver at stå på sine egne Ben og selv tage Ansvar for Barnet, som er i Trivsel og flink og rolig. -
 Puf var en hel Dag ["hel" indsat over linjen] - da Las, Else og jeg var i Odense - på Tur med alle tre Børn i Båden på Fjorden; de havde Telt med og alle mulige Grejer til at lave Mad, og det var en meget stor Dag for dem alle fire; de kom hjem Kl 10 om Aftenen, aldeles matte og søvnige men yderst tilfredse. Jeppe havde lært at ro Båden så pænt, og næste Tir. - min sidste - udbad han sig at ro mig en Tur, det blev Lavvande, så Båden ikke kunde komme ind, men vi løste Spørgsmålet ved at jeg vadede et Par Mil ud i Bugten og besteg Båden dér. Jeppe var stolt; han er en fortryllende lille Dreng, - den af de tre, som står mit Hjærte nærmest.
 Bimse har forhåbentlig engang - for længe siden - fået et Brev fra mig, efter at hun havde sendt mig de søde Billeder af Børnene, som jeg lige har siddet og set på - men jeg mangler jo Peter! 
 Så må I have det godt! Mange kærlige Hilsener til jer alle fra
 Meme.
 Birgit og Ebbe er i Sverige for Tiden - men det ved I vel.</t>
   </si>
   <si>
     <t>1944-08-20</t>
   </si>
   <si>
     <t>Christa Knuth</t>
   </si>
   <si>
     <t>Knuthenborg pr. Bandholm</t>
   </si>
   <si>
     <t>Marius Christiansen
 Thora Cohn
 Agnete Egebjerg
 Gudmundur Kamban
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Henrik Lund
 Ane Talbot</t>
   </si>
   <si>
     <t>Kamban er formodentlig Gudmundur Kamban. Janus Kamban var kun 21 år i 1944.
 Johannes Larsen lærte muligvis Kamban at kende gennem sit venskab med Christa Knuth. Efter Kamban-parrets ophold i Kerteminde i august 1944, ser det ud til, at de tog videre til Knuthenborg.</t>
   </si>
   <si>
     <t>Larsen har sendt akvarellen som eksprespost og håber, at Christa Knuth og hendes bror kan lide den.
 Familien er ved stranden. Badehuset er blevet rykket et stykke op. Larsen bader en gang dagligt.
 Marius Christiansen kommer og hjælper med at fange sædgåsen, så den kan blive stækket.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/zPU4</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
 Kjerteminde 20 Aug 1944.
 Kære Grevinde!
 Tak for Opringningen i Middags. Som jeg sagde er Akvarellen i Dag sendt som Ekspresgods, saa jeg haaber Du maa faa den rettidigt. Det er ogsaa mit Haab at den ikke maa blive en Skuffelse for Dig eller Din Broder, men man kan jo aldrig vide saadan noget. Som jeg ogsaa sagde havde jeg det rart i Jylland, men jeg nyder ikke des mindre at være hjemme igen. Jeg sidder her alene, alle de andre er nede ved Stranden, de har faaet rykket Badehuset et Stykke op, saa der er en Plads foran med Bænke og ud fra Bredden er der en Bade og Baadebro. Jeg har ogsaa været ude at svømme i Dag og i Gaar, men jeg kan nøjes med en Gang om Dagen. Jeg sidder ogsaa og venter paa Christiansen der har lovet at komme og hjælpe mig med at fange og stække Sædgaasen, det er paa høje Tid, men saa slipper den for at have været spærret inde. Jeg venter ham hvert Øjeblik, og saa kan han faa dette med til Posthuset. Jeg skal hilse fra Else og Puf, vil Du ogsaa hilse Kamban og mange Hilsner til Dig selv fra
@@ -4077,59 +4111,59 @@
     <t>https://fynboerne.ktdk.dk/d/KaqQ</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm. 
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 13 Nov. 1945.
 Kære Grevinde.
 Jeg er nu kommen saa vidt her, at jeg venter at komme hjem en af de første Dage. Tusind Tak for Bøgerne! Forleden havde vi et vældigt Højvande, det gik op over Landevejen her udenfor Vinduerne. Vi har Besøg af min svenske Svigerdatter og min yngste Sønnesøn. De kom i Mandags, og de kommer i Dag igen og besøger mig. jeg er nu gaaet ind paa Hans Hvass´s Forslag om at lave en Bog til. Denne Gang kommer det til at dreje sig om, sjældne Fugle. Det er morsomt at Adam har faaet Zebrafinker, de har saadan en hyggelig lille Melodi og de kan vist godt yngle, dersom det er et nogenlunde rummeligt Bur. Mens jeg har ligget her har der igen været Rotter i min Voliere, de har omtrent ædt hvad der var af Fugle. Det var en Dag da der kom en Sending Siskener og Dompapper til mig fra Jylland, de kom saa ned til Christiansen sammen med de Par Stykker, Rotterne havde levnet. Du kan tro din Kaktusbog gjorde Lykke, men det har Du vel hørt fra Christiansen. Mange Hilsner 
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1946-05-31</t>
   </si>
   <si>
     <t>B. Bach
 Ellen Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Louise Brønsted
 Andreas Larsen
 Gudrun Larsen
 Ingrid Larsen
 Jens Larsen
 Johannes Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Søren  Melson
 Gull-Maj Norén
 Christine Swane
 Lars Swane
 Poul Uttenreitter
 Ursula Uttenreitter
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Christine Swane/Uglen fyldte 70 år 29. maj 1946.
 Det vides ikke, hvad der menes med, at Poul Uttenreitter medbragte to koner til festen.</t>
   </si>
   <si>
     <t>Elena Larsen har deltaget i Christine Swane/Uglens 70års fødselsdag, og hun fortæller om maden og vinen samt om, hvem hun talte med. 
 Else Larsen sagde, at Andreas/Puf Larsen havde ændret opførsel overfor Johannes Larsen/Las efter Johan/Lysse Larsens besøg i efteråret, så resultatet af rejsen var godt.
 Johannes Larsen har været i Jylland og male brushøns. Han vil gerne tale med Elena om noget en dag.
 Louise Brønsted/Tante Lugge har bedt om en snak med Elena en dag. Louise lød nervøs, og det gjorde Elena bekymret.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/7bEs</t>
   </si>
   <si>
@@ -4173,86 +4207,86 @@
 besv. 30’ Juni
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St.
 [På kuvertens bagside:]
 Lindøgaard Dræby St. Fyen
 [I brevet:]
 Kære lille Dis!
 Tak for Kort og Brev og Pakke! Manse er glad ved Uret – mægtig stolt over altid at vide, hvad Klokken er – og jeg over Persillen. Tusind Tak. Dette bliver kun et lille Livstegn, for jeg er ret udgaaet for Kraft – snart. Tænk lige siden I rejste har vi haft Gæster. Dagen efter kom Poul Gregersen og er her endnu (han hjælper Manse og er en sød Dreng) Det var Torsdag; næste Dag fik vi Tel. at Bimse og Dreng X [indsat i venstre margen:] 10 Aar og det sødeste Barn jeg nogensinde har set. Et Udtryk saa henrivende. [Indsættelse slut] vilde komme Lørdag Form. Det betød Huset møvet og fin Middag, 3 Retter Mad. Samme Aften ringede en Ven af Manse at han vilde komme Dagen efter til Middag Sidst paa Ugen kom en Præst fra Odder, som Bibbe er god Ven med (han er gammel og gift) og ham havde vi til et pænt Aftensbord den ene Dag og Middag næste. Han bor paa Kroen i Munkebo og han Bibbe og jeg var i Gaar bilende op paa M. Bakke, hvor vi nød en herlig Kaffe med Likør og Cigar. X [Indsat nederst på arket og op langs højre margen:] X og hvor der var aldeles dejligt oppe; vi var i Taarnet, hvor er Danmark et dejligt Land [indsættelse slut] Bibbe havde arrangeret Turen, men han ga’ den. 
 Han er en usædvanlig klog og intelligent Mand – henrivende, lidt kejtet og genert, som kloge Stuemennesker tit er. Manse var saa indtaget i ham.
 I Gaar ringede Lasse Swane fra Kbhvn. at de vilde komme her – bilende – i Dag til Morgen med en Hund, som Uglen vil have afsat til Tinge. Jeg var tidlig oppe og lavede fint Kaffebord og gjorde rent, men endnu Kl. 11 ¼ er de endnu ikke kommen. I Aftes var her en af Bibbes Kammerater, som nylig er kommen til Kjerteminde Sygehus, men jeg gik i Seng – trods Gæster, ogsaa Tinge, Grete o.a. Som du ser er det ikke just en død Tid, vi lever i!! Men sjovt er det da alligevel, selv om jeg har ondt ved at blive ved. Konen er stadig i Jylland. Pudsigt at alle disse – selvf. kære – Gæster netop skulde komme, mens hun er borte.
 Tak for Jeres Besøg, det var dejligt at have Jer, og alt var jo ogsaa vellykket, men det havde da nu været meget bedre, hvis I havde haft godt Vejr. - - - Her blev jeg afbrudt ved at de kom, havde punkteret og mistede derved en Færge. Grete og Tinge havde insisteret paa at have dem til Middag; jeg havde allerede købt Kød til Bøf; det fik hun saa ned. Derfor var de her kun et Kvarter, da de skulde af Sted lige efter Middagen. Nu faar jeg da en Hvile-Eftermiddag, hvad jeg meget paaskønner. Jeg fryder mig over den lille grønne Skaal, hvor er den dog henrivende. 
 [Indsat øverst på s. 1; på hovedet:] Vil du nøjes med disse Ord for denne Gang. Har du det godt?
 Hils Axel fra mig og de andre.
 Ogsaa Hilsner til dig selv, flest fra din Junge.
 Vi havde Brev fra Jørgen om vi vilde tage et Barn paa Sommerferie, selvfølgelig umuligt for mig at overkomme.</t>
   </si>
   <si>
     <t>1946-11-08</t>
   </si>
   <si>
     <t>Oskar Bondo Svane
 Marius Christiansen
 Adam Knuth
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Niels Larsen Stevns
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Eric Struckmann</t>
   </si>
   <si>
     <t>Slukefter Kro lå på Rugårdsvej i Odense. Bygningen er i vore dage (2024) uddannelsescenter ejet af en fagforening. 
 H.R.S. står for Højesteretssagfører.
 Johannes Larsen lavede mange illustrationer til Dansk Jagttidende.</t>
   </si>
   <si>
     <t>Johannes Larsen takker for fasanerne. Han er blevet tildelt Larsen Stevns Legatpå 4000 kr. som hædersbevisning.
 Det store billede skal nu tørre. Larsen skal tegne en fugl til Jagttidende. Han har fået grå- og grønsiskener og dværgvagtler til volièren.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/FfaP</t>
   </si>
   <si>
     <t>Kjerteminde 8 Novbr. 1946.
 Kære Grevinde!
 Tusind Tak for Fasanerne, som jeg skulde have takket for noget før, dv. som jeg ikke i Forgaars da jeg skulde i Gang med at skrive fik Besøg af en Kunde som blev til vi skulde spise og i Gaar da jeg var kommen i Gang med samme Virksomhed blev ringet ud til Tandlægen. Forleden Morgen fik jeg et Telegram fra Struckmann der meddelte mig at den frie Udstillings Bestyrelse enstemmigt havde tildelt mig Larsen Stevns Legat. Jeg troede det drejede sig om ca 500 Kr og Puf og Else og jeg tog Christiansen med og fyrede Legatet ved en Frokost i ”Slukefter Kro og kørte rundt i Langesø Skovene bag efter. I Forgaars fik jeg en Check paa 4000 Kr. fra H. R. S. Bondo Svane med Oplysning om at Beløbet der var en Hædersgave var skattefrit. Det gaar fremad med det store Billede, men det er jo mørkt i disse Dage og nu skal det staa og tørre i nogle Dage mens jeg faar noget Tegnearbejde fra Haanden, bl.a. en Fugl til Jagttidendes Julenummer, som jeg er bleven rykket for. I Morgen Eftermdg. skal vi til Middag hos Elses Forældre i Odense og blive om Natten da jeg skal til et Møde i Kunstforeningen om Søndagen. Jeg har faaet nogle flere Graa- og Grønsiskener fra Jylland til min Voliere og et Par Dværgvagtler fra Christiansen. Adam har vel nu faaet sin befolket. Mange Hilsner
 Din Hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1947-07-12</t>
   </si>
   <si>
     <t>Laszlo -
 Grethe Jungstedt
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Astrid Møller
 Emma Overgaard Nielsen
 - Petersen, dyrlægefrue
 - Petersen, sygehuset
 Ellen  Sawyer
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det er svært at læse, om den engelske pige var 14 eller 19 år. I 1947 var der ca. 500 ungarske børn på ferieophold på Fyn (Arkiv.dk, juli 2023). 
 Det vides ikke, hvem Jørgen og Dorthe var. 
 Martin/Manses angst for, at Adolph/Agraren skulle "gaa". Adolph Larsen var kvartalsdranker, og ind imellem fik han et "anfald" og forsvandt i dagevis. 
 Mette, Eivind og Asger: Se Astrid Møller.
 Else og Andreas/Puf Larsen var i England og Skotland, hvor Andreas Larsen skulle lære noget om ølbrygning.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2464</t>
   </si>
   <si>
     <t>En engelsk pige har boet hos Johanne og Adolph Larsen nogle dage.
 Johanne Larsen har været nogle dage hos Ellen i Kerteminde. De havde gæster til kaffe flere gange. Det var dejligt at gense Astrid/Trisse Møller.
 Else og Andreas/Puf Larsen bliver meget forsinkede på deres hjemtur fra England og Skotland.
 Det er svært at tage stilling til Slesvigsspørgsmålet.
 Johanne skriver betragtninger om stormagter som fx Tyskland.</t>
   </si>
@@ -4266,97 +4300,97 @@
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St.
 [På kuvertens bagside:]
 Lindøgaard Dræby St. Fyen
 [I brevet:]
 Lindøgaard 12te Juli 1947
 Kære lille Dis!
 Tak for dit Brev! hvor du dog altid oplever meget, men jeg har saamænd ogsaa oplevet en Del i den senere Tid. Hvor er det dog mærkeligt, at saa at sige altid naar jeg skal have Brev af Sted til dig, kommer Posten en Timestid før han plejer; i mit sidste Brev naaede jeg ikke at faa alt fortalt. Den engelske Pige: en Dag da jeg kom op i Stuen sad Bibbe og telefonerede og Manse stod afventende ved Siden af. Jeg kunde ikke begribe, hvad det drejede sig om. Saa var det, at de lige havde læst i Avisen om at en Skare unge engelske Piger kom hertil, og man havde endnu ikke faaet Værtsfolk nok til Dem. Manse og Bibbe var straks med paa den. Jeg gruede, for hvor skulde vi lægge hende. Saa traadte vor Pige Edel (som er en Perle – Guld værd alt, hvad du vil) til og tilbød at vi maatte faa hendes lille Datters Seng over til den ungarske Dreng, saa kunde Pigen ligge paa Sofaen derovre. Saa blev den flyttet ned til Peter, hvor Laszlo saa har sovet og Manses Seng flyttet ind i Badeværelset – stillet paa Højkant om Dagen, redt hver Aften. Hun er en ganske sød lille Pige paa 14 Aar, som vi virkelig har Glæde af. Navnlig har Manse og hun det rart sammen. Hun skal rejse paa Mandag, saa er den Ferie forbi.
 Forleden en Gang ringede Jørgen fra Kjerteminde; han og Dorthe kom om Aftenen, og vi havde det hyggeligt. De skulde saa komme igen i Søndags; midt paa Form. ankom en Bil med ikke alene Jørgen og Dorthe, men ogsaa Elle! Jeg havde ikke set hende siden vi var derude sammen. Jeg blev forfærdelig glad. Vi havde slagtet 6 Kyllinger 
 2 saa vi havde Mad baade til Middag og Aften. De havde bestilt en Bil, som skulde køre Jørg. og Dorthe til Rutebilen i Munkebo – de skulde rejse til Jylland efter Overnattelse i Odense – og derefter skulde Bilen køre Elle til Kjerteminde. Jeg sagde straks, hvor kunde jeg have Lyst til at tage med dig og være et Par Dage. Hvor er det skønt at se Elles Glæde over saadant. Manse blev ked af det, fordi han troede Agr. vilde ”gaa”, men jeg kender ham jo og mente ikke der var Fare, da han slet ikke havde ”passet til” at gaa, hvilket han heller ikke gjorde. Jeg var saa hos Elle fra Søndag Aften til Torsdag Middag og havde det henrivende. Torsdag Aften skulde Grete komme fra Stokholm, hvad Elle jo glædede sig meget over. Desværre var det [”det” indsat over linjen] jo en modbydelig Kulde, og Kulde bider altid mere, naar man er ude end naar man gaar hjemme. Elle bød Kaffefremmede en Dag Frk. Petersen fra Sygehuset, Fru Dyrlæge Petersen og Fru Overgaard, Elses Mor; det var saa rart og muntert. Elle er jo en pragtfuld Værtinde, det er saamænd ikke saa sært, at hun har saa mange Venner, og trofast er hun jo, saa hun beholder dem. Jeg beundrer ogsaa hendes Evne til at lade Smaating være Smaating, det misunder jeg hende, jeg er tilbøjelig til at tage mig Smaatingene for nær. Men naar du priser hendes kolossale Orden, kan jeg ikke rigtig følge dig, for Renligheden hører da ogsaa til Ordenen, og jeg kunde nu ikke have mit Hus saa lidt rent uden at generes af det. Hvor er hun pudsig; hun skulde have en Kone den Dag, jeg rejste, og i den Anled. sagde hun: det eneste, der er rigtig møgbeskidt, er nu Sovekamret! Naa, saa var der jo den Morgen, da Elle raabte op til mig, at der 
 3 havde været Telefonbesked, at X [indsat øverst på side 3:] x de var ankommen til Lindøgaard Kl halv 9, havde snakket med og hilst paa dem her og havde set Huset, saa ved Trisse, hvordan vi bor. De ringede saa til Malerens, der sendte Besked til os. [indsættelse slut] Trisse med to Børn ankom om en Time, og at de vilde bringe Brø’ til Kaffen. De var et Par Timer, Elle dækkede Bord i Stuen, og de var godt lige til Franskbr., Keks, Ost og Marmelade foruden deres medbragte Bagværk – hvad der jo ikke er stort ved i vore Dage. Det var saa henrivende at mødes med Astrid og hendes to Børn, Mette og Eivind, de var meget tiltalende begge to. Da Astrid og jeg var et Øjeblik alene, fortalte hun mig, at en af hendes Sønner, Asger (mon det staves saadan) havde taget Livet af sig i April. Hans Kone vilde gaa fra ham, tungsindig var han, og han syntes ikke, han kunde udholde at leve længere. Naturligvis var det en forfærdelig Sorg for Astrid, men hun har jo en forunderlig Evne til at tage, hvad Livet byder, og hun var egentlig straalende; det var dejligt at se hende, og Elle var ogsaa saa fornøjet over Besøget. 
 Elle havde Brev fra Else; de var i Skotland, skulde være kommen hjem d. 28/6 tror jeg, men mente at de [”de” indsat over linjen] vilde blive et Par Dage eller lidt mere endnu og fik deres Returbilletter refunderet; jeg tror, de vilde flyve hjem; men kan du tænke dig, nu viser det sig, at de ikke kan komme hjem, hverken pr. Luft eller Vand; Else længes meget efter at komme hjem, og de prøver af al Magt; d. 29_nde_ August (!) kan de komme! Det er noget nær en Katastrofe, og man maa dog haabe, at det vil lykkes for dem at finde en Udvej. - - Ja, det var dog en pudsig Lighed fra det Derbyløb, det var jo som det kunde have været mig. 
 Hvad Sydslesvig angaar, saa er du saamænd ikke den eneste, som ikke formaar at tage en fast Stilling til det, for hvor er det dog et vanskeligt Spørgsmaal at bedømme. Jeg kunde fristes til at sige, at begge Parter har Ret i, 
 4 hvad de siger, for jeg hører ikke til dem, der vil underkende de Argumenter, man kommer med, naar man taler imod at faa Sydslesvig hjem igen, alle de forbandede Flygtninge dernede har jo forværret Sagen for os i høj Grad, og dette med de mange Tyskere, vi faar ind i Landet, er ingen Spøg. Derimod synes jeg ikke det Argument betyder saa meget, at Tyskland saa vil tage baade Syd og Nordslesvig, naar de bliver stærkere. For det første synes jeg, den Mand har Ret, som i et af de Blade, du sidst sendte, skriver at ”skal vor Fremtid afhænge af Tysklands Naade, da har vi ingen Fremtid” Men til enhver Tid vil der jo være andre Stormagter, som næppe vil tillade Tyskl. at blive større end det er, og disse to Krige, maa dog have belært disse Stormagter om, at de maa holde Øje med Tysklands Expantionstrang og -lyst. Politik! Ja, Politik er jo i sig selv ikke noget forkert eller noget man kan væmmes ved, men du mener vel, at den Måde hvorpaa Politik drives er dig imod. Det forekommer mig egentlig næsten som en Kamp mellem gode og onde Magter, og hvor er den Kamp dog spændende! Det er et Spørgsmaal om Verdenskulturen – i sidste Instans. For hvis det saakaldte totalitære Synspunkt tilsidst sejrer, saa er vel vor Kultur – især hvis man derved forstaar aandelige Værdier – tabt. Vor egen indre Politik interesserer mig nu ikke meget, skønt jeg tit ærgrer mig over mangt og meget der. De fast utrolige Dumheder, de gør sig skyldige i paa de Omraader, som jeg efter fattig Evne kan bedømme og deres – Avisernes – Sprog, naar de polemiserer o.s.v. Men det er Verdenspolitiken, der har 
 5 min meste Interesse: eventuelle Krige, Behandling af alle farvede Folkeslag, Regeringsformer, Behandling af alle de evropæiske Landes Underklasser og meget meget mere. Hvis man ikke skulde interessere sig for og følge med i det, hvad Pokker skulde man saa interessere sig for. Jo, naturligvis Kunst Literatur og saa videre, men alt det vil jo ogsaa gaa til Grunde, hvis Verden ender med at blive fuldstændig misregeret. 
 Igen Posten 
 Hilsen Junge</t>
   </si>
   <si>
     <t>1948-01-21</t>
   </si>
   <si>
     <t>Johannes V. Jensen
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Eric Struckmann
 Leo Swane</t>
   </si>
   <si>
     <t>Torbenfeldt var i 1948 ejet af Christian Frederik Treschow (se denne i personregisteret). Han og Ellen, f. Lehn Schiøler blev gift i 1923. Hun var datter af Ejler Lehn Schiøler, som arrangerede fugleekspeditionen til Grønland 1925, hvor Larsen deltog. Frederik Treschows far, Christian Rosenkilde Treschow, ejede Orelund. 
 Udover en hyldestudstilling i Odense i forbindelse med Larsens 80årsdagblev der i 1948 afholdt endnu en i København. Eftersom Johannes Larsen holdt møde med Leo Swane og Eric Struckmann på Kunstmuseet (Statens Museum for Kunst), må man antage, at udstillingen fandt sted dér.</t>
   </si>
   <si>
     <t>Johannes Larsen og hans søn har væretr rundt og hente billeder til udstillingen i København. Larsen har også været til sølvbryllup på Torbenfeldt og til frokost på Orelund samt til møde på Kunstmuseet. Udstillingen kommer til at omfatte billeder fra både Fyn og Jylland. Larsen vil tage til København og se den.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/edjy</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth 
 Knuthenborg 
 Bandholm 
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 21 Jan. 1948.
 Kære Grevinde.
 Jeg lovede vist at skrive i Gaar, men efter at have baaren ud og pakket Billeder der her og tre andre Steder i Byen maatte jeg køre med Flyttemanden til Rynkeby og derfra til Odense hvor vi skulde have Billeder fra Museet og 7 andre Steder. Ved Museet traf jeg Puf og Else der havde hentet Billeder i Assens og Faaborg og da jeg havde været med et Par Steder til overlod jeg Resten til Puf og Flyttemanden og gik hen til Elses Forældre. Vi kom først hjem ved 11 Tiden. Alle Vegne hvor vi kom fik den Besked at de havde Brev fra Struckmann at Billederne vilde blive hentede Onsdag, saa det var et Svineheld at vi fik dem alle. Og saa maatte jeg oven i Købet ringe rundt for at faa oplyst hvem der ejede 2 af de Billeder vi skulde have fat i. Det lykkedes og vi fik ogsaa Lov at laane dem. Det var et forfærdeligt Slæb og jeg var lige kommen hjem Mandag Aften efter at have været til Sølvbryllup paa Torbenfeldt til Kl. 2½ Mandag Morgen og til Frokost paa Orelund Mandag Middag. Dette Brev begynder altsaa bag fra. Jeg kom til Kjøbenhavn Torsdag Aften. Var til Møde i Kunstmuseet Fredag Morgen med Swane og Struckmann angaaende Udstillingen og de Billeder der skulde samles, det varede til 12½ saa spiste vi Frokost i Glaciecafeen og saa tilbage igen til Museet. Lørdag var jeg til Frokost hos Johannes V. og Søndag rejste jeg altsaa til Torbenfeldt o.s.v. Nu sidder jeg her og skriver mens Puf og Else er i Biografen. Jeg havde ellers tænkt at den Udstilling skulde have bestaaet af Billeder fra Sjælland, men blev nedstemt, der kommer baade fra Fyn og Jylland. Den aabner den 31 ds. og var til 23 Februar og jeg tænker at jeg rejser over og ser den en Uges Tid hen i Februar. Jeg skulde have malet et Par Billeder jeg fik Bestilling paa i Jylland det ene til en Fødselsdag 24/1, men det naar jeg altsaa ikke. Mange Hilsner 
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1948-09-22</t>
   </si>
   <si>
     <t>Thora Cohn
 Dams Hotel
 Kai Grunth
 Sven Havsteen-Mikkelsen
 Hedvig Høst
 Oluf Høst
 Ville Jais Nielsen
 Johannes Jais-Nielsen
 Arne Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Bendt Rom
 Olaf Rude
 Finn Salomonsen
 Ane Talbot</t>
   </si>
   <si>
     <t>Biæderen er ej sjælden træk- og ynglefugl i Danmark.
 Jordsvaler: Digesvaler
 Det vides ikke, hvad fyrmesteren på Christiansø og amtmanden i Rønne hed. 
 Oluf Høsts "større Gaard inde i Landet" hedder Bognemark, og han malede den utallige gange. 
 Mesinebryggeren kendes ikke, og det vides heller ikke, hvem der var pige i huset hos Larsen-familien i sept. 1948.</t>
   </si>
   <si>
     <t>Johannes Larsen har været på Bornholm. På flyveturen dertil kunne han intet se pga. regn. Han tog ind på et hotel i Rønne, og her kom Arne Larsen og viste ham fotos af nogle biædere, som havde haft reder nord for Hasle. Dagen efter blev Larsen hentet af Olaf Rude, og de kørte ud og så biæderredehullerne. De næste dage besøgte de Hammershus og rundkirker samt flere byer og de var til middag med Oluf og Hedvig Høst samt Jais-Nielsen.
 Larsen var også en tur til Christiansø i dårligt vejr. Dagen efter spiste Larsen, Rude og Jais hos Høst i dennes dejlige hus, og Høst og Larsen var ved dennes gård (Bognemark). 
 I Rønne igen besøgte Larsen Amtmanden. Da Larsen kom frem til flyet, viste det sig, at der var overvægt, men en passager tilbød at vente til næste dag med at tage til København, og problemet blev derved løst. Udsigten fra flyet var denne dag fin.
 Larsen med familie har været i Odense og se et guldfund fra Midskov. De har også været på besøg hos Sven Havsteen-Mikkelsen på Taasinge, og han gav dem en skotsk hyrdehund fra et kuld hvalpe, som Johan/Puf tidligere havde set.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/TrRn</t>
   </si>
   <si>
     <t>Kjerteminde 22 Septbr 1948.
 Kære Lysse!
 Tak for Dit Brev. Skønt jeg havde glædet mig til den Tur gennem Jylland til Göteborg og videre til Båxhult, passer det mig i Grunden helt godt at den ikke bliver til noget til Aar. Jeg kan trøste Dig med at vi ikke var samtidig i Kjøbenhavn, da Du var der var jeg allerede hjemme. Vi havde Besøg af Bent Rom da jeg bestemte mig til Turen og han tilbød at jeg kunde overnatte i hans Lejlighed, hvad jeg saa gjorde og fløj Dagen efter til Bornholm. Flyveturen var en Skuffelse da det var saa Regntykt at jeg ikke en Gang kunde se Saltholm og overhovedet ingen Ting saa før vi kom til Bornholm, hvor jeg tog ind paa Dams Hotel i Rønne og ringede til Olaf Rude der sagde at han vilde hente mig næste Formiddag. Jeg gik saa ind og satte mig for at spise og saa kom der en Lektor Arne Larsen, som Rude havde sendt hen for at han kunde fortælle mig om Biæderne. Der er jo sket det mærkelige at 2 Par Biædere, en sydeuropæisk Fugl der tidligere er skudt nogle Gange her i Landet, men ikke vides at have ynglet N for Alperne i de sidste 100 Aar, havde ynglet i en Grusgrav paa en Mark ved Kysten lidt N for Hasle. Lektor Larsen viste mig nogle Billeder af dem. Der var baade Flugtfotografier og Fotografier af de gamle i Hullerne og af en Unge som en Kat havde haft fat i, og som senere døde. Redehullerne var anbragt i en Jordsvalekoloni. Dagen efter kørte jeg saa med Rude til Allinge hvor han bor, og paa Vejen stod vi af og var henne at se paa den omtalte Grusgrav, hvor Biæderne havde lavet 8 Redehuller. De var rejst om Fredagen før jeg om Tirsdagen kom derover. Om Eftermiddagen kørte vi op til Hammershus og næste Dag var vi igen deroppe og se paa Ruinerne og om Eftermiddagen til en af de 4 Rundkirker Olsker. Forøvrigt kørte Rude mig 2 Ture hver Dag og jeg fik 2 Festmaaltider daglig. Næste Dag var jeg med Rude og hans Kone paa en lang Tur gennem alle Byerne paa Ø Kysten til Dueodde og over Aakirkeby hjem gennem Ekkodalen. Vi var til stor Middag hos Grunther der har bygget sig et Hus ved Gudhjem, sammen med Jais Nielsen og hans Kone og Høst og hans Kone; Saa var jeg alene en Tur til Christiansø, men uheldig med Vejret. Jeg havde Mad med og fik en Pilsner en Bitter og en Kop Kaffe paa en Beværtning og gik saa ud
@@ -4400,51 +4434,51 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/BZ1Q</t>
   </si>
   <si>
     <t>Kjerteminde 2 Juni 1949.
 Kære Bimse og Lysse!
 Tak for Jeres Brev. Jeg maa vel hellere begynde med de Fjer. De var af en Snespurv Hun eller Unge. Grunden til at jeg ikke fik svaret omgaaende var den at jeg en af de sidste Dage af April fik Influensa, og laa 8 Dage med Feber og var omtrent lige saa længe om at komme i Orden igen. Dagen efter Pufs Fødselsdag fik vi Besøg af Else og Johs V. som blev her til om Mandagen. Det var dejligt Vejr og vi fik kørt dem et Par Ture. Til Jættestuen ved Snave og Dagen efter til Stranden ved Bøgebjerg. Jeres Planer om et Pintsebsøg kan ikke blive til noget. Grevinden og Elisabeth kommer her i Morgen og bliver Pintsen over, og den 7 skal vi til Tønder hvor vi er inviteret af Kommandanten og jeg skal blive der en Uges Tid og bl.a. til Rømø og Slesvig. Jeg haaber ikke at Turen op gennem Jylland til Frederikshavn og Göteborg til Båxhult gaar i Vasken den har jeg glædet mig til og jeg har sørget for Natlogi paa Kongsø hos Hostrup Schultz’s, dersom det bliver i Ferien. Vi er ogsaa inviteret til at overnatte hos Dede, der var her forleden og i Kirkeby kan vi jo ogsaa overnatte. Jeppe var i Gaar i Revninge og kom hjem med en Skadeunge. Vi har lige fanget en Rotte i Værkstedet og før jeg var der ovre saa jeg en Unge og da jeg kom tilbage med noget Leverpostejmad til at lægge i Fælden var der 2. Jeg slider i det med Illustrationerne til ”den grimme Ælling” og har faaet lavet et Par og Tyve færdig og tegnet 2 i Dag. Jeg skulde gerne se at faa det Arbejde fra Haanden saa jeg kunde komme til at bestille noget ordentlig. Mange Hilsener til Jer allesammen fra Jeres 
 JL. 
 P.S.
 Det er et dejligt Vejr, det regner hver Nat og for det meste ogsaa om Dagen.
 JL.</t>
   </si>
   <si>
     <t>1951-01-08</t>
   </si>
   <si>
     <t>- Agner
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Alfred Fly
 Jesper Hansen
 Adolph Larsen
 Andreas Larsen
 Johan Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Lauritz Pedersen
 Meta -, pige i huset hos Johanne C. Larsen
 Ellen  Sawyer
 Ane Talbot
 Fritz Warberg
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Astrid Warbergs mand, Axel Müller, fyldte 70 i 1951.
 Det vides ikke, hvem Lille Marie og Dürkop var. 
 Fremtiden: tidsskrift for international orientering. Udgivet af Udenrigspolitiske selskab.
 Øjeblikket: tidsskrift om kunst - og det kunst handler om. Udgivet af Foreningen Øjeblikket. 
 Det vides ikke, hvad der menes med "Th's Vald."</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0569</t>
   </si>
   <si>
     <t>Johanne/Junge spørger, om Astrid selv skal lave mad den 15., og om hun skal sende konfekt eller vin som gave? Hu takker for, at Astrid har vist interesse for Laura/Bibbes bihulebetændelse. Laura er godt hjulpet af ny medicin. En overgang frytede Johanne, at Laura var sindssyg. 
 Johanne har ikke pige i huset, men Adolph/Agraren og Martin/Manse har passet hende, da hun var syg, og de laver husarbejde om vinteren. Ruth kommer mulivis igen. Grete hjælper også af og til med vask. 
 Martin/Manse er på ferie blandt andet på Båxhult. Ellen/Elle Sawyer er kommet hjem.
 Else Larsen er overanstrengt og ulykkelig over at have mistet den nyfødte dreng. En indlæggelse er på tale. 
@@ -4567,59 +4601,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/Fx7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xl7y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPSC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K9dz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mZpT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iw9P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3na4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0O1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PERX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hf6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tGsC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uggH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tCf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LqCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hdBq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xsak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EiTy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AwNy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x4us" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aVbY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FhZU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FaH9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Vlw0aBZa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/T7prgDWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b99kBWn9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/I5WSEsCR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QbSN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zvc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QerS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mrI9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ND7j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rc8Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maOI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZwDn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2HF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RYZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZnRa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qisF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvT0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/weXn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZQz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5TBpJa8X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cPSE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2toT6FxI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/J1y1k0Eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qVHjSM8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yxg0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tbam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qiI2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XhN7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RWsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2jf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Fmzb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rgjQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z8zF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A8wI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BhcN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kkcG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqTF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H4Gr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ePqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LZaJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VJ39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BOKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4gyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pSfp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4hLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pLM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BoY4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2mV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lhHP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opAm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7r0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCEm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zPU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KaqQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7bEs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JSMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FfaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/edjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BZ1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xyB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/Fx7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xl7y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPSC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K9dz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mZpT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iw9P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3na4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0O1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PERX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hf6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tGsC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uggH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tCf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LqCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hdBq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xsak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EiTy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AwNy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x4us" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aVbY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FhZU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FaH9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Vlw0aBZa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/T7prgDWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b99kBWn9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/I5WSEsCR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QbSN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zvc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QerS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mrI9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ND7j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rc8Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maOI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZwDn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2HF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RYZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZnRa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qisF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvT0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/weXn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZQz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5TBpJa8X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cPSE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2toT6FxI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/J1y1k0Eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qVHjSM8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yxg0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tbam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qiI2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XhN7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RWsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2jf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Fmzb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rgjQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z8zF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A8wI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BhcN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kkcG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqTF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H4Gr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ePqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LZaJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VJ39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BOKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4gyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pSfp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4hLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pLM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BoY4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2mV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lhHP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opAm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7r0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TXc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCEm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zPU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KaqQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7bEs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JSMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FfaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/edjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BZ1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xyB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M103"/>
+  <dimension ref="A1:M104"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -8595,615 +8629,664 @@
         <v>634</v>
       </c>
       <c r="J90" s="5" t="s">
         <v>635</v>
       </c>
       <c r="K90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L90" s="6" t="s">
         <v>636</v>
       </c>
       <c r="M90" s="5" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
         <v>638</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>40</v>
+        <v>306</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>479</v>
-[...4 lines deleted...]
-        </is>
+        <v>543</v>
+      </c>
+      <c r="E91" s="5" t="s">
+        <v>608</v>
       </c>
       <c r="F91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H91" s="5" t="s">
+      <c r="H91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I91" s="5" t="s">
         <v>639</v>
       </c>
-      <c r="I91" s="5" t="s">
+      <c r="J91" s="5" t="s">
         <v>640</v>
       </c>
-      <c r="J91" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K91" s="5" t="s">
+      <c r="K91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L91" s="6" t="s">
         <v>641</v>
       </c>
-      <c r="L91" s="6" t="s">
+      <c r="M91" s="5" t="s">
         <v>642</v>
-      </c>
-[...1 lines deleted...]
-        <v>643</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="D92" s="5" t="s">
+        <v>479</v>
+      </c>
+      <c r="E92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H92" s="5" t="s">
+        <v>644</v>
+      </c>
+      <c r="I92" s="5" t="s">
         <v>645</v>
-      </c>
-[...15 lines deleted...]
-        <v>648</v>
       </c>
       <c r="J92" s="5" t="s">
         <v>466</v>
       </c>
       <c r="K92" s="5" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="L92" s="6" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="M92" s="5" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>306</v>
+        <v>16</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>115</v>
+        <v>650</v>
       </c>
       <c r="E93" s="5" t="s">
-        <v>579</v>
+        <v>17</v>
       </c>
       <c r="F93" s="5" t="s">
-        <v>600</v>
+        <v>651</v>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H93" s="5" t="s">
+        <v>652</v>
+      </c>
+      <c r="I93" s="5" t="s">
         <v>653</v>
       </c>
-      <c r="I93" s="5" t="s">
+      <c r="J93" s="5" t="s">
+        <v>466</v>
+      </c>
+      <c r="K93" s="5" t="s">
         <v>654</v>
       </c>
-      <c r="J93" s="5" t="s">
+      <c r="L93" s="6" t="s">
         <v>655</v>
       </c>
-      <c r="K93" s="5" t="s">
+      <c r="M93" s="5" t="s">
         <v>656</v>
-      </c>
-[...4 lines deleted...]
-        <v>658</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>16</v>
+        <v>306</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>645</v>
+        <v>115</v>
       </c>
       <c r="E94" s="5" t="s">
+        <v>579</v>
+      </c>
+      <c r="F94" s="5" t="s">
+        <v>600</v>
+      </c>
+      <c r="G94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H94" s="5" t="s">
+        <v>658</v>
+      </c>
+      <c r="I94" s="5" t="s">
+        <v>659</v>
+      </c>
+      <c r="J94" s="5" t="s">
         <v>660</v>
       </c>
-      <c r="F94" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H94" s="5" t="s">
+      <c r="K94" s="5" t="s">
         <v>661</v>
       </c>
-      <c r="I94" s="5" t="s">
+      <c r="L94" s="6" t="s">
         <v>662</v>
       </c>
-      <c r="J94" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K94" s="5" t="s">
+      <c r="M94" s="5" t="s">
         <v>663</v>
-      </c>
-[...4 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>645</v>
+        <v>650</v>
       </c>
       <c r="E95" s="5" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="F95" s="5" t="s">
-        <v>646</v>
+        <v>651</v>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H95" s="5" t="s">
+        <v>666</v>
+      </c>
+      <c r="I95" s="5" t="s">
         <v>667</v>
-      </c>
-[...1 lines deleted...]
-        <v>668</v>
       </c>
       <c r="J95" s="5" t="s">
         <v>466</v>
       </c>
       <c r="K95" s="5" t="s">
+        <v>668</v>
+      </c>
+      <c r="L95" s="6" t="s">
         <v>669</v>
       </c>
-      <c r="L95" s="6" t="s">
+      <c r="M95" s="5" t="s">
         <v>670</v>
-      </c>
-[...1 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>672</v>
+        <v>671</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>506</v>
+        <v>16</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>479</v>
-[...9 lines deleted...]
-        </is>
+        <v>650</v>
+      </c>
+      <c r="E96" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F96" s="5" t="s">
+        <v>651</v>
       </c>
       <c r="G96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H96" s="5" t="s">
+        <v>672</v>
+      </c>
+      <c r="I96" s="5" t="s">
         <v>673</v>
-      </c>
-[...1 lines deleted...]
-        <v>674</v>
       </c>
       <c r="J96" s="5" t="s">
         <v>466</v>
       </c>
       <c r="K96" s="5" t="s">
+        <v>674</v>
+      </c>
+      <c r="L96" s="6" t="s">
         <v>675</v>
       </c>
-      <c r="L96" s="6" t="s">
+      <c r="M96" s="5" t="s">
         <v>676</v>
-      </c>
-[...1 lines deleted...]
-        <v>677</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>678</v>
+        <v>677</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>306</v>
+        <v>506</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>115</v>
-[...5 lines deleted...]
-        <v>600</v>
+        <v>479</v>
+      </c>
+      <c r="E97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H97" s="5" t="s">
+        <v>678</v>
+      </c>
+      <c r="I97" s="5" t="s">
         <v>679</v>
       </c>
-      <c r="I97" s="5" t="s">
+      <c r="J97" s="5" t="s">
+        <v>466</v>
+      </c>
+      <c r="K97" s="5" t="s">
         <v>680</v>
       </c>
-      <c r="J97" s="5" t="s">
+      <c r="L97" s="6" t="s">
         <v>681</v>
       </c>
-      <c r="K97" s="5" t="s">
+      <c r="M97" s="5" t="s">
         <v>682</v>
-      </c>
-[...4 lines deleted...]
-        <v>684</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>16</v>
+        <v>306</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>645</v>
+        <v>115</v>
       </c>
       <c r="E98" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>579</v>
+      </c>
+      <c r="F98" s="5" t="s">
+        <v>600</v>
       </c>
       <c r="G98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H98" s="5" t="s">
+        <v>684</v>
+      </c>
+      <c r="I98" s="5" t="s">
+        <v>685</v>
+      </c>
+      <c r="J98" s="5" t="s">
         <v>686</v>
       </c>
-      <c r="I98" s="5" t="s">
+      <c r="K98" s="5" t="s">
         <v>687</v>
       </c>
-      <c r="J98" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K98" s="5" t="s">
+      <c r="L98" s="6" t="s">
         <v>688</v>
       </c>
-      <c r="L98" s="6" t="s">
+      <c r="M98" s="5" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>306</v>
+        <v>16</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>115</v>
+        <v>650</v>
       </c>
       <c r="E99" s="5" t="s">
-        <v>579</v>
-[...2 lines deleted...]
-        <v>600</v>
+        <v>17</v>
+      </c>
+      <c r="F99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H99" s="5" t="s">
+        <v>691</v>
+      </c>
+      <c r="I99" s="5" t="s">
         <v>692</v>
       </c>
-      <c r="I99" s="5" t="s">
+      <c r="J99" s="5" t="s">
+        <v>466</v>
+      </c>
+      <c r="K99" s="5" t="s">
         <v>693</v>
       </c>
-      <c r="J99" s="5" t="s">
+      <c r="L99" s="6" t="s">
         <v>694</v>
       </c>
-      <c r="K99" s="5" t="s">
+      <c r="M99" s="5" t="s">
         <v>695</v>
-      </c>
-[...4 lines deleted...]
-        <v>697</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>16</v>
+        <v>306</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>645</v>
+        <v>115</v>
       </c>
       <c r="E100" s="5" t="s">
-        <v>17</v>
+        <v>579</v>
       </c>
       <c r="F100" s="5" t="s">
-        <v>646</v>
+        <v>600</v>
       </c>
       <c r="G100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H100" s="5" t="s">
+        <v>697</v>
+      </c>
+      <c r="I100" s="5" t="s">
+        <v>698</v>
+      </c>
+      <c r="J100" s="5" t="s">
         <v>699</v>
       </c>
-      <c r="I100" s="5" t="s">
+      <c r="K100" s="5" t="s">
         <v>700</v>
       </c>
-      <c r="J100" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K100" s="5" t="s">
+      <c r="L100" s="6" t="s">
         <v>701</v>
       </c>
-      <c r="L100" s="6" t="s">
+      <c r="M100" s="5" t="s">
         <v>702</v>
-      </c>
-[...1 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>479</v>
+        <v>650</v>
       </c>
       <c r="E101" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F101" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F101" s="5" t="s">
+        <v>651</v>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H101" s="5" t="s">
+        <v>704</v>
+      </c>
+      <c r="I101" s="5" t="s">
         <v>705</v>
       </c>
-      <c r="I101" s="5" t="s">
+      <c r="J101" s="5" t="s">
+        <v>466</v>
+      </c>
+      <c r="K101" s="5" t="s">
         <v>706</v>
       </c>
-      <c r="J101" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K101" s="5" t="s">
+      <c r="L101" s="6" t="s">
         <v>707</v>
       </c>
-      <c r="L101" s="6" t="s">
+      <c r="M101" s="5" t="s">
         <v>708</v>
-      </c>
-[...1 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>710</v>
+        <v>709</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>594</v>
+        <v>479</v>
       </c>
       <c r="E102" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H102" s="5" t="s">
+        <v>710</v>
+      </c>
+      <c r="I102" s="5" t="s">
         <v>711</v>
-      </c>
-[...1 lines deleted...]
-        <v>712</v>
       </c>
       <c r="J102" s="5" t="s">
         <v>526</v>
       </c>
       <c r="K102" s="5" t="s">
+        <v>712</v>
+      </c>
+      <c r="L102" s="6" t="s">
         <v>713</v>
       </c>
-      <c r="L102" s="6" t="s">
+      <c r="M102" s="5" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C103" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D103" s="5" t="s">
+        <v>594</v>
+      </c>
+      <c r="E103" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H103" s="5" t="s">
+        <v>716</v>
+      </c>
+      <c r="I103" s="5" t="s">
+        <v>717</v>
+      </c>
+      <c r="J103" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="K103" s="5" t="s">
+        <v>718</v>
+      </c>
+      <c r="L103" s="6" t="s">
+        <v>719</v>
+      </c>
+      <c r="M103" s="5" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="5" t="s">
+        <v>721</v>
+      </c>
+      <c r="B104" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C104" s="5" t="s">
         <v>306</v>
       </c>
-      <c r="D103" s="5" t="s">
+      <c r="D104" s="5" t="s">
         <v>115</v>
       </c>
-      <c r="E103" s="5" t="s">
+      <c r="E104" s="5" t="s">
         <v>608</v>
       </c>
-      <c r="F103" s="5" t="inlineStr">
-[...24 lines deleted...]
-      <c r="M103" s="5" t="s">
+      <c r="F104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H104" s="5" t="s">
         <v>722</v>
+      </c>
+      <c r="I104" s="5" t="s">
+        <v>723</v>
+      </c>
+      <c r="J104" s="5" t="s">
+        <v>724</v>
+      </c>
+      <c r="K104" s="5" t="s">
+        <v>725</v>
+      </c>
+      <c r="L104" s="6" t="s">
+        <v>726</v>
+      </c>
+      <c r="M104" s="5" t="s">
+        <v>727</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -9267,44 +9350,45 @@
     <hyperlink ref="M79" r:id="rId84"/>
     <hyperlink ref="M80" r:id="rId85"/>
     <hyperlink ref="M81" r:id="rId86"/>
     <hyperlink ref="M82" r:id="rId87"/>
     <hyperlink ref="M83" r:id="rId88"/>
     <hyperlink ref="M84" r:id="rId89"/>
     <hyperlink ref="M85" r:id="rId90"/>
     <hyperlink ref="M86" r:id="rId91"/>
     <hyperlink ref="M87" r:id="rId92"/>
     <hyperlink ref="M88" r:id="rId93"/>
     <hyperlink ref="M89" r:id="rId94"/>
     <hyperlink ref="M90" r:id="rId95"/>
     <hyperlink ref="M91" r:id="rId96"/>
     <hyperlink ref="M92" r:id="rId97"/>
     <hyperlink ref="M93" r:id="rId98"/>
     <hyperlink ref="M94" r:id="rId99"/>
     <hyperlink ref="M95" r:id="rId100"/>
     <hyperlink ref="M96" r:id="rId101"/>
     <hyperlink ref="M97" r:id="rId102"/>
     <hyperlink ref="M98" r:id="rId103"/>
     <hyperlink ref="M99" r:id="rId104"/>
     <hyperlink ref="M100" r:id="rId105"/>
     <hyperlink ref="M101" r:id="rId106"/>
     <hyperlink ref="M102" r:id="rId107"/>
     <hyperlink ref="M103" r:id="rId108"/>
+    <hyperlink ref="M104" r:id="rId109"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>