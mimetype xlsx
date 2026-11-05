--- v2 (2026-09-19)
+++ v3 (2026-11-05)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1103" uniqueCount="728" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1105" uniqueCount="730" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -3829,79 +3829,118 @@
   </si>
   <si>
     <t>[Skrevet på kuvertens forside:]
 Fru Johanne Warberg
 Lindøgaard
 pr. Dræby St
 Fyen 
 [Ulæselige noter i højre side]
 [Skrevet på kuvertens bagside:]
 afs. Brøndsted, Blegdamsvej 19, Kbvn Ø.
 [Delvis ulæselige noter:]
 …. Maler Jensen … Alfred Jensen Cycelhandler 
 [I brevet:]
 8 Spt. 42
 Kæreste Junge! 1000 Tak til Dig og Jer alle for Besøget hos Jer. Jeg vilde ønske en større Veltalenhed stod til min Raadighed, saa jeg rigtig kunde udtrykke, hvor glad jeg var ved det. Nu ved jeg altsaa rigtigt, hvordan der er hos Jer, og hvor er der yndigt og hvor I er søde allesammen. Jeg har tænkt saa meget paa Jeres Høst, sørget i Regn og glædet mig i Solskin (tildels maaske ogsaa egoistisk, men dog mest landøkonomisk), men nu er jeg blevet rolig i Sindet i den faste Overbevisning, at det nok er kommet ind altsammen, og at Tinge og Manse har leveret Vildt til Høstgildet. Og hvor var det dog morsomt at jeg ogsaa fik Bibbe at se, det søde Barn vilde absolut have kørt min lille Bagage til Kerteminde, det havde været nydeligt efter Natteturen! Ja, Rutebilen svigtede jo, og jeg havde en meget varm, men ogsaa meget sund Spadseretur til Kerteminde. 
 Ogsaa Besøget i Brædstrup var særdeles vellykket, alt ialt en dejlig Rejse med godt Forslag i, skønt det jo kun var 10 Dage ialt. Magisteren var ogsaa glad ved sin Fodtur, havde bl.a. været paa Randbøl Hede og ved Slaggaarden, hvor han fandt Korsnæb i Massevis Heldigvis er jeg aldrig ked af at komme hjem, Bes var her og havde The og Hygge til os. Den vidunderlige Frk. Andersen var ogsaa kommen og fungerer nu, foreløbig tilfredsstillende, laver god Mad og gør et kompetent Indtryk i det hele taget, maaske snarest lidt for, jeg spørger mig selv, om hun kan bevare sit elskværdige Væsen under alle Forhold, det er maaske lidt meget at forlange, men for mig egentlig den aller vigtigste Egenskab hos en Husfælle. Jeg har nu efterhaanden genset alle Børn og Svigerbørn undt. Lomme; Mudi med Familie var her hele Dagen i Søndags, de to Unger er meget lækre, og Michael var i sit allerbedste Humør, saa er han uimodstaaelig. Mudi er flink og udhvilet ved efter sin Extraferie. Mornine holdt en nydelig lille Midg. i Lørdags for Eli, Swane, Vennen Einar Kabel – Pianist – og os, det er saa fint og lækkert, alt hvad Mornine laver: hun har opgivet sin Sommerrejse, men tager dog en Ugestur ud til Karen – vores Kusine – i Holte. Eli og jeg snakkede om, hvad vi dog kunde gøre ved hendes Fattigdom, jeg har talt med Eskild, om han ikke kunde skaffe hende noget Haandarbejde, det [ulæseligt] og er vist godt betalt, men Ulykken er at Materialerne til det som til saa meget andet er ved at udgaa. Stakkels Mornine med sin evige Pengenød. 
 Igaar havde vi Besøg af vor gamle Ven Gjerulf, som vi ikke har set i en 20 Aar. I den Tid har han været bosat baade i Dresden, Schweiz, Paris og London, flere Aar hvert Sted og er nu vendt tilbage til sit Udgangspunkt, nemlig Hellesens Fabrikker her i Byen. I England havde han gjort Bekendtskab med en Slags Bevægelse, startet af en Oberst Douglas, som menes at kunne skaffe gode og tilfredsstillende sociale forhold paa en meget simpel Maade; han fortalte en hel Del om det, det lød udmærket, vi vil prøve at faa nogle Bøger af denne Douglas, I kender vel ikke noget til ham; jeg har aldrig hørt ham nævne, skønt jeg i lang Tid har været interesseret i de Spørgsmål og ude efter nogenlunde populære Værker, han skal være forholdsvis [”forholdsvis” indsat over linien] let forstaaelig, men pokkers svært er jo al den Slags, og ialfald jeg læser dem med den lidt ubehagelige Fornemmelse, at jeg ikke vilde kunne gennemskue selv de allerværste Brølere. 
 Hørte I Buhl i Radioen? Det var jo tydelig nok, og vi faar vel altsaa snart tysk Administration, for Sabotagen hører naturligvis ikke op. Det kan ogsaa være det samme, naar bare de vil lade være med at skyde Gidsler, det er efter min Mening Topmaalet af Barbari og næsten ikke til at udholde. Men man kan da altid haabe, at det uventede sker, og det hele holder op, før end ["end" indsat over linjen] man venter.
 Og nu er jeg meget spændt paa at høre, om Du har haft Doktoren ude, og hvad han har sagt om, og hvad han vil gøre ved Hoften, saa det bliver Du nødt til at skrive mig et Par Ord om lille Junge! Og saa 1000 varme Hilsner til Jer alle, Din Lugge.
 H. f. Magisteren.</t>
   </si>
   <si>
     <t>1943-02-05</t>
   </si>
   <si>
+    <t>Daisy  Berg
+Wilhelmine Berg
+Burmeister &amp; Wain
+Alfred Fly
+Adolph Larsen
+Elena Larsen
+Johan Larsen
+Peter Andreas Larsen
+Eli Laub
+Maren -, lejer hos Christine Mackie 1943
+Christine  Mackie
+Elisabeth Mackie
+Elisabeth Neckelmann
+Marie Neckelmann
+- Nouvack
+Meta -, pige i huset hos Johanne C. Larsen
+Ellen  Sawyer
+Laura Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen</t>
+  </si>
+  <si>
     <t>Laura/Skipper Warberg Petersen var i efteråret 1942 indlagt med gulsot. 
-S.V. kendes ikke, men hun må have været Laura Warbergs overordnede på hospitalet, hvor Laura var under uddannelse. 
+S.V. kendes ikke, men hun må have været Laura Warbergs overordnede på hospitalet, hvor Laura var under uddannelse. Frk. Larsen er også ukendt. 
 Skitsen af den nyindrettede stue findes ikke sammen med brevet. Der ligger en sådan i et andet brev fra Johanne C. Larsen i periode, og det er uklart, hvilket brev den hører sammen med.
-Elena/Bimse Larsen havde to halvsøstre, der blev kaldt Frk. Neckelmann. 
-Eli er muligvis Eli Laub. Karen kan have været hans kone.</t>
+Bedste er sandsynligvis Laura Warberg. 
+Elena/Bimse Larsen havde to halvsøstre, der begge blev kaldt Frk. Neckelmann. 
+Eli er muligvis Eli Laub. Karen kan have været hans kone.
+En kvissel er en forgrening af en fjord eller en å (Ordbog over Det Danske Sprog).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8413</t>
+  </si>
+  <si>
+    <t>Det er skidt, at Laura/Skipper/Bi Warberg er kommet for tidligt på arbejde efter sygdommen.
+Johanne Warberg Larsen sender skitse af stuen. Komfuret er blevet monteret.
+Dr. Fly har været på besøg og lært Johanne at massere foden.
+Christine/Mornine Mackie har fået en lejer, Maren.
+Elisabeth/Putte Mackie er kommet ind i societykredse, og hun har deltaget i et radioprogram.
+Daisys tyske mand er blevet arresteret og ført til Tyskland, fordi han havde afskediget en tysk kvinde. Johanne har skrevet til Daisy, men hun turde ikke omtale arrestationen.
+Tæppet kan nok ikke trævles op og genbruges.
+Ellen Sawyer har været på besøg og spist restemad samt beundret stuen.
+Vandet står usædvanlig højt.
+Der har været luftkamp ved Vilhelm Balslevs gård.
+Ifølge England blev B &amp;amp; W ramt forsætsligt af bomberne.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/TXc1</t>
   </si>
   <si>
     <t>Lindøgaard 5-2-1943.
 Kæreste lille Skipper!
 Tusind Tak for dit Brev, det var rigtignok dejligt at høre fra dig, men knap saa rart, at det viste mig, at du endnu ikke er kommen rigtig til Hægterne; hvor det dog var godt at du bad om to Fridage, men hvor kunde S.V. blive forskrækket over, at du havde haft saa faa Fridage, det er da hende selv, der ordner det, men hun maa jo mangle Overblik og Administrations-Evner.
-Godt, at vi har den milde Vinter, saa kan du da komme ud at trave. Nu kan man da tydelig se, at de andre Læger havde Ret, da de mente, du blev taget for tidligt i Arbejde. - Er der varmt paa Jeres Værelse? Det tror jeg nu betyder så meget - en saadan bestandig Ubehags-Fornemmelsei Fritiden er sikkert ikke godt.
-Nu har jeg ridset en Tegning op af Stuen; nu kan du gøre dig en Smule Forestilling om, hvordan her er. Vi er saa forfærdelig glade ved den smukke Stue, og saa er her saa dejlig varmt altid og saadan en behagelig Varme; en enkelt Gang er Termometret faret op paa 21⁰Reamur, da havde Far lagt - siger og skriver tre - Skuffefulde Koks paa, men nu har vi lært at moderere os; og nu er her tilpas med utrolig lidt Koks. Komfuret er nu stillet op - Lørdag eft. samme Dag, som jeg skrev til dig. Jeg havde om Morgenen taget Bad, samt ringet til Dr. Fly, om han vilde se ud til mig, naar han fik Lejlighed. Naa, det trak ud med Komfuropstillingen, det er jo ikke saadan at løbe til, og vi bød saa Mester paa skaaren Smørrebrød, som indtoges her oppe i Stuen, da Køkkenet jo flød. Næppe var Maden nydt, Mester glidt og Stuen fin igen, før Dr. Flyankom. Man har dog af og til Held med sig, det havde ikke været behageligt, hvis han var kommen midt i Maaltidet, da Stuen her jo var det eneste varme Sted og der jo altid følger lidt delvis Afklædning med. Min opererede Fod har været - og er - temmelig skidt i den senere Tid, jeg tyer meget til mine Stokke igen. Han lærte mig saa at give Foden Massage selv, den lille Frk. Larsen har igen været syg og der er saamænd nok til at slide hende op, uden at hun behøver at tørne herud, men det er nu inkke let at gøre det selv, men jeg må jo se at komme i Gang med det.
+Godt, at vi har den milde Vinter, saa kan du da komme ud at trave. Nu kan man da tydelig se, at de andre Læger havde Ret, da de mente, du blev taget for tidligt i Arbejde. - Er der varmt nu paa Jeres Værelse? Det tror jeg nu betyder så meget - en saadan bestandig Ubehags-Fornemmelse i Fritiden er sikkert ikke godt.
+Nu har jeg ridset en Tegning op af Stuen; nu kan du gøre dig en Smule Forestilling om, hvordan her er. Vi er saa forfærdelig glade ved den smukke Stue, og saa er her saa dejlig varmt altid og saadan en behagelig Varme; en enkelt Gang er Termometret faret op paa 21⁰Reamur, da havde Far lagt - siger og skriver tre - Skuffefulde Koks paa, men nu har vi lært at moderere os; og nu er her tilpas med utrolig lidt Koks. 
+Komfuret er nu stillet op - Lørdag Eft. samme Dag, som jeg skrev til dig. Jeg havde om Morgenen taget Bad, samt ringet til Dr. Fly, om han vilde se ud til mig, naar han fik Lejlighed. Naa, det trak ud med Komfuropstillingen, det er jo ikke saadan at løbe til, og vi bød saa Mester paa skaaren Smørrebrød, som indtoges her oppe i Stuen, da Køkkenet jo flød. Næppe var Maden nydt, Mester glidt og Stuen fin igen, før Dr. Fly ankom. Man har dog af og til Held med sig, det havde ikke været behageligt, hvis han var kommen midt i Maaltidet, da Stuen her jo var det eneste varme Sted og der jo altid følger lidt delvis Afklædning med. Min opererede Fod har været - og er - temmelig skidt i den senere Tid, jeg tyer meget til mine Stokke igen. Han lærte mig saa at give Foden Massage selv, den lille Frk. Larsen har igen været syg og der er saamænd nok til at slide hende op, uden at hun behøver at tørne herud, men det er nu ikke let at gøre det selv, men jeg må jo se at komme i Gang med det.
 Det var vist ogsaa samme Dag, at jeg havde et langt Brev fra T. Mornine, et godt Brev for Resten, hvad hende selv angaar; hun syntes at være saa vel ved det, er glad ved sin nye Lejer, som hedder Maren og vist er fra Ryslinge; hun har hørt fra Putte via Lysse og Frk. Neckelman, Bimses Halvsøster; det ser ud til at Putte er kommen ind i Society-Kredse, og saa har hun talt i Radioen om sin Rejse gennem Evropa til Lissabon. Eli og Karen havde hørt Udsendelsen og nok ment, det var Putte. Men saa fortalte Morn. en anden Ting, som ikke er saa godt. Du ved nok, hvem Daisy er, T. Misses Datter; hun er gift med en Tysker, Nourask (Nourack) og du ved nok, de har Tante Misses Pensionat endnu og har en Dame til at styre det. De havde en tysk Dame, som Norvack havde sagt op - af hvad Grund ved jeg ikke, Mornine turde aabenbart ikke skrive meget om det. Denne store Forbrydelse resulterede i, at N. blev fængslet af Retfærdighedens Vogter her i Landet, og ført til Tyskland "til en uvis Skæbne", skriver Mornine. Stakkels Daisy, hun er sikkert ude af sig selv. Jeg skrev til hende, men turde knap berøre det, vil jo nødig skaffe hende Ubehageligheder - egentlig kun, at jeg havde havt Brev fra Chr. som havde fortalt mig om, hvordan de havde det, at jeg tænkte paa hende og følte med hende og haabede at det nye Aar maatte bringe Lykke tilbage til "dig og dine".
 2.
 Er der overhovedet Grund til Kondolensebreve, saa er ["er" indsat over linjen] der da her i dette Tilfælde. Jeg vilde saa gerne have skrevet, at jeg tænkte mig bestemt, at dette skyldes manglende Arbejdskraft, netop da de har ført ham til Tyskland, ellers havde de næppe gjort det, for det er da een Mund mere at føde og til ingen Verdens Nytte, men jeg turde ikke, og mon hun dog ikke kan tænke paa det selv.
 Begivenhederne gaar rask ude i Verden, har du kendt Ma'e? Nu ser det jo meget mere end for et Par Maaneder siden ud til, at vi kan skimte Afslutningen. 
-Det var dejligt, at du var glad ved Æblerne og Kludene. Dit Raad med at trevle Tæppet op og bruge, lyder fint, men kun ganske faa Firkanter er bare nogenlunde hele, det er jo gamle svende, 75 Aar eller mere, men et Par Klude til, kan der maaske blive, selv om alle de lange Sammenhæklinger er medgaaede allerede.
+Det var dejligt, at du var glad ved Æblerne og Kludene. Dit Raad med at trevle Tæppet op og bruge, lyder fint, men kun ganske faa Firkanter er bare nogenlunde hele, det er jo gamle Svende, 75 Aar eller mere, men et Par Klude til, kan der maaske blive, selv om alle de lange Sammenhæklinger er medgaaede allerede.
 Nu kom Drengene ind efter endt Dagsarbejde, som har bestaaet i, at de har plantet 300 Grantræer og en halv Snes Birketræer i Haven - jeg skal da love for, at vi faar Skov med Tiden! og med mange vilde Dyr i!!
 I Søndags spiste vi til Middag Kl. 11, da Metha agtede sig til Odense med et Tog; vi fik et Glas henkogte Medister og jeg havde sagt til M. at det blev nok galt, saa lidt der var, men oh Under, vi levnede 3 Stykker, hvilket var en stor Lykke, da den gode Elle ankom Kl. 12 1/4, spændt paa, om hun kom tidsnok til Middag. Vi beundrede i Fællesskab det nye Komfur, mens vi gjorde an med at varme Mad til hende.
-Desert var ogsaa levnet. Tænk, at vi netop Søndag fik fint Solskin, saa hun kunde komme herud, jeg blev forfærdelig glad ved hende, du ved jo - vi har eet og andet at drøfte. Du skulde have set og hørt hendes Begejstring over Stuen her, det var forfærdelig morsomt, hun havde daarlig Ord nok til at prise det hele. Det var endelig værd at høre; alle andre af dem her omkring, som kommer herind ser sig om og siger saa efter en lang Stilhed: "Her er jo bedre Plads". Uvægerlig det samme har lydt fra dem alle; men man skal jo ogsaa helst vogte sig for at udtale, hvad man mener - det er dog i hvert Fald det forsigtigste. Ok, hvor er de kunstige, de Folk paa Landet.
-[...2 lines deleted...]
-Hvad er der mere, søde Bi? Vi har det alle godt, jeg har dog en hel Del Gigt rundt omkring i hele min Krop og de fleste af mine Led, "knager og brager" som Dr. Fly siger, ja selv i mine Led i Hovedet, kan jeg mærke det,</t>
+Desert var ogsaa levnet. Tænk, at vi netop Søndag fik fint Solskin, saa hun kunde komme herud, jeg blev forfærdelig glad ved hende, du ved jo - vi har eet og andet at drøfte. Du skulde have set og hørt hendes Begejstring over Stuen her, det var forfærdelig morsomt, hun havde daarlig Ord nok til Pris for det hele. Det var endelig værd at høre; alle andre af dem her omkring, som kommer herind ser sig om og siger saa efter en lang Stilhed: "Her er jo bedre Plas". Uvægerlig det samme har lydt fra dem alle; men man skal jo ogsaa helst vogte sig for at udtale, hvad man mener - det er dog i hvert Fald det forsigtigste. Ok, hvor er de kunstige, de Folk paa Landet.
+Lørdag Formiddag. Nu skal vi se, om jeg kan få Slut paa dette; eftersom det er nærmest Orkan i Dag sidder Mandfolkene herinde, Peter med, og er jo som sædvanlig fulde af Snak om Jagt og Hunde; ja i Dag har de ogsaa den ualmindelig høje Vandstand at tale om, der er jo falden meget Regn, og Jorden var i Forvejen mættet, saa det staar højt alle Vegne; de siger at Vejen [en overstregning] fra hvor Hushækken slipper og ned til Kvisselen staar under Vand, naturligvis dog ikke på hele Vejens Længde; det synes jeg ikke, vi har oplevet før mens vi har været her. - Mon jeg skrev til dig, at der har været Luftkamp over Brogaard, der ved Vilhelm Balslevs Gaard paa Koldingegnen; der faldt Bomber i Nærheden og en mindre Bondegaard var fuldstændig udslettet - men ud over dette, ved jeg ikke mere om det.
+Til Lykke med Bedstes Frakkes Smarthed! hvad har gjort den saa smart? Mærker I noget til vore Venner? man siger jo at Jylland ikke er hyggelig for Tiden, kan det gøre noget, du skriver til mig om det, hvis du ved noget om det. Fra Engl. fastholder de jo, at B. og W. blev ramt føleligt ved Bombningen, de danske Aviser hævder, at det var Sukkerfabrik. som det irriterer mig, at man aldrig kan få den rigtige Sandhed at vide.
+Hvad er der mere, søde Bi? Vi har det alle godt, jeg har dog en hel Del Gigt rundt omkring i hele min Krop og de fleste af mine Led, "knager og brager" som Dr. Fly siger, ja selv i mine Led i Hovedet, kan jeg mærke det, troede Dr. vilde le ad mig, da jeg sagde det, men han kendte det nok og sagde, at det gjorde ondt baade naar man tyggede og talte, hvis det blev slemt. Ingen ved jo, hvad der venter en, men jeg er saa heldig, at jeg ikke beskæftiger mig med det, for det kan jo ogsaa gaa til den gode Side.
+Saa Farvel for denne Gang, søde Bi, hav det godt! Din Mor</t>
   </si>
   <si>
     <t>1943-10-21</t>
   </si>
   <si>
     <t>Birgit Brandstrup
 Ebbe Brandstrup
 Ellen Brønsted
 Thora Cohn
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Else Larsen,  Andreas Larsens kone
 Elisabeth Mackie
 Alhed  Møhl, Lysses datter
 Holger  Møller Hjorth
 Ellen  Sawyer
 Arne Schwark
 William Schwark
 Elly Svarrer
@@ -8647,646 +8686,642 @@
       <c r="A91" s="5" t="s">
         <v>638</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>306</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>543</v>
       </c>
       <c r="E91" s="5" t="s">
         <v>608</v>
       </c>
       <c r="F91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H91" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H91" s="5" t="s">
+        <v>639</v>
       </c>
       <c r="I91" s="5" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="J91" s="5" t="s">
-        <v>640</v>
-[...4 lines deleted...]
-        </is>
+        <v>641</v>
+      </c>
+      <c r="K91" s="5" t="s">
+        <v>642</v>
       </c>
       <c r="L91" s="6" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="M91" s="5" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>479</v>
       </c>
       <c r="E92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H92" s="5" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="I92" s="5" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="J92" s="5" t="s">
         <v>466</v>
       </c>
       <c r="K92" s="5" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="L92" s="6" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="M92" s="5" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="E93" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F93" s="5" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H93" s="5" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="I93" s="5" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="J93" s="5" t="s">
         <v>466</v>
       </c>
       <c r="K93" s="5" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="L93" s="6" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="M93" s="5" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>306</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E94" s="5" t="s">
         <v>579</v>
       </c>
       <c r="F94" s="5" t="s">
         <v>600</v>
       </c>
       <c r="G94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H94" s="5" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="I94" s="5" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="J94" s="5" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="K94" s="5" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="L94" s="6" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="M94" s="5" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="E95" s="5" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="F95" s="5" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H95" s="5" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="I95" s="5" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="J95" s="5" t="s">
         <v>466</v>
       </c>
       <c r="K95" s="5" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="L95" s="6" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="M95" s="5" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="E96" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F96" s="5" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="G96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H96" s="5" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="I96" s="5" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="J96" s="5" t="s">
         <v>466</v>
       </c>
       <c r="K96" s="5" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="L96" s="6" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="M96" s="5" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>506</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>479</v>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H97" s="5" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="I97" s="5" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="J97" s="5" t="s">
         <v>466</v>
       </c>
       <c r="K97" s="5" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="L97" s="6" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="M97" s="5" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>306</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E98" s="5" t="s">
         <v>579</v>
       </c>
       <c r="F98" s="5" t="s">
         <v>600</v>
       </c>
       <c r="G98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H98" s="5" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="I98" s="5" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="J98" s="5" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="K98" s="5" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="L98" s="6" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="M98" s="5" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="E99" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H99" s="5" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="I99" s="5" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="J99" s="5" t="s">
         <v>466</v>
       </c>
       <c r="K99" s="5" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="L99" s="6" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="M99" s="5" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>306</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E100" s="5" t="s">
         <v>579</v>
       </c>
       <c r="F100" s="5" t="s">
         <v>600</v>
       </c>
       <c r="G100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H100" s="5" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="I100" s="5" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="J100" s="5" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="K100" s="5" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="L100" s="6" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="M100" s="5" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="E101" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F101" s="5" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H101" s="5" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="I101" s="5" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="J101" s="5" t="s">
         <v>466</v>
       </c>
       <c r="K101" s="5" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="L101" s="6" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="M101" s="5" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D102" s="5" t="s">
         <v>479</v>
       </c>
       <c r="E102" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H102" s="5" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="I102" s="5" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="J102" s="5" t="s">
         <v>526</v>
       </c>
       <c r="K102" s="5" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="L102" s="6" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="M102" s="5" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>594</v>
       </c>
       <c r="E103" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H103" s="5" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="I103" s="5" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="J103" s="5" t="s">
         <v>526</v>
       </c>
       <c r="K103" s="5" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="L103" s="6" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="M103" s="5" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>306</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E104" s="5" t="s">
         <v>608</v>
       </c>
       <c r="F104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H104" s="5" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="I104" s="5" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="J104" s="5" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="K104" s="5" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="L104" s="6" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="M104" s="5" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>