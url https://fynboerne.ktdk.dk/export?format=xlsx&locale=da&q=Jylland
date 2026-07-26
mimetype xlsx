--- v0 (2026-06-05)
+++ v1 (2026-07-26)
@@ -44,1039 +44,265 @@
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
-    <t>1913-11-18</t>
-[...5 lines deleted...]
-    <t>Astrid Warberg-Goldschmidt</t>
+    <t>1885-04-29</t>
+  </si>
+  <si>
+    <t>Brev</t>
+  </si>
+  <si>
+    <t>Vilhelmine  Larsen</t>
+  </si>
+  <si>
+    <t>Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Kerteminde</t>
+  </si>
+  <si>
+    <t>København</t>
+  </si>
+  <si>
+    <t>Birkerød
+Faaborg ,Fyn
+Långaryd</t>
+  </si>
+  <si>
+    <t>Ane Marie Christiansdatter
+Christian Eckardt
+Anesine Frölich
+- Holbeck
+J.C. Hostrup
+Harald  Klokker
+Assistent Knudsen
+Augusta  Larsen
+Cathrine Larsen
+Georg Larsen
+Ida Larsen
+Jacob Larsen
+Jeppe Andreas Larsen
+Peter Larsen
+Urban Larsen
+Vilhelm Larsen
+Niels Mollerup
+Ulrik Plesner</t>
+  </si>
+  <si>
+    <t>Cirkus "Danmark" besøgte Kerteminde i april 1885 (Kjerteminde Avis 21.4 1885) Der var 35 personer, heste m.m. på pladsen ved Gymnastikhuset.</t>
+  </si>
+  <si>
+    <t>Det Kongelige Bibliotek</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er ikke i så godt humør og hans mor vil gerne hjælpe ham. Farbror Urban skal snart giftes og overtage en købmandsforretning. Johannes Larsens far vil muligvis tage en tur til Sverige.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Fx7B</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 29 April 1885
+Kjære Johannes!
+Det var jo dejligt at Du havde moret Dig godt ude i Birkerød og at Du er rask hvad er der ivejen med Houmøret min lille Ven sig du mig hvad der trykker; om det ogsaa skal blive et langt Brev, maaske jeg dog veed Raad – fortæl mig ogsaa hvad alt det er du har i Hovedet og vil udrette naar du kommer hjem det skal glæde mig at udfylde Ventetiden med Tanker der angaar din Virksomhed, vil du igjen have fat i Leer saa sig endelig til at jeg kan have din Arbejdsdragt i Orden. Tiden løber hurtigt skal du ikke blive der længere end til Juni. Saa seer vi jo hinanden om lidt maaske Faer tager til Høljeryd inden Urban nu flytter og saa kan I jo tale om det Alt sammen ja Gud give det maa blive en god Sommer i alle Maader her er saamegen Alvor rundt i alle Kroge, Urban skal nemlig overtage sin Handel første Juni men rejser derud en 8te Dage før, hans Augusta rejser nu en af Dagene til Faaborg og dernede skal de saa vies for Bryllupsgæster bliver der ingen bedt; om vi faar Dagen at vide skal jeg nok melde dig den for at Du kan tænke dem og ønske dem alt godt.
+Hvad svarede Hr Mollerup vil han saa til Kjerteminde? Du har slet ikke svaret mig paa mine Spørgsmaal om hvad du maler og tegner er det din Gjerning sætter dig i daarligt Houmør eller er du maaske syg igjen?
+Vilhelm er til Ecksamen i disse Dage igaar var han meget tilfreds – ogsaa i Formiddags, i Eftermiddag er det kun Gymnastik Sang og et lettere Fag. Peder Larsen, Holbak og Assistent Knudsen; de 3 Lærde blive nok siddende 1 Aar endnu i den Klasse saa er der jo Udsigt til at Vilhelm kan komme over dem og jeg har lovet ham 1 Kr om han i Løbet af Aaret kan naa det.
+Nu idag er de færdig med Aspargesbedet, Petersen og lille Algren vare nu oppe at plante dem saa skal vi imorgen saa og lægge Kartofler og det Vejr vil nok gjøre at det kommer hurtigt op for det er jo ellers bag efter alle andre Mennesker.
+Her er et Berider Selskab og vi maatte jo derom med alle Rollingerne Georg havde Lov at gaa om Søndagen men da han kom derom saa blev han gjort opmærk af Post Klokker at vilde han staa kunde han gaa 2 Gange for de sammen Penge – og der kan du tro Georg han morede sig 
+vi vare uheldige med Vejret for det regnede saa voldsomt at Vandet løb paa Jorden i Strømme men Publikum holdt Stand til Slutning
+Faster Thrine er ved at lave sig færdig til en Jyllandsrejse op hos farbror Jacob og bliver der i et Par Maaneder for at faa Kræfter Ida kommer saa her men det har jeg maaske fortalt dig saa maa du undskylde mig – men jeg har saameget i mit Hoved i disse dage for vi skal jo skifte Piger paa Fredag.
+Der har været Brev fra Amerika til Eckarts, Moster Sine har været syg i 6 Uger og det var nok en Ængstelse for dem men nu er hun bedre jeg tænker saa vi faar snart at høre derfra ogsaa men saa bliver der ingen Hjemkomst i denne Sommer
+Nu i de følgende Dage kan du da gaa paa Udstillingen baade Fredag og Søndag, ja gaa bare at høre Hostrup mit kjære kjære Barn du gjorde mig saa Hjærteglad at du læser i Farmors Bog ja hold dig i Herrens Nærhed alle Dage saa skal det gaa Dig vel
+[Skrevet på langs]
+Kjærlig Hilsen fra Alle dog mest fra Din Moder</t>
+  </si>
+  <si>
+    <t>1.2 1886</t>
+  </si>
+  <si>
+    <t>Frøken Bendal
+Charles Godtfredsen
+Svend Kyhn
+Georg Larsen
+Niels Lindberg
+Niels Mollerup</t>
+  </si>
+  <si>
+    <t>Det har ikke været muligt at identificere Christensen og lærer Petersen.</t>
+  </si>
+  <si>
+    <t>Johannes skal spørge sine medstuderende, om de er interesseret i sommerophold hos lærer Petersen. Der er godt kaneføre og familien Larsen har kørt aftentur i en stor slæde.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Xl7y</t>
+  </si>
+  <si>
+    <t>Kjære Johannes!
+Her er Tøjet, men vi naaede ikke at faa Benklæderne tørrede saa de skal komme senere, her er 10 Kr til Skolepenge, saa skal de andre følge men da jeg mærkede hvor gjerne du vilde have dem betalte saa fik jeg nu tilmorgen disse.
+Jeg har rent glemt at spørge dig om du vil gjøre Friskolelærer Petersens den Tjeneste at spørge de unge Malere der boede hos Christensens om de ikke vil bo hos dem til Sommer ifald de kommer her over Prisen er de maa faa deres Dagligstue og saa Soveværelser; husk det nu det bliver vel kun de 2 for Vandal skal rimelig bo hos Nielsens og din Mollerup flytter vel ikke fra os om han nogensinde mere kommer til Kjerteminde husk endelig at faa mig en Besked du taler jo hver Dag med Christensen, Kyhn er nok i Jylland endnu, Johannes jeg har rent glemt dette over Lindbergs Død at det seer ud som jeg ikke vil derfor maa du endelig huske at foreslaa dem det og saa give mig Svar
+Her er nu et dejligt Kaneføre vi vare ude en Aften i en stor Slæde vi sad paa Halmknipper de store Heste for du kan tro det tog sig ud
+Hils nu Frøken Bendal mange Gange Mollerup og de andre og jeg venter i dag et langt Brev fra dig
+Du ved det haster om Morgenen derfor kun dette vi ere raske
+Din trofaste Moder
+Har Du nogen Skjorter med [snoet/sort] Navn saa er det Georgs han fik jo dine gamle saa du skal have 9 med rødt navn og de andre sender du mig</t>
+  </si>
+  <si>
+    <t>1886-04-15</t>
+  </si>
+  <si>
+    <t>Los Angeles
+Lundeborg Marina</t>
+  </si>
+  <si>
+    <t>Johannes Becher
+Frøken Bendal
+Ane Marie Christiansdatter
+Frederik Falkenstjerne
+Anesine Frölich
+Adolph Larsen
+Cathrine Larsen
+Georg Larsen
+Jeppe Andreas Larsen
+Marie Larsen
+Vilhelm Larsen
+Sophus  Meyer
+Sophie Minden
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Det er uvist, hvem pastor Hansen er.
+Marie, Azela og Hygæa er skibe tilhørende Johannes Larsens far, købmand Jeppe Andreas Larsen.</t>
+  </si>
+  <si>
+    <t>Man har slagtet gris i Kerteminde, men havde ikke nok pølser, så Johannes kunne få nogle. Der skal slagtes igen inden længe og så skal han få nogle. Har frøken Bendal været til foredrag hos Falkenstjerne?</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/iPSC</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 15 April 1886
+Kjære Johannes!
+I Søndags fik Du ingen Brev fra Mig saa jeg maa vel hen at give dig en lille Passiar; men det bliver kun kort idag for jeg har skreven til Amerika og til Farmor hvis Fødselsdag det er i overmorgen – hun er i Lundeborg det ved Du vel –
+Vi har travlt med vore Haver Gartner Johannes Becker har hjulpen mig og der bliver smukt til Du kommer min egen kjære Johannes Marie skulde ikke have skreven at vi slagtede for det var 2 Grise der skulde ombord i Marie og Azela og for at glæde Børnene havde Fader lovet dem Pølse men den Dag vi kogte kom der flere Børn Mejers Thrine Larsen og Frøken M og vi er jo mange; men vi skal slagte 1 til hvor Hygæa skal sejle og saa skal du blive foretrukken det kan du stole paa.
+Jeg er saa træt Johannes af al det Slid i Haven og vi vasker saa du faar ikke mere i dag men til paa Søndag skal du faa en lang Passiar
+Hils Alle
+Jeg haaber at Frøken Bendal har været til Møde hos [Falkenstjerne? Papir mangler] og hørt Pastor Hansen [fra? Papir mangler] Jylland. Ja det er en [ulæseligt ord] [papir mangler]ban prædikede her i Søndags ja Johannes det er den bedste Præst jeg nogensinde har hørt. Du skal nok faa noget at høre naar Du med Guds Hjælp kommer glad og fornøjet hjem i næste Maaned.
+Lev vel mit elskede Barn og Gud Fader være dig nær og holde sin skjærmende Haand over Dig
+Din Moer</t>
+  </si>
+  <si>
+    <t>Forår 1890</t>
+  </si>
+  <si>
+    <t>Christine  Mackie</t>
   </si>
   <si>
     <t>Laura Warberg</t>
-  </si>
-[...502 lines deleted...]
-    <t>Christine  Mackie</t>
   </si>
   <si>
     <t>Wilhelmine Berg
 Johanne Christine Brandstrup
 Alhed Larsen
 Emilie Zeuthen
 Ernst Zeuthen
 Laura Zeuthen
 Otto Zinck</t>
   </si>
   <si>
     <t>Christine Mackie, f. Warberg, fungerede som huslærer og pige i huset hos familien Zeuthen i Höör i Sverige i 1890. Hun må efter eksamen være taget til København.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 1948</t>
   </si>
   <si>
     <t>Børnenes eksamen gik dårligt, og Christine var helt udmattet bagefter. Hun ved ikke, om hun nu bliver afskediget fra pladsen hos Zeuthen. Selv vil hun ikke sige op. Det var dumt af Tante Mis at presse sådan på for, at Christine skulle være huslærer og pige i huset hos Zeuthen.
 De næste dage skal Christine i teatret.
 Alhed Larsen, f. Mackie, er i Jylland. Forældrene har ikke mange hjemme i påsken. Bedstemor har ondt i ryggen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/K9dz</t>
   </si>
   <si>
     <t>Kæreste Mor!
 Bare et Par Ord i en Fart for at sige, at Examen gik daarligt, d.v.s. Laura og Ernst var flinke men Johanne kom daarlig fra det, de var ikke tilfredse, men talte ikke noget om at gøre Forandring; de mener vist som jo ogsaa er rigtigt, at det bliver mere tilfredsstillende med den ny Ordning, men jeg faar Brev fra Fru Z en af Dagene om nogle Ærender, Gud ved om saa ikke [de] siger mig op, ellers kunde hun jo have sagt det i Forvejen, hvad jeg skal besørge, bare jeg gætter rigtig; men selv vil jeg nødig sige op, da de jo gærne vil beholde en Lærerinde til Pigebørnenes Konfirmation og de sagde det da de tog mig. Hr Z sagde: "De har ikke rigtig vidst, hvad her var at gøre, da de tog Pladsen, - nej det var for hastigt den Gang!" Jeg tror, de er lidt ærgerlige over at tante Mis pinte saadan paa den Gang, og det var jo heller ikke helt rigtig af hende; men hvad enten jeg nu bliver eller ikke, saa faar jeg nok et godt Resultat ud af det næste Halvaar. Det var en rædsom Pine, den Examen, den var i 5 Afdelinger, fordi Hr Z ikke kunde sidde længe af Gangen; den sidste Afdeling var fra 9-10 Aften om Onsdagen. Jeg var aldeles udmattet, da det var forbi, af Anstrængelse og Spænding.
 Jeg siger paa ingen mulig Maade til Fru Zeuthen om at blive fri for Haandarbejde for hende, jeg vilde faa det at høre ved enhver Lejlighed, og det vilde blive rædsom ubehageligt. Imorgen skal vi vist i Folketeatret se "Abekatten" og "de røde Dominoer", jeg glæder mig meget til at se Zink; paa Mandag "Konge for en Dag" og Tirsdag "Jakob v. Thyboe" og "Soldaterløjer", de to sidste vilde jeg rasende gærne se. 
 I har rigtignok ikke mange af os hjemme i Paasken, nu Alhed er i Jylland! Bedstemor er ikke rask, hun har haft saa ondt i Ryggen siden i Aftes og ikke sovet i Nat, idag er det bedre.
 Mange Hilsner til jer alle
 fra din
 Basse.</t>
   </si>
   <si>
-    <t>1911-08-06</t>
-[...439 lines deleted...]
-1000 Hilsner fra din Bimsekone.</t>
+    <t>Anna Syberg</t>
+  </si>
+  <si>
+    <t>Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Peter Hansen
+Marie Schou</t>
+  </si>
+  <si>
+    <t>Faaborg Museum, Fritz og Anna Sybergs arkiv, breve fra Anna til Fritz 1891-1894</t>
+  </si>
+  <si>
+    <t>Første del af brevet mangler, men Anne fortæller om et nyt arbejde, som Marie har fået i stedet for arbejdet i Rigsdagen. Anna spørger til, hvordan det går med Peters billeder og om han har haft held med casein farverne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/mZpT</t>
+  </si>
+  <si>
+    <t>[ Tilføjet øverst med blyant -- Anna til Fritz. Det lader til at første side af brevet mangler]. 
+Vinteren skal være der fra 11 til 8 med 1½ Times Middag, det er jo en noget lang Arbejdstid, men der er vist morsom at være, Marie er da meget ked af, at hun ikke kan være baade der og i Rigsdagen. Løn 40 Kr. --- Skriv snart og fortæl mig, hvordan det gaar for Dig, har Du faaet begyndt at male og begynder Du at forsone Dig med Fyn igen? Fortæl mig om Peters Billeder er gode, han han havt Held med sine Caseinfarver. ---
+Farvel min kære gode Dreng, du skal snart faa Brev igen.
+Et kyst fra Dit
+Høns
+Du fik vist mine Sko med, vil Du ikke give dem ind til Skomager Jørgensen og vede ham sætte nyt Overlæder og Saaler paa og sende mig dem snarest, da Bunden er ved at gaa af mine andre. Vil Du endvidere være saa sød at skælde Post ud fra mig 
+[På bagsiden]:
+Kjære Syberg
+har De noget, som De vil have udstillet i Jylland? svar mig meget snart. 
+[Henover dette har Anna skrevet]: Dette er meget gammelt
+[Og nedenunder]: Undskyld, at jeg skriver paa saadanne underlige Lapper.</t>
   </si>
   <si>
     <t>April 1894</t>
   </si>
   <si>
     <t>Gudrun Andersen
 Holger Begtrup
 Johanne Begtrup
 Johanne Christine Brandstrup
 Julie Brandt
 Thora  Branner
 Johan Bredsdorff
 Morten Bredsdorff
 Thomas Bredsdorff
 Peter Fjelstrup
 Frederik Grundtvig
 Frederik Helsengreen
 Alhed Larsen
 J. Th. Lundbye
 Jørgen Monrad
 - Paulsen, Dr.
 Carl Rump
 Ditlev Schroll
 - Valeur
 Maria von Sperling. g. Balslev
@@ -1090,100 +316,350 @@
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 1947</t>
   </si>
   <si>
     <t>Christine tror, at hendes hovedpine skyldes skænderier med hendes forlovede, Thomas. Måske gifter de sig ikke, eller måske skal de holde en pause. Thomas har kureret sin nervøsitet ved cykling, og nu vil Christine gerne af sin far have lov at hæve de 300 kr., som hun har i sparekassen. Egentlig var pengene til udstyr, men helbredet er vigtigere. Der er rigtig mange damer i København, der cykler, og det er ikke farligt for kvinder, som nogle mener. Forældrene må ikke tro, at hun kun vil have en cykel, fordi det vil være sjovt, og det er i øvrigt Thomas' idé! Christine vil ikke på kur i Silkeborg - dette kan spares væk - men blot bade i 14 dage, når hun kommer hjem på ferie. Hun synes i øvrigt også, at det er dumt at sige lejligheden op og flytte til Odense, for nu vil hun begynde at få elever i København. 
 Moderen må sende diverse tøj og også æg, for Christines læge siger, at hun spiser for let, så hun skal have hvidtøl, æg og kakao. 
 Thomas er blevet tilbudt at blive forstander ved en ny højskole i Jylland, men han har sagt nej tak. Måske kommer han og Christine i stedet til Frederiksborg, som er et dejligt sted og nær København. 
 Thomas og Christine har besøgt maleren Bredsdorff, men desværre havde hun hovedpine under besøget. De har set Charleys Tante i teatret.
 Nogle fra Rumps familie skal til Italien, og de lægger sammen til en gave til Alhed. 
 Om aftenen skal Christine og Thomas høre Begstrup tale i Studenterkredsen.
 Forældrene må sende majpengene snarest, så Christine kan betale Fru R. Hun og de averterer efter en indflytter mere til lejligheden.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Iw9P</t>
   </si>
   <si>
     <t>Dette Brev er ikke til at læse højt for Menigheden, det er kun for dig og Far (Elle)
 Kæreste Mor!
 Jeg lovede nok Brev "en af de første Dage", skal I have det inden Søndag må jeg nok skrive nu, det er trukken så længe ud, inden jeg har fået Ro til det. Lad mig nu først omtale Helbredet, der jo er en vigtig Ting; siden jeg begyndte på min Kur, har jeg haft det mærkværdig godt - aldeles ikke Hovedpine i den sidste halve Snes Dage før nu i Dag, jeg har måttet ligge til Middag. Jeg bliver mere og mere overbevist om, at min forværrede Helbredstilstand stammer fra Forlovelsen - i Dag har jeg haft et Bevis: hvorfor i al Verden skulde jeg i Dag pludselig blive så medtaget uden fordi vi igår havde en temmelig alvorlig Dag med - hvad skal jeg kalde det - Storme og Brydninger, som er uundgåelige, men som tager så rædsomt på Hovedet; jeg er forøvrigt bedre igen efter at have sovet hele Frm. Nu skal du høre, hvad jeg mener om Sommerplanen efter at have tænkt meget over den; jeg synes det er absolut forkert at tænke på at forlade Byen for bestandig nu, da jeg dog forhåbentlig står temmelig nær ved Målet: at få Elever, hvem ved, hvor længe det kan vare, inden vi bliver gifte, og - bliv nu bare ikke ængstelig, fordi jeg siger det - hvem ved med Bestemthed, om vi nogen Sinde bliver det! Hermed mener jeg ikke egentlig, at jeg nærer nogen Tvivl om den Ting, men hvor der - trods den Samklang der er på Bunden - er så store Uligheder, ja Modsætninger i Naturel og Livssyn, der kan ingen Mennesker garantere! Vi har selv tit talt om, at vort Forhold er sådan, at vi kunde tænkes at bryde med hinanden og så finde hinanden igen - for at vi nogen Sinde skulde gå fra hinanden af Mangel på Kærlighed - det vilde jeg nok se, før jeg troede det. Bliv nu [et par overstregede bogstaver] bare ikke ængstelig for dette, vi arbejder os jo nok sammen, vi er allerede kommen hinanden så meget nærmere, men skønt det altså kun står som en Mulighed, så må det dog også indrømmes, at det er en Mulighed, og det kan dog være, at man bør tage den med i Betragtning. Hvad Sommerplanen altså angår, da mener jeg, jeg skal nøjes med en forlænget Sommerferie - ikke noget med at blive borte til Nytår eller med at sige Lejligheden op; skal jeg (hvad jeg altså bestemt går ud fra) herind igen, så er det bare Ulejlighed og Pengespilde at sige Lejligheden op og rykke ind et andet Sted; vi må dog betale den indtil midt i Oktober, jeg mener, at jeg skal tage Ferie fra Sølvbrylluppet til midt i August, bade to Mdr. og være hjemme 14 Dage. Jeg mener også, at det vilde være mindre praktisk, at jeg kom til Silkeborg, det er rædsom dyrt og [et overstreget bogstav] vi høre om Masser, som har været der uden Udbytte; de to Måneders Strandbade vil virke akkurat ligeså godt. Men nu har Thomas foreslået en Ting, som måske, ja efter al Rimelighed vilde kunne efterhånden helbrede mig fuldstændig - bedre end al Verdens Bade og Vandkure og Piller: den Ting er en Cycle. Vi høre om så mangfoldige Mennesker, der er bleven helbredede for forskellige Lidelser ved fornuftig Brug af en Cycle - naturligvis må der ikke være Tale om Rekorder og den Slags Overdrivelser, Væddeløb o.s.v. Svigerfar, som var meget svag og skrøbelig før han fik cin Cycle, er nu fuldstændig rask, og Thomas, vil I tænke jer, som var så ussel, han er nu så godt som kureret for sin rædsomme Nervøsitet. Netop for Nervøsitet tror jeg, den Motion er aldeles enestående virksom; jeg kom, da han sagde det, til at tænke på, hvad Bedstemor en Gang sagde, at hun var vis på, jeg vilde blive rask, hvis jeg kom til at ride, det havde hjulpet hende som ung. Når jeg blot kunde få Lov at få de 300 Kr. af min Sparekassebog, så kunde jeg få en god Cycle - ja, jeg behøvede måske ikke en Gang så meget, I kan tro, de Penge vilde bære gode Renter; jeg er så overbevist om, at de Penge ikke kan anvendes bedre, det er underligt, at jeg ["jeg" overstreget] den Tanke aldrig er faldet mig ind, det er Thomas, der har fået Idéen, og han er rasende ivrig for den, netop fordi han selv er bleven Hjulpet så vidunderlig på det ene År, han har haft sin. Og det er ikke en Kur, som man bruger en eller 2 Måneder, og hvis Virkning som oftest kun spores kort Tid efter (som Bade o. desl.) men en Kur, som rigtig kan virke intensivt og solidt, fordi den er vedvarende. Å, hvor det var herligt, brillant, hvis Far vilde give Lov til det med de tre ["tre" overstreget] 300 Kr. vi er begge så overbeviste om, at det vilde være det Middel, jeg søger. Hvis I har hørt - eller hører af Dr. Schroll - at en Kvinde ikke har godt af at køre på Cycle, så siger jeg, at jeg tror det simpelthen ikke, (de, der lide af Kvindesygdomme tales her nat. ikke om, jeg er jo stærk og kraftig af Legeme) hvis det var Tilfældet, at ["at" overstreget] så ved jeg da, at Læger ikke lod deres Koner køre, og det ser vi dog herinde, bl.a. Læssøernes Læge, Dr Poulsen (Grundtvigs Svigersøn) og hans hele Familie køre, så det er en Lyst, endogså en Pige på Adis' Alder. Jeg kan nu ikke tro andet, end at Far vil give Lov til at lade mig tage de 300 Kr. - lad os dog bare stryge Bade og det hele Stads, som jeg har så usigelig lidt Tiltro til - og bryde overtvert med dette; det kan gærne være, de Penge skulde bruges til Udstyr o.s.v. men det kan ikke hjælpe, dett_e med Helbredet _må gå forud for alt det andet, det mener I jo også begge to. Slå det nu endelig ikke hen med, at det kan ikke lade sig gøre, men tænk alvorlig over det. Jeg er så inde på, at det er den Slags Kur, der skal kurere mig - eller i det mindste holde mig nogenlunde rask. I må endelig ikke se på dette som noget vildt og extravagant, hveranden Dame har jo Cycle, man ser snart ligeså mange Damer som Herrer øve den Sport; Gudrun Br. får én, så snart den gamle får Råd. Kunde jeg få denne vor Plan realiseret, så skal jeg love jer højt og helligt, at jeg skal blive rask, og hjælper det ikke (hvad der nu ikke kan tænkes) så skal jeg sælge den under Hånden, det kan sagtens lade sig gøre. Bare I nu ikke bliver gale og siger, at jeg vil ikke andet, end hvad jeg har Lyst til! Det er jo også uheldigt, at mine Planer stemmer sådan med, hvad jeg synes er det behageligste; men denne Idé er jo dog Thomas' - og min Sommerplan med kun 14 Dage hjemme, den anser jeg dog for alt andet end attråværdig!! - - - - -
 Jeg har et Par rene Lagner med store Navne, ellers intet af det andet, du skriver om hverken snavset eller rent; jeg har kun Håndklæder af de grove med Sildebensnavn og ingen Mellemværkspudevår. Send mig 4 Sæt Linned og et Par Natkjoler samt hvad der er af Lommetørklæder, Forkl. og Strømper (der er vel ingen) og mine lyse Liv endelig alle [et overstreget tegn] 5. Jeg sender i Morgen Bog og Bånd, det kan desværre ikke nå at komme med her, jeg vil ikke vente med dette Brev, så I først får det Mandag. Thomas har haft Tilbud om at blive Forstander for en ny Højskole i Jylland, jeg synes, det er stolt. Han sagde nat. nej dertil. Hvad han slår sig ned på, vides ikke endnu, han har jo forskellige Tilbud og Planer; måske kommer vi til at bo lige ved Frederiksborg, det var et storartet Sted, dejlig Natur og nærved København. Igår var Th. og jeg i Dyrehaven, men det var et kedeligt, koldt Vejr. For nogle Søndage siden var vi ude hos Maleren Bredsdorffs tillige med Maria og Thora; det er nogle morsomme, rare Mennesker, de bor i Birkerød; men naturligvis var Dagen for mig spoleret ved en ualmindelig slem Hovedpine. Vi var en hel Del (bl.a. Frk. Brun) forleden henne at se Charleys Tante - den Dag det tordnede - vi sad i Theatret og hørte det knalde løs; efter Forestillingen stod vi for at vente på Drosche sam ell. Tørrevejr ["sam" overstreget; "ell. Tørrevejr" indsat over linjen] en Times Tid sammen med Skuespillerne Fjelstrup og Helsengren, det var ganske sjov. Nu går jo Monrad til Marmorkirken, jeg er glad ved det, det er mig efterhånden noget ensidigt med den lille sammensyltede Skare af Guds udvalgte i Vartau, de kan vist have godt af nogle ny Elementer. Tænk hvor morsomt, der er nogle af Carl Rumps Slægt, der rejser til Florenz, og nu har en eller anden fået den Ide at Foreningen skal sende en Ting med ned til Alhed; der er udvalgt 12 til at give hver 25 Øre, og så sender vi J. Th. Lundbyes "Rejserulle." Jeg synes, det er sødt funden på. Hvis I vil sende noget til min Fødselsdag, så send lidt Chokolade og Bagværk, at vi kan invitere vore nærmeste herhen om Aftenen. Jeg har taget mig den store Frihed at rekvirere fra Valeur 1 Cacao; Dr. Fr. pålagde mig forleden at leve kraftig, og da Frk Bruun forleden havde mig i Skole desangående, sagde hun, at [overstregede bogstaver] som jeg lever, det vil ingen Læge kalde kraftig. Jeg skulde spise meget Æg, drikke Cacao og drikke meget Øl f. Ex prima Hvidtøl blandet med Maltøl. Hvis jeg nu kunde få de Æg, du for længere Tid siden har lovet, så vilde jeg spise et om Morgenen rørt med Sukker og Cacao og kogende Vand, det er nemmere end med Mælk. Lidt Maltøl kunde jeg så købe og blande med Hvidtøl. Frk. Bruun er forfærdelig sød imod mig og holder så meget af mig, jeg er der så tit til Aften, igår var jeg bedt til Frokost sammen med Fru Begtrup fra Askov, som udeblev. I Aften skal Pan og jeg med Th. i Studenterkresen, Begtrup (Askov) taler; Emne: "Udsigt fra Tårnet", jeg vilde endelig have Th. (som jo er Formand) til at få Johannes Jørgensen med derhen at deltage i Diskussionen, men Begtrup vilde ikke gærne have det. Jeg mente egentg. den Gang, at I skulde sende mig Majpengene da, men det var godt, jeg fik de 30, der er gået så meget extra i denne Tid og Sommertøj må vi jo også tænke på. Lad mig nu få Majpengene snart at Fru R. kan få sine. Vi virker for en til vor Stue, har lagt Billet ind og averterer i disse Dage i Politiken. Titel "Ikke Pensionat." Nu tror jeg, jeg er udtømt, i hvert Fald siger mit Hoved eftertrykkelig: Stop.
 Hilsner til jer alle! Jeg får vel nok lange Breve på Tirsdag!
 Basse</t>
   </si>
   <si>
-    <t>11. jul. 1921</t>
+    <t>1895-07-12</t>
+  </si>
+  <si>
+    <t>Ullerslev Kirke
+Jylland
+Trekronerfortet København
+Svanninge</t>
   </si>
   <si>
     <t>Christian Andersen
-Andreas Larsen</t>
-[...41 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/n/J1y1k0Eb</t>
+- Clausen, skibsfører
+Karl Korsør
+Adolph Larsen
+Dorthea Larsen
+Jeppe Andreas Larsen
+Marie Larsen
+Vilhelm Larsen
+Lars Madsen
+Jens Olsen
+Christine Swane
+Wenzel Heinrich Tornøe</t>
+  </si>
+  <si>
+    <t>Addy, Azela, Vilhelm og Rhea er alle skibe tilhørende købmand I.A. Larsen i Kerteminde, Johannes Larsens far.
+Johannes Larsen opholder sig muligvis hos Frits Syberg i Svanninge. Hunden er muligvis "Tjalfe", som Johannes Larsen har gengivet på en akvarel i 1896.
+Det er uvist, hvem Peter Lae er.
+Det er uvist, hvor i Jylland Johannes Larsen skal hen.
+Reden i København strakte sig fra Prøvestenshavnen over Kongedybet til Trekronerfortet. (Wikipedia)</t>
+  </si>
+  <si>
+    <t>Johannes Larsens lillebror, Vilhelm, har bestået sin eksamen. Christian Andersen sender en hilsen til Johannes og beder ham om at komme med til fugleskydning. Johannes skal ud og hente en ny hund.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/3na4</t>
+  </si>
+  <si>
+    <t>[Påtrykt] I.A. Larsen [Påtrykt med kursiv] Kjerteminde, den 12 Juli 1895
+Kjære Johannes!
+Igaar kom her Brev fra Vilhelm, det gik mig daarligt til Eksamen, nu maa I ikke blive bedrøvede jeg kommer til Middag kan Marie hentet mig til Slutning stod jeg bad en Ven om at skrive Resultatet hjem, vi snart lukket op for det Brev og der stod gratulerer Larsen de bestod med 19 2/3
+Jeg blev glad kan du tro for jeg havde allerede begyndt at græde, men det var jo kun en kort Sorg Søstrene kjørte begge to hen at hente ham og paa Ullerslev Gade og han blev jublende glad da de gratulerede ham jeg seer den hele Shene. Saa idag min kjære Ven kom dit Brev og det var mig en ligesaa stor Glæde at du kan komme afsted efter din Hund. Gud ske Tak du har selv tjent dem for anden Gang oh jeg har ogsaa tigget vor Herre at han vilde gjøre Udvej for saa trangt som her er, har der ikke været paa lang Tid – Nu kom dog Jens Olsen – ”Addy” ligger paa Rheden, han har dog tjænt 500 Kr i den Tid han nu har sejlet i Aar – det gjør dog straks at vi haaber paa bedre Tider nu skal Azela gjøres klar til Afrejse med Clausen – Lars Madsen har faaet ”Vilhelm”, Karl Korsør ”Rhea”, Lykke og Held for dem alle sammen
+Christian Andersen kom herop nu han losser Brænde hør sig mig en gang hvor har vi Maleren i Svanninge – han kommer vel dog hjem til Fugleskydningen førstkommende Torsdag? Det ved jeg ikke Christian Andersen jeg har slet ikke fortalt ham at der er Fugleskydning 
+Men dog Fru Larsen han skal møde gjorde han ikke Tornøe til Fuglekonge ifjor og har han ikke lovet at være min Kammerat, kan jeg dog ikke faa fat i ham for det skal siges saadan rigtig indtrængende til ham, kan jeg nu ogsaa være sikker paa at de skriver til ham ligesom jeg siger,
+Jeg raade ham til at skrive selv saa blev det som han vilde have det og Aftalen blev at nu han skulde skrive et brev og komme med saa vilde jeg lægge det inden i mit; men nu kom han nej lille Fru ! skriv de nu kun saa godt de kan og sig ham vi faar fri Frokost i Aar det er Jubilæumsaar – det skal nok blive morsomt han maa snøre os men ikke sige nej. Hvad siger du dertil Johannes – kommer du her og saa til Jylland bagefter eller kan du naa Jylland først og saa komme her?
+Dit Tøj er afsendt de nye Benklæder med en kjærlig Hilsen fra alle
+Fader er ikke hjemme saa jeg kan ikke sige dig fuld Besked om Pengene men nu kan du jo svare os paa dette og saa sige os dagen du vil rejse. 
+Din egen trofaste Moder
+Søstrene hilser dig og vi ønsker alle Lykke og Velsignelse for den lille Peter Lae</t>
+  </si>
+  <si>
+    <t>1896-09-02</t>
+  </si>
+  <si>
+    <t>Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Gothersgade 129 København K</t>
+  </si>
+  <si>
+    <t>Johanne Christine Brandstrup
+Louise Brønsted
+Leonard Holmstrøm
+Alhed Larsen
+Johanne Christine Larsen
+Christine  Mackie
+Otto Emil  Paludan
+Ellen  Sawyer
+Nicoline  von Sperling
+Andreas Warberg</t>
+  </si>
+  <si>
+    <t>Laura Warbergs søster drev et pensionat i Gothersgade 129, København.
+Munter var en hund på Erikshaab.
+Den gamle er muligvis Hempel Syberg. 
+Det vides ikke, hvem Fru Nielsen var. 
+Nikoline von Sperling og hendes mostre boede på herregården Sandholt.
+På Sollerupgaard relativt nær Alhed Warbergs hjem var der en husholdningsskole oprettet af Nikoline von Sperling. Flere af Alheds søstre var elever på skolen gennem årene. Christine underviste formodentlig i klaverspil på Sollerup.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 0338</t>
+  </si>
+  <si>
+    <t>Laura Warberg har spillet kort med Hempel Syberg. Hun har været ude at gå i mørke med hunden og blev bange. Hunden, Munter, svinede hende til.
+Christine og Louise har set på to værelser i Nørregade.
+Christine har nu 29 timer om måneden på Sollerup.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/0O1T</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Hr. Godsforvalter Warberg
+cand. jur.
+p.t. Gothersgade 129 – 4.
+Kjøbenhavn K. 
+[Håndskrevet på kuvertens bagside:]
+Syberg er bedre nu
+[Poststempel]
+[I brevet:]
+Erikshaab – Onsdag
+Kære Abba!
+Det er nok hver Tirsdag, jeg kan glæde mig til at faae Brev fra Dig, og jeg vil saa besvare det Dagen efter. Vi oplever egentlig ingenting, der er værd at fortælle om. Alt staar godt til. I Aftes efter The gik Paludan og jeg til Gelskov for at give gl. Der en Whist; vi fik Punch og Kager og var meget velkomne. Han er svært glad ved en saadan lille Afveksling fra det ensformige Liv Han vandt lidt over 30 Øre og Bedstemor vilde tigge dem af ham til Frimærker, det vilde han skam ikke gaae ind paa. Hun sad og passiarede med at næste Gang, vi skal derind, maae vi have en af Pigebørnene med til at underholde hende. Vor egen Bedstemor længes vist efter København, men hun hører intet fra Thora, om naar hun skal komme. I Lørdags kom Dengse med 6 Toget og vi ventede Mutters alene med sidste Tog, alle Folkene var til Høstgilde, samt de smaa, vi var svært i Vaande for at faa Muk hentet, baade Alhed og Johanne var ude af Stand til at cycle, jeg havde strøget uafbrudt fra 7 Morgen til 6½ Aften; Pal. var ogsaa til Høstgilde. Resultatet blev at jeg gik alene med Munter og saa fik vi endelig Mor i Seng der absolut vilde med. Men tænk en Hare jeg er! jeg var 2 Gange ved Leddet og tilbage igen og kunde ikke faae Mod til at gaa, Munter løb fra mig kom en Gang stormende lige op paa min Mund med en vaad, [ulæseligt] Snude – til alles Fryd Dagen efter!! Saa kom Paludan og det endte med at Christine ogsaa kom, saa vi kunde helt have sparet os al den Staahej. 
+– Chr. og Muk har Kig paa 2 store rare Værelser i Nørregade, de skal selv møblere dem, saa det bliver billigere at boe der. Muk og Dede vilde skrive til Dig, de fortalte forresten intet nyt. En af Drengene i Dedes Klasse faar extra Timer hos Fru Nielsen i Matematik [oven over linien er skrevet ”i Matematik], hun er jo hjemme nu istedet for Johanne. De snakkede meget om, da jeg var der, om Dengse skulde have det ogsaa, hvis det er ham for svært; men det vidste jeg intet om sagde at det maatte vente til Du kom hjem at tale om det. Han havde ingen daarlige Karakterer faaet endnu. – 
+Frøknerne paa Sandholt er kommen hjem, men rejser igen paa Rundrejse-Billet til København og Jylland om 14 Dage. Paa Tirsdag begynder Chr. paa Sollerup; hun har nu i alt 29 Timer om Maaneden det er henved 100 Kr., Snedkerbørnene er jo billigere, end andre. Hun var i usædvanligt godt Humør i Søndags. – Bare dog Kyllingerne var friske til Mandag??? det er saa store Betydning. Jeg har lagt Tøj sammen i Formiddags, er derfor kommen lidt sent til at skrive. – Nu kun mange Hilsener til Dig og de andre to – tre – fire [et ulæseligt ord i parentes] Din Smaa.
+Holmstrøms Sølvbryllup har jeg glemt Dagen, Elle maa vel kunne sende noget til dem for os med sit eget? eller skal jeg faae købt i Odense og sende?</t>
+  </si>
+  <si>
+    <t>1897-01-07</t>
+  </si>
+  <si>
+    <t>Alhed Larsen</t>
+  </si>
+  <si>
+    <t>Harald Balslev
+Niels  Dorph
+Peter Hansen
+Viggo Johansen
+C V Kjær
+Jeppe Andreas Larsen
+Marie Larsen
+Vilhelmine  Larsen
+Theodor Oppermann
+Christine Swane
+Fritz Syberg
+- Winther</t>
+  </si>
+  <si>
+    <t>Henrik Ibsen: John Gabriel Borkman, skuespil i fire akter, 1896. Det er muligvis dette skuespil, som Peter Hansen skal hjælpe med at male kulisser til.</t>
+  </si>
+  <si>
+    <t>Johs. Larsen har besøgt Alhed på Erikshaab. Han skriver nu for første gang "Du" til hende.
+Peter Hansen har fortalt i brev, at han skal male teaterkulisser.
+Martha Johansen har skrevet, at Christine Larsen gerne må komme til dem hurtigt, og at Johs. Larsen skal sende tegninger til Kunstforeningen (Gammel Strand) i god tid.
+Grosserer C.V. Kjær har bestilt forbilleder af vildænder til tryk på fajance hos Johs. Larsen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/PERX</t>
+  </si>
+  <si>
+    <t>Kjerteminde 7 Januar 1897.
+Kæreste elskede Alhed! 
+Du er den allerbedste. Du kan ikke tænke Dig hvor glad jeg er for den Tid jeg har været paa Erikshaab, især for de sidste Dage og jeg vil begynde med at bede Dig om at takke Dine Forældre mange Gange, men naturligvis takker jeg først og fremmest Dig uendeligt meget mere. Da jeg kom hjem i Aftes var her 4 Cusiner i Besøg og mens de morede dem med Marie og Christine inde i den store Stue blev jeg sat til at spille Esmakker med Fader og Moder og Agraren og medens de andre fik Æblekage og Kaffe og Solbærrom, fik jeg en Toddy til Æblekagen og vi spillede til Kl. 11 hvad der her maa betragtes som uskønt, og Agraren vandt 50 Svovlstikker og Fader noget lignende.
+Der var Breve til mig fra Baronen og fra Peter det sidste med Nytaarshilsen fra Marie og Schou, men der stod ingen Ting om Barnet, saa det maa vist formodes at have det temmelig godt. Peter skriver at han desværre nu maa holde op med at male paa sit Billede da han skal til at hjælpe Thoralf Petersen med Dekorationerne ”Borkman”. Moder havde faaet Brev [fra] Fru Johansen, at Christine endelig maatte komme saasnart hun var færdig med at væve det Tøj hun er i Færd med. Hun skrev ogsaa at jeg maatte sende mine Tegninger til Kunstforeningen i god Tid og saa mange som muligt da der var god Plads og der nødigt maatte være for lidt. Zahrtmann havde ønsket glædeligt Nytaar uden paa Konvolutten – er det ikke noget forfærdeligt noget jeg fylder Brevet med? men Papiret er jo stort og som bekendt taalmodigt, og da jeg nu er kommen ind paa at skrive om andres Breve, maa jeg hellere fortsætte. Moder havde ogsaa faaet et Nytaarskort fra Oppermann, det var et Fotografi fra hans Have i Rahbecks Allé – Apropos om Have saa du den Brander i ”Politiken” forleden Dag om en Gartner et Sted i Jylland hvis Hus var brændt, det formodedes at han selv havde sat Ild paa det af Havesyge. Der var ogsaa et Brev til Moder fra min gamle Barnepige som er hos en Pastor Winther i Nærheden af Kalundborg [ordet overstreget] jeg mener Vordingborg. Han har tidligere været min Lærer mens han var Katheket her i Byen og han er en Ungdomsven af Mollerup som bor i Vordingborg og af til besøger dem. Mollerup bor altsaa i V. og spiser tør Kost i et Sted som hedder ”Maren” og spiser til Middag hos en Familie dernede mod at gøre et Skab i Stand for dem, men det jeg vilde fortælle var at Mollerup er meget begejstret for en Kandidat Balslev som er forlovet, og han vil bygge sig et Hus dernede og saa skal ovennævnte Balslev bo til Leje hos ham naar han bliver gift. I Dag fik jeg Meddelelse fra den frie Udstilling at Generalforsamlingen allerede finder Sted den 14 altsaa om 1 Uge, saa der bliver vist ikke noget af at komme med denne Gang. Jeg fik ogsaa Brev fra en Mand i Kjøbenhavn som hedder C.V. Kjær. Telegramaddr: Glaskjær. Han havde talt med N.V. Dorph om at han kunde ønske at faa gjort nogle Forbilleder for en Fajancefabrik til et Trykmønster forestillende flyvende Vildænder i forskellige Grupper og Stillinger efter Genstandens Størrelse, jeg citerer ordret da det ikke er mig ganske klart hvad Manden mener, men Dorph havde raadet ham til at sætte sig i Forbindelse med mig og Hensigten med Brevet var mærkeligt nok nok nærmere at faa min Adr. at vide hvis Brevet skulde finde mig. Adr. var rigtig nok og jeg har lige svaret Manden maaske er der noget at tjene ved ham, det er en voldsom Interesse jeg efterhaanden faar for at tjene Penge.
+Allerkæreste Alhed jeg har nu fyldt Papiret med en hel Masse Sludder og det er vist et i Forhold til Størrelsen temmelig kedeligt Brev. Meningen er god nok, men jeg synes det er noget fattigt at jeg ikke kan skrive saa meget alene om min Kærlighed, det næsten ligner en kedelig Fejl hos mig men jeg synes ikke jeg kan udtrykke mine Følelser uden at de kommer til at se saa trivielle ud, men hvis Du i mine Breve finder noget der tyder paa at jeg elsker Dig maa Du multiplicere det med saa høje Tal Du kan finde. Hilsen til alle dernede men mest til Dig selv.
+Din hengivne Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1898-09-08</t>
+  </si>
+  <si>
+    <t>Båxhult</t>
+  </si>
+  <si>
+    <t>Erikshaab</t>
+  </si>
+  <si>
+    <t>Landeryd, Småland, Sverige</t>
+  </si>
+  <si>
+    <t>Berta Brandstrup
+Ludvig Brandstrup, billedhugger
+Thomas Bredsdorff
+Alfred Dreyfuss
+Johanne Christine Larsen
+Johannes Larsen
+Christine  Mackie
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Dette er første brev, der kendes til, fra Alhed Larsen efter brylluppet med Johannes Larsen. 
+Larsen-familien ejede to skovgårde i Sverige, Båxhult og Höljeryd.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
+  </si>
+  <si>
+    <t>Johannes, Alhed og Ludvig Brandstrup er på Båxhult. De går på jagt. Johannes Larsen maler flittigt, da vejret er fint. Bredsdorff vil gerne købe to akvareller.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ogv2</t>
+  </si>
+  <si>
+    <t>8ende Sept
+Kære Moder!
+Lud og jeg sidde og venter paa Las, der er ude at male, og Middagsmaden (st. Urhøne og Brødkage) staar og venter ude i Køkkenet jeg vil forkorte Ventetiden ved at begynde paa et Brev til Dig. – Jeg haaber, at Du har hørt fra Christine (vel nærmest mundtlig) lidt om os heroppe og Grunden til vores lange Tavshed. Vi ejede i mange Dage ikke en Øre og kun 2 Frimærker, som vi ikke turde give fra os, da vi jo mulig kunde faa Breve, der skulde besvares strax. Der kom jo ogsaa Bertas og det andet Frimærke blev anvendt til Dig. – Tak for dit sidste Brev, jeg faar vist snart et til, Du vilde skrive naar Du kom hjem, skrev Dis. – Du kan tro det var yndig at have Christine her, jeg savner hende meget. Lut kom i Forgaars Aftes. Berta turde jo desværre ikke for den dårlige Vejs Skyld, det havde ellers været forfærdelig morsomt at have hende her ogsaa. Lut skød to Urhøns i Gaar han gaar rigtig og nyder Livet i det henrivende Vejr. Las maler flittig hver Dag, hans Billede gaar udmærket fremad. Hvis bare Vejret vil holde sig, saa kan han maaske faa det færdigt. – (Efter Middag) Las kom hjem med et Brev fra Elle, skreven d. 4de og i Dag er det den 8ende, det var da nogenlunde expedit. Ellers er det jo en skandaløs Postgang i Aar. Vi har faaet et Brev fra Kerteminde, der var afsendt Fredag Aften og vi havde det først Torsdag Aften, ligesaa længe havde Bertas været undervejs. Tilføjet: Om Aftenen. Denne Parentes er jeg sat til at skrive af Lud og Las, der begge sidde her og skrive og have begyndt hver sit Brev med ovenstaaende. – Vi have et henrivende Vejr i disse Dage komplet Sommer, men i Aften er det desværre som om der er Forandring i det. – Lud har en Riffel med, en lille elegant Bøsse, som han har givet mig Lov at skyde med. I Aften have vi alle 3 været paa [overstreget: J] Andetræk nede ved en Sø, men vi saa desværre ingen Ænder. – I Dag have vi faaet en Pakke Politiken fra Kerteminde, det er meget morsomt at se Aviser igen, naar lige at læse om Dreyfussagen. I maa endelig skrive, saa snart I faa noget at vide om Elles Bryllup. – Hvordan gik Johannes Jyllandsrejse? – Jeg skal hen at skrive et Par Ord til Elle til Svar paa hende Brev, eller jeg kan i Grunden ligesaa godt skrive det her. – Hvis Bredsdorff vil have 2 Akvareller saa findes der 2 [udstreget: da] saadanne i den fri Udstillingslokale, Cinerarie” [tilføjet over linjen: Blomst] og ”Gravgæs” 100 Kr. pr Stk, men han maa selv se at faa fat i den [tilføjet: hvis han gider], da Las jo er heroppe. Mange Hilsner til Alle fra Las og Eders Alhed
+Lud hilser</t>
+  </si>
+  <si>
+    <t>1898-09-13</t>
+  </si>
+  <si>
+    <t>Odense</t>
+  </si>
+  <si>
+    <t>Thorvald Balslev
+Laura Balslev, f. Leth
+Thora  Branner
+Louise Brønsted
+Jørgen -, Erikshaab
+H. Junker
+Johanne Christine Larsen
+Otto Emil  Paludan
+Hempel Syberg</t>
+  </si>
+  <si>
+    <t>Laura Warbergs søster drev et pensionat beliggende Gothersgade 129 i København. 
+I Heden lå ejendommen Ensomhed, som Hempel Syberg havde i fæste. 
+Johanne Christine Warberg og Thorvald Balslev var forlovet 1893-1898. 
+Warberg-familien var gode venner med von Sperling, som ejede godset Sandholt. 
+Hempel Syberg var medvirkende til at Andelsselskabet Odense Offentlige Slagtehuse og Eksportslagteri blev stiftet i 1897.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0345</t>
+  </si>
+  <si>
+    <t>Hempel Sybergs søster har ligget syg i Heden. 
+Laura Warberg er spændt på at høre om Thorvald og Johanne/Junge har fundet sammen igen. En bekendt, der havde været i selskab med Thorvald, syntes at han var forceret.
+Hempel Syberg har det godt igen. Han har bedt Laura følge hans søster til Lerchenborg, men hun havde ikke lyst.
+Laura må hurtigt vide, om Niels Holm skal have hø.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/hf6n</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Hr. Godsforvalter Warberg
+cand. jur.
+Gothersgade 129 – 4.
+København K. 
+[På kuvertens bagside:]
+Poststempel.
+[I brevet:]
+p.t Odense – Mandag.
+Kære Abba!
+I Fredags fik jeg et Brevkort fra Syberg med Anmodning til mig om at møde i Heden samme Dag Kl. 3 og køre med ham hjem, helst skulde jeg blive nogle Dage for at underholde hans Søster, som har ligget syg her en Uges Tid, men nu dog var paa Benene igen. Jørgen kørte mig altsaa til Heden og Marie var saa rask, at vi har kunnet snakke ret af Hjærtens Lyst i disse Dage. Det værste for mig ved at rejse hjem efter var det, at jeg længtes saa meget efter Brev fra Dig, navnlig efter at høre om Thorvalds Besøg hos Dig, om der mulig er udtalt noget Haab fra hans Side om det kunde falde i Lave igen mellem dem. Jeg hørte paa Sandholt, at han skulde til Slelde at staae Fadder i Gaar og jeg var derfor i Lørdags paa Banegaarden for at kigge efter ham og hans Moder men saa ingen. I Eftermiddag rejser jeg hjem og vil prøve igen at see efter dem ved Iltoget fra Jylland. Syberg og jeg har været en lang Visit hos Junker; Fruen var nylig kommen fra Madnedsund og havde været en Del sammen med Thorvald, som hun syntes var forceret livlig, men hun talte ikke alene med ham altsaa slet ikke om Johanne. Der blev spillet noget, som Junge ogsaa spillede, og det gjorde meget Indtryk paa ham. – Syberg har det saa udmærket godt nu siger han selv. I Gaar Lørdags ["I Gaar" overstreget. Over linjen skrevet "Lørdags"] var han sammen med alle fra Slagteriet en Tur til Stige ad Kanalen, men fra Aftenspisningen og Dandsen trak han sig tilbage. Thora læser flittig og er glad ved det; Mathematik falder hende ikke svært-
+Syberg har tigget mig om at følge Marie til Lerchenborg; han vilde betale hele Rejsen, men jeg har vægret mig bestemt, har ingen Lyst til at rejse mere. 
+– Jørgen har bedt mig spørge Dig, om Niels Holm skal have Hø; han mener Du har lovet ham lidt, Jørgen Paludan og jeg vilde synes det var rart, om han f. Ex. delte med K[ulæseligt] Skrædders denne Gang. Hvis Du nylig har skrevet til mig og ikke gider skrive igen, saa bed Muk om strax at skrive et Par Ord om Høet, da Jørgen sagde at det var Tiden at slaae – Alle Maries og Sybergs gamle Veninder har været bedt her til hendes Underholdning. Jeg længes nu efter at komme hjem og faae Brev fra Dig og høre hvordan Du har det; nu maa jo Hjemrejsen nærme sig Syberg og Marie hilser. Kærlig hilsen fra Din Smaa. 
+Hilsen til alle derinde. Dersom Du kommer hjem en Søndag, vil jeg prøve at faae Syberg og Thora ud den Dag; vi havde bedt dem til i Søndags, men de kunde jo ikke for Bedstemors Skyld.</t>
+  </si>
+  <si>
+    <t>u.å. 1899</t>
+  </si>
+  <si>
+    <t>Jeppe Andreas Larsen
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Kerteminde
+Sverige</t>
+  </si>
+  <si>
+    <t>København
+Sverige</t>
+  </si>
+  <si>
+    <t>Dorthe -
+Hanna -
+Vilhelm  Kaiser
+Aron Bernhard Kjellmann
+Adolph Larsen
+Jeppe Andreas Larsen
+Marie Larsen
+Vilhelm Larsen
+Olga Lau
+Fru Palm
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Brevene er muligvis ikke fra samme periode.
+Det vides ikke hvem den syge kvinde er. Det vides ikke hvem Røde Ole er.</t>
+  </si>
+  <si>
+    <t>Kerteminde By- og egnshistoriske Museum</t>
+  </si>
+  <si>
+    <t>Brev 1: Vilhelmine Larsen passer en kvinde med voldsomme hosteanfald, muligvis på nabogård til Høljeryd. Christine Swane er på Høljeryd sammen med IA Larsen
+Brev 2: Johannes Larsen og Alhed er muligvis på Båxhult og venter på at forældrene skal komme derop. Det går godt for Christine Swane i København.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/tGsC</t>
+  </si>
+  <si>
+    <t>Kjære Faer og Ugle
+Natten er gaaet bedre end vi ventede der var kun 2 Hosteanfald hun blev mere levende henad Aften og var dog saa glad og taknemlig fordi jeg var der som hun dog trykte min Haand og takkede for hver en Hjælp jeg ydede hende. I dag ligger hun mere stille hen men ængster sig mere, I gaar vel ikke fra mig
+Fru Palm rejste imorges og de har en stor Kjerning - saa faar jeg Bernhard afsted med Brevet naar han kommer op ellers var jeg gaaet hjem et Svip det er Graavejr saa jeg skulde være der hos Dig nu faar jeg [ulæseligt ord] Kjærlig Hilsen, det er [ulæseligt ord] dette her
+Eders trofaste Moer
+Kjære lille Dinemor!
+Det var rigtignok en stor Glæde for Dine Forældre at faa et saa livligt og tilfreds Brev fra dig – ja saadan skal det være gaa Du bare dristig fremad i god Tro til, naar du er flittig, saa vil vor Herre lægge sin Velsignelse til Udviklingen af de Evner han har betroet Dig. Her gik Rullen sønder forleden Dag Vilhelm Kaiser fik saa Tøjet med igaar men i Aftes blev jeg klog paa at det er Mortensaften i Aften saa det blev lidt trangt for mig at faa Dit Tøj strøget jeg tog nu hvad jeg i en Hurtighed kunde finde Resten stryger jeg i Morgen og saa skal det komme hurtigt, de blaa Pudevaar kan jeg slet ingen finde af saa det maa være til Marie kommer hjem engang og klarer de Ærter; naar mon de dog kommer – Faer siger de har det saa godt saa de bliver vel derovre – jeg troer nu de venter paa vi gamle men jeg har trukken den Tand ud og det vil jeg skrive til Dem i Aften for her kom et Brev fra den Frie, og det maa jo afsted. Du spørger til vores Karle ja den af røde Oles er en pæn Fyr
+Jyden var her i 3 Dage saa gled han ligesaa stille sin Vej med sin Vadsæk i Haanden ad Jylland til vi troede han var oppe at bundte Hø og opdagede det først om Aftenen da Dorthe kom farende jeg kan ikke finde Karlen nogen Steder og Alt hans Tøj er borte 
+Nu traf det sig saa heldig at Hanna havde sin Fæstemand med hertil Danmark og han tog Pladsen – en rigtig næt Karl men han skal hjem til Sverrig i Marts Maaned til Sesion og om han bliver taget ligge inde de 3 Sommermaaneder, men den Sag ordner sig maaske saadan at han kjøber sig fri det taler hun da om.
+Det er en overmaade flink Pige – jeg fritaget for mange Arbejder nu Dorthe rejste til Kjøbenhavn saa Du møder hende maaske engang hun havde ingen Plads men rejste med saa lyse Tanker om Fremtiden det bliver mig for vidtløftig at fortælle Afskeden, men skriv dog til Vilhelm han er meget [forlang] og bedrøvet fordi du er saa [hvas eller hæs] du ved da nok, at han holder saa meget af Dig. Agraren var hjemme forrige Søndag og var glad for sin Løn og Nordmanden men det har jeg vist fortalt dig han skal ogsaa have en Pakke i Aften
+Lev vel hils Olga som Du hilses fra din Moder</t>
   </si>
   <si>
     <t>1901-10-17 - 1902-11</t>
+  </si>
+  <si>
+    <t>Dagbog</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Brune -
 Fritz -
 Ellen Agnete Amstrup
 Louise Amstrup
 - Auge
 Laurits Nicolai Balslev
 Wilhelmine Berg
 Tycho Brahe
 Harriet Brahm
 Peter Georg Emil Brahm
 Johannes Brahms
 Carl Brandstrup
 Emil Brandstrup
 Julie Brandt
 Thora  Branner
 Thomas Bredsdorff
 Frederik Briand de Crèvecoeur
 Johannes Nicolaus Brønsted
 Christian Caspersen
 Johanne Caspersen
 Poul Caspersen
 Holger Drachmann
 Betty  Ejlskov
@@ -1231,1268 +707,95 @@
 Kirstine -, pige i huset hos Hempel Syberg
 - Poulsen, løjtnant
 Ellen  Sawyer
 Lili Scheel
 Karl Schou
 Marie Schou
 Robert Schumann
 - Stürup
 Elly Svarrer
 Christine Swane
 Adelheyde Syberg
 Hempel Syberg
 Sigurd Thomsen
 Vagn Thomsen
 - Vesterdal
 Johannes Vesterdal
 Albrecht  Warberg
 Frederik Warberg
 Laura Warberg
 Else Wienberg</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5K5zZYof</t>
   </si>
   <si>
-    <t>11. sep. 1925</t>
-[...454 lines deleted...]
-  <si>
     <t>1901-03-02</t>
   </si>
   <si>
     <t>Christine Swane</t>
   </si>
   <si>
     <t>Laurentius Allerup
 Alfred Eckardt
 Christian Eckardt
 Margrethe  Eckardt
 Andreas Larsen
 Cathrine Larsen
 Helga Larsen
 Ida Larsen
 Johan Larsen
 Johannes Larsen
 Marie Larsen
 Martin Larsen
 Vilhelm Larsen
 Susanne Lindberg
 Sophie Meyer
 Sophus  Meyer
 Kristian Olsen
 Peter Thomsen, tømrermester</t>
   </si>
   <si>
     <t>I foråret 1901 sendte Christine Swane for første gang billeder ind til Forårsudstillingen på Charlottenborg (Birgit Bjerre: Christine Swane, Johannes Larsen Museet 2003)
 Onkel er Christian Eckardt.</t>
   </si>
   <si>
     <t>Christine Swane skal flytte tilbage til Kerteminde. Alhed har født en kraftig dreng. Johannes Larsen har ordnet Christines billedrammer. De skal nok blive færdige.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/uggH</t>
   </si>
   <si>
     <t>1901- 03-02
 Kærbyhuus
 Lørdagaften
 Kjære Dinemor; saa er den Tid gaaet at Du igjen skal hjem til os og Gud ske Tak den er jo gaaet godt; naar Enden er god, saa er jo alting godt. Her er det saa godt som det kan være den lille ny Dreng skal ligne Puf saameget jeg kan nok se det men Øjnene ere ikke som hans dem er der kun en der har; men det er en kraftig Dreng der tager godt fra; saa vi haabe han maa trives godt, Vægten var 7 Pund; Marie og Puf er ovre med Barselmad [Sado]kage, Kringle og Æg, der var Brev fra Laurentius og Blomst i Potte, en lille guul – Faster Sophie, var derovre før, faster Thrine er kaldt til Jylland hos Jacob, han har været syg og er endnu; hans husholderske skal rejse til Aalborg Sygehus – og være en 6 Ugerstid, saa det bliver jo en længere Rejse; naar hun er deroppe vil jo nok Besøget hos Martins følge lige efter dette-, her var Brev fra Martha forleden Dag, Helga er fra 1. Marts Huusholderske hos 2 Brødre Herrerne Jensen. Gaarden hedder [Freierhuset?] – det var der Niels Ebbesen bandt sin Hest inden han gik ind til Randers, og vog den kullede Greve, det er paa historisk Grund hun boer –
 Nu begynder Beretningen om vi selv Toget [papir mangler] Christine men jeg sender det ikke før vi kommer[papir mangler] jeg haaber det bliver Onsdag var det ikke saadan Margr[ethe papir mangler] jeg skal saa se at faa et andre Sko til Dig [papir mangler] været saa meget for mig nu med Vask og [papir mangler] jeg har faaet alle 4 Par Lagen her [laa]
 af Vilhelms [ papir mangler ] det var nok en tosset Sætning den. Fader er i Korsør i dag saa vi bliver sent oppe i Aften, Johannes har rendt rundt om dine Rammer i Dag de skal nok blive færdige – saa faar de høje Herrer gjøre hvad de vil.
 Sygeplejersken er en rar Een. Marie sover derovre med Puf i den mellemste Stue han er meget sød. Jeg skal nok skrive nærmere om Dagen jeg tænker vi maa rejse Tirsdag med 3 Toget og saa blive der til Torsdag Formiddag – nu faar vi se. Samme Dag at Sønnen kom var Mejer og Thomsen ovre i Haven at sætte Pladsen at til Kalkkulen den kommer vist Mandag saa skal der begyndes med at kjøre sammen.
 Det er meget bedre Fru Olsen saa Ida beholder sin Moder endnu denne Gang – Hilsen fra dem ovre paa Hjørnet hils nu Margrethe og Onkel mange Gange og Alfred med kan jeg tro, hvordan boer Lindbergs?
 Nu tilslut en kjærlig Hilsen fra os Alle Din trofaste Moder</t>
-  </si>
-[...715 lines deleted...]
-Lev vel hils Olga som Du hilses fra din Moder</t>
   </si>
   <si>
     <t>1901-11-30</t>
   </si>
   <si>
     <t>Bertram -
 Emilie Demant Hatt
 Christian Eckardt
 Margrethe  Eckardt
 Adolph Larsen
 Andreas Larsen
 Cathrine Larsen
 Helga Larsen
 Ida Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Johannes Larsen
 Marie Larsen
 Cathrine Meyer
 Marie Meyer
 Otto  Meyer
 Theodor Oppermann
 Karl Schou
 Anna Syberg
 Fritz Syberg</t>
@@ -2507,50 +810,53 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/tCf4</t>
   </si>
   <si>
     <t>Kjærbyhus Lørdagaften
 Kjæreste Dinemor!
 Du gjør dig ingen Ide om hvor tungt mit Sind har været i disse Dage fordi vi ikke har kunnet sende dig de 20 Kr. – saa haabede vi i Dag at sende dem pr. Telegraf ogsaa det mislykkedes; nu mener Faer at vi en af de første Dage i Ugen skal sende skal sende men for en Sikkerheds Skyld gaar du om til Margrethe i dag Søndag. jeg har skrevet til hende om at hjælpe de Dage
 Du skal ikke lade dig sjenere af det lille Ugle vi har hjulpet dem med Tusinder nu er det deres Tour at hjælpe os, de gjør det Gud ske Lov gjerne hun faar jo Penge først i Maaneden
 Johannes har nu hjulpen mig med Tegningerne og her ligger de indpakket i en Rulle, i Posen er 2 Hvedebrød en lille Julekage og Bogen du ønskede, naar du har læst den skal den ud til Oppermann hans Adresse skal vi saa sende 
 med Huset gaar det rask nok fremad der skildres under paa Taget og Tagvinduer er Glasset sat i
 jeg har ikke endnu dristet mig op paa Værkstedet men han er glad for sit Huus kan du tro, her var Brev til ham fra Baronen 5,000 kom ind det var dog storartet er han dog ikke glad, gaar Fru Anna saa paa Skolen, har du været hos Schous eller Bertram 
 fortæl mig meget, hvad Model har I og hvad siger Syberg om dit Arbejde herfra at Onkel ikke kritiserede det saameget fandt jeg godt, hvor jeg saa hele Kaffegildet saa levende for mig nu jeg kender Demant 
 Det er i dag Marie Meyers fødselsdag. Marie er i den anledning paa Feden til Aften hun skulle komme tidlig hun er jo nu ene Kathrine er endnu i Jylland. Otto bliver der i længere tid han skal male hos Idas; men Cathrine kommer om en Uge.
 Du maa selv skrive til Helga lille Dine og lover du hende en lille Tegning. Johannes er i dag bleven færdig med sin han har tegnet hendes Hjem fra Gaardsiden han staar i Porten
 Den er nydelig altfor kjøn siger Fader,- 
 Børnene ere raske begge Familier har faaet begge vores Vaske tørrede i det gode Vejr vi har i dag strøget Rulletøj paa Mandag skal Marie stryge Stivetøj saa skal I faa Tvebakker og Kager
 Du kan tro jeg takker daglig Vor Herre for den gode raske probre Pige vi har faaet hvor er der dog nydelig i Kjøkkenet alle de ting der skal pusses skinner din Kobberkjedel er kommen frem og en Ting til maa jeg glæde dig med vi har grundig ryddet op i Klude og gammelt Tøj nu ligger alt saa net og nydelig i Kasser og Skabe at Marie rigtig er glad, den flinke Pige opliver hende saa hun gaar og nynner Gud ske Tak lille Dine mor fordi du har det saa smukt og kommer ud til Fornøjelse
 Hilsen fra Fader til Demant
 Agraren har det godt vi fik hans Billede forleden</t>
   </si>
   <si>
     <t>Vinter 1903</t>
   </si>
   <si>
+    <t>Marie Larsen</t>
+  </si>
+  <si>
     <t>Höljeryd</t>
   </si>
   <si>
     <t>Augusta -
 Hanne -, bekendt i Sverige
 Astrid Kjellmann
 Marie Kjellmann
 Syssan Kjellmann
 Adolph Larsen
 Andreas Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Marie Larsen
 Christine Swane</t>
   </si>
   <si>
     <t>Paageri er muligvis pugeri.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv. Christine Swane Breve kasse 1, kuvert 1, 2002/61, A8,Lb 11</t>
   </si>
   <si>
     <t>Der var store problemer for IA Larsen med at få afviklet gæld. Christine Swane malede på billedet af sine forældre. Det skulle være færdigt til 2. ophængning.</t>
   </si>
   <si>
@@ -2584,50 +890,90 @@
 Kristian Zahrtmann fyldte 50 31. marts 1903. 
 En havelock er en kappe.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Museum, Laura Warberg til Astrid 1903-02-07, 2399</t>
   </si>
   <si>
     <t>Det er slemt, at Astrid/Dis har mæslinger. Christine kan godt komme og hjælpe. Louise/Lugge må lave hønsekødssuppe til Astrid og Grethe. Laura vil sende penge til kul.
 Den følgende dag skal Laura til Odense og købe sytøj. 
 Alhed har fået stof til en kjole, som hun skal have på til Zahrtmanns fest. 
 Astrid må ikke læse. Hun skal ligge og kede sig og endelig passe på sit bryst. Laura spørger, om hun vil have sin havelock.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hdBq</t>
   </si>
   <si>
     <t>Onsdag d. 7. Februar
 Kære lille Putte! 
 Det var rigtignok en slem Efterretning, at Du ligger af Mæslinger, men hvilken Lykke, at Du havde faaet Grethe og Comtessen færdige med deres Examen! Nu er Du da gruelig forsigtig, husk at Thora fik en slem Bronchitis efter dem nede i Genf. Og Øjnene! men Du er jo saa omgivet af Læger og bliver nok passet godt paa. Ja sikkert faar hun Mæslinger ogsaa. I kan bare skrive, saa vil Christine rejse samme Dag, men i Morgen er vi i Odense og paa Søndag kan der ikke blive kørt, ja vi kunde vel faa Mogensen til det. Junge gik sporenstregs ud og bagte Sandkage til Dig og en Høne blev dødsdømt. Faa nu Lugge til at hjælpe at koge noget god Suppe til Eder og lave Boller til og Flødepeberrod men Du og Grethe skal være ene om at spise den, det maa Du love mig, ingen Abonnenter den Dag! Er hun syg den, saa giver hun nok Grethe god Besked. Jeg vil haabe at Din Morgenpigeplads nu gaaer i Vadsken; vi har heller ikke rigtig syntes om den. Det er forbandende, at I ikke vil have Penge, men vi sender nu vist alligevel til nogle Kul en af Dagene. Vil Du takke Grethe for Brevet. Jeg laa et Par Dage igen af den ækle Influensa, men nu er jeg næsten i Orden; vi kører i Morgen i Landauer til Odense at købe Sytøj, jeg har intet syet i 1½ Uge, intet bestilt. Thora er forlængst rask igen hun skal desværre blive nogle Dage i Odense, vi vil savne hende, Pigerne er saa sædsomme! Alhed har ligget nogle Dage af Forkølelse. Lausi er flink saa nu har hun det mageligt. Christine har foræret Alhed hvidt uldent Tøj med sorte Borter til Besætning til en Kjole, jeg vil hjælpe med Syløn. Hun skal til en Zarhtmanfest naar de i Marts er i København. Billy har lovet at sende Christine 25 Dollars, det er hun glad ved – jeg ogsaa!! Hun har været i Odense et Par Dage og købt sig flere pæne Ting; hun var til Koncert i Søndags derude. – Du læser vel ikke lille Putte, Du maa pænt ligge og kede Dig; pas endelig paa Brystet. Vil Du nu hilse alle Dine Sygeplejersker fra mig. I næste Uge vadsker vi, muligt jeg snart igen sender en Pakke med Strømper og den gamle Mærke Havelock af Din egen, hvis Du vil have den at gaae med om Morgenen??? Grethe skriver nok et Par Ord om hvordan det gaaer med Dig. De siger her er ingen af Dine egne Forklæder; hermed 2 af Junges. 
 Kærlig Hilsen fra Mor. 
 Paa Fredag kommer her nok Brev fra Eder! Hermed en Konvolut med Frimærke
 (Skrevet langs sidste sides højre kant:]
 Skriv altid Fyn paa Brevene, [ulæseligt] Jylland.
 [Skrevet langs første sides venstre kant:]
 Den sidste Pakke var en Kage undervejs Adressen var skreven med fremmed Haand.</t>
+  </si>
+  <si>
+    <t>1904-10-04</t>
+  </si>
+  <si>
+    <t>Viborg</t>
+  </si>
+  <si>
+    <t>Steen Steensen Blicher
+Franziska  Erichsen
+Joakim  Skovgaard</t>
+  </si>
+  <si>
+    <t>Faaborg Museum, Fritz og Anna Sybergs arkiv, breve fra Fritz til Anna i tiden 27/7 1893 til 16/10 1904.</t>
+  </si>
+  <si>
+    <t>Fritz Syberg skriver til Anna om sin tur over Fyn og til Jylland.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/xsak</t>
+  </si>
+  <si>
+    <t>Viborg Kære Høns! I har det vel godt. Hvis Du vil sende mig et Par Ord så send det P.R. Ringkøbing. Fra Skalbjerg til Bred, er Fyn dejlig. Turen over Lillebælt var pragtfuld i det smukke Vejr. Jylland så jeg ikke noget til før jeg kom til Århus hvor jeg fik et billig Logis i Hotel – Danmark – tror jeg. Hvad der iøvrigt forbavsede mig mest i Århus var mit eget Ansigt som jeg så i en Barbers Spejl. Jeg tænkte hveranden Gang på Franziska og hver anden Gang på en bar Mås. Turen til Viborg var langsom, men Landet er jo dejlig. Det ligner sine Steder nøjagtig Svanninge Banker. Viborg Dom. har jeg set både ud- og indvendig + særlig Krypten var - - jeg tænkte hele Tiden på Blicher. Men jeg tror også at Skovgårds Billeder er gode. Kys Ungerne Din Fritz</t>
+  </si>
+  <si>
+    <t>1904-10-07</t>
+  </si>
+  <si>
+    <t>Steen Steensen Blicher
+Niels Larsen Stevns</t>
+  </si>
+  <si>
+    <t>Fritz Syberg er i Jylland - han er færdig med at male i Krypten. Seneste søndag morgen skal han til Hald. Han har gjort omtrent tre tegninger færdige.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/EiTy</t>
+  </si>
+  <si>
+    <t>Kære Høns! Nu er jeg færdig i Krypten, hvor der forresten er fælt klamt at sidde; derimod er jeg ikke helt færdig med to Tegninger fra Gaden, og bliver vist heller ikke helt færdig endnu i Morgen. Jeg har arbejdet så forceret så jeg er helt skidt tilpas men det går vel over igen.
+Senest Søndag Morgen går Turen til Hald. (Fredag Kære Høns I Dag skinner Solen. Jeg har været henne og besøge Blichers Monument, han ligner (lidt) Joh. Ewald derpå. Endvidere har jeg gjort omtrent tre Tegninger færdig bl.a. ”Snapstinget” (se Blicher Fjorten Dage i Jylland). På Søndag tager jeg til Hald men da jeg nok kan indse at jeg må have mindst tre eller 4 Dage til den Egn, kommer jeg næppe til Herning før Torsdag. Måske går jeg et Svip om på Hald Sø’s vestre Side til Bækkelund Kro der skal efter Sigende Larsen Stevns bo. Det ved jeg nu ikke, hvad jeg gør, iøvrigt har jeg ikke set et kendt Ansigt og føler mig for den Sags Skyld lige alene som da jeg boede i München. Jeg har fundet Terrænet ud hvor Blichers ”Fjorten Dage i Jylland” foregår, alt sammen, undtagen Klintekirken” hvor på Lag den eller Sagnet om den skal søges er jeg fuldstændig i Vildrede med endnu. Kys Ungerne. Din Fritz</t>
   </si>
   <si>
     <t>1908-04-18</t>
   </si>
   <si>
     <t>Leksand
 Tibble</t>
   </si>
   <si>
     <t>244 Columbia Road Boston</t>
   </si>
   <si>
     <t>- Bernberg
 Bjørn Bjørnsen
 - Blomberg
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 Amanda Heinesen
 Alhed Larsen
 Johanne Christine Larsen
 Senta S
 Asra Smedberg
 Cid Smedberg
 Tante Smedberg
@@ -2667,50 +1013,88 @@
 Dagene i Kerteminde glemmer jeg sent – så rædselsfulde de var – ene i det store Hus med de to små – gnavne – frysende Unger – Adam syg i to Døgn med høj Feber – Sjums Mundbetændelse og bolden Finger – og jeg selv så dødsenstræt og tilintetgjort. Hvad hjalp det så, at jeg havde 100 Kr. liggende, som en god Ven havde sendt mig til en Rekreationsrejse. Men omsider blev Amanda færdig ved sine Forældres Sølvbryllupsfestligheder - og kom mig til Hjælp. I Tirsdags kom hun op – og overtog Børnene – samtidig flyttede vi dem og hele vort Habengut over i det store Kærbyhusgæstekammer, hvor hun nu kan fyre hver Dag i Kakkelovnen og være med Ungerne, når de ikke er ude, hun spiser med dem hos Junge – og hjælper til Gengæld med alt forefaldende. Hun var meget sød og imødekommende til at gå ind på alting, særlig da jeg gav hende 10 Kroner for Besværet. Imidlertid var det Meningen, at Alfred skulde være i Kerteminde i Påsken; på en Måde er det jo så yderst passende, at jeg er borte, men på den anden Side må Alfred af visse Grunde nødig vide, hvor og hos hvem jeg er, da det vilde pine ham – og til hvad Nytte. Altså har vi ordnet det således, at jeg officielt er hos Peter i Jylland til ham – til ham skrev jeg – og han modtager mine Breve fra Alfred og sender dem her til mig. Kun Junge og Uglen ved, hvor jeg er. Ikke Be – hos hvem Alfred skal være Gæst – hun slipper så for at spille Komedie – eller gør det ialtfald i god Tro. 
 Nå – det var Forhistorien – som Du endelig må lægge Mærke til og altså respektere mit Incognito, hvis Du skriver til Be.
 Og så rejste jeg Tirsdag 14de april ["14de april" indsat over linjen] Nat med Dagvognen til Ullerslev fulgt derned af Uglen, der sammen med Junge havde siddet oppe med mig – en vældig hyggelig Aften – vi sad i Uglens hyggelige, varme Dagligstue – drak megen Kaffe med forskelligt til – også Likør og Cigarer. Ved 1 Tiden gik Junge og Kl. 2 drog vi ned til Vognen i herligt Måneskin. Det var en meget underlig Rejse – jeg kunde næste ikke fatte, at jeg nu virkelig rejste bort fra al Sorg og Fortvivlelse – bort til fjerne og ukendte Egne, som jeg havde hørt så meget smukt om. 
 I Kjøbenhavn gik jeg hurtig i en Sporvogn – Farimagsgadens – og gemte mig i Ventesalen på Østerbro Station. Tog med Færgen 11.00 – sov hele Vejen. I Malmø styrtede jeg i en Droske – lukket – og kørte til Stenbocksgatan, hvor jeg modtoges med åbne Arme af Tante Smedberg og Senta S. Blev der til Middag – de var forfærdelig søde og venlige imod mig. Efter Middag kom Sven – Tarnborg – Cids bedste Ven, som også jeg har haft en Del at gøre med og vi er meget fine Venner. Han kom for at få mig med til Lund, hvor vi skulde feste lidt inden Afrejsen. Han havde planlagt hele min Rejse, så der var jo meget at forhandle om. En Droske havde han med sig, og så gled vi altså. Nåede usete af Bekendte til Lund, hvor vi først besørgede et Par Ærinder – gik så en pragtfuld Tur ud på Landet – til den
 II/ ene Side så vi den herligste Solnedgang udover Sletten og Øresund - og bagved os stod Fuldmånen op i al sin Glans. Og så denne ubeskrivelige Følelse af endelig engang at være fri - - ude af det alt sammen – og - - glædes over det, som lå foran én, Rejsen – og Opholdet i den lovpriste Landsdel og – ikke mindst, Gensynet med Cid, som Du jo nok ved, jeg holder meget af. 
 Ved 9 Tiden kom vi tilbage til Lund, hvor vi imidlertid skulde træffe Bjørn Bjørnsen, en ung assistent, som Asra Smedberg er forlovet med. Vi tre spiste så en animeret Souper på Hotellet – og Gud hvor var vi sultne – og glade – og løsslupne – og hvor Maden smagte! Først Smørgåsbord med Snaps og Øl, så Lammekotelet med Rødvin og endelig Ananas au naturel med Portvin - - og så af Sted til Toget. Sven, der har Fribillet til Jernbanen, fulgte mig til Tranås – 5 Timers Iltogsrejse – fra Kl 10-3. Da vi kom til Hesleholm i Småland var der 5 Minutters Ophold – Sven forsvandt – og kom tilbage med en Flaske Champagne! 
 Åh – sådan Fest det var! Blødt og fint rejste vi – på II Klasse stod ude i den lange Korridor og nød Udsigten igennem de dejlige Landskaber – og drak Champagnen af Vandglassene! Røg en Masse Cigarer – spiste Appelsiner – sludrede og var i glimrende Humør. Jeg fik Lov at sove en ½ Time – og var siden frisk igen. 
 Kl 3 var vi i Tranås – et bekendt Kursted med Brystsygesanatorium. Der var 15 min. Ophold – og vi spadserede da på Perronen i det dejlige, friske Morgenluft. Skiltes. En halv Time efter var jeg i Mjølby (i Østergøtland), hvor jeg skulde skifte Tog og hvor jeg løste Billet til 3die Klasse. 
 Op på Dagen fik jeg Rejseselskab af en henrivende ung Pige, vi snakkede ivrigt sammen og det viste sig, at også hun syslede med Pen og Blæk. Desværre skiltes vi i Krylbo; men så var man i Dalarne det var Klokken 12 Torsdag Formiddag. Hvilken Rejse – det var som en Æventyrfærd! Trods al Træthed kunde jeg ikke lade være at se ud - på de dejlige Bjærge med grønne Fyr og Granskove – og Birkeskove med skinnende hvide Stammer - - Sneen lå endnu på mange Steder – og de små røde Træhuse tog sig bedårende ud mod den hvide Sne. 
 Det var blandet Tog – og det gik - usigelig langsomt – men så meget der var at se på – ved hver Station kom der Folk ind i brogede, smukke Nationaldragter og de talte et Sprog, som var fuldkommen uforståeligt for mig; men alle var de glade og muntre – lige så fornøjelige at se på, som deres Dragter – der var en Leen og Snakken hele Tiden. 
 Tilstå må jeg dog, at Trætheden undertiden overvældede mig så jeg måtte sove et Øjeblik. 
 Først Kl. 6.15 om Aftenen nåede vi Insjön, hvor jeg snart i Folkevrimlen fik Øje på en smilende Cid; og så tænkte man ikke mere på sin Træthed. Snart efter var vi ombord på den lille Damper, der tætpakket med de mest forskelligartede Mennesker, førte os blidelig ned ad Dalelven. 
 Åh Mor, det kan ikke beskrives hvor herligt det var!
 Insjön lå spejlblank med sine skovklædte Granitbjerge – Aftenen var så stille og mild – og Solnedgangen - - ! Og Cid fortalte mig om Livet deroppe – om Tømmerfløtningen, der snart skal begynde. Når Sneen smelter i Bjergene, så stiger Elven – og så begynder Tømmerdriften – Tusinder og atter Tusinder af Planker kommer så drivende højt højt nordfra - - og vi så, at de var i Færd med at lave Dæm-III/ninger – Plankerne kædes sammen i hinandens Forlængelse og dermed dannes en hel Vej langs den ene Elvstrand [Tegning med ordene "Elven" og "Dæmning" indsat] – jeg vèd ikke, om der gik Timer eller Minutter, ved blot, at det hele forekom mig at være en Drøm – en vidunderlig skøn og prægtig Drøm, fra hvilken man aldrig skulde ønske at vågne. Så kom vi til Leksand – ved den lille Bro stod fuldt af ventende Mennesker – og der blev et Liv og en Virksomhed, da Båden lagde til. Blandt de mange små Køretøjer fandt vi omsider vores ”Skjuts” vi steg op på Forsædet, Bagagen og en Dalkarl bagpå – han stod op! og kørte Hesten – og det gik i susende Fart op ad skumpede, stenede Småveje – Zig zag op ad Bjerget, til vi landede i en stor gammel rød Gård, hvor en smilende Dalkulla i Nationaldragt viste os Værelset, som Cid havde lejet til mig.
 Det er nærmest en Sal, jeg bebor – Vinduer til 3 Verdenshjørner og fra dem alle en Udsigt!! For øvrigt en meget hyggelig Stue – hvidskuret, tæppelagt Gulv – snehvide, hjemmevævede Gardiner – ligesom der også på alle Borde og på Sengen findes dejlige, vævede Stykker – hvert Hus har sin Væv – og de væver alt selv.
 Da jeg var bleven ordnet en Smule gik vi hen til Pensionatet, hvor jeg spiser – hos Frøkenerne Bernberg - 3 tykke, livlige og meget elskværdige Damer. 
 De – samt de øvrige Pensionærer kaldte mig vedholdende Frøken (trods Præsentationen, der lød på Fru) Næste Morgen, da jeg var ene med Frk. Bernberg sen. sagde jeg til hende, at det var ”et litet Mistag – min Titel var fru – fastän jeg var skild.” 
 Forbavselse! Ved Middagsbordet, da jeg sad i ivrig Passiar med en Lærerinde fra Stockholm – som idelig sagde Frøken S. til mig – bemærkede Frk. B, at det var ”et mistag etc!” 
 Stor Opstandelse! Fra det Øjeblik var jeg Ifølge svensk Skik – den fornemste Gæst – jeg skal have først o s v – o s v – o s v. Svenskerne er kostelige med al deres Etikette. Frkn. Blomberg forandrede straks deres Væsen og er nu udsøgt elskværdige – hensynsfulde - - og konverserende. Men ingen forstår et Muk, når jeg taler dansk – så jeg øves ganske godt i mit Svensk. Næste Dag – Langfredag – var Cid og jeg i Leksand – 3 Kilometer herfra – og så på Kirkefolket. Et uforglemmeligt Syn. De går i Vinterdragt nu – hvid, kort Skindkofte, kantet med en hvid Pelsbræmme – sorte, læggede Nederdele og brandrøde Forklæder; disse sidste betegner Sørgedragter, som bæres i hele Fasten – sidste Dag Langfredag. På Hovedet brogede Huer – forskellige for hver Landsby. De unge Mænd har desværre emanciperet sig og går moderne klædt, hvorimod alle gamle Mænd bærer Dragter – lang sort Klædesfrakke – gule Knæ-skindbuxer og hvide uldne Strømper. Håndværkerne bærer brunt Læderforklæde under den sorte Kappe. Storartet ser de ud allesammen. Efter Gudstjenesten samles alt Folket under Majstangen - og så går Sludderen, mens de venter på Posten, der kan hentes ved 1 Tiden, når Båden er kommen fra Insjøn. – I Går Eftermiddag travede vi i Bjærgene flere Timer – hvilken Luft her er – så ren – så frisk – så bedårende. Heroppe må man vel engang blive til et nyt og bedre Menneske 
 Nu er her ikke Plads til mere dennegang – men jeg skriver engang endnu herfra. Håber at Pengene slår til i 14 Dage – og rejser nok 1ste Maj hjem. Dit Brev fra Kristania nåede jeg at læse i Kerteminde – gid Dit næste Brev bliver ligeså godt! Jeg længes meget efter at høre, hvordan rejsen er gået. – nu er Du nok omtrent derovre. 
 Kære Mor – jeg håber at dette Brev glæder Dig – og at Du ikke finder plads i Dit Hjerte for nogen Forargelse. Jeg synes virkelig selv, at jeg i de 
 [Skrevet på hovedet øverst på brevets s1:]
 sidste År har døjet så meget ondt, så at jeg nu har Lov at føle mig glad engang. Og det gør jeg – takket være - - - ! Gæt selv. Tusinde kærlige Hilsner fra Din Astrid.</t>
   </si>
   <si>
+    <t>1908-06-30</t>
+  </si>
+  <si>
+    <t>Frk. Andersen
+Olaf Brahm
+Julie Brandt
+Frederik Hendriksen
+Erik Henrichsen
+Sofus Klat
+Marie Oppermann
+Theodor Oppermann
+Johan  Schou
+Karl Schou
+Marie Schou
+Niels Skovgaard</t>
+  </si>
+  <si>
+    <t>Johannes Larsen sender Alhed 200 kr. til diverse regninger. Han har besøgt flere mennesker i København.
+Larsen låner et billede af krager ved slusen af Oppermann, for han vil prøve at litografere det. Han traf Olaf Brahm, som ville bytte en trykpresse for et billede, og Larsen vil spørge Hendriksen (xylograf), om pressen er noget værd. 
+Karl og Marie Schou vil komme til Kerteminde inden længe.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/AwNy</t>
+  </si>
+  <si>
+    <t>[Fortrykt brevhovede]:
+København d. 190
+[Logo]
+V. Winkel &amp;amp; Magnussen
+Højbroplads 7, 2. Sal
+Telefon 1168
+[Indsat med håndskrift]: 30/6 8
+Kæreste Alhed.
+Jeg sender Dig nu 200 kr paa en Anvisning, (Pod= som Du kan anvende til de mest trykkende Steder, Skræderen i Odense, Skrædder Nielsen Fru Andersen, Sofus Anders Klat o.s.v. Jeg har boet hos Luds i Nat, været hos Lithografen, Hendriksen, Henrichsens Oppermanns, Brandt, spist Frokost med Niels Skovgaard i Bræddehytten. Det store Billede er nok sendt, Kassen kom alligevel frem, den havde været i Jylland. Jeg spiser til Middag hos Oppermanns i dag og laaner Kragerne paa Slusen hos ham, jeg vil prøve at lithografere det i Mrg. Jeg traf Olaf Brahm og hans Kone i Sporvognen da han kørte ind i Morges, han tilbød mig en Presse, som han mente var til Træsnit for et Billede jeg var med oppe at se paa den og vil nu spørge Hendriksen om den er til noget og hvad den er værd jeg tegnede den og skrev Firmanavnet op. Jeg var inde hos gl. Schous det lader til at Schou &amp;amp; Marie tænker paa at komme til Kjerteminde inden længe. Jeg skriver i Aften for at høre naar og hvordan jeg kan træffe dem. Mange Hilsner til Jer alle sammen.
+Din
+Johannes Larsen.</t>
+  </si>
+  <si>
     <t>1909-07-18</t>
   </si>
   <si>
     <t>Valby</t>
   </si>
   <si>
     <t>Tivoli, København</t>
   </si>
   <si>
     <t>Camilla Bertram
 Ludvig Brandstrup, billedhugger
 - Brorson
 Franziska  Erichsen
 Marie Eriksen
 Mogens Frijs
 Erik Henrichsen
 Karl Isakson
 Anker Kyster
 Peter Lundsgaard
 Nicolaus Lützhøft
 Karl Madsen
 Peter Magnussen
 Karen Meisner-Jensen
 - Multh
 Kai Nielsen
@@ -2759,159 +1143,926 @@
 Mads Rasmussen
 Fritz Syberg</t>
   </si>
   <si>
     <t>Johannes Larsen er medlem af den komité, der indkøber billeder til Faaborg Museum.</t>
   </si>
   <si>
     <t>Komiteen skal mødes for at træffe beslutning om Marmorpigen. Larsen er spændt og håber, at salget går i orden. Kai Nielsen vil med til Berlin, hvis han sælger skulpturen. 
 Johannes V. Jensen og Else arrangerer et stort sammenskudsgilde, men Larsen vil hellere hjem, så han foreslår, at han følges til Kerteminde med Else Jensen, Kai Nielsens kone og børnene. Alhed kan så tage med dem til København lørdag og deltage i festen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/aVbY</t>
   </si>
   <si>
     <t>Kjøbenhavn 4 April 1910.
 Kæreste Alhed!
 Jeg har nu sat mig her i Bræddehytten og venter en fr. Bøf. Peter og jeg var hos MR i Aftes sammen med Karl Madsens og vi blev enige om at samles i den frie Udstilling i Eftmdg Kl. 2 ½ for at tage Bestemmelsen om Marmorpigen. Jeg har været hos Tom og Lysse i Formiddag mens jeg satte Kai til at skaffe Baronens Sanktion gennem Dig, bare det maa lykkes for MR sagde i Aftes at han nok vilde høre den samlede Comites Mening i et Tilfælde hvor det drejede sig om et saa stort Køb. Karl Madsen og Peter hang i med mig i Aftes om Berlinturen, Kai ligeledes han vil gerne derned, hvis det lykkes at sælge. Johannes V.s laver et stor Sammenskudsbal i et eller andet Lokale paa Lørdag, den Dag skal Berlinfarerne være hjemme og Ketty havde saa fundet paa at hun vilde faa Dig over til det og vi skal saa gaa med alle sammen. Men jeg har nu faaet en bedre Ide. Jeg vil hjem. Jeg føler mig stærk og med Lyst til arbejde og synes det er idiotisk at solde den Slags (Arbejdsdage) op selv om det vilde være rart at se gode Billeder. Nu kommer min Ide, som Fru Johs. V. synes er glimrende: Vi sender Kai til Berlin og Fru Johs. V. Ketty Børnene og jeg rejser til Kjerteminde. Paa Torsdag eller Lørdag rejser de tilbage og tager Dig med til Abefesten og jeg bliver hjemme. Fru Johs V. vilde se at komme i Telefonforb med Johs V for at faa ham til at hente Jer naar han rejser hjem fra Jylland. Hun er en rask Kone, hun erklærede strax at det var udmærket, skønt hun gaar og har Hovedrengøring. Jeg er ganske forfærdelig spændt paa i Eftermdg. Tænk hvis det ikke gaar i Orden og der bliver mere Vrøvl. Uha.
 Jeg længes efter Dig.
 Du fik nok en Del Postkort i Gaar.
 Mange Hilsner
 Sikken en Fest hvis vi kommer
 Din
 Johannes Larsen.</t>
   </si>
   <si>
+    <t>1911-03-30</t>
+  </si>
+  <si>
+    <t>Postkort</t>
+  </si>
+  <si>
+    <t>Silkeborg</t>
+  </si>
+  <si>
+    <t>Herning
+Spentrup
+Tvede
+Randers
+Silkeborg
+Himmelbjerget</t>
+  </si>
+  <si>
+    <t>Alfred Larsen
+Tea Larsen</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er på cykeltur til Jylland bl.a. for at se freskomalerierne i Viborg Domkirke.</t>
+  </si>
+  <si>
+    <t>Johannes larsen er på cykeltur i Jylland og på køretur med Alfred og Tea. Han kommer hjem den 6.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/FhZU</t>
+  </si>
+  <si>
+    <t>[Påtrykt kortet:]
+BREVKORT
+Kun for Adressen
+[Påtrykt lodret i venstre side af kortet]:
+Holger Jørgensen, Randers, Tlf. 999, Eneret 22504
+[Påtrykt kortet lodret, midt]:
+Ifølge Postvæsnets Forordning maa Korrespondancen ikke overskride denne [ulæseligt]
+[Håndskrevet, kortets højre halvdel]:
+Fru Alhed Larsen
+Kjerteminde
+[Håndskrevet, kortets venstre halvdel]:
+Paa Vej til Silkeborg. 
+Har haft en dejlig Tur i Dag, cyklede til Herning i Mrg. cyklede med Alfred til Spentrup. Køretur med A &amp;amp; Tea til Tvede i Eftermdg, cyklede saa til Randers. Overnattede i Silkeborg og cykler til Himmelbjerget, hvis det er godt Vejr. Kommer altsaa programmæssigt til Kjerteminde 6te Mrg. Mange Hilsner JR.</t>
+  </si>
+  <si>
+    <t>1911-05-26</t>
+  </si>
+  <si>
+    <t>Johannes V. Jensen</t>
+  </si>
+  <si>
+    <t>Henrik Cavling
+Julius Exner
+Else Jensen
+Jens Jensen
+Villum Jensen
+Harald Slott-Møller</t>
+  </si>
+  <si>
+    <t>Faaborg Museum, Fritz og Anna Sybergs arkiv, breve fra Else og Johannes V. Jensen til Anna og Fritz Syberg i tiden 6/2 1910 til 9/10 1914</t>
+  </si>
+  <si>
+    <t>Johannes V. Jensen takker for brev fra Fritz Syberg med en artikel, som han dog fraråder ham at få trykt. JVJ skriver fra færgen Cimbria på vej fra Jylland, hvor han med familien har besøgt sine forældre, til København.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/FaH9</t>
+  </si>
+  <si>
+    <t>Kære Ven!
+Tak for Brevet og Artiklen, som det har rørt mig meget at læse. Jeg vil imidlertid fraraade dig at trykke den, da Slott Møllers misundelige Hulken ikke er bleven taget alvorlig af nogen og allerede glemt. Jeg lader den ligge til jeg omgaaende hører fra dig igen, for hvis du vil have den frem, tager Cavling den selvfølgelig hellere end gærne i Kroniken. Men som sagt du skulle ikke gøre det. Fynboerne har og har altid svoret paa den Slags Ting ved deres Kunst og ved deres Held, og du skulde virkelig ikke give sultne Slott Møller glæden af at tro sig hørt.
+Dette skrives ombord paa Cimbria ugudeligt tidligt om Morgenen ud for Villakysten, hvor man ligefrem kan se paa de hvide Mure, hvor de snuer derinde. Nede i Kahytten snuer Else og Drengene. Vi har været i Jylland og besøge mine Forældre. Det er en ganske dejlig Tid, med Sol og Frodighed. Snart er vi i København, hvor der kun venter os nye Triumftog. Zool. Have, Flyvepladsen etc. Faderen staar tidligt op bare for at sukke lidt ved Tanken om en Gang ogsaa at bestille en lille Smule. Nu skal jeg for Resten ned og vække de tre, der ligger hvide og røde og helt opsvulmede af Søvn og Kælenskab. Du ser denne Rysten i min Skrift er Cimbrias Hjærte, saadan bæver det danske Skib. Dannebrog staar skraat tilvejrs i purpurstrimer agter, Himmel og Hav er i et Blaat. En snusket Maler lister op fra Dæksplads med sine Grejer og ind paa 1ste Kahytplads, hvor han ter sig som Hjemme. Det er en Aalborgpensel, jeg hører ham hyle til en Grosserer om Exners, "pragtfulde Farver". Lort paa Morgenstunden! Nu toner København frem i Violet. - -
+Hjemme igen. Men her er baade Mæsliger og Difteritis i Kvarteret, saa vi gaar igen paa Vandring imorgen til Kalundborg.
+Else skulde have skrevet lidt ogsaa men staar paa Hovedet i sit Hus den ene Dag hun er Hjemme, jeg skal hilse mange Gange fra hende. Nu venter jeg altsaa endnu en Besked fra dig om du vil have Artiklen frem. Hils Anna og alle de andre!
+Din hengivne
+Johannes V. Jensen.</t>
+  </si>
+  <si>
+    <t>30. jul. 1911</t>
+  </si>
+  <si>
+    <t>Notater om vejrlig og fugle</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/Vlw0aBZa</t>
+  </si>
+  <si>
+    <t> 1. aug. 1911</t>
+  </si>
+  <si>
+    <t>Carl    Koustrup
+- Sinding Larsen
+Andreas Warberg</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er på cykeltur i Jylland.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/T7prgDWz</t>
+  </si>
+  <si>
+    <t>1911-08-06</t>
+  </si>
+  <si>
+    <t>Kerteminde
+Møllebakken</t>
+  </si>
+  <si>
+    <t>St. Pauli Kyrkogatan 19 Malmø</t>
+  </si>
+  <si>
+    <t>Oline -
+Laurentius Allerup
+Julie Brandt
+Thora  Branner
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Jørgen -, Erikshaab
+Adam Goldschmidt
+Ina  Goldschmidt
+Grethe Jungstedt
+Adolph Larsen
+Alhed Larsen
+Andreas Larsen
+Johan Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Christine  Mackie
+William Mackie
+Otto Emil  Paludan
+Ellen  Sawyer
+Harris Sawyer
+Christine Swane
+Sigurd  Swane
+Hempel Syberg
+Marie Tom-Petersen
+Peter Tom-Petersen
+Ida Vett
+Andreas Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Alheds kælenavn var Be. Derfor kalder hendes mor huset på Møllebakken for Villa Be. 
+Alheds søster, Ellen Sawyer, flyttede fra Boston hjem til Danmark, da hendes mand døde. Christine Mackie blev skilt og flyttede også til Danmark. 
+Det vides ikke med sikkerhed, hvem Jørgen var, men muligvis ham, der arbejdede på Erikshaab i 1898. 
+”5” i øverste venstre hjørne er en fejl, idet dette er side 6 i brevet.
+Det vides ikke, hvem Wilhelm, Amanda og Kelnerfruen var. 
+Madien var Johannes Nicolaus Brønsteds kælenavn.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0237</t>
+  </si>
+  <si>
+    <t>Laura Warberg er ked af, at hun ikke har fået brev fra Astrid længe. Laura har lånt penge af Paludan til døtrenes rejse fra USA til Danmark. Hun er spændt på at høre, om Ellen bliver i Danmark. Louise Brønsted synes, at Ellen og datteren skal bo hos dem den første tid, og Laura vil indlogere sig på kroen. 
+Alhed og Johannes Larsen samt børnene er på cykeltur rundt i Jylland, og Laura passer imens huset. Tom-Petersen har været på ferie i Kerteminde.
+Adolph Larsen har fået en fin høst, og Johanne tjener godt på sin musik, så de vil sende 50 kr. til Ellens rejse. Laura betaler også. Alhed og Johannes Larsen skal have Ellen og Grethe boende og bør derfor ikke betale til billetten. 
+Johanne er nervøs pga. mange gæster, og hun vil gerne på ferie. 
+Christine og Sigurd Swane har lejet deres bolig ud, mens de selv er ude at rejse. 
+Johanne og Adolphs pige i huset har sagt op. Det er de glade for.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/qVOG</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Astrid Goldschmidt
+St. Pauli Kyrkogatan 19
+Malmö
+Skåne
+[På kuvertens bagside:]
+Poststempel.
+[I brevet:]
+Villa Be d:6/8 – 11
+Kære Astrid!
+Det er mig en Gaade, at Du slet ikke lader høre fra Dig! Jeg har slet ikke haft Brev fra Dig siden Dit første efter Eastmans’ Død. Nu er jeg snart bange for, der er Sygdom eller andet galt paa Færde hos Eder. Du plejer jo ellers at være saa grumme expedit til at skrive. Elles Brev fik jeg med et Par Ord fra Lugge i Gaar; hun nævner intet om Dig. Jeg har nu laant 500 Kr. hos Pal og vilde have sendt dem i Dag til Billy, men saa faldt det Christine ind at han lægger Pengene ud til Elles rejse i Stedet for at sende til Christine. Det er akkurat for to Maaneder til hende. I Dag har jeg begyndt at vente Svar fra Elle paa vore første Breve, men det kommer næppe før Tirsdag. Du skal nok strax faae et Kort eller Brevet. Det bliver meget spændende at høre hvad hun tænker sig om Fremtiden: blive her eller sejle over igen. Midt i August er de 4 Uger gaaet, som hun skriver der vist vilde gaae, før de kunde rejse. Mulig hun efter det kommer før vi tænker det. Lugge skriver, at hun synes de skal absolut komme til København først og være hos dem, til L. skal paa Fødehjem. Jeg skulde være der ogsaa og der har Elle jo Adgang ogsaa til Dig og Thora, skriver Lugge - Første September rejser jeg i hvert Fald til Ta[ulæseligt]have. – Kommer Elle og Grethe der, saa har jeg tænkt at ligge om Natten i Birkerød Kro og gaae ned om Morgenen E. og G. skal have Gæstekamret vi maa jo gøre alt for at de kan have det bedst. Ligge i Stue paaa en Sofa er nu saa grulig ubekvemt, saa vil jeg hellere betale den Smule i Kroen eller maaske der er et Højskolehjem. Men derom senere. Lugge vilde skrive meget indtrængende til Elle om det. Tager hun over England, er der jo Ruten over Holland, den tog de sidste Gang altsaa Hamborg Warnemünde Gedser. – Las’s rejste alle fire i Tirsdags til Jylland, pr. Bane til Vejle, sejlede gennem Greisdalen til Jelling, saa Gravhøjene m.m. der, Drengene henrykte over alting. Cyklede i Torsdags til Brædstrup, havde telefoneret til Dede, som modtog dem flot og gæstfrit; først Svaledrikke i hans Stue; Kl. 7 flot Aftensmad paa Hotellet; saa Drengene i Seng og de andre en dejlig Tur. X Drak Kaffe sammen næste Morgen, sludrede en Times tid og cyklede en smuk Tur til Rye Kro ved Himmelbjerget; derfra videre til Viborg, mere ved jeg ikke, men vist Skagen. De bad mig om at ligge her om Natten og være her saa meget som muligt. Det er jeg ogsaa næsten hele Dagen. Johanne spiller jo saa meget, der er saa varmt af Masser af Fluer, Børnene er jo heller ikke af de letteste; her er saa roligt, køligt og hverken Børn eller Fluer. I Dag er det Bibbes Fødselsdag, hun har faaet en Smule Legetøj, ellers tager man ikke Notits af Dagen. J. er i Pavillonen at spille. Jeg har været der et Par Gange, det er jo køn Musik. Christine løser imellem af. Derimod er her en Luftgynge, som plager hele Byen med en rædsom Musik fra 4-10! Her er uhyre mange fremmede i Byen som aldrig før, alt er fuldt. Toms var saa glade ved at være 14 Dage hos Alhed, gav 3 Kr. laante af Ellen Branner havde 14 Dage paa Højskolehjem, var begejstrede for Ugen; Wilhelm en Uge. I Dag har Agraren faaet Rugen ind udmærket. Om vi nu beholder godt Vejr skal alt det [”5” skrevet i øverste venstre hjørne] andet Korn høstes paa Kraft; alt er modent og tegner brillant. De venter sig meget af Høsten Johanne spiller jo mange Penge ind. De vil bidrage 50 Kr. til Elles Rejse; jeg giver Halvparten, 250 Kr., men Las’s skulde jo nødig spændes alt for haardt for, naar de dog vil have dem hele Vinteren. Nu skal Madiens ikke koste Lugges Rejse til Amerika næste Sommer, saa vi haaber de vil give klækkeligt Tilskud – Egentlig skulde der jo have været skreven rundt om de hver især vilde bidrage til Rejsen, men vi brændte naturligvis efter at lade Elle faae et Ord hurtigst muligt, og tænk hvor hun og Grethe er bleven glade og lettede ved Udsigten til Rejsen. 
+Jørgen [oven over linien er skrevet en ulæselig forkortelse] er i Besøg hos Agraren nogle Dage, derefter kommer Pan. Det er for meget for J. med Gæster, hun er meget nervøs. Jeg er slet ingen Hjælp for hende i Aar uden med Sytøj; jeg kan ikke i den Hede tumle med noget, og Børnene er saa vanskelige. Men alt det maa Du da ikke skrive hertil om. Nu har hendes Elever Ferie undtagen Amanda og Kelnerfruen; de er begge meget flinke. En lille Ferie vil J. gærne have og ned til Ida Vette, Du veed i Faaborg, gid hun kunde faae det ordnet med Hus og Børn imens. Paa Lørdag tænker jeg at tage ned til Onkel S. og blive der ca. Maaneden ud. See saa lille Putte! Nu har Du faaet en lang Sludder! Lad mig nu see Du skriver strax. Svanes er ude at rejse en Maaned; imens boer en Broder til Allerup med Familie der og giver 100 Kr. Naar de kommer hjem, haaber jeg de kan have Erik og Agraren kan spise Middag der, saa kan Pigerne nok have Bibbe og det andet. Men jeg har endnu ikke talt noget om det! Oline har sagt op, J. og især Agraren er helt glade ved det; nu vil de prøve at faae en, der kan malke. Den lille 12 Aars Barnepige er saa flink. Oline er saa over alle Grændser bandit og kan slet ikke lave Mad; dertil svagelig. Hils og kys de søde smaa Unger fra Bedstemor. 
+[Skrevet langs kanten på s4 (fortsat sætning ved X på siden):]
+derpaa igen Svaledrik hos ham selv. De maatte ikke betale en Øre!
+[Skrevet langs kanten på s7:]
+Nu skal Lugge og Elle have Brev.</t>
+  </si>
+  <si>
+    <t> 7. aug. 1911</t>
+  </si>
+  <si>
+    <t>Degn Brøndum</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/b99kBWn9</t>
+  </si>
+  <si>
+    <t>12. aug. 1911</t>
+  </si>
+  <si>
+    <t>Anna Ancher
+Michael Ancher
+Frederik Gad Clement</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er på cykeltur i Jylland og besøger bla. Anna og Michael Ancher.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/I5WSEsCR</t>
+  </si>
+  <si>
+    <t>1911-10-25</t>
+  </si>
+  <si>
+    <t>Peter Hansen</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen</t>
+  </si>
+  <si>
+    <t>Faaborg Byhistoriske Arkiv, Mads Rasmussens familiearkiv, Mappe 28</t>
+  </si>
+  <si>
+    <t>Peter Hansen skriver efter anmodning til Mads Rasmussen og anbefaler maleren Karl Jensen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/QbSN</t>
+  </si>
+  <si>
+    <t>Faaborg d. 25de Okt. 1911
+[tilføjet med blyant: BR 27/x]
+Kære Fabrikant
+Fra Maleren Karl Jensen har jeg modtaget dette Brev, hvori han beder mig, om jeg ikke kan anbefale hans Søster til Dem, angaaende et Udsalg af Beauvais Varer. Jeg tror ikke, jeg kan gøre det bedre end at sende Dem Brevet, der giver et udmærket Billede af ham og Familjen, saadan som jeg kender den, flittig, arbejdsom, stolt og overordentlig hæderlig. Moderen, en gammel Bondekone fra Jylland bor hos Sønnen, Karl Jensen, som lige fra sin Ungdom har mattet ernære hende ved sin Kunst. Han er samtidig med Skovgaards der sætter megen Pris paa ham, og det gør vist alle, der er kommen i Berøring med ham, fordi han som Menneske er langt betydeligere, end han har haft Lejlighed til at vise som kunstner, da han altid har følt sine Forpligtelser over for Moderen og maattet tjene Penge ved Illustrationsarbejde. Jeg kan naturligvis ikke have nogen Mening om, hvorledes det stiller sig med et saadant Udsalg, men hvis der er en Mulighed derfor, haaber jeg, at De vil stille Dem velvilligt og gøre hvad De kan.
+Med venlig Hilsen til Dem og Familje
+Deres hengivne
+Peter Hansen</t>
+  </si>
+  <si>
+    <t>1913-10-08</t>
+  </si>
+  <si>
+    <t>Andreas Larsen
+Johan Larsen
+- Malling
+Alfred Nielsen
+Karl Schou
+Marie Schou</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er i København.
+Larsen-familien var i gang med at opføre nyt hus til møllerfamilien ved Svanemøllen lige overfor deres villa på Møllebakken.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har haft besøg af en taksator vedrørende Møllerhuset. Og proprietær Malling med frue samt Fru Alf Nielsen har været der.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Zvc4</t>
+  </si>
+  <si>
+    <t>Kjerteminde 8/10 1913.
+Kæreste Alhed!
+Tak for Brevkortet, skriv endeligt en Gang i mellem jeg savner Dig meget og bliver glad ved at høre lidt. Tænk at Du bliver til Lørdag, men det vilde jo ogsaa være kedeligt at lade de 2 Aftener gaa fra Dig.
+Her er en farlig Masse hver Dag. I Frmdg var her en Taxatorsmand fra Kreditforeningen paa Møllehuset. Og i Eftermiddag kom Fru Alfred Nielsen i Bil med Proprietær Malling og Frue. Alfred Nielsen havde de sat af i Odense da han skulde til en Begravelse i Nyborg. De havde været paa Tur i Jylland i Bilen da de kørte fra os vilde de ud at se Schelenborg hvor Hr. Malling har lært Landvæsen og derfra skulde de til Nyborg og hente Alf Nielsen. Drengene havde begge 2 Regnslag paa da de gik i Skole i Mrg. Hils Schou og Marie mange Gange.
+Mange Kys
+fra Din 
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>1913-11-18</t>
+  </si>
+  <si>
+    <t>Brevkort</t>
+  </si>
+  <si>
+    <t>Jylland
+Brædstrup</t>
+  </si>
+  <si>
+    <t>Adam Goldschmidt
+Alfred Goldschmidt
+Ina  Goldschmidt
+Johanne Goldschmidt
+Minna Warberg
+Andreas Warberg, Albrechts far</t>
+  </si>
+  <si>
+    <t>Andreas/Dede og Minna Warberg boede i Brædstrup. 
+Johanne Goldschmidts bryllupsfest har Astrid Warberg fortalt moderen om i et andet brev.
+Rangforhøjelsen: Andreas/Dede og Minna Warberg blev gift i 1913</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid Warberg-Goldschmidt til Laura Goldschmidt, 1913-11-18, 2440</t>
+  </si>
+  <si>
+    <t>Astrid skal til Johannes bryllup og til Birkerød. Det er dejligt, at Laura Warberg kunne lide kraven. Prisen på sofaen må hun selv bestemme. 
+Børnene er flinke i skolen. Laura må hilse Minna og Andreas/Dede og sige tillykke.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/QerS</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på brevkortets forside:]
+Fru Laura Warberg
+pt Brædstrup
+Jylland 
+Danmark.
+[På kortets bagside:)
+Kære Mor! Tak for Dine sidste Breve! Jeg ved ikke, hvordan det kan være, at jeg ikke fik skreven sidste Uge – og nu er her pludselig så meget. Vi skal til Johannes Bryllup på Torsdag – næste Dag tager jeg til Birkerød – om intet kommer i Vejen – og bliver lige til Søndag - glæder mig meget til at få en Smule Luft. Jeg var så glad over, at Du var tilfreds med Kraven (Prisen var 28 Kr.) Prisen for Sofaen må Du ganske selv bestemme – jeg har slet ikke tænkt derpå – og kan så heller ikke skuffes. Foreløbig glæder jeg mig over, at den gode Sofa kommer på de rette Hænder – jeg har haft ondt af den for dens forladte Tilværelse på Pulterkammeret. Du skrev forleden om et åbent Brev fra mig – mon det netop skulde være det hvori jeg havde anbragt et Portræt af de Små? Samme har det udmærket og er flinke i Skolen. Vil Du hilse Minna og Dede så meget – jeg har stærkt Samvittighedsnag, fordi jeg ikke har takket for et Rejsekort, som glædede mig meget. Vil Du overbringe dem min bedste Lykønskning til Rangforhøjelsen! Og til Slut mange Hilsner fra din A.</t>
+  </si>
+  <si>
+    <t>1914-1926</t>
+  </si>
+  <si>
+    <t>Marius Kr. Rapp</t>
+  </si>
+  <si>
+    <t>"Svanerne letter" er malet flere gange: i 1914 og i 1926. Det er uvist, hvilken udgave der er tale om i dette brev.
+Forlaget Rapp ejes af Marius Rapp.
+En faksimile (latin: fac = gør; simile = ens) er en nøjagtig gengivelse af et dokument eller lignende ved hjælp af særlige fotografiske eller tryktekniske metoder.(wikipedia)</t>
+  </si>
+  <si>
+    <t>Det Kongelige Bibliotek.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen anmoder forlaget Rapp om, at lade en erklæring trykke i flere aviser. Forlaget har udgivet en tegning med "Svanerne letter" uden at bemærke, at der er tale om et faksimiletryk, og at der således ikke er tale en en ægte underskrift af Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/mrI9</t>
+  </si>
+  <si>
+    <t>Forlaget Rap Kjøbenhavn
+I Gaar saa jeg hos min Boghandler en forstørret Gengivelse af min Tegning "Svanerne letter." Under det venstre Hjørne stod No 75/300 og under det andet min Underskrift, gengivet paa en saadan Maade, at ikke Kendere maa faa det Indtryk at den er haandskreven og der for gaa ud fra at jeg staar som Garant for saavel Trykningens Udførelse som for Optælling af Oplaget. Da jeg ikke har haft noget at gøre med dette saalidt som jeg har underskrevet, mener jeg at dette er en Svindel med mit Navn som jeg vil være medskyldig i dersom jeg ikke sørger for at faa det dementeret. Jeg beder Dem derfor om, uopholdeligt at offentliggøre vedlagte Erklæring i følgende Blade i Hovedstadsbladene Berlingske Tidende Nationaltidende Politiken Social-Demokraten samt Fyens Stifttidende og Jyllandsposten og Jydske Tidende og sende mig et Ekspl. af hver nedenstaaende Erklæring. 
+Erklæring
+Paa given Foranledning skal vi oplyse at Underskriften paa den af os udgivne Reproduktion af Johannes Larsens Pennetegning "Svanerne letter" ikke er Kunstnerens egen men et Facsimilietryk
+Forlaget Rapp</t>
+  </si>
+  <si>
+    <t>1914-03-02</t>
+  </si>
+  <si>
+    <t>Henne Kirkeby Kro</t>
+  </si>
+  <si>
+    <t>Kolding
+Henne
+Blåbjerg, Henne
+Esbjerg</t>
+  </si>
+  <si>
+    <t>Martin Haahr
+Andreas Larsen
+Johan Larsen
+Johannes Madsen
+Axel Muus
+Jens Rasmussen</t>
+  </si>
+  <si>
+    <t>Johannes Larsen skriver fra sit første besøg ved Filsø/Henne Kirkeby. Proprietær Axel Muus fra gården Kejrup nær Kerteminde inviterede ham i efteråret 1913 på en jagttur til lokaliteten. 
+Rensdyrene var udsat af en mand, som forsøgte sig med rensdyravl i klitterne. En samefamilie var "importeret" til at passe dem. Rensdyrene døde ret hurtigt, så eksperimentet mislykkedes helt.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen blev hentet i bil af Overretten (Jens Rasmussen), og de spiste. I Henne traf Larsen skytten Martin Haahr, og de fik en halv snes små sorte, hvilket kurerede Larsens forkølelse. Dagen efter gik Larsen tur i klitterne og så rensdyr, som han vil male. I det hele taget er det godt at male i Jylland. Johannes Larsen har gjort blindrammer klar og skal have en mere. Esbjerg Kunstforening vil gerne udstille hans billeder fra opholdet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/mSCO</t>
+  </si>
+  <si>
+    <t>Kirkeby Kro 2/3 1913.
+Kæreste Alhed!
+Mens jeg sidder og venter paa at komme i Forbindelse med Dig i Telefonen skriver jeg et Par Ord. Jeg blev modtaget i Bil af Overretten og ført til Middag (50 Min) Fiskemad i Skaller og Flæskesteg og Rødkaal med Rødvin, det var strængt lige oven paa den forrige Frokost hjemme. Derefter til Stationen i Bil med Lommerne proppet med Appelsiner, Havannacigarer og Hundredekronesedler. Fra Kolding begyndte jeg at faa Snue og endte i Henne med en Generalforkølelse i hele Kroppen, saadanne Jernbanekupeer er nogle rene Pesthuler. I Henne traf jeg Skytten her Martin Haar, der var ved at afsende en Svane til Muus, han skulde blive der og spille til Bal hele Natten, jeg bød ham ind paa Kroen paa en lille Sort og da jeg havde nydt en halv Snes eller mere var jeg rigtig godt tilpas og Forkølelsen som blæst bort. Jeg var meget spændt paa om den vilde komme igen paa Køreturen hertil, men den blev væk og da jeg havde spist en varm Bøf og koldt Bord gik jeg i Seng og vaagnede allright i Mrgs uden Forkølelse. Det var dejligt Vejr og jeg gik en henrivende Tur gennem Klitterne ud til Havet. Et Stykke herfra gik der 2 Rensdyr, Tyren tøjret og Koen løs de ser udmærkede ud mod Lyngen og jeg skal male dem i Morgen, her er i det hele taget godt og jeg har det bedste Haab om at faa lavet noget. I Eftermiddag har jeg været oppe paa Blaabjærg og set ud over Omegnen; der kom nogle Hagl og Sne og Regnbyger, men henad Aften var det igen fint Vejr. Gud bevares hvor jeg synes jeg har Lov til at male Jylland naar jeg tænker paa alt det man har set herfra, og hvor der er frit Slag. Kan Du huske at sende mig Extrablade af og til, saadan at der ikke kommer til at mangle nogen. Kan Du ogsaa sende mig et Par tyske Plantekataloger der ligger paa mit Bord, Hauge &amp;amp; Smith og Freetser &amp;amp; Söhne. Jeg har faaet slaaet Lærred paa 5 Blindrammer i Eftermiddag. Kan Du telefonere til Madsen om at lave en Blendramme til foruden de bestilte 84 x 51 Tom. Esbjærg Kunstforening har i Dag forespurgt i Telefonen om jeg ikke vilde udstille de Billeder jeg laver her hos dem før jeg rejser. Mange Kys og kærlige Hilsner til Jer alle Tre Din Johannes Larsen.</t>
+  </si>
+  <si>
     <t>1914-03-17</t>
+  </si>
+  <si>
+    <t>Henne Kirkeby</t>
   </si>
   <si>
     <t>Göteborg
 Henne Kirkeby</t>
   </si>
   <si>
     <t>Johan Larsen
 Sigurd  Swane</t>
   </si>
   <si>
     <t>Den Baltiske udstilling åbnede i maj 1914 i Malmö.</t>
   </si>
   <si>
     <t>Alhed Larsen synes, at Johannes Larsen skal sende gåsebilledet til Den Frie. Hun spørger, om billedet med flaget har været vist i Göteborg?</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ND7j</t>
   </si>
   <si>
     <t>Kæreste Lavsi, sikken en Møgtelefon.
 Jeg mente, om Du ikke, naar Du dog næppe faar Gaasebilledet med paa den baltiske, kunde d [bogstavet overstreget] sende det med her paa den frie. De 8 Billeder saa meget brogede ud sammen i Efterm. syntes jeg, Lysse med Dyrene er vist noget uroligt. Ligeledes syntes [t’et i ordet overstreget] Du skulde sende det sidste Graavejrslandskab og det lille Flag med. Jeg sendte det med over og bad dem indramme dem og har saa skreven til Swane, at Du vil sende Besked, om Du vil have dem med eller ej. Er det ikke 12 Du maa sende ind? - - - Har Flagene for Resten ikke været i Göteborg? kommer jeg i Tanker om. –
 I Hast 1000 Hilsner
 Din A.
 [På kortets anden side, fortrykt]:
 KORRESPONDANCEKORT.
 [Håndskrevet]:
 Hr. Kunstmaler Johs. Larsen
 Kirkeby Kro
 Henne St.
 Jylland.</t>
   </si>
   <si>
+    <t>1914-03-25</t>
+  </si>
+  <si>
+    <t>Frederik Hendriksen
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Laurentius Allerup
+Frederik Hendriksen
+- Højmark
+Andreas Larsen
+Johan Larsen
+Vilhelm Larsen
+Harald Meyer
+Carl Christian  Swendsen
+Andreas Warberg
+Laura Warberg
+Minna Warberg
+Kristian Zahrtmann</t>
+  </si>
+  <si>
+    <t>Johannes Larsen var i foråret 1914 omkring 75 dage i Henne Kirkeby for at male. 
+Larsen-familien købte i 1914 en byggegrund i Strandgade i Kerteminde og fik opført et hus til Alhed Larsens mor.</t>
+  </si>
+  <si>
+    <t>Brev 1: Alhed Larsen sender træsnit til Hendriksen.
+Brev 2: Det var trist, at Johannes Larsen troede, at Alhed og drengene kom (til Henne Kirkeby) i påsken, men børnene skal læse til eksamen. De kan komme lidt senere. 
+Det går fremad med Alheds mors hus.
+Alhed Larsen har malet hyacinter.
+H. Meyer rykker for penge.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Rc8Z</t>
+  </si>
+  <si>
+    <t>Kære Zylograf Hendriksen!
+Min Mand, som for Tiden maler i Jylland, har bedt mig sende Dem Træsnittene. Jeg vedlægger et Par af de japanske. Hvor det var morsomt at være sammen med Dem hos Zahrtmann! – Venligst Hilsen til dem og Deres Familie fra Deres hengivne Alhed Larsen
+Kerteminde 24 – 3 – 1914.
+[Brevet til Hendriksen er overstreget]
+Kæreste Larsi!
+Jeg har lige talt i Telefonen med Dig. Gid Du dog maa faa lidt godt Vejr til dine Billeder. – Hvad Paasken angaar, saa var det jo kedeligt, at Du havde tænkt at faa os derover. Jeg tænkte nok paa det, da Dede og Minna skrev og spurgte, men saa syntes jeg igen, at der var saa meget, der talte imod det. Bl.a. er der det, at Drengene (saa for Pokker, jeg Idiot! nu har jeg skreven paa Zylografens Brev, saa skal jeg hen at skrive det om.) skal læse til Examen i Paasken, den kommer snart efter. Men saa er der Examensferien, den varer en Uge, kunde vi da ikke komme derop? Saa er det vel ogsaa mildere og bedre Vejr, og det vilde jo være storartet for Drengene efter Slidet. – Saa tænkte jeg ogsaa, at Du vel nok vilde et lille Slag hjem at se til det hele. Mors Hus gaar godt frem nu, det har linnet [lindet?] paa Mejer, at jeg gav ondt af mig forleden Dag. – Jeg har, som jeg sagde i Telefonen, begyndt at male. Jeg begyndte i Gaar paa et Hyacintbillede oppe i Lundsgaard Drivhus, det skulde være et Solskinsbillede, men da det i Dag var Regnvejr og hyacinterne skal bort paa Fredag, gjorde jeg det om til Graavejr. Noget Billede faar jeg nu ikke ud af det, kan jeg nok se, men jeg lærer nok noget af det, det er vældig svært. – Jeg traf H. Mejer i Gaar, han sagde, at der endnu manglede 140 Kr. af Renterne og bad mindelig om at faa dem inden 1ste April, deres ny Regnskabsaar. Saa hvis Du faar nogle for Akvareller, maa Du endelig sende. Jeg selv har heller ikke en Øre. Bare nu Galleriet vil sende lidt snart. – Vi skal i Morgen [ordet overstreget] Fredag aften ud til Kaffe hos Kancelliets (!) sammen med Mor, [resten af teksten er skrevet på side 1, på tværs og øverst på papiret] Ville, Laurentius og Højmark. – Laurentius siger de er saa begejstrede fos os! - - Naa, nu maa jeg slutte. Puf skal ned med Brevene. 1000 Hilsner Din A
+Onsdag Aften</t>
+  </si>
+  <si>
+    <t>1914-04-18</t>
+  </si>
+  <si>
+    <t>Glorup</t>
+  </si>
+  <si>
+    <t>Malmø
+St. Pauli Kyrkogatan 19</t>
+  </si>
+  <si>
+    <t>Thora  Branner
+Adolph Larsen
+Johanne Christine Larsen
+Ellen  Sawyer
+Andreas Warberg
+Conrad Warberg
+Else Warberg
+Minna Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Laura Warbergs svoger, Conrad Warberg, var godsforvalter på Glorup nær Nyborg.
+Alhed og Johannes Larsen fik bygget et hus til Laura Warberg i Strandgade/på Strandvejen i Kerteminde. Hun flyttede ind sammen med datteren Ellen og Ellens datter i foråret 1914.
+Frederik Andreas/Dede og Minna Warberg ventede deres første barn i 1914. De blev boende i Brædstrup.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2613</t>
+  </si>
+  <si>
+    <t>Laura Warberg er på besøg på Glorup. Hun går ture i det gode vejr. 
+Frederik Andreas/Dede og Minna er begejstrede for det nye hus, og Ellen/Elle flytter ind nu. Alt er ikke færdigt, men haven bliver ordnet. 
+Minna hader at bo i Jylland, og derfor forsøgte Frederik Andreas at få job som godsforvalter på Fyn. En person uden uddannelse fik stillingen. Conrad/Conne Warberg, som snart går på pension, fraråder Dede at skifte stilling.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/maOI</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Astrid Goldschmidt
+St. Pauli Kyrkogatan 19
+Malmø
+Skåne
+[På kuvertens bagside: Poststempel]
+[I brevet:]
+Glorup d: 18de
+Kære Astrid!
+Jeg havde saa uhyre meget at gøre i Tirsdags, Snedkeren kom efter en Del gamle Møbler til Reparation og m.a., saa jeg ikke kunde naae at sende Broderiet; Dagen efter rejste jeg herned, hvor jeg er til vist paa Fredag; altsaa Din Fødselsdag! Tænk jeg kan aldrig huske om det er d: 26_de_! men nu faar Du Brev paa Fredag! Det var vist lige den samme Historie i Fjor? Thoras d: 26de Sptbr – det er jeg vis paa! er Du samme Tal? Jeg er saa henrykt ved det gode Vejr, gaaer hver Dag ca. 3 ½ Time, men sidder en Del deraf i Skoven, det er Sommer der! De respekterer min Lyst til at gaae alene begge Ture, saa jeg er i Grunden meget lidt sammen med dem; lidt i Ny og Næ og saa om Aftenen. Paa Mandag skal Elle flytte ind; hendes 3 Stuer er færdige, men vist ikke ret meget af [”af” indsat over linjen] Køkkenmøbler. Tørt er der, frisk og god Luft. Dede og Minna var meget begejstrede for Huset. Nu bliver Stengærdet sat og Haven jævnet og lagt om, mens jeg er her, forhaabentlig! Johanne skal ringe mig op i Aften og fortælle mig, om der er lidt Slag i Frikadellerne. – Det var kedeligt for Dig med den Forkølelse i Paasken, især at Du ikke kom til Vanløse. Hvor det morer mig at høre om Børnenes Musik. Jeg praler med dem her og hvor jeg kan. De og Din Gymnastik er da Dine Lyspunkter i Livet, men det er da heller ikke lidt! – Minna er saa rask legemlig, men vist tung i Sindet, næsten værre! Hun har funden paa, at hun hader Jylland, Dede lider vist en Del derunder. Tænk han for en Tid siden skrev til Conne om han kunde blive Godsforvalter paa Broholm her i Nærheden, et lille Gods, Connes Fuldmægtig, som ikke har en eneste Examen, fik det!!! Og kan han bare blive 10 Aar i Brædstrup, siger han selv det vil være en glimrende Forretning! Endog Glorup, som han - Dede – ogsaa tænker paa, naar Conne om et Par Aar tager sin Afsked, en [ulæseligt ord] paa 6000, hvad Dede vist ca har allerede og her er store Udgifter til Fuldmægtig, Kudsk, Heste m.m. Jeg tager mig det lidt nær, men haaber det er hendes Tilstand, der gør det og at Dede da ikke føjer hende i at flytte derfra. Han var ikke glad eller i godt Humør den kære Dreng! Nu skal jeg skrive til dem, at Conne synes det er Vanvid at flytte. Vi havde en rar Aften paa Risinge til Middag allesammen: Paaskedags Aften hos Agrarens og senere var de til en smuk Koncert i Kirken og bagefter paa Hotellet. De rejste 2den Paaskedag. Jeg har det rigtig godt, men læse i en Bog en 1 ½ Time er dog endnu mere end jeg taaler. Nu Farvel lille Putte! Jeg haaber Du faaer dette i Morgen tidlig. Kærlige Hilsener fra Bedstemor.</t>
+  </si>
+  <si>
+    <t>1917-04-22</t>
+  </si>
+  <si>
+    <t>Johan Christian Petersen</t>
+  </si>
+  <si>
+    <t>Stockholm</t>
+  </si>
+  <si>
+    <t>Hasselbacken</t>
+  </si>
+  <si>
+    <t>Isaac Grünewald
+Ragnhild Madsen
+Viggo Madsen
+Johan Christian Petersen</t>
+  </si>
+  <si>
+    <t>Hasselbacken er en restaurant i Djurgården i Stockholm.</t>
+  </si>
+  <si>
+    <t>Hilsen fra bekendte, der morer sig i Stockholm.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ZwDn</t>
+  </si>
+  <si>
+    <t>Kære Las og B! Her paa Hasselbacken sidder Viggo og jeg ved en [Sjus?] mellem mange festligt klædte Mennesker. Paa et [ulæseligt ord] af et Trægulv valser [ulæseligt ord] Par, mellem dem Grünevald med Ragnhild. De er [ulæselige ord] Dansen begge. Jeg [ulæselige ord] vi faar nemlig megen god Mad og fine Vine.
+Jeg haaber snart at komme til Kierteminde. Venlig Hilsen fra jeres hengivne Carl. Petersen
+Jeg er som I ser af dette Kort i S. i [ulæseligt ord] i Jylland men kommer snart den Vej og ser indenom i Kjerteminde. Tak for [ulæseligt ord] Hilsen. Viggo Madsen. Hilsen fron Ragnhild. Isaac Grünewald</t>
+  </si>
+  <si>
+    <t>1917-06-14</t>
+  </si>
+  <si>
+    <t>Frederiksberg Have</t>
+  </si>
+  <si>
+    <t>Charles Abrahams
+Ingeborg Abrahams
+Olaf Brahm
+Bodild Branner
+Thora  Branner
+Adam Goldschmidt
+Alfred Goldschmidt
+Ina  Goldschmidt
+Alhed Larsen
+Johanne Christine Larsen
+Ellen  Sawyer
+Jørgen Schou
+Marie Syberg</t>
+  </si>
+  <si>
+    <t>Astrid Warberg blev skilt fra Alfred Goldschmidt og flyttede fra Malmø til Frederiksberg for at være sammen med sin nye kæreste Jørgen/Buf Schou. Hans mor, Marie Syberg, boede på dette tidspunkt på det nedlagte gartneri, Valdal, i Valby. 
+Astrid Warberg og Jørgen Schou fik sammen datteren Janna. 
+Det vides ikke, hvad Grete Hammeleffs mor hed. Astrid Warbergs nabokones navn kendes heller ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid Warberg til Laura Warberg, 1917-06-14, BB2432</t>
+  </si>
+  <si>
+    <t>Johanne/Junge skal opereres.
+Bodild mener, at Astrid Warberg skal føde om tre uger. Hun bruger nu navnet Fru Warberg, hvilket Alhed også har anbefalet.
+Astrid har været hos Olaf Brahm og hans familie til middag i Vanløse. De bor dejligt og var meget søde. Olaf har repareret Astrids tænder gratis. Olaf og hans kone syntes, at Astrid bar sin graviditet flot.
+Astrid gør rent, og hendes blomster trives. Hendes nabokone er sød til at komme med mad. 
+Jørgen/Buf har givet Astrid en flot rødspætte.
+Astrids børn har fået cykler som belønning for deres meget fine eksamener. Selv går hun i Frederiksberg Have hver dag, og om aftenen mødes hun samme sted med Jørgen/Buf.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/2HF0</t>
+  </si>
+  <si>
+    <t>pt. Frederiksberg Have 14 Juni 17.
+Kære Mor! Tusind Tak for Dit lange Brev, der som sædvanlig var meget indholdsrigt. Jeg begyndte næsten at blive bange for, at Du var syg – har ikke hørt fra Dig siden den Dag, du rejste til Jylland. Hvad er det dog, Junge fejler? Jeg ængster mig meget derfor; hun har ikke mange Kræfter til sådan en Operation, synes jeg. Bare jeg dog kunde være oppe, når hun skal ligge herinde, så jeg kan se til hende. Bodild mente, jeg kunde vente mig om c 14 Dage – à 3 Uger, jeg skal ligge på Fødehjemmet - spurgte Bodild, om det vilde genere hende, hun lo blot af det; hun har indmeldt mig som Fru Warberg, hvilket Navn også for Fremtiden vil stå i Telefonbogen, på min Dør etc. Be gav mig det Råd, at tage mit Pigenavn – som jo så mange bruger, Fru Syberg synes det også absolut, så nu kan jeg altså begynde at kalde mig det; jeg hørte det nye Navn for første Gang igår, da Olaf havde inviteret mig til Middag ude hos dem på ”Bogholdergården” i Vanløse – jeg så for første Gang hans Kone – og hun kaldte mig hele Tiden Fru Warberg. Det var for Resten en yderst vellykket Tur; jeg har gået hos Olaf nogle Gange om et Par store Huller i mine Tænder – èt i en Guldtand, som han måtte lappe med Guld - jeg protesterede voldsomt - sagde, at jeg havde ikke råd til Guld; men da jeg var færdig deroppe, vilde han ikke have en Øre! Vi snakkede meget sammen – Tutte havde fortalt ham alt om mine Forhold, men han syntes at, det var komplet ligegyldig, om jeg var gift eller ikke. Og så var jeg altså ude at besøge dem i går; jeg syntes godt om hans Kone – der er Kunstnerinde, kalder sig Fru Hameleff – hun var så sød imod – viste mig hele Huset – undt. Kvisten, som de har lejet ud. Selv bebor de den høje Stue – en ganske pragtfuld Lejlighed, store smukke Værelser, mange dejlige – gamle Mahognimøbler, Kunstsager og Malerier – et Hornung &amp;amp; Møller Flygel, som Olaf spillede for os på om Aftenen. Hun viste mig også den store Kælderlejlighed – et mægtigt, gammeldags Køkken – hvidskuret og med blanke Kobbersager på Hylderne – et vældigt Spisekammer – Fadebur – Frugtkammer – Badeværelse – WC – Kulrum – Frugt do etc – meget herskabeligt; det er jo også en gammel Herregård – Fredrik d 6’ s Bogholder skal have boet der – heraf Navnet. Hendes Mor var på Besøg her – en lille livlig og elskværdig Dame. Og så har de tre søde Børn. 
+Vi fik store tykke stegte Rødspætter m. Citron på, samt kolde Pandekager lagt ned med Kompot – smagte dejligt. Så drak vi Kaffe – med fine Kager – i den store gamle Have, hvor vi siden sad og røg og snakkede og havde det rasende hyggeligt; jeg befandt mig så inderlig vel i deres Selskab – og følte også, at det var gensidig. Fru H. var meget imponeret, da hun på Forespørgsel fik at vide, at jeg ventede min lille om c 3 Uger – hun troede, der var flere Måneder til, hun komplimenterede mig stærkt, fordi jeg bar den så flot og Olaf sagde, at den klædte mig nydeligt! Jeg følte mig meget smigret, da de 
+II) ved 11 Tiden fulgte mig til Sporvognen – var den lige ved at køre – Olaf og jeg løb i fuld Firspring – Fru H. bagefter i stor Angst for mig!
+Ja, det er også utrolig, så godt jeg har det og så meget jeg kan tåle; skrupper og skurer i mit Hus, så der altid er flunkende fint (det er en god Motion at skure og vadske Gulve) så frisker det jo også godt – der er over 20° [ulæseligt symbol] i Køkken og Sovekammer, 18° i Dagligstuen – skønt der er åbent og Gennemtræk Døgnet igennem! Jeg har de dejligste Blomster, alt trives og blomstrer nu, da jeg hver Dag er hjemme og kan passe dem ordentlig og regelmæssig; der er henrivende på min lille Kvist, jeg glæder mig hver Dag over den. I Dag har jeg Syrener – fik en hel Favnfuld med hjem fra Vanløse i Aftes. 
+Min rare Nabokone er så flink imod mig – to Gange har hun været inde med en svingende Tallerken nykogt Grønkål – kogt på fersk Svinehoved, hvoraf et stort Stykke, samt Kartofler i Kålen. I Lørdags kom hun med en stor Glasskål Rabarbergrød med skårne Mandler på! og en Tallerken nystegt Lever med Løg, Sauce og Kartofler! Jeg måtte nu gemme Resten til Mandag, for Buf havde netop været oppe og i stor Begejstring foræret mig en mægtig Rødspætte på næsten 1 ½ Pund (1 Kr 38 Øre) flået og gjort i Stand, den var levende, da han købte den - og den måtte jo spises straks. Desværre var jeg ganske alene om den – men kunde dog ikke nænne at levne (skulde til Valdal næste Dag) nød den kogt med smeltet Smør og Persille og et Glas Portvin! (af den, Elle gav mig til min Fødselsdag.) Ovenpå: Rabarbergrød; en hel Festforestilling! Fru Syberg har inviteret mig derud at være i nogen Tid lige fra Fødehjemmet. 
+Fra de Små har jeg haft lange Breve om, at de nu begge har fået Cykler – nye – Sjums’ har kostet 200! (han må da være rig!) Det er nok som Belønning for deres extra fine Examener – begge havde de bedst Vidnesbyrd af alle i deres Klasse – endogså bedste Karakterer i Svensk! Adam fik en fin Bog i Præmie – kun én til i Klassen fik Præmie – og de er 74 Drenge – så det var fint. Jeg er så stolt af mine store flinke Børn. De skal med Alfred til Lønstrup i 14 Dage og vistnok siden være en Tid i Vedbæk hos Abrahamserne – som også alle har Cykler. ----
+Ja, nu er der vist ikke mere. Jeg går hver Dag her over i Frederiksberg have og sidder her en 2-3 Timer, læser Politiken – skriver Breve eller syer. Er hjemme igen lige til Middag – i Dag: røget Makrel m Røræg – Tykmælk; sidste hver Dag – sundt godt og let! Om Aftenen møder jeg gerne Buf i Frederiksberg Have og vi går en god Tur; det er jo så hedt for mig at gå om Dagen med det varme, grønne Overstykke. af Undertøj har jeg næsten intet på. Mange Hilsner fra Din A.</t>
+  </si>
+  <si>
     <t>1917-11-14</t>
+  </si>
+  <si>
+    <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Wilhelmine Berg
 Thora  Branner
 Harald Giersing
 Johanne Giersing
 Ida Kattrup
 Alhed Larsen
 Janna Schou
 Jørgen Schou
 Marie Schou
 Laura Warberg</t>
   </si>
   <si>
     <t>Gartnerens syge søn: Der er formodentlig tale om den gartner, som ejede det det nedlagte gartneri Valdal, Valby Langgade 30, hvor adskillige af Fynbomalerne gennem årene boede til leje. Marie og Jørgen/Buf Schou boede på dette sted, efter at Marie Schou/Syberg var blevet skilt fra Karl Schou. 
 Astrid W-G blev gravid med Jørgen/Buf Schou, mens hun stadig var gift med Alfred Goldschmidt. Det er formodentlig derfor, Laura Warberg er "misfornøjet" med hende.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0457</t>
   </si>
   <si>
     <t>Astrid takker for sendingen med madvarer og tøj. Hun inviterede straks Marie og Jørgen/Buf Schou på middag. Marie er nu glad for lille Janna. Astrid tager vuggen ind i stuen henunder aften hver dag. 
 Jørgen/Buf sover på Valdal, fordi gartnerens søn truer med at slå sin far ihjel, så Jørgen må være på vagt.
 Johanne/Besse Syberg og Harald Giersing skal giftes, og Marie har købt bryllupsgave. Jørgen/Buf må ikke gifte sig. 
 Astrid er ked af, at hendes mor ikke skriver til hende. Laura Warberg er åbenbart misfornøjet med datteren. Johanne må fortælle deres mor, at Ida Kattrup også blev gravid, uden at være gift, og sådan kan det gå også i "andre bedre Familier".</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/RYZw</t>
   </si>
   <si>
     <t>Kæreste lille Junge!
 Tusind Tak for den storartede Sending! hvor har jeg svælget og haft det godt hele Ugen! med reel og flot Mad hverevige Dag – i Dag nød jeg den sidste Suppe – som [ulæseligt]. Ævlerne er jeg også henrykt over – og Tøjet til Janna. Kassen kom i Mandags Morges – jeg ringede straks til Valdal og inviterede Fru Syberg og Buf til Middag. Buf gav Smør, Ost og Kix, så fik de altså den herlige Frikassé - lavet efter Din Anvisning – og Frugt til Dessert. Fru S. i glimrende Humør og øjensynlig glad ved Indbydelsen – morsomt, ikke sandt? Hun er jo nu overlykkelig ved Ungen, som efter Bordet blev badet og var yndig. Ja, Junge, hun er nu yndig! Nu er hun begyndt at ”være oppe” lidt – d v s. henunder Aften triller jeg Vuggen ind i Stuen – hænger lidt op i Stangen – og så ligger hun og pludrer begejstret og ler i ét væk – hun er forfærdelig sød og jeg elsker hende. Buf sover hjemme hele denne Uge, fordi Gartnerens syge Søn forleden lavede en rystende Ballade deroppe, de frygter, han skal slå den Gamle i hjel under et Anfald. Da Fru S. så i denne Tid er vældig ophængt i Rigsdagen til sene Aftenmøder har hun udbedt sig Buf som Mandfolk til Beskyttelse. Men jeg har jo mit lille Nus og er ikke mere bange for at være her alene. Du har vel set at Besse og Giersing skal giftes en af Dagene? Fru S. havde den Aften lige købt Brudegave, som hun viste os - for 100 Kr dejligt gammelt Sølvtøj, (en Ske fra 1747 og 6 store Gafler – mrk. K, hvilket antyder at det er jødiske Gafler: til Kød!) da hun viste os Gaven, må hun vist være kommen til at tænke på noget – for hun sagde pludselig til Nusset – som hun havde på Armen – ”ja, Du skal rigtignok også få en fin Brudegave af mig!” og det er da også Synd at Buf skal snydes for ["for" overstreget] Brudegave bare fordi han ikke må gifte sig! – Tutte hører og ser jeg intet til – hun bebudede jo sin Ankomst Dagen efter d 26’, men derved er det bleven. Og hvad er det med Mor? Jeg telefonerede lige med Tante, som antydede at der var noget – men hun kom senere op og talte om det, jeg beklagede nemlig, at jeg aldrig mere hørte fra Mor. Kan Du ikke få ordnet lidt Forsoning? det er dog så meningsløst, synes jeg, at gå og være misfornøjet med mig, når jeg går og er så rasende glad og lykkelig. Brænd dette Brev straks – og fortæl så Mor, at Ida Kattrup blev viet igår til en Assistent i Banken - jeg fik lige Kort derom nu, de var begge heroppe for c 3 Uger sidem, da stod den på, at han ikke vilde gifte sig – Ida havde fået ½ Års Permission fra Banken og vilde rejse til Jylland – Barnet ventes i Februar -: altså kan denslags også hænde i andre bedre Familier! – Jeg skal hen at skrive en Lykønskning til hende – hun var så fortvivlet sidst heroppe. 
 Ja, så Tusind Tak lille søde Junge, og mange Hilsner fra Din Dis.
 Ps: Når Du ser Be, så røm Dig for hende – fra mig! så ved hun nok!</t>
   </si>
   <si>
+    <t>1919-11-30</t>
+  </si>
+  <si>
+    <t>Else Jensen
+Johannes V. Jensen</t>
+  </si>
+  <si>
+    <t>Pilegården Kerteminde</t>
+  </si>
+  <si>
+    <t>Det Kongelige Bibliotek, Johannes V. Jensens Arkiv</t>
+  </si>
+  <si>
+    <t>Syberg har ikke haft held med at avertere, så Jensen-familien må nok tage imod en pige fra Jylland. 
+Vejret er skønt og farverne pragtfulde, så Syberg maler udendørs.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ZnRa</t>
+  </si>
+  <si>
+    <t>Pilegaarden 30-11-19
+Kære Venner!
+Desværre har min Averteren ingen ”Erfolg” havt, uden medfølgende Lap fra Vendsyssel Folkeblad. Dersom I vil anse den for et ”Pingerfeg” fra Himlen kan I jo. Maaske er det Vorherres Mening at I skal have en Pige fra Jylland. - - - Sikket dejlig Vejr [vi] har faaet igen, det er helt sommerlig i Solen i Dag, jeg har staaet ude og malt hele Formiddagen, og nydt Freden og Skønheden herude paa Landet. Alle Farver er pragtfulde.
+Hilsen fra Eders hengivne
+Fritz Syberg.</t>
+  </si>
+  <si>
     <t>Forår 1920</t>
+  </si>
+  <si>
+    <t>Andreas Larsen</t>
   </si>
   <si>
     <t>Henne Kirkeby
 Sjælland
 Rudkøbing
 5900 Nyborg
 Langegade 48, Kerteminde</t>
   </si>
   <si>
     <t>- Alstrup
 - Brincher
 Victor Bøttern
 Johan Larsen
 Johannes Larsen
 Eiler Lehn Schiøler
 Frida Madsen
 Carl Petersen, arkitekt
 Franz Syberg
 Laura Warberg</t>
   </si>
   <si>
     <t>Andreas Larsen er elev ved Birkerød Kostskole.
 Bagergården lå i Langegade 48, Kerteminde som nabo til Johannes Larsens barndomshjem, Købmandsgården. I.A. Larsen, Johannes Larsens far, ejede i mange år Bagergården, og Johannes Larsen arvede den. Victor Bøttern, som købte gården af Johannes Larsen, solgte den straks videre til installatør Claus Jørgen Reenvig (Historiske Huse i Kerteminde. Kerteminde Museum 1989, s. 195)
 Det vides ikke, hvem Klavs, som skal have fem kroner, er.</t>
   </si>
   <si>
     <t>Alhed Larsen sender sønnen 10 kr. Hun vil gerne høre om den skriftlige eksamen.
 Alhed Larsen har haft en god tur til Langeland med sin mor. På tirsdag skal hun, Johannes Larsen, Lehn Schiøler og en svensk herre til Filsø. 
 Carl Petersen er på besøg for at tegne vaskehus og lokum. Larsen-parret har bestemt sig for toilet.
 Larsen-familien har solgt Bagergården.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/qisF</t>
   </si>
   <si>
     <t>Kære søde Gamle!
 Jeg vover at lægge en 10er i dette Brev, vil du give Alstrup de 2 som Lysse laante af ham. Klavs skal have for 5 Frimærker og Resten maa Du selv have til lidt Tobak, Konditori eller Godter nu til Din strænge Examenstid. Du maa endelig lade høre flittig fra Dig og skriv saa snart Du ved noget om hvordan det skriftlige er gaaet. Jeg synes de Klader ser meget gode ud, af de tyske er Genfortællingen den bedste. Skriv saa om de andre. Sig til Trylle og Brincker at jeg glæder mig meget til at se dem her i Sommerferien. Jeg vedlægger 2 Frimærker, saa er det nemmere for Dig, jeg skal sende flere. – Du kan tro det var vellykket paa Langeland, vi havde et Par ganske dejlige Dage, Vejret var jo straalende, og alle Mennesker var saa søde mod os. Bedstemor har mange gamle Venner. – Paa Tirsdag kommer Lehn Schiøler og en svensk Herre. De overnatter her og Onsdag tager de, Jeres Far og mig med til Filsø; bare Vejret vil holde, men det maa man jo næsten ikke ønske, vi trænger saa frygtelig til Regn. Lysse havde rædsom Modvind paa Sjælland og kom først med Færgen Kl. 10 og tænk jeg var med samme Færge men paa 2den Kl, saa vi saa ikke hinanden, jeg tog med Toget fra Nyborg paa Gr. af Modvind, han var kommen da jeg kom herhjem, han var ikke træt men meget sulten men heldigvis havde Frida Steg og Abrikosgrød til Aften og vi fik Vin. Calle er her jo for at tegne Vaskehus og et nyt Lokum ovre i det aabne Skur, vi har bestemt i Formiddag, at det skal være W.C. det bliver fint. Skriv nu endelig saa vi har det inden vi rejser til Jylland, jeg skal nok skrive flittig til Dig, min søde Gamle. – Bøttern har købt Bagergaarden for 17000, saa nu er vi kommen af med 2 Ejendomme. De ny Elektrikere har igen købt den af ham. – Hav det nu rigtig godt søde Gamle og skriv snart og flittig. 1000 Hilsner fra Din Mor 
 Lysse og Din Far og Calle hilser</t>
+  </si>
+  <si>
+    <t>1920-05-11</t>
+  </si>
+  <si>
+    <t>Aarhus
+Henne Kirkeby</t>
+  </si>
+  <si>
+    <t>Christian Caspersen
+Grethe Jungstedt
+Andreas Larsen
+Johan Larsen
+Eiler Lehn Schiøler
+Ellen Dorothea Lehn Schiøler
+Frida Madsen</t>
+  </si>
+  <si>
+    <t>Grethe Sawyer blev i 1920 gift med den svenske maler Kurt Jungstedt. 
+På hjørnegrunden af Rådhuspladsen og Vesterbrogade lå frem til 1934 Centralhotellet. I hotellets stueetage fandtes Café Paraplyen, som havde fået navn efter den store parasol, som var opsat på facaden til brug for udendørs servering. Raadhuspladsen.dk (lokaliseret nov. 2021)</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er sammen med Grethe Sawyer, som skal rejse til Stockholm.
+Svanerne slås derhjemme. Johannes Larsen må tale med Frida i telefonen om, hvad hun skal gøre. 
+Alhed har været syg i maven, og nu har hun blærer på læberne og kan næsten ikke vise sig offentligt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/UvT0</t>
+  </si>
+  <si>
+    <t>[Resterne af en kuvert med poststempel. Herpå står]:
+Maleren Johs. Larsen
+p.t. Kirkeby Kro
+Jylland Henne St
+Kæreste Lavsi!
+Jeg sidder i Paraplyen med Grethe Sawyer, der rejser til Stockholm i Morgen, jeg har været hos Max. Nu tager jeg ind med 3 Toget og spadserer med Drengene i det dejlige Vejr. – De har ringet fra Kerteminde at Svanerne slaas saa det bløder. Jeg har bedt Agraren se til dem. Hvis Du mener der er noget at gøre, om f.Ex. Hansvanen maa lukkes inde, saa skriv selv til Frida. Du kunde jo ogsaa sende hende et Telegram om at ringe Henne 4 op paa en bestemt Tid, saa kan Du selv høre Besked og instruere hende. – Du skriver da endelig til lille Gamle, eller rettere har skreven, men Du kunde da sende et Telegram, hvis Du ikke har skreven. Det er en Fandens Pen. – Her er Børnehjælpsdag og en forf. Tumult, her er rædsomt. – Desværre har min Mave været saa skidt og nu har jeg faaet 2 mægtige Blamaser paa Læberne, jeg ser farlig ud, det er væmmeligt at rende rundt med, jeg vilde gærne til Lehn Schiølers, men kan næsten ikke vise mig for nogen. - - I Morgen rejser [ulæseligt] fra Aarhus, jeg har lige siddet og skreven til Kaptajnen paa Skibet om at tage sig af hende.
+Masser af Hilsner! Det er dejligt vi nu har faaet godt Vejr.
+11-5-20 Din Alhed</t>
+  </si>
+  <si>
+    <t>1920-05-14</t>
+  </si>
+  <si>
+    <t>Birkerød</t>
+  </si>
+  <si>
+    <t>Niels Bechsgaard 
+- Brincher
+Peter Oluf Brønsted
+Christian Caspersen
+Andreas Larsen
+Johan Larsen
+Ellen Dorothea Lehn Schiøler
+Christine  Mackie</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er i Henne Kirkeby. Alhed er hos sine sønner i Birkerød, hvor de er på kostskole. Hun går desuden til sangtimer. 
+Det er uvist, hvem Klavs er.</t>
+  </si>
+  <si>
+    <t>Alhed vil besøge Fru Lehn Schiøler, men ser stadig slem ud med sår på læben. Hun skal til sangtime også.
+Andreas slider med lektier og eksamener, og der er ikke tid til at se på nyt tøj til ham. Drengene har fået hver sit værelse. 
+Alhed Larsen skal hjælpe søsteren Christine med at så græs.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/weXn</t>
+  </si>
+  <si>
+    <t>[På kuverten]:
+Maleren Johs. Larsen
+p.t. Kirkeby Kro
+Henne St.
+Jylland
+[Poststemplet]:
+Birkerød 14.5.20 [ulæseligt klokkeslæt]
+[Brevet]:
+Kæreste Lavsi!
+Hvor er det dog dejligt, at Vejret nu er saa fint, og det er jo meget smukt Vejr at se paa med Skyer og skiftende Belysninger. Det var kedeligt Hr. L. Sch. Ikke kom, da Vejret var saa slemt. Jeg vil ud at hilse paa hans Kone, hun har ikke været i Byen i disse Dage og jeg ser ogsaa saa rædsom ud endnu med de to store Saar paa Læben. I Morgen skal jeg ind at have Time, men da har jeg lovet at komme til Max. Gamle slider vældig i det, vi kan ikke komme ind om Tøj før paa Mandag, da han har Prøvestil hver Dag i denne Uge. Han og Lysse har indrettet det saadan, at de har faaet hver sit Værelse nu i Examenstiden for at Gamle kan læse i Fred. Jeg havde ham og Klavs og Brincher til Chokolade paa Konditoriet før efter endt dansk Prøvestil i Flyvning og dens Betydning. Lille Peter ligger af noget Forkølelse med Feber, Lysse og jeg skal ned at se til ham nu i Skovinspektionen. Naar jeg kommer hjem, skal jeg hjælpe Chr. at saa Græsplæne. Hils Hr. L.S. og Bechgaards og masser af Hilsner til Dig selv
+Din Alhed</t>
+  </si>
+  <si>
+    <t>1921-04-29</t>
+  </si>
+  <si>
+    <t>Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Lemvig</t>
+  </si>
+  <si>
+    <t>Thyra Larsen
+Thøger  Larsen</t>
+  </si>
+  <si>
+    <t>Ellen har skrevet brevet i søsteren Astrids lejlighed i København, men sendt det fra Kerteminde.
+Det engelske citat stammer fra Shakespeares sonet nr. 29, "No fear".
+Ellen Sawyer og Thøger Larsen havde muligvis et forhold.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 1765</t>
+  </si>
+  <si>
+    <t>Det er dejligt, at Thøger Larsen fik en rejse, men ærgerligt at han ikke er hjemme, mens Astrid er på besøg. Ellen vil komme til Lemvig 14 dage senere, og Astrid må spørge, om Thøger L. da er hjemme. 
+Astrids cykel punkterede fire gange dagen før, og hun fik ikke noget mad, men hun har så meget solskin i sit hjerte, at det intet betød. Ellen beder om, at Astrid brænder brevet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/xZQz</t>
+  </si>
+  <si>
+    <t>[Kuvertens forside:]
+Fru Astrid Warberg
+adr) Hr. Redaktør Thøger Larsen
+Lemvig
+Jylland
+[På kuvertens bagside:]
+Rolfsvej 17 5s. Kbh
+[I brevet:]
+Kære lille Disser
+Du skal have et Feriebrev til fra mig. Jeg er alligevel hele Tiden med jer i Tankerne deroppe. Det er herligt, at I har sådan et dejligt Vejr, men på den anden Side, hvad kan det nytte, naar han ikke er hjemme. Jo, du kan tro jeg har glædet mig over, at han fik den Rejse og kommer ud i Luften og Solen og kan le og more sig sammen med sine Gefreiter, - men det er nu kedeligt, at det netop er mens du er der. I kan sikkert glimrende sammen og jeg er glad over, at I har funden hinanden. – Naturligvis tænkte jeg på, at han vilde sætte Pris på Silkestrømperne. – 1000 Tak for dine Breve. Jeg har læst dem Masser af Gange og kan dem udenad. – Ja, du har Ret I alt hvad du skriver idag. Sig – nej – sig ingenting. Det behøves ikke. – Men Disser, om alt gaar vel, er jeg der selv idag om 14 Dage. Måske rejser jeg om Natten, - Onsdag Nat Klk 12 fra Odense, så vilde jeg være der Klk 1 Torsdag Middag. Jeg kommer hjem fra Elever ved 8-9 Tiden Onsdag Aften [”Onsdag Aften” indsat over linjen] og dersom Vejr og Vind er gunstige kunde jeg cycle til Odense. Men jeg skriver det ikke til Thyra for at hun ikke skal have Ulejlighed med Middagsmad – og jeg kan jo ikke sige det helt bestemt før jeg ser hvordan Vejret er. Jeg kan gå hen på Afholdshotellet og spise. Men se, i al Fortrolighed at få at vide af Thøger om han er væk den Dag, for det var jo flovt at rejse hele Natten og så komme og der ingen var hjemme. Hvis han er hjemme behøver han ikke at lade mig noget vide. Bed ham om denne ene Gang være Diplomat, - det er jo kun af Hensynsfuldhed. Kommer han ikke hjem før du rejser (hvad jeg da haaber), så gør ikke noget ved dette. I gør vel rent i hans Kontor, mens han er væk. Det må være morsomt at gaa og ordne med hans Sager. Er det ikke henrivende?
+Igaar, da jeg var på Elevtogt punkterede min Cycle 4 Gange. Jeg vandrede fra den ene Cyclesmed til den anden og kom hjem med flad Ring Klk 11. Ingen Mad fra Klk 12 Middag og her var lukket og slukket så jeg kunde heller ingen Aftensmad få. Men Dis, - ikke et Sekund var jeg utålmodig eller ked af det – sådant et Solskin har jeg i mit Hjærte, at jeg slet ikke kan mærke sådanne Småting. Når Verden gaar mig imod ”then haply I think on thee, and then my state like to the lark at break of day from sullen earth sings hymns at heaven gate” Gud give jeg kunde øse ud af Lykke og Solskin så den jeg skinnede på ikke vidste om han var i denne el. i den anden Verden. Jeg vilde ønske jeg var 100 Gange mere værd end jeg er, så jeg kunde være noget Disser, - du må og skal brænde det Brev. Du kan nok nå at skrive et lille Brev til Lørdag Aften, så jeg kan vide om Ærendet er udført og om du har brændt dette. Jeg tænker på jer hele Tiden og er mere der end her Hils dem! Hvor er de søde mod dig. Din E</t>
+  </si>
+  <si>
+    <t>11. jul. 1921</t>
+  </si>
+  <si>
+    <t>Christian Andersen
+Andreas Larsen</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til de fynske øer.
+Rejsens formål er indsamling af materiale til Acton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/5TBpJa8X</t>
+  </si>
+  <si>
+    <t>1921-12-13</t>
+  </si>
+  <si>
+    <t>Bodild Holstein
+Marie Larsen
+Christine Swane
+Lars Swane
+Harald Søltoft</t>
+  </si>
+  <si>
+    <t>Christine og Lars Swane boede på tidspunktet, hvor postkortet blev skrevet på Falkonér Allé 5, Frederiksberg.</t>
+  </si>
+  <si>
+    <t>Christine Swanes logerende har opsagt sine værelser. Hun vil prøve at leje sit atelier ud nogle timer om dagen, for at tjene nogle penge. Sønnen Lasse er syg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/cPSE</t>
+  </si>
+  <si>
+    <t>Kære Rie. Du må have mig undskyldt med den Taske at jeg ikke har fået den sendt. Jeg vilde have sendt den igår men så kom Lasse hjem fra Skole og var dårlig og nu ligger han med Feber, jeg venter Frk. Holstein om et Øjeblik. Jeg fik den kedelige Meddelelse fra hr. Søltoft at han ikke kan få så mange Elever herover så han kan ernære sig derved, og af den Grund bliver hjemme i Jylland, så har jeg Værelser ledige igen. Men der er Mulighed for at jeg nogle Timer om Dagen kan leje Atelieret ud til nogle Akademielever og så går det måske lige op med det andet. Hvordan mon det går Jer men du sender mig nok et Par Ord snart. Nu var frk H. her, hun mente det måske blev Mæslinger, han havde lige ved 39 i Aften. Vil du hilse alle derovre. Mange Hilsner til dig selv din Ugle.</t>
+  </si>
+  <si>
+    <t>13. jun. 1922</t>
+  </si>
+  <si>
+    <t>Søren Krage</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen".
+Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/2toT6FxI</t>
+  </si>
+  <si>
+    <t>21. jun. 1922</t>
+  </si>
+  <si>
+    <t>- Petersen, Rylen</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen".
+Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/J1y1k0Eb</t>
+  </si>
+  <si>
+    <t>23. jun. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/qVHjSM8t</t>
   </si>
   <si>
     <t>1923-06-13</t>
   </si>
   <si>
     <t>Ourø</t>
   </si>
   <si>
     <t>Orø, Holbæk
 Svanninge
 Holbæk, Sjælland</t>
   </si>
   <si>
     <t>Achton Friis
 Johan Christian Petersen
 - Petersen, Rylen</t>
   </si>
   <si>
     <t>JL og Achton Friis sejler med Rylen sommeren 1923 til de vest- og nordsjællandske øer for ar forberede bogværket De Danskes Øer. 
 Rylen er 1921-24 ekspeditionsskib for JL og AF og sejler i dag som museumsskib for Østfyns Museer.</t>
   </si>
   <si>
     <t>Jl skriver til Alhed Larsen i anledning af deres sølvbryllupsdag næste dag.
 Han er med Rylen i Isefjorden nær Holbæk og møder her tilfældigt gamle venner fra Svanninge. JL boede en tid for ca 27 år siden hos denne bødkerfamilie. 
 JL har fået tegnet over 90 tegninger og er godt tilfreds.</t>
@@ -3177,50 +2328,79 @@
 Niels Rydeng
 Annette Schiøler
 Eiler Schiøler
 Christine Swane
 Lars Swane</t>
   </si>
   <si>
     <t>Johannes Larsen var på Læsø med Achton Friis og skibet Rylen, hvor de lavede forberedelser til bogværket De Danskes Øer.
 Eiler Lehn Schiøler var i gang med at udgive Danmarks Fugle med illustrationer af Johannes Larsen. Lehn Schiølers firma trådte i likvidation i 1922.</t>
   </si>
   <si>
     <t>Alhed Larsens tand var værre end ventet, men hun fik lavet en midlertidig reparation, for hun skulle hjem til Schiøler-børnene. Lehn Schiøler har vist Alhed Larsen bogen. Det ser ikke lovende ud for ham med hensyn til at åbne egen forretning. Alhed Larsen skal hilse fra mange andre også.
 Alhed spørger, om Johannes Larsen skal med på cykelferie.
 Skrædder Rydeng havde ikke fået brevet, hvori Alhed Larsen aflyste hans besøg, så han kom, lige efter at hun var kommet hjem. Rydeng snakkede til kl. 11 om aftenen, og det var hårdt, men han var en pæn mand.
 Christine og Lars Swane kommer på besøg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Fmzb</t>
   </si>
   <si>
     <t>Lørdag 9ende August
 Kæreste Lavsi!
 Tak for Dine to Breve, det sidste laa til mig, da jeg kom hjem i Aftes. Min Tand var værre end jeg havde troet, skulde egentlig have været ”vulkaniseret” og i Ovn, hvad der vilde have taget flere Dage, saa hun nøjedes med at lave noget midlertidigt, jeg turde ikke blive længere for Trykkeriet og desuden skulde Schiølerne rejse i Dag, saa jeg vilde hjem og være sammen med dem den sidste Aften. Jeg skulde hilse mange Gange fra Schiøler, han viste mig alt hvad der var lavet af Bogen, det saa udmærket ud. Jeg synes han var i godt Humør, men det ser ikke videre lovende ud med at starte egen Forretning, han har ikke endnu faaet Tilladelse til at starte i eget Forretning [ordet overstreget] Navn. Jeg skal ogsaa hilse mange Gange fra Mix, Myg, gl. Mejers, Marie var der ogsaa, og Fru Madsen Mygdahl, hos Magisterens var jeg 2 Gange, ellers saa jeg ingen Mennesker, men det var jo ogsaa kun to Gange [ordet overstreget] Dage. Christines nye Værelser er henrivende, og hun har rigtig gjort tilpas. – Læssøe maa jo være en forfærdelig morsom Ø, jeg forstaar ikke rigftig at der ikke er en ny Adresse, men I giver vel Besked om at sende efter. Jeg forstaar heller ikke helt, om det saa er Din Mening at Du vil med paa Cykletur, vi maa i saa Fald af Sted meget hurtig efter at Du er kommen hjem, Lysse skal være i København d. 1ste, men en 8 Dages Tur er jo heller ikke saa lidt. – Skrædder Rydeng fra Helsingør havde skreven for en Tid siden at han vilde komme d. 8ende. I Tirsdags skrev vi til ham, at Du ikke var hjemme, men da han var i Jylland havde han ikke faaet Brevet, og han ankom i Aftes med 6 Toget lige efter, at jeg var kommen ind ad Døren. Det var haardt at sidde og snakke med den fremmede Mand til Kl. 11, helt alene og uafbrudt, de andre holdt til oppe i min Stue, og ligesaa hele Formiddagen, saa jeg ikke kunde komme til Trykkeriet, jeg trykte saa lidt i Efterm. da han var taget af Sted. – Gamle kom for lidt siden, da vi sad og spiste til Aften, de er ved at lave fint derhjemme til vi skal derhen. Uglen og lille Swane kommer i Morgen, de har været hos Klax en Tid men skal rejse til Kjbn allerede paa Onsdag. – Nu faar Du ikke mere og dette skal af Sted, lad mig høre snart igen. Masser af Hilsner fra begge Drengene og Din A.
 Rydeng var for Resten en pæn Mand.
 Puf ved endnu ikke om han faar Ferie</t>
+  </si>
+  <si>
+    <t>1925-02-15</t>
+  </si>
+  <si>
+    <t>6854 Henne Kirkeby
+5300 Kerteminde
+5000 Odense
+Fredericia
+Varde</t>
+  </si>
+  <si>
+    <t>Tage -
+- Gammelgaard
+Martin Haahr</t>
+  </si>
+  <si>
+    <t>Johannes Larsen opholder sig igen på kroen i Henne Kirkeby. Vejret er klart og stille, og han nyder den dejlige natur. Han nyder roen og fortæller små nyheder til Alhed Larsen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/rgjQ</t>
+  </si>
+  <si>
+    <t>Kirkeby 15 Februar 1925.
+Kæreste Alhed!
+Jeg kom godt herover i Aftes, d.v.s. lidt forkølet, der var ingen Varme i Kjertemindetoget og jeg frøs saa jeg rystede da jeg kom til Odense og i Jyllandstoget var der for varmt. Jeg løste Krydsordene i i Søndags BT fra Fredericia til Varde. Da jeg havde spist til Aften gik jeg i Seng og tog 5 Vitaminpiller og i Dag er jeg rask. Her er dejligt til Mrg. Rim og stille, saa Vesterhavet høres. Lærkerne synger og Stærene fløjter og Svaner høres nede fra Søen. Jeg har lige faaet Telefonbesked om at Kasserne er kommen de var der ikke i Aftes og Gammelgaard kører nu ned efter dem. Her er bleven saa pænt udenfor. Haven er tyndet ud og der er kommen Græsplæne, Pladsen foran Kroen er gruset og der er kommen Fliser fra Villaen til Kirkegaarden. Martin ligger og sover, han har været ude at spille i Nat. Tages Kone har faaet en Lille. 
+Mange kærlige Hilsner
+Din
+JL</t>
   </si>
   <si>
     <t>1925-08-09</t>
   </si>
   <si>
     <t>Julianehåb</t>
   </si>
   <si>
     <t>Kertinge Nor
 Snave, Kerteminde
 Fyns Hoved
 Julianehåb
 Risinge Gods</t>
   </si>
   <si>
     <t>Inger -
 Peter Oluf Brønsted
 Carl Adolph Feilberg
 Andreas Larsen
 Cathrine Larsen
 Erik Larsen
 Johan Larsen
 Eiler Lehn Schiøler
 Hubert Paulsen
 Andreas Warberg
@@ -3253,154 +2433,364 @@
 Husk at tage Kamikker og Perlekraver med til mig
 2. 
 Rejse hjem vær nu ikke forvoven med at være paa Dækket i Storm, jeg synes Rælingen var saa lav. Jeg glæder mig vældig til at se, hvad Du har lavet, her var mange yndige Smaategninger i Dagbogen – tab nu ingen af Dagbøgerne! Vi har kun haft Brev fra Dig den ene Gang, men forhaabentlig kommer der en Gang til! Velkommen hjem, hvor bliver det storartet at se Dig igen. De kærligste Hilsner fra Drengene og Din
 Alhed.
 9 – 8 – 25 
 Kuvertens forside:
 Poststemplet:
 ODENSE 9 8 25.9.03
 Håndskrevet:
 Maleren Johannes Larsen
 Schiøler Expeditionen
 Julianehaab
 Grønland
 c/o Styrelsen for Kolonien i Grønland
 Knippelsbrogade 3
 København
 C.
 Kuvertens bagside:
 Har først i sidste Øjeblik faaet Besked om Skibet d. 11te. Dette Brev bedes endelig medbragt.
 Alhed Larsen
 Kerteminde
 Danmark
 Hilsen fra P. Hund og Putte.</t>
   </si>
   <si>
+    <t>11. sep. 1925</t>
+  </si>
+  <si>
+    <t>Niuvertoq -
+Christen Hauge
+Eiler Lehn Schiøler
+Knud Oldendow
+P Vedsted
+Richard West</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/d8BQ6gjM</t>
+  </si>
+  <si>
     <t>1927-05-02</t>
   </si>
   <si>
     <t>Achton Friis</t>
-  </si>
-[...1 lines deleted...]
-    <t>Båxhult</t>
   </si>
   <si>
     <t>Båxhult, Landeryd, Sverige
 Æbelø
 Vorsø, Horsens Fjord
 4945 Femø
 Hjelm
 Nordby, Samsø</t>
   </si>
   <si>
     <t>- Friis
 Achton Friis
 Martha Friis
 Asta Krohn
 Alhed Larsen
 Andreas Larsen</t>
   </si>
   <si>
     <t>Johannes Larsen har sendt vignetter med Fru Krohn. Har har fået dagbøgerne fra bla Vorsø og spørger, om Achton Friis kan bruge dem.
 Larsen bestræber sig på at holde lav profil i forhold til redaktionen af billedstoffet i bogværket, men har dog i dette brev et ønske om, at man vil medtage en bestemt tegning fra øen Hjelm.
 Efter megen kulde er vejret ved at blive bedre.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/A8wI</t>
   </si>
   <si>
     <t>Båxhult 2 Maj 1927
 (c. 27)
 Kære Achton Friis.
 Undskyld, men i Øjeblikket er jeg Idiot, jeg kan ikke blive paa Rene med om Bogstaverne i Deres Navn er i rigtig Orden her eller paa Konvolutten, det er altsaa det forkerte jeg beder om Forladelse for. Da jeg havde sendt Vignetterne med Fru Krohn fik jeg fra Puf, Dagbogen fra Vorsø Æbelø Femø o.s.v. Der var kun fire Tegninger; her er de maaske i Tush. Nu kan De jo se om de er brugeligere end de andre. Jeg er ogsaa en Idiot til at skrive Breve. Da jeg sidst skrev glemte jeg et Par Ting, som jeg hele Tiden havde haft til Hensigt at bemærke. Den ene angaaende Samsø: kunde De ikke bruge nogle af de pæneste af alle de Fløje i Nordby, som jeg har tegnet i den Hensigt? Mangler der Plads kan De jo skyde ud af dem jeg sendte, der er vist adskillige som ikke er for kønne til det og Fløjene, tror jeg vil se pæne ud og give Afvexling. Det andet drejer sig om en Tegning jeg lavede paa Hjelm. Den forestiller vist den flade V. Del af Øen, altsaa mod Jylland og der er vist ikke meget paa den, men jeg kan selv godt lide det der er ["det der er" indsat over linjen] og mener at den er gjort i et lykkeligt Øjeblik. Jeg har jo hidtil ikke blandet mig meget i Redaktionen af Billedstoffet. Har jeg vel? Men denne er der altsaa bedt for. Vil De ikke nok se om De kan faa den med? 
 Vejret har nu forbedret sig. I Gaar var det første Gang siden Paaske at det ikke frøs om Natten. I Dag er det vældigt fint, men det har dog frosset saameget i Nat at Jorden var haard og der var Is paa alle Pytter da jeg gik ud i Mrgs.
 Min Kone og jeg hilser Dem alle Tre.
 Deres hengivne
 Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1927-06-05</t>
+  </si>
+  <si>
+    <t>København
+Howitzvej 29</t>
+  </si>
+  <si>
+    <t>Louise Amstrup
+Ina  Goldschmidt
+Adolph Larsen
+Alhed Larsen
+Marie Larsen
+Ellen  Sawyer
+Andreas Warberg
+Dan Warberg
+Minna Warberg
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0586</t>
+  </si>
+  <si>
+    <t>Da Johanne/Junge Larsen kom hjem fra Jylland, havde Adolf/Agraren Larsen drukket, raseret hjemmet og solgt af parrets træsnit. Johanne beder om adressen på et behandlingssted. Det er ikke godt for Martin/Manse W. Larsen at vokse op i hjemmet, og Laura/Bibe W. forstår ikke, at hun skal tie stille, når hendes far er fuld. 
+Laura/Bibbe skal til Louise Amstruo/Tante Visse og hjælpe. 
+Det er dejligt med Astrid/Dis' sommerhus.
+Alhed Larsen har vist pengesorger.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/BhcN</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+1927
+Fru Astrid Warberg
+Howitzvej 29
+F. Kjøbenhavn
+[Skrevet med anden håndskrift på kuvertens forside:]
+20-2-03.
+12.4.2000.
+(Bibbe)
+[Håndskrevet på kuvertens bagside:]
+Warberg Larsen
+Kjerteminde
+[I brevet:]
+5-6-27.
+Kære lille Dis!
+Det var dejligt at her laa Brev til mig, da jeg kom hjem fra Jylland; det havde været saadan en dejlig Tur, men Hjemkomsten var så trist Agraren havde raset og solgt igen af vore Træsnit – han har rigtignok raseret i vores Hjem og det grundig. Jeg har været så ubeskrivelig nedtrykt baade før og efter min Tur, og det har været mig umuligt at skrive Breve. Det er mig ogsaa umul. i Aften, men jeg gaar ud fra at et lille uoplagt Livstegn er bedre end slet intet. Mon du fik et Par Ord fra mig fra Silkeborg, jeg kunde ikke huske din nye Adr. men lille Sjumse har vel nok skønnet paa at rette den. 
+Har du en Gang fortalt mig om et nyt Drankerhjem, hvor de kan arbejde for deres Ophold? I så Fald sig mig lidt nærmere om det; men jeg faar nu aldrig Agr. godvillig til at tage nogen Steder hen. Det er begyndt at staa for mig at Manse vist har saa ondt af at vokse op i saadan et Hjem hvor de jo alligevel ser saa meget grimt. Ag. kan være grufuld naar han kommer hjem; var jeg ikke gået imellem forleden Aften, tror jeg han havde slået hende [”Bibbe” anført oven over linien] og i den Tilstand han er, vilde det have været haardt saa det kunde forslaa. Hun kan ikke forstaa det lille Fæ at det er at vække unødig Panik at sige noget, naar Agr. er saa fuld, som han var. – Bibbe vil ud til Efteråret, mon jeg har skrevet det? Ved du nogen Plads? Helst hos dannede Mennesker. Det bliver svært at undvære min søde Bi, hvor er hun er godt Barn. Hun rejser for Resten i Morgen ned til Tante Visse fra hvem jeg i Gaar havde Brev, hvori hun fortæller at hendes Pige er bleven syg og hun er saa hjælpeløs, hun er jo for svag til at gøre noget selv. Skønt det er rædselsfuldt for mig, synes jeg at jeg maa sende Bibbe ned til hende, vi er dog hendes Familie og nærmeste til at hjælpe. Jeg skulde have gjort hovedrent her i Huset lige efter Helligdagene, da jeg jo har Ferie, men det er jo besværligt naar jeg er helt ene om det. 
+Hvor jeg glæder mig over at høre om Jeres lille Sommerhus; saa vidt jeg kan se paa Barometerets Fald og andre Solemærker, saa faar vi godt Vejr nu til Pinse og vel at mærke jeg har ikke ment det før; men nu faar vi se. For Jer er det jo meget vigtigere end for os. –
+D. 28de var jeg i Silkeborg og Elle var paa Landet, men Alhed havde været derude og syntes vi havde holdt det så pænt. 
+Dede og Minna hentede mig Søndag Aften i Silkeborg og Tirsdag Morgen kørte han mig til Horsens, de var saa knusende søde at besøge 
+[Skrevet på hovedet på s1:]
+begge to, de gav mig 100 Cigarer og hele 30 Kr. Minna er voldsom gæstfri. Dan er bedårende
+[Skrevet på hovedet på s2:]
+Alhed ser elendig ud, jeg tror
+[Skrevet på hovedet på s3:]
+hun er ved at gå til af Pengesorger. 
+[Skrevet øverst s1:]
+Det er Marie Larsens Fødselsdag 5te Juni, Pinsedag. Nu en rigtig god Pinse søde Dis! Kys din kære lille Nus fra mig Tusind Hilsner din Junge</t>
+  </si>
+  <si>
+    <t>1927-12-20</t>
+  </si>
+  <si>
+    <t>Marie Larsen
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Klintevej</t>
+  </si>
+  <si>
+    <t>Margrethe  Eckardt
+Andreas Larsen
+Jeppe Andreas Larsen
+Johan Larsen
+Christine  Mackie
+Lars Swane</t>
+  </si>
+  <si>
+    <t>Det er den første jul efter Alhed Larsens død.
+Museumstitlen på træsnittet af "Fader og Bob" er "Hygæa krydser ind". Hygæa var et af I.A. Larsens skibe.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen siger tak for lån af Klintebilledet. Han sender det retur sammen med nogle træsnit. Sammen med sine sønner skal han holde jul og nytår forskellige steder i Jylland.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/kkcG</t>
+  </si>
+  <si>
+    <t>Kjerteminde 20 Dec. 1927.
+Kære Ugle og Marie
+Tak for Klintebilledet. Jeg sender det her sammen med et Træsnit til hver af Jer af Fader og Bob, samt Storken til Lasse. Dersom Margrethe Eckardt ser Træsnittet og har Lyst til at faa et kan I lade mig det vide. Jeg har ikke flere Tryk i Øjeblikket men der kan jo snart laves et, da Christine er i Gang med at trykke Svanestokken. Drengene og jeg rejser en Tur omkring Jylland i Julen og til henad Nytaar. Med mange Hilsner og Ønsket om en glædelig Jul og et Godt Nytaar for Jer alle Tre. 
+Jeres hengivne Johannes Larsen
+P.S.
+Jeg skal ogsaa hilse fra Christine og Drengene.
+JL.</t>
   </si>
   <si>
     <t>1928-06-05</t>
   </si>
   <si>
     <t>Ragnar Ásgeirsson</t>
   </si>
   <si>
     <t>Grethe Ásgeirsson
 Ragnar Ásgeirsson
 Elise Hansen
 Peter Hansen
 Vagn Jacobsen
 Xenia Jacobsen
 Else Jensen
 Johannes V. Jensen
 Jóhannes Kjarval
 Thorvald  Krabbe
 Margrethe Krabbe af Damsgaard
 Thyra Larsen
 Thøger  Larsen
 Jón Stefánsson</t>
   </si>
   <si>
     <t>Den islandske kunstudstilling blev i december 1927 vist på Charlottenborg i København. Man udstillede 243 tegninger og malerier af 12 kunstnere: Ásgrímur Jónsson, Finnur Jónsson (1892–1993), Guðmundur Einarsson af Miðdalur (1895–1963), Guðmundur Thorsteinsson (Muggur), Gunnlaugur Blöndal (1893–1962), Jóhannes S. Kjarval (1885–1972), Jón Stefánsson, Jón Þorleifsson (1891–1961), Júlíana Sveinsdóttir (1889–1966), Kristín Jónsdóttir, Sigurður Guðmundsson (1833–1874) og Þórarinn B. Þorláksson. Efterfølgende fortsatte udstillingen til Tyskland. (Listasavn Islands hjemmeside jan. 2025). 
 Laxdæla Saga er skrevet mellem 1230 og 1260. Den handler om fætrene Kjartan og Bolle, som elskede den samme kvinde (Wikipedia).
 Eyrbyggja Saga handler om beboerne på Øre. Fragmenter af håndskrifter fra det 13. og 14. århundrede er bevaret (Wikipedia). 
 St. Hof i Öræfi er en gård i Sveitarfélagið Hornafjörður i det sydøstlige Island, tæt på Vatnajökull.
 Fljótshlid er en lokalitet på Island nær Múlakot, som var Olafur Tubals hjem. 
 Det vides ikke, hvem Mathias og Kaales var.</t>
+  </si>
+  <si>
+    <t>Brevet er i privateje</t>
   </si>
   <si>
     <t>Johannes Larsen og hans søn har efter Alhed Larsens død været på et krydstogt med skibet Stella Maris. De fulgtes med brygger Jacobsen og hans kone samt Else og Johannes V. Jensen, og de mødtes med Elise og Peter Hansen i Rom. 
 Larsen takker for Kjarvals maleri, som han har fået indrammet. 
 Johannes Larsen så desværre ikke den islandske udstilling i København. 
 Julen har Larsen og sønnerne tilbragt hos Thyra og Thøger Larsen i Lemvig. I foråret kom dette ægtepar til Kerteminde. De tog ud for at høre nattergale, og da der ingen var, aftalte de et nyt træf. Kort efter fik Larsen besked om, at Thøger Larsen var død. 
 Johannes Larsen skal have retrospektiv udstilling på Charlottenborg 1929. 
 De stære, som Ásgeirsson har haft besøg af, var formodentlig færøske stære. 
 Larsen sender et par træsnit.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ym4L</t>
   </si>
   <si>
     <t>Kjerteminde 5 Juni 1928.
 Kære Ragnar Ásgeirsson!
 Det er en Skam, at det har varet saa længe inden jeg har faaet taget mig sammen til at skrive til Dem. Min ældste Søn og jeg var paa en lang Rejse i Foraaret med det norske Motorskib, "Stella Polaris," sammen med Johannes V Jensens og Brygger Jacobsens. Lissabon, Madeira de canariske Øer, Casa blanca, Tanger, Algier, Barcelona og Monaco. Der gik vi i Land og var en halv Snes Dage sammen med Bryggerens mens Johannes V hentede sin Kone i Berlin, saa rejste vi til Rom og var sammen med dem og Peter Hansens som var der nede, i Forvejen. Vi var der en halv Snes Dage og rejste saa over Genua, Marseille til Paris hvor vi blev nogle Dage og saa over Køln til Kjøbenhavn. Da vi kom her hjem fandt jeg deres Brev og det smukke lille Billede af Kjarval som jeg straks fik indrammet og er meget glad ved. Tusind Tak! Desværre saa jeg ikke den islandske Udstilling, det var mig umuligt at komme til Kjøbenhavn paa det
 2.
 Tidspunkt. Jeg læste nogle Anmeldelser og forbausedes over saa lidt Kjarval blev omtalt. Efter det jeg har set af islandsk Malerkunst, vilde jeg tro at han som Kunstner ragede et Hoved over alle de andre. Jeg fyldte 60 Aar mellem Jul og Nytaar og da jeg ikke havde Lyst til at være hjemme i Julen eller til min Fødselsdag, nu min Kone ikke var her mere, rejste jeg med mine 2 Sønner omkring i Jylland og endte i Lemvig hos Thøger Larsen hvor vi havde det hyggeligt nogle Dage, med Bilture omkring i Omegnen i tindrende Sol og haard Frost over tilsneede Landskaber og den islagte Fjord. Thøger Larsen og hans Kone var her for en Tid siden en Uges Tid. Thøger rask og fornøjet og hyggelig. Den sidste Aften det var vist den 15 Maj kørte vi en Tur hen til en lille Skov her i Nærheden hvor det plejer at vrimle med Nattergale. Thøger havde aldrig hørt en Nattergal og vilde gerne opleve det, men det lykkedes desværre ikke. Vi har haft et meget koldt Foraar og det var den Aften særlig koldt. Vi traf Sønnen fra Gaarden som Skoven hører til, og han fortalte at han havde hørt
 3.
 den første Gang samme Morgen og saa kørte vi hjem og aftalte at vi skulde forsøge næste Aar paa et bedre Tidspunkt. Men det skulde altsaa aldrig komme. Forleden da min ældste Søn og jeg havde været paa Pintsebesøg paa en Herregaard i Nordvestsjælland, kom der Telegram samme Aften vi kom hjem at Thøger Larsen var død. Vi var i Forgaars oppe til hans Begravelse, kørte herfra om Mrg. og kom hjem om Aftenen ved 12 Tiden, en lang Køretur 210-15 km, 2 Gange paa en Dag. Da vi var der i Vinter talte Thøger om at vi absolut maatte komme og se Lemvig ved Sommertid, den Gang tænkte vi ikke det skulde ske saa snart og i den Anledning. Jeg har mistet mange af mine gode Venner i de senere Aar. Verden bliver fattigere, især savner jeg min Kone mange Gange hver Dag. Thøger Larsen og jeg talte en hel Del om Sagaerne, da han var her forleden, ogsaa om Muligheden af at komme til Island sammen til næste Aar. Han har oversat Laxdæla og Eyrbyggja, elle hvordan det nu staves, og havde været til Møde i Selskabet for Udgivelsen af de nye Sagaoversættelser. Jeg 
 4.
 ikke komme i Aar. Da jeg har lejet Charlottenborgudstillingen til en stor retrospektiv Udstilling til Februar 1929. Jeg faar derfor meget at gøre inden den Tid. Jeg har ogsaa haft Brev fra Olafur Tubals og fik skrevet et Par Ord til ham forleden og bad ham bl.a. hilse Naboerne i Fljotshlid, men jeg kunde ønske at sende en officiel Hilsen til Familien paa St. Hof, et af de Steder, hvor jeg befandt mig bedst, og ofte tænker paa. Skulde De komme i Berøring med dem vil jeg bede Dem overbringe dem min Hilsen.
 Det var morsomt med de Stære der besøgte Dem i Vinter, jeg tænkte paa at foreslaa Dem at sætte nogle Kasser op til dem, saa de maaske kunde fristes til at slaa sig ned for stedse. Det har vel nok været færøiske Stære. Den færøiske Stær er en Race for sig den trækker ikke bort men opholder sig paa Øerne hele Vinteren. Her trækker de fleste Stære bort, men især i de senere Aar ses her af og til Stære som overvintrer. Jeg kan ogsaa tænke mig at De har haft megen Fornøjelse af Rødkælkene, de kommer her 
 5.
 undertiden ind i Drivhusene om Vinteren og kan blive meget tamme naar man fodrer dem. Kommer De og Deres Kone ikke en Gang til Danmark. De skal være meget velkomne her. Mange venlige Hilsner til Dem alle fra Deres hengivne
 Johannes Larsen
 P.S.
 Vil De hilse Krabbes, Stefánssons, Mathias [ulæseligt], Fontenays, Kaales og andre som var venlige mod mig under mit Ophold i Reykjavik
 JL.
 P.P.S.
 Jeg vedlægger et Par smaa Træsnit, de hører til St.St. Blichers "Trækfuglene" som jeg en Gang illustrerede med Træsnit til Radeerforeningen
 JL.</t>
+  </si>
+  <si>
+    <t>1928-12-30</t>
+  </si>
+  <si>
+    <t>Laurits  Larsen</t>
+  </si>
+  <si>
+    <t>Aarhus</t>
+  </si>
+  <si>
+    <t>St Blichersgade 1, Aarhus</t>
+  </si>
+  <si>
+    <t>Andreas Larsen
+Jeppe Andreas Larsen
+Johan Larsen
+Johannes Larsen
+Laurits  Larsen</t>
+  </si>
+  <si>
+    <t>Johannes Larsen modtager et kærligt nytårsbrev fra sin fætter Laurits Larsen, hvori han takker for et billede af sin farbror I.A.Larsen (Johannes Larsens far) og mindes ungdomsårene, hvor han arbejdede i farbroderens forretning.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/AqTF</t>
+  </si>
+  <si>
+    <t>Aarhus d. 30 Decbr 1928 
+Kjære Fætter Johannes! 
+Mange Tusinde Tak for tilsendte Billede af din Fader. Det var mig en glædelig Overraskelse at faa en saadan Julegave. Paa den Plads hvor din Fader staar med Kikkerten for Øjet paa Bagvejen, har jeg jo set ham mange Hundrede Gange i de første 8 Aar jeg var i Forretningen. Skibet som er under Indsejlning synes jeg at kjende, det er vist Hygaa, jeg kan kjende paa at Rigningen, ligger saa meget agterover det gjorde det ikke paa din Faders andre Skibe.
+Det er et Billede som jeg sætter meget stor Pris paa da det ogsaa minder mig om mine lykkelige Ungdomsaar i Din Faders Forretning.
+Hvor dog Tiden løber hastigt bort nu i November var jeg 71 Aar, og nu læser jeg i Aarhus Stiftstidende at Du 3die Juledag fylder 61 Aar.
+Naar Du engang kommer her til Jylland, saa vær saa god at aflægge os et Besøg, Du er altid hjertelig velkommen. Et godt og lykkeligt Nytaar ønskes Dig og Dine Sønner. Mange venlige Hilsener fra min Hustru og Søn, og fra sin Hengivne Fætter. Laurits Larsen St Blichersgade 1.I</t>
+  </si>
+  <si>
+    <t>Andreas Larsen
+Elena Larsen</t>
+  </si>
+  <si>
+    <t>Johan Larsen</t>
+  </si>
+  <si>
+    <t>Mary André
+Johannes Larsen
+Peter Andreas Larsen</t>
+  </si>
+  <si>
+    <t>De omtalte breve lå ikke samme med dette brev.
+Det vides ikke, hvilken udstilling Johannes Larsen skulle åbne 8. februar. Ej heller vides det, hvem Peter (i Kerteminde) var.</t>
+  </si>
+  <si>
+    <t>Andreas/Puf Larsen skal hente Johannes Larsen, som er ved Filsø. Johannes Larsen har en udstilling i februar, og han kommer derfor ikke til Sverige i julen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/H4Gr</t>
+  </si>
+  <si>
+    <t>Kære Bimse og Lysse.
+Her har I de sidste Breve fra Filsø, I vil se af det sidste, at jeg skal hente Far paa Torsdag. (Iforgaars, er det maaske blevet, naar I læser dette.) Jeg er kommet i Tanker om at hvis jeg skriver til Jer en Gang imellem, kan jeg maaske bedre gøre mig Haab om at høre fra Jer ogsaa. I det idag ankomne Brev til Far ser det jo allerede ud til at Lysse omgaas med Planer om at lade Bimse skrive til mig, gid han maa være saa energisk, at det lykkes! Det ser jo desværre ud til af Fars sidste Brev somom han ikke vil til Sverige i Julen, han skal nemlig have Udstilling 8 Februar. Tak for Fars Brev! Jeg er den eneste der hidtil har haft Fornøjelse af det, jeg vil ikke sende det til Jylland og risikere at det ikke naar Henne mens Far er der. 
+Jeg maa slutte her, jeg skal ned til Peter og André og spise kogt Torsk. Jeg skal se en anden Dag at skrive lidt mere, Lysse har jo desværre god Tid til at læse nu. God Bedring.
+Mange Hilsner til Jer alle fra Puf.
+Ogsaa til Andreas Peter Larsen, som Lysse kalder Jeres Søn, min Nevø og Navnebror.</t>
+  </si>
+  <si>
+    <t>1931-05-08</t>
+  </si>
+  <si>
+    <t>Brormand - 
+Louise Brønsted
+Achton Friis
+Martha Friis
+Gunnar Helweg-Larsen
+Adolph Larsen
+Elena Larsen
+Johannes Larsen
+Peter Andreas Larsen</t>
+  </si>
+  <si>
+    <t>Brormands mors navn kendes ikke, og det vides ikke, hvem Doris var. 
+Larsen-familien havde i flere omgange tamme oddere. 
+Agraren (Adolf Larsen) er "flink for Tiden": Adolf Larsen var kvartalsdranker.</t>
+  </si>
+  <si>
+    <t>Brormands mor er død.
+Andreas og Johannes Larsen havde planer om at komme til Båxhult, men de opgav det. Nu er Johannes Larsen sammen med Achton Friis taget på en rejse rundt i Sønderjylland. Andreas Larsen kørte dem dertil, og de besøgte en mand, som havde en masse dyr - blandt andet en søster til den odder, som Larsen-familien engang havde. 
+Andreas og Adolf Larsen giver haven og husene på Møllebakken en ordentlig omgang.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ePqx</t>
+  </si>
+  <si>
+    <t>8 Maj 1931
+Kære Lysse.
+Brormands Mor er død paa Rigshospitalet efter en Operation (en Svulst). Operationen var godt overstaaet, men saa fik hun Tilbagefald og inden Doris naaede at komme derind, var hun død. Jeg sendte en Krans fra os to. - Det lader til at trække ud med det Brev jeg vilde skrive til Jer efter Jul. Naar jeg ikke skrev lige efter Afsendelsen af Radrenserkatalogerne, er det tildels fordi Far i de Dage havde Planer om at vi skulde op og se til Jer. (vi): enten skulde Helweg-Larsen eller jeg køre Far derop. Det blev opgivet paa Grund af Vinter. Nu bliver der jo ikke Lejlighed til det, Far er igaar taget ud paa Jyllandstur med Achton Friis. Tante Lugge, (som har været her en 14 Dages Tid) Fru Achton Friis og jeg fulgte dem til Sønderjylland i Torden. Faaborg - Mommark - Sønderborg - Dybbøl - Aabenraa - Haderslev, hvor vi efterlod dem i Højskolehjemmet og fortsatte hjem over Snoghøj. I Sønderborg besøgte Far og jeg en Mand, som har Søsteren til den sidste Odder vi havde. Det var morsomt at se en igen, den var meget venlig og oplagt til Leg. Samme Mand havde ogsaa et Raadyr, (han har før haft 5) en Maar, en Skovskade eller maaske 2 og vistnok andre Dyr, som jeg ikke saa. Jeg kom nemlig senere end Far og jeg var mest optaget af Odderen. Vi har for Tiden fint Vejr, som vi benytter til Havearbejde. Agraren hjælper mig, han er flink for Tiden og Haven bliver meget fin, Plænerne tromles, Gange lægges om og gruses Træer beskæres, og det ser ud til, at vi naar at faa det hele i Orden til Pinse, hvor der ikke er nogen hjemme ["hjemme" indsat over linjen] til at se det! Lysthuset er blevet rødt og hele Huset skal hvidtes mod Gaarden ["mod Gaarden" indsat over linjen] og Vinduer og Døre males. -
+Du har vel travlt nu i Marken? Hvis du skulde faa Tid til en lille Beretning (Tractoren) var det jo morsomt.
+Mange Hilsner til Jer begge og til min Nevø!
+fra Puf.</t>
   </si>
   <si>
     <t>1932-2</t>
   </si>
   <si>
     <t>Astrid Bøttern
 Ellen Bøttern
 Eric Bøttern
 Jørgen Bøttern
 Margaretha Bøttern
 Johanne Giersing
 Sven Havsteen-Mikkelsen
 Jens Villads Valdemar Hermansen
 Thomas Jensen
 Adolph Larsen
 Elena Larsen
 Jens Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Peter Andreas Larsen
 Vilhelm Larsen
 Bendt Rom
 Kirsten Rom
 Jørgen Schou
 Marie Schou
@@ -3422,141 +2812,377 @@
 Andreas og Johannes Larsen har været til boksekamp, og Andreas har været på køreture.
 Mark Twain-bogen bliver sendt til Elena/Bimse, når Johannes Larsen har læst den.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/v5EC</t>
   </si>
   <si>
     <t>Kære Lysse, Tillykke. 
 Som du ser af medfølgende Fragtbrevsduplikat har vi sendt en Sæk Seletøj (d.v.s. Klakses Saddel og Trense) til dig. Nu haaber jeg det maa Båxhult hurtigere og med mindre Besvær for dig end det islandske Ridetøj. Fragtbrevsduplikatet kan maaske gøre Nytte, som Bevis. De to Læderlapper, som dækker det øverste af Stigbøjleremmene gør du vel i at smøre med Tran paa Undersiden, saa vil de hurtigt blive bløde, saa de ikke gnaver Jeres Ben under Ridningen. Paa Lørdag Aften kommer Baronens herop forat høre en Koncert som Thomas Jensen, Besses Mand, skal
 2.)
 udsende i Radioen, vi vil saa fejre din Fødselsdag med Chokoladedrikning. Besse har været paa Pilegaarden nogen Tid forat staa Model for Baronen, jeg har saa været dernede et Par Gange til Bridge, Kontraktbr. efter Hermansen. (Ofdette, Sakker, Besse og undertegnede). Kirsten Rom har været her nogle Dage, mens Bendt Rom var paa Foredragsrejse i Jylland. Da han kom tilbage holdt han x) Lysbilledforedrag for os ovre i Værkstedet efter et vellykket Aftensbord: Baronen, Marie, Besse, Odette, Sakker, Kirsten og Bendt Rom og Mikkelsen, som kom uventet fra Korsør, 
 3.
 hvor han bor nu. Efter Lysbillederne spillede vi paa Grammofon og drak Øl m.m. ovre i Mors Stue; hele Huset var pyntet med Blomster af Kirsten Rom og der var Ild i Kaminen. Festen sluttede med at Far uddelte til Damerne af de Callaplanter, som stod i Trappestuen.
 Samme Dag bryggede vi, saa vi havde nok at gøre.
 Imorgen skal vi have Bøtterns til Muslinger og i Overmorgen skal Frk Sørensen og jeg til Bridge i Kærbyhus, Baser er begyndt at spille Bridge. (Vi skal over at indføre Hermansen). Naar du saa hører at Far ikke 
 4)
 havde tid ["tid" overstreget] Tid til at tage til England med Skriveswane, fordi vi skulde til Boksekamp i Kæmpehallen, og at vi har været til Middag i Faaborg og en Tur til Svanninge forleden og at jeg har været paa Ford-tur (!!!!) til Korsør-Roskilde ["Korsør-" indsat over linjen] med Buf og at dette kun er hvad jeg tilfældigvis husker i Øjeblikket, saa kan du forstaa at vi har det livligt for Tiden. - Du kan sige til Bimse at jeg har faaet den Mark Twain til hende, men Far vil læse den først, og M.T. skriver i Forordet, at kun en Idiot vil give sig til at læse saadan en Samling Smaahistorier paa 
 5.
 een Gang, man skal læse en en Gang imellem, hvis man vil kunne more sig over dem og da Far er en klog og forsigtig Mand, kan det vist vare længe endnu. Vi har en Ederfugl, men den har Far vel skrevet om, det sorterer jo nærmest under Ornithologien. - Den Grammofon jeg omtalte før, er vores gamle fra 1912, men der er kommet nyt Værk i den og en ny Lyddaase og nu samler vi paa Plads.
 Naa nu vil jeg ønske dig en god Fødselsdag.
 Hilsner til Jer alle 4 fra Puf.
 Tak for sidst. 
 [Indsat øverst s. 2:] x) Luftrejse: København - Holland - hollandsk Indien, Bali.</t>
   </si>
   <si>
+    <t>1934-04-21</t>
+  </si>
+  <si>
+    <t>Marie Schou
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Steen Steensen Blicher</t>
+  </si>
+  <si>
+    <t>Johannes V. Jensens artikel "Dollerup Bakker" blev trykt i Danmark Naturfredningsforenings Aarsskrift 1933-1934. Et genoptryk kan ses i "Et stykke forelsket Danmark. Kunst og naturfredning i 100 år. Erland Porsmose og Malene Linell Ipsen (red.), Johannes Larsen Museet 2011 s. 91-92. Dollerup Bakker blev fredet i 1942.</t>
+  </si>
+  <si>
+    <t>Fritz Syberg har underskrevet en opfordring til at frede Dollerup Bakker, selvom han ikke tror, at det vil bære frugt. På en fodtur besøgte han for ca. 30 år siden området.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/LZaJ</t>
+  </si>
+  <si>
+    <t>Pilegaarden Kjerteminde
+21-4-34
+Kære Ven.
+Tak for ”Det Blivende”. Jeg har i Dag modtaget og underskrevet en Opfordring til Fredningen af Dollerup Bakker. Mærkelig nok er det, det Sted i Jylland jeg kender bedst. Jeg har for ca 30 Aar siden paa en Fodtur i Jylland opholdt mig i Egnen om Hald i ca en Uges Tid. Det var paa et Tidspunkt af mit Liv hvor jeg var optaget af at læse Blicher.
+Din Opfordring er mig derfor kærkommen om end jeg anser enhver Fredning som et ganske haabløst Foretagende i det lange Løb, men derfor er det alligevel godt at give sig Tid. Hvad har man at haste efter, Kloden skal nok faa sig selv jævnet ud. Der er en Masse nævenyttigt Arbejde man kunde ønske at stoppe i Starten. Hilsen til Dig og Else fra
+Marie og Fritz Syberg.</t>
+  </si>
+  <si>
+    <t>1935-06-13</t>
+  </si>
+  <si>
+    <t>Elise Hansen</t>
+  </si>
+  <si>
+    <t>Elena Larsen</t>
+  </si>
+  <si>
+    <t>Erna -
+Peter Hansen
+Grete Jensen, f. Hansen
+Carl  Knippel
+Peter Andreas Larsen
+Marie Neckelmann
+Christian Ottesen
+Harald Schoubye
+- Sjøgren</t>
+  </si>
+  <si>
+    <t>Laholm ligger i det sydlige Halland.
+Peter Hansen døde i 1928. Det er formodentlig nogle af hans skitser, som Elisa Hansen har solgt til orkidégartneren. 
+Det vides ikke sikkert, hvem Carls var. Muligvis Carl Knippel og hustru.</t>
+  </si>
+  <si>
+    <t>Erna har sendt Elena Larsen en pakke.
+Marie Neckelmann og Elisa Hansen har været i Faaborg, og der var smukt. Peter Hansens grav var også pæn med vedbend og orkideer. Elisa Hansen har solgt to skitser til en orkidégartner.
+Elisa håber, at Elenas vask er overstået. 
+Grete Jensen er optaget af sin forretning. Ottesen er syg af feber. 
+Harald skal giftes.
+Elisa Hansen vil køre på besøg i Jylland og videre derfra til Båxhult.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/VJ39</t>
+  </si>
+  <si>
+    <t>Kære lille Bams.
+Jeg var glad for at høre, at du har det bedre nu; du har jo ogsaa to Medicinmænd til at sørge for dig, og naar du saa selv gør dig lidt Umage, saa haaber jeg at se dig i bedre Form end da jeg forlod dig. Nu kom Erna paa Visit - det er altid, naar vi skal til at spise. Hun havde afsendt en Pakke til dig fra Laholm, haaber du har faaet den. Hun var lidt sløj nu tager hun ud i et Sommerpensionat ved Bellevue. Kylle og jeg bilede til Faaborg Lørdag Morgen, og var der i Pinsedagene. Det var køligt nærmest koldt Vejr, men hvor var der smukt ja Sydfyn er virkelig en Have, med de mange blomstrende Syrenhegn og Tjørn helt hvide af Blomster. Haven var saamænd ogsaa yndig, hele Muren er omtrent dækket af Blaaregn fuld af lange lilla Blomsterklaser, men jeg tror næsten den har kvalt det lille Birketræ - det var Synd. Tirsdag Morgen efter en Nat med et meget effektfuldt Tordenvejr var der Varme saa vi kunde drikke Morgenkaffe under Pæretræet. Vi var inde hos Orkidegartneren i Odense, han fik to Skitser og jeg 200 Kr og mange Blomster og Planter. Ude paa Fassers Grav stod der en Buket Kallaer og Orkideer, som han sikkert har sendt. Vedbenden dækker nu godt, Graven saa smuk ud. Derimod saa Stenene ikke hyggelige ud, det er utroligt, som de Mennesker har kunnet faa svinet til; jeg faar ikke Fred i Sjælen, før jeg faar givet dem en fin Skose. Naa Petermand han har nok ordentlig holdt Fødselsdag; jeg saa godt, han saa lidt bleg ud, da han stod og vinkede til mig ved Toget, men jeg troede, det var Nervøsitet, han kan jo ikke lide det Tuderi. Nu glæder jeg mig til at se Båxhult igen; fire Traner, det er vel nok flot og alt det andet. Haaber at du har faaet din Vask overstaaet og saa skulde du faa det Loft vasket, hvor Tøjet laa; jeg haaber du kan faa Frk Sjøgren til Hjælp, der er jo Maade med, hvad du selv kan gøre i denne Tid. Gete er jo ikke tilfreds med, at vi nu snart stikker af igen. Hun er meget optaget af sin Forretning, og der kommer stadig mange Mennesker, selv om der ikke altid bliver en Handel ud af det. Hun var her i Aftes. O.T. laa i Sengen, han har været sløj i den sidste Tid og gaaet med Feber; det er uheldigt, da han i denne Tid har travlt og daarligt kan være fra sine Staalmøbler. Gete havde glædet sig til i Pinsedagene at gaa i Gaarden og reparere deres Bil, men det blev der altsaa ikke noget af, man kan nok se paa hende at hun har Stuekulør. Den 25de skal Harald giftes; han telefonerede Nyheden og sagde, at vi kunde godt besøge dem efter den 6te Juli, men jeg vil da ikke mase ind hos det nygifte Par, hun skal da ikke lige straks have Huset fyldt med gamle Tanter, men jeg er nysgerrig efter at høre noget om hende. De første Dage af Ferien tager vi til Faaborg hvor jeg endnu har forskelligt at ordne, saa skal vi over Lillebæltsbroen op gennem Jylland og besøge Carls et Par Dage; der skal vi være d 7_de_, saa tager vi over Gøteborg Frederikshavn [der er tegnet en streg over "Gøteborg Frederikshavn" og over "Gøteborg" skrevet "2" samt over "Frederikshavn" "1"] til og derefter til Båxhult, hvor vi nok holder vort Indtog d 12te eller der omkring. Peugeuten kører som en Racer, bare den holder til det. Men hvor om alting er, saa gaar jeg nu i Seng, god rolig Nat.
+Masser af Hilsner til jer alle 3.
+Mos.
+13-6-35.</t>
+  </si>
+  <si>
     <t>1935-06-28</t>
   </si>
   <si>
     <t>Den store begivenhed: Elena Larsen ventede barn nummer to. 
 "rico di ogni bene": Rigt på alt godt. Elena Italia Hansen var født i Italien. 
 Fortjenstmedaljen er formodentlig en vittighed og måske et lille smykke givet i anledning af, at Elena Larsen var gravid med barn nummer to.</t>
   </si>
   <si>
     <t>Elisa Hansen har fået en opsigelse hvad angår boiligen. Hun har en stor lejlighed på Enghave Plads i kikkerten og tror, at hun tager den.
 Harald er blevet gift.
 Den følgende dag kører Elisa m.fl. til Faaborg og videre derfra til Aalborg og Båxhult.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/BOKX</t>
   </si>
   <si>
     <t>Kære Bamsebøsse.
 Til Lykke med Fødselsdagen, jeg haaber, at det nye Aar og den store Begivenhed, som indtræffer, maa blive saa vellykket, at det bliver et Standartaar, "rico di ogni bene," som det saa smukt hedder i dit Fødelands Sprog. Vi lever i stor Sindsbevægelse i disse Dage. Netop som vi fik Kældrene fyldt med Vinterens Brændselsforsyning, kom der en Opsigelse - Fraflytning til Oktober Flyttedag. Paa en Maade er det meget rart, thi Støjen nedefra, er begyndt at gaa mig paa Nerverne, men jeg tror saamænd ikke, at jeg kunde tage mig sammen til selv at sige op. Er det ikke ogsaa mærkeligt, at en Lejlighed paa Enghaveplads, som jeg tit har syntes kunde være ønskværdig, netop er ledig. Det er Huset ved Siden af Kirken, og der er frit baade for og bag, fire meget ordentlige ikke særlig spændende Værelser, lille Køkken, godt Badeværelse og Pigekammer, et stort pænt Pulterkammer, hvor jeg kan have Billeder og overflødigt Gods staaende. Saa kunde jeg faa 2 Værelser, Kylle et ret stort, Lis et mindre og i Pigeværelset kan jeg have Klædeskab og en Seng til dig og hvem der ellers har Lyst at sove der. Der er Sol og frisk Luft, jeg tror jeg tager den. Prisen er 1150 Kr og nu giver jeg 600, Kylle 300, saa det er jo til at overkomme, det maa kaldes billigt. Det er paa 3die Sal, øverste Etage, saa det er nemt at komme op paa Loftsværelset. Nu er Harald gift, han faar ikke det bedste Skudsmaal af Ida og Monna, som har deres Viden fra Knud, som ellers aldrig udtaler sig uforbeholdent, særlig ikke om Familieaffærer, saa jeg er bange for det er en Bus, nu faar vi se. Jeg tænker næsten, vi tager afsted i Morgen Lørdag over til Faaborg, hvor vi bliver et Par Dage, saa naturligvis over Lillebæltsbroen op gennem Jylland. Louise har bedt os meget om at komme til Aalborg paa et lille Besøg, saa kan vi tage fra Frederikshavn til Gøteborg og derfra den yndige Tur til Båxhult. Jeg tænker næsten, at vi omkring d 10 eller 12te Juli har faaet nok af at flakke rundt, og tænker med Glæde paa at falde til Ro paa Båxhult.
 Nu vil jeg da haabe, at Pakken naar dig paa Dagen, og vil du saa ikke gaa op og søge i Skuffen paa Medicinskabet, der vil du finde en Salt- og Peberfugl samt Fortjenstmedaille i Guld med Brillanter. Og saa sender jeg de kærligste Hilsener til jer alle tre.
 Din
 hengivne
 Mos
 28-6-35.</t>
   </si>
   <si>
+    <t>1936-02-27</t>
+  </si>
+  <si>
+    <t>Elise Hansen
+Adolph Larsen
+Andreas Larsen
+Elena Larsen
+Else Larsen
+Jens Larsen
+Jeppe Larsen
+Johannes Larsen
+Peter Andreas Larsen
+Thomas Madsen-Mygdal
+Marie Meyer
+Sophus  Meyer
+Anna Meyer 
+Christine Swane
+Lars Swane</t>
+  </si>
+  <si>
+    <t>Brevet er privateje.</t>
+  </si>
+  <si>
+    <t>Fødselsdagshilsen til Johan Larsen(Lysse) fra hans faster Marie Larsen (Ia). Julen blev holdt hos familierne i Kerteminde og på Lindøgård. Der var voldsomt snevejr flere steder i Danmark. Sophus Meier (IA Larsens svoger) døde knap 96 år gammel.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/4gyc</t>
+  </si>
+  <si>
+    <t>Birkerød d.27-2-36
+Kære Lysse! Til Lykke med Fødselsdagen, et rigtig godt Aar ønsker jeg Dig i alle Henseender; nu kommer dette Brev alligevel forsent, skønt jeg havde foresat mig at få det af Sted i god Tid! Hvordan mon I dog har det deroppe i denne skrækkelige Vinter? Herhjemme har vi da ikke haft så meget Sne i mange Aar, selv om Kulden ikke har været saa haard; lige her omkring Birkerød har det ikke været værst, men rundt omkring i Landet har der været Togstandsninger; i Nærheden af Roskilde hvor Lasse er havde de ikke fået Post [indsat over linjen:”Post”] omtrent en hel Uge og på Fyen og i Jylland har det jo også været rent galt; men nu er det vist i Orden de aller fleste Steder. – Forhaabentlig har Drengene det godt, den Lille vokser vel normalt og opfører sig pænt; jeg havde Brev fra Else forleden Dag, lille I.A. havde det godt; hvor er det kedeligt at man så sjældent kan få dem at se, det vilde være vældig morsomt at se de 2 små Fyre sammen, jeg håber at det sker en Gang ad Aare.
+Vi var på Fyn Alle 3 i Julen, vi rejste derover d. 22ende, jeg var i Kerteminde til Juleaftensdag, så kørte Puf mig til Lindøgaard, jeg er jo altid hos Agraren Juleaften; Las’s Fødselsdag var jeg derude og så var jeg der 3-4 Dage inden jeg rejste her tilbage. – Vi har hængt et Stykke Flæsk ud i et Træ og har megen Glæde af at se på Smaafuglene og Solsorterne som kommer og hakker i det. – Jeg havde Brev fra Marie Meyer i Dag, hendes Far er jo død, næsten 96 Aar gammel; hun tænker på at flytte fra Feden og få en mindre Lejlighed nu hun er alene, - Mix og Myg havde nær ikke kommet over til Begravelsen på Grund af Togstandsninger. – Hils lille Peter mange Gange, måske kan han more sig lidt med disse Billeder; det var kedeligt at jeg ikke fik skreven til Jer til Jul, jeg vilde have sendt et pund The over til Jer, men Din Svigermor sagde at hun havde et pund som hun tog med; så kan I få et af mig [fortsættes øverst på side 1] en anden Gang. Jeg håber vi en Gang får Lov til at have Peter her et Par Dage når han kommer til Danmark den søde Unge jeg længes tit efter ham; Hav det nu godt Alle 4, mange kærlige Hilsner til Bimse, Peter, den Lille og Dig selv kære Lysse, fra Ia -</t>
+  </si>
+  <si>
     <t>1936-10-28</t>
   </si>
   <si>
     <t>Andreas Larsen
 Elena Larsen
 Jeppe Larsen
 Peter Andreas Larsen
 Else Larsen, Else, Andreas Larsens kone
 Ane Talbot
 Andreas Warberg</t>
   </si>
   <si>
     <t>Vissinggård er et skovgods (ikke en herregård) samlet af Einar Viggo Schou til Palsgaard Gods i 1919-20, af den gammel gård Nedenskov og den lille gård Havbæk. Gården ligger i Sønder Vissing Sogn i Horsens Kommune. Hovedbygningen er opført i 1920 ved arkitekt Johannes Magdahl Nielsen. Vissinggård Gods er på 458 hektar. 
 Andreas/Puf Larsen fik opført et bryggeri på grunden, hvor hans barndomshjem lå/ligger. Det blev ikke en økonomisk succes og er siden blevet revet ned.</t>
   </si>
   <si>
+    <t>Brevet er i privateje, A</t>
+  </si>
+  <si>
     <t>Johannes og Andreas Larsen har været på klapjagt på Vissinggaard. Han fortæller, hvad de nedlagde. Bagefter fik de god middag.
 Andreas/Puf har støbt fundament til bryggeriet.
 Skorstenen er blæst af vaskehuset.
 Larsen-familien har for tiden ingen piger i huset, men der kommer nye til november.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/pSfp</t>
   </si>
   <si>
     <t>Kjerteminde 28 Octbr. 1936.
 Kære Lysse!
 Tak for Brevet med Planerne, som laa her da vi kom hjem i Søndags. Puf og jeg havde været til Klapjagt hos Dede i Torsdags og blev inviteret paa en Klapjagt Lørdag hos en Ingeniør Andersen, der er gift med en Datter af Schou Palsgaard og ejer Vissinggaard. Paa Dedes Jagt ca 16 Jægere, i hans Plantagejagt blev der skudt 3 Ræve og en halv Snes Harer og et Raadyr uden at jeg fik Ild. Bøssen. Dagen efter var Puf, Dede og jeg ude paa en Jagt ved Stigsholm Sø som D har sammen med 3 andre. Vi gik hele Eftermiddagen i Regn og skød et Par Gange forbi til Høns, da vi havde tømt Bøsserne og skulde ind i Vognen kom der en høj Krikand og jeg naaede lige at faa en Patron i og skød paa den samtidig med Puf den gik død ned. Paa Vissinggaards Jagt var vi 7-8 Jægere og ca 30 Klappere. Der blev skudt 35 Stkr. Hvoraf jeg skød et Raadyr en Hare og en Sneppe, og sammen med andre en Fasan og en Hare. Det var en meget fornøjelig Dag og bag efter en god Middag og en L.Hombre hvor jeg vandt 25 Øre. Vi havde igen i Gaar en orkanagtig Storm men i Eftermiddag er det igen helt fint Vejr med nogle Byger af og til. Jeg har faaet en fin Ederfugl ♂ fra i Fjor. Jeg synes Dine Planer ser meget tiltalende ud. Puf har nu faaet støbt Kjælder og Grund til Bryggeriet. I den forrige Storm blæste Skorstenen af Vaskehuset og ramlede gennem Taget. Vi har ingen Ting hørt fra Bimse, hun har vel ringet forgæves mens vi var i Jylland og Else i Odense med Børnene. Jeg har nu skreven til hende og bedt hende ringe os op og aftale hvornaar de kan komme her. Vores Piger rejste 1 Octbr. og vi har ingen haft siden, men faar 2 nye til November. Jeg skal hilse fra Puf og Else. Else er lige gaaet i Byen og Puf er nede ved Stranden og skrabe sin Jolle. Mange Hilsner til Dig og Peter fra Din Far.</t>
+  </si>
+  <si>
+    <t>1937-03-30</t>
+  </si>
+  <si>
+    <t>Daisy  Berg
+Else Birgitte Brønsted
+Louis Golding
+Ina  Goldschmidt
+Adolph Larsen
+Andreas Larsen
+Johannes Larsen
+Marie Larsen
+Else Larsen, Else, Andreas Larsens kone
+Thomas Mann
+Axel  Müller
+Ellen  Sawyer
+Janna Schou
+Christine Swane
+Lars Swane
+Lasse Taaning
+Albrecht  Warberg
+Andreas Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen
+Karl Zeckendorf</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Lars/Lasse Taanings bror, svigerinde og dennes veninde var. Gurli, "Krastine", Kat. Sørensen, Eggert og Franzen kendes heller ikke. 
+Det er uklart, hvem det er, som Johanne C. Larsen omtaler som "ens Svigersøn". Selv havde hun ikke i 1937 en svigersøn. Det vides ikke, hvad Ina Goldschmidts barn/Astrid Warbergs barnebarn hed. 
+Sechendorf er Karl Zeckendorf, som var en jødisk øjenlæge. Janna Schou, Astrid Warbergs datter, var i et kærlighedsforhold til ham, indtil han blev ført til koncentrationslejren Sachsenhausen og myrdet.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0803</t>
+  </si>
+  <si>
+    <t>Johanne C. Larsen har slagtet, og midt i arbejdet med dette kom der gæster. Hun er ked af, at Astrid Warberg var så berørt af ikke at blive inviteret til Else Birgitte/Mudis bryllup. Johanne blev heller ikke inviteret. Hun er bitter over, at Brønsted-familien udelukker Astrid. 
+Det er et stort påskegilde, Astrid har haft. 
+Johanne har en tid været fri for anfald. Hun spiser citron som medicin. 
+Astrid har skrevet om et hørespil, som ikke passer til Johannes verdensanskuelse, men Astrid ved ikke noget om sidstnævnte. 
+Erik/Tinge Warberg Larsens 30-års fødselsdag blev vellykket.
+Johannes/Las, Else og Andreas/Puf Larsen flygtede i påsken til Jylland for at undgå gæster. Det er dejligt, at Else holder så meget af Johannes Larsen. 
+Tysklands jødepolitik er afskyelig. 
+Johanne ønsker tillykke med det nye barnebarn.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/rT9z</t>
+  </si>
+  <si>
+    <t>[Håndskrevet i brevet:]
+d. 30te Marts. 37.
+Kæreste lille Dis!
+Nu kommer saa det lovede Paaskebrev, men selve Paasken er da glidt hen for mig uden Brevskr. til dig. Jeg skyldte Bibbe saa rent ukristeligt og skrev et kæmpebrev til hende – og sløj er man jo efter den store Slagte- og Paaskegøren – du. Jeg havde bestilt Kone til Tirsdag, hun kunde først Onsdag og da kom der Bud, at hun ikke kom p. Gr.a. Sygdom i Hjemmet. Der stod jeg! men hang saa i alene og da det kun var en lille Gris gik det jo. Mon I fik Slagtemaden i nogenlunde Tid? Helligdagene kom jo lidt paa tværs ved Forsendelsen [”ved Forsendelsen” indsat over linjen]. De to første Helligdage havde vi fremmede. Lasse Taaning m. Broder, Svigerinde og dennes Veninde – en henrivende Københavnerinde som studerer Medicin; vi kender hende godt; hun var her baade Palmesøndag og om Onsdagen, samt altsaa Skærtorsdag m. Taanings. Den Onsd. da jeg stod alene m. Slagtningen fik jeg altsaa fremmede – Daisy og Gurli – jeg var ikke videre gæstfrit indstillet da jeg midt i det hele maatte lave an med Kaffe og Underholdning. Langfredag kom den goe Elle i dejligt Vejr; kom lige til Kaffe og blev til Aftensm. Og Aft.kaffe, saa vi fik en god Passiar Hun og Agraren kan efterhaanden helt godt sammen, jeg kunde mærke, at Agr. var glad ved at se hende? Søde Dis – hvor det gjorde mig ondt, at det Brev fra Elle berørte dig pinligt. Men jeg var da heller ikke inviteret og vidste slet ikke, at Elle var derovre før senere, men derfor glæder jeg mig da alligevel over at høre om lille Mudis Lykke. At du sørger over ikke at være i Kontakt med dine søskende, kan jeg da saa udmærket forstå, men naar Tingene er, som de er, vilde det da have været mere forbavsende, om du var bleven bedt; end at du ikke blev bedt. Det berører ogsaa mig i mit Forhold til dem, idet jeg jo aldrig kan frigøre mig for lidt Bitterhed imod dem, naar jeg tænker paa deres Udelukkelse af dig – jeg taler aldrig til Elle om dig; hun læser alle mine forsk. Breve, naar vi ses, men aldrig fra dig, og jeg har heller ikke i Sinde at fortælle om den Sallinge-Tur, men tænk saa vidste hun det skam, og ved du hvor fra? gennem lille ”Krastine” og Kat Sørensen; du havde ringet til hende nede fra Franzen. Maaske det er en smaalig Tankegang af mig, men alt det morsomme og interessante jeg faar fra dig gen. dine Breve vil jeg beholde for mig selv; hvis Elle spurgte til dig, var det måske noget andet. - - De to sidste Helligdage saa vi ikke et Menneske. Jeg tror Agraren og Tinge følte det lidt ensomt, jeg nød det i fulde Drag. Jeg havde sørget godt for deres Forplejning – Påskedag en lækker Æblekage m. Flødeskum – og saa en Lagkage til alle Kafferne. 
+2 Hvilket imponerende Paaskegilde, I skulde have! Kan I nok sidde 8 i Jannas lille Stue; jeg glæder mig til at høre om Forløbet. I har egentlig meget altid – Gæster og kommen ud, kan du nok holde til det? Du har slet ikke skrevet om, hvordan dit Hvileophold hjalp dig. Var det ikke surt at komme i Gang igen? S.u. – jeg mener om dit Befindende? Nerverne? - - 
+Man skulde virkelig tro, at Citronerne hjælper. Jeg tager altsaa baade Medicin og Citronsaft hver Dag og har ikke haft Anfald siden Fredag før Palmesøndag. Hænderne er også mindre stive og smertende om Morgenen – naa, det er jo lige meget, naar jeg bare må være fri for Anfaldene, som gør mig uarbejdsdygtig. Jeg tror ikke det er Gigt – de Anfald. Gurli sagde, at der var en Sygdom, som bestod i at Blodet har svært ved at komme gennem Aarerne (populært sagt, vel) og saa voldte store Smerter. Jeg har egentlig troet det var Arterieforkalkning og det kan jo ikke kureres. Hvor kunstigt, hvis du og jeg har opfunden Lægemiddel mod den Sygdom – men man skal jo ikke slå den Slags fast, andet kan jo have spillet ind. Til Lykke med dit Øre! hvor var det dog dejligt! Tænk om Dedde, som jo menes at ville blive stokdøv med Tiden, kunde faa en lignende Overraskelse. 
+Hvis du kan faa Mod til at gaa op og faa det ["t" i "det" overstreget] Polyper ud, saa vil det sikkert hjælpe meget paa dit Almenbefindende. 
+Hvor jeg kan forstaa, at du flygter fra den Radio, vi har da kun Telefon–Radio og jeg dyrker den aldrig; Foredragene kan maaske være interessante nok, men man kan da aldrig høre et til Ende uden Afbrydelse, saa mister man Traaden og irriteres; og al Musik synes jeg, lyder modbydelig. Men en Højttaler! Ja, saaa er jo egentlig Hjemmet spoleret, som Hjem betragtet. Nej, det er da en Djævelens Opfindelse. Men Størsteparten af Menneskene er jo lyksalige. 
+Du skriver om et Hørespil – det har du aldrig fortalt mig om (dette sidste var sagt med Bebrejdelse i Stemmen) du skriver, at det ikke er efter min Verdensanskuelse! Men søde Dis, kender du den? Saa fortæl mig den dog, for det er saadan en sær Fornemmelse ingen at have, det tror jeg heller ikke Far havde; jeg har altid tænkt ham spejdende efter en Livsopfattelse – el. ret. Verdensanskuelse, men aldrig være i Stand til at føle den Overbevisning om de Ting, "som ikke ses”, som du F.eks. har saa let ved at føle, og som vel ogsaa er det bedste; men det maa vel være et Spørgsmaal om forskellige Naturer. Tror du ikke. Men derfra og saa til ikke at interessere sig for intellektuelle Ting er dog et Spring
+3. Onsdag d. 31. Her har du mig igen. Jeg er kommen i Tanker om, at jeg ikke vil sende dette Brev, før jeg hører fra dig (Kvittering for Slagtemaden) saa vi da en Gang kan komme ud over den Krydsning, i vor Brevskrivning, men maaske tænker du det samme at du vil have mit lovede Paaskebrev inden du skriver. Det er ligesaa baade med Manse og Bibbe; vi kan bære os ad hvordan vi vil, saa krydses Brevene, der maa være noget, der ligger hos mig for Tiden. Nu maa jeg fortælle dig om i Går Tinges Fødselsdag; hans 30 årige! Den havde Dagen igennem været yderst stilfærdig; dog Posten bragte en Del. Fra Marie 10 Kr. (!) et Hynde til hans Plads paa Bænken samt Chokolade; fra Uglen og Lasse Cigaretter og et Bælte; Kort fra Manse; fra Bibbe baade Kort og Brev, indeholdende en Pengeseddel (10 Shilling) saa der var jo Højvande. Saa om Aftenen, da jeg lige skulde til at [et overstreget bogstav] skænke Chokoladen kom en Bil. Du ved ikke, hvor jeg blev glad, jeg troede ikke de (Pufs) huskede hans Fødselsdag – hvad de da heller ikke havde gjort, men den goe Elle havde arrangeret, ringet og gjort an; Resultatet: Puf, Else og med dem Lasse Taaning, alle med Gaver ogsaa fra Elle. Godter, Cigarer, en pragtfuld Skjorte [”en pragtfuld Skjorte” indsat over linjen] Appelsinmarmelade og en dejlig Bog fra Las af Louis Golding: Magnolia Stræde. Kender du den? en vældig tyk en jeg glæder mig meget til den.
+Vi havde en dejlig Aften ved Chokoladebordet, - Gallop Kringle og Lagkage – og de fortalte om deres Paasketur; de bliver jo altid saa stærkt beriget med Gæster, at det undertiden er dem for meget, saa de havde bestemt sig til at flygte i Paasken. Las, Puf og Else. De bilede til Jylland og Begyndelsen gik godt; men nord paa fik de Snestorm og Bilen gjorde tilmed Knuder (temmelig alvorligt endda) Puf, som havde en optrækkende Forkølelse, blev syg af de merfølgende Strabadser og de laa stille i Aalborg paa et ganske dejligt Hotel. Trods alt det, følte de sig forfriskede af Turen. Det er saa dejligt at se, som Else elsker Las; hun synes han er fuldkommen. Tænk hvad det betyder for Las, som selvf. uden at man mærker det, nærer de samme Følelser for hende, og som tilmed har de to Børn, som han paa sin stille Maade forguder. Er det ikke skønt at tænke paa, at Las i sin Alderdom har saa blide Kaar. 
+1-4-37 Du skrev i dit forrige Brev om Thomas Mann. Nej, jeg har ikke læst hans Svar til Universitetet, men vilde vældig gærne læse det; alt det, der foregår i Tyskland for Tiden, maa jo interessere os alle glødende og jeg vil meget gærne læse det, hvis du skiulde have det liggende som Udklip. Du har vel læst om Eggert, som de henrettede nu midt i Marts, fordi han var
+4 Fredsven og Antinazist? Hvor længe skal alt det, som er en Skændsel for den hvide Race fortsætte. Og hvor længe skal ens Svigersøn synes, at det er ganske som det skal være? Du har aldrig svaret mig paa, om du fik noget at vide om Dr. Sechendorfs Penge. Ved Nus ikke det. Jeg synes, det har sin Interesse at fastslaa, at deres infame Jødepolitik simpelthen er Røveri. De Jøder, som de kan faa fat i og som har Penge, piner de til døde i deres modbydelige Koncentrationslejre for derefter ganske rolig at tage deres Penge. – Det Tyskerne gør med Jøderne er jo egentlig ganske det samme som Italienerne gør mod Abessinerne om en under en anden Form. Jeg blev meget betaget, da Puf den Aften de var her og vi talte om engelsk Udenrigspolitik sagde at fordi det tidligere socialdemokratiske [”engelske altså” anført oven over linjen] havde undladt at ruste, kunde Italien uhindret foretage deres Røvertogt til Abessinien. Det syntes at være ubestrideligt. Og i saa Fald har vi Pacifister været med til Abes'. Undergang. Du forstaar, England følte sig ikke stærkt nok til at tage Kampen – en eventuel Kamp – op m. Italien. Men der var jo Suezkanalens Lukning, som den eng. Højfinans ikke vilde gaa med til at lukke (saa burde Ministeriet hvis det vil forlange Prædikatet: hæderlig) være gaaet af – maaske kunnet nøjes med at true dermed. Naa – vi ved jo ikke alt hvad der foregaar i Downing Street. Deres Alfa og Omega er vel: Det eng. Imperium
+Det kunde more mig at høre, hvad Axel mener om den Ting. Han interesserer sig vel for Udenrigspolitik – ja det maa jo enhver i disse Tider. Jeg har desværre ingen rigtig at tale med om det. Det er Morgenstund, jeg har Vaskekone og nu maa jeg i Gang med mit. 
+Dagen efter. Fredag. Ak hvilken Storm til mit stakkels Tøj; en Del blev tørt i Gaar. Af det senere udhængte tog jeg en Del ind ved Sengetid. Resten har blafret hele Natten og Regn fik vi, men nu er det tørt paa et Par Timer, hvis vi faar Tørvejr. – 
+Nu sender jeg Brevet. Jeg tør vædde med at du har haft samme Tankegang, som jeg med at vente paa mit Brev for at undgaa at de krydser. 
+Tillykke med det lille nye Barnebarn! Men tænk, at du fik det at vide ad Omveje. Der har Sjums nu en Brist. Man kan sagtens skrive et Brevkort m. Blyant fordi man har faaet et Barn. - - Undskyld min Grundighed – men du tror vist, du en Gang har skrevet om et el. andet, der er sket for noget siden paa Axels Kontor. Var der en Palads-Revolution. Blev Direktøren afskediget S.u. Nu ikke mere, kæreste Dis uden de kærligste Hilsner til Jer alle tre med endnu en Gang de Tusinde af Tak for alt det lækre du sendte os.
+Din Junge. 
+[Skrevet på hovedet øverst på sidste side:]
+Elle sendte Julekort til din gamle Adr. Lindevej. Fik du det ikke? Saa maa Jeres Postvæsen da rigtig skamme sig
+[Skrevet langs venstre margen på s. 4:]
+Jeg ser ved Gennemlæsning, at jeg har skrevet lidt for hvast mod vores skikkelige Telefo-radio, den generer mig da egentlig ikke meget
+[Indsat i venstre margen s. 7:] S.u.</t>
   </si>
   <si>
     <t>1937-08-05</t>
   </si>
   <si>
     <t>Dot -
 Johannes Nicolaus Brønsted
 Louise Brønsted
 - Gregersen, maler
 Niels Hansen
 Hatla Helweg-Larsen
 Andreas Larsen
 Elena Larsen
 Vilhelm Larsen
 Gudmund Larsen 
 Kirsten Larsen, Elena Larsens veninde
 Else Larsen, Else, Andreas Larsens kone
 Kirsten Larsen, Gudmund Larsens kone
 Ellen  Sawyer
 Robert Svendsen
 Frederik Warberg</t>
   </si>
   <si>
     <t>Andreas/Puf og Johannes Larsen har været på Samsø, hvor de besøgte Falkentorp, Niels Hansen m.fl.
 Larsen har undulater i haven.
 Hatla og hendes børn har været på besøg.
 Larsen og familie skal til bryllup hos Vihelm/Klaks.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4hLu</t>
   </si>
   <si>
     <t>Kjerteminde 5 Aug 1937.
 Kære Lysse!
 Tak for Brevet, det var dejligt at høre at alt staar godt til derovre, vi var begyndt at blive utaaalmodige Forrige Lørdag sejlede Puf og jeg med Christiansen op til Langøre for at besøge Niels Hansens der laa der med deres Baad. Vi havde fint Vejr og kom der op paa 5 Tim, 12 Mils Fart. N var ikke i Baaden, men til 27 Aars Jubilæum hos Flyveren Robert Svendsen/den første Øresundsflyvning, og vi blev hentede derop til Sjusser. Om Aftenen spiste vi hos Niels Hansens sammen med Ole Falkentorps der bor der. Næste Formiddag gik vi en Tur over til Vestsiden af Øen og efter Middag tog vi en Bil til Langdalen og Ballebjerg og om Aftenen spiste vi til Middag hos Falkentorps, friske Hummere Øl og Brændevin og Aal i Karry og Melon. Næste Morgen sejlede vi hjem og var her Kl. 12. Vores Undulater som jeg lukkede ud til Paaske (5) reduceredes efterhaanden saa der i Pintsen kun var 3 og et Par Dage efter forsvandt de 2. Den tilbageblevne ♀ havde slaaet sig ned i en Mejsekasse i Kirsebærtræet. Forhaven, hvor den udrugede og opfødte 3 Unger (2 grønne og en gul) den ene grønne forsvandt mens vi var paa Samsø, og Hunnen som jeg havde sat i Bur sammen med en ♂ jeg havde faaet hos Maler Gregersen, havde lagt 2 Æg, som jeg slog i Stykker og lukkede saa Parret ud. De flyver alle 4 ind i Buret og æder. For 14 Dage siden havde vi Besøg af Hatla og Børnene paa Cykletur til Jylland. Hanne og Dot har været her. Magisteren og Lugge hos Elle, de rejste i Gaar og Dede kom. I Overmorgen skal vi til Bryllup hos Klaks. Gudmund og Kirsten. Jeg er nu kommen helt godt i Gang med at bestille noget. Jeg tænker I ser os ca midt i Maaneden. Det maa være en dejlig Tur for Bimse. De er vel hjemme igen naar Du faar dette. Mange Hilsner til Jer allesammen ogsaa fra Puf og Else.
 Din Far.</t>
   </si>
   <si>
+    <t>1937-09-12</t>
+  </si>
+  <si>
+    <t>Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Lindøgård</t>
+  </si>
+  <si>
+    <t>Hans Christian Branner
+- Ferlov
+- Hansen, hushjælp, Kerteminde
+- Heiring
+Andreas Larsen
+Gudrun Larsen
+Henning Larsen
+Jeppe Larsen
+Johannes Larsen
+Urban Larsen
+Vilhelm Larsen
+Kirsten Larsen, Elena Larsens veninde
+Else Larsen, Else, Andreas Larsens kone
+Didrik Overgaard Nielsen
+Emma Overgaard Nielsen
+Christine Swane
+Lars Swane
+Ane Talbot
+Martin Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Johannes Larsens bror, Vilhelm/Klaks, og hans familie boede på skovridergården Rørdam. 
+Det vides ikke, hvem Asmussens søn, Mama og Aggi, Ingrid Ravn, Fru Knarreby, Bertel og barnepigen var. Søster var der flere i Larsen-familien, som blev kaldt. 
+Vilhelm/Klaks Larsen og Sigurd Swane havde en brevveksling om Lars Swanes fremtidige erhverv. Sigurd Swane ønskede, at Lars skulle uddanne sig indenfor skovbrug.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0416</t>
+  </si>
+  <si>
+    <t>Marie Larsen har været til Henning/Bror og Kirstens bryllup på Rørdam. Lars Swane var ikke inviteret, for Vilhelm/Klaks var utilfreds med, at han ville være maler. Da Christine Swane erfarede dette, tog hun heller ikke med. 
+Marie m.fl. var på køreture fra Rørdam. De var i Jylland og i Odense. Derefter var hun ca. 10 dage i Kerteminde, hvor hun hjalp med at passe børnene. Ane/Lillepigen var blevet nemmere at omgås. Marie var på rådhuset i Odense og se Johannes Larsens freskoer, og de besøgte Farbror Urban på næsten 90 år i Svendborg. 
+Christine Swane arbejder på værker til Grønningen. Hun og Marie har fået nye genboer, og de er omgivet af mennesker.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7pLM</t>
+  </si>
+  <si>
+    <t>Lindøgaard d. 12 – 9 – 37.
+Kære lille Bi / Endelig får jeg begyndt på Skriveriet. – Da jeg skrev Din Fødselsdagshilsen skulde jeg jo Dagen efter rejse til Rørdam til Bror og Kirstens Bryllup. Henning hentede mig i Ejby, han var Dagen før kommen hjem fra en Biltur i Norge sammen med Ditte, en af Asmussens Sønner og en anden ung Pige, de havde kørt rundt i 14 Dage, ligget i Telt og moret sig godt, både han og Ditte var så solbrændte; hun var med til Bryll, jeg syntes hun var så sød, kedeligt at de ikke kan lide hende på Rørdam. – Vi morede os godt til Festen, der var kun det kedelige at Uglen ikke var med; det kom af at vi var inviteret derover i Sommers og troede at Invitationen gjaldt os alle 3; men så viste det sig at Lasse ikke skulde med; på Rørdam er de vrede over at Lasse er begyndt at male og så vilde Klaks ikke have ham med og da Uglen og Lasse havde bestemt at de vilde ud og male sammen, tog de til Båstad sammen ["sammen" overstreget] i Stedet for ["i Stedet for" indsat over linjen] Uglen vilde selvfølgelig heller ikke derover når hun fik at vide at Lasse ikke er velkommen. – Jeg var på Rørdam en Uge, Søster var hjemme og Ingrid Ravn boede hos Mama og Aggi, hun kom ned hver Dag og vi gik i Vandet sammen; Søster har fået Kørekort, den sidste Dag kørte hun for Gudrun og mig Fru Knarreby og Aase K. til Lillebæltsbroen vi kørte over den og lidt ind i Jylland, det var en dejlig Tur; Dagen efter kørte hun for Gudrun og mig til Odense, vi var til The hos Kirsten, Bror og Henning kom også og de skulde da alle 3 med til Rørdam, (det var en Lørdag), Bror og K. har faaet en yndig og hyggelig moderne Lejlighed, en Mængde Brudegaver fik de, blandt andet Billeder til at hænge på Væggene; af Uglen, Lasse, Las, [ulæseligt] og Bertel; da de andre kørte, gik jeg til Banegården og tog til Kerteminde, hvor jeg var en halv Snes Dage; Du kan tro de 2 smaa er søde, Lillepigen taler nu så fornuftigt og lille Jeppe siger alting bagefter, det er en dygtig Dreng og lille Ane er blevet meget blidere, det er sjældent hun er arrig nu; jeg havde meget med dem at gøre da Barnepigen havde Ferie og Else og Frk. Hansen havde travlt, jeg gik til Stranden med dem, hvor de morede sig herligt med at samle Skaller; mens jeg var der var vi alle en Eftermiddag ude hos Elses Forældre og Else og jeg var på Rådhuset og se Las's Freskoer; den sidste Søndag jeg var der var Las, Puf og jeg i Svendborg for at se til Farbror Urban, han var meget glad over at se os og havde det virkelig forbavsende godt, han ser og hører dårligt, men ellers rask og i godt Humør, tænk han bliver 90 i December; Familien var umådelig elskværdig de har fået bygget et Sommerhus på Thurø og da vi havde drukket Kaffe kørte vi allesammen derover, det varede kun 10 Minutter, der var dejligt, det lå helt nede ved Stranden begge Døtrene havde Kajakker; vi var der en Timestid og kørte så hjem til et overdaadigt Aftensbord; KL. 9 kørte 
+[Skrevet på tværs øverst på s1:]
+X Sverrig og 3 store og nogle mindre Akvareller i Kerteminde og nu skal hun male i Birkerød så hun kan få en god Udstilling på Grønningen i Januar. Heirings har bygget dem et dejligt nyt Hus i en Del af deres Have og solgt det andet og vi har fået Fru Ferlov til Genbo, hun har lejet det ny Hus nede ved Søen for 2 År; Hans Christian Branner har ogsaa lejet i Birkerød i Skrivergaarden, ikke så langt fra os, så vi har snart mange gode Venner derude. Nå nu må jeg vist slutte, det er da et nogenlunde langt Brev selv om det ikke er særlig morsomt. -
+[Skrevet langs venstre kant på brevets s1:]
+Hav det nu godt til vi ses kæreste Bi, hils Manse mange Gange når Du ser ham og tusind Hilsner og Kys til Dig selv fra Rie. – 
+[Skrevet på hovedet øverst på s. 1:]
+Alle på Lundsgård hilser. – De små Hunde er henrivende.</t>
+  </si>
+  <si>
     <t>1937-09-13</t>
   </si>
   <si>
     <t>Mary Boisen
 Thora Cohn
 Andreas Larsen
 Johanne Christine Larsen
 Else Larsen, Else, Andreas Larsens kone
 - Müller, Frk. 
 Christine Swane
 Ane Talbot
 Gunnar Tinesen
 Erik Warberg Larsen</t>
   </si>
   <si>
     <t>Laura/Bibbe Warberg Petersen opholdt sig i England, da hun modtog brevet. 
 Båxhult var en af Larsen-familiens skovgårde i Småland. 
 Det vides ikke, hvem Bent var, og det er uklart, hvem "de små", som nævnes i brevet, var. 
 Overskuddet fra ”Kvindernes Udstilling fra Fortid og Nutid” i 1895 gik til opførelsen af til en kvindernes bygning, som var verdens første større bygning af kvinder og for kvinder. Christine Swane solgte i 1937 maleriet "Udsigt i Tisvilde Hegn" til Ny Carlsbergfondet, som forærede det til Kvindernes Bygning. https://www.kvindernesbygning.dk/kvindernes-bygnings-historie-copy-3/</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0414</t>
   </si>
   <si>
     <t>Andreas/Puf og Else Larsen har kørt Johannes Larsen/Las til Båxhult. 
@@ -3596,477 +3222,150 @@
 Andreas Warberg</t>
   </si>
   <si>
     <t>En dansk alen er 62,77 cm.
 Spratte op: Svinge eller kaste i vejret (Ordnet.dk).
 Hovedgården Rørbæk ligger i Flødstrup Sogn nær Kerteminde.
 Johannes Larsen kendte flere, der hed Christiansen, så det kan ikke afgøres, hvem den omtalte er.</t>
   </si>
   <si>
     <t>Ved Helsingør så Johannes Larsen i hundredevis tunfisk springe.
 Han har været på klapjagt flere steder.
 Både Larsen og sønnen Puf har været forkølede. Puf er begyndt at brygge i sit nye bryggeri.
 Lille Jeppe kan nu sige "Kjerteminde Avis" - han taler næsten rent. 
 Undulatungerne er væk.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/BoY4</t>
   </si>
   <si>
     <t>Kjerteminde 3 Nov. 1937.
 Kære Lysse.
 Tak for Brevet som kom i Gaar. For at begynde med Begyndelsen, saa fik vi et længere Ophold i Halmstad, da vi først kunde faa Vognen ved 3 Tiden. Det benyttede vi saa til at gaa lidt omkring og spise paa Mårtensson. Udenfor Helsingør saa vi et morsomt Syn. Tunfisk i Hundredvis men ret spredte, der ustandselig sprattede op af Vandet, nogle 2-3 Al op i Luften, de saa pragtfulde ud og skinnede som Sølv og Guld i den lave Aftensol. Puf og Else kørte lige hjem mens jeg tog med Toget til Kjøbenhavn og tog ind paa Turisthotellet. Den 1ste Octbr rejste jeg hjem. Jeg har været paa en Del Klapjagter. Hos Dede sammen med Klaks. Hos Klaks, paa Rørbæk og i Søndags hos P.A. Kruuse paa Sandholt, jeg har ogsaa faaet malet lidt men afbrudt af en lignende Omgang Forkølelse som oppe hos Jer. Dog synes det nu som om der ved at komme lidt mere Gang i det. Puf har ogsaa gaaet med lidt Forkølelse i længere Tid og I Dag ligger han. Han har faaet sit Bryggeri færdig og er begyndt at brygge. Jeppe er gaaet meget frem med Snakken, han taler nu bedre end Ane, han har maaske knap saa stort Ordforraad, men til Gengæld taler han rent, han siger ”Kjerteminde Avis” som et voxent Menneske. I Gaar gav jeg ham en tom Konvolut, mens jeg læste et Brev, han kiggede i den og sagde ”ingen Ting i saa lukker vi - - pas paa Fingrene” Da jeg kom hjem var Undulatungerne væk og den gl. fløj ensom omkring Mens jeg var i Jylland havde Christiansen været her med en fin ♂ til den og lukket den ind. Vi har faaet en ny Sædgaas til Middag som vi fik sendt fra Beck Thomsen for leden Dag og i Morgen skal vi have stegte Brislinger, som der fanges en Del af for Tiden. Mange Hilsner til Bimse, Peter, Jens og Dig selv
 Fra Din Far.</t>
   </si>
   <si>
-    <t>1939-08-07</t>
-[...3 lines deleted...]
-Elena Larsen
+    <t>1938-5</t>
+  </si>
+  <si>
+    <t>Eric Bøttern
+Jørgen Bøttern
+Margaretha Bøttern
+Thora Cohn
+Adolph Larsen
 Jens Larsen
-Johannes Larsen
-[...18 lines deleted...]
-    <t>[Påtrykt øverst på hvert ark:]
+Jeppe Larsen
+Johanne Christine Larsen
+Peter Larsen
+Else Larsen, Else, Andreas Larsens kone
+Franz Syberg
+Gudrun Syberg
+Ane Talbot</t>
+  </si>
+  <si>
+    <t>Det har længe været tørke, men denne dag regner det. 
+Johannes Larsen er ved Fiilsø, hvor han maler akvareller. Han bliver der maj måned ud.
+En livligere brevveksling er en god idé.
+Eric og Margrethe/Gretel Bøttern har fået en søn.
+Franz/Trylle Syberg og Gudrun er blevet gift. 
+Else og Andreas/Puf Larsen vil fejre regnvejret med en malurtbitter.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/x2mV</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst på hvert ark:]
 ANDREAS LARSEN
-KERTEMINDE
+KJERTEMINDE
 [Håndskrevet i brevet:]
-7/8-39.
 Kære Lysse.
-Tak for Brevet. Det lyder meget tiltalende med et Besøg af Dig, men kan det ikke ordnes sadan at Du rejser herned og tager Laalandsbesøget enten paa Vejen herned eller paa Vejen hjem med Far? Jeg skal sige Dig jeg kan meget vanskeligt komme herfra nu; Bryggeriet er meldt til, og jeg venter at komme til at tappe Øl tilsalg i denne Maaned, og saa er der jo en Del at ordne forinden. Hvis jeg skulde køre Far op til Jer, saa blev det op den ene Dag og hjem den næste, saa der vilde jo ikke blive Tid til at bygge Pram. Hvis Du derimod kommer her, kan vi se paa Skydepramme (Manse har en, som jeg synes er bedre end de fleste) og Du kan faa gode Raad og Nitteværktøj hos mig, samt købe Nagler, hvis Du har svært ved at faa dem i Indlandet hvor Du bor. Du skal ikke begynde at samle Bord til den før Du har været her, for den skal vist ikke være af Egetræ og den skal _ikke_være 1/2 Tomme tyk i Bordene.
-[...9 lines deleted...]
-    <t>1945-03-18</t>
+Tak for det udmærkede Brev forleden. Det er rart at se, at I ikke har tabt Humøret i Tørken; men den er maaske ikke saa ødelæggende hos Jer som her. Agrarens var her iaftes, de skulde til at have Køerne paa Stald nu, og det er ikke mærkeligt, for der har bogstaveligt ikke været Græs iaar. De Ture jeg har kørt til Fiilsø har vist mig ["mig" indsat over linjen] at det stod lige skidt til paa Fyn og i Jylland. Men nu regner det. Imorges var der kommet 2 mm og op paa Formiddagen fortsatte det, saa der til Middag var kommet næsten 3. Kl 1/2 5 gik jeg ind fordi jeg var gennemblødt og siden har det
+2.)
+regnet jævnt godt; nu skal jeg gaa ud og se efter. Nu var der 10 mm, og det ser ud som der gerne vil komme 10 til, saa vil det da være en Begyndelse. Vi haaber det regner ligesaagodt hos Jer. - Far er ved Fiilsø, han var hjemme 3 Dage omkring 1 Maj men ellers har han været der siden ca 1 April. Han maler næsten udelukkende Aquarel og han regner med at være der ovre Maj Maaned ud. Jeg synes Dit Forslag om en livligere Brevvexling er rimeligt, men da Dit velskrevne af 13/5 var det første efter længere Tids Smalhals, saa videresendte jeg det straks til Far og Du maa derfor have mig undskyldt, hvis jeg ikke besvarer alle Dine Spørgsmaal. Om Øllet
+3./
+kan meldes at det for Tiden gaar som det skal. Har vi forresten ladet Jer vide at Eric og Gretel har faaet en Søn? Han blev født først i December og er saaledes lidt ældre end vor yngste Datter. Trylle er blevet gift med Gudrun og de er kommet hjem fra en Bryllupsrejse til Tyskland i Bil. Iøvrigt staar Byen paa sin [overstregede tegn] rigtige Ende. Nu skal jeg op efter Øl til Ungerne, som er ved at blive fodret. - Jeg saa paa Regmaaleren, den viste nu 12 1/2 mm., det er en pæn Fart; men saa kom jeg til at se paa Kloakken [det redje "k" i ordet overstreget] i Gaarden, der løber en Del i den; ja man kan dog altid finde noget at ærgre sig over! Og tænk saa paa alt det der falder i Stranden, det
+4.
+er jo næsten til at græde over. Else er nu ["nu" indsat over linjen] oppe med Børnene, naar hun kommer ned skal vi have vores Mad, som staar her og venter, og vi skal have en Malurt til i Anledning af Regnen. Nu kommer Else med Snapsen, saa jeg maa vist slutte.
+Mange Hilsner til Bimse, Peter, Peter, Jens og Digselv fra
+Else og Puf
+Vend!
+Jeg har engang slumpet til at skrive til Bimses Fødselsdag uden at vide det, kunde Du lade mig vide Datoen?
+Kl 21: 16 mm.
+regner stadig.</t>
+  </si>
+  <si>
+    <t>1938-06-27</t>
+  </si>
+  <si>
+    <t>Hans  Syberg</t>
+  </si>
+  <si>
+    <t>Hammeren Vejleby pr. Skibby</t>
+  </si>
+  <si>
+    <t>Franz GIersing
+Johanne Giersing
+Jørgen Schou
+Mette Schou
+Poul Uttenreitter</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvilket lille hæfte Poul Uttenreitter arbejdede på. Fritz Syberg lavede i flere omgange illustrationer til den Grimme Ælling. 
+Onkel Peter og Onkel Kristian var muligvis brødre til Fritz Sybergs mor. Hun havde 10 søskende. Der er en lokalitet nord for Faaborg ved navn Enemærket.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, !910/57, A 120, Lb. 2, 1288</t>
+  </si>
+  <si>
+    <t>Fritz Syberg takker for fotografierne, som sætter ham i den rette stemning. 
+Syberg har ventet besøg af Hans med familie og også af Johanne/Besse og hendes søn. I stedet kom Jørgen Schou/Nilken og hans kone. Uttenreitter har været på besøg og lånt akvareller samt nogle optegnelser om et par onkler. 
+Syberg maler på billeder af den Grimme Ælling og er nået til nr. 60. Han vil fortsætte med dette i to år.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/lhHP</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Billedhugger
+Hans Syberg
+Hammeren
+Vejleby p. Skibby
+[På kuvertens bagside diverse udregninger og et par tegninger]
+Pilegaarden Kjerteminde
+27-6-38
+Kære Hans.
+Tak for Dine mange Fotografier I Eftermiddag har jeg digtet Billedet færdigt og sender det i Morgen eller overmorgen. Fotografierne hjælper til at sætte mig i Stemning, hvad selve Fælledparken angaar da er den jo blevet ikke saa lidt mere tilgroet Vi har ventet Jer hver Dag og ligeledes Besse og Bamse men endnu er I ikke kommet derimod kom lige nu Nilken og Mette som er paa Vej til Faaborg og Jylland eller omvendt. Ellers er her intet Nyt. 
+Jo Uttenreitter har været her for at ordne det lille Hefte med Aquarellerne af den graa Ælling. Tilfældig saa han noget jeg har skrevet om Onkel Peter den Gang Onkel Peter døde og bad om det for han vilde gærne lave en Opsats ud af det. Tillige havde jeg en Aquarel fra S ["S" overstreget] Nørremarks Landskabet med Enemærket og Onkel Kristians Marker. Jeg lod ham faa det hele med.
+For Øjeblikket maler jeg Billeder til den grimme Ælling, komponeret ud fra den aabne Horisont og Skymotiver jeg er i Løbet af de sidste 6 Maaneder naaet til No 60. fra samme Sted. Jeg har bestemt at jeg vil blive ved i 2 Aar. Nu faar [et overstreget bogstav] vi se.
+Hils Ulla og Børnene. Mange Hilsener
+Far.</t>
+  </si>
+  <si>
+    <t>1938-08-30</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
-  </si>
-[...380 lines deleted...]
-    <t>1938-08-30</t>
   </si>
   <si>
     <t>Bakkevej 8 Hareskov St.</t>
   </si>
   <si>
     <t>Julie Brandt
 Louise Brønsted
 Kurt Jungstedt
 Adolph Larsen
 Andreas Larsen
 Jeppe Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Gudmund Larsen 
 Else Larsen, Else, Andreas Larsens kone
 Kirsten Larsen, Gudmund Larsens kone
 Ellen  Sawyer
 Janna Schou
 Jørgen Schou
 Marie Schou
 Christine Swane
 Lars Swane
@@ -4111,240 +3410,132 @@
 Lindøgaard, Dræby St.
 [I brevet:]
 Lindøgaard 
 pr. Dræby
 Lugge spurgte saa varmt og deltagende til dig d. 30-8-1938.
 Kære lille Dis!
 Bibbe siger, at nu kan hun ikke længere udholde at høre mig gaa og snakke om, at jeg skal skrive til Dis – og ikke gøre det. Nu overtager hun altsaa Madlavningen og jeg har altsaa ”fri” til at skrive. Ulykken er, at når vi kommer lidt op ad Dagen, har jeg ikke Kraft til det. Du aner ikke, hvor faa Kræfter jeg har i Sommer, jeg er tit fortvivlet over det, for her er meget at gøre og Bibbe kan selvfølgelig ikke overkomme alt. Jeg gaar jo med en Betændelse i Skulderen, faar ikke mere Massage, kun Gymnastik med Armen og saa Medicin. Elle har trøstet mig lidt med at fortælle, at Kurt i lang Tid gik med en Kæbehulebetændelse; han havde ikke Smerter, men mistede efterhaanden Kræfterne og blev svagere og svagere; da han saa blev opereret og fik Betændelsen renset ud, fik han lidt efter lidt sine Kræfter igen. Doktoren sagde, sidst jeg var der, at hvis det ikke blev bedre i Løbet af to Maaneder, maatte jeg hellere komme ud paa Sygehuset og faa det opereret væk og det er da ogsaa det eneste rigtige. Naa, det var en lang Snak om den Ting. Men det var altsaa kun for at pynte lidt paa min lange Tavshed; når jeg har fri fra Husarbejdet, ligger jeg paa Divan eller sidder og hænger af med en Bog. Meget af det er nu at jeg ikke kan taale den evindelige Medicin; den slaar sig paa Maven, hvilket jo ogsaa slider paa Kræfterne, det er jo det triste, at de Stoffer, man skal have ind for at gøre det af med en eller anden Sygdom, undertiden er skadelige for andre Dele af Organismen. 
 Forøvrigt er Sommerferietiden jo altid lidt anstrængende, men dejlig jo!
 Dit lange Brev til Bibbe var rigtig nok interessant! Jeg synes nu, at jeg har forstaaet lidt af, hvad det var, der fik Bølgerne til at gaa lidt højt hos Jer omtrent samtidig med at vores Mary-Katastrofe indtraf. Var det ikke, at Buf vilde have Janna til at flytte ud til sig? det var rigtig stygt af Buf at ville skille dig og Janna. Gaar Buf i det hele taget til den gode Side, synes du? Mon ikke Maries manglende Indflydelse gør sig gældende? Hvor det er Synd! Og ogsaa for Janna. Naturligvis vil hun, som holder saa meget af sin Far ikke kunne se det, men saa meget mere vil det tænkes at kunne influere paa hende. Skriv lidt om dette, maaske er jeg fejl paa det. 
 2.
 Hvad mig angaar, er jeg ikke kommen stort videre end at jeg daarlig kan tænke paa andet end hele Mary Sagen; der sker jo stadig væk noget, der holder en i Aande, og det der sker er en Pine, fordi man synes snart, at man vader i Smuds F. Ex. sagde Mary forleden, da hun talte med ikk [”ikk” overstreget] Tinge – han havde bemærket ”Der er jo ingen Skilsmissegrund ” – ”jo der Karlekamret, som vi blev henvist til at bo i, mens din Mor skulde have sin Suite til at modtage Gæster i” Jeg tror for Resten ikke, at stakkels Mary er hol [”hel” overstreget] helt normal. Svangerskabet kan jo virke helt mental-forstyrrende, og saa er det hendes Ulykke, at hun ikke har haft besindige og kultiverede Mennesker i sine Omgivelser, som kunde raade hende. Mary sagde ogsaa til Tinge ”naar jeg bliver trampet paa, sætter jeg haardt mod haardt”. Det er saa helt udenfor Virkelighedens Omraade. Kort efter at jeg havde skrevet til dig sidst, kom der Sagførerbrev til Tinge, at hun vilde have Understøttelse ikke bare til Barnet, men ogsaa til sig selv. Der er jo ikke rigtig Logik i det. Du saa af hendes Brev til mig, at Gaarden var saa elendig, at hun ikke turde lade sit Barn vokse op ikk [”ikk” overstreget] her. Deri ligger dog at hun kan skaffe det bedre økonomiske Vilkaar andre Steder. Og naar hun rejser herfra og berøver Gaarden sin Arbejdskraft – hvad der jo er en stor økonomisk Faktor – er det lige haardt nok at den stakkels ”elendig forgældede” Gaard skal rede Penge ud til hende personlig. Det er Mary da for Resten gaaet fra, vel vidende, at Retten ikke vilde give hende Medhold i det, men nu staar det paa, at hun vil have Boet delt. ”Hvad der er dit, er ogsaa mit” sagde hun til Tinge. Mary lod jo alle sine Ejendele afhente, Brudegaverne deltes saaledes, at hver beholdt det, som deres Forbindelser havde givet, pudsigt nok [”nok” indsat over linjen] havde Mary skrevet en detallieret Liste paa alt det, de skulde have med, og den Liste blev liggende her og den har vi, saa lille Mary skal ikke dø i Synden, hvis hun stikker Værdigenstande til Side derude, naar Vurderingsmændene kommer. Tænk Dis, frivillig at ville gaa alt det igennem, at have fremmede mennesker ind at vurdere alle ens Sager; og det er saa meget vildere, som Tinge jo intet ejer. Mary ved godt, at Møblementet derovre – d. gl. Hjørnesofa m.m. [”m.m.” indsat over linjen] fra Agrarens Forældre – ikke tilhører Tinge, det er ganske minimalt, hvad han ejer, det er jo sandsynligvis ogsaa bare for at chikanere ham, Og saa vil Mary paastaa, at hun holder af ham!
 3
 Der maa være mange forskellige Maader at holde af paa. I Dag er Tinge tilsagt paa Politikontoret. Æv! Har jeg ikke Lov til at sige, at vi vader i Smuds. Du kan ikke tænke dig som de forvrænger og laver om paa det hele. Jeg kan ikke lade være med at sige til Tinge. Tror du ikke, at hvis de havde haft lidt mere af den – af dig – saa foragtede Kultur, saa vilde de tage det lidt anderledes.
 Kirsten Thorsen, der jo blev gift med Klakses Søn, kender lidt til Marys Kusine i Odense, Bibbe var hos Kirsten forleden og fik refereret et Par større Holmgange mellem de to; K. havde ikke lagt Fingrene imellem i sit Forsvar for os. Kusinen var jo – fra at vi var de bedste Venner af Verden – pligtskyldigst blevet meget vred paa os! ! Hun sagde bl.a. – ”og saa har de ladet Mary ligge paa Halm”. Jeg har altid misundt dem deres friske rene Halmunderlag, hvorover der saa var Madras og Underdyne. Alma (Kusine) havde bl.a. sagt at Mary var gaaet bort fra at give mig Skylden for hendes Flugt. Du ser, det er ikke et Spørgsmaal om, hvad der er Sandhed, virkelig Sandhed, men om, hvad der kan ”bruges” i Sagen. Enhver ved jo, hvor inderlig skikkelig jeg er, saa den gik ikke. Jeg kunde komme med mange Exempler, men gider ikke og er for Resten ikke aldeles oprørt, men har den dybeste Medlidenhed med hende og er saa Angst for, at hun ikke skal holde til det eller at det skal skade Barnet. Bibbe trøster mig med, at det er jo Naturens Værk, at hun er bleven saadan og saa maa Naturen vel ogsaa indrette det, saa Barnet ikke tager Skade. Det stakkels lille Barn, det er jo Alfa og Omega i hele Tragedien. 
 Dedde og Lugge har været i Kjert. hos Elle og jeg tog derned en Formiddag; det var morsomt at det vakte en saadan Glæde hos dem at se mig; de skulde om Efterm. paa en lille Biltur til Hindsholm og det blev en dejlig Tur. Lige før man naar Nordskov ligger der paa højre Haand en lille Skov, kan du huske det? der tog vi til og der var vidunderligt; over Engene bag Skoven gik vi ud til Stranden og var oppe paa en mægtig Bakkeknold, hvis yderste Grænse mod Vandet stadig ædes op af Bølgeslaget og hvorfra vi saa Sjællands Kyst, saa klar og smuk. Vi sad saa lidt i Udkanten af Skoven, røg, spiste Chokolade og snakkede hyggeligt og først og sidst nød det vidunderlige Landskab og den gode Luft. De kørte mig saa hjem, men vilde ikke ind, da de skulde have Fremmede om Aftenen. Et Par Dage efter, om Søndagen, skulde Elle til Bryllup i Munkebo Kro, ”hvis Datter”, hun har spillet med i en Aarrække og dermed fik vi den Glæde at have Dedde og Lugge Resten af Dagen 
 4.
 Elle skulde Møde Kl 4; de kom saa her lidt over og vi havde pæn Kaffe til dem; derefter besaa vi saa nogle Kæmpehøje her i Nærheden (benyttede Bilen) og gik derefter alle Mand ud paa vor sædvanlige Spaseretur ud gen. Markerne og ad Stranden hjem Vejret var godt og det hele var saa henrivende og vellykket. Det er saa dejligt for mig at alle vore tre Børn falder saa udmærket i Slav med alle mine. En anden Aften, da jeg havde været i Kjert. inviteret til Aftensmad af Dedde sm. med Elle og Minna i Louisenlund, hvor vi for Resten havde haft det henrivende og nydt varm Mad, Snaps, Madeira o.s.v. kørte de mig ogsaa hjem, og da det var tidlig paa Aftenen, gik de med ind til en Kop The og vi havde igen en dejlig Aften, Minna var henrivende sød og hun hører ogsaa til dem, der gouterer Lindøgaard.
 Da var Lugge rejst, men saa havde vi Minna i Stedet; hun havde ferieret i Nakskov og var kommen Aftenen før. 
 Og saa har vi haft et dejligt Besøg af den hjemvendte Ugle og Lasse; de kom til Malerens Hus fra Jylland og havde vistnok haft en dejlig Tur. De kom derud i Lørdags midt om Formiddagen og blev til 10½ Aften, saa vi havde rigtig Tid til alt; det var saa sødt af dem, at de havde taget alle deres Akvareller med fra Rejsen; de var saa skønne, at de næsten tog Vejret fra mig; Lasse bliver en stor Maler, skal du se. Jeg har maaske aldrig set Uglen saa vel ved det før; det var som al hendes Nervøsitet var strøget af hende, og hun var glad, livlig og sød. Hun og Lasse rejste hjem i Mandags, Marie derimod blev. 
 Sagen er, at Agraren fylder 60 Aar d. 26nde Sept. – Kongens Fødselsdag, sender du ham et Kort? – og saa vilde vi den Dag samle lidt af Familien og spurgte saa Marie, om hun ikke kunde komme her [”her” indsat over linjen] over den Dag; da Uglen hørte det, mente hun, at Marie hellere maatte blive her i Stedet for at rejse igen, og saadan blev det altsaa. Las er vist desværre endnu ikke kommen fra Sverige til den Tid.
 Jeg havde Brev fra Pan i Gaar, hun er saa glad for sin Sommerferie, men har vel selv fortalt dig derom; hun skrev lidt om det med Jannas, [”s” sidst i ordet overstreget] men Pan er jo ikke altid let at blive klog paa; vil du ikke nok – selv om det snart er en gammel Historie fortælle mig Gangen i det fra først af; Jannas Ve og Vel ligger mig saa meget paa Sinde og jeg gaar og tumler med det i mine Tanker, men vil vide Besked.
 Tinge kom hjem i Aftes fra sin Politifærd. Det havde drejet sig om etn [”t” midt i ordet overstreget] lovbefalet Sammenkomst mellem Politimesteren, Mary og Tinge, hvor han skal forsøge at mægle. Det er jo ganske unyttigt og tages da ogsaa som en Formsag. – Tinge skal betale til Barnet og det er jo da ogsaa rimeligt nok. – Tiden er omme og jeg naar ikke mere. ”Skriv snart”! 
 Tusinde Hilsner, din Junge.</t>
   </si>
   <si>
-    <t>1941-05-20</t>
-[...12 lines deleted...]
-Adolph Larsen
+    <t>1939-08-07</t>
+  </si>
+  <si>
+    <t>Elise Hansen
+Elena Larsen
+Jens Larsen
 Johannes Larsen
-Thomas Madsen-Mygdal
-[...69 lines deleted...]
-Erik Warberg Larsen
+Peter Andreas Larsen
+Alhed  Møhl, Lysses datter
+Marie Neckelmann
+Christine Rasmussen
 Martin Warberg Larsen</t>
   </si>
   <si>
-    <t>Det vides ikke, hvem Jens Hansen, som først ville sælge en gård og derefter ikke ville, var. Heller ikke hvem Ruth var. 
-[...42 lines deleted...]
-    <t>- Agner
+    <t>Byggeriet af en skydepram er nævnt i flere breve fra perioden.</t>
+  </si>
+  <si>
+    <t>Andreas Larsen har ikke tid til at køre til Båxhult, da han skal tappe øl i bryggeriet. Hvis Johan Larsen kan komme til Kerteminde, kan de sammen se på skydeprammen og købe diverse til den. 
+Andreas m.fl. har været i Faaborg hos Christine Rasmussen/Etatsraadinden. 
+Peter Larsen skal have en kniv til sin fødselsdag.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/opAm</t>
+  </si>
+  <si>
+    <t>[Påtrykt øverst på hvert ark:]
+ANDREAS LARSEN
+KERTEMINDE
+[Håndskrevet i brevet:]
+7/8-39.
+Kære Lysse.
+Tak for Brevet. Det lyder meget tiltalende med et Besøg af Dig, men kan det ikke ordnes sadan at Du rejser herned og tager Laalandsbesøget enten paa Vejen herned eller paa Vejen hjem med Far? Jeg skal sige Dig jeg kan meget vanskeligt komme herfra nu; Bryggeriet er meldt til, og jeg venter at komme til at tappe Øl tilsalg i denne Maaned, og saa er der jo en Del at ordne forinden. Hvis jeg skulde køre Far op til Jer, saa blev det op den ene Dag og hjem den næste, saa der vilde jo ikke blive Tid til at bygge Pram. Hvis Du derimod kommer her, kan vi se paa Skydepramme (Manse har en, som jeg synes er bedre end de fleste) og Du kan faa gode Raad og Nitteværktøj hos mig, samt købe Nagler, hvis Du har svært ved at faa dem i Indlandet hvor Du bor. Du skal ikke begynde at samle Bord til den før Du har været her, for den skal vist ikke være af Egetræ og den skal _ikke_være 1/2 Tomme tyk i Bordene.
+- Far regner med at tage herfra den 21 Aug. saa vi haaber Du kommer lidt snart. - Vi var sammen med Fru P. og Kylle nede hos Etatsraadinden i Faaborg sidste Søndag. De kom jo oppe fra Jer, saa vi hørte jo lidt Nyt fra Båxhult; de var paa Vej til Jylland.
+Paa Gensyn!
+Mange Hilsner til Bimse, Digselv og de andre ogsaa Dot.
+[Indsat nederst på sidste side; lodret; venstre side af arket:]
+Vi har en fin Dolk til Peters 10-aars Fødselsdag, som vi aldrig har haft Mod til at sende
+[Indsat nederst på sidste side; lodret; højre side af arket:]
+Den kan du faa med</t>
+  </si>
+  <si>
+    <t>1939-10-31</t>
+  </si>
+  <si>
+    <t>Elena Larsen
+Johan Larsen</t>
+  </si>
+  <si>
+    <t>Carl Andresen
 Johannes Nicolaus Brønsted
 Louise Brønsted
-Alfred Fly
-[...1 lines deleted...]
-Adolph Larsen
+Thora Cohn
+Carl Kyed
 Andreas Larsen
-Johan Larsen
+Jens Larsen
+Jeppe Larsen
+Peter Andreas Larsen
 Else Larsen, Else, Andreas Larsens kone
-Axel  Müller
-[...2 lines deleted...]
-Ellen  Sawyer
+Alhed  Møhl, Lysses datter
 Ane Talbot
-Fritz Warberg
-[...39 lines deleted...]
-[Indsat s. 1 langs venstre margen:] X svarer med det samme, der er snart ikke saa længe til d. 15de.</t>
+Andreas Warberg
+Minna Warberg</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har malet Tamdrup Kirke til en kunde og spist middag hos ham.
+En kat har taget Larsens rørhøne, og han skød nogle dage efter katten.
+Larsen havde glemt sin bøsse hos Brønsted og savner nu en blikrulle og en kikkert. Han spørger, om han har glemt disse ting og sin frakke på Båxhult.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7r0i</t>
+  </si>
+  <si>
+    <t>Kjerteminde 31 Octbr. 1939.
+Kære Lysse og Bimse!
+Tak for sidst! Ja det er snart længe siden. Jeg har været en Tur i Jylland og boet hos Dede og Minna mens jeg malede et Billede af Tamdrup Kirke til Folketingsmand Kyed. I Aftes var jeg ude paa hans Gaard paa Sletten og afleverede det. d.v.s. han hentede mig i Bil i Odense og vi fik en fin lille Middag sammen med Peter D[ulæseligt]sam, der var dækket med 5 Glas pr. Kuvert. Vores Rørhøne som efterhaanden var bleven ganske tam og gik omkring med Gæssene og Ænderne, blev forleden taget af en Kat, som derefter blev saa fræk at den jagede omkring i Haven efter Hønsene. Da den forleden Morgen sad og solede sig oppe paa Plænen kunde jeg ikke nære mig for at hente Bøssen og skyde den. A propos Bøssen saa havde jeg efterhaanden gjort mig fortrolig med at min var bleven hugget fra Vognen paa Færgen, men det er nu bleven opklaret at den var glemt hos Brønsteds og den kom i Gaar. Yderligere savnede jeg Blikrullen og Kikkerten, sidstnævnte er ogsaa hos Brønsted, men Rullen ikke. Endelig paastaar Else at jeg havde min Vinterfrakke med da vi kørte til Sverige, samt at den ikke findes her i Huset. Mon disse 2 Genstande skulde være bleven paa Båxhult. Jeg fik i Dag Brev fra Patronen med indlagt Billede fra Båxhult, det har I formodentlig ogsaa faaet. Jeg ser i Bladene her at Svenskerne har ordnet saadan at det svenske Landbrug kan faa al den Hjælp det behøver. Meget praktisk. Til Lykke! Vi har det godt allesammen og haaber det samme er Tilfældet hos Jer. Mange Hilsner fra os alle her til Jer allesammen.
+Jeres JL.</t>
   </si>
   <si>
     <t>1941-04-08</t>
+  </si>
+  <si>
+    <t>Bakkevej 12 Hareskov St.</t>
   </si>
   <si>
     <t>- Andreasen
 Valborg Andresen
 Maria Balslev
 Vilhelm Balslev
 Alfred Fly
 Heinrich Hopp
 Lars Lankjær Mikkelsen
 Adolph Larsen
 Marie Madsen-Mygdal
 Thomas Madsen-Mygdal
 Cathrine Meyer
 Marie Meyer
 Otto  Meyer
 Axel  Müller
 Ellen  Sawyer
 Fanny Schaffalitzky de Muckadell
 Janna Schou
 Gudrun Skanderup Nielsen
 Kaj Skanderup Nielsen
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
@@ -4390,50 +3581,236 @@
 Kæreste lille Dis.
 Hvor der dog er bleven lang Tavshed imellem os, igen har nok vore Breve krydsedes! Tak for dit sidste. Jeg ser baade af det og af dit sidste lange Fødselsdagsbrev til Elle (hun var her nogle Timer i Søndags, cyclede igen Kl 3, men var da kommen før Middag, det er anden Gang siden Jul, hun var her; hun skulde ud til Middag, hun fører et udsvævende Liv, som de sagde om Comtesse Fanny, da hun blev gift) at du har været flere Gange i Kbhv. og haft det festligt og dejligt. Hvor det dog glædede mig at høre, søde Dis, baade fordi det viser, at du er rask og fordi du har tjænt til det efter den lange Vinter, efter saadan en stille Tid, hvor man kun ser de samme Mennesker – selv om det er de bedste – trænger man til at se andre, og ogsaa til at befinde sig andre Steder. Jeg læste din Basken med Vingerne med stor Glæde og Interesse. Tænk, at du laver alt uden ringeste Hjælp, kan du dog overkomme det, ja, det er jo meget mindre enkelt end det var før, at føre Hus; meget er blevet anderledes, vi har i Dag kogt blød Sæbe af Sæbespaaner, Soda, Borax og Vand; dog, det er jo kun en Smaating. - - Mon vor store epokegørende Nyhed her er rygtedes til dig? At Bibbe til 1_ste_ Maj skal til Odder Sygehus som Elev! Næsten siden Jul har hun virket med det og skrevet utallige Ansøgninger, faaet Afslag paa Afslag, næsten alle med den Motivering, at de kun tog Elever under 30 Aar. Saa endelig fik vi Svar fra Overs.pl. paa Odder Sygehus, bl.a. skrev hun [”hun” indsat over linjen] ”ingen Regel uden Undtagelse og De synes jo at være Undtagelsen”. Bibbe blev ovenud lykkelig og gik straks i Gang med sin Udstyrelse: 4 Kjoler 8 store Forklæder o.s.v., hun faar 25 kr. om Mdn. Det var jo i høj Grad paa Tide, at Bibbe fik sig et Livserhverv og jeg har baade tænkt paa og talt om, at Sygepleje maatte ligge for hende, men først hendes Røde Kors Tjeneste i Vinter, hvor hun har arbejdet en Del paa Sygehuset – ogsaa en Nattevagt - har givet hende Blod paa Tanden, ja glødende Lyst til det. Nu staar Himmel og Jord i et for at faa alt færdigt til Bibbe og Frk. Andresen skal rejse 1_st_ Maj; i Dag ordnes Spisekammer 
 2 Køkken, Kælder og Vaskehus; vi havde været i med Peter Træskomand om at kalke, men han henviste til sin Kone, du ved vor Ungdoms Jomfru Dovsen [”Dovsen” overstreget] Dovlsen i Højrup. Hun er et Jærn til alt Arbejde; desuden har vi en unge Kone (som har tjænt her en Gang) til Rengøringen, vor egen Frøken Andreassen er jo ikke videre gæv til nogen Verdens Ting og Bibbe er i Kjerteminde i Dag til Begravelse; kan du huske, vi havde nogle gode Venner i Kj.: Skolebestyrer Christensens; han døde for adskillige Aar siden, og hun kom aldrig over sin Sorg; den knuste hende, hendes Hjerne tog Skade, og nu er hun død, hvilket kun er godt. Det var et Par herlige Mennesker; hvor har Elle og jeg tilbragt mange hyggelige Timer i deres Hjem, saa gæstfrit og harmonisk som det var; de vidste aldrig hvor godt, de vilde gøre det for deres Gæster. 
 Du kan forstaa, at det med Bibbe er helt revolutionært for os. Agraren og jeg vil savne hende ubeskriveligt, for mig gaar Solen ned, naar hun rejser, men Tanken om, hvor godt det er for hende selv maa jo bære over det; Dr. Lankjær mener at det vil tage det sidste af hendes Nervesygdom, og han gav hende uden at blinke Attest for at hun var rask – fordi han var saa sikker paa, at anden Luft, andet Arbejde og nye Mennesker vilde kurere hende. Hvad der skulde til af Attester og Anbefalinger, kan du ikke tænke dig. Det hele skulde ordnes og sendes saa ekspres, at det ikke kunde naa sig at faa en Anbef. fra dig, men hvad hun fik samlet viste sig altså at være nok; der var to at vælge imellem – der i Odder – og det blev altsaa Bibbe.
 Sikken en dejlig Ro, der er falden over Huset nu; vi har haft Kvas-Hugger i Dag lige fra i Morges til nu ved 4 Tiden, det er en meget larmende Maskine, som fordrer en Del Mandskab; vi var 12 til Middag, Mandfolkene og jeg spiste herinde, de 4 kvindelige i Køkkenet Friggedeller og Sø’suppe. ------
 Onsdag. Det er jo i Dag d. 9_nde_ April, og jeg synes, det er saadan en Sorgens Dag, ikke just fordi det er vor Aarsdag, hvad betyder en Dato, men fordi Efterretningerne fra Balkan er saa nedslaaende. Belgrad har de jo næsten ødelagt og saa vidt man kan faa ud af den engelske Presse, ser det sort ud paa Balkan, for Jugoslavien og Grækenland, de ulykkelige Lande, hvor er de dog tapre og modige, men 
 3 hvem ved, Dis, hvis de to Lande bliver sablet ned, vil det maaske blive Draaben, som får Amerikas Bæger til at flyde over, saa de gaar med; vi, jeg mener Verden, maa jo have de Sataner kæmpet ned, de maa da een Gang lære at forstaa, at Verden ikke vil regeres af dem. Bedst var det jo om den tyske Mentalitet kunde forandres, saa de mistede deres ulyksalige Hang tik at vilde [”vilde” overstreget] ville underlægge sig hele Verden, men kan man tænke sig, at nogle Slægtled kunde forandre paa deres Storhedsvanvid. Maaske! For er det ikke netop det, de er: sindssyge paa det Omraade. Og hvordan faar vi dem helbredte? Jeg tvivler ikke et Øjeblik paa, at de til sidst vil tabe, simpelt hen fordi hverken Staterne eller Sydamerika vil tillade dem at vinde, men hvad saa? Staar vi saa ikke paa samme Trin som da Verdenskrigen sluttede? Hvor de Mennesker dog gør sig forhadte rundt omkring i hele Verden; jeg ved da med mig selv, at jeg hader dem af hele min Sjæl, Sind og Tanke, men de er meget for lidt intelligente til at forstaa det; Fru Andresens Svigersøn (Otto A.s Kone) sagde til hende for nogle Aar siden ”hvor kan det dog være, at Danskerne slet ikke kan lide os.” Hun henviste til 1864. Ja, hvad var det: det vidste han da ikke en Smule om, nej de er et Løgnens Folk, der skriver deres Verdenshistorie som det passer dem. Bibbe var sammen med Marie og Katrine Meyer forleden (Mix’es Søster) Kath. havde været sammen med Madsen Mygdals hos Mix’es og det viste sig at baade M.M. og Kone var Nazister! Katrine som er glødende Anti-Tysk har frabedt sig at blive bedt sammen med dem mere. Men mon det alligevel ikke er ret faa, der har det Sindelag, at de hælder til Forbryder-Metoderne. Vi træffer da aldrig nogen. - - Agraren er i Kjertem. til Behandling paa Sygehuset, nu er Ansigtet snart i Orden. Med mig gaar det nogenlunde som sædvanlig, jeg haaber paa den kommende Sol. 
 Vi er i Færd med at faa en Husbestyrerinde til Maj, en Jyllandspige fra Aalestrup, som jeg ikke ved, hvor ligger; vi korresponderer om det og det synes at gaa i Orden. 60 Kr (!) Jeg kan jo ikke lave noget uden at det straks bliver daarligere med Knæet. Jeg spurgte forleden Doktoren, om han troede, jeg kom til at gaa om et Aar; han sagde ja, men jeg synes, at han havde det Ansigt
 4
 paa, som de har, naar de narrer Patienterne. Jeg synes, at [”at” overstreget] jeg begynder at mærke, at jeg har Nerver; det maa ellers siges at have været upaaklagelige i min snart 3årige Sygetid. Jeg skal give dig et lille Eksembel paa min Ikke-Nervøsitet. Da Doktoren var her for noget siden, havde jeg bedt ham om at tage en Tang med til at hale en Rod ud, som sad efterladt og som af og til blev betændt; da vi snakkede om Knæ kom jeg i Tanker om Roden og spurgte, om han havde husket Tangen – Jo! Han halede den op af Tasken, jeg gabede, han tog ved, og ud fløj Roden. Jeg sagde Tak! Satte Tænderne i igen og vi snakkede videre om Knæet uden at berøre ”Operationen” med et Ord, og uden at jeg i mindste Maade følte Sindsbevægelse ved det. Nervøse Folk reagerer lidt anderledes. Men Bibbes Afrejse er værre end en Tandrod og det reagerer jeg overfor. 
 Hvis jeg nu skal snakke lidt Økonomi, vil jeg først spørge dig, hvordan du klarer dig og om du nåede til Vejs Ende med den resterende Skat og saa fortælle dig lidt om os – jeg ved det vil glæde dig – Vi havde 4 Heste og mente, vi kunde klare os med 3, solgte saa den ene og fik 1800 Krus !!! for den. Samtidig solgte vi 2 [”2” indsat over linjen] Køer, som skulde kælve men var lidt bedagede, saa Handleren maatte op med 2750 Kr. Saa drog Manse hen til Sognefogeden i Dræby, som har en Prioritet i Gaarden her paa 9500 Kr (det var oprindelig 10.000 men vi har betalt de 500 af) og spurgte ham, om han vilde have noget imod at modtage 2000 som Afdrag. Nej, det havde han ikke, skønt Manse syntes han saa lidt alvorlig ud; de, der har Penge er jo ikke bedst stillede for Tiden. Han sagde: Ja, saa fornuftige skulde alle være! Jeg synes, det er helt flink af den unge Dreng til Manse – som da for Resten efterhaanden er bleven 26 Aar – at han hører til de fornuftige, og lader alt gaa her paa den gamle spartanske Maade i Stedet for at faa Højheds-Vanvid. Var det ikke en helt sjov lille Historie? Men saa har jeg for Resten heller ikke stort mere at berette – jo Marie Balslev har jeg [”jeg” overstreget] lige ringet [”n” i ordet indsat over linjen]; Vilhelm har faaet Lov til at komme hjem og ligge et halvt Aar! De er lykkelige, for saa kan han da snakke med sin Forkarl og være hos Kone og Barn. De har ikke sets i 9 Maaneder.
 Jeg længes meget efter at høre fra dig du hører jo igen fra mig d. 26_nde_.
 Tusinde Hilsner søde Dis til dig og dine fra din Junge 
 [Skrevet langs venstre margen s. 6:]
 Gudruns Broder Kaj er i Tyskland, ingen ved hans Adresse og de kan ikke komme i Forbindelse med ham. Bibbe tager sig dette meget nær, ja ogsaa vi her 
 [Skrevet langs venstre margen s. 5:]
 Stakkels lille Gudrun Nielsen, Tornøes Hotel ligger vist paa sit sidste; hun fik Lungebetændelse brat og voldsomt. Maaske hun x
 [Skrevet på hovedet øverst s. 5:]
 x er død i Nat, i Aftes sagde Sørensen (Overtjeneren og Gudruns Ven og Støtte) til Bibbe i Telefonen at hun ikke levede Natten over, han var dybt fortvivlet.
 [Skrevet langs venstre margen s. 4:]
 haft en Del med hende at gøre i de senere Aar, Bibbe meget.
 [Skrevet på hovedet øverst s. 1:]
 Torsdag. Vi fik i Aftes et dejligt lille Hoppeføl; det er vores gamle Røde, som nu for 4_de_ Gang kommer med i Fol til os, altid normalt og godt. For Tiden er det jo ogsaa en stor økonomisk Gevinst. - - Det er dejligt at tænke paa, at Axel nu har 4 Helligdage. Gid Solskinnet vil vedvare til ham. Hav det godt i Paasken alle tre!</t>
   </si>
   <si>
+    <t>1941-05-20</t>
+  </si>
+  <si>
+    <t>Lindøgaard</t>
+  </si>
+  <si>
+    <t>Sus -
+Maria Balslev
+Christen Brixtofte
+Winston Churchill
+Gudmund Hatt
+Rudolf Hess
+Adolph Hitler
+Adolph Larsen
+Johannes Larsen
+Thomas Madsen-Mygdal
+Axel  Müller
+Janna Schou
+Erik Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Sallum/Sollum er en landsby i Egypten ved Middelhavet umiddelbart øst for grænsen til Libyen og omkring 145 km øst for Tobruk. I historisk sammenhæng omtales Sallum når man vil beskrive omfanget af Italiens invasion af Egypten fra Libyen i 1940. Den 10. italienske armé byggede en række forter i området ved Sallum (Wikipedia nov. 2023). 
+Martin W. Pfeiffer: Die Landwirtschaftliche Individualität - ein Bild des Menschen.Udgivet på dansk med titlen: ”Landbrugsindividualiteten - et billede af menneske: til forståelse af præparaterne i den biologisk-dynamiske driftsmåde”. Bio-Dynamisk Forlag, 1977. 53 sider. 
+(Bibliotek.dk). 
+Dr. jur Asche: ses ikke i Falk-Jensen og Hjorth-Nielsen Candidati og examinati juris 1736-1936: Aa-F, ej heller i Bovrup Kartoteket (medlemmer af det danske nazistparti) – uvist hvem Asche er – måske tysker?
+Fyens Venstreblad: Avis, der udkom 1892-1958.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0417</t>
+  </si>
+  <si>
+    <t>Det er godt, at Astrids operation er vel overstået. 
+Martin/Manse står i år for køkkenhaven, og familien har mange grøntsager.
+Johanne/Junge skriver om krigen, Tysklands rolle mm.
+Laura/Bibbe har omsider besluttet sig for at blive sygeplejerske. Hun er rask nu.
+Johanne har fået en sød og dygtig pige i huset.
+Det er dejligt, at Jannas forretning er i fremgang.
+Der er ingen småfugle i haven. Skaderne tager dem vist.
+Maria Balslev kommer snart på besøg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/0wPP</t>
+  </si>
+  <si>
+    <t>Lindøgaard 20-5-1941.
+Kæreste lille Dis! X Til Lykke med Gardinerne dejligt!
+Tænk, at du har Polyp-Historien overstaaet! Det er vel nok godt, jeg havde gruet paa dine Vegne, men anede ikke noget om, at det var saa nær forestaaende. Tænk, at du har gaaet med saadanne Bæster i dig! Det var altsaa ikke saa slemt at gaa hjemme? Men maaske lidt letsindigt i din Alder at foretage at foretage dig så meget X [”X” indsat over ”meget”] lige efter saadan en Operation. Mon nu de Galdeanfald havde noget at gøre med den? Det vides vel ikke. Hvor og hos hvem blev det lavet? Og tænk, at du tog helt alene derud og ikke havde en Smule Støtte af en af dine. Naa, nu er det altsaa ovre og godt det samme! Jeg haaber da, at Nus igen er kommen over sit? Nu har vi jo faaet Varme, jeg har lige været en lille Tur ude i Haven i det dejlige milde Vejr, nu skal jeg love for, der er kommen Fart i det hele, alt myldrer op af Jorden, især Græsset hvad betyder saa uendelig meget for de stakkels slunkne Kreaturer Manse tager sig med Lidenskab af Køkkenhaven i Aar; de har plantet 1000 (!) Jordbærplanter og c. 70 Hindbærbuske [”de har plantet 1000 (!) Jordbærplanter og c. 70 Hindbærbuske” indsat over linjen] han har f. Eks. saaet al Kaal, da Planter fra Gartnerne var fantastisk dyrt i Fjor og selvf. værre i Aar. Vi har flyttet den store Køkkenhave ud i Marken – allerede i Fjor, og vi har haft kolosalt med Grønsager; vi har endnu masser af store Selleri; saa snart vor lille Husalf bliver færdig med sin Vask, hun gnider kraftigt derude, kan jeg høre, skal hun koge hen af dem (Manses Idé) da nogle af de sidste var begyndt at raadne indeni. Hvidkaalen er lige sluppet op, men Rødkaal som vi spiser til alt muligt – Flæsk, Vildt o. lgn. samt Porrer har vi stadig godt med. Hvor er det vidunderligt med Grøntsager, jeg personlig er vild efter dem og skal jo have dem. Tak for det lille Skrift! Bare nu vor danske Landbostand ikke vil være altfor trøv med at faa fat paa det nye og selvfølgelig rigtige; at der er noget galt ser vi jo tydeligt. Amerikas gradvise Forandring til Ørken er efter min Mening, en Verdenskatastrofe og vi her hjemme er jo godt med. Hvis der var noget ved vore [”e” sidst i ordet overstreget] Landbovidenskab, tog den jo fat paa det og fik Konsulenter til at undervise os Bønder – smaa og store. Det var ikke
+2 
+helt nyt for mig, idet jeg ejer og har læst – i hvert Fald delvis – Pfeiffers Bog, jeg husker ikke Titelen Drengene fik lavet deres Møddingsplads an efter Anvisningen i Bogen. Se, alt det, som jo om 20-30-40 Aar [”Aar” indsat over linjen] vil være praktiseret her i Danmark og redde Landbruget fra Forfald, kan vi jo takke Tyskerne for. Dygtige er de jo, hvor er det Synd, at de har den skæbnesvangre Opfattelse, at de skal være Jordens Herrer. Gud ved, hvordan det ser ud dernede, Menigmænd som vi ved det jo ikke, men godt er det jo næppe for dem. Dog maa vi jo huske paa at deres Balkansejre bidrager til at holde Folket i Aande. Vigtigere end Hess-Forteelsen synes jeg næsten er, at det igen gaar Engl. godt i Afrika. Tyskerne paastaar jo, at de igen har taget Sollum, Engl. siger nej: Abessinien er jo paa Nippet nu, men det er vel at mærke ikke Tyskerne, der er blevet slaaet, saa de forb. Asner har jo stadig Grund til at triumfere. Jeg har ikke kunnet frigøre mig fra, at der laa Nazi–Rævestreger bag Hess-Begivenheden, men ingen synes jo at mene det. At Hess ligefrem skulde have givet sig til at bekæmpe Hitler efter mindst 15 Aars fortrolig Samvær og Beundring fra Hess’ Side, kan jeg næsten daarlig faa mig selv til at tro, men hvis han er flygtet for Livet, maa det være saadan. Men har Churchill ikke sagt, at han ikke vil give Underhuset Redegørelse for Episoden – det har jeg da faaet fat paa. Naar ”man” tillægger den saa stor Betydning maa det jo være fordi man føler sig overbevist om, at den skyldes Kludder i Nazi-Regeringen, men har man egentlig Vished for det: Fanden i det, hvor man ved lidt. Hvad er Jeres Erfaring m.H.t. den danske Stemning overfor Tyskerne? Elle ved fra Politimesteren i Kj. at en af de øverste Politimyndigheder havde udtalt, at det blev ”værre og værre” med Tysker-Hadet, og at Myndighederne havde Besvær med at holde Folk rolige. Det lyder godt, men jeg synes, der er mange kedelige Eksempler paa det modsatte. Madsen-Mygdal, Gudmund Hatt og mange mindre Aander. Dr. jur Asche, som har skrevet om udenrigs Politik i Venst.bl. i flere Aar, afslørede sig som fuldblods Nazist efter d. 9nde April. Hvad mener dog de Mennesker. De maa have glemt eller slaaet en Streg over Nazismens Forbrydelser (Jøder, Konzentr.) og hvor kan de dog det? det viser dog klart, hvad Aand, der behersker dem. Men de har vist for en Del Ret i deres økonomiske Betragtninger og det er 
+3
+Efter Middag
+vel det, visse meget jordbundne Aander ikke kan staa for. Jeg tror, jeg mener og har Erfaring for, at langt de fleste Mennesker ser alt under Synsvinkelen: Økonomi! Gud hvor er de [”de” indsat over linjen] smaatskaarne. 
+Der er mange Artikler i Fyens Venstbl. som jeg ikke kan fatte, at Brixtofte vil have i sit Blad; mange Ledere f. Eks. hvis jeg husker det, skal jeg sende Lederen for i Dag. Du tænker maaske: ”klip ud med det samme”, men Mændene har ikke læst Avisen endnu. Manse gik efter Middag ud til sit Solbad og stopper det lille Skrift i Lommen – det du sendte mig. Han er i høj Grad lydhør for Sagen. Manse er i det hele taget et intelligent Menneske, Dis, og han forstaar at bruge sin Intelligens til praktiske Ting. Tinge er ogsaa intelligent, navnlig ved han en Masse, han har noget af Lases fænomenale Hukommelse, men han svæver altid lidt. 
+Saa er der lille Skipper – jo Tak, hun har det efter hendes Breve at dømme udmærket, er glad ved det hele og er rask, har ikke haft een Dags Hovedpine og bliver ikke overanstrengt med Arbejde. Hun og en anden Elev har besøgt en 3die Elev, hvis Hjem ligger 17 Kilometer fra Odder; de tog af Sted Lørdag Aften og blev der om Natten; der er en meget stor Gaard, 160 Tdr. Land. Der er Elevens Mor, som Bibbe syntes vældig godt om hendes Bror som har [”har” indsat over linjen] Gaarden og hans Kone er forhenv. Sygeplejerske – en Personlighed, skriver Bibbe: De havde baade Klaver og de rigtige Noder; Bibbe spillede Schubert for dem, hvad de tydelig var meget glade ved. Ja, det var rigtig nok godt, at Bibbe fik sig mandet op til at begynde paa noget; jeg har før foreslået Sygepleje, men paa den Tid vilde hun ikke høre tale om at tage hjemme fra, Røde Kors Arbejdet gav hende Impulsen og saa blev det til noget. Vi er godt tilfredse med den nye Pige, hun er navnlig saa umaadelig sød og rar; jeg kan ikke vide, om hun ikke ogsaa føler sig lidt godt tilpas her; en Broder tjæner i Kølstrup og det er jo ingen Vej at tale om, og en Veninde er paa Højskolen i Kjerteminde; hun har fortalt mig, at her er kun halvt saa meget at lave som der, hvor hun kom fra i Jylland. Og saa er hun økonomisk, hvad der jo har knagende meget at sige, naar hun skal lave Maden. Min hidtil eneste Indvending er den at hun nok kunde være lidt renligere med sig selv. Maaske det kan bedres ved Eksemplets Magt. 
+4
+Hvor er det dog vidunderligt med Jannas Forretnings Fremgang, men hvor skal hun faa alt det lavet? Jeg er ikke rigtig klar over, hvem hun har som Hjælper foruden Sus. Bare Janna dog var lidt stærkere, men nu har vi da faaet Varmen. Jeg har i Dag for første Gang siddet i Haven og haft mine Knæ i Solbad, det var henrivende. Men vi har ikke mere den Fuglesang som i de første Aar. Jeg mener, det skyldes et Skadepar, som har boet her nogle Aar, de tager jo Æg og Unger fra Smaafuglene, eller jager dem væk. Fugle har jo god Forstand paa deres smaa Omraader, og de ved, at Skaderne er deres Fjender. Men Agraren og Manse er glade ved og interesserede i Skaderne og vil nødig skyde dem – og det maa de jo om, jeg har jo heller ikke ligefrem Bevis for at Sangfuglenes Flugt fra os skyldes dem. 
+Du har saa ikke endnu bestemt, naar du vil komme her – skriv det saa snart du ved det, Marie Balslev har lovet at besøge mig i Juni og vi har desværre kun 1 Seng! Ja, nu gør du store Øjne, men Drengene har taget deres store faste Træsenge bort og ligger i rigtige Senge. Det kunde jo være morsomt om du og Marie traf til at være her samtidig, i saa Tilfælde kunde du jo mulig sove paa Divanen her i Folkestuenden ene Nat [”den ene Nat” indsat over linjen], der spises jo i Køkkenet, saa de ikke forstyrrer dig om Morgenen. Er det ikke sødt af Marie, at hun vil komme? Jeg slog paa det og saa viste det sig, at hun havde Turen planlagt. 
+Onsdag 21 Maj Jeg naaede ikke at faa mit Brev med Posten i Gaar, men du er vel heller ikke kommen hjem endnu. – Jeg holder et lille Husmandsblad (3 kr. årlig) her er en Artikel, kan du ikke læse den og sige mig om du forstaar den – jeg ikke. 
+Vi fik i Aftes Visit af vor Brugsmandsdatter, hun er saa knusende sød mod os altid, god Veninde af Bibbe. Skønt vi nylig har faaet, kom hun med Tobak baade til os og Drengene samt Brystsukre til mig; men det er jo en stor Hemmeli[g]hed, at hun favoriserer os fremfor andre. De har et frygteligt Besvær med at skifte Sol og Vind lige. 
+Nu er der ikke mere denne gang – det skulde da lige være at jeg glæder mig usigeligt til dit Besøg. Du kan vist selv tænke hvad det betyder for mig som sidder hen. Tusinde Hilsner til Jer alle tre, din Junge.</t>
+  </si>
+  <si>
+    <t>1941-06-04</t>
+  </si>
+  <si>
+    <t>Sandfær pr. Vind Station</t>
+  </si>
+  <si>
+    <t>Båxhult pr. Landeryd</t>
+  </si>
+  <si>
+    <t>Svea -
+Peder Brokholm
+Thora Cohn
+Jens Larsen
+Jeppe Larsen
+Jonas Larsen
+Peter Andreas Larsen
+Alhed  Møhl, Lysses datter
+- Toft</t>
+  </si>
+  <si>
+    <t>Vind Stationsby ligger på Ringkøbing – Ørnhøj - Holstebro-jernbanen, der eksisterede fra 1911 til 1961.
+Byen Stausø er omgivet at Blåbjerg Plantage, ikke Stausø Plantage. Hele Blåbjerg Plantage og den omkringliggende natur er desuden en del af Oksbøl Krondyrreservat.
+Portionsfisk: små fisk.
+I det nordlige Europa lægges ansjoser i saltlage. I de sydeuropæiske lande lægges de saltede ansjoser derefter i olie og kaldes sardeller (Wikipedia marts 2022).</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er i Jylland for på bestilling at male et billede med skogrende urhaner. Han beskriver egnen og gården, som han opholder sig på. Konen har ingen pige i huset. En dieselmotor laver lys. Man har køer og heste. 
+Brokholm, som har bestilt billedet, har været på besøg, og de to har fisket sammen. Larsen har malet tre billeder, som han sender til Aalborg, så Brokholm kan se på dem. 
+Inden han rejste, fik Thora og Jeppe hvidtøl, og der var også sukker i glasset, hvilket gjorde Thora begejstret.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/QTkb</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Hr. Johan Larsen
+Båxhult
+Långaryd
+Sverige
+[Håndskrevet på kuvertens bagside:]
+Johannes Larsen
+p.T. Sandfær pr. Vind St.
+Danmark
+[I brevet:]
+Sandfær pr. Vind St. 4 Juni 1941.
+Kære Lysse!
+Som Du ser sidder jeg her i Vestjylland, men det er kun til i Morgen saa rejser jeg hjem igen. Jeg har været her for at male et Billede til en Grosserer Brokholm i Aalborg. Det skulde være med skogrende Urhaner, saa jeg har maattet staa op Kl. 3½ hver Morgen og trave en halv Mil ud i Landskabet med fuld Oppakning og male et Par Timer og saa hjem til Morgenkaffen. Det var mig lidt ubehageligt i Begyndelsen, men man kan jo vende sig til meget. Alligevel er jeg lettet over at det er overstaaet. Gaarden her er paa ca 500 Td.L. og ligger ved en Aa med lange Hedebakker paa hver Side, paa den anden Side Aaen er en stor Statsplantage, Stausø Pl. Der er en Del Kronvildt, en Morgen jeg gik ud stod der 4 i Rugen lige udenfor Gaarden og en Dag jeg gik en Tur i Plantagen saa jeg 2 X 2. En Del af Jorden her er Hede, en Del Plantage, en Del Eng ved Aaen og Resten Pløjeland eller rettere Sand. Her er 16 Malkekøer 8 store Kvier og 12 mindre og Kalve, men Manden siger at han i Fjor reducerede Bestanden med 1/3 paa Gr. af Forholdene. Brokholm har været her et Par Gange og jeg var med ham nede ved Aaen og fiske med Flue. Den første Gang fik han en mindre og en større Stalling paa 2 Pund og 3 Ørreder (Portionsfisk) desværre aad Kattene dem, altsaa de sidste de første spiste vi om Aftenen med en Snaps til. Her er mange Urhøns og mange Gøge. Jeg ved ikke om jeg har fortalt Jer, at kort efter jeg var kommen hjem fra Kjøbenhavn sad jeg en Dag og spiste mig en Sardel til en Snaps til Frokost. Jeppe og Thora sad der og da jeg havde drukket min Snaps fik de lov til at faa lidt Hvidtøl i Glasset. Jeppe fik først og forsvandt saa, men han maa have set sit Snit til at komme Sukker i, for lidt efter da Thora var kommen saa langt ned i Glasset at hun kunde se Bunden, hørte jeg et lille begejstret Udbrud: ” Oj! Oj! For Satan! Der er Sukker i s’gu.[”] Jeg har faaet malet 6 Billeder her. 
+3 Urhanebilleder, af hvilke Brokholm vist vælger det største til 2400 Kr. det var i hvert Fald det han syntes bedst om da han var her Pintsedag. Vi aftalte at jeg skulde sende dem alle 3 til Aalborg naar de blev færdige saa han kunde se dem sammen. Konen her Fru Toft er stillet ligesom Bimse hun har ingen Pige, til Gengæld har kun en Søn en Dreng paa 8 Aar, Manden har derimod 3 Karle, Køerne, sortbrogede bliver maskinmalkede og her er elektrisk Hegn. En Dieselmotor der maler og laver Lys. Jydske røde Heste, en Hoppe fik i Gaar et Hingstføl, og saa er der en lettere brun Hest der gaar for Jumpe, en Hannoveraner eller noget i den Retning. Naa nu faar I ikke mere denne Gang. Mange Hilsner til Jer allesammen fra 
+Din Far. 
+P.S. 
+Hvordan gaar den med Svea? Det forlyder at hun skal have en lille.
+JL.
+Johannes Larsen
+Kjerteminde
+p.T. Sandfær pr. Vind Station</t>
+  </si>
+  <si>
+    <t>1942-01-10</t>
+  </si>
+  <si>
+    <t>Ruth -
+- Bilde
+Erik Høgsbro
+- K, Lindøgaard
+Jacob Lange
+Adolph Larsen
+Andreas Larsen
+Grethe Larsen
+Jeppe Andreas Larsen
+Johannes Larsen
+Marie Larsen
+Vilhelm Larsen
+Else Larsen, Else, Andreas Larsens kone
+Louise Løgstrup
+Cathrine Meyer
+Ellen  Sawyer
+Lasse Taaning
+Astrid Warberg-Goldschmidt
+Erik Warberg Larsen
+Martin Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Jens Hansen, som først ville sælge en gård og derefter ikke ville, var. Heller ikke hvem Ruth var. 
+Sagen om at "Agraren var gaaet" og "til vor store Lettelse nøjedes det med den ene Dag": Adolf Larsen var kvartalsdranker.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0211</t>
+  </si>
+  <si>
+    <t>Johanne Larsen blev glad for Bibbes brev. Johanne havde ikke råd til større julegaver. Hun ville gerne hjælpe Bibbe mere. Nu betaler hun hendes tandlægeregning - eller rettere: Martin/Manse gør det. Det var dyrt at holde jul.
+Løgstrups på Lindø vil sælge deres gård, og Erik/Tinge har budt på den. Der skal rejses penge til sagen ved at sælge dyrene og malerier. Lasse Taaning kan låne familien 1000 kr. De vil helst ikke låne af Vilhelm/Klaks Larsen. 
+Marie skal rejse nu. Nytårsaften var smuk og krigsvemodig. 
+Adolph har haft en "tur", men den varede heldigvis kun én dag. 
+Måske kan Johanne og familien låne af Ellen.
+Jacob Lange er død.
+Mon Bibbe møder nazister blandt lægerne?</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/dwSj</t>
+  </si>
+  <si>
+    <t>[Håndskrevet af ukendt/Bibbe:] 15-6-03
+Lindøgaard. Lørdag Aften 10-1-1942
+Kære lille Bibbe!
+Ja, du har saa sandelig Ret i, at dine Breve betyder (mindst) lige saa meget for mig som omvendt, og du kan tro, jeg blev lykkelig over endelig i Dag at faa et Brev fra dig – jeg havde jo hele Tiden sat min Næse op efter at faa et Brev som ”Kvittering” for Julebreve og -pakke, og var meget dybt skuffet, da Marie og ikke jeg fik et. Naa, men i Dag kom det, og saa taler vi ikke mere om det, men du faar saa mange Tak for det. Aa, den Pakke kunde saamænd have været meget mere indholdsrig end den var, men jeg havde ikke flere Penge og Mandfolkenes Gaver var jo sandelig store nok, men Penge fylder jo nu en Gang ikke saa meget. Tænk, at du skal give 40 Kr. for et Par Sko, vor Herre bevares! Du kan altsaa ikke en Gang tjene til et Par Sko paa 1½ Maaned, der er nu ikke rigtig Forhold i det, men vi maa jo huske paa, at du er i Lære. Jeg vilde saa gerne hjælpe dig noget mere, men ser du, nu vil jeg til at betale din Tandlægeregning paa 115 Kr. d.v.s. Manse betaler den, naar han nu faar Roepenge, som han ikke har faaet endnu og saa betaler jeg dem af hos ham. Jeg har ingen store Udgifter for mig, har lige faaet Tabletter og Hørfrø for 14.15 Øre samt betalt en gammel Regning hos Bisgaard paa 5 Kr. (haaber det er rigtigt, det var et Par Strømper; de er jo altid akkurate der) jeg fik jo 15 Kr. til Jul, 10 af Tante Else og 5 af Far, saa jeg kan undvære 30 Kr. af mine Januar Penge. Saa vil jeg skrive op, hvad jeg lægger ud her i Husholdningen og andet, det skal ogsaa regnes med til Afbetaling paa Tandregn.; det har jeg jo ellers aldrig været saa nøjeregnende med, men du kan stole paa, det løber op. Jeg vilde ellers ikke have fortalt dig, at jeg betaler den, men gør det altsaa alligevel, fordi du ellers maa synes, det er mærkeligt, at jeg ikke hjælper dig noget mere. Du er dog den største af alle mine Interesser, og jeg selv har jo ikke noget videre at give mine Penge ud til; Jul er jo en dyr Omgang, Frk. Kr. fik en Gave (Undertøj) til 15 Kr og Mandfolkenes kostede 33 Kr, Marie fik 5 Kr. og 4 Kr. til en Krans til Fars Grav, Tante Dis Paalægsgafler – husker ikke Summen, men det hele løber op - - alt dette skrives for at du kan forstaa, hvad alt mit Mammon gaar til. - - Naa, nu skal du høre om en Sag, der optager alle Sind og Tanker 
+2.
+her paa Lindøgaard i disse Dage: Løgstrups nede paa Lindø vil sælge deres Ejendom og Tinge er Liebhaver!! Nu gaar vi samme Omgang igennem som da Jens Hansen vilde sælge, men alligevel ikke vilde, lad os nu haabe, at vi ikke skal gaa samme Skuffelse igennem igen. Han forlanger 28.000 Kr, hvad vi synes er en stiv Pris, men som Høgsbro, Landsretssagføreren i Odense, ham med Saneringslaanet, mente var uhyre billig. ”Skynd Dem hjem og køb” sagde han til Tinge ”inden Manden sætter Prisen op.” Løgstrup var hernede i Forgaars Aftes for at meddele dem sin Pris altsaa 28000 og i Aftes gik Drengene derned og bød 26.000 Kr. og saa maatte de tage Kaminen (som de elsker) og deres Lysekroner og Gardinstænger med – hvad jeg troede var en Selvfølge – L. sagde saa, at han vilde sige dem straks, at han ikke vilde sælge, før han fik talt med sin Mor; hun bor i Jylland og han var i Dag ude at blive fotograferet til Rejsen. 
+Det værste er, ar der skal rejses 13000 Kr. da der kun kan blive 14000 i Prioriteter, saa har vi jo 27000, hvilket er den Sum han antages at vilde sælge for. Du siger vel, hvor i al Verden, vi vil rejse alle de Penge fra, og det maa du nok sige der maa sælges los af Dyrene her paa Lindøgaard og naar Tinge saa har købt, sættes noget af den gode Besætning der ned fra herop. 8 af vore Malerier er draget ud til Las i Dag han skal vurdere dem, og det formodes af Las (ikke af Puf) at Diskontokassen vil laane med dem som Pant. Jeg tror som Puf, at den gaar ikke, men saa maa vi finde andre Udveje. Tinge maatte haave Fjervognen med de to Heste for derud for at faa alle de Malerier transporteret derud; han gæster rigtig Kjertem. i disse Dage; i Gaar var han [”han” indsat over linjen] baade derude for at tale med Las, som altsaa fandt paa det med Diskontokassen, derfra kørte han med Sv. Hansens Lastbil til Odense og talte med Høgsbro og endelig paa Lindø for at give Løgstrup Buddet. Saa du ser, han ligger ikke paa den lade Side. I Gaar traf han tilfældig Lasse Taaning og fortalte ham om det hele. Lasse sagde straks ”du kan godt laane et Tusind Kr. - eller noget – hos mig.” Vi syntes, det lysnede paa det hele med den lille Solstråle. Kan vi undgaa at gaa til Klaks, vil vi jo helst, men Udvej skal vi finde. Nu er det jo knagende spændende, hvordan Løgstrup er stemt, naar han kommer hjem fra Jylland; det er 
+3
+jo i det hele taget spændende Dage, vi gennemlever og Resultatet kender jo ingen, men jeg syntes du skulde være med i det. Klokken er 12, Midnat, og Tinge ventes hjem fra Kjert. hvortil han igen cyclede saa snart han ved halv 6 [”6” indsat over linjen] Tiden vendte hjem med Køretøjet. Det er Maries sidste Aften derude; hun og Katrine Meyer rejser i Morgen, M. udsatte sin Rejse 2 Dage for at følges med hende; Rie rejste herfra i Søndags, altsaa for en Uge siden. Vi havde en smuk Nytaarsaften, der var noget eget højtideligt over den, Juletrætet [de sidste bogstaver i ordet overstreget og over linjen indsat ”et”] tændt og smukke Kor i Radioen, den sidste Fl. Kirsebærvin var gemt til Nytaarsaften Der var en Slags vemodig Højtidsstemning over det Hele ved Tanken om, at det er et nyt Krigs og Rædselsaar vi gaar ind i, det var næsten som om alle i Radioen var sært bevægede – eller var det kun hos os selv den Stemning var? Nu maa Tinge da snart være her, jeg kan i hvert Fald ikke skrive mere, men maa fortsætte i Morgen. Godnat lille Bi.
+Mandag Det blev ikke til noget i Gaar. Lasse Taaning var her, kom lige til Eftermiddagskaffen og vi havde en af vore Julelagkager, som havde ligget hen; den sidste Aften, som Rie var her blev ikke noget festlig, for Agraren var desværre gaaet, men til vor store Lettelse nøjedes det med den ene Dag og han blev straks i Orden, glad og veltilfreds, saa det kom vi nemt over, det er dog ogsaa uheldigt, at det altid skal komme, naar Marie er her – hun sagde ellers en Gang, at bare hun var her, saa skete der ingen Ting, det er nu ikke rigtig slaaet til.
+Mens jeg husker det, vil du saa ikke huske mig at svare mig paa, om du havde de bøger af F. Elles. Lasse blev paa en Maade en Skuffelse, for vi havde tænkt os, at han ejede mange flere Penge og at han mulig vilde laane os flere end de Tusind; vi spurgte ikke direkte, men i Samtalens Løb kom det frem, at han kun havde det ene Tusind og at dem maatte Tinge laane. Nu har Manse regnet efter og mener at der kan skaffes 9000 ud af Gaarden, men det er rigtignok ogsaa at skrabe Bunden – Salg af to store Heste, et af Føllene, 2 Kvier, 1 Ko, for 1000 Kr. Korn – men det er jo ogsaa strengt at komme af med saa meget dog – der maa ofres noget for at faa det Salg til at glide; hvis han nu bare vil sælge. Løgstrup rejste til Jylland i Gaar og ventes hjem i Dag.
+4.
+Du kan forstaa, det er spændende om hun hans Mor [”hans Mor” indsat over linjen] vil hjælpe ham til Køb af en Gaard, hvis hun ikke er gaaet ind paa det, ligger det hele, og alle vore Regninger har været forgæves. Saa snart der foreligger noget, skal jeg skrive. 
+Elle er jo et af vore Haab, men Lasse mente ikke, hun var kommen hjem; hans Mor havde ordnet Erindringsmærker for hende, og de var ikke hentede endnu; jeg kan slet ikke forstaa det og det er væmmeligt ikke at vide noget - - - - naa, dette inspirerede mig til at gaa hen og ringe til Else, som fortalte, at hun kom i Aften; hun havde været c 1 Uge hos Lugge efter sin Hjemkomst fra Stockholm; desværre var Lug. bleven syg af Angina og haft temmelig høj Feber og ligger hele den Uge, Elle var der, hvilken Skuffelse for dem begge to. Mine og Sven havde fyret i tre Dage, saa det havde været rart for hende at komme hjem. Det bliver interessant at høre om hendes Rejse – navnlig fra Stockholm de kan jo kun skrive til hinanden om rene Hverdagstingting.
+Nu har vi nydt en dejlig Rødbedeboeuf, den er Frk. Kr. efterhaanden ferm til at lave, Løg kan vi da heldigvis faa endnu. Hun begynder da saa smaat at kunne lave god Mad; i Begyndelsen forstod hun slet ikke at ”smage til” hvilket jo er noget af det vigtigste, men jeg har herset og belært det, jeg kunde og som sagt det begynder at lysne. 
+Fik du Udklippet om Jakob Langes Begravelse? Jeg ved ikke, hvad han døde af, men han var bleven mager og kraftløs i Løbet af det sidste halve Aar. - - Følger du med i Verdensgangen kan du nogensinde høre dansk Londonpresse? Ellers kan jeg jo godt af og til fortælle lidt derom - Det gaar jo godt, selv Japanerne bremses dog noget af Kineserne. Træffes du meget med Nazister?? Hvordan er Lægerne i den Henseende??
+Hvor er det morsomt at høre om Læsningen, når skal I have Eksamen?? Hvordan har Bilde det? du har maaske ikke saa meget at gøre med hende, nu da I ikke bor sammen.- Vil du ikke give mig Ruths Adresse, vi fik Kort fra hende til Jul fra Kbhvn. og fortælle mig lidt om lille Grethe (Tinesen) hende fik vi ogsaa Kort fra, gik det i Orden med at faa sendt Penge hjem fra Tyskland?? Knæet er kun middelmaadigt, men Vinteren har dog vist Indflydelse, mon ikke, jeg synes gærne det er værre om Vinteren. - - nu er det vist snart Frotid, Peter kom nu – han lod sig i Gaar, Sønd. Eft. bevæge til at blive til Kaffe, spiste Lagkage, røg en Cigar og var hyggelig – let genert fordi Lasse var her. Peter er nu henrivende som du siger
+[Skrevet på hovedet øverst s1:]
+Saa tilsidst kun Hilsen fra Far (som sender dig Cigarer) Drengene og Peter. Dog flest fra Mutteren.</t>
+  </si>
+  <si>
     <t>1942-09-08</t>
   </si>
   <si>
     <t>Blegdamsvej 19 København Ø</t>
   </si>
   <si>
     <t>Lindøgaard Dræby St.</t>
   </si>
   <si>
     <t>Frk. Andersen
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Peter Oluf Brønsted
 Vilhelm Buhl
 - Gjerulff
 Jesper Hansen
 Eli Larsen
 Christine  Mackie
 Leo Swane
 Mikael Venge
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen
@@ -4447,50 +3824,673 @@
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0964</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ytKA</t>
   </si>
   <si>
     <t>[Skrevet på kuvertens forside:]
 Fru Johanne Warberg
 Lindøgaard
 pr. Dræby St
 Fyen 
 [Ulæselige noter i højre side]
 [Skrevet på kuvertens bagside:]
 afs. Brøndsted, Blegdamsvej 19, Kbvn Ø.
 [Delvis ulæselige noter:]
 …. Maler Jensen … Alfred Jensen Cycelhandler 
 [I brevet:]
 8 Spt. 42
 Kæreste Junge! 1000 Tak til Dig og Jer alle for Besøget hos Jer. Jeg vilde ønske en større Veltalenhed stod til min Raadighed, saa jeg rigtig kunde udtrykke, hvor glad jeg var ved det. Nu ved jeg altsaa rigtigt, hvordan der er hos Jer, og hvor er der yndigt og hvor I er søde allesammen. Jeg har tænkt saa meget paa Jeres Høst, sørget i Regn og glædet mig i Solskin (tildels maaske ogsaa egoistisk, men dog mest landøkonomisk), men nu er jeg blevet rolig i Sindet i den faste Overbevisning, at det nok er kommet ind altsammen, og at Tinge og Manse har leveret Vildt til Høstgildet. Og hvor var det dog morsomt at jeg ogsaa fik Bibbe at se, det søde Barn vilde absolut have kørt min lille Bagage til Kerteminde, det havde været nydeligt efter Natteturen! Ja, Rutebilen svigtede jo, og jeg havde en meget varm, men ogsaa meget sund Spadseretur til Kerteminde. 
 Ogsaa Besøget i Brædstrup var særdeles vellykket, alt ialt en dejlig Rejse med godt Forslag i, skønt det jo kun var 10 Dage ialt. Magisteren var ogsaa glad ved sin Fodtur, havde bl.a. været paa Randbøl Hede og ved Slaggaarden, hvor han fandt Korsnæb i Massevis Heldigvis er jeg aldrig ked af at komme hjem, Bes var her og havde The og Hygge til os. Den vidunderlige Frk. Andersen var ogsaa kommen og fungerer nu, foreløbig tilfredsstillende, laver god Mad og gør et kompetent Indtryk i det hele taget, maaske snarest lidt for, jeg spørger mig selv, om hun kan bevare sit elskværdige Væsen under alle Forhold, det er maaske lidt meget at forlange, men for mig egentlig den aller vigtigste Egenskab hos en Husfælle. Jeg har nu efterhaanden genset alle Børn og Svigerbørn undt. Lomme; Mudi med Familie var her hele Dagen i Søndags, de to Unger er meget lækre, og Michael var i sit allerbedste Humør, saa er han uimodstaaelig. Mudi er flink og udhvilet ved efter sin Extraferie. Mornine holdt en nydelig lille Midg. i Lørdags for Eli, Swane, Vennen Einar Kabel – Pianist – og os, det er saa fint og lækkert, alt hvad Mornine laver: hun har opgivet sin Sommerrejse, men tager dog en Ugestur ud til Karen – vores Kusine – i Holte. Eli og jeg snakkede om, hvad vi dog kunde gøre ved hendes Fattigdom, jeg har talt med Eskild, om han ikke kunde skaffe hende noget Haandarbejde, det [ulæseligt] og er vist godt betalt, men Ulykken er at Materialerne til det som til saa meget andet er ved at udgaa. Stakkels Mornine med sin evige Pengenød. 
 Igaar havde vi Besøg af vor gamle Ven Gjerulf, som vi ikke har set i en 20 Aar. I den Tid har han været bosat baade i Dresden, Schweiz, Paris og London, flere Aar hvert Sted og er nu vendt tilbage til sit Udgangspunkt, nemlig Hellesens Fabrikker her i Byen. I England havde han gjort Bekendtskab med en Slags Bevægelse, startet af en Oberst Douglas, som menes at kunne skaffe gode og tilfredsstillende sociale forhold paa en meget simpel Maade; han fortalte en hel Del om det, det lød udmærket, vi vil prøve at faa nogle Bøger af denne Douglas, I kender vel ikke noget til ham; jeg har aldrig hørt ham nævne, skønt jeg i lang Tid har været interesseret i de Spørgsmål og ude efter nogenlunde populære Værker, han skal være forholdsvis [”forholdsvis” indsat over linien] let forstaaelig, men pokkers svært er jo al den Slags, og ialfald jeg læser dem med den lidt ubehagelige Fornemmelse, at jeg ikke vilde kunne gennemskue selv de allerværste Brølere. 
 Hørte I Buhl i Radioen? Det var jo tydelig nok, og vi faar vel altsaa snart tysk Administration, for Sabotagen hører naturligvis ikke op. Det kan ogsaa være det samme, naar bare de vil lade være med at skyde Gidsler, det er efter min Mening Topmaalet af Barbari og næsten ikke til at udholde. Men man kan da altid haabe, at det uventede sker, og det hele holder op, før end ["end" indsat over linjen] man venter.
 Og nu er jeg meget spændt paa at høre, om Du har haft Doktoren ude, og hvad han har sagt om, og hvad han vil gøre ved Hoften, saa det bliver Du nødt til at skrive mig et Par Ord om lille Junge! Og saa 1000 varme Hilsner til Jer alle, Din Lugge.
 H. f. Magisteren.</t>
+  </si>
+  <si>
+    <t>1943-10-21</t>
+  </si>
+  <si>
+    <t>Birgit Brandstrup
+Ebbe Brandstrup
+Ellen Brønsted
+Thora Cohn
+Andreas Larsen
+Elena Larsen
+Jens Larsen
+Jeppe Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Jonas Larsen
+Peter Andreas Larsen
+Else Larsen, Else, Andreas Larsens kone
+Elisabeth Mackie
+Alhed  Møhl, Lysses datter
+Holger  Møller Hjorth
+Ellen  Sawyer
+Arne Schwark
+William Schwark
+Elly Svarrer
+Ane Talbot
+Andreas Warberg, Albrechts far
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Epikuræer: Ifølge den græske filosof Epikurs lære (o. 300 f. Kr.) opnår mennesket den fuldkomne lykke ved at nyde livets glæder (Den Danske Ordbog). 
+Det vides ikke, hvad Elly Svarrers mand hed. 
+På Faldengård nær Otterup på Fyn boede Christine Mackies datter Agnete/Nete med sin mand, Holger. Agnete blev bortadopteret efter fødslen, men hun og den biologiske familie bevarede kontakten.</t>
+  </si>
+  <si>
+    <t>Christine Mackie undskylder, at hun ikke forlængst har skrevet tak for afskriftet af Elisabeth/Putte Mackies brev. Det var sødt af Johan/Lysse Larsen at sende Elisabeth et telegram. Christine havde ikke hørt fra datteren i otte måneder, men hun fik nu med næsten et års forsinkelse to breve fra USA, og alt er vel. 
+Andreas/Dede Warberg fyldte 60 i juli, og Christine havde ikke råd til at komme til ham og deltage i festen. Andreas sendte så 40 kr., og Christine lånte 60, og hun havde nogle dejlige dage i Jylland. Derefter tog hun til Kerteminde. Johanne var meget syg og lå stort set bevidstløs hen, men pludselig kom hun sig og sad i sengen og røg en cigar. Efter Kerteminde-turen besøgte Christine en veninde i Odense, og til sidst tog hun til Agnete og Holger på Faldengård. Holer var lige så utålelig som altid. 
+Andreas/Puf Larsen har haft sine børn med på en heldags sejltur, som var stor succes. Derefter roede Jeppe Larsen Christine en tur.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/PCEm</t>
+  </si>
+  <si>
+    <t>21/10 - 43.
+Kære lille Lysse!
+Det er skammeligt af mig, at jeg ikke allerede i Sommer takkede dig for det, så umådelig værdifulde Brev, jeg fik mens jeg var i Kjerteminde, med Afskrift af Puttes! Jeg rejste dog ud på min Sommerferie med den bestemte Hensigt at jeg netop fra Kjertem. vilde skrive dig et langt Sommerferiebrev, men som det altid går mig - når jeg ikke har Antydning af noget at arbejde med (som jeg skal, altså) så falder der over mig en altomfattende og uovervindelig Dovenskab! Så det blev jo ikke til noget, trods det Incitament, som dit Brev dog var! Så kom jeg hjem fra Sommerferien og kom ind på Hovedet i Lotteritravlheden, efter hvilken jeg gav mig til at summe mig - desværre lidt for længe, for da jeg endelig var parat til at skrive, så var der af højere Magter sat en Stopper for det - og sådan er det så gået. Jeg har forstået, at det var din Idé med Telegrammet til Putte - det var forfærdelig sødt af dig at tænke på det, Lysse! og det førte jo med sig, at min lange Trængselstid fik Ende; det var en drøj Omgang, de ca. 8 Måneder da jeg gik og ingenting vidste. Jeg har nu igen i September hørt fra Grethe, at alt er vel derovre. Forleden - 15/10 - fik jeg såmæn to Røde Kors Breve fra Amerika, et fra E. og et fra en ung Frue af hendes og mine Venner dér; det ene var skrevet sendt ["sendt" indsat over linjen] d 8/10 - 42 det andet 19/10 - 42 - hun ønsker mig glædelig (forrige) Jul! Det er jo ikke meget værdifuldt som Korrespondance betragtet!
+Jeg havde ikke troet, at jeg kunde komme ud i denne Sommerferie, da jeg ikke havde nogen Penge; det var Dedes 60 Års Fødselsdag i Juli, og vi var jo bedt til Fest, så det var kedeligt nok, men skulde jeg rejse, måtte jeg desuden have Vikar for ca. 50 Kr. så det var udelukket. Så sendte Dede mig 40 Kr. til Rejsepenge - og skønt det jo hverken var helt eller halvt nok, så syntes jeg dog, at jeg måtte gøre en Udvej, når han så gærne vilde have mig med og var så generous, og så lånte jeg 60 Kr. på lang Afbetaling og drog afsted i underskønt Sommerferievejr. Vi havde nogle dejlige og hyggelige Dage hos Dede, - Lugge, Elle og jeg - og gjorde nogle Ture med Toget ud i de dejlige Egne. Så tog jeg til Kjerteminde, hvor jeg var i 14 Dage. Der var jo en Skygge over det, med Johannes Sygdom, men hun var endnu, mens jeg var der, skønt lidende og svag ikke egentlig ængstelig syg, det blev hun først senere, og der var jo en lang Tid, hvor vi helt havde opgivet nogensinde mere at se hende - I har vel hørt om det fra Kjerteminde? hvordan hun lå i dyb Søvn eller Bevidstløshed i Uger - og så den 29. Sept. den Dag, da hun fyldte 70, vågnede op til Livet igen. Elle havde ikke tænkt at tage derud den Dag, men Bibbe ringede at Johanne havde spurgt efter hende - og da hun kom derud, lå Johanne og røg en Cigar!! Den første Tid var hun meget uklar, men det klarer mere og mere, og det ser nu ud, som om hun kan blive sig selv igen. - De sidste 5 Dage jeg var der, var så skønne, at det var meget svært at rive sig løs - stille Sommervarme over alt det modne og frodige, der er nu ingen Stedet, hvor man kan sådan blive fyldt med Sommersalighed som dér - ikke mig, da! 
+Så var jeg et Par Dage hos min Ungdomsveninde i Odense, Elly Svarrer f. Eilskov. Hun er selv nøgtern og meget afholdende og nøjsom men hun ved, at jeg er Epikuræer og retter sig derefter! Ægte Kaffe på Sengen og efter Middag, ægte The, Rødvin til Middag, store Cigarer og - Calorie om Aftenen på Bænken ude i Haven, hvor vi sad til Kl. 11 hver Aften og sludrede om vores fælles Ungdom. Hendes rare Mand lå på Sygehuset for noget ikke så slemt, så vi var alene sammen. De er rige og har et yderst komfortabelt Hus. Ferien sluttede jeg på Faldengård, hvor den rare Holger var omtrent ligeså skrubbet og utålelig som altid - man kunde tæske ham men har en Del tilovers for ham alligevel.
+Bes og Arne har købt et lille Hus i Virum og skal flytte derud 1 Nov. jeg tror det er meget formålstjenligt at Be kommer fra Lugge og prøver at stå på sine egne Ben og selv tage Ansvar for Barnet, som er i Trivsel og flink og rolig. -
+Puf var en hel Dag ["hel" indsat over linjen] - da Las, Else og jeg var i Odense - på Tur med alle tre Børn i Båden på Fjorden; de havde Telt med og alle mulige Grejer til at lave Mad, og det var en meget stor Dag for dem alle fire; de kom hjem Kl 10 om Aftenen, aldeles matte og søvnige men yderst tilfredse. Jeppe havde lært at ro Båden så pænt, og næste Tir. - min sidste - udbad han sig at ro mig en Tur, det blev Lavvande, så Båden ikke kunde komme ind, men vi løste Spørgsmålet ved at jeg vadede et Par Mil ud i Bugten og besteg Båden dér. Jeppe var stolt; han er en fortryllende lille Dreng, - den af de tre, som står mit Hjærte nærmest.
+Bimse har forhåbentlig engang - for længe siden - fået et Brev fra mig, efter at hun havde sendt mig de søde Billeder af Børnene, som jeg lige har siddet og set på - men jeg mangler jo Peter! 
+Så må I have det godt! Mange kærlige Hilsener til jer alle fra
+Meme.
+Birgit og Ebbe er i Sverige for Tiden - men det ved I vel.</t>
+  </si>
+  <si>
+    <t>1944-08-20</t>
+  </si>
+  <si>
+    <t>Christa Knuth</t>
+  </si>
+  <si>
+    <t>Knuthenborg pr. Bandholm</t>
+  </si>
+  <si>
+    <t>Marius Christiansen
+Thora Cohn
+Agnete Egebjerg
+Gudmundur Kamban
+Andreas Larsen
+Else Larsen, Else, Andreas Larsens kone
+Henrik Lund
+Ane Talbot</t>
+  </si>
+  <si>
+    <t>Kamban er formodentlig Gudmundur Kamban. Janus Kamban var kun 21 år i 1944.
+Johannes Larsen lærte muligvis Kamban at kende gennem sit venskab med Christa Knuth. Efter Kamban-parrets ophold i Kerteminde i august 1944, ser det ud til, at de tog videre til Knuthenborg.</t>
+  </si>
+  <si>
+    <t>Larsen har sendt akvarellen som eksprespost og håber, at Christa Knuth og hendes bror kan lide den.
+Familien er ved stranden. Badehuset er blevet rykket et stykke op. Larsen bader en gang dagligt.
+Marius Christiansen kommer og hjælper med at fange sædgåsen, så den kan blive stækket.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/zPU4</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth
+Knuthenborg
+Bandholm.
+[I brevet:]
+Kjerteminde 20 Aug 1944.
+Kære Grevinde!
+Tak for Opringningen i Middags. Som jeg sagde er Akvarellen i Dag sendt som Ekspresgods, saa jeg haaber Du maa faa den rettidigt. Det er ogsaa mit Haab at den ikke maa blive en Skuffelse for Dig eller Din Broder, men man kan jo aldrig vide saadan noget. Som jeg ogsaa sagde havde jeg det rart i Jylland, men jeg nyder ikke des mindre at være hjemme igen. Jeg sidder her alene, alle de andre er nede ved Stranden, de har faaet rykket Badehuset et Stykke op, saa der er en Plads foran med Bænke og ud fra Bredden er der en Bade og Baadebro. Jeg har ogsaa været ude at svømme i Dag og i Gaar, men jeg kan nøjes med en Gang om Dagen. Jeg sidder ogsaa og venter paa Christiansen der har lovet at komme og hjælpe mig med at fange og stække Sædgaasen, det er paa høje Tid, men saa slipper den for at have været spærret inde. Jeg venter ham hvert Øjeblik, og saa kan han faa dette med til Posthuset. Jeg skal hilse fra Else og Puf, vil Du ogsaa hilse Kamban og mange Hilsner til Dig selv fra
+Din hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1945-03-18</t>
+  </si>
+  <si>
+    <t>Johannes Nicolaus Brønsted
+Louise Brønsted
+Anne Marie -, i huset på Lindøgaard
+Christine  Mackie
+Pernille Marryat
+Axel  Müller
+Ellen  Sawyer
+Janna Schou
+Erik Warberg Larsen
+Grete Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Grete Warberg Larsen fødte sit barn 16. april 1945. 
+Janna Schou var aktiv i forsøget på at redde jøder ud af Tyskland. Hun var formodentlig i 1945 gået under jorden. 
+Landsforeningen JAK blev i 1931 stiftet som en protest mod det økonomiske system, der gjorde det muligt at tjene penge på penge. JAK protesterede mod, at samfundets penge blev stillet til rådighed i form af gæld med krav om betaling af renter. JAK’s holdning var, at penge ikke skulle have en pris, og at deres funktion udelukkende var at gøre køb og salg af varer og tjenesteydelser mulig. Samfundet skulle gennem en demokratisk styret Samfundsbank stille de nødvendige betalingsmidler til rådighed uden omkostninger (Kilde: J.A.K’s hjemmeside, april 2024).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0638</t>
+  </si>
+  <si>
+    <t>Johanne/Junge forstår godt, at Astrid/Dis savner datteren Janna. Det er svært at være alene hele dagen. Johanne var selv ved at blive skør af ensomhed, da hun var i USA. Og jo, Astrid må gerne skrive om sine sorger.
+Johanne takker for tobakken. Hun ser ingen mennesker, for rutebilen kører ikke, og folk har ingen cykeldæk. 
+Grete skal snart føde, og nu har hun hekseskud.
+Johanne skriver om krigen og tyskernes brutalitet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/TCWH</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+X
+Modt. 22’ Marts 1945
+besv. samme Dag.
+Fru A. Warberg Müller
+Bakkevej 12
+Hareskov St.
+Læst jun. 2000.
+af Bibbe
+13/3 – 2001. BWP.
+[Håndskrevet på kuvertens bagside:]
+Lindøgaard Dræby St. Fyen.
+[I brevet:]
+Lindøgaard Søndag, d. 18de Marts 45.
+Kære lille Dis!
+Tusind Tak for dit Brev, som jeg fik i Forgaars; samme Dag havde jeg Brev fra Bibbe, hendes maatte jeg besvare først, og hun fortalte mig, hvor glad hun havde været over at træffe dig hos Magisterens. Det var dog ogsaa et morsomt Held, at hun netop kom derud den Dag. Nu har vi hende snart hjemme igen og Gud ske Lov for det, det er dog tryggere at vide hende her paa Landet, for Faren dog er minimal.
+Kæreste lille Dis, hvor jeg forstaar dit Savn af Janna, og det føles dobbelt – ja mere end dobbelt – fordi du er alene hele Dagen. Hvor godt man end forstaar at – hvad skal jeg sige – underholde sig selv, saa er det ingen Spøg at være alene hele den lange Dag igennem, det prøvede jeg i Amerika, og det var drøjt, så drøjt at jeg ogsaa den Gang mente mig selv at være på Sindssygens Rand. Saa jeg forstaar dig og har den varmeste Medfølelse i det. Jeg forstaar ogsaa, naar du skriver, at det hjælper ikke, at hun er saa forholdsvis nær, Tværtimod! Hvis hun var helt borte, f. Eks. boede i Jylland, var det lettere at bygge en ny Tilværelse op; paa denne Maade vil det vare længere før du vænnes til Tabet af hende, og dog vilde man selvf. ikke bytte eller ønske hende længere borte. Det eneste Gode, jeg kan se ved det, er at det nu er bleven Foraarstid, og Foraaret har jo mange Glæder og Goder i sit Følge, langt værre om det havde været de vemodige Maaneder Oktober og November. Men som du selv skriver, der er ikke andet ved det at gøre end at se at holde Halen saa højt som muligt og forlange af sig selv, at man skal kunne bære det. Og saa maa vi haabe paa, at Tiden vil mildne Savnet, saa du kan faa Glæde ud af Møderne med hende – muligvis det gaar hurtigere, end du nu er i Stand til at tænke dig. Hvor jeg dog haaber og ønsker det. Den lille Pige maa vel ogsaa være et stort Plus for dig. Men først og sidst, at Janna er glad og – som du skriver glad, naar du kommer. Tænk, at du kan spasere en hel Time dertil. Ogsaa hjem? det skrev du ikke noget om. Men hør Dis, jeg vil ikke høre noget om, at du skulde betænke dig paa at udgyde dine Sorger og Problemer for mig. Hvad har man dog sine Venner (Søstre) til, naar man ikke skulde kunne klage sin Nød til dem, naar Livets Bølger gaar højt, som vi udtrykte det i vore unge Dage, nej, lad os nu være her! Og lov mig, at du bare skriver løs, selv om det gør en ondt at høre om Sorger, saa vil man da ti Gange hellere høre dem og have en Følelse af, at ens Svar mulig kan trøste og styrke lidt, end man vil være udenfor og – skaanes! Tænk paa, hvad jeg sikkert har aflæsset til dig i sin Tid, da mit Livs Bølger fuldstændig konstant gik højt, det har næppe været Smaating, du har maattet høre om. 
+Nej, det var saamænd kun en Forglemmelse at jeg glemte X [”X” indsat over linjen] at kvittere og takke for Tobakken, det gik hurtigt op for mig, da jeg havde sendt Brevet. Vi vil være Jer saa taknemmelige, hvis I af og til vil sende noget, for nu kniber
+2.
+det snart haardt; den hjemmeavlede Tobak er der ikke saa meget Drøje i, som jeg havde tænkt, og det gaar hurtigt ned ad Bakke med den. Saa hvis I vil have Ulejlighed med det og absolut ikke Udgift, vil vi som sagt være Jer megen Tak skyldige. 
+Tak fordi du holder mig à jour med Jeres økonomiske Forhold; hvor var det dejligt, om I kunne komme rigtig paa Fode, og om Axel kunde faa nye Tænder; det vil gøre ham 10 Aar yngre, og vist ikke alene at se til. 
+Jo, saadan er det jo, der hvor Pengene er, skal der yderligere dynges paa, og Fattigfolk skal de nok vide at flaa. Vi maa habe paa J.A.K., at de Synsmaader en Gang maa vinde Sejr.
+Herfra er som sædvanlig intet nyt. Vi ser aldrig nogen her, nu da Bibbe er en Saga, Rutebilen saa at sige ogsaa, og ingen har Dæk paa deres Cycler. Elle har vi ikke set siden Jul, og naar faar vi hende at se, skønt Vejret jo er lige til at cycle i, saa fint et Foraarsvejr. Godt at vi har Lindøerne, dem ser vi da af og til. Grete har det [”det” indsat over linjen] ikke saa farlig godt, hun længes vist efter, at hendes Time skal slaa, det lille Skind. 
+Næste Dag, Mandag Form. I Morges kom Tinge og spurgte om Anne Marie maatte komme ned og hjælpe Grethe lidt i Eft. Nu har hun faaet Hexeskud og ligger og kan ikke røre sig; det er saa trist, at hun skal døje med alt muligt, den lille go’e Grethe! 
+Det er Middag nu, og jeg er bange, det bliver ikke til meget mere, Posten er tidlig paa det om Mandagen
+Næste Gang skal jeg sende det bio-dynamiske Skrift, du sendte, jeg har knapt læst det endnu og det er jo meget interessant. Det andet beholder jeg altsaa. Tak! – Nu har Anne Marie igen haft en Omgang med Betændelse, denne Gang i Øret og hun har døjet meget og haft Doktor her 2 Gange ligget i Sengen 2 Dage og haft mange Smerter. 
+Der er saadan en flink lille ung Læge i Dræby, jeg havde aldrig set ham før; den første Dag, han var her, bød jeg ham Kaffe og han blev siddende i nær ved 2 Timer og snakkede med mig; vi var meget ivrige begge to, saa han glemte Tiden. Vi var meget enige – det er man jo gerne for Tiden, fordi det mest er een Ting, man diskuterer nu: Krigen og alt hvad dermed hører. Det var en helt Oplevelse for mig, jeg ser næsten aldrig andre Mennesker. 
+Efter Middag. Det er underligt nok, for skønt alt hvad der sker i Verden – et Hav af Rædsler – opfylder en hver Time paa Dagen, saa er der noget ved det, der gør, at man ikke skriver om det. Men du kan tro, at alt det forfærdelige som vi hører om, og som [”og som” indsat over linjen] ligger paa en som en Mare ogsaa bidrager til, at gøre det daglige Savn af Janna endnu tungere end det vilde være, dersom Verden havde sit normale Udseende. Jeg har da i hvert Fald saa tit den Fornemmelse, at det er ikke til at bære. Og Verdens Fremtid må man ogsaa - uundgaaelig – spekulere paa. Faar vi mon den forfærdelige tyske Krigsmentalitet udryddet nogensinde. Ja, en Gang maa jo den tyske Nation blive voksen, men hvor længe vil det vare? den er for mig at se en stor lømmelagtig Dreng med alle den Alders Skavanker – ogsaa Børns Grusomhed har den i rigt Maal. En underlig Mangel paa Fantasi, der gør, at de slet ikke formaar at fatte andre Menneskers Lidelser. Nu er Lidelserne over dem selv, men vil de kunde lære af det? Eller vil det udelukkende resultere i Hævnfølelse? Det er Fremtidens Gaader. Saa vidt jeg husker, sagde Fanny jo, at der vilde gaa en uhyre lang Aarrække uden Krige, men den synske Fisker oppe i Nordnorge, der spaaede 1ste Verdenskrig, paastod, at der vilde komme Krig i 1953, hvor Frankrig og Rusland vilde slutte sig sammen og ødelægge Sverige. Det lyder fantastisk. Man kan ikke tænke sig Frankrig have Interesser i Sverige, vel? Og der er kun 8 Aar til, han maa vist have set forkert med et Aarhundrede eller to. – Naa, nu blev det alligevel til lidt mere Brev, 
+[Skrevet på hovedet øverst på s. 1:]
+Jeg skulde egentlig have hjulpet A.M. med Opvasken, saa hun kunde komme hurtig ned til Grethe, men det Ky’ det Ky’ -
+God Bedring med det lilles Snue, det er da kedeligt, naar hun saa ikke kan komme ud.
+Nu haaber jeg, at det hele maa bedres lidt for dig, søde Dis. ”Tiden læger” som Mornine skrev som 14årig, 2 Dage efter en dødsens Fortvivlelse over en ubesvaret Elskov.
+Tusinde Hilsener fra din Junge. 
+[Indsat nederst s. 2:] X hvilket herligt Sprog, der kan falde en i Pennen.</t>
+  </si>
+  <si>
+    <t>1945-09-05</t>
+  </si>
+  <si>
+    <t>Kaas pr. Lime</t>
+  </si>
+  <si>
+    <t>Elena Larsen
+Johan Larsen
+Christine Rasmussen</t>
+  </si>
+  <si>
+    <t>Familien Hostrup-Schultz havde store jordbesiddelser i Midtjylland, deriblandt Kongsø Plantage. Johannes Larsen kendte familien og tilbragte i august 1945 en uge hos dem i Kongsø. 
+Johan/Lysse Larsen og familien boede i Småland, Sverige.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har haft hold i ryggen i flere uger. Han rejste til Bryrup og Skive, men måtte tage til Faaborg til Christine Rasmussens begravelse og derefter retur til Jylland. Larsen maler akvareller og skal hjem og have gang i bestillingsopgaver. 
+Johan/Lysse Larsen og familien har først nu fået udrejsetilladelse, og de vil have, at Larsen kommer hjem til dem. Han overvejer at søge polititilladelse til at køre derop i bil.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/iQmy</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth
+Knuthenborg
+Bandholm
+[På kuvertens bagside:]
+Johannes Larsen
+p.T. Kaas pr. Lime
+[I brevet:]
+Kaas i Salling 5 Septbr 1945.
+Kære Grevinde!
+Det er snart længe siden Du har hørt fra mig. Jeg ved ikke en Gang om jeg har fortalt at jeg laa i 3 Uger af Hold i Ryggen, d.v.s jeg stod op et Par Gange men maatte i Seng igen. Saa rejste jeg til Kongsø ved Bryrup hvor jeg blev forsinket en Uge af Regnvejr og nu er jeg altsaa her. Det er besværligt at rejse. Jeg tog fra Kongsø til Nørre Snede i Bil, derfra med Rutebil til Viborg, hvor jeg overnattede. Næste Dag til Skive med Tog og derfra hertil med Bil. Saa gik der et Par Dage saa blev jeg ringet op fra Kjerteminde, at Etatsraadinde Rasmussen var død og skulde begraves fra Museet i Faaborg, og i Lørdag Morgen tog jeg saa en Bil til Faaborg, overværede Begravelsen og saa af Sted igen, saa jeg var her Kl. 11,15 om Aftnen. Her er vældig kønt og her er Krikænder i Hundredvis og Graaænder i Tusindvis og de første 4 Dage var her en Svane i Søen, her er ogsaa 3 Hejrer. Jeg maler nogle mindre Akvareller men jeg er sløjt gaaende paa Gr. af det forbandede Hold som stadig generer mig. Jeg tænker paa at rejse hjem i næste Uge, da jeg har Bestilling paa 4 Oljebilleder hvoraf jeg havde lovet det ene til først i denne Maaned hvilket altsaa ikke bliver til noget. Lysse og Familie fik ført Udrejse Tilladelse da Høhøsten var begyndt saa den Rejse gik ind og nu vil de endelig have mig derop, men jeg gruer for at rejse. Jeg spekulerer paa at faa en Lægeattest, saa jeg kan faa Politiets Tilladelse til at køre hjem i Bil. Det kneb med at faa Lov til at køre til Faaborg. Nu skal Brevene af Sted
+Mange Hilsner 
+Din hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1945-11-13</t>
+  </si>
+  <si>
+    <t>Marius Christiansen
+Hans Hvass
+Adam Knuth
+Elena Larsen
+Jonas Larsen</t>
+  </si>
+  <si>
+    <t>Hans Hvass: Sjældne danske fugle. Illustrationer af Johannes Larsen. Gyldendalske Boghandel 1947</t>
+  </si>
+  <si>
+    <t>Elena og Jonas Larsen er på besøg. 
+Johannes Larsen skal illustrere Hans Hvass: Sjældne danske fugle. 
+Det er sjovt, at Adam har fået zebrafinker. 
+Nogle rotter har ædt næsten alle Larsens fugle i volieret. 
+Christiansen blev glad for kaktusbogen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/KaqQ</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth
+Knuthenborg
+Bandholm. 
+[På kuvertens bagside:]
+Johannes Larsen
+Kjerteminde
+[I brevet:]
+Kjerteminde 13 Nov. 1945.
+Kære Grevinde.
+Jeg er nu kommen saa vidt her, at jeg venter at komme hjem en af de første Dage. Tusind Tak for Bøgerne! Forleden havde vi et vældigt Højvande, det gik op over Landevejen her udenfor Vinduerne. Vi har Besøg af min svenske Svigerdatter og min yngste Sønnesøn. De kom i Mandags, og de kommer i Dag igen og besøger mig. jeg er nu gaaet ind paa Hans Hvass´s Forslag om at lave en Bog til. Denne Gang kommer det til at dreje sig om, sjældne Fugle. Det er morsomt at Adam har faaet Zebrafinker, de har saadan en hyggelig lille Melodi og de kan vist godt yngle, dersom det er et nogenlunde rummeligt Bur. Mens jeg har ligget her har der igen været Rotter i min Voliere, de har omtrent ædt hvad der var af Fugle. Det var en Dag da der kom en Sending Siskener og Dompapper til mig fra Jylland, de kom saa ned til Christiansen sammen med de Par Stykker, Rotterne havde levnet. Du kan tro din Kaktusbog gjorde Lykke, men det har Du vel hørt fra Christiansen. Mange Hilsner 
+Din hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1946-05-31</t>
+  </si>
+  <si>
+    <t>B. Bach
+Ellen Branner
+Thora  Branner
+Wilhelm Branner
+Louise Brønsted
+Andreas Larsen
+Gudrun Larsen
+Ingrid Larsen
+Jens Larsen
+Johannes Larsen
+Vilhelm Larsen
+Else Larsen, Else, Andreas Larsens kone
+Søren  Melson
+Gull-Maj Norén
+Christine Swane
+Lars Swane
+Poul Uttenreitter
+Ursula Uttenreitter
+Erik Warberg Larsen
+Grete Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Christine Swane/Uglen fyldte 70 år 29. maj 1946.
+Det vides ikke, hvad der menes med, at Poul Uttenreitter medbragte to koner til festen.</t>
+  </si>
+  <si>
+    <t>Elena Larsen har deltaget i Christine Swane/Uglens 70års fødselsdag, og hun fortæller om maden og vinen samt om, hvem hun talte med. 
+Else Larsen sagde, at Andreas/Puf Larsen havde ændret opførsel overfor Johannes Larsen/Las efter Johan/Lysse Larsens besøg i efteråret, så resultatet af rejsen var godt.
+Johannes Larsen har været i Jylland og male brushøns. Han vil gerne tale med Elena om noget en dag.
+Louise Brønsted/Tante Lugge har bedt om en snak med Elena en dag. Louise lød nervøs, og det gjorde Elena bekymret.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7bEs</t>
+  </si>
+  <si>
+    <t>Fredag 31-5-46
+Kære Lysse!
+Du kan rigtignok tro det var et herligt Gilde hos Uglen. Jeg tror knap jeg nogensinde har moret mig saa godt til en større Festlighed som der, men saa var vi jo ogsaa kun et ganske udsøgt Selskab af næsten udelukkende Larsener med Tilbehør. Det eneste Skaar i Glæden ikke blot for mig var at vi manglede en saa fremstaaende Repræsentant for Slægten som lille Lysse Larsen deroppe fra Båshult og det beklagedes af mange. Men nu skal du høre: Først samledes vi hos Uglen som tog imod i Midten af et Væld af Gaver Blomster, Bøger, Vin, Chocolade, Frugt, Tobak, Billeder, Antikviteter (Jeg havde købt en flot klase blå Muskatdruer og nogle Pakker Cigaretter i Hälsingborg) Her kom Tinge, hans kone, Onkel Klaks og Gudrun og Søster, Las Puf og Else Frk Branner (en Søster til Tante Tuttes Mand) og Uglens Ungdomsveninde), Mehlsen og Gulmai Norén. Vi gik omkring og sludrede, spiste Konfekt og drak Vermouth indtil vi i sluttet Trop drog over til Lasse og Ursula hvor der var dækket et festligt Middagsbord i Ateliet. Mandse havde lavet Uorden i hele Bordplanen ved at tage mig til Bords, den var jo mægtog fin og vi havde det vældig fornøjeligt. Paa den anden Side af mig sad Bibbe og llige over for Lasse, saa jeg var paa alle Maader vel anbragt. Maden var dejlig og Vinen ligeledes, al den Rødvin vi kunde fylde os med og Madeira til Isen; i det hele taget fik vi saa overvældende meget godt at jeg ikke har været udsat for noget lignende i mit lange Liv. Efter middagen drak vi kaffe i Haven og der sad jeg og snakkede meget med Onkel Klaks han var i vældigt godt Humør og til synes glad ved at prate med mig, senere holdt jeg hus med Mandse, Puf Gul-Mai og Mehlsen. Puf var et helt andet Menneske end i Efteraaret og Else fortalte mig at dit Besøg i Kjerteminde havde haft en forunderlig Virkning paa ham, og hans Opførsel overfor Las helt ændret sig, saa du har altsaa haft et udmærket Resultat af din Rejse. Las talte jeg ikke saa meget med, han holdt til med Bach og Uttenreiter, men ogsaa han var i udmærket Humør og saa godt ud. Han har lige været i Jylland og gøre Studier af Brushaner til et Par Bestillinger han har og skal til Jylland igen paa Biltur med Johs. V.s. Jeg talte nu forresten en Del med ham alligevel kan jeg indse ["kan jeg indse" indsat over linjen] men ikke saa meget som jeg kunde have haft Lyst til, men han vil have fat i mig en Dag og saa kan det jo blive til mere. Efterhaanden blev kl en 2, 3 Stk. og saa fik vi Smørrebrød med Øl og Snaps og blev derefter kørt hjem i Bil. - Straalende! - Det var Synd du ikke var med for det var lige en Fest du vilde have nydt. Ja der er jo meget mere at fortælle om men det maa vente til jeg kommer hjem. I Morgen skal Jens og jeg til Næstved, i Dag skal jeg ud til Tante Lugge, jeg ringede til hende for at træffe Las, men han boede ikke der saa "saa" overstreget og saa var der noget hun vilde tale med mig om, som ikke egnede sig for Telefon, hun lød saa nervøs og medtaget saa jeg er rigtig urolig for hvad det kan være. - Jeg haaber I klarer Jer nogenlunde uden mig, ja det gør I naturligvis, jeg var ikke noget videre att ha i den senere Tid.
+1000 Hilsner fra din Bimsekone.</t>
+  </si>
+  <si>
+    <t>1946-06-22</t>
+  </si>
+  <si>
+    <t>Poul Gregersen
+Elena Larsen
+Christine Swane
+Lars Swane
+Ursula Uttenreitter
+Erik Warberg Larsen
+Grete Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem konen, præsten, Bibbes kammerat og Jørgen var. Heller ikke hvilket barn Elena/Bimse Larsen medbragte. 
+På Munkebo Bakke er der et udsigtstårn.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2458</t>
+  </si>
+  <si>
+    <t>Johanne/Junge takker for brev og pakke. Hun har haft gæster, lige siden Astrid/Dis og Alex rejste, så hun er træt. De besøgende var Elena/Bimse og en dreng, en af Martin/Manses venner, en præst fra Odder m.fl. Med præsten tog de på tur til Munkebo Bakke med. 
+Lars og Ursula Swane kom noget forsinket med en hund til Erik/Tinge. De var punkteret og mistede en færge. 
+Johanne har sagt nej til at tage et feriebarn.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/JSMC</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+24 Juni 1946
+besv. 30’ Juni
+Fru A. Warberg Müller
+Bakkevej 12
+Hareskov St.
+[På kuvertens bagside:]
+Lindøgaard Dræby St. Fyen
+[I brevet:]
+Kære lille Dis!
+Tak for Kort og Brev og Pakke! Manse er glad ved Uret – mægtig stolt over altid at vide, hvad Klokken er – og jeg over Persillen. Tusind Tak. Dette bliver kun et lille Livstegn, for jeg er ret udgaaet for Kraft – snart. Tænk lige siden I rejste har vi haft Gæster. Dagen efter kom Poul Gregersen og er her endnu (han hjælper Manse og er en sød Dreng) Det var Torsdag; næste Dag fik vi Tel. at Bimse og Dreng X [indsat i venstre margen:] 10 Aar og det sødeste Barn jeg nogensinde har set. Et Udtryk saa henrivende. [Indsættelse slut] vilde komme Lørdag Form. Det betød Huset møvet og fin Middag, 3 Retter Mad. Samme Aften ringede en Ven af Manse at han vilde komme Dagen efter til Middag Sidst paa Ugen kom en Præst fra Odder, som Bibbe er god Ven med (han er gammel og gift) og ham havde vi til et pænt Aftensbord den ene Dag og Middag næste. Han bor paa Kroen i Munkebo og han Bibbe og jeg var i Gaar bilende op paa M. Bakke, hvor vi nød en herlig Kaffe med Likør og Cigar. X [Indsat nederst på arket og op langs højre margen:] X og hvor der var aldeles dejligt oppe; vi var i Taarnet, hvor er Danmark et dejligt Land [indsættelse slut] Bibbe havde arrangeret Turen, men han ga’ den. 
+Han er en usædvanlig klog og intelligent Mand – henrivende, lidt kejtet og genert, som kloge Stuemennesker tit er. Manse var saa indtaget i ham.
+I Gaar ringede Lasse Swane fra Kbhvn. at de vilde komme her – bilende – i Dag til Morgen med en Hund, som Uglen vil have afsat til Tinge. Jeg var tidlig oppe og lavede fint Kaffebord og gjorde rent, men endnu Kl. 11 ¼ er de endnu ikke kommen. I Aftes var her en af Bibbes Kammerater, som nylig er kommen til Kjerteminde Sygehus, men jeg gik i Seng – trods Gæster, ogsaa Tinge, Grete o.a. Som du ser er det ikke just en død Tid, vi lever i!! Men sjovt er det da alligevel, selv om jeg har ondt ved at blive ved. Konen er stadig i Jylland. Pudsigt at alle disse – selvf. kære – Gæster netop skulde komme, mens hun er borte.
+Tak for Jeres Besøg, det var dejligt at have Jer, og alt var jo ogsaa vellykket, men det havde da nu været meget bedre, hvis I havde haft godt Vejr. - - - Her blev jeg afbrudt ved at de kom, havde punkteret og mistede derved en Færge. Grete og Tinge havde insisteret paa at have dem til Middag; jeg havde allerede købt Kød til Bøf; det fik hun saa ned. Derfor var de her kun et Kvarter, da de skulde af Sted lige efter Middagen. Nu faar jeg da en Hvile-Eftermiddag, hvad jeg meget paaskønner. Jeg fryder mig over den lille grønne Skaal, hvor er den dog henrivende. 
+[Indsat øverst på s. 1; på hovedet:] Vil du nøjes med disse Ord for denne Gang. Har du det godt?
+Hils Axel fra mig og de andre.
+Ogsaa Hilsner til dig selv, flest fra din Junge.
+Vi havde Brev fra Jørgen om vi vilde tage et Barn paa Sommerferie, selvfølgelig umuligt for mig at overkomme.</t>
+  </si>
+  <si>
+    <t>1946-11-08</t>
+  </si>
+  <si>
+    <t>Oskar Bondo Svane
+Marius Christiansen
+Adam Knuth
+Andreas Larsen
+Else Larsen, Else, Andreas Larsens kone
+Niels Larsen Stevns
+Didrik Overgaard Nielsen
+Emma Overgaard Nielsen
+Eric Struckmann</t>
+  </si>
+  <si>
+    <t>Slukefter Kro lå på Rugårdsvej i Odense. Bygningen er i vore dage (2024) uddannelsescenter ejet af en fagforening. 
+H.R.S. står for Højesteretssagfører.
+Johannes Larsen lavede mange illustrationer til Dansk Jagttidende.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen takker for fasanerne. Han er blevet tildelt Larsen Stevns Legatpå 4000 kr. som hædersbevisning.
+Det store billede skal nu tørre. Larsen skal tegne en fugl til Jagttidende. Han har fået grå- og grønsiskener og dværgvagtler til volièren.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/FfaP</t>
+  </si>
+  <si>
+    <t>Kjerteminde 8 Novbr. 1946.
+Kære Grevinde!
+Tusind Tak for Fasanerne, som jeg skulde have takket for noget før, dv. som jeg ikke i Forgaars da jeg skulde i Gang med at skrive fik Besøg af en Kunde som blev til vi skulde spise og i Gaar da jeg var kommen i Gang med samme Virksomhed blev ringet ud til Tandlægen. Forleden Morgen fik jeg et Telegram fra Struckmann der meddelte mig at den frie Udstillings Bestyrelse enstemmigt havde tildelt mig Larsen Stevns Legat. Jeg troede det drejede sig om ca 500 Kr og Puf og Else og jeg tog Christiansen med og fyrede Legatet ved en Frokost i ”Slukefter Kro og kørte rundt i Langesø Skovene bag efter. I Forgaars fik jeg en Check paa 4000 Kr. fra H. R. S. Bondo Svane med Oplysning om at Beløbet der var en Hædersgave var skattefrit. Det gaar fremad med det store Billede, men det er jo mørkt i disse Dage og nu skal det staa og tørre i nogle Dage mens jeg faar noget Tegnearbejde fra Haanden, bl.a. en Fugl til Jagttidendes Julenummer, som jeg er bleven rykket for. I Morgen Eftermdg. skal vi til Middag hos Elses Forældre i Odense og blive om Natten da jeg skal til et Møde i Kunstforeningen om Søndagen. Jeg har faaet nogle flere Graa- og Grønsiskener fra Jylland til min Voliere og et Par Dværgvagtler fra Christiansen. Adam har vel nu faaet sin befolket. Mange Hilsner
+Din Hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1947-07-12</t>
+  </si>
+  <si>
+    <t>Laszlo -
+Grethe Jungstedt
+Adolph Larsen
+Andreas Larsen
+Johannes Larsen
+Peter Andreas Larsen
+Else Larsen, Else, Andreas Larsens kone
+Astrid Møller
+Emma Overgaard Nielsen
+- Petersen, dyrlægefrue
+- Petersen, sygehuset
+Ellen  Sawyer
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Det er svært at læse, om den engelske pige var 14 eller 19 år. I 1947 var der ca. 500 ungarske børn på ferieophold på Fyn (Arkiv.dk, juli 2023). 
+Det vides ikke, hvem Jørgen og Dorthe var. 
+Martin/Manses angst for, at Adolph/Agraren skulle "gaa". Adolph Larsen var kvartalsdranker, og ind imellem fik han et "anfald" og forsvandt i dagevis. 
+Mette, Eivind og Asger: Se Astrid Møller.
+Else og Andreas/Puf Larsen var i England og Skotland, hvor Andreas Larsen skulle lære noget om ølbrygning.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2464</t>
+  </si>
+  <si>
+    <t>En engelsk pige har boet hos Johanne og Adolph Larsen nogle dage.
+Johanne Larsen har været nogle dage hos Ellen i Kerteminde. De havde gæster til kaffe flere gange. Det var dejligt at gense Astrid/Trisse Møller.
+Else og Andreas/Puf Larsen bliver meget forsinkede på deres hjemtur fra England og Skotland.
+Det er svært at tage stilling til Slesvigsspørgsmålet.
+Johanne skriver betragtninger om stormagter som fx Tyskland.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/S9Qh</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+18 Juli 1947
+besv. 22-7-47
+Fru A. Warberg Müller
+Bakkevej 12
+Hareskov St.
+[På kuvertens bagside:]
+Lindøgaard Dræby St. Fyen
+[I brevet:]
+Lindøgaard 12te Juli 1947
+Kære lille Dis!
+Tak for dit Brev! hvor du dog altid oplever meget, men jeg har saamænd ogsaa oplevet en Del i den senere Tid. Hvor er det dog mærkeligt, at saa at sige altid naar jeg skal have Brev af Sted til dig, kommer Posten en Timestid før han plejer; i mit sidste Brev naaede jeg ikke at faa alt fortalt. Den engelske Pige: en Dag da jeg kom op i Stuen sad Bibbe og telefonerede og Manse stod afventende ved Siden af. Jeg kunde ikke begribe, hvad det drejede sig om. Saa var det, at de lige havde læst i Avisen om at en Skare unge engelske Piger kom hertil, og man havde endnu ikke faaet Værtsfolk nok til Dem. Manse og Bibbe var straks med paa den. Jeg gruede, for hvor skulde vi lægge hende. Saa traadte vor Pige Edel (som er en Perle – Guld værd alt, hvad du vil) til og tilbød at vi maatte faa hendes lille Datters Seng over til den ungarske Dreng, saa kunde Pigen ligge paa Sofaen derovre. Saa blev den flyttet ned til Peter, hvor Laszlo saa har sovet og Manses Seng flyttet ind i Badeværelset – stillet paa Højkant om Dagen, redt hver Aften. Hun er en ganske sød lille Pige paa 14 Aar, som vi virkelig har Glæde af. Navnlig har Manse og hun det rart sammen. Hun skal rejse paa Mandag, saa er den Ferie forbi.
+Forleden en Gang ringede Jørgen fra Kjerteminde; han og Dorthe kom om Aftenen, og vi havde det hyggeligt. De skulde saa komme igen i Søndags; midt paa Form. ankom en Bil med ikke alene Jørgen og Dorthe, men ogsaa Elle! Jeg havde ikke set hende siden vi var derude sammen. Jeg blev forfærdelig glad. Vi havde slagtet 6 Kyllinger 
+2 saa vi havde Mad baade til Middag og Aften. De havde bestilt en Bil, som skulde køre Jørg. og Dorthe til Rutebilen i Munkebo – de skulde rejse til Jylland efter Overnattelse i Odense – og derefter skulde Bilen køre Elle til Kjerteminde. Jeg sagde straks, hvor kunde jeg have Lyst til at tage med dig og være et Par Dage. Hvor er det skønt at se Elles Glæde over saadant. Manse blev ked af det, fordi han troede Agr. vilde ”gaa”, men jeg kender ham jo og mente ikke der var Fare, da han slet ikke havde ”passet til” at gaa, hvilket han heller ikke gjorde. Jeg var saa hos Elle fra Søndag Aften til Torsdag Middag og havde det henrivende. Torsdag Aften skulde Grete komme fra Stokholm, hvad Elle jo glædede sig meget over. Desværre var det [”det” indsat over linjen] jo en modbydelig Kulde, og Kulde bider altid mere, naar man er ude end naar man gaar hjemme. Elle bød Kaffefremmede en Dag Frk. Petersen fra Sygehuset, Fru Dyrlæge Petersen og Fru Overgaard, Elses Mor; det var saa rart og muntert. Elle er jo en pragtfuld Værtinde, det er saamænd ikke saa sært, at hun har saa mange Venner, og trofast er hun jo, saa hun beholder dem. Jeg beundrer ogsaa hendes Evne til at lade Smaating være Smaating, det misunder jeg hende, jeg er tilbøjelig til at tage mig Smaatingene for nær. Men naar du priser hendes kolossale Orden, kan jeg ikke rigtig følge dig, for Renligheden hører da ogsaa til Ordenen, og jeg kunde nu ikke have mit Hus saa lidt rent uden at generes af det. Hvor er hun pudsig; hun skulde have en Kone den Dag, jeg rejste, og i den Anled. sagde hun: det eneste, der er rigtig møgbeskidt, er nu Sovekamret! Naa, saa var der jo den Morgen, da Elle raabte op til mig, at der 
+3 havde været Telefonbesked, at X [indsat øverst på side 3:] x de var ankommen til Lindøgaard Kl halv 9, havde snakket med og hilst paa dem her og havde set Huset, saa ved Trisse, hvordan vi bor. De ringede saa til Malerens, der sendte Besked til os. [indsættelse slut] Trisse med to Børn ankom om en Time, og at de vilde bringe Brø’ til Kaffen. De var et Par Timer, Elle dækkede Bord i Stuen, og de var godt lige til Franskbr., Keks, Ost og Marmelade foruden deres medbragte Bagværk – hvad der jo ikke er stort ved i vore Dage. Det var saa henrivende at mødes med Astrid og hendes to Børn, Mette og Eivind, de var meget tiltalende begge to. Da Astrid og jeg var et Øjeblik alene, fortalte hun mig, at en af hendes Sønner, Asger (mon det staves saadan) havde taget Livet af sig i April. Hans Kone vilde gaa fra ham, tungsindig var han, og han syntes ikke, han kunde udholde at leve længere. Naturligvis var det en forfærdelig Sorg for Astrid, men hun har jo en forunderlig Evne til at tage, hvad Livet byder, og hun var egentlig straalende; det var dejligt at se hende, og Elle var ogsaa saa fornøjet over Besøget. 
+Elle havde Brev fra Else; de var i Skotland, skulde være kommen hjem d. 28/6 tror jeg, men mente at de [”de” indsat over linjen] vilde blive et Par Dage eller lidt mere endnu og fik deres Returbilletter refunderet; jeg tror, de vilde flyve hjem; men kan du tænke dig, nu viser det sig, at de ikke kan komme hjem, hverken pr. Luft eller Vand; Else længes meget efter at komme hjem, og de prøver af al Magt; d. 29_nde_ August (!) kan de komme! Det er noget nær en Katastrofe, og man maa dog haabe, at det vil lykkes for dem at finde en Udvej. - - Ja, det var dog en pudsig Lighed fra det Derbyløb, det var jo som det kunde have været mig. 
+Hvad Sydslesvig angaar, saa er du saamænd ikke den eneste, som ikke formaar at tage en fast Stilling til det, for hvor er det dog et vanskeligt Spørgsmaal at bedømme. Jeg kunde fristes til at sige, at begge Parter har Ret i, 
+4 hvad de siger, for jeg hører ikke til dem, der vil underkende de Argumenter, man kommer med, naar man taler imod at faa Sydslesvig hjem igen, alle de forbandede Flygtninge dernede har jo forværret Sagen for os i høj Grad, og dette med de mange Tyskere, vi faar ind i Landet, er ingen Spøg. Derimod synes jeg ikke det Argument betyder saa meget, at Tyskland saa vil tage baade Syd og Nordslesvig, naar de bliver stærkere. For det første synes jeg, den Mand har Ret, som i et af de Blade, du sidst sendte, skriver at ”skal vor Fremtid afhænge af Tysklands Naade, da har vi ingen Fremtid” Men til enhver Tid vil der jo være andre Stormagter, som næppe vil tillade Tyskl. at blive større end det er, og disse to Krige, maa dog have belært disse Stormagter om, at de maa holde Øje med Tysklands Expantionstrang og -lyst. Politik! Ja, Politik er jo i sig selv ikke noget forkert eller noget man kan væmmes ved, men du mener vel, at den Måde hvorpaa Politik drives er dig imod. Det forekommer mig egentlig næsten som en Kamp mellem gode og onde Magter, og hvor er den Kamp dog spændende! Det er et Spørgsmaal om Verdenskulturen – i sidste Instans. For hvis det saakaldte totalitære Synspunkt tilsidst sejrer, saa er vel vor Kultur – især hvis man derved forstaar aandelige Værdier – tabt. Vor egen indre Politik interesserer mig nu ikke meget, skønt jeg tit ærgrer mig over mangt og meget der. De fast utrolige Dumheder, de gør sig skyldige i paa de Omraader, som jeg efter fattig Evne kan bedømme og deres – Avisernes – Sprog, naar de polemiserer o.s.v. Men det er Verdenspolitiken, der har 
+5 min meste Interesse: eventuelle Krige, Behandling af alle farvede Folkeslag, Regeringsformer, Behandling af alle de evropæiske Landes Underklasser og meget meget mere. Hvis man ikke skulde interessere sig for og følge med i det, hvad Pokker skulde man saa interessere sig for. Jo, naturligvis Kunst Literatur og saa videre, men alt det vil jo ogsaa gaa til Grunde, hvis Verden ender med at blive fuldstændig misregeret. 
+Igen Posten 
+Hilsen Junge</t>
+  </si>
+  <si>
+    <t>1948-01-21</t>
+  </si>
+  <si>
+    <t>Johannes V. Jensen
+Andreas Larsen
+Else Larsen, Else, Andreas Larsens kone
+Didrik Overgaard Nielsen
+Emma Overgaard Nielsen
+Eric Struckmann
+Leo Swane</t>
+  </si>
+  <si>
+    <t>Torbenfeldt var i 1948 ejet af Christian Frederik Treschow (se denne i personregisteret). Han og Ellen, f. Lehn Schiøler blev gift i 1923. Hun var datter af Ejler Lehn Schiøler, som arrangerede fugleekspeditionen til Grønland 1925, hvor Larsen deltog. Frederik Treschows far, Christian Rosenkilde Treschow, ejede Orelund. 
+Udover en hyldestudstilling i Odense i forbindelse med Larsens 80årsdagblev der i 1948 afholdt endnu en i København. Eftersom Johannes Larsen holdt møde med Leo Swane og Eric Struckmann på Kunstmuseet (Statens Museum for Kunst), må man antage, at udstillingen fandt sted dér.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen og hans søn har væretr rundt og hente billeder til udstillingen i København. Larsen har også været til sølvbryllup på Torbenfeldt og til frokost på Orelund samt til møde på Kunstmuseet. Udstillingen kommer til at omfatte billeder fra både Fyn og Jylland. Larsen vil tage til København og se den.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/edjy</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth 
+Knuthenborg 
+Bandholm 
+[På kuvertens bagside:]
+Johannes Larsen
+Kjerteminde
+[I brevet:]
+Kjerteminde 21 Jan. 1948.
+Kære Grevinde.
+Jeg lovede vist at skrive i Gaar, men efter at have baaren ud og pakket Billeder der her og tre andre Steder i Byen maatte jeg køre med Flyttemanden til Rynkeby og derfra til Odense hvor vi skulde have Billeder fra Museet og 7 andre Steder. Ved Museet traf jeg Puf og Else der havde hentet Billeder i Assens og Faaborg og da jeg havde været med et Par Steder til overlod jeg Resten til Puf og Flyttemanden og gik hen til Elses Forældre. Vi kom først hjem ved 11 Tiden. Alle Vegne hvor vi kom fik den Besked at de havde Brev fra Struckmann at Billederne vilde blive hentede Onsdag, saa det var et Svineheld at vi fik dem alle. Og saa maatte jeg oven i Købet ringe rundt for at faa oplyst hvem der ejede 2 af de Billeder vi skulde have fat i. Det lykkedes og vi fik ogsaa Lov at laane dem. Det var et forfærdeligt Slæb og jeg var lige kommen hjem Mandag Aften efter at have været til Sølvbryllup paa Torbenfeldt til Kl. 2½ Mandag Morgen og til Frokost paa Orelund Mandag Middag. Dette Brev begynder altsaa bag fra. Jeg kom til Kjøbenhavn Torsdag Aften. Var til Møde i Kunstmuseet Fredag Morgen med Swane og Struckmann angaaende Udstillingen og de Billeder der skulde samles, det varede til 12½ saa spiste vi Frokost i Glaciecafeen og saa tilbage igen til Museet. Lørdag var jeg til Frokost hos Johannes V. og Søndag rejste jeg altsaa til Torbenfeldt o.s.v. Nu sidder jeg her og skriver mens Puf og Else er i Biografen. Jeg havde ellers tænkt at den Udstilling skulde have bestaaet af Billeder fra Sjælland, men blev nedstemt, der kommer baade fra Fyn og Jylland. Den aabner den 31 ds. og var til 23 Februar og jeg tænker at jeg rejser over og ser den en Uges Tid hen i Februar. Jeg skulde have malet et Par Billeder jeg fik Bestilling paa i Jylland det ene til en Fødselsdag 24/1, men det naar jeg altsaa ikke. Mange Hilsner 
+Din hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1948-09-22</t>
+  </si>
+  <si>
+    <t>Thora Cohn
+Dams Hotel
+Kai Grunth
+Sven Havsteen-Mikkelsen
+Hedvig Høst
+Oluf Høst
+Ville Jais Nielsen
+Johannes Jais-Nielsen
+Arne Larsen
+Jeppe Larsen
+Else Larsen, Else, Andreas Larsens kone
+Bendt Rom
+Olaf Rude
+Finn Salomonsen
+Ane Talbot</t>
+  </si>
+  <si>
+    <t>Biæderen er ej sjælden træk- og ynglefugl i Danmark.
+Jordsvaler: Digesvaler
+Det vides ikke, hvad fyrmesteren på Christiansø og amtmanden i Rønne hed. 
+Oluf Høsts "større Gaard inde i Landet" hedder Bognemark, og han malede den utallige gange. 
+Mesinebryggeren kendes ikke, og det vides heller ikke, hvem der var pige i huset hos Larsen-familien i sept. 1948.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har været på Bornholm. På flyveturen dertil kunne han intet se pga. regn. Han tog ind på et hotel i Rønne, og her kom Arne Larsen og viste ham fotos af nogle biædere, som havde haft reder nord for Hasle. Dagen efter blev Larsen hentet af Olaf Rude, og de kørte ud og så biæderredehullerne. De næste dage besøgte de Hammershus og rundkirker samt flere byer og de var til middag med Oluf og Hedvig Høst samt Jais-Nielsen.
+Larsen var også en tur til Christiansø i dårligt vejr. Dagen efter spiste Larsen, Rude og Jais hos Høst i dennes dejlige hus, og Høst og Larsen var ved dennes gård (Bognemark). 
+I Rønne igen besøgte Larsen Amtmanden. Da Larsen kom frem til flyet, viste det sig, at der var overvægt, men en passager tilbød at vente til næste dag med at tage til København, og problemet blev derved løst. Udsigten fra flyet var denne dag fin.
+Larsen med familie har været i Odense og se et guldfund fra Midskov. De har også været på besøg hos Sven Havsteen-Mikkelsen på Taasinge, og han gav dem en skotsk hyrdehund fra et kuld hvalpe, som Johan/Puf tidligere havde set.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/TrRn</t>
+  </si>
+  <si>
+    <t>Kjerteminde 22 Septbr 1948.
+Kære Lysse!
+Tak for Dit Brev. Skønt jeg havde glædet mig til den Tur gennem Jylland til Göteborg og videre til Båxhult, passer det mig i Grunden helt godt at den ikke bliver til noget til Aar. Jeg kan trøste Dig med at vi ikke var samtidig i Kjøbenhavn, da Du var der var jeg allerede hjemme. Vi havde Besøg af Bent Rom da jeg bestemte mig til Turen og han tilbød at jeg kunde overnatte i hans Lejlighed, hvad jeg saa gjorde og fløj Dagen efter til Bornholm. Flyveturen var en Skuffelse da det var saa Regntykt at jeg ikke en Gang kunde se Saltholm og overhovedet ingen Ting saa før vi kom til Bornholm, hvor jeg tog ind paa Dams Hotel i Rønne og ringede til Olaf Rude der sagde at han vilde hente mig næste Formiddag. Jeg gik saa ind og satte mig for at spise og saa kom der en Lektor Arne Larsen, som Rude havde sendt hen for at han kunde fortælle mig om Biæderne. Der er jo sket det mærkelige at 2 Par Biædere, en sydeuropæisk Fugl der tidligere er skudt nogle Gange her i Landet, men ikke vides at have ynglet N for Alperne i de sidste 100 Aar, havde ynglet i en Grusgrav paa en Mark ved Kysten lidt N for Hasle. Lektor Larsen viste mig nogle Billeder af dem. Der var baade Flugtfotografier og Fotografier af de gamle i Hullerne og af en Unge som en Kat havde haft fat i, og som senere døde. Redehullerne var anbragt i en Jordsvalekoloni. Dagen efter kørte jeg saa med Rude til Allinge hvor han bor, og paa Vejen stod vi af og var henne at se paa den omtalte Grusgrav, hvor Biæderne havde lavet 8 Redehuller. De var rejst om Fredagen før jeg om Tirsdagen kom derover. Om Eftermiddagen kørte vi op til Hammershus og næste Dag var vi igen deroppe og se paa Ruinerne og om Eftermiddagen til en af de 4 Rundkirker Olsker. Forøvrigt kørte Rude mig 2 Ture hver Dag og jeg fik 2 Festmaaltider daglig. Næste Dag var jeg med Rude og hans Kone paa en lang Tur gennem alle Byerne paa Ø Kysten til Dueodde og over Aakirkeby hjem gennem Ekkodalen. Vi var til stor Middag hos Grunther der har bygget sig et Hus ved Gudhjem, sammen med Jais Nielsen og hans Kone og Høst og hans Kone; Saa var jeg alene en Tur til Christiansø, men uheldig med Vejret. Jeg havde Mad med og fik en Pilsner en Bitter og en Kop Kaffe paa en Beværtning og gik saa ud
+2
+for at se paa Øen, men saa var det blevet Regnvejr og regnede mens jeg var der. Da jeg havde gaaet den store Ø rundt gik jeg ind til Fyrmesteren er den øverste Toldmyndighed og hilste ham fra Finn Salomonsen Vi sad saa og snakkede ved en Cigar og et Par Glas Portvin og saa gik jeg den lille Ø rundt i Regnvejr og satte mig ned i Kahytten. Det var blæst op og Vinden lige imod saa der var en hel Del søsyge. Rude og Høst stod og tog imod mig i Gudhjem og Rude kørte mig saa hjem. Næste Dag var Rudes og Jais, hans Kone var rejst til en fin Middag hos Høsts der har et dejligt Hus i Gudhjem, med Have op ad Klippen Bokul hvor der er en lille Lystskov med en stor Dam og paa den anden Side ligger den Gaard som Høst altid maler og hvor han har Atelier for uden et i haven og et i Huset. Jeg var med Høst oppe i Bondegaarden. Desuden ejer han en større Gaard inde i Landet og har bygget en stor fin Biograf til sin Søn. Saa var jeg nogle flere Ture med Rude, bl.a. paa Rytterknægten og i Bastemosen, og i den største Rundkirke Øster Larsker. Onsdag 1 Septbr kørte Rude og jeg til Rønne og besøgte Amtmanden hvor vi fik The og Kager og senere en Cocktail. Rude og Amtmanden skulde med Damperen om Aftenen, mens jeg havde faaet Billet til Flyvemaskinen. Amtmandens Chaufør kørte mig ud til Flyvepladsen. Der var 6 Passagerer som der var Plads til, men da vi blev vejede viste det sig at der var Overvægt, og vi fik den Besked at enten skulde en af Passagererne trække sig tilbage eller ogsaa skulde al Bagagen sendes med Damperen. Det saa jo ikke godt ud. Min Rejsetaske var ulaaset, og jeg kunde jo ikke komme til Kjøbenhavn uden Hotelplads og uden Nattøj, saa jeg var forberedt paa at returnere til Rønne, da heldigvis en af Passagererne erklærede at hans Hjem Rejse godt kunde vente til Dagen efter. Saa kom vi da af Sted og skønt det var lidt diset kunde jeg dog se Vandet hele Tiden og det var morsomt at flyve over Skaane, der laa i Soldis med nogle gulranede Skyer forude og en vældig Tordenbyge med Nedbør til højre for os og Skanør og Falsterbo til venstre. Vi fløj fra Bornholm Kl 6,15 en Time efter i Kastrup og jeg naaede at faa 3 Stk Mad og en Fadøl paa Banegaarden. Traf Mesingebryggeren paa Færgen 
+3
+og kørte med ham hjem og var her Kl. godt 12. I Forgaars var vi allesammen i Odense for at se et Guldfund fra Midskov. En Gaardmand derude ryddede en Busk og fandt 7 Guldkar af samme Slags som dem fra Lavindsgaard og dem fra Boeslunde, Du ved dem med Hankene. Disse havde 3 haft [Tegning] Hanke der var brækkede af, men der 2-3 smaa Guldplader der havde været nittede paa og en del af en Guldtraad. Hankene havde været [hul i papiret]viklet med. I Gaar var vi alle sammen )x nede hos Svend Mikkelsen der har købt et Hus paa Taasinge i Troense. Vi fik en sort og en hvid skotsk Hyrdehund med hjem som Puf havde været med til at udvælge af et Kuld Hvalpe da de var derovre i Fjor, det er en Hanhund der hedder ”Glen” Vi har haft meget uroligt Vejr i den sidste Tid og en Mængde Frugt er blæst ned og i Dag trækker der nogle store Byger med Regn og Hagl. 
+Mange Hilsner Jeres JL.
+)x Else var ikke med da hun er forkølet og i Dag ligger vores Pige med et daarligt Ben.
+P.S.
+I faar en af Dagene en Invitation til Anes Konfirmation i October, som jeg haaber at I kan komme til
+JL.</t>
+  </si>
+  <si>
+    <t>1949-06-02</t>
+  </si>
+  <si>
+    <t>Jens Hostrup-Schultz
+Else Jensen
+Johannes V. Jensen
+Christa Knuth
+Elisabeth Knuth
+Andreas Larsen
+Jens Larsen
+Jonas Larsen
+Peter Andreas Larsen
+Alhed  Møhl, Lysses datter
+Andreas Warberg</t>
+  </si>
+  <si>
+    <t>Jættestuen findes i Snave på Hindsholm nord for Kerteminde. 
+Kirkeby: Henne Kirkeby ved Fiilsø</t>
+  </si>
+  <si>
+    <t>Fjeren var fra en snespurv.
+Johannes Larsen har haft influenza. Derefter fik han besøg af Else og Johannes V. Jensen.
+Johan/Lysse med familie kan ikke komme i pinsen, for grevinde Knuth og Elisabeth kommer, og de skal til Tønder, Rømø mm. 
+Jeppe har fundet en skadeunge.
+Der er rotter i værkstedet.
+Larsen laver illustrationer til Den Grimme Ælling.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/BZ1Q</t>
+  </si>
+  <si>
+    <t>Kjerteminde 2 Juni 1949.
+Kære Bimse og Lysse!
+Tak for Jeres Brev. Jeg maa vel hellere begynde med de Fjer. De var af en Snespurv Hun eller Unge. Grunden til at jeg ikke fik svaret omgaaende var den at jeg en af de sidste Dage af April fik Influensa, og laa 8 Dage med Feber og var omtrent lige saa længe om at komme i Orden igen. Dagen efter Pufs Fødselsdag fik vi Besøg af Else og Johs V. som blev her til om Mandagen. Det var dejligt Vejr og vi fik kørt dem et Par Ture. Til Jættestuen ved Snave og Dagen efter til Stranden ved Bøgebjerg. Jeres Planer om et Pintsebsøg kan ikke blive til noget. Grevinden og Elisabeth kommer her i Morgen og bliver Pintsen over, og den 7 skal vi til Tønder hvor vi er inviteret af Kommandanten og jeg skal blive der en Uges Tid og bl.a. til Rømø og Slesvig. Jeg haaber ikke at Turen op gennem Jylland til Frederikshavn og Göteborg til Båxhult gaar i Vasken den har jeg glædet mig til og jeg har sørget for Natlogi paa Kongsø hos Hostrup Schultz’s, dersom det bliver i Ferien. Vi er ogsaa inviteret til at overnatte hos Dede, der var her forleden og i Kirkeby kan vi jo ogsaa overnatte. Jeppe var i Gaar i Revninge og kom hjem med en Skadeunge. Vi har lige fanget en Rotte i Værkstedet og før jeg var der ovre saa jeg en Unge og da jeg kom tilbage med noget Leverpostejmad til at lægge i Fælden var der 2. Jeg slider i det med Illustrationerne til ”den grimme Ælling” og har faaet lavet et Par og Tyve færdig og tegnet 2 i Dag. Jeg skulde gerne se at faa det Arbejde fra Haanden saa jeg kunde komme til at bestille noget ordentlig. Mange Hilsener til Jer allesammen fra Jeres 
+JL. 
+P.S.
+Det er et dejligt Vejr, det regner hver Nat og for det meste ogsaa om Dagen.
+JL.</t>
+  </si>
+  <si>
+    <t>1951-01-08</t>
+  </si>
+  <si>
+    <t>- Agner
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Alfred Fly
+Jesper Hansen
+Adolph Larsen
+Andreas Larsen
+Johan Larsen
+Else Larsen, Else, Andreas Larsens kone
+Axel  Müller
+Lauritz Pedersen
+Meta -, pige i huset hos Johanne C. Larsen
+Ellen  Sawyer
+Ane Talbot
+Fritz Warberg
+Grete Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Astrid Warbergs mand, Axel Müller, fyldte 70 i 1951.
+Det vides ikke, hvem Lille Marie og Dürkop var. 
+Fremtiden: tidsskrift for international orientering. Udgivet af Udenrigspolitiske selskab.
+Øjeblikket: tidsskrift om kunst - og det kunst handler om. Udgivet af Foreningen Øjeblikket. 
+Det vides ikke, hvad der menes med "Th's Vald."</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0569</t>
+  </si>
+  <si>
+    <t>Johanne/Junge spørger, om Astrid selv skal lave mad den 15., og om hun skal sende konfekt eller vin som gave? Hu takker for, at Astrid har vist interesse for Laura/Bibbes bihulebetændelse. Laura er godt hjulpet af ny medicin. En overgang frytede Johanne, at Laura var sindssyg. 
+Johanne har ikke pige i huset, men Adolph/Agraren og Martin/Manse har passet hende, da hun var syg, og de laver husarbejde om vinteren. Ruth kommer mulivis igen. Grete hjælper også af og til med vask. 
+Martin/Manse er på ferie blandt andet på Båxhult. Ellen/Elle Sawyer er kommet hjem.
+Else Larsen er overanstrengt og ulykkelig over at have mistet den nyfødte dreng. En indlæggelse er på tale. 
+Johanne undrer sig over, at Astrids to døtre støtter kommunisterne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/9xyB</t>
+  </si>
+  <si>
+    <t>Lindøgaard Mandag 8-1-1951
+Kære lille Dis!
+I dette Øjeblik har jeg faaet og læst dit Brev, Tak for det; jeg var meget glad ved at høre fra dig, havde spekuleret lidt paa, om Julen havde givet dig et lille Eftersmæk, men det lader det altsaa ikke til. Jeg kan godt forstaa, du har Mavepine ved at tænke paa d. 15de. Skal du selv lave Mad? Faar du lille Marie? Alle Detaljer vil interessere mig meget. Jeg havde tænkt mig at sende ham en lidt flot Æske Konfekt, men vil du hellere have, at jeg skal vælge en Fl. Vin? I saa Fald maa jeg jo bede dig om at bestille den, saa den bliver af samme Slags som - - hvad I ellers har. Er det ikke omkring ved en 7-8 Kr? jeg kunde jo sagtens sende dig en Femmer + Frimærker, som du jo altid bruger. Paa dette vilde jeg jo godt have et Ord som Svar X ellers skal du da ikke spekulere paa Brev før eft. d. 15de, du faar nok at tænke paa.
+Tak fordi du tager Del i Bibbes Bihuler. Ja, Dis, du kan tro jeg velsigner min Influenza, som jeg ellers har været fuld af Forbandelser over, især fordi den jo har givet mit Knæ og mit Hjerte kedelige Opsving; det er for intet at regne imod den Lykke det er, at Bibbe bedres, meget endda. Det var jo fordi Dr. Agner mente jeg skulde have de Piller, at vi fik Nys om, at Amerikanerne har opfunden dem, og at de har været kendt her i Landet allerede 1 Aar. Hun fik dem straks, og de har allerede hjulpet meget; hun siger, at nu føler hun sig som et rigtigt menneske, kan tænke og arbejde. Og naar hun nu bagefter, jeg mener nu da hun er saa meget bedre, lukker op for hvad hun har gaaet igennem, saa maa man grue, for som hun dog har lidt, den stakkels lille Bi, og næsten altid holdt det ved sig selv. Hun har altid været saa stærk paa det Punkt at bære sine Lidelser i Tavshed. Jeg har jo nok vidst det og sørget meget over det, ofte været Angst for Sindssyge, skønt Dr. Fly en Gang trøstede mig med, at det havde intet at gøre med Sindssyge. Lauritz kom forleden Aften og hentede Bibbe, som havde været her i 4 Dage; hun fortalte, at en gammel Veninde, de har i Bovense havde ringet for ar spørge Bibbe (hun mener at Bibbe ved Raad for alt) om hun dog ikke kendte et Lægemiddel mod Pandehule- og Bihulebetændelse; en bekendt af hende havde i næsten 1 Aar gaaet til en Odense-Læge med det, og faaet – Lys! Vi synes, at det er næsten u-tænkeligt, at en Læge ikke kender det Middel, som vil give mange Mennesker en ny Tilværelse. Jeg læste forleden en Kronik om Biologi af Brøndsted; han
+2
+skal rev [”al” overstreget; ”rev” indsat over linjen] bl.a. ” - - - naar man ser, hvordan en Hjerneforstyrrelse kan forandre et Menneske, f. Eks. ved en Hjernerystelse eller en kronisk Bihulebetændelse - - ”. Det er sandt, Bibbe har til Tider været f_orandret_, naar den var særlig slem, værst om Vinteren, bedst om Somren. 
+Du har Ret, det er en usigelig Lykke og jeg velsigner min Influenza. Hvis jeg havde den rette Indstilling vilde jeg sige: Der kan vi se, hvor Vorherre kan faa noget godt ud af noget ondt. 
+Nej, vi har ingen Pige i Vinter, ufatteligt at jeg ikke har fortalt dig det eller skrevet om, hvor godt Agraren og Manse passede mig, da jeg var syg. Ruth vilde egentlig gerne selv være blevet, me [”me” overstreget] især da hendes Kæreste er her i Munkebo, men Moderen, som regerer, vilde have hende tilbage paa Egnen i Jylland. Hun besøgte os i Julen – Ruth – og der er en Mulighed for at hun sætter igennem at komme her igen til Maj. Hun er en overordentlig sød og elskværdig Pige, ikke særlig dygtig, men ret prober – desværre af de ødsle, men man kan jo ikke faa dem fuldkomne. Jeg lider nu ikke spor ved, at vi ikke har Pige, egentlig befinder jeg mig vel ved det, og Agraren og Manse kan godt klare det, vel at mærke om Vinteren, da er her meget mindre at bestille, hverken Syltning, Henkogning eller Have, og desuden har Mandfolkene ikke Tid til Husvæsen om Sommeren, saa da maa vi jo have Hjælp. Meta, en tidligere Pige, gift og bosat i Munkebo, havde Agraren Manse [”Agraren” overstreget; ”Manse” indsat over linjen] engageret til lidt Rengøring, hun har endnu ikke vist sig, men Grete har taget et Nap af og til og f. Eks. vasket mit Undertøj. Naar nu Manse kommer hjem, maa han røre sig for at faa vasket. Han tager sig ellers en ordentlig Ferie; han rejste Natten mel. 3die og 4de Juledag, og han er ikke kommen hjem endnu, vi har ikke erfaret noget om hans Gøren og Laden, han bruger ikke at skrive, naar han er borte, men naar vi ved det, gør det heller ingen Ting. Elle er vist kommen hjem i Dag, Ane har lige ringet, at nu er der Lys i hendes Vinduer, hun maa lige være kommen. Mon jeg skrev til dig, at Else blev syg mellem Jul og Nytaar, dels Overanstrengelse, de har ikke kunnet opdrive en Pige, og dels over, at hun ikke kan forvinde Sorgen over den lille dejlige Dreng, som hun mistede. Dr. Fly tog det alvorligt, hun maatte kun se Puf, ikke Børnene eller andre, men da hun laa og fulgte med i Husets Færd, mente hun selv, at hun maatte hellere komme paa Sygehuset og der er hun nu. I Gaar Eft. da Puf var derude, havde hun det endelig noget bedre, sagde Ane. Hun skal vist til Dianalund paa Rekreation. Detaljerne i Sygdommen 
+3.
+kender jeg ikke, men vel et Nervesammenbrud, en eller anden Psykose. Stakkels lille Else, det har altsammen været mere, end hun kunde bære.
+Nu kommer jeg tilbage til Bibbe igen, du har spurgt mig en Gang om Forholdet mel. hende og Lauritz, ja, Gudskelov, det er meget meget bedre, vi kan nemt mærke det, og hun siger det selv, det er ogsaa en stor Lykke, Dis. Apropos – om ens Børn, hvordan gaar det dig med at døje Kommun. Hver Gang, jeg læser om det der og gløder af Harme, saa tænker jeg paa dig, og det skærer mig i Hjertet, at dine to søde Døtre er kommet ind i det Djævelskab , for det er da Djævelskab, at de vil udstyre Menneskeheden med Slave-Myrer og Termitmentalitet. Men en Del kunde vi Vesterlændinge lære af dem. Deres gøren noget for stakkels lavtstaaende fattige Mennesker, jeg har ikke før været ked af, at Kina fik en Omgang Kommun.; jeg tror heller aldrig Kineserne vil blive saa mentalt slavebundne – jeg ved saa egentlig ikke hvorfor. – Hvad de lavede i de baltiske Lande var rædselsfuldt; de vil have det hele russisk, bytter om paa Mennesker, som var de Brikker i et Spil, saadan vilde det ogsaa gaa her i Danmark, sende Masser af danske til Rusland og Russere herop og slaa dem ihjæl, som mukkede. Det er længe siden, jeg har skrevet om Kom. (med Vilje) nu gik Naturen over Beherskelsen. Taler du nogen Sinde med dem om det? Det er unyttigt, for alt hvad vi siger vil de stemple som Løgn. Forts. i Morgen
+Tirsdag I Aftes kom Manse hjem, det var dejligt at se ham igen: han havde vist haft en dejlig Tur; det trak saa længe ud, fordi de skulde køre med Lysse, som havde et Ærinde i Engelholm, saa var de jo godt paa Vej ad Danmark til. Manse fulgtes med Jesper, som altsaa ogsaa var paa Båxhult i Julen, til Birkerød, hvor M. overnattede hos Lugge, tog saa næste Morgen til Vrøj ved Kalundborg, hvor han har et nyt Bekendtskab, Dürkop hedder de; hun er af Larsen-Slægten og Manse er saa glad ved dem; han lærte forskellige kulinariske Triks af Fruen, som laver saadan knippel god Mad. 
+Lad mig nu ikke denne Gang glemme at spørge dig op, hvordan det gaar til, at jeg stadig faar baade Th’s Vald. Tak for dem [”Tak for dem.” indsat over linjen] og Øjeblikket. Du maa ikke kaste alle de Penge paa mig, jeg kunde godt tænke mig at sige ”Fremtiden” af (18 Kr. årl.) og holde Øjebl. i Stedet, det er jo kun 7 Kr. mere årl. Husk at svare paa dette. Tak for Bestillingen af Servietterne mon det haster? Jeg er lige begyndt på Fritz’ Bordløber. 
+Hav det godt og mange gode Hilsner til Jer begge fra din Junge
+[Indsat s. 1 langs venstre margen:] X svarer med det samme, der er snart ikke saa længe til d. 15de.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -4567,51 +4567,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/QerS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EiTy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FhZU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/T7prgDWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b99kBWn9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/I5WSEsCR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BhcN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xsak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FaH9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZnRa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kkcG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/edjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K9dz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maOI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VJ39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pLM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCEm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7bEs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iw9P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5TBpJa8X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Vlw0aBZa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2toT6FxI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/J1y1k0Eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qVHjSM8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3na4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZQz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rc8Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvT0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/weXn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LZaJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7r0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rgjQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xl7y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPSC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uggH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AwNy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QbSN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zvc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZwDn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2HF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cPSE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqTF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H4Gr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4gyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2mV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lhHP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zPU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mrI9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ePqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mZpT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0O1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PERX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hf6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tGsC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tCf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LqCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hdBq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x4us" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aVbY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ND7j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RYZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qisF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yxg0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tbam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qiI2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XhN7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RWsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2jf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Fmzb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z8zF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A8wI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BOKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pSfp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4hLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BoY4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opAm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KaqQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JSMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FfaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BZ1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Fx7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xyB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/Fx7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xl7y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPSC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K9dz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mZpT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iw9P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3na4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0O1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PERX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hf6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tGsC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uggH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tCf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LqCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hdBq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xsak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EiTy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AwNy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x4us" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aVbY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FhZU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FaH9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Vlw0aBZa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/T7prgDWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b99kBWn9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/I5WSEsCR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QbSN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zvc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QerS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mrI9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ND7j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rc8Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maOI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZwDn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2HF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RYZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZnRa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qisF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvT0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/weXn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZQz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5TBpJa8X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cPSE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2toT6FxI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/J1y1k0Eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qVHjSM8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yxg0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tbam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qiI2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XhN7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RWsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2jf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Fmzb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rgjQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z8zF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A8wI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BhcN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kkcG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqTF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H4Gr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ePqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LZaJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VJ39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BOKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4gyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pSfp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4hLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pLM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BoY4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2mV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lhHP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opAm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7r0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCEm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zPU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KaqQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7bEs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JSMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FfaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/edjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BZ1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xyB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M103"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -4651,4553 +4651,4553 @@
         <v>9</v>
       </c>
       <c r="K1" s="3" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E2" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E2" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>18</v>
+      </c>
+      <c r="G2" s="5" t="s">
+        <v>19</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="I2" s="5" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="J2" s="5" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="K2" s="5" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="L2" s="6" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="D3" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H3" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="E3" s="5" t="s">
+      <c r="I3" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="F3" s="5" t="s">
+      <c r="J3" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K3" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="G3" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H3" s="5" t="s">
+      <c r="L3" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="I3" s="5"/>
-      <c r="J3" s="5" t="s">
+      <c r="M3" s="5" t="s">
         <v>31</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="5" t="s">
+      <c r="J4" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K4" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="L4" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="M4" s="5" t="s">
         <v>38</v>
-      </c>
-[...24 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="E5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="L5" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="M5" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="C5" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="5" t="s">
+    </row>
+    <row r="6">
+      <c r="A6" s="5" t="n">
+        <v>1892</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="E5" s="5" t="s">
+      <c r="D6" s="5" t="s">
         <v>49</v>
       </c>
-      <c r="F5" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G5" s="5" t="s">
+      <c r="E6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H6" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="H5" s="5" t="s">
+      <c r="I6" s="5"/>
+      <c r="J6" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="I5" s="5" t="s">
+      <c r="K6" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="J5" s="5" t="s">
+      <c r="L6" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="K5" s="5" t="s">
+      <c r="M6" s="5" t="s">
         <v>54</v>
       </c>
-      <c r="L5" s="6" t="s">
-[...51 lines deleted...]
-      <c r="M6" s="5"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="B7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="E7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="J7" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="C7" s="5" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="K7" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="L7" s="6" t="s">
         <v>60</v>
       </c>
-      <c r="L7" s="6" t="s">
-[...2 lines deleted...]
-      <c r="M7" s="5"/>
+      <c r="M7" s="5" t="s">
+        <v>61</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="I8" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...25 lines deleted...]
-      <c r="H8" s="5" t="s">
+      <c r="J8" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K8" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="I8" s="5"/>
-[...5 lines deleted...]
-      <c r="K8" s="5" t="s">
+      <c r="L8" s="6" t="s">
         <v>67</v>
       </c>
-      <c r="L8" s="6" t="s">
+      <c r="M8" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="M8" s="5"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="D9" s="5" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="E9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F9" s="5" t="s">
         <v>71</v>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="I9" s="5"/>
+      <c r="I9" s="5" t="s">
+        <v>73</v>
+      </c>
       <c r="J9" s="5" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>17</v>
+      </c>
+      <c r="F10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="I10" s="5"/>
+        <v>80</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>81</v>
+      </c>
       <c r="J10" s="5" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>26</v>
-[...14 lines deleted...]
-        </is>
+        <v>41</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="H11" s="5" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="I11" s="5"/>
+        <v>89</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>90</v>
+      </c>
       <c r="J11" s="5" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>90</v>
+        <v>70</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>91</v>
-[...4 lines deleted...]
-        </is>
+        <v>96</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>71</v>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H12" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I12" s="5"/>
+      <c r="H12" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>98</v>
+      </c>
       <c r="J12" s="5" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>29</v>
+        <v>105</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>106</v>
+      </c>
+      <c r="G13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H13" s="5" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="J13" s="5" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>25</v>
+        <v>114</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>36</v>
-[...8 lines deleted...]
-        <v>109</v>
+        <v>115</v>
+      </c>
+      <c r="D14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="s">
-        <v>110</v>
-[...8 lines deleted...]
-        <v>113</v>
+        <v>116</v>
+      </c>
+      <c r="I14" s="5"/>
+      <c r="J14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L14" s="6" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="M14" s="5"/>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>107</v>
+        <v>119</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>109</v>
+        <v>18</v>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H15" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="J15" s="5" t="s">
-        <v>112</v>
+        <v>91</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>123</v>
+        <v>15</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>119</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="5" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="J16" s="5" t="s">
-        <v>126</v>
+        <v>91</v>
       </c>
       <c r="K16" s="5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>133</v>
+      </c>
+      <c r="F17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H17" s="5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="J17" s="5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>115</v>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G18" s="5" t="s">
+      <c r="G18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H18" s="5" t="s">
         <v>141</v>
       </c>
-      <c r="H18" s="5" t="s">
+      <c r="I18" s="5" t="s">
         <v>142</v>
       </c>
-      <c r="I18" s="5" t="s">
+      <c r="J18" s="5" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="K18" s="5" t="s">
         <v>144</v>
       </c>
       <c r="L18" s="6" t="s">
         <v>145</v>
       </c>
       <c r="M18" s="5" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
         <v>147</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>16</v>
+        <v>49</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>148</v>
       </c>
       <c r="F19" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H19" s="5" t="s">
         <v>149</v>
       </c>
-      <c r="G19" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H19" s="5" t="s">
+      <c r="I19" s="5"/>
+      <c r="J19" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="I19" s="5" t="s">
+      <c r="K19" s="5" t="s">
         <v>151</v>
       </c>
-      <c r="J19" s="5" t="s">
+      <c r="L19" s="6" t="s">
         <v>152</v>
       </c>
-      <c r="K19" s="5" t="s">
+      <c r="M19" s="5" t="s">
         <v>153</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="I20" s="5"/>
+      <c r="J20" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="K20" s="5" t="s">
         <v>156</v>
       </c>
-      <c r="B20" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="5" t="s">
+      <c r="L20" s="6" t="s">
         <v>157</v>
       </c>
-      <c r="D20" s="5" t="s">
+      <c r="M20" s="5" t="s">
         <v>158</v>
-      </c>
-[...31 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="G21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="J21" s="5" t="s">
         <v>164</v>
       </c>
-      <c r="B21" s="5" t="s">
-[...23 lines deleted...]
-      <c r="H21" s="5" t="s">
+      <c r="K21" s="5" t="s">
         <v>165</v>
       </c>
-      <c r="I21" s="5" t="s">
+      <c r="L21" s="6" t="s">
         <v>166</v>
       </c>
-      <c r="J21" s="5" t="s">
+      <c r="M21" s="5" t="s">
         <v>167</v>
-      </c>
-[...7 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H22" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="I22" s="5"/>
+      <c r="J22" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K22" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="L22" s="6" t="s">
         <v>171</v>
       </c>
-      <c r="B22" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="5" t="s">
+      <c r="M22" s="5" t="s">
         <v>172</v>
-      </c>
-[...32 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>181</v>
+        <v>173</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>123</v>
+        <v>16</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-        </is>
+        <v>79</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>174</v>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G23" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G23" s="5" t="s">
+        <v>175</v>
       </c>
       <c r="H23" s="5" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="I23" s="5" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="J23" s="5" t="s">
-        <v>112</v>
+        <v>22</v>
       </c>
       <c r="K23" s="5" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="J24" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K24" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="L24" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="M24" s="5" t="s">
         <v>187</v>
-      </c>
-[...40 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="H25" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="I25" s="5" t="s">
         <v>193</v>
       </c>
-      <c r="B25" s="5" t="s">
-[...23 lines deleted...]
-      <c r="H25" s="5" t="s">
+      <c r="J25" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K25" s="5" t="s">
         <v>194</v>
       </c>
-      <c r="I25" s="5" t="s">
+      <c r="L25" s="6" t="s">
         <v>195</v>
       </c>
-      <c r="J25" s="5" t="s">
+      <c r="M25" s="5" t="s">
         <v>196</v>
-      </c>
-[...7 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H26" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="I26" s="5"/>
+      <c r="J26" s="5" t="s">
         <v>200</v>
       </c>
-      <c r="B26" s="5" t="s">
-[...25 lines deleted...]
-      <c r="H26" s="5" t="s">
+      <c r="K26" s="5" t="s">
         <v>201</v>
       </c>
-      <c r="I26" s="5"/>
-[...5 lines deleted...]
-      <c r="K26" s="5" t="s">
+      <c r="L26" s="6" t="s">
         <v>202</v>
       </c>
-      <c r="L26" s="6" t="s">
+      <c r="M26" s="5" t="s">
         <v>203</v>
       </c>
-      <c r="M26" s="5"/>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
         <v>204</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>58</v>
+        <v>114</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="D27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I27" s="5"/>
       <c r="J27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K27" s="5" t="s">
         <v>205</v>
       </c>
       <c r="L27" s="6" t="s">
         <v>206</v>
       </c>
       <c r="M27" s="5"/>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
         <v>207</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>58</v>
+        <v>114</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="D28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="s">
         <v>208</v>
       </c>
       <c r="I28" s="5"/>
       <c r="J28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K28" s="5" t="s">
         <v>209</v>
       </c>
       <c r="L28" s="6" t="s">
         <v>210</v>
       </c>
       <c r="M28" s="5"/>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
         <v>211</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>36</v>
-[...14 lines deleted...]
-        </is>
+        <v>41</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>213</v>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H29" s="5" t="s">
-        <v>212</v>
-[...5 lines deleted...]
-        </is>
+        <v>214</v>
+      </c>
+      <c r="I29" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="J29" s="5" t="s">
+        <v>216</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="M29" s="5"/>
+        <v>218</v>
+      </c>
+      <c r="M29" s="5" t="s">
+        <v>219</v>
+      </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>58</v>
+        <v>114</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H30" s="5" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="I30" s="5"/>
       <c r="J30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K30" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K30" s="5" t="s">
+        <v>209</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="M30" s="5"/>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>58</v>
+        <v>114</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="D31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="5" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="I31" s="5"/>
       <c r="J31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K31" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K31" s="5" t="s">
+        <v>225</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="M31" s="5"/>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>36</v>
-[...4 lines deleted...]
-        </is>
+        <v>228</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>229</v>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H32" s="5" t="s">
-        <v>212</v>
+      <c r="H32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I32" s="5"/>
-      <c r="J32" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J32" s="5" t="s">
+        <v>230</v>
       </c>
       <c r="K32" s="5" t="s">
-        <v>213</v>
+        <v>231</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="M32" s="5"/>
+        <v>232</v>
+      </c>
+      <c r="M32" s="5" t="s">
+        <v>233</v>
+      </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>224</v>
+        <v>16</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="F33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G33" s="5" t="s">
-        <v>225</v>
+      <c r="G33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H33" s="5" t="s">
-        <v>226</v>
+        <v>235</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>227</v>
+        <v>236</v>
       </c>
       <c r="J33" s="5" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>228</v>
+        <v>237</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>229</v>
+        <v>238</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>230</v>
+        <v>239</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>231</v>
+        <v>240</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>25</v>
+        <v>241</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>232</v>
+        <v>115</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>41</v>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F34" s="5" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="I34" s="5" t="s">
-        <v>235</v>
+        <v>244</v>
       </c>
       <c r="J34" s="5" t="s">
-        <v>236</v>
+        <v>245</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>237</v>
+        <v>246</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>238</v>
+        <v>247</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>239</v>
+        <v>248</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>240</v>
+        <v>249</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="s">
-        <v>242</v>
+        <v>250</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
       <c r="J35" s="5" t="s">
-        <v>53</v>
+        <v>252</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>245</v>
+        <v>254</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>36</v>
-[...7 lines deleted...]
-        <v>140</v>
+        <v>79</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="F36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G36" s="5" t="s">
-        <v>248</v>
+        <v>258</v>
       </c>
       <c r="H36" s="5" t="s">
-        <v>249</v>
+        <v>259</v>
       </c>
       <c r="I36" s="5" t="s">
-        <v>250</v>
+        <v>260</v>
       </c>
       <c r="J36" s="5" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>251</v>
+        <v>261</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>252</v>
+        <v>262</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>253</v>
+        <v>263</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>254</v>
+        <v>264</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>25</v>
+        <v>189</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>48</v>
+        <v>79</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>255</v>
+        <v>17</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>256</v>
-[...4 lines deleted...]
-        </is>
+        <v>265</v>
+      </c>
+      <c r="G37" s="5" t="s">
+        <v>266</v>
       </c>
       <c r="H37" s="5" t="s">
-        <v>257</v>
+        <v>267</v>
       </c>
       <c r="I37" s="5" t="s">
-        <v>258</v>
+        <v>268</v>
       </c>
       <c r="J37" s="5" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>259</v>
+        <v>269</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>260</v>
+        <v>270</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>261</v>
+        <v>271</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>262</v>
+        <v>272</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>263</v>
+        <v>79</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>273</v>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="5" t="s">
-        <v>264</v>
+        <v>274</v>
       </c>
       <c r="I38" s="5" t="s">
-        <v>265</v>
+        <v>275</v>
       </c>
       <c r="J38" s="5" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>266</v>
+        <v>276</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>267</v>
+        <v>277</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>268</v>
+        <v>278</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>269</v>
+        <v>279</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>270</v>
+        <v>115</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>29</v>
-[...4 lines deleted...]
-        </is>
+        <v>280</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>281</v>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H39" s="5" t="s">
-        <v>271</v>
-[...1 lines deleted...]
-      <c r="I39" s="5"/>
+        <v>282</v>
+      </c>
+      <c r="I39" s="5" t="s">
+        <v>283</v>
+      </c>
       <c r="J39" s="5" t="s">
-        <v>42</v>
+        <v>284</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>272</v>
+        <v>285</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>273</v>
+        <v>286</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>274</v>
+        <v>287</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>275</v>
+        <v>288</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>25</v>
+        <v>189</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>36</v>
+        <v>289</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>29</v>
-[...9 lines deleted...]
-        </is>
+        <v>290</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G40" s="5" t="s">
+        <v>291</v>
       </c>
       <c r="H40" s="5" t="s">
-        <v>276</v>
+        <v>292</v>
       </c>
       <c r="I40" s="5" t="s">
-        <v>277</v>
+        <v>293</v>
       </c>
       <c r="J40" s="5" t="s">
-        <v>42</v>
+        <v>91</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>278</v>
+        <v>294</v>
       </c>
       <c r="L40" s="6" t="s">
-        <v>279</v>
+        <v>295</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>280</v>
+        <v>296</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>281</v>
+        <v>297</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>36</v>
+        <v>115</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>256</v>
+        <v>298</v>
       </c>
       <c r="F41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G41" s="5" t="s">
-        <v>282</v>
+      <c r="G41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H41" s="5" t="s">
-        <v>283</v>
-[...1 lines deleted...]
-      <c r="I41" s="5"/>
+        <v>299</v>
+      </c>
+      <c r="I41" s="5" t="s">
+        <v>300</v>
+      </c>
       <c r="J41" s="5" t="s">
-        <v>53</v>
+        <v>301</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>284</v>
+        <v>302</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>285</v>
+        <v>303</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>286</v>
+        <v>304</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>287</v>
+        <v>305</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>224</v>
+        <v>115</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>98</v>
+        <v>306</v>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H42" s="5" t="s">
-        <v>288</v>
+        <v>307</v>
       </c>
       <c r="I42" s="5" t="s">
-        <v>289</v>
+        <v>308</v>
       </c>
       <c r="J42" s="5" t="s">
-        <v>53</v>
+        <v>309</v>
       </c>
       <c r="K42" s="5" t="s">
-        <v>290</v>
+        <v>310</v>
       </c>
       <c r="L42" s="6" t="s">
-        <v>291</v>
+        <v>311</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>292</v>
+        <v>312</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>293</v>
+        <v>313</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>224</v>
+        <v>49</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>36</v>
+        <v>314</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>29</v>
-[...12 lines deleted...]
-      </c>
+        <v>315</v>
+      </c>
+      <c r="F43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I43" s="5"/>
       <c r="J43" s="5" t="s">
-        <v>53</v>
+        <v>316</v>
       </c>
       <c r="K43" s="5" t="s">
-        <v>297</v>
+        <v>317</v>
       </c>
       <c r="L43" s="6" t="s">
-        <v>298</v>
+        <v>318</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>299</v>
+        <v>319</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>300</v>
+        <v>320</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>224</v>
+        <v>79</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>301</v>
-[...10 lines deleted...]
-        </is>
+        <v>321</v>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G44" s="5" t="s">
+        <v>322</v>
       </c>
       <c r="H44" s="5" t="s">
-        <v>302</v>
+        <v>323</v>
       </c>
       <c r="I44" s="5" t="s">
-        <v>303</v>
+        <v>324</v>
       </c>
       <c r="J44" s="5" t="s">
-        <v>102</v>
+        <v>91</v>
       </c>
       <c r="K44" s="5" t="s">
-        <v>304</v>
+        <v>325</v>
       </c>
       <c r="L44" s="6" t="s">
-        <v>305</v>
+        <v>326</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>306</v>
+        <v>327</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>48</v>
-[...12 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="G45" s="5" t="s">
+        <v>329</v>
       </c>
       <c r="H45" s="5" t="s">
-        <v>308</v>
-[...1 lines deleted...]
-      <c r="I45" s="5"/>
+        <v>330</v>
+      </c>
+      <c r="I45" s="5" t="s">
+        <v>331</v>
+      </c>
       <c r="J45" s="5" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="K45" s="5" t="s">
-        <v>309</v>
+        <v>332</v>
       </c>
       <c r="L45" s="6" t="s">
-        <v>310</v>
+        <v>333</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>311</v>
+        <v>334</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>312</v>
+        <v>335</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>313</v>
+        <v>79</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>314</v>
-[...9 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>265</v>
       </c>
       <c r="G46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H46" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I46" s="5"/>
+      <c r="H46" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="I46" s="5" t="s">
+        <v>338</v>
+      </c>
       <c r="J46" s="5" t="s">
-        <v>315</v>
+        <v>22</v>
       </c>
       <c r="K46" s="5" t="s">
-        <v>316</v>
+        <v>339</v>
       </c>
       <c r="L46" s="6" t="s">
-        <v>317</v>
+        <v>340</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>318</v>
+        <v>341</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>319</v>
+        <v>342</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>36</v>
+        <v>343</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>48</v>
+        <v>115</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>29</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F47" s="5" t="s">
+        <v>344</v>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H47" s="5" t="s">
-        <v>320</v>
+        <v>345</v>
       </c>
       <c r="I47" s="5" t="s">
-        <v>321</v>
+        <v>346</v>
       </c>
       <c r="J47" s="5" t="s">
-        <v>53</v>
+        <v>347</v>
       </c>
       <c r="K47" s="5" t="s">
-        <v>322</v>
+        <v>348</v>
       </c>
       <c r="L47" s="6" t="s">
-        <v>323</v>
+        <v>349</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>324</v>
+        <v>350</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>325</v>
+        <v>351</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>47</v>
+        <v>114</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>326</v>
-[...11 lines deleted...]
-        <v>328</v>
+        <v>16</v>
+      </c>
+      <c r="D48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H48" s="5" t="s">
-        <v>329</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>352</v>
+      </c>
+      <c r="I48" s="5"/>
+      <c r="J48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K48" s="5" t="s">
-        <v>331</v>
+        <v>353</v>
       </c>
       <c r="L48" s="6" t="s">
-        <v>332</v>
-[...3 lines deleted...]
-      </c>
+        <v>354</v>
+      </c>
+      <c r="M48" s="5"/>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>334</v>
+        <v>355</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>15</v>
+        <v>119</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>16</v>
-[...7 lines deleted...]
-        </is>
+        <v>132</v>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F49" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H49" s="5" t="s">
-        <v>336</v>
+        <v>356</v>
       </c>
       <c r="I49" s="5" t="s">
-        <v>337</v>
+        <v>357</v>
       </c>
       <c r="J49" s="5" t="s">
-        <v>338</v>
+        <v>91</v>
       </c>
       <c r="K49" s="5" t="s">
-        <v>339</v>
+        <v>358</v>
       </c>
       <c r="L49" s="6" t="s">
-        <v>340</v>
+        <v>359</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>341</v>
+        <v>360</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>342</v>
+        <v>361</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>25</v>
+        <v>114</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>301</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>16</v>
+      </c>
+      <c r="D50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F50" s="5" t="s">
-        <v>29</v>
+      <c r="F50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H50" s="5" t="s">
-        <v>343</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>362</v>
+      </c>
+      <c r="I50" s="5"/>
+      <c r="J50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K50" s="5" t="s">
-        <v>345</v>
+        <v>363</v>
       </c>
       <c r="L50" s="6" t="s">
-        <v>346</v>
-[...3 lines deleted...]
-      </c>
+        <v>364</v>
+      </c>
+      <c r="M50" s="5"/>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>348</v>
+        <v>365</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>25</v>
+        <v>114</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>349</v>
-[...5 lines deleted...]
-        <v>350</v>
+        <v>16</v>
+      </c>
+      <c r="D51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G51" s="5" t="s">
-        <v>351</v>
+      <c r="G51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H51" s="5" t="s">
-        <v>352</v>
+        <v>366</v>
       </c>
       <c r="I51" s="5"/>
-      <c r="J51" s="5" t="s">
-        <v>102</v>
+      <c r="J51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K51" s="5" t="s">
-        <v>353</v>
+        <v>367</v>
       </c>
       <c r="L51" s="6" t="s">
-        <v>354</v>
-[...3 lines deleted...]
-      </c>
+        <v>368</v>
+      </c>
+      <c r="M51" s="5"/>
     </row>
     <row r="52">
-      <c r="A52" s="5" t="n">
-        <v>1929</v>
+      <c r="A52" s="5" t="s">
+        <v>369</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>25</v>
+        <v>114</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>356</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>16</v>
+      </c>
+      <c r="D52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H52" s="5" t="s">
-        <v>357</v>
-[...5 lines deleted...]
-        <v>112</v>
+        <v>366</v>
+      </c>
+      <c r="I52" s="5"/>
+      <c r="J52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K52" s="5" t="s">
-        <v>359</v>
+        <v>367</v>
       </c>
       <c r="L52" s="6" t="s">
-        <v>360</v>
-[...3 lines deleted...]
-      </c>
+        <v>370</v>
+      </c>
+      <c r="M52" s="5"/>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>172</v>
+        <v>16</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>37</v>
+        <v>79</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>255</v>
+        <v>372</v>
       </c>
       <c r="F53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G53" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G53" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="H53" s="5" t="s">
-        <v>363</v>
-[...1 lines deleted...]
-      <c r="I53" s="5"/>
+        <v>374</v>
+      </c>
+      <c r="I53" s="5" t="s">
+        <v>375</v>
+      </c>
       <c r="J53" s="5" t="s">
-        <v>364</v>
+        <v>22</v>
       </c>
       <c r="K53" s="5" t="s">
-        <v>365</v>
+        <v>376</v>
       </c>
       <c r="L53" s="6" t="s">
-        <v>366</v>
+        <v>377</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>367</v>
+        <v>378</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>368</v>
+        <v>379</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>369</v>
+        <v>16</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>37</v>
+        <v>79</v>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F54" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F54" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="G54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H54" s="5" t="s">
-        <v>370</v>
-[...1 lines deleted...]
-      <c r="I54" s="5"/>
+        <v>380</v>
+      </c>
+      <c r="I54" s="5" t="s">
+        <v>381</v>
+      </c>
       <c r="J54" s="5" t="s">
-        <v>112</v>
+        <v>91</v>
       </c>
       <c r="K54" s="5" t="s">
-        <v>371</v>
+        <v>382</v>
       </c>
       <c r="L54" s="6" t="s">
-        <v>372</v>
+        <v>383</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>373</v>
+        <v>384</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>374</v>
+        <v>385</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>26</v>
+        <v>386</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>375</v>
+        <v>387</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>91</v>
-[...7 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G55" s="5" t="s">
+        <v>388</v>
       </c>
       <c r="H55" s="5" t="s">
-        <v>377</v>
-[...3 lines deleted...]
-      </c>
+        <v>389</v>
+      </c>
+      <c r="I55" s="5"/>
       <c r="J55" s="5" t="s">
-        <v>379</v>
+        <v>390</v>
       </c>
       <c r="K55" s="5" t="s">
-        <v>380</v>
+        <v>391</v>
       </c>
       <c r="L55" s="6" t="s">
-        <v>381</v>
+        <v>392</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>382</v>
+        <v>393</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>383</v>
+        <v>394</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>16</v>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F56" s="5" t="s">
-        <v>109</v>
-[...4 lines deleted...]
-        </is>
+        <v>265</v>
+      </c>
+      <c r="G56" s="5" t="s">
+        <v>395</v>
       </c>
       <c r="H56" s="5" t="s">
-        <v>384</v>
+        <v>396</v>
       </c>
       <c r="I56" s="5" t="s">
-        <v>385</v>
+        <v>397</v>
       </c>
       <c r="J56" s="5" t="s">
-        <v>112</v>
+        <v>22</v>
       </c>
       <c r="K56" s="5" t="s">
-        <v>386</v>
+        <v>398</v>
       </c>
       <c r="L56" s="6" t="s">
-        <v>387</v>
+        <v>399</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>388</v>
+        <v>400</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>389</v>
+        <v>401</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>36</v>
+        <v>402</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>390</v>
-[...14 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E57" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="F57" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="G57" s="5" t="s">
+        <v>265</v>
       </c>
       <c r="H57" s="5" t="s">
-        <v>390</v>
+        <v>404</v>
       </c>
       <c r="I57" s="5" t="s">
-        <v>391</v>
+        <v>405</v>
       </c>
       <c r="J57" s="5" t="s">
-        <v>392</v>
+        <v>22</v>
       </c>
       <c r="K57" s="5" t="s">
-        <v>393</v>
+        <v>406</v>
       </c>
       <c r="L57" s="6" t="s">
-        <v>394</v>
+        <v>407</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>395</v>
+        <v>408</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>396</v>
+        <v>409</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>369</v>
+        <v>386</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-        </is>
+        <v>387</v>
+      </c>
+      <c r="E58" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G58" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G58" s="5" t="s">
+        <v>410</v>
       </c>
       <c r="H58" s="5" t="s">
-        <v>397</v>
+        <v>411</v>
       </c>
       <c r="I58" s="5" t="s">
-        <v>398</v>
+        <v>412</v>
       </c>
       <c r="J58" s="5" t="s">
-        <v>112</v>
+        <v>390</v>
       </c>
       <c r="K58" s="5" t="s">
-        <v>399</v>
+        <v>413</v>
       </c>
       <c r="L58" s="6" t="s">
-        <v>400</v>
+        <v>414</v>
       </c>
       <c r="M58" s="5" t="s">
-        <v>401</v>
+        <v>415</v>
       </c>
     </row>
     <row r="59">
-      <c r="A59" s="5" t="n">
-        <v>1892</v>
+      <c r="A59" s="5" t="s">
+        <v>416</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G59" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G59" s="5" t="s">
+        <v>417</v>
       </c>
       <c r="H59" s="5" t="s">
-        <v>402</v>
-[...1 lines deleted...]
-      <c r="I59" s="5"/>
+        <v>418</v>
+      </c>
+      <c r="I59" s="5" t="s">
+        <v>419</v>
+      </c>
       <c r="J59" s="5" t="s">
-        <v>403</v>
+        <v>22</v>
       </c>
       <c r="K59" s="5" t="s">
-        <v>404</v>
+        <v>420</v>
       </c>
       <c r="L59" s="6" t="s">
-        <v>405</v>
+        <v>421</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>406</v>
+        <v>422</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>407</v>
+        <v>423</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>408</v>
-[...12 lines deleted...]
-        </is>
+        <v>79</v>
+      </c>
+      <c r="E60" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="F60" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G60" s="5" t="s">
+        <v>424</v>
       </c>
       <c r="H60" s="5" t="s">
-        <v>410</v>
-[...3 lines deleted...]
-      </c>
+        <v>425</v>
+      </c>
+      <c r="I60" s="5"/>
       <c r="J60" s="5" t="s">
-        <v>412</v>
+        <v>22</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>413</v>
+        <v>426</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>414</v>
+        <v>427</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>415</v>
+        <v>428</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>416</v>
+        <v>429</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>48</v>
-[...12 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F61" s="5" t="s">
+        <v>430</v>
+      </c>
+      <c r="G61" s="5" t="s">
+        <v>431</v>
       </c>
       <c r="H61" s="5" t="s">
-        <v>417</v>
+        <v>432</v>
       </c>
       <c r="I61" s="5" t="s">
-        <v>418</v>
+        <v>433</v>
       </c>
       <c r="J61" s="5" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>419</v>
+        <v>434</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>420</v>
+        <v>435</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>421</v>
+        <v>436</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>422</v>
+        <v>437</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>25</v>
+        <v>114</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D62" s="5" t="s">
-[...6 lines deleted...]
-        <v>409</v>
+      <c r="D62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H62" s="5" t="s">
-        <v>424</v>
-[...8 lines deleted...]
-        <v>427</v>
+        <v>438</v>
+      </c>
+      <c r="I62" s="5"/>
+      <c r="J62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L62" s="6" t="s">
-        <v>428</v>
-[...3 lines deleted...]
-      </c>
+        <v>439</v>
+      </c>
+      <c r="M62" s="5"/>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>430</v>
+        <v>440</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>224</v>
+        <v>16</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>431</v>
+        <v>441</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>432</v>
-[...7 lines deleted...]
-        </is>
+        <v>86</v>
+      </c>
+      <c r="F63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G63" s="5" t="s">
+        <v>442</v>
       </c>
       <c r="H63" s="5" t="s">
-        <v>434</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="I63" s="5"/>
       <c r="J63" s="5" t="s">
-        <v>436</v>
+        <v>91</v>
       </c>
       <c r="K63" s="5" t="s">
-        <v>437</v>
+        <v>444</v>
       </c>
       <c r="L63" s="6" t="s">
-        <v>438</v>
+        <v>445</v>
       </c>
       <c r="M63" s="5" t="s">
-        <v>439</v>
+        <v>446</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>440</v>
+        <v>447</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>224</v>
+        <v>306</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>301</v>
+        <v>115</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>98</v>
+        <v>448</v>
       </c>
       <c r="G64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H64" s="5" t="s">
-        <v>441</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="I64" s="5"/>
       <c r="J64" s="5" t="s">
-        <v>102</v>
+        <v>450</v>
       </c>
       <c r="K64" s="5" t="s">
-        <v>443</v>
+        <v>451</v>
       </c>
       <c r="L64" s="6" t="s">
-        <v>444</v>
+        <v>452</v>
       </c>
       <c r="M64" s="5" t="s">
-        <v>445</v>
+        <v>453</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>446</v>
+        <v>454</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>224</v>
+        <v>16</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>172</v>
+        <v>455</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>447</v>
-[...9 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F65" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G65" s="5" t="s">
+        <v>456</v>
       </c>
       <c r="H65" s="5" t="s">
-        <v>448</v>
+        <v>457</v>
       </c>
       <c r="I65" s="5" t="s">
-        <v>449</v>
+        <v>458</v>
       </c>
       <c r="J65" s="5" t="s">
-        <v>450</v>
+        <v>91</v>
       </c>
       <c r="K65" s="5" t="s">
-        <v>451</v>
+        <v>459</v>
       </c>
       <c r="L65" s="6" t="s">
-        <v>452</v>
+        <v>460</v>
       </c>
       <c r="M65" s="5" t="s">
-        <v>453</v>
+        <v>461</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>463</v>
+      </c>
+      <c r="E66" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H66" s="5" t="s">
-        <v>455</v>
+        <v>464</v>
       </c>
       <c r="I66" s="5" t="s">
-        <v>456</v>
+        <v>465</v>
       </c>
       <c r="J66" s="5" t="s">
-        <v>457</v>
+        <v>466</v>
       </c>
       <c r="K66" s="5" t="s">
-        <v>458</v>
+        <v>467</v>
       </c>
       <c r="L66" s="6" t="s">
-        <v>459</v>
+        <v>468</v>
       </c>
       <c r="M66" s="5" t="s">
-        <v>460</v>
+        <v>469</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>461</v>
+        <v>470</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>15</v>
+        <v>471</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>462</v>
-[...7 lines deleted...]
-        </is>
+        <v>472</v>
+      </c>
+      <c r="F67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G67" s="5" t="s">
+        <v>473</v>
       </c>
       <c r="H67" s="5" t="s">
-        <v>464</v>
-[...3 lines deleted...]
-      </c>
+        <v>474</v>
+      </c>
+      <c r="I67" s="5"/>
       <c r="J67" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="K67" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="L67" s="6" t="s">
+        <v>476</v>
+      </c>
+      <c r="M67" s="5" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="5" t="n">
+        <v>1929</v>
+      </c>
+      <c r="B68" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C68" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="D68" s="5" t="s">
+        <v>479</v>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F68" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G68" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H68" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="I68" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="J68" s="5" t="s">
         <v>466</v>
       </c>
-      <c r="K67" s="5" t="s">
-[...41 lines deleted...]
-      </c>
       <c r="K68" s="5" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="L68" s="6" t="s">
-        <v>476</v>
+        <v>483</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>477</v>
+        <v>484</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>478</v>
+        <v>485</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>36</v>
+        <v>321</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>479</v>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G69" s="5" t="s">
-        <v>479</v>
+      <c r="G69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H69" s="5" t="s">
-        <v>480</v>
+        <v>486</v>
       </c>
       <c r="I69" s="5" t="s">
-        <v>481</v>
+        <v>487</v>
       </c>
       <c r="J69" s="5" t="s">
-        <v>53</v>
+        <v>466</v>
       </c>
       <c r="K69" s="5" t="s">
-        <v>482</v>
+        <v>488</v>
       </c>
       <c r="L69" s="6" t="s">
-        <v>483</v>
+        <v>489</v>
       </c>
       <c r="M69" s="5" t="s">
-        <v>484</v>
+        <v>490</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>485</v>
+        <v>491</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>47</v>
+        <v>14</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>48</v>
+        <v>321</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>36</v>
-[...8 lines deleted...]
-        <v>486</v>
+        <v>479</v>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F70" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G70" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H70" s="5" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="I70" s="5" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
       <c r="J70" s="5" t="s">
-        <v>53</v>
+        <v>466</v>
       </c>
       <c r="K70" s="5" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
       <c r="L70" s="6" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="M70" s="5" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>492</v>
+        <v>497</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>15</v>
+        <v>498</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>70</v>
-[...4 lines deleted...]
-        </is>
+        <v>198</v>
+      </c>
+      <c r="E71" s="5" t="s">
+        <v>315</v>
       </c>
       <c r="F71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="5" t="s">
-        <v>493</v>
+        <v>499</v>
       </c>
       <c r="I71" s="5" t="s">
-        <v>494</v>
+        <v>500</v>
       </c>
       <c r="J71" s="5" t="s">
-        <v>495</v>
+        <v>22</v>
       </c>
       <c r="K71" s="5" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="L71" s="6" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
       <c r="M71" s="5" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>499</v>
+        <v>504</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>48</v>
+        <v>505</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>369</v>
+        <v>506</v>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G72" s="5" t="s">
-        <v>500</v>
+      <c r="G72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H72" s="5" t="s">
-        <v>501</v>
+        <v>507</v>
       </c>
       <c r="I72" s="5" t="s">
-        <v>502</v>
+        <v>508</v>
       </c>
       <c r="J72" s="5" t="s">
-        <v>102</v>
+        <v>466</v>
       </c>
       <c r="K72" s="5" t="s">
-        <v>503</v>
+        <v>509</v>
       </c>
       <c r="L72" s="6" t="s">
-        <v>504</v>
+        <v>510</v>
       </c>
       <c r="M72" s="5" t="s">
-        <v>505</v>
+        <v>511</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
+        <v>512</v>
+      </c>
+      <c r="B73" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C73" s="5" t="s">
+        <v>505</v>
+      </c>
+      <c r="D73" s="5" t="s">
         <v>506</v>
       </c>
-      <c r="B73" s="5" t="s">
-[...9 lines deleted...]
-        <v>507</v>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G73" s="5" t="s">
-[...3 lines deleted...]
-        <v>509</v>
+      <c r="G73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I73" s="5" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="J73" s="5" t="s">
-        <v>53</v>
+        <v>466</v>
       </c>
       <c r="K73" s="5" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="L73" s="6" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="M73" s="5" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>36</v>
+        <v>132</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>48</v>
-[...7 lines deleted...]
-        <v>29</v>
+        <v>479</v>
+      </c>
+      <c r="E74" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="F74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H74" s="5" t="s">
-        <v>515</v>
-[...3 lines deleted...]
-      </c>
+        <v>518</v>
+      </c>
+      <c r="I74" s="5"/>
       <c r="J74" s="5" t="s">
-        <v>102</v>
+        <v>519</v>
       </c>
       <c r="K74" s="5" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="L74" s="6" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="M74" s="5" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>521</v>
+        <v>16</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>522</v>
+        <v>479</v>
       </c>
       <c r="E75" s="5" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="F75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G75" s="5" t="s">
-        <v>523</v>
+      <c r="G75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H75" s="5" t="s">
         <v>524</v>
       </c>
-      <c r="I75" s="5"/>
+      <c r="I75" s="5" t="s">
+        <v>525</v>
+      </c>
       <c r="J75" s="5" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="K75" s="5" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="L75" s="6" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="M75" s="5" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>48</v>
+        <v>306</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>36</v>
+        <v>115</v>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F76" s="5" t="s">
-[...3 lines deleted...]
-        <v>530</v>
+      <c r="F76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H76" s="5" t="s">
         <v>531</v>
       </c>
       <c r="I76" s="5" t="s">
         <v>532</v>
       </c>
       <c r="J76" s="5" t="s">
-        <v>53</v>
+        <v>533</v>
       </c>
       <c r="K76" s="5" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="L76" s="6" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>537</v>
+        <v>16</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>36</v>
+        <v>479</v>
       </c>
       <c r="E77" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F77" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G77" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H77" s="5" t="s">
         <v>538</v>
       </c>
-      <c r="F77" s="5" t="s">
-[...5 lines deleted...]
-      <c r="H77" s="5" t="s">
+      <c r="I77" s="5"/>
+      <c r="J77" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="K77" s="5" t="s">
         <v>539</v>
       </c>
-      <c r="I77" s="5" t="s">
+      <c r="L77" s="6" t="s">
         <v>540</v>
       </c>
-      <c r="J77" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K77" s="5" t="s">
+      <c r="M77" s="5" t="s">
         <v>541</v>
-      </c>
-[...4 lines deleted...]
-        <v>543</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
+        <v>542</v>
+      </c>
+      <c r="B78" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C78" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="D78" s="5" t="s">
+        <v>543</v>
+      </c>
+      <c r="E78" s="5" t="s">
         <v>544</v>
       </c>
-      <c r="B78" s="5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G78" s="5" t="s">
+      <c r="G78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H78" s="5" t="s">
         <v>545</v>
       </c>
-      <c r="H78" s="5" t="s">
+      <c r="I78" s="5" t="s">
         <v>546</v>
       </c>
-      <c r="I78" s="5" t="s">
+      <c r="J78" s="5" t="s">
         <v>547</v>
-      </c>
-[...1 lines deleted...]
-        <v>525</v>
       </c>
       <c r="K78" s="5" t="s">
         <v>548</v>
       </c>
       <c r="L78" s="6" t="s">
         <v>549</v>
       </c>
       <c r="M78" s="5" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
         <v>551</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>48</v>
+        <v>132</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>36</v>
+        <v>543</v>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G79" s="5" t="s">
+      <c r="G79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H79" s="5" t="s">
         <v>552</v>
       </c>
-      <c r="H79" s="5" t="s">
+      <c r="I79" s="5" t="s">
         <v>553</v>
       </c>
-      <c r="I79" s="5" t="s">
+      <c r="J79" s="5" t="s">
         <v>554</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="K79" s="5" t="s">
         <v>555</v>
       </c>
       <c r="L79" s="6" t="s">
         <v>556</v>
       </c>
       <c r="M79" s="5" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
         <v>558</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>36</v>
-[...6 lines deleted...]
-      <c r="F80" s="5" t="s">
+        <v>479</v>
+      </c>
+      <c r="E80" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H80" s="5" t="s">
         <v>559</v>
       </c>
-      <c r="G80" s="5" t="s">
+      <c r="I80" s="5" t="s">
         <v>560</v>
       </c>
-      <c r="H80" s="5" t="s">
+      <c r="J80" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="K80" s="5" t="s">
         <v>561</v>
       </c>
-      <c r="I80" s="5" t="s">
+      <c r="L80" s="6" t="s">
         <v>562</v>
       </c>
-      <c r="J80" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K80" s="5" t="s">
+      <c r="M80" s="5" t="s">
         <v>563</v>
-      </c>
-[...4 lines deleted...]
-        <v>565</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>566</v>
+        <v>564</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>36</v>
+        <v>321</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>567</v>
-[...2 lines deleted...]
-        <v>568</v>
+        <v>479</v>
+      </c>
+      <c r="E81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G81" s="5" t="s">
-        <v>569</v>
+      <c r="G81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H81" s="5" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="I81" s="5"/>
       <c r="J81" s="5" t="s">
-        <v>102</v>
+        <v>466</v>
       </c>
       <c r="K81" s="5" t="s">
-        <v>571</v>
+        <v>566</v>
       </c>
       <c r="L81" s="6" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
       <c r="M81" s="5" t="s">
-        <v>573</v>
+        <v>568</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
+        <v>569</v>
+      </c>
+      <c r="B82" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C82" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D82" s="5" t="s">
+        <v>570</v>
+      </c>
+      <c r="E82" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="F82" s="5" t="s">
+        <v>571</v>
+      </c>
+      <c r="G82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H82" s="5" t="s">
+        <v>572</v>
+      </c>
+      <c r="I82" s="5" t="s">
+        <v>573</v>
+      </c>
+      <c r="J82" s="5" t="s">
         <v>574</v>
       </c>
-      <c r="B82" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D82" s="5" t="s">
+      <c r="K82" s="5" t="s">
         <v>575</v>
       </c>
-      <c r="E82" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H82" s="5" t="s">
+      <c r="L82" s="6" t="s">
         <v>576</v>
       </c>
-      <c r="I82" s="5" t="s">
+      <c r="M82" s="5" t="s">
         <v>577</v>
-      </c>
-[...10 lines deleted...]
-        <v>580</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
+        <v>578</v>
+      </c>
+      <c r="B83" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C83" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="D83" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="E83" s="5" t="s">
+        <v>579</v>
+      </c>
+      <c r="F83" s="5" t="s">
+        <v>580</v>
+      </c>
+      <c r="G83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H83" s="5" t="s">
         <v>581</v>
       </c>
-      <c r="B83" s="5" t="s">
-[...23 lines deleted...]
-      <c r="H83" s="5" t="s">
+      <c r="I83" s="5" t="s">
         <v>582</v>
       </c>
-      <c r="I83" s="5" t="s">
+      <c r="J83" s="5" t="s">
         <v>583</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="K83" s="5" t="s">
         <v>584</v>
       </c>
       <c r="L83" s="6" t="s">
         <v>585</v>
       </c>
       <c r="M83" s="5" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
         <v>587</v>
       </c>
       <c r="B84" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>157</v>
+        <v>321</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>158</v>
+        <v>479</v>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H84" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H84" s="5" t="s">
+        <v>588</v>
       </c>
       <c r="I84" s="5" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="J84" s="5" t="s">
-        <v>112</v>
+        <v>466</v>
       </c>
       <c r="K84" s="5" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="L84" s="6" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="M84" s="5" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="B85" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>37</v>
+        <v>594</v>
       </c>
       <c r="E85" s="5" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="F85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H85" s="5" t="s">
-        <v>593</v>
-[...3 lines deleted...]
-      </c>
+        <v>595</v>
+      </c>
+      <c r="I85" s="5"/>
       <c r="J85" s="5" t="s">
-        <v>42</v>
+        <v>526</v>
       </c>
       <c r="K85" s="5" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="L85" s="6" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="M85" s="5" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="B86" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>36</v>
+        <v>306</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>37</v>
+        <v>115</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>29</v>
-[...4 lines deleted...]
-        </is>
+        <v>579</v>
+      </c>
+      <c r="F86" s="5" t="s">
+        <v>600</v>
       </c>
       <c r="G86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H86" s="5" t="s">
-        <v>599</v>
-[...1 lines deleted...]
-      <c r="I86" s="5"/>
+        <v>601</v>
+      </c>
+      <c r="I86" s="5" t="s">
+        <v>602</v>
+      </c>
       <c r="J86" s="5" t="s">
-        <v>42</v>
+        <v>603</v>
       </c>
       <c r="K86" s="5" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="L86" s="6" t="s">
-        <v>601</v>
+        <v>605</v>
       </c>
       <c r="M86" s="5" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="B87" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>172</v>
+        <v>306</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>173</v>
-[...4 lines deleted...]
-        </is>
+        <v>115</v>
+      </c>
+      <c r="E87" s="5" t="s">
+        <v>608</v>
       </c>
       <c r="F87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H87" s="5" t="s">
-        <v>604</v>
+        <v>609</v>
       </c>
       <c r="I87" s="5" t="s">
-        <v>605</v>
+        <v>610</v>
       </c>
       <c r="J87" s="5" t="s">
-        <v>606</v>
+        <v>611</v>
       </c>
       <c r="K87" s="5" t="s">
-        <v>607</v>
+        <v>612</v>
       </c>
       <c r="L87" s="6" t="s">
-        <v>608</v>
+        <v>613</v>
       </c>
       <c r="M87" s="5" t="s">
-        <v>609</v>
+        <v>614</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>610</v>
+        <v>615</v>
       </c>
       <c r="B88" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>37</v>
+        <v>479</v>
       </c>
       <c r="E88" s="5" t="s">
-        <v>29</v>
-[...4 lines deleted...]
-        </is>
+        <v>616</v>
+      </c>
+      <c r="F88" s="5" t="s">
+        <v>617</v>
       </c>
       <c r="G88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H88" s="5" t="s">
-        <v>611</v>
+        <v>618</v>
       </c>
       <c r="I88" s="5" t="s">
-        <v>612</v>
+        <v>619</v>
       </c>
       <c r="J88" s="5" t="s">
-        <v>42</v>
+        <v>526</v>
       </c>
       <c r="K88" s="5" t="s">
-        <v>613</v>
+        <v>620</v>
       </c>
       <c r="L88" s="6" t="s">
-        <v>614</v>
+        <v>621</v>
       </c>
       <c r="M88" s="5" t="s">
-        <v>615</v>
+        <v>622</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>616</v>
+        <v>623</v>
       </c>
       <c r="B89" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>369</v>
+        <v>306</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-        </is>
+        <v>543</v>
+      </c>
+      <c r="E89" s="5" t="s">
+        <v>608</v>
       </c>
       <c r="F89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H89" s="5" t="s">
-        <v>617</v>
+        <v>624</v>
       </c>
       <c r="I89" s="5" t="s">
-        <v>618</v>
+        <v>625</v>
       </c>
       <c r="J89" s="5" t="s">
-        <v>112</v>
+        <v>626</v>
       </c>
       <c r="K89" s="5" t="s">
-        <v>619</v>
+        <v>627</v>
       </c>
       <c r="L89" s="6" t="s">
-        <v>620</v>
+        <v>628</v>
       </c>
       <c r="M89" s="5" t="s">
-        <v>621</v>
+        <v>629</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>622</v>
+        <v>630</v>
       </c>
       <c r="B90" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>70</v>
+        <v>387</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>15</v>
+        <v>306</v>
       </c>
       <c r="E90" s="5" t="s">
-        <v>623</v>
+        <v>631</v>
       </c>
       <c r="F90" s="5" t="s">
-        <v>624</v>
+        <v>632</v>
       </c>
       <c r="G90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H90" s="5" t="s">
-        <v>625</v>
+        <v>633</v>
       </c>
       <c r="I90" s="5" t="s">
-        <v>626</v>
+        <v>634</v>
       </c>
       <c r="J90" s="5" t="s">
-        <v>627</v>
-[...2 lines deleted...]
-        <v>628</v>
+        <v>635</v>
+      </c>
+      <c r="K90" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L90" s="6" t="s">
-        <v>629</v>
+        <v>636</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>630</v>
+        <v>637</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>631</v>
+        <v>638</v>
       </c>
       <c r="B91" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>107</v>
-[...5 lines deleted...]
-        <v>109</v>
+        <v>479</v>
+      </c>
+      <c r="E91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H91" s="5" t="s">
-        <v>632</v>
+        <v>639</v>
       </c>
       <c r="I91" s="5" t="s">
-        <v>633</v>
+        <v>640</v>
       </c>
       <c r="J91" s="5" t="s">
-        <v>112</v>
+        <v>466</v>
       </c>
       <c r="K91" s="5" t="s">
-        <v>634</v>
+        <v>641</v>
       </c>
       <c r="L91" s="6" t="s">
-        <v>635</v>
+        <v>642</v>
       </c>
       <c r="M91" s="5" t="s">
-        <v>636</v>
+        <v>643</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>637</v>
+        <v>644</v>
       </c>
       <c r="B92" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>70</v>
+        <v>16</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>15</v>
+        <v>645</v>
       </c>
       <c r="E92" s="5" t="s">
-        <v>623</v>
+        <v>17</v>
       </c>
       <c r="F92" s="5" t="s">
-        <v>624</v>
+        <v>646</v>
       </c>
       <c r="G92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H92" s="5" t="s">
-        <v>638</v>
+        <v>647</v>
       </c>
       <c r="I92" s="5" t="s">
-        <v>639</v>
+        <v>648</v>
       </c>
       <c r="J92" s="5" t="s">
-        <v>640</v>
+        <v>466</v>
       </c>
       <c r="K92" s="5" t="s">
-        <v>641</v>
+        <v>649</v>
       </c>
       <c r="L92" s="6" t="s">
-        <v>642</v>
+        <v>650</v>
       </c>
       <c r="M92" s="5" t="s">
-        <v>643</v>
+        <v>651</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>644</v>
+        <v>652</v>
       </c>
       <c r="B93" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>36</v>
+        <v>306</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
       <c r="E93" s="5" t="s">
-        <v>29</v>
-[...4 lines deleted...]
-        </is>
+        <v>579</v>
+      </c>
+      <c r="F93" s="5" t="s">
+        <v>600</v>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H93" s="5" t="s">
-        <v>645</v>
+        <v>653</v>
       </c>
       <c r="I93" s="5" t="s">
-        <v>646</v>
+        <v>654</v>
       </c>
       <c r="J93" s="5" t="s">
-        <v>112</v>
+        <v>655</v>
       </c>
       <c r="K93" s="5" t="s">
-        <v>647</v>
+        <v>656</v>
       </c>
       <c r="L93" s="6" t="s">
-        <v>648</v>
+        <v>657</v>
       </c>
       <c r="M93" s="5" t="s">
-        <v>649</v>
+        <v>658</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>650</v>
+        <v>659</v>
       </c>
       <c r="B94" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>70</v>
+        <v>16</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>15</v>
+        <v>645</v>
       </c>
       <c r="E94" s="5" t="s">
-        <v>623</v>
+        <v>660</v>
       </c>
       <c r="F94" s="5" t="s">
-        <v>624</v>
+        <v>646</v>
       </c>
       <c r="G94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H94" s="5" t="s">
-        <v>651</v>
+        <v>661</v>
       </c>
       <c r="I94" s="5" t="s">
-        <v>652</v>
+        <v>662</v>
       </c>
       <c r="J94" s="5" t="s">
-        <v>653</v>
+        <v>466</v>
       </c>
       <c r="K94" s="5" t="s">
-        <v>654</v>
+        <v>663</v>
       </c>
       <c r="L94" s="6" t="s">
-        <v>655</v>
+        <v>664</v>
       </c>
       <c r="M94" s="5" t="s">
-        <v>656</v>
+        <v>665</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>657</v>
+        <v>666</v>
       </c>
       <c r="B95" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>270</v>
+        <v>645</v>
       </c>
       <c r="E95" s="5" t="s">
-        <v>29</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F95" s="5" t="s">
+        <v>646</v>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H95" s="5" t="s">
-        <v>658</v>
+        <v>667</v>
       </c>
       <c r="I95" s="5" t="s">
-        <v>659</v>
+        <v>668</v>
       </c>
       <c r="J95" s="5" t="s">
-        <v>42</v>
+        <v>466</v>
       </c>
       <c r="K95" s="5" t="s">
-        <v>660</v>
+        <v>669</v>
       </c>
       <c r="L95" s="6" t="s">
-        <v>661</v>
+        <v>670</v>
       </c>
       <c r="M95" s="5" t="s">
-        <v>662</v>
+        <v>671</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>663</v>
+        <v>672</v>
       </c>
       <c r="B96" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>224</v>
+        <v>506</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>36</v>
-[...8 lines deleted...]
-        <v>664</v>
+        <v>479</v>
+      </c>
+      <c r="E96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H96" s="5" t="s">
-        <v>665</v>
+        <v>673</v>
       </c>
       <c r="I96" s="5" t="s">
-        <v>666</v>
+        <v>674</v>
       </c>
       <c r="J96" s="5" t="s">
-        <v>53</v>
+        <v>466</v>
       </c>
       <c r="K96" s="5" t="s">
-        <v>667</v>
+        <v>675</v>
       </c>
       <c r="L96" s="6" t="s">
-        <v>668</v>
+        <v>676</v>
       </c>
       <c r="M96" s="5" t="s">
-        <v>669</v>
+        <v>677</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>670</v>
+        <v>678</v>
       </c>
       <c r="B97" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>48</v>
+        <v>306</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>568</v>
+        <v>579</v>
       </c>
       <c r="F97" s="5" t="s">
-        <v>671</v>
-[...2 lines deleted...]
-        <v>672</v>
+        <v>600</v>
+      </c>
+      <c r="G97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H97" s="5" t="s">
-        <v>673</v>
+        <v>679</v>
       </c>
       <c r="I97" s="5" t="s">
-        <v>674</v>
+        <v>680</v>
       </c>
       <c r="J97" s="5" t="s">
-        <v>102</v>
+        <v>681</v>
       </c>
       <c r="K97" s="5" t="s">
-        <v>675</v>
+        <v>682</v>
       </c>
       <c r="L97" s="6" t="s">
-        <v>676</v>
+        <v>683</v>
       </c>
       <c r="M97" s="5" t="s">
-        <v>677</v>
+        <v>684</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>678</v>
+        <v>685</v>
       </c>
       <c r="B98" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>70</v>
+        <v>16</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>15</v>
+        <v>645</v>
       </c>
       <c r="E98" s="5" t="s">
-        <v>623</v>
-[...2 lines deleted...]
-        <v>679</v>
+        <v>17</v>
+      </c>
+      <c r="F98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H98" s="5" t="s">
-        <v>680</v>
+        <v>686</v>
       </c>
       <c r="I98" s="5" t="s">
-        <v>681</v>
+        <v>687</v>
       </c>
       <c r="J98" s="5" t="s">
-        <v>682</v>
+        <v>466</v>
       </c>
       <c r="K98" s="5" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
       <c r="L98" s="6" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="M98" s="5" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
       <c r="B99" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>70</v>
+        <v>306</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>15</v>
+        <v>115</v>
       </c>
       <c r="E99" s="5" t="s">
-        <v>687</v>
-[...4 lines deleted...]
-        </is>
+        <v>579</v>
+      </c>
+      <c r="F99" s="5" t="s">
+        <v>600</v>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H99" s="5" t="s">
-        <v>688</v>
+        <v>692</v>
       </c>
       <c r="I99" s="5" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="J99" s="5" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
       <c r="K99" s="5" t="s">
-        <v>691</v>
+        <v>695</v>
       </c>
       <c r="L99" s="6" t="s">
-        <v>692</v>
+        <v>696</v>
       </c>
       <c r="M99" s="5" t="s">
-        <v>693</v>
+        <v>697</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
       <c r="B100" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>70</v>
+        <v>16</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>173</v>
+        <v>645</v>
       </c>
       <c r="E100" s="5" t="s">
-        <v>687</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F100" s="5" t="s">
+        <v>646</v>
       </c>
       <c r="G100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H100" s="5" t="s">
-        <v>695</v>
+        <v>699</v>
       </c>
       <c r="I100" s="5" t="s">
-        <v>696</v>
+        <v>700</v>
       </c>
       <c r="J100" s="5" t="s">
-        <v>697</v>
+        <v>466</v>
       </c>
       <c r="K100" s="5" t="s">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="L100" s="6" t="s">
-        <v>699</v>
+        <v>702</v>
       </c>
       <c r="M100" s="5" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
       <c r="B101" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>70</v>
+        <v>16</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>15</v>
+        <v>479</v>
       </c>
       <c r="E101" s="5" t="s">
-        <v>687</v>
+        <v>17</v>
       </c>
       <c r="F101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H101" s="5" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
       <c r="I101" s="5" t="s">
-        <v>703</v>
+        <v>706</v>
       </c>
       <c r="J101" s="5" t="s">
-        <v>704</v>
+        <v>526</v>
       </c>
       <c r="K101" s="5" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="L101" s="6" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="M101" s="5" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="B102" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>70</v>
+        <v>16</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>15</v>
+        <v>594</v>
       </c>
       <c r="E102" s="5" t="s">
-        <v>623</v>
-[...2 lines deleted...]
-        <v>624</v>
+        <v>17</v>
+      </c>
+      <c r="F102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H102" s="5" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="I102" s="5" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="J102" s="5" t="s">
-        <v>711</v>
+        <v>526</v>
       </c>
       <c r="K102" s="5" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="L102" s="6" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="M102" s="5" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="B103" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>522</v>
+        <v>306</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>70</v>
+        <v>115</v>
       </c>
       <c r="E103" s="5" t="s">
-        <v>716</v>
-[...1 lines deleted...]
-      <c r="F103" s="5" t="s">
+        <v>608</v>
+      </c>
+      <c r="F103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H103" s="5" t="s">
         <v>717</v>
       </c>
-      <c r="G103" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H103" s="5" t="s">
+      <c r="I103" s="5" t="s">
         <v>718</v>
       </c>
-      <c r="I103" s="5" t="s">
+      <c r="J103" s="5" t="s">
         <v>719</v>
       </c>
-      <c r="J103" s="5" t="s">
+      <c r="K103" s="5" t="s">
         <v>720</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="L103" s="6" t="s">
         <v>721</v>
       </c>
       <c r="M103" s="5" t="s">
         <v>722</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>