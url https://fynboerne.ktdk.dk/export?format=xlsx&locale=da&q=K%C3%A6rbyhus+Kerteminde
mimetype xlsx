--- v0 (2026-04-28)
+++ v1 (2026-06-15)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1395" uniqueCount="860" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1402" uniqueCount="866" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -5308,50 +5308,419 @@
 [Håndskrevet på kuvertens bagside:]
 Lindøgaard Dræby St Fyen
 [I brevet:]
 [Indsat julemærke med teksten: ”Jul 1947 Danmark”.
 Lindøgaard 20-11-1947.
 Kære lille Dis!
 Her har du mig saa igen til det rigtige Julebrev; nu er det Aften jeg har ikke travlt med noget og her er Fred og Stilhed. Peter er taget til Odense, Edel og det lille Snakkehoved til Ena gaar til Munkebo om et Øjeblik; naar Ena er her i Stuen er hun meget stilfærdig, siger ikke ret meget, men naar hun er her i Køkkenet hos Edel gaar den lille Knevver uafbrudt – bogstavelig talt; jeg har sagt til Edel, at det var næsten uudholdeligt at høre paa, her er jo saa lydt, men hun bremser hende aldrig. Hvor findes der er Paradis uden Slangen? 
 Jeg er saa mærkværdig fremmelig med al Ting i Aar, det skyldes naturligvis den gode Hjælp fra Edel jeg kan godt sidde og smaadrive lidt uden at det gør noget og til de sidste Dage, Mandag og Tirsdag er der ikke meget at gøre. Vi har ellers i Aar bagt Smaakager for Grete, hun har Besvær nok med alt sit, naar hun har de to Børn at passe med al den Vask; de Børn skinner ogsaa altid af Renhed. Vi har bagt Vanillekranse, Jødekager, Kakaokager og brune Kager og 12 Lagkagebunde til hende; vi selv skulde have 6 Bunde, saa Edel bagte i Formiddags 18 Bunde, og da der kun kan staa een Kageform ad Gangen i Ovnen [”i Ovnen” indsat over linjen], kan du forstaa, at det var et helt anseligt Job. De skal have Barnedaab dernede i Morgen; Bibbe skal bære den lille henrivende Dreng og Lauritz skal staa Fadder; jeg tager ikke med i Kirke, maa være lidt forsigtig til Julen, men haaber, at Lauritz vil køre herom ad og tage mig med derned eft. Gudstjenesten jeg er ikke begyndt at gaa ud endnu. Det skal kun være Kaffebord, det er saa fornuftigt af dem at de ikke laver stor Spisning. 
 Hvor det dog er vidunderligt, lille Dis, at du har faaet din Arbejdslyst og –evne tilbage igen, for det er jo Tegn paa, at Fysikken er kommen i Orden igen; hvem kender ikke den rædsomme Ugidelighed naar man har været fysisk nedbrudt; mon ikke Åndens Grundlag er Fysikken – ja naturligvis kun til en vis Grad. Det er dog sjovt, at du paa dine gamle - jeg mener ældre – Dage er bleven bildende Kunstner, det er forbløffende med dine to Børnebøger. Og Tillykke med Kakkelovnen; det var sikkert haardt tiltrængt og skal nok hjælpe Axel godt. Og Stolen – ja man kan jo ikke faa både i Pose og i Sæk, og den Stol, han fik af Charles, der der staar ved Siden af Skrivebordet, er da egentlig behagelig at sidde i, jeg nød den da den Sommer, jeg var hos Jer; dette med at der ikke bruges nævne-
 2.
 værdig mere Brændsel paa denne Maade, skal nok passe; det foreholdt jeg til Fru Thorsen, naar hun, da de boede i Kærbyhus, kun fyrede i den ene Kakkelovn, som saa skulde opvarme Nabostuen; jeg sagde altid, der bruges ikke mere Brændsel, og Varmen bliver meget behageligere. Du ved ikke, lille Dis, hvor det glæder mig, og hvor jeg tager Del i din Glæde over, at Axel bedres, det er rigtignok vidunderligt, og hvor mærkeligt, at Axel har den Bankvirksomhed i Udsigt; jeg har ogsaa hele Tiden sagt – eller skrevet – at der ganske sikkert kunde blive Arbejde ved et eller andet, naar han holdt op med Frihavnen.
 Du skriver som Efterskrift i dit Brev: ”Hvor pragtfuldt, at Lauritz vil hente os i Nyborg, og at vi skal hjem til dem først,” jeg ved ikke rigtig, hvad du mener med det; naar du og jeg kommer til Nyborg er vi jo, hvor vi skal være; jeg skrev vist blot at Lauritz (en af de Dage, vi er i Nyborg) vil komme ud efter os saa vi kan besøge dem i Bovense. Stedet er, efter Lauritz’ Raad funden, det ligger ved Stranden lige ved Skoven. Men lad os nu først se, om det bliver til noget, der er jo længe til. 
 Forleden dag fik vi Besøg af en ung, meget tiltalende Maler fra Odense, Georg Poulsen, han bad om at laane nogle af vore Las-Billeder X; X til en Udstilling i Odense i Anl. af hans 80 Aars Fødselsd. d. 27-12. [X ”til en Udstilling i Odense i Anl. af hans 80 Aars Fødselsd. d. 27-12.” indsat over linjen]; han fik 4; bl.a. de smaa Fuglebilleder som Las malede til Agraren, da han kun var 14-16 Aar; jeg havde ladet dem indramme, det ene oven paa det andet [Tegning] – saadan; 2 Fuglekonger og en Rødirisk; det er det allerførste i Kataloget, som er ordnet efter Aarstal; dette fra 1881 – dog med Spørgsmaalstegn, for jeg mener at vide, at han var 16 Aar, da han lavede dem. Manse fik Indbydelse til Udstillingens Aabning i Dag; han og Peter var derude og de havde moret sig godt, Las Puf og Else var der Las havde været saa levende og gaaet og virket – regeret, tror jeg, Manse sagde! Tænk, at han tager ind til Magisterens Begravelse, gid vi dog maa faa lidt mildt Vejr, jeg synes, det er lidt letsindigt – paa denne Aarstid, de vilde se at komme hjem samme Dag. Jeg haaber, at Manse vil tage derover ogsaa, men ved det ikke bestemt.
 Agraren, Manse og jeg er bedt til Middagen paa Lases Fødselsdag i Dag om 8 Dage; Manse er bleven udvalgt, fordi han og Las er saa særlig gode venner, der er altid en umaadelig Mængde Snak imellem dem, naar de er sammen, ellers hverken Tinge, Bibbe, Henning, Bror og Lasse Sw. det vilde jo være at gribe for vidt om sig, da jo
 3.
 deres respektive Mænd og Koner saa ogsaa skulde med. Jeg baade glæder mig og ikke glæder mig. Man er ikke rigtig i Humør til en stor Fest, naar man er saa opfyldt af Sorg over lille Lugge – havde det bare været et Par Maaneder senere. Vi skal spise i Værkstedet, hvad vi ogsaa gjorde, da de lavede Fest for Rie, da hun fyldte 70; skønt det var d. 5te Juni, frøs jeg saa det stod efter, fordi jeg sad lige ved Døren, der gik ustandselig, naar de opvartende skulde ud og ind; det havde jeg - lidt bekymret - fortalt Manse, og tænk i Dag sagde han til Puf, hvem han jo traf i Odense, om de ikke vilde sætte mig, saa jeg ikke fik Træk fra Døren. Ved du, hvad jeg skal iføres ved Selskabet: den brune uldne Kjole, som du sendte mig i Fjor. Mon jeg dog har fortalt dig, at den er bleven saa smuk? der er en Begejstring over hele Linien de Par Gange, jeg har haft den paa den har den lille Syerske oppe fra Strandgyden rigtignok haft Held med. Jeg har nok en sort Silkekjole, men dels er den gammeldags og dels tør jeg ikke tage saa tynd en Kjole paa; du synes vist, jeg er blev svært omsorgsfuld med mit Helbred, men Gang paa Gang har jeg i dette Efteraar haft Lungebetændelsefornemmelser, ondt i Bryst og Ryg med Stik og hvad der hører til, som da jeg virkelig fik Lungeb. for et Par Aar siden, saa jeg synes, det er kun min forbandede Pligt at passe lidt paa. Fejlen er sikkert min egen, idet jeg har forsømt at hærde mig lidt ved at gaa Ture hver Dag, men det er nu ikke altid saa nemt. 
 Mon jeg har fortalt dig, at vi er flyttet ned i Spisestuen for i Vinter; Stuen var ikke til at varme op med Tørv; det bliver et stort Savn i Julen, men det maa ta’s: Havestuen er lettere at fyre op for et Par enkelte Dage, der skulde alligevel Ild for Maries Skyld – altsaa lidt Varme ind i Gæstekamret, der hvor du laa. Vi tager saa Juletræet i Havestuen og nøjes med det, som det kan blive. Nu kan jeg ikke mere i Aften, maaske kan jeg skrive lidt mere i morgen el. paa Mandag, saa kan jeg fortælle lidt om Barnedaaben.
 Søndag Aften Saa kommer vi til Afslutningen! Klokken blev lidt mange, Aftenen er gaaet med et pudsigt Job: Edel havde købt en Dukke (14 Kr!) fra Agr. og mig til Lise, og Edel havde som sin Andel i Gaven strikket Drengetøj til den, Bukser med Seler over Strikkeblusen, vældig smart, men da vi manglede en Æske til at lægge ham i, fik jeg den Ide at lave en Slags Vugge, formet som et gammeldags Dejgtru [Tegning] af Pap; Endestykkerne ogsaa af Pap
 4.
 syede Edel paa, men jeg holdt paa den; saa klistrede vi den over med et blomstrende Juleindpakningspapir, og den blev noget saa elegant, han ligger helt som i en Moses-Kurv. Men Tid tog det min Sandten. Vi tænker, at Lise bliver salig. 
 Barnedaaben gik saa godt; de var lidt møre af Kirkegangen, for vores lille, der blev døbt Erik Warberg Larsen, og saa et andet lille Barn, havde begge brølet af deres små Lungers fulde Kraft – hele Tiden! Præsten havde været kendelig enerveret. Lauritz og Bibbe kørte saa ned med Drengen og Else, som havde ”taget Huen af” og kom saa op efter os. Da vi kom derned laa Lillebror stadig og brølede; jeg fik ham op og vissede ham, det hjalp lidt, men stadig kom der smaa Hulk – nej den Kirkefærd havde været for meget for Lillebrors spæde Nerver. Saa kom Tinge og Grete, og der faldt Ro over os ved et festligt Kaffebord med 2 Lagkager Wienerbrød, Sandkage og alle mine Smaakager. De havde en Flaske Vin, som vi nød og drak Skaaler i; Agraren og jeg havde 50 Cerutter med til dem i Daabsgave, vi giver jo ikke hinanden Julegaver i Aar, derfor kaldte vi det Daabsgave, af mig fik han desuden en Sparekassebog med 10 Kr. Det er saa morsomt at se, saa glad Bibbe er ved Lauritz, men jeg tror nok, hun er lidt overvældet af Arbejdet, fordi der er saa meget Selskabelighed; hun kan saa daarlig døje al den Selskabelighed. De bliver en Mængde Juleaften, hele Personalet fra Dalsgaard, du ved, hans første Kones Fødegaard, som Lauritz stadig ejer sammen med Svigerinden og hendes Mand; den skal for Resten sælges nu. – Jeg tror nok, Bibbe glæder sig som et Barn til at naa over Nytaar. 
 Mon ikke det gaar dig som mig, at naar vi gaar og passer til Jul, har man stadig Erikshaab Julene i Tankerne, hvor var de Juleforberedelser festlige, ja næsten hellige staar de nu i ens Erindring.
 Og saa vil da til sidst ønske dig og Axel en glædelig Jul sammen med Jeres lille Nillebarn vil du hilse Janna og Ib saa mange Gange fra mig og ønske dem alt godt for Jul og Nytaar.
 De kærligste Hilsner, lille Dis, fra din Junge.
 Brevet er for anseligt til jeg har Mod paa Gennemlæsn. Find selv ud af Fejltagelserne.</t>
+  </si>
+  <si>
+    <t>Erindringsskrivelser</t>
+  </si>
+  <si>
+    <t>Otto  Meyer</t>
+  </si>
+  <si>
+    <t>Mathias  Allerup
+HC  Andersen
+Carl Becher 
+Albrecht Benzon
+Christian Benzon
+Hans  Bless
+Johan Peder Bless
+Niels Bom
+- Brandt, inspektør
+Edvard Christensen
+Hans Christensen
+Christian Eckardt
+Marie Frandsen
+Peder Hansen
+Joseph Haydn
+- Holbeck
+Jens Christian Hostrup
+Anders Høj
+Jens Høj
+Rasmus Høj
+Ellen Hørup
+- Ibsen, organist
+Anders Klinkby
+Ane Kold
+Christen Kold
+Anders  Kragh
+Alfred Larsen
+Andreas Larsen
+Anton Larsen
+Caroline Larsen
+Dorthea Larsen
+Erik Larsen
+Helga Larsen
+Ida Larsen
+Jacob Larsen
+Jeppe Andreas Larsen
+Johan Larsen
+Lars Larsen
+Laurits  Larsen
+Urban Larsen
+Valdemar Larsen
+Vilhelm Larsen
+Aage Larsen
+Urban Larsen, søn af Anders Urban Larsen
+Niels Lindberg
+Karl Madsen
+- Madsen, Bager
+Johan Mantzius
+Karl  Mantzius
+August Meyer
+Erhard Meyer
+Frederike Meyer
+Gertrud Meyer
+Marie Meyer
+Sophie Meyer
+Sophus  Meyer
+Wolfgang Mozart
+Elias Muus
+Karen Mygdal Meyer
+Anna Møller
+Peder Nielsen
+Rudolf Nielsen
+Johan  Norden
+Anders Ottesen
+Christian Rex
+Emil Sanne
+Viggo Sanne
+Anton Frederik Schondel
+Otto Emil Schondel
+Anton  Svendsen
+Wilhelm Tagge
+Asta Thalbitzer
+Wenzel Heinrich Tornøe
+Hans Christian Tvedskov
+William Wandahl</t>
+  </si>
+  <si>
+    <t>S. 28: Banegården lå på Strandvejen i Kerteminde.
+Hotelhaven må have hørt til Hotel Kerteminde, som lå Strandvejen 25.
+Kamperhoug er en gade i Kerteminde. Ordet "til" efter "Kamperhoug" er overstreget og erstattet med "og". Lillestranden må ikke forveksles med området, der i vore dage bærer samme navn og findes parallelt med Fiskergade i Kerteminde.
+Det vides ikke, hvem Axel Larsen og garver Holst var. 
+S. 30: Valdemar og Aage Christensen kendes ikke. "Nu Aage Chr. Kertem." indsat sidst på linjen med kuglepen. 
+S. 31: Toldforvalteren kendes ikke.
+S. 34: Thomsen kendes kun som Urban Larsens svigerfar. 
+S. 37: Mathilde Nielsen og læderhandler Nielsen kendes ikke. 
+S. 38: Sadelmageren, politibetjenten, Oluf, Henriette, Ehlert, Jacob, Bessermann, den yngre søster og Vilhelm kendes ikke. 
+S. 40: Marie Brødkone er ukendt. 
+S. 50: Jernstøber Møller og hans børn kendes ikke.
+S. 51: PerLausen/Peter Larsen kendes ikke.
+Doner er snarer til fuglefangst (Den Danske Ordbog). Kramsfugle: Småfugle, især drosler, fanget til spisebrug (Lex.dk). 
+Lundsgård er ikke et slot, men en herregård beliggende lidt syd for Kerteminde.
+S. 52: De tre betjente kendes ikke.
+S. 61: Slægtningene i Rønninge kendes ikke.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/PMSd</t>
+  </si>
+  <si>
+    <t>[Fortrykt på hæftets omslag, for:]
+R.E.K.
+Kollegiebogen
+Birkerød Boghandel
+E. Axelsen Drejer
+Tlf. 165 – Birkerød – Tlf. 165
+[Håndskrevet på hæftets omslag, for:]
+Barndommen.
+[Håndskrevet i hæftet:]
+Erindringer fra min Barndom. [indsat med blyant:] 1948-49.
+[Med blæk:]
+Om Forfædrene ved jeg desværre ikke meget. Tipoldefader var Tobaksspinder i Itzehoe og var sandsynligvis tysk men dansk Statsboger. Han havde 2 Døtre, (den ene var gift med en Garver Holck i Nyborg, den anden med en Underofficer i Næstved.) og 12 Sønner, som man ikke ved noget om, naar undtages den ene som var min Oldefader. Han var Underofficer ved Dragonerne og blev forflyttet til Odense, hvor han blev gift med Marie Lisbeth (Elisabeth?) Af deres Børn kendes kun Farfader Otto Friederreich Meyer født 1795 (?). Han var Garver og Skomager og siden Underofficer ved Dragonerne i Odense, hvor han blev gift med Datter af en Underofficer. Senere blev han Portner hos Grosserer Puggaard i København og endelig Høker i St. Jørgensgade i Odense. Efter den første Kones Død blev han gift med Farmoder Gertrud Marie Kirstine Rasmussen født ca. 1820 som Datter af en Tømrer R. i Odense, der stammede fra Biskorup. De havde 3 Døtre: Sophie (4 Sønner) Andersine gift med Politibetjent Knud Pedersen Odense (4 Døtre og 3 Sønner), Frederike gift med Rentier Hansen senere Jordemoder
+[2]
+i København (2 Døtre 1 Søn) og 2 Sønner: August som var Murer og udvandrede til Amerika (3 Børn) og min Fader Sophus Severin født i Odense 22 April 1840. [Tilføjet i venstre margen med blyant:] d. 18 Febr 1935 [Tilføjelse slut] Farfar døde allerede 1850 – 23 Aar før jeg blev født. Farmor, som vi kaldte Bedstemoder overlevede ham i 42 Aar, idet hun døde 1892. Der kom nu en stræng Tid for Bedstemoder med 5 smaa Børn. For en Kvinde var der den Gang næsten ingen anden Beskæftigelse end Vask og Rengøring. Hun var heldig og fik nogle gode Pladser hos rare Mennesker (en Frk. Fanøe, Frk Maaløe og Generalinde Juul), og i mange Aar gjorde hun rent paa Fyens Stifts Sparekasse. (Her fik hun den lille jernbeslaaede Kiste, som jeg bruger til Noder). Der var naturligvis lidt Smalhals i Hjemmet. Saa snart Fader var konfirmeret, kom han paa Landet som Tjenestedreng. Senere gik han i Murerlære, blev Soldat og var med i Krigen 1864 som Undrerkorporal ved Artilleriet og blev tildelt Dannebrogskorset af Kong Christian den 9ende [tilføjet med blå kuglepen:] personlig
+Efter Krigen arbejdede Fader ved restaureringen af Tranekær Slot paa Langeland og Ravnholt i Midtfyen. Sidstnævnte Sted traf han 
+[3]
+Moder Sophie Kirstine Larsen født 14 Juli 1839 som Datter af Bødker i Hjallelse ved Odense Lars Jeppesen født 1793 (?) [spørgsmålstegnet i parantesen overstreget med blå kuglepen] og Hustru Marie Kristiansdatter født 1805 (jeg har en Almanak fra hendes Fødselsaar), Datter af Frederik Kristian v. [”v.” indsat med blyant over linjen] Benzon til Kristiansdal Dalum. Mine Forældre blev viet den 5te i 11te 1869 i Dalum Kirke og bosatte sig i Odense, hvor Fader fik Borgerskab som Murmester. [Tilføjet med blå kuglepen efter ”Murmester”:] Hestene løb løbsk paa Turen fra Kirken, men det gik godt. [Tilføjelse slut] De fik 4 Sønner, hvoraf de to ældste – begge døbt Otto – døde som spæde, og 2 Døtre, alle født i Albanigade i Odense. Undertegnede Otto Larsen Meyer er den ældste af de nulevende født 21 Aug. 1873. 
+Fader byggede Albani Mølle for en Møller Brandt, som senere blev Inspektør ved den frie Udstilling. Blandt andet byggede han ogsaa et Hus for en Møllebygger Rasmussen i Albanigade. Her byggede Fader tillige 3 Huse for egen Regning, som efterhaanden blev solgt. Jeg blev født i det første, min ældste Søster Marie, født 30-11- [tilføjet med blyant:] 1875 i det andet og Katrine Augusta født 28-7- [tilføjet med blyant] 1878 og Erhard 
+[Øverst på s. 3 er med kuglepen skrevet:] 26. Septbr. Død 11. Jan. 1880 [det er uklart, hvilken person oplysningerne hører sammen med).
+[Øverst s. 3, til højre, er med blå kuglepen skrevet:] død 22-1-1912
+[I højre Margen udfor Marie Kristiandatter er med blå kuglepen skrevet:] død 1889
+[I venstre margen s. 3 er med blyant skrevet:]
+Chr. Abrecht von Benzon maler 1815-49. Malte H.C. Andersen
+Oldemor 1780-1834. [ulæseligt tegn] 
+[4]
+født den 8nde Jan. 1881 i det 3dje, den Gang Nr. 80. Jeg husker kun det sidste, hvor vi boede indtil 1881. Vi beboede selv Stuelejligheden og 1ste Sal var udlejet. I Baghuset i en Aarrække Bedstemoder og en Tid sammen med Faster Sophie. [Indsat med blyant over linjen:] 1ste Sal [indsættelse slut] I Stuen Faster Sine med sine mange Børn og Mand som blev Vicevært efter vor Afrejse i 1881.
+Det første jeg husker fra Barndommen er min Søster Maries Daab, da jeg var godt 2 Aar. At køre i lukket Karet til Kirken var jo en stor Oplevelse, og St. Knuds Kirkes mægtige Rum interesserede meget. En Fætter Otto – ”store Otto” -, som var et Par Aar ældre, og jeg gik undt og talte højt om Tingene, indtil Graveren kom og lukkede Munden paa os med et stort Maltbolsje. Det havde jeg aldrig set Mage til!
+Morsomme var Turene til Hjallelse, naar vi om Søndagen besøgte Moderes Forældre. Paa Barnevognen var lavet et Sæde med Fodpose, hvor jeg blev anbragt, saa længe vi kun var to; siden maatte jeg gaa. Fader trak saa Vognen den halve Mil eller bar mig, naar jeg [5]
+Blev træt. Huset i Hjallelse var trelænget Bindingsværk med Straatag. I Stuehuset var en Opholdsstue med 2 Indsat over linjen med blå kuglepen: Alkover, Køkken med Spisekammer og Bryggers, desuden en ”Sal” eller ”Stadsstue” og for Enden af denne 2 Gæsteværelser. I Sidehuset var der Kostald, Svinesti og Hønsehus, Værksted eller ”Huggehus” med forskelligt Bødkerværktøj, hvoriblandt en ”Snittebænk” var særlig spændende. Man sad overskrævs paa den, og med Fødderne kunde man bevæge en Vippe, som derved kunde fastholde den Genstand, der skulde bearbejdes med Kniven. Denne havde to Haandtag og man kunde altsaa snitte med begge Hænder. Den tredje Længe var en mindre Ladebygning med en stor rød Port. En Lænkehund, ”Bismarck” hørte ogsaa til Besætningen. Hvor meget Jord, der hørte til Huset, ved jeg ikke, men en dejlig gammel Have var for mig det vigtigste. For vel havde vi Have i Odense, men den var ny med smaa Træer og manglede det [”det” indsat over linjen], som en gammel Bondehave kan have. Her var gamle Træer med Kirse-
+[5]
+bær, Pærer og Æbler – Kaviller, som var røde baade udvendig og indvendig og de dejlige gule Blommer, som man aldrig ser mere, og saa var der Stikkelsbær – gule og røde og med Haar paa! En høj med Popler og Ahorn var ogsaa interessant. Men det mest idylliske var en lille Laage i Havegærdet – grøn af Ælde og en lille Bro, som over en dyb Vandrende førte ud i Marken. Noget saa yndigt har jeg ikke set siden!
+Af Mormoders Mad husker jeg især Smørrebrød med noget Medister. Morfaders Begravelse gjorde et dybt Indtryk paa mig. I Tankerne ser jeg ham endnu liggende i Kisten med det blege indfaldne Ansigt. [Indsat med blyant efter linjen:] Ellers mindes jeg ham siddende ved Kakkelovnen med sin Stok [indsættelse slut]
+Fra Albanigade mindes jeg Bedstemoders Komode med forskelligt Nips – især en Træsko af Rav og en lille Rok. Naar hun bagte Pandekager fik vi som Regel en sammenrullet Kage med Puddersukker i, som vi gik og bed af. Morsomt var det naar Bedstemoder lod sig bevæge til at gaa med os ud til en lille Skov ved Nyborgvejen. Men det skete sjældent, for det var en lang Vej for smaa Ben. ”Den lille Skov” var en ganske
+[6]
+lille Samling Træer, men for mig noget af det dejligste, jeg vidste. Den laa vist i Ejby. Mad og Sodavand havde vi med i Barnevognen. En Oplevelse, som gjorde et stærkt Indtryk, havde jeg engang, da jeg sammen med Moder med Barnevogn kom gaaende ind mod Byen. Vi var kommet over Albanibro og gik paa venstre Fortov, da vi ser et Køretøj med løbske Heste komme farende fra Torvet over mod Industribygningen (den tidligere Industribygn.), hvor de drejer og i rasende Fart ned ad Bakken styrer lige mod os. Hjertet stod stille af Skræk. – I sidste Øjeblik kom en Herre af vort Bekendtskab løbende, og ved at svinge sin Paraply fik han Hestene til at forandre Retning, saa vi undgik Faren. En anden Oplevelse, som staar i et festligt Lys for mig, er en Tur til Svendborg med ”Forsvarsbrødrene”. Moder og de mindre Søskende tog med Toget til Hjallelse Lørdag Aften og Fader og jeg skulde rejse Søndag Morgen. Men først skulde Sovekammergulvet ferniseres, og jeg syntes, det varede en Evighed, inden Fader blev færdig. Endelig kom vi da afsted. Jeg var det eneste Barn, som var med paa Turen. Ved Hjallelse Station
+[7]
+Stod Moder og vinkede til os, da vi kørte forbi. Marschen fra Svendborg Banegaard til Kristiansminde staar levende for mig. Et Hornorkester gik i Spidsen. Endnu mindes jeg Turen, naar jeg hører ”Holmens faste Stok” eller lignende Sange. Om Aftenen, da vi gik tilbage, saa vi ned over Byen med de mange Lys. Det var æventyrligt!
+Af vor Omgangskreds i Odense husker jeg – foruden førnævnte Møllebygger Rasmussen og Møller Brandt – en Murermester Steffen Jensen og Redaktør af Fyns Tidende Jørgen Petersen. Fader var meget politisk interesseret og var med til at stifte ”Fyns Tidende”. Bladet blev stiftet med Aktier paa 60 Kr., men i Begyndelsen gik det saa daarligt, at Fader blev tilbudt en Aktie for en Bajer. Senere blev de jo mere værd og blev opskrevne til 3 Stks. à 150 Kr.. De 60 Kr. giver nu ca. 280 Kr. i Udbytte. (400 %) 
+En Løjtnant Klinkby lejede en Tid en Stue hos os. Han var en flink Mand og blev efterhaanden som hørende til Familien og Dus med Fader. Gennem Lhombre-Spil [”h” i ordet indsat med blyant over linjen] kom han i Berøring med Redaktør Petersen og blev siden gift med en Søster
+[8]
+til Fru Petersen, som var fra Dalby paa Hindsholm. Her boede forresten Klinkbys to Brødre en Lærer og en Gaardmand. De var ellers Jyder og var alle begyndt som Tjenestekarle. Løjtnanten blev Kaptajn og Oberstløjtnant og var i en Aarrække Lærer ved Birkerød Latinskole hos Manzius. Jeg besøgte ham i 1889 sammen med Johannes Larsen, hvis Broder Vilhelm den Gang gik i Skole i Birkerød og boede hos Klinkby. Hans Datter lærte jeg senere at kende, da hun begyndte et Hjemmebageri hos ”gamle Frk. Høj” i Birkerød.
+I vores Gaard i Albanigade var der en [Hele linjen overstreget]
+Til en Fødselsdag fik jeg en Mølle af Møllebygger Rasmussen. Den blev opstillet paa en Stang i Haven og glædede mig meget. Siden tabte den noget min Interesse, da Albani-Møllerens Søn Karl havde faaet en, som var saa stor, at han selv kunde sidde i den.(Møller Brandt blev senere Inspektør ved den frie Udstilling, og jeg kom meget hos Familien, da jeg var i København i 1888-89. Det var gode og hyggelige Mennesker. To Døtre var forlovet med Studenter – den yngste Sara
+[9]
+med den senere Rektor i Esbjerg Oluf Nielsen, som var Søn af Sadelmager Nielsen i Kerteminde.)
+Da Fader byggede Pigeskolen over for Museet blev jeg betroet til at bringe hans Frokostpakke. Jeg fik ogsaa Lov til at gaa Byærinder.
+Da jeg blev 7 Aar kom jeg i Skole hos Rasmussen og Gregersen paa Overgade. Min Lærerinde var en Fru Lollesgaard, som lærte os at læse efter Lydmetoden.
+Skolebestyrer Nicolaj Gregersen var Ungkarl og født i Kerteminde, hvor han bosatte sig paa sine ældre Dage. Hans Brødre var Snedkerm. Gregersen og Skomagerm. Gregersen i Kertem. og den kendte Skolebestyrer for Teknologisk Institut og Direktøren for Luftfarten. Nicolai Gr. var en dygtig Pædagog og et godt Menneske. Han fortalte mig senere, at han i gamle Dage havde lagt Mærke til mine Forældre, naar de var i Kirke: ”det var saadan et ualmindelig nydeligt ungt Par.”
+I vores Gaard var en Sidebygning mod den ene Nabo og et Plankeværk mod den anden. Ved [overstreget fra ”I vores” til og med ”Ved”]
+[10]
+Først nogen Tid efter Indflytningen i Nr. 80 blev Trappegangen malet færdig. Det var en Malermester Andkær, der udførte Arbejdet. Væggene blev malet som Marmorfliser, og jeg saa ["jeg" indsat over linjen] interesseret til. Endnu kan jeg mærke Limfarvelugten, naar jeg tænker paa det.
+Fader byggede senere et Par Kviste paa Huset og lavede en Lejlighed i Tagetagen. Det var morsomt at se paa.
+Fra Vinduerne saa jeg de første Velocipeder (Væltepeter), en med et stort Forhjul og en anden med to lige store Hjul. Hjulene var af Træ. Det var Cyklens Forløber.
+Efter Middag drak mine Forældre Kaffe, og dertil tog de et Stykke brunt Kandis-Sukker i Munden. Det blev brækket i Stykker med en Tang, og vi Børn fik da et Stykke saa stort som en Ært. Jeg gemte mit i en lille Krukke, som stod i Vinduet, men min Søster Marie, som spiste sit efterhaanden,
+[11]
+kravlede op og tømte min Krukke. Det var et haardt Slag!
+Jeg husker, at jeg overværede et Hestevæddeløb paa "Heden." Det gav et Gys, hver Gang Hestene kom farende forbi, men hvad ["hvad" indsat over linjen] det egentlig drejede sig om, forstod jeg selvfølgelig ikke.
+Et Besøg paa Glasværket var ogsaa morsomt. Jeg saa, hvordan man pustede Flasker og meget andet. Det aarlige St. Knuds Marked var en af de store Begivenheder. Saa stod Byen paa den anden Ende. Et Forlystelsessted i Vindegade - "Pantheon" - besøgte jeg engang sammen med en Faster. Det eneste, jeg husker derfra, var en dejlig Vinterhave med kulørte Lamper. Den, syntes jeg, var vidunderlig. Og saa spillede et stort Orkester.
+Som Huslæge havde vi en Dr. Helweg, en ældre stilfuld Herre med tyndt hvidt Haar, som vi Børn holdt meget af. Hans Broder var Præst ved Hospitalskirken. 
+I Gaarden var til den ene Side en Sidebygning med Køkken, Vaskehus og Gæsteværelse, hvor vi undertiden havde Indkvartering af Soldater. Til den anden Side var Plankeværk.
+[12]
+Ved dette Plankeværk havde Fader en Gang liggende en del Stilladsbrædder, og for at beskytte dem mod Regnen var de dækket af Brædder, som stod paa skraa op mod Plankeværket. Det var en morsom Legeplads der under, men det kunde jo ogsaa være ganske sjovt at komme op paa Toppen og se ind i Nabogaarden. Jeg kravlede altsaa op, men tabte Balansen og faldt paa Hovedet ned til Naboen. Jeg kom dog paa Benene igen og løb hjem. Men jeg var frygtelig forslaaet i Ansigtet, og endnu da jeg kom i Skole i Kerteminde var jeg gul, grøn og blaa, saa Læreren spurgte om alle Drenge i Odense saa saadan ud.
+Min Morbroder Jeppe - I.A. Larsen - i Kerteminde drev en stor Købmandshandel med Kolonialvarer, Korn og Foderstoffer, Kul og Trælast. Desuden havde han Landbrug (40 Tdr. Land) og senere en Mølle. Skibsreder var han ogsaa og havde ikke saa faa Skibe i Søen. Jeg husker en Brig "Azela", tre Skonnertbrigger "Sassaly", "Marie" og "Hygæa", tre Skonnerter "Addy", "Samson" og "Adolf",
+[13]
+"Kerteminde" og "Frelleg", "Sorte Hanne" og "Bogense," en Jagt "Rhea og en Kuf "Vilhelm." Syd for Havnen paa "Feden" havde han Skibsbyggeri. I Smaaland havde han to Ejendomme paa henholdsvis 700 og 1100 Tdr Land, "Boxhult" og "Høljeryd." * Her var tillige Savværk, x) [indsat øverst s. 13 med blyant:] som dreves af en Elv, og Tømmeret førtes til Halmstad [tilføjelse slut] saaledes at Træet kunde skæres til, før det blev sendt til Halmstad og derfra med Skib til Kerteminde. Morbroder var nu i Færd med at likvidere Skibsværftet og i Stedet opføre et Kalkværk, der var mere moderne end de to, der eksisterede i Byen. Det var nu Meningen, at Fader skulde bygge og siden bestyre Værket. 
+Flytningen var naturligvis spændende for en Dreng, oh paa Toppen af et Flyttelæs holdt jeg mit Indtog i "lille Rusland", som man kaldte Kerteminde. Det blev en vældig Forandring i min Tilværelse. Da vi kom til Byen var Skibsbyggeriet endnu i Gang, og Skibsbyggermesteren Krarup boede endnu i det Hus som vi skulde have. Foreløbig flyttede vi ind i en Lejlighed ved Siden af paa kun to Værelser og Køkken. Den var indrettet i et langt Hus, som brugtes til Baadebygning og Opbevaring af Redskaber og Materialer 
+*) Store- og lille Höljeryd og Kungsveka.
+[14]
+Den store Plads var en dejlig Tumleplads. En Del var bevokset med forskellige vilde Planter som Bulmeurt og Hundetunge. Burrer og Tidsler tiltrak Stillidser, og Stenpikker og Vipstjært var almindelige.
+Af Skibsrester byggede vi Huse, og i det hele taget tilbragte jeg den meste Fritid paa Værftet. Det var spændende at se et Ski blive trukken op paa Bedding, og endnu festligere var en Stabelafløbning. 
+Pladsen grænsede til Havnen, men ved en Del af den var der Fladstrand, hvor vi kunde vade med bare Ben og fange Krabber. Dem kogte vi og spiste. En Pram, der hed "Moses" var en særlig Attraktion. Den brugtes mest til Færgefart over Havnen og naar den skulde afsted, gjaldt det om at komme med. Da Værftet blev nedlagt, kunde vi temmelig uindskrænket disponere over den. Forresten var der gerne Joller fra Morbroders Skibe, som vi kunde laane med elldr uden Tilladelse. Vi plaskede meget i Vandet. En Gang havde jeg et Par Vandski. Det var to Pontoner forbundne ved et Stativ med en Saddel. Med en
+[15]
+Dobbeltaare padlede man sig frem. Men da den ene Ponton var læk, maatte jeg staa op med den største Vægt paa den anden. Det var ikke noget solidt Fartøj.
+Da Skibsbyggeren rejste, flyttede vi ind i hans Lejlighed. Det var et rart lille Hus med to Stuer, Sovekammer og et mindre Kammer, Køkken og Spisekammer, Vaskehus og en lille Kælder. Paa Loftet lavede Fader et Værelse til mig og til min lille Broder, da han voksede til. Han var kun - knap - et Aar, da vi kom til Kerteminde. Vaskehuset var en Sidebygning, og sammen med et Plankeværk (af Eg!) dannede den en lille Gaard. Der var lidt Have foran Huset og ved den ene Gavl. En stor Baghave beplantede Fader med Frugttræer. Pæretræerne trivedes udmærket godt, skønt Jordbunden var Sand og Sten. Som Navnet "Feden" siger, var det et Fed - "et af af Havet opskyldet Stykke Land," som det hedder i Leksikonet.
+"Meyers Pærer" var meget efterspurgte. Vi havde ogsaa mange dejlige Sorter. Hele Larsens Plads var omgivet med en Række Pyramidepopler. Desværre gik de fleste ud, efterhaanden som Rød-
+[16]
+derne naaede Brakvandet.
+Opførelsen af Kalkværket blev ledet af en engelsk Ingeniør. Det blev senere nedrevet, men jeg har et Fotografi af det. Det bestod af en høj Skorsten, som udvidede sig forneden, saaledes at der var Plads til Kalkstenene, som hejsedes op i et lille Hus anbragt paa høje Stolper og kastedes herfra gennem en Jernluge ind i Ovnen. Uden om denne var i Straaleform bygget 3 Retorter, i hvilket der kunde fyres med Kul, og herfra trængte Ilden op i Ovnen. En af Fordelene ved denne Konstruktion var at man udvandt Koks samtidig med at Kalken blev brændt. Der fyrereds Dag og Nat gennem smaa Luger oven paa Retorterne. I Retortens Bund anbragtes først et Jernstativ med en Krog, og derpaa lagdes Kullene, og naar Kosene var tjenlige, lukkedes to store Jernporte op, og med Forsigtighed - paa Grund af den mægtige Varme - blev en Jernlænke gjort fast i Krogen, og det hele blev trukken ud ved Hjælp af et Gangspil. Og saa blev Ilden slukket med Vand. Det var morsomt at se. Jeg vovede mig op ad Stigerne til det lille Hus, men det svimlede,
+[17]
+naar jeg saa ned i Dybet, og at komme ned paa Stigen fra en Lem i Gulvet var det vanskeligste; det gav et Gys i mig. Naar der var oparbejdet et tilstrækkeligt Lager, stod Værket stille en Tid, og naar Fader ikke var hjemme, og der kom Kunder maatte jeg tage Afære og knuse Koksene i en Maskine, som man drev med et Haandsving og maale dem i Halvtøndemaal, eller jeg maatte veje Kalk til en Murer eller sælge en Spand læsket Kalk. Melkalk solgte vi ogsaa. Den støvede slemt og rev i Næsen.
+I Begyndelsen gik der stadig Skibe med Koks til København og fra Fakse med Kalksten til Kerteminde, men efterhaanden blev det vanskeligere at afsætte Kalken, da Murerne mente, at Brændingen var mindre effektiv end i de gamle Ovne, hvor Kalksten og Koks Brænde blev lagt i skiftende Lag. Jeg ved ikke, om det passer.
+Der var tre Mand til Pasningen, og det var Anders, Hans Jakob og Ole. De blev senere Kørekarle hos Morbroder. 
+[18]
+Imidlertid havde Fader faaet en Del Arbejde som Murermester. Allerede mens vi boede i Odense, havde han for Morbroder bygget et Kornmagasin i Købmandsgaarden mod Mellemgade (Strandgade), og ombygget den saakaldte Bagergaard, hvor min Moster havde Bageri. I 1883 blev Hovedbygningen mod Langegade bygget om. Ved Udgravning af Grunden fandtes to Kanonkugler fra Svenskekrigen 1659. De er nu indmurede i Porten sammen med en Bjælke med Indskrift fra det gamle Hus. Nord for Byen lod Morbroder bygge "Kærbyhus" og "lille Kærbyhus." Fader har naturligvis opført mange Huse i Tidens Løb dels alene og dels i Kompagni med andre: Raadhuset, den nuværende Teaterbygning saavel som den forrige. Omkring Aarhundredeskiftet byggede han Herregaarden "Broløkke" nord for Byen *) Han maatte da anskaffe Hest og Vogn, da han ikke havde lært at cykle og ikke siddet på en Hest, siden han var Soldat.
+*) efter en Brand
+[19]
+Jeg blev straks sat i den kommunale Realskole. I første Klasse havde vi en Frk. Mortensen til Lærerinde. Skolens Lærere var i øvrigt: Pastor Petersen, som var Katheket, underviste i Religion og Historie, Rudkøbin som havde Tegning og Naturhistorie og Engelsk, Nielsen Geografi og dansk, Kragh Regning, Mathematik og Gymnastik. Desuden havde vi i kortere Tid efter hinanden Lærerne Støye, Christensen og Petersen, da Hr. Kragh havde et Aars Orlov for at uddanne sig i engelsk Sprog i England. Denne blev senere Inspektør ved Skolen, Pastor Petersen var Førstelærer. Han led meget af nervøs Hovedpine og vistnok ogsaa af Kærlighedssorger. Han blev dog siden m lykkelig gift med den elskede og fik et Præstekald. Om Morgenen spejdede vi interesseret efter hans Ansigtsudtryk for at se, om Humøret var godt, eller han var "gal". Hr. Rudkøbing var meget respekteret og elsket. Vi troede blindt paa alt, hvad han lærte os. Senere opdagede jeg, at det ikke altid var helt rigtigt. Han havde to Døtre i Skolen - to mørke Skønheder, som vi alle til-
+[20]
+bedte. Hr. Nielsen havde kun Hageskæg og glatraget Overlæbe. Hr. Christensen var helt glatbarberet, medens de andre Lærere havde Fuldskæg, som det var almindeligt.
+Hr. Nielsen var ogsaa godt lidt. Han underviste ogsaa i Sang og spillede Violin. Foruden det uundværlige Spanskrør havde han altid en Tamp i Baglommen paa Jaketten - det almindelige Klædningsstykke den Gang. Tampen brugte han med en vis Færdighed, idet han lagde Delinkventen over det ene Knæ. Til daglig hed han "Pløksylen", fordi han var Søn af en Skomager. Lærer Kragh blev naturligvis kaldt "Kragen". Han havde den grimme Vane, naar vi ikke kunde vor Lektie, at trække os i Haaret ved Tindingen, hvad der ikke gjorde godt. 
+Til Lærer i Tysk havde vi en gammel Holstener Jakobsen. Naar han var utilfreds med en Elev, sagde han gerne med tysk Akcent, "jeg skal skruppe dine Rygstykker", derfor kaldtes han "Fatter Skrup". Naar han roste en Elev, sagde han, "det er godt min Dreng",
+[21]
+idet han dunkede ham oven i Hovedet med Spanskrøret. Om det var behageligere end at blive skruppet, er vel tvivlsomt.
+Skolen var delt i to Dele: Borgerskolen og Realskolen, som igen deltes i Drenge- og Pigeklasser. Pigeskolen og Realskolens første Drengeklasse var i den Bygning, som nu er Apotek. I Huset mod Skolestræde var Drengeskolen, Realskole og Borgerskole, hvis største Kontingent var Fiskerdrenge, var altid i Krig. Om Vinteren gik det haardt til med Snekampe baade i Frikvarteret og efter Skoletid.*) I Sommeraftnerne sloges vi tit med Knipler. Jeg husker, at Johannes Larsen en Gang fik et Slag i Hovedet, saa han daanede. Det var Anføreren for "Borgerne" Peter Sandgraver, der udførte det velrettede Hug. Hans Fader var Sandgraver. I en stor Pram roede han ud og gravede Sand ved Kysten og lossede det ved en lille Bro ved Langebro, der hvor vi siden byggede Hus. Der brugtes meget Sand til at strø paa Gulve. Fernisering kendtes næsten ikke. Gulvene skurereds
+*) Vi lavede ogsaa "Ryttere" ved at de smaa Drenge blev anbrag-te på "Herderne" (Skuldrene) af de store. Saa gik vi mod hinanden, og det gjaldt da om at rive Modstanderen af "Hesten". Jeg husker at jeg red paa "Las' Skuldre. Vi smaa var beærede af at være med.
+[22]
+og bestrøedes med Sand. I et Hjørne var anbragt en Spyttebakke med Sand til at spytte i og til Udkradsning af Piben. Cigar røg man kun om Søndagen. Kom man paa Besøg, blev man budt en Pibe af den række, som Husherren i Almindelighed havde hængende. Der var Merskumspiber med Sølvbeslag og Piber med Porcelænshoveder - nogle saa lange, at de kunde staa paa Gulvet. Røret skulde helst være ægte "Weichselrør," det duftede saa dejligt.
+Undertiden legede vi Soldater. Bevæbnede med Huggerter - helst af Egetræ - med en rund Parerplade marrscherede vi ud med en Trommeslager i Spidsen. Lidt uden for Byen delte vi os i to Dele. Den ene tog Stilling bag et Hegn og den anden stormede. Dog passede man paa kun at ramme Modstanderens Vaaben, og det gjaldt om at slaa det ud af Haanden paa ham eller knække det.
+Der blev spillet Pind eller "Jeppe", som vi kaldte det. Der spilledes Klink og trilledes
+[23]
+med Kugler. Vi satte Drager til Vejrs og skød med Flitsbue og Slangebøsse. Det var nok Johannes Larsens Interesse for Fugle, der inspirerede os. Lars Hansen, Søn af en afdød Politibetjent, var en af de ivrigste Jægere. Han blev kaldt Lars "Gemse" eller "Graaspurv." Han endte som Kæmner i Korsør. Om Foraaret spillede vi Top, og den skulde være fra Drejer Tagge, som boede i den gamle Latinskole. Eller vi trillede med Tøndebaand. En Smed fandt paa at lave dem af Staaltraad, og det gjorde vældig Lykke. I lange Rækker trillede vi ud ad Landevejene. Der var hverken Biler eller Cykler til at genere os. I min senere Barndom begyndte vi at spille Kricket. Fodbold kendte vi ikke. Ligeledes blev der arrangeret Præmieskydning med Salonbøsse. *) 
+Eksamenstiden var festlig trods Spændingen. Sidste Dag drog vi ud i "Storskoven" til "Jomfruhøjen" og legede "to Mand frem for en Enke" og lignende. Bager Becher var der med Køretøj og Masser af Vienerbrød
+*) af Købmd. Hans Christensen.
+[24]
+og Limonade. Paa Hjemturen skulde man efter Skik og Brug have en Pige under Armen, og det kom undertiden til en vild Jagt for at indfange den udvalgte.
+En dejlig Tumleplads var Feden, som den Gang var ubebygget med Undtagelse af Morbroders Plads, Nordens Kalkovn og Jernstøberiet. I "Faaredammen", som nu er opfyldt, sejlede vi med vore smaa Skibe og tumlede os paa Isen om Vinteren. Den gamle Vold og Grav fra Svenskekrigen var ogsaa en yndet Legeplads. Om Efteraaret gravede vi Huler i i Sandet, som blev overdækkede med Stænger og Tang. Et Ildsted manglede ikke og i Smug blev Kridtpiberne tændt. Herude boede Hermelinen. Det skete, at den tog vore Høns.
+Bestyreren paa M.P. Allerups Jernstøberi-Filial, Møller - Broder til daværende Overlæge paa Odense Sygehus - havde 6 Sønner og 3 Døtre, af hvilke nogle af de yngre var mine Kammerater. Møller var en ejendommelig
+[24]
+Skikkelse, temmelig høj, lidt duknakket med langt Skæg. Oprindelig var han Snedker, og han lavede Modellerne til Kakkelovne og andet Støbegods. TilFornøjelse for sig selv og Børnene lavede han nogle dejlige Skibsmodeller. I sine ældre Dage lavede han de nydeligste Genstande, Smykker m.m. udskaarne i Rav, Ben og Kokosskal. 
+Selv lavede jeg naturligvis ogsaa Skibe. Skroget til et af dem har jeg endnu. For ikke at kæntre blev de forsynet med Blykøl. Blyet fandt vi ved Skytteforeningens Skydebaner paa Feden. Men det første Skib, jeg havde, lavede Johannes Larsen til mig - en flot Kutter. Den fik et sørgeligt endeligt. Da jeg sejlede med den i "Møllerkæret" (Svanedammen) blev den hængende i en Gren ude paa Midten; imidlertid blev det Frostvejr, og den frøs inde. Til min store Sorg slog Drengene den itu med Sten.
+Det var en stor Begivenhed, da jeg fik mine første Skøjter. Hidtil havde jeg, som navnlig Fiskerdrengene brugte det, haft en Slæde med
+[25]
+Jernskinner og en Pigstav "Isgajt", som jeg stagede mig frem med staaende paa Slæden. Det var forresten en god Sport, og man kunde opnaa en betydelig Fart. Men alligevel var Skøjterne morsommere. Af Skøjtebaner var der - foruden de forhen omtalte Damme - Thorbystranden, hvor man kunde løbe helt over til Odensefjorden og - Kertem.-Fjorden i strænge Vintre. Isen paa Bugten var altid for ujævn med opskruet Is. Syd for Byen, hvor Odensevejen havde inddæmmet et Stykke af Fjorden "Hinkes Lod" havde Skøjteløberforeningen sin Bane, hvor den holdt Fester med Musik og kulørte Lamper om Aftenen. 
+Fiskerdrengene havde en mærkelig Lyst til at "gumpe" Isen i Stykker. I en lang Række løb de frem og tilbage paa deres tunge Træskostøvler, indtil Isen brast. Men saa morede vi os med at springe fra Istykke til Isstykke. Det var vældig Sjov, men det gjaldt om at være hurtig og træde sikkert. En Gang gik det galt for mig, men jeg kom da op og fik Vandet Hældt af de lange
+[26]
+Støvler. Skønt vi legede saa meget ved Vandet, kom vi altid heldig fra det. Min ældste Søster, Marie, faldt en Gang i Havnen, men blev da fisket op i Tide. 
+I Skolen var der to Hold i hver Klasse. Af mit Hold husker jeg Anton Schondel, Valdemar Nielsen, Christen Klokker, Karl Møller, Chr. Norden, Rasmus Norden, min Fætter Peter Larsen, Johannes Holbæk, Marius Knudsen (Holger Tornøe), Emanuel Bloch, Elert Nielsen, Theodor Nielsen. Forældrene var Læge Schondel, Lærer Nielsen, Vognmand Klokker Hansen, Jernstøber Møller, Kaptajn Norden, Købmand Norden, Købmand M.F. Larsen, Skomager Holbeck, Toldbetjent Knudsen, Sadelmager Nielsen og Politibetjent Nielsen. *) Tobakspinder Block. 
+Mit bedste Fag var Tegning (jeg har opbevaret flere Tegninger fra Skolen), og mine daarligste Matematik og Regning. Jeg naaede dog en Gang at blive No 4 paa Holdet. Det er imidlertid ikke altid Skolelærdommen, der betinger Børnenes Fremtid. Den dummeste og altid nederste i Klassen blev en dygtig Forretnings-
+*) Johannes Poulsen, Søn af Skræder P.
+[27]
+mand og Bankdirektør i Assens. Han ejede en vis selvtillid, som er en saare vigtig Egenskab. I Tankerne ser jeg ham som Konfirmand udhalet som en ung "Herre" med løse "Neglemanschetter" og Ravrør med stor Cigar, Paraply og sorte Hansker og stiv Hat. Bovler. 
+Der blev lavet en Del Drengestreger med at sætte Knappenaale i Lærernes Stol og lignende, og saa kom Spanskrøret i Virksomhed over hele Linien. Gerningsmanden fandtes sjældent. En Skoleudflugt var en æventyrlig Oplevelse. Turen foregik med en lille Damper, "Kerteminde," som førtes af Skipper Jørgensen. den senere Mægler. Om Sommeren sejlede den ellers med Sild til Korsør, hvorfra de fragtedes videre med Skib til Kiel. Lærer Kragh havde til Lejligheden skrevet en Sang - det var noget med "at tage med Havet en Dyst" og "Romsøs forjættede Kyst -" til en kendt Melodi, og hver Gang jeg hører denne, mindes jeg Romsøturen. Hvad vi ellers foretog os, husker jeg ikke, men der er jo meget at se paa den lille idylliske Ø med de mange Daadyr og Fyrtaarnet. En anden Gang havde vi en morsom
+[28]
+Udflugt til Bøgebjerg paa Hindsholm.
+Der hvor Banegaarden ligger, havde Morbroder Jeppe sit Trælager, dels i store rødmalede Træhuse og dels i fri Luft. Det blev efterhaanden flyttet til Feden. Paa det modsatte Hjørne, hvor nu Hotelhaven er, laa et gammelt Bindingsværks Magasin, som Morbroder brugte til Korn og Foderstoffer. Strandvej - den Gang "Bagvejen" - var en almindelig temmelig smal Landevej med Popler ved Siderne og dybe Grøfter samt en Gangsti ind mod Haver og Huse. Paa den anden Side gik Stranden helt ind til Vejen mellem Kamperhoug til og Peder Møllerstræde. Herfra førte en Stenmole skraat over til Havnemolen. Den Trekant, som derved fremkom, kaldte vi "Lillestranden". Der fangede vi Krabber og Hundestejler. Det Hus Axel Larsen benytter til Maskinværksted, byggede en Garver Holst til Garveri. Det laa lige i Strandkanten, saa man kun ved Lavvande kunde pas- 
+[29]
+sere forbi. Lillestranden blev siden fyldt op med Sand, da man anskaffede en Dampmuddermaskine til Oprensning af Sejlløbet i Stedet for en gammel, som blev drevet ved Haandkraft. Vest for Vejen havde en Del af Langegades Beboere deres Haver "Baghavernr", indhegnede med Tanggærder, som var bevoksede med Bukketorn eller Tysktorn. Apotekeren havde en af de kønneste Haver med et pænt ottekantet Lysthus bygget halvt ud paa Gangstien. Morbroder Jeppe havde ogsaa en hyggelig Have, der hvor Johannes Larsen senere byggede et Hus til sin Svigermoder, Fru Warberg. Morbroder Martin havde derimod ingen Baghave, men lejede en ved Garveriet. 
+Meget af min Fritid tilbragte jeg sammen med Fætre og Kusiner. Morbroder Jeppe var gift med en Datter af Hattemager Bless, Vilhelmine. De havde 2 Døtre og 4 Sønner: Johannes, Georg, Marie, Vilhelm, Christine og Adolf. Det var ualmindelig gode Børn. Vilhelm havde jeg mest med at gøre, da vi
+[30]
+var omrent jævnaldrende.
+Hvad jeg særlig beundrede hos Morbroders var deres mange Malerier. "Moster" Mines *) Broder Johan Bless var Maler, og af ham havde de en Del Familieportrætter. Hendes Svoger var Marinemaleren Echardt, som blandt andet havde malet et stort Billede med Motiv fra Savværket i Sverige og et Solnedgangsbillede fra en mindre Havn, som især vakte min Beundring. (Et smukt Billede af Echardt har forresten Valdemar Christensen i Gentofte. Det er Kerteminde Havn set fra Langebro.) Nu Aage Chr. Kertem. 
+Den gamle Butik med Loftsbjælken var hyggelig. Og Kontoret med store Landkort og Billeder af Morbroders Skibe malede af Echardt, var interessant. Den "hollandske Vægt" til Vejning af Kornprøver var et morsomt Legetøj. En stor Skrivepult med Taburetter til at dreje op og ned var Hovedinventaret. Det var navnlig Morbroder Urban, som førte Bøgerne, og han havde tillige Overopsynet med Korn og Trælast. Han røg kun Cigarer, aldrig Pibe. Morbroder Jeppe røg ikke.
+*) Vi syntes ikke om det fremmedartede "Tante", men sagde "Moster."
+[31]
+Da det nye Hus blev opført, gik noget af Idyllen bort. Morbroders boede i Stueetagen med Soveværelser paa første Sal og i Tagetagen. Resten af første Sal var lejet ud til Toldforvalteren. 
+I Stueetagen var tre Stuer til Gaden og en mindre til Gaarden samt Køkken og Værelse til Gaardskarlen. Paa den anden Side Porten var Butik, Kontor og Skænkestue. I en Sidebygning mod Nord var der Pakhus for Kolonialvarer. Mod "Mellemgade" (Strandgade) laa som nu Kornmagasinet og Staldbygninger, som fortsattes ind i Bagergaarden. Mellem de to Gaarde laa et Hus til Bræddelager. Paa den anden Side Mellemgade var Haven og Rejsestalden, og i Gaarden ud tol Bavejen var Kuloplag. Op mod Plankeværket til Haven stod en Stabel Drænrør, og i et af disse havde Morbroder anbragt sin lange Kikkert. Naar han ventede Skib, kom han af og til og spejdede ud over Bugten fulgt af sin trofaste Hund Bob, som aldrig veg fra ham. Det var en puddelagtig forhenværende Skibshund, som var reddet
+[32]
+fra et Skibsforlis og derved havde mistet sin Herre. Jeg var gode Venner med den, indtil en skønne dag, da Morbroder og Fader stod og talte sammen. Jeg stod og kløede Bob i Nakken. Pludselig snappede den min Haand og satte Tænderne igennem, saa jeg havde Besvær med at faa den fri igen. Jeg kom til Doktoren og fik den behandlet og gik med den opbunden en Tid, og mange Aar efter kunde Mærkerne af Tænderne ses. Siden knurrede den altid af mig. Vi gættede paa, at den havde haft et Saar i Nakken. 
+Det var et meget gæstfrit Hus. De større Kunder fra Omegnen blev ofte inviteret til Kaffe eller Aftensmad. Godsforvalter Mohr fra Hverringe med Familie var der meget tit. En morsom Bondekone, Marie Franse (Frandsen) sagde, da hun fik hugget Sukker til Kaffen: "Hva er det for novet Sukker I hulder Jer, det ka itte tye?" Eller naar der blev serveret hjemmebagte Kager: "Saadan noe ka je fo heme hos mig sel, nej, Skik Bo til Baveren etter nove Kyvebry, det vil je hellere ha." 
+[33]
+Om Morgenen begyndte alt Arbejde Kl. 6, og da var Morbroder altid paa Benene. Saa gik han en Runde i Butik og til de forskellige Arbejdspladser, og ved Langebro fik han gerne Selskab af Købmand Norden. Om Aftenen gik han i Seng Kl. 9, men først skulde han have sin Aftenkaffe, ellers kunde han ikke sove, sagde han. 
+Morbroder Jeppe var en lille Mand med rødligblondt Fuldskæg. Han bar altid blaa Jaketdragt og bredskygget blød Hat og Stok i Haanden. Hans Kone var derimod høj, tidlig graahaaret, da hun led meget af Hovedpine. Hun havde en sjælden Evne til at opdrage Børnene. Korporlig Straf benyttede hun aldrig, men naar et af dem havee forset sig, talte hun i Enrum med det. Hvad der blev sagt, ved jeg ikke, men det virkede.
+Morbror Urban - den yngste af Mors Brødre var høj og kraftig, en køn Mand med rødligt Fuldskag. Da han blev gift overtog han en Forretning i Lundeborg, Hidtil havde han altsaa været ansat hos sin Broder.
+[34]
+og det blev bestemt, at hans Svigerfader, en gammel Skibsbygger Thomsen, skulle flytte derned fra Kerteminde. Han lejede en stor Fiskerbaad til Rejsen, og hans Sager blev stuvet ned i Lasten, medens hans gamle Kat blev lukket ned i Kahytten. Den var hans Kælebarn. Det var en stor grim rød Hankat - en rigtig Slagsbroder med flængede Ører, og det ene Øje var reven ud. Da vi kom et Stykke ud i Havnen, - jeg var inviteret med paa Turen, - kunde Thomsen ikke bare sig for at se til sin Yndling. Han lettede forsigtigt paa Lugen - og vips! Katten for ud og sprang paa Hovedet udenbords og svømmede i Land. Der blev stor Sorg og Bekymring for det stakkels Dyr. Dog tror jeg, den har trøstet sig; Katte er jo ikke Menneskene saa hengivne som Hunde. 
+Vi kom imidlertid godt til Lundeborg efter en lang Sejlads, da Vinden var flov. Jeg blev der nogen Tid og havde det rart. 
+Morbroders Forretning var meget blandet, idet han havde en Afdeling for Manufak-
+[35]
+tur og en for Kolonialvarer, og desuden handlede med Korn og Foderstoffer, Kul og Trælast. 
+En stor Del af Tiden tilbragte jeg ved den lille Havn og ombord paa en Pæreskude, hvor jeg blev gode Venner med en ung Mand, som spillede Violin. Vi gjorde ogsaa Ture i Omegnen til Herregaardene Broholm, Tidselholt og Hesselagergaard og til den store Hesselagersten, "Damestenen." Denne er imponerende, skønt kun den ene Side er gravet fri, mens det øvrige er skjult i Jorden. Det er naturligvis en Trold, der har kastet den efter et Kirketaarn - jeg tror paa Langeland - men som sædvanligt har den ikke ramt.
+En anden Gang i en Sommerferie kørte vi tre "lystige Fætre", Peter, *) Vilhelm og jeg til Lundeborg med en lille russisk Ponny og tilhørende Vogn. Hesten "Bismarck" havde vi forresten megeg Fornøjelse af i det hele taget. En Vinter, da den havde staaet længe paa Stald, var den bleven noget kaad, som Heste i Reglen bliver. Jeg skulde
+*) Søn af Morbroder Martin.
+[36]
+have en Ridetur paa den og var kommen lidt uden for Porten paa Bagvejen, da den standsede og vedblev at gimpe op og ned, indtil jeg røg ud over Halsen paa den. Den var dog saa hensynsfuld at kaste mig af i en Snedynge ved Siden af Vejen og blev ganske roligt staaende og grinte skadefro ad mig. 
+Men den begav vi os nu de 5 Mils Vej ad Lundeborg til. Det tog jo sin Tid, og vi maatte bede et Par Gange undervejs, men vi kom da godt der ned og tilbragte en morsom Ferie hos de rare Mennesker. Moster Augusta var sød og gfod, men blev desværre efterhaanden saa ødelagt af Leddegigt, saa hun ikke kunde røre sig. Før hun blev gift, havde hun en Pogeskole og en Broderiforretning i Kerteminde. 
+Da jeg var ca. 10 Aar, fik jeg Lov til at lære at spille Violin. Det var en stor Dag, da Peter og jeg købte Violinen hos Marskandiser P. Hansen, Købmand Hans Tveskovs Fader. Min Lærerinde blev Fru Asta Thalbitzer - Elev af Konservatoriet og Anton Svendsen.
+[37]
+Hun var et prægtigt Menneske og vedblev til sin Død at være min og siden ogsaa min Kones og Bebs' gode Veninde. Hun var den Gang ung og livlig, men desværre halt. Hun var gift med en Fætter, der havde en lille Købmandsforretning i "Friheden". Desværre var han aldrig ædru. Desuagtet viste Fruen altid et smilende Ansigt. Hun var født Sanne, og kgl. Kapelmusikus Emil Sanne og Sanginspektør Sanne var hendes Brødre. Emil Sanne var første Klarinetist i Kapellet, og som voksen havde jeg megen Fornøjelse af Sammenspil med ham, naar han om Sommeren boede i Kerteminde. Vi spillede "Keglebanetrioen" og Mozarts Klarinetkvintet. Vi var mange Elever hos Fru Thalbitzen baade til Violin, Klaver og Sang. Jeg kom til at spille sammen med en af Klavereleverne Mathilde Nielsen, Datter af Læderhandler Nielsen. Da vi ikke havde Klaver den Gang, foregik Øvelserne altid hos Nielsens. Vi spillede blandt andet nogle af Haydns og Mozarts Sonater, og vore Øvelser
+[38]
+overværedes gerne af Mathildes ældre Søster Anna. Hun malede lidt og var senere ansat paa den kgl. Porcelænsfabrik i en Aarrække. Sadelmager Nielsen, Kæmner Nielsen, Politibetjent Nielsen, Læderhandler Nielsen var Brødre. Sadelmageren var meget politisk interesseret og en klog Mand. Han var i mange Aar Formand for Haandværkerforeningen og Medlem af Byraadet. Foruden den tidligere omtalte Søn Oluf havde han en Datter Henriette - Veninde med mine Søstre, - som blev Læge. Ehlert blev Journalist og Borgmester i Middelfart, Jacob var ved Postvæsnet, Bessermann og en yngre Søster var Jernbaneassistenter. 
+Læderhandlerens eneste Søn blev Lærer, men døde i en ung Alder. 
+Kæmneren havde en Søn, som Vilhelm ["som" overstreget. "Vilhelm" indsat over linjen] blev Sagfører og havde noget med "bedre Byggeskik" at gøre og gift med Ellen Hørup. Man sagde, at han var Studenten i Visen om Amanda. Denne var Datter af en Uhrmager Kragh i Kerteminde og Søster til Skuespillerinden
+[39]
+Fru Krag-Møller. Kæmneren havde desuden to Døtre Amanda Alma ["manda" overstreget. Overlinjen er indsat "lma"] og Ida. Alma blev gift med William Wandahl, Maler og senere Regissør ved Dagmarteatret. Hun var selv Skuespillerinde. Wandahl inspirerede mig til mit Livs første Maleri. Da jeg saa ham male Lundsgaard Klint, fik jeg Lyst til at prøve det samme. Jeg opbevarer Billedet. 
+Fader var musikalsk og havde en god Sangstemme. En Tid deltog han i Korsang hos Pastor Niels Lindberg. Noder kendte Fader ganske vist ikke. I min tidligste Barndom spillede han lidt Harmonika, men nu begyndte han ogsaa at gnide Fiolen, og det varede ikke længe før han kunde spille Melodier og Danse efter Øret, saa jeg blev helt distanseret. Nu fik Fader Lyst til at lave Violiner. Han byggede flere, og nogle var da til at bruge, saaledes at vi kunde spille Duetter. Fader lavede selv anden Stemme. 
+[40]
+Første Gang jeg spillede offentligt, var i "Den selskabelige Forening." Jeg fik Lampefeber, - saa Benene rystede og Buen vibrerede. Det var nok en køn Forestilling.
+Efterhaanden tabte jeg Lysten og vilde holde op med Musiken, men mine Forældre tvang mig heldigvis til at fortsætte. Jeg husker, at Moder sagde: "Du vil en Gang komme til at takke os for, at vi ikke lod Dig slippe." Og det maatte jeg siden sande. Musiken har altid været min store Kærlighed.
+Paa Langegade, hvor der nu er Cykelforretning og Biograf, boede Morbroder Martin. Sammen med sin Svigerfader P. Nielsen under Firmanavn "Nielsen &amp;amp; Larsen" og senere alene "M.F. Larsen" drev han en Købmandshandel med Kolonialvarer, Korn og Foderstoffer, Kul og Brædder. Desuden drev han ogsaa Landbrug. 
+I de gamle Købmandsgaarde skete saa meget, som kunde interessere en Dreng. Til Butiken hørte en "Skænkestue", hvor Landboerne kunde faa en Drik. Ligesom der sad en Kone og solgte Wienerbrød - her "Marie Brødkone" - og lavede Kaffe til Kunderne. Paa Disken stod en Tønde med
+[41]
+Tobak til behagelig Afbenyttelse. 
+Ved særlige Lejligheder kom der mange Mennesker til Byen f. Eks. til Markeder og Dyrskuer og navnlig til Folketingsvalg. Folk skulde ogsaa handle i Byen, da Brugsforeninger endnu ikke var opfundne, og da der hverken var Jernbane eller Cykler, var man henvist til Hestekøretøjer. Paa saadanne Dage vrimlede det med Vogne og Heste i Købmandsgaarde og paa Gader. De større Firmaer Elias B. Muus, I.A. Larsen, M.F. Larsen og Norden havde store Stalde for Gæsterne, og Tornøes Hotel og Gæstgivergaarden, hvor nu Banken og Sparekassen er, tog ogsaa deres Del af Invationen; men det forslog ikke ved en saadan Lejlighed. 
+Morbroder Martin havde 6 Børn: Peter, som var paa Alder med mig, Thea, Helga, Martha, Valdemar og Alfred. Det var rare Børn, men ikke saa godt begavede og til Tider lidt drilagtige. Jeg husker, at vi besøgte dem, før vi flyttede til Kerteminde. Peter havde en Gyngehest betrukken med rigtigt Skind og med Saddel og Stigbøjler. Det var en Oplevelse at
+[42]
+ride paa den! De havde den Gang Lejlighed paa 1_ste_ Sal, og Morbroders Svigerfader boede i Stuen. Da denne blev Enkemand flyttede de ned og han fik et Værelse hos dem. "Onkel", som de kaldte ham, blev lam, og i de sidste Aar laa han i Sengen eller blev kørt i Rullestol. Han blev behandlet med storÆrefrygt. "Moster" Hanne var hans Plejebarn. Hun kunde godt lide mig og saa gerne, at jeg kom og legede med Peter. Hun havde altid morsomme Ideer til at beskæftige os. Engang fandt hun paa, at jeg skulde bo hos dem i 8 Dage i Sommerferien uden at komme hjem i den Tid. Det var morsomt. Morbroder havde jo et mindre Landbrug med en halv Snes Køer og to Spand Heste, og Høsten var en livlig Tid. Vi stod tidligt op, og spiste Davre Øllebrød sammen med Folkene. De fik Spegesild til. Øllebrødet var tykt med Klumper og uden Sukker. Det har nok været lidt svært at faa ned. Vi kørte med, naar Kornet blev kørt ind, og om Eftermiddagen blev vi sendt i Marken med "Mellemmadden" og Æbleskiver til Folkene. Hjemmebrygget Øl fik de i en "Lejle" - en flad Tønde, som
+[43]
+gik paa Omgang. Man drak af Spunshullet. Peter havde en lille Vogn, som blev forspændt med deres store Hund "Kronvald" senere "Unkas", og saa kørte vi. Hunden brugtes ogsaa til at trække Malkevognen, naar Køerne blev malkede i Marken. Det var ellers almindeligt, at Malke-Piger eller Konen ar Mælkebøtten paa Hovedet, og samtidig strikkede hun.
+Undertiden fik vi Lov at ride, naar Hestene skulde til eller fra Marken. Saa morede det Karlene at faa dem til at trave, og da gjaldt det om at holde fast i Manken, og det gav nogle fæle Stød, saa man blev øm bag i. Eller vi jalp med at trække Køerne hjem, naar det blev koldt om Natten. I Begyndelsen var jeg lidt ængstelig, men jeg maatte jo vise, at jeg var en rask Karl.
+I en Baggaard, hvorder var Kullager, stod et gammelt Valnøddetræ, som vi besøgte flittigt i den Tid, Nødderne var modne. I Butikken var der ogsaa morsomt. En Gang ugentligt blev der lavet Papirsposer,
+[44]
+og vi hjalp med at klistre dem. Og saa vankede der Bolsjer, eller vi fik Lov til at købe et Stykke Wienerbrød hos Marie Brødkone, som sad og strikkede paa en Tønde ved Døren. I Kontoret var Morbroder gerne optaget, da han selv førte Bøgerne. Om Aftenen blev de store Folianter og Pengekassen anbragt i Pengeskabet, som var indmuret i Skorstenen. 
+I Gaarden stod to gamle Linde og en udvendig Trappe med Tag over førte op til første Sals Køkken. ["s" i slutningen af "Sal" og "Køkken" er indsat med blyant]
+I Mælkekælderen hjalp vi med at kærne Smør. Det var jo for Andelsmejerierne. En Fest var det, naar der blev slagtet Gris, og vi fik sorte Pølser.
+Morbroder var temmelig tavs, men kunde godt være morsom. Han kunde være "lun", som Fynboerne siger.
+Om Aftenen fik vi undertiden en Køretur f. Eks. til Maale Bakke eller til Kærby Bakke. eller Fjorden rundt.
+Hos Morbroder boede i nogle Aar Skolemanden Kristen Kolds Enke og to Døtre paa 1ste Sal. [ordene fra "eller" til og med "Sal" indsat med blå kuglepen]
+[45]
+Vi kom meget sammen med Købmand Hans Christensens og deres tre Drenge: Frode, Aage og Valdemar. I det gamle Bindingsværkshus med Loftsbjælker i Stuerne var der meget hyggeligt. Det brændte senere. I Butikken som den Gang hovedsagelig var Skibshandel, stod Fiskerne gerne og snakkede og vendte Skraaen i Munden. Christensens Broder, som var Fisker, optraadte som Karl og Altmuligmand i Forretningen. Købmand Christensen havde som Barn paadraget sig en Hofteskade, som han led meget under, og han gik meget daarligt. Jeg husker en Gang, da Bebs i 2-3 Aarsalderen sad ved Vinduet og hilste paa en forbipasserende, og vi spurgte hende, hvem det var, at hun svarede: " det var enten Fru Thalbister eller Købmand Christensen". De haltede begge. Ligesom mine Forældre og Moders Slægt var han Medlem af Valgmenigheden og var meget kirkeligt og socialt interesseret.
+Fru Chr. var Datter af en Organist Skaarup i Nykøbing Falster. Hun var meget livlig og havde en prægtig Sangstemme. Hun tog
+[46]
+gerne Del i vore Lege. Da vi blev lidt ældre, spillede vi Komedie paa vores Loft og jeg lavede Dekorationerne. Vi spillede "Peter sidder over" med mig i Titelrollen, flere af Hostrups Komedier: "Soldaterløjer", "Intrigerne" - - 
+Hans Christensen stiftede en Husflidsforening og oprettede en Husflidsskole. I "Snitteskolen", som vi sagde, tilbragte vi mange fornøjelige Aftener om Vinteren. Lærere var en Snedker Bom og en Snedker og Billedskærer fra Revninge. Det flotteste Arbejde lavede Johannes Larsen: et Brædt til at hænge Jagtgeværer paa, forsynet med et fremstaaende Gemsehoved og Egeløv. Jeg lavede forskelligt med Løvsav blandt andet en Sykurv og et Pibebrædt med udskaarne Egeblade. Jeg opnaaede en 1_ste_ Præmie med Certifikat og en Bog. 
+Allerede som Barn interesserede Johannes Larsen sig for Fugle. Han lavede gode Fugletegninger, fangede Fugle og skød Fugle. Han havde en fin Samling af Fugleskind og Æg. Selv havde jeg ogsaa en lignende men mindre Samling. Desuden samlede jeg paa Insekter, Mønter, Oldsager og Aviser. En Avis fra 1700 og noget var det fornemste Stykke.
+[47]
+Paa Fødselsdage gjorde vi tit smaa Udflugter med Moder og Kammerater til Klinten eller Skoven. Undertiden gik vi til "Jomfruhøjen," hvor Sagnet fortalte, at der havde staaet et Taarn, og en Jomfru var bleven indmuret deri. Vi havde naturligvis Madkurv med, for det var jo en vigtig Ting.
+Vi havde en god og dygtig Moder, som sled og sparede for at holde Hjemmet oppe, naar Faders Indtægter undertiden var smaa. Hvad vores kære Moder har betydet for os, kan ikke beskrives. Vi havde ogsaa en god og kærlig Fader, som var dygtig i sit Fag. (Jeg har nogle af hans Arkitekturtegninger fra den Tid, han gik i teknisk Skole.)
+Fader blev snart valgt ind i Bestyrelserne for Haandværkerforeningen, Den selskabelige Forening og Pavillonselskabet. Den selskabelige Forening virkede om Vinteren ved forskellig Underholdning og Baller. Jeg husker nogle Tableuer, hvori jeg deltog og hvor Fader læste Æventyr. Pavillonselskabet holdt Baller om Sommeren i Skovpavillonen ved "Louisenlund." Saa var der kulørte Lamper i Træerne,
+[48]
+og Havnefoged Christensen i Diplomatfrakke og hvide Handsker førte Dansen op. Et lille Orkester spillede under Ledelse af Organist Ibsen. Han var en dygtig Klaverspiller, men med sine sære Fagter og sin mærkelige ranglede Fremtoning vakte han ufrivillig Munterhed. Paa Grund af sinpibende Stemme kaldtes han "Pip pip." 
+Moder havde en Søster Katrine Larsen kaldet Trine, som var ugift og havde et Bageri i "Bagergaarden," som tilhørte Morbroder Jeppe. Hendes Broder var Den ældste Broder hed ["Hendes Broder var" overstreget. "Den ældste Broder hed" indsat over linjen] Jakob. Han var Gartner og senere Inspektør paa Godset Birkelse i Vendsyssel. Han var en myndig Mand og færdedes altid til Hest paa de udstrakte Jorder. Hans kone hed Stine, og de havde 3 Børn: Ida (Adelaide), Erik og Laurits. (Denne kendte jeg bedst. Han lærte Handel hos Morbroder Jeppe og var senere ansat der. Han blev gift med en Datter af Skomager Holbech, Caroline, og fik en Forretning i Odense.) Saa var der de tidligere nævnte Brødre Jeppe Andreas og Martin Frederik. Anton var Saddelmager og var gift og bosat i Zwickau i Sachsen i en Aarrække. Paa sine ældre Dage kom han hjem og fik Ophold hos sin Broder Jeppe indtil sin 
+[49]
+Død. Urban havde 2 Sønner: Urban, som var Elektrikker og ansat ved Sukkerkogeriet i Odense, og Aage, som blev Direktør for Slagteriet i Svendborg.
+En Tid var vor Fornøjelse Søndag Morgen at aflægge Besøg i Moster Trines Bageri, hvor Bager Madsen lavede de lækre Konditorkager. Der faldt altid noget af, især naar Napoleonskagerne blev skaaret til. Samme Bager Madsen var en stor Skakspiller, og i Pauserne sad han altid og løste Skakopgaver eller lavede Opgaver til Bladene. Men i sin Optagethed glemte han undertiden Brødet i Ovnen. Han blev gift med Mosters unge Pige Andrea og overtog Bageriet, da Moster blev syg. Ved at puffe Skuffer ind med Knæet havde Moster beskadiget Knæskallen, saa hun blev sengeliggende i længere Tid og længe maatte bruge Krykker. I den Tid boede hun hos os. Hun havde ogsaa andre Svagheder, for hun tog stadig Piller, og for at faa dem til at glide ned, gned hun sig paa Halsen. Om det hjalp, ved jeg ikke, men det saa komisk ud. Paa sine ældre Dage blev hun rask til Bens, og hun var 95, da
+[50]
+hun døde.
+Blandt Jernstøber Møllers 9 Børn var det især Karl og Johan jeg leede med. Karl interesserede sig for alt i Naturen. (Han blev fotograf og giftede sig med Heino Gads Datter Anna. Han havde Forretning i Kerteminde i flere Aar, og rejste derefter til Amerika.) Vi strejfede meget i Skov og ved Strand for at finde noget mærkeligt. Min lille Broder Erhard vilde gerne med paa vore Ture; men da det ikke passede os med en saadan Klods om Benet, forsøgte vi paa forskellig Maade at slippe af med ham ved at købe os fri eller ved at skræmme ham med Løver og Tigre og lignende. Det lykkedes ikke altid, og en Gang var han med paa en lang Vandring langs Stranden til Stavreshoved. Det var en anstrengende Tur for den lille Fyr, og Moder var da ogsaa rystet, da hun hørte det. Han var 7 1/2 Aar yngre end jeg. Sjældne Ting fandt vi saamænd aldrig udover forstenede Søpindsvin og "Vettelys." Ja, engang fandt vi en "Strandvasker" Liget af en Fisker. Han saa uhyggelig ud, blaa og opsvulmet.
+[51]
+I Udkanten af Lundsgaard Skov, hvor vi var paa Jagt efter Hugorme opdagede vi en Dag, at der var ophængt "Doner" i Hegnet, Løkker af Hestehaar til Fangst af "Kramsfugle" - Drosler og Solsorter. Lokkemaden var Rønnebær, der var anbragt saadan at Fuglene kunde hænge sig i Løkken. Vi betragtede dem meget interesseret, da Skytten paa Lundsgaard pludselig overraskede os. Han troede, vi vilde stjæle Fuglene, - der var forresten ingen i Fælderne -, han truede os, og befalede os at gaa med op paa Slottet. Vi rystede af Skræk, men fik dog snart Lov til at gaa.
+Af Husdyr havde vi Høns og en Kat. En Gang fik jeg af Faders gamle Arbejdsmand i Odense "Per Lausen" (Peter Larsen) et Bur med hvide Mus. En Tid havde jeg Turdelduer, en tam Raageunge, Marsvin og Pindsvin.
+Tit havde vi Storm med Højvande, saa vort Hus var helt omgivet af Vand, og vi kun ved Hjælp af en Pram kunde komme i Forbindelse med Omverdenen. Saa blev Fiskergade oversvømmet og Klintevejen blev ødelagt af Bølgerne. Paa den anden Side Klinten, maatte
+[52]
+Vejen til sidst flyttes længere ind i Landet. Hos os naaede Vandet dog aldrig ind i Stuerne. 
+Da Morbroder Jeppes Hus blev bygget om, boede Familien i Huset ved Siden af os. Det laa lavere end vort, og en Aften ved Højvande kom Morbroder Urban med lange Støvler paa og bar Familien over til os. I Spænding ventede vi om Natten paa, at Strømmen skulde vende og Vandet begynde at falde. 
+En Søndag om Efteraaret var hele Familien paa Nøddetur. Det morede os altid. Hver havde sin Pose, og Fader trak Grenene ned med sin Stok. Saa gjaldt det om, hvem der kunde faa flest. Naar vi kom hjem, blev Haserne pillet af, og Nødderne blev lagt til Tørring paa Loftsgulvet. En Gang var der kommen en Rotte op paa Loftet, og jeg hørte om Natten ustandselig Traven frem og tilbage. Om Morgenen viste det sig, at de fleste Nødder var forsvundne; men vi fandt hurtigt Gemmesteder, og Rotten gik i en Fælde.
+Der var tre Politibetjente i Byen: Klokker, Nielsen og Larsen. Den sidste var tillige Arrestforvalter og kaldtes "skæve Laus". Han havde en
+[53]
+tysk Kone og en Datter, Charlotte, som var Byens Skønhedsdronning. 
+Nytaarsaften var der Fest i Gaden. Op og ned ad Langegade drog en Sværm af Børn og unge Mennesker og fyrede "Kinesiske Pistoler," "Skruptudser" og lignende af, mens de sang: "Hurra Pip pip, Hurra for skæve Laus, o ja o ja og sing salia." Undertiden blev en og anden af Demonstranterne anholdt af Betjentene, som assisteredes af den emsige Politi- og Herredsfuldmægtig senere Kæmner Nielsen, kaldet "lille Snus" paa Grund af en Vane med at snøfte.
+De fleste bar Øgenavne den Gang. Den saakaldte Borgervæbning med "Løjtnant" Skomager Niels Bom i Spidsen deltog ogsaa i Ordenens Opretholdelse. I Provisorietiden, da Gendarmerikorpset blev oprettet, fik Kerteminde ogsaa en Trup beredne Gendarmer under Anførsel af en Sergent Rasmussen, som efter Korpsets Opløsning blev Politiassistent for Hindsholm. De lyseblaa var ikke populære, og navnlig Nytaarsaften var de ildesete. De unge Sømænd og Fiskere drillede dem med Fyrværkeri og haanende Tilraab indtil de
+[54]
+red frem med dragne Sabler og ryddede Gaden. Den daværende Borgmester, Politimester og Herredsfoged von ["von" overstreget] Kammerjunker von Lewetzauw ow ["auw" overstreget; "ow" indsat over linjen] holdt sig klogelig i Baggrunden, og Arrestforvareren blev ogsaa undertiden holdt inde, da hans Tilsynekomst kun forøgede Løjerne. Disse var i Almindelighed temmelig harmløse. Ved Hjælp af lange Snore ringede man man med Skibsklokkerne, hejste forskellige Genstande op i Master og Flagstænger og byttede Skilte. Var Politiet ved Havnen, tændtes der Baal i "Friheden" og emvendt. Pumperne paa Gaden med Halm om blev antændt. [Sætningen fra "Pumperne" til og med "antændt" indsat med blyant]
+En aarlig tilbagevendende Begivenhed var Fugleskydningen. Kl. 4 om Morgenen blev Skytterne - og alle andre - vækkede af to Trommeslagere, som gik gennem Gaderne. Den ene var Anders Ottesen, hvis gamle tøndeformede Tromme gjorde et mægtigt Spektakel. Kl. 6 afmarscheredes fra Torvet med Musik og Fane; derefter kom to Smaapiger med Gevinsterne. I Spidsen gik Drejer Tagge med Paraply. Han skulde føre Listen over Skydningerne. Optoget gik nu gennem de
+[55]
+vigtigste Gader for at opsamle Skytterne. Først hentede man naturligvis Fuglekongen, som bar et grønt Skærf med Sølvplader, hvorpaa de tidligere Kongers Navne var indgraveret. De menige bar en Fugl bundet i Knaphullet med et grønt Baand. Efter en Morgenbitter paa Tornøes Hotel gik Turen til Skovanlæget. Her var Fuglen anbragt paa en høj Mast. Den var lavet af Træ med Jernbeslag. Det gjaldt om, at den havde en passende Styrke, saa den kunde holde til hen paa Eftermiddagen. Det er hændt, at den er falden allerede ved Frokosttid, og dermed var Eftermiddagen ødelagt, da Kone og Børn skulde komme og beundre de gæve Skytter. Den har ogsaa været saa stærk, saa Skydningen maatte fortsættes næste Dag, og derved fik mange ikke den rette festlige Afslutning med en ny Konge; ogsaa fordi denne efter gammel Skik skulde spendere en Bolle Punch. 
+Kl. 9 spistes Frokost, hvor Hovedretten var Skinke med Grønærter. Kl. 12 marcherede man atter til Byen og holdt et Par Timers Pause. For enkelte var det i høj Grad til-
+[56]
+trængt.
+Til Skydning anvendtes to gamle Muskedonnere Forladere ["Forladere" indsat over linjen], men enkelte af de yngre Skytter medbragte selv almindelige Rifler. Et Par Mand havde nok at gøre med Ladningen. Fuglen bar i Næbbet en Ring med en Citron. Først skulde Citronen falde af og dernæst Ringen, saa Hovedet, Halsen, Halen, venstre Vinge, højre do og endelig Brystpladen. Gevinsterne var Sølvskeer af forskellig Slags. Brystpladen (Fuglekongen) tilfaldt 6 Spiseskeer, Højre Vinge (Kronprinsen) fik en Potageske. Fader vandt en Gang Potageskeen, som vi senere fik i Brudegave.
+Om Aftenen var der stor Middag med mange Taler og Bal. De andre Præmier var Theskeer og andre Skeer.
+[57]
+Fiskeriet spillede en stor Rolle dengang, saavel som nu. Særlig "Bæltfisket -" Sildefisket i Eftersommeren var vigtigt. Naar det slog fejl, var det en Katastrofe for de fattige Fiskere, og det indvirkede naturligvis for hele Næringslivet i Byen. Motorer kendtes jo ikke, og Vinterfiskeriet foregik fra aabne Joller nær Kysten med Bundgarn spændt ud mellem Pæle, Fiskeri med Kroge og aaleruser. Til Bætfiskeriet brugtes Dæksbaade. Det var et smukt Syn, naar de ca. 80 store Baade med Sejl stod ud af Havnen. Det skete om Eftermiddagen mellem Kl. 1 og 6, alt efter Vejr og Vind. Vinden skulde helst være vestlig og frisk. Undertiden blev det stille undevejs, og hele Flaaden maatte vende om. De store Baade maatte ros, og det gik langsomt. Til Tider kom man først hjem henad Morgenstunden. Saa blev der sunget og snakket fra den ene Baad til den anden. Engang gik vi iland paa Kysten. Men naar der blæste en frisk Vind, sejlede man om Kap, og da var det morsomt at være med. Hver Baad var bemandet med to voksne og en Dreng.
+Morbroder Jeppe havde sammen med Dr. 
+[58]
+Schondel ladet bygge en stor smuk Baad "Louise". Den blev ført af Anders Høj og hans Søn, Rasmus var med som Dreng. Den anden Mand var en Tid lang Jens Høj. Undertiden fik jeg Lov at sejle med, og det var vældig morsomt, skønt jeg gerne blev lidt søsyg og fik Kvalme uden dog at brække mig. Under Sejladsen blev der sunget Sømandsviser og andre Sange, f. Eks. husker jeg "Madam Brøndum siger, det er ingen Skam at ta sig en lillebitte Korndram." Det var gerne et Sted mellem Synshoved og Samsø, at vi gjorde Holdt. Saa blev Masten lagt ned, og en Landterne ["d" i ordet overstreget] blev tændt. Naar Sejlene ikke længere stivede Baaden af, begyndte den rigtig at rulle i Bølgerne. 
+Nu blev Garnene "givet." De var bundet sammen i en lang Række og fyldte Lasten. Garnenes ene Side var besat med Korkstykker og den anden med Sten, for at holde dem lodret i Vandet. Med Mellemrum blev der anbragt "Vejere" (Vagere) Bøjer med Flag. Garnene drev nu med Strømmen og trak Baaden med sig. Retningen bestemtes af om der var "Norden eller sønden Vande." Nørrevande ["Nørrevande" indsat efter linjen med kuglepen]
+Overalt saas Lanterner. Det var ikke alene fra Kerteminde, men ogsaa fra andre Byer kom der
+[59]
+Baade. En Mand holdt Vagt, og de andre gik til Køjs. Forude var et Lukaf for "Makkeren" og Drengen og agter en Kahyt til Føreren. Der skulde jeg ogsaa sove, men jeg foretrak gerne at blive paa Dækket trods Kulden, da jeg ikke kunde tage Lugten af Olietøj og den beklumrede Luft i det lille Rum.
+Kom der et større Ski i faretruende Nærhed, blev der tændt Blus for at advare. Men det hændte, at en Damper alligevel sejlede ind i Garnene og skar dem over eller slæbte bort med dem, og saa var det vanskeligt at faa fat i dem igen. 
+Kl. 1-2 skulde Garnene atter hales ind. Det var et ["et" overstreget] anstrængende. Det var jo nemlig Baaden, der skulde trækkes op mod en til Tider krap Sø, og "Louise" var en stor tung Baad. Men Jens Høj havde gode Armkræfter, saa det gik. Nu var det spændede, om der var Sild i Garnene. Naar der var mange, var det en Fornøjelse at se dem blinke og sprælle, idet de kom op af Vandet. Efterhaanden blev Garnene ordnede pænt i Lasten af Fører og Dreng. Saa blev Masten rejst og Sejlene sat, og der blev Tid til Morgenmad og en Kop
+[60]
+varm Kaffe - dog uden Sukker og Fløde. Tidlig om Morgenen var vi igen i Havn, og her ventede de respektive Koner med Morgenkaffe. 
+I godt Vejr blev det overdraget mig at sejle Baaden hjem, mens de andre fik sig en lille Lur. Det var jeg stolt af. 
+Saa skulde Sildene pilles af Garnene og disse skilles og tørres. Det skulde nu vise sig, hvor mange "Volle" (Ol) der var fanget. En Gang var der saa mange, at nogle af Garnene maatte efterlades paa Fangstpladsen til senere Afhentning. Til andre Tider var der kun til Middagsmaden. Tørringen foregik hovedsaglig paa Feden, som var helt dækket med Garn. Vi havde et Stillads til at hænge dem paa, saa fyldte de ikke saa meget. Det var ogsaa mere praktisk, naar de skulde renses for Tang. I Stormvejr kunde de være saa fulde af "Skidt" og saa sammensnoede, at det tog et Par Dage at faa dem i Orden. Vi Børn hjalp gerne med.
+Efter Middag fik man travlt med at faa Garnerne i Baaden og sat ["sat" overstreget] Sten bundet paa igen. ("lønne.") Naar der skulde sejles ud, tøvede man lidt, indtil endelig en tog Mod til sig og satte Sejl; saa fik
+[61]
+de alle travlt. Der blev et syndigt Virvar i Havnen, indtil de kom fri af hinanden. 
+Foraarssilden var ikke værdsat den Gang. Den var for mager. Ofte kom Bønderne og hentede hele Læs til Gødning. Torsken duede kun, naar der var r i Maanedens Navn, ligesom der heller ikke maatte spilles Kort i andre Maaneder. (Der var ca. 80 Bæltsbaade.) [("Der var ca. 80 Bæltsbaade.") overstreget]
+For os Drenge var det en Begivenhed, naar der kom Soldater fra Odense og Nyborg. Jeg husker særlig en Efteraarsmanøvre, da der blev skudt i Gaderne og vi fik fri fra Skolen. Kampen trak sig syd paa over Broen, og vi fulgte med helt til Davinde. Men omsider maatte vi jo se at komme hjem igen, hvad der ikke var nær saa morsomt gennem Pløje- og Stubmarker. 
+En Gang imellem laante Fader et Køretøj hos en af Svogrene, og vi kørte en Tur til Rønninge eller til Ravnholt og vel ["vel" overstreget] ogsaa til Hjallelse. I Rømninge ninge ["ninge" indsat med blyant over linjen] havde Fader nogle Slægtninge, to eller tre Skræderfamilier. De besøgte os kun, naar der var Rigsdagsvalg. Vort Besøg gjaldt Krebsefangst, og om Aftenen spiste vi Krebs. 
+[62]
+Ved Herregaarden Ravnholt i Midtfyn boede Moders Moster Tante Stine. Hun havde været gift med en Kusk der paa Gaarden og havde et lille hyggeligt Hus, hvis Have stødte op til en Skov. Den var jeg lidt bange for selvom en Sang: "det er dog en dejlig Skov, her er ingen Røvere," saa kunde man jo aldrig vide - -
+Naar vi kørte hjem om Aftenen var det ikke let at finde Vej. Det var for det meste Biveje, som snoede sig paa den mest forvirrende Maade. For at læse Vejviserne, maatte Fader rive Tændstikker, og undertiden viste det sig, at vi var paa en forkert Vej, saa at vi maatte tilbage igen. 
+Mange Steder var der slet ingen Vejskilte; saa var der ikke andet at gøre, hvis der da ikke var Mennesker i Nærheden, og e fleste var gaaet til Ro paa den Tid, saa var der kun den Udvej at lade Hesten bestemme Retningen. Tit var den klogere paa det Punkt, end vi andre.
+En Gang havde vi lejet et Vognmandskøretøj med en stædig Hest. Den blev pludselig staaende, naar det passede den at hvile lidt, og saa var den ikke til at drive af Stedet, før den selv fik Lyst. Men paa Hjemvejen var Hestene altid
+[63]
+mere villige, saa længtes de efter deres Baas. 
+Det var en af de store Begivenheder, naar vore tre Familier foretog Køreture sammen f.Eks. Fjorden rundt og havde Madkurve med. Men især den aarlige Turtil Hjallelse glædede vi os til. Det var Mormoder vi besøgte, saa længe hun boede der. De sidste Aar tilbragte hun i Kerteminde hos Morbroder Jeppe. Vi kørte med tre Char à bancer og et Par mindre Vogne. Morbroder Martin havde et Par kønne Graaskimler, og Morbroder Jeppe et Par fine Køreheste, en sort og en brun, og forøvrigt maatte Arbejdshestene holde for. Naar de fik sværtet Hovene og blev striglet og fik noget pænt Seletøj paa, saa de ganske godt ud. De kunde blive helt vigtige og kaade, naar de skulde køre "til Stads." 
+Da Turen var paa 3 172 Mil, blev der bedet undervejs i Geels Kro. Det var især for Hestenes Skyld, men vi andre kunde ogsaa trænge til at rette Benene og faa lidt Mad. Humøret var højt, og der blev sunget og raabt Vittigheder fra den ene Vogn til den anden. Selv Morbroder Martin, som til daglig var temmelig faamælt, kunde blive morsom og gennem alt
+[64]
+hørtes Morbroder Urbans friske karakteristiske Latter. (Hørr hørr). Han var en god Tegner ["Han var en god Tegner" indsat efter linjen med blyant]
+En de Mylius, stamherre til Rønningesøgaard boede en Sommer i "det lange Hus" ved Siden af os, i den Lejlighed vi tidligere havde haft. Hans Kone var fra Skotland, og de talte altid engelsk sammen. Det var en meget tiltalende Dame, men vist ikke af adelig Herkomst, hvad hendes Svigermoder nok ikke var saa glad for.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -5428,59 +5797,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/AN76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JAzF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JuzW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xlv1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6J5k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J2KL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaCo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oaIp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FVb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8efm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pZOj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vbQZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EIR8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7RUc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ie7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4EbL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vjJB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aa3V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6OL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KOlx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ky8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eY62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0GbR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4C1Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o0yk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xnJ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uggH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HpfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNOS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fxom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tCf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuYk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kWnW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4edm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VLuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FSAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Gn6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OacK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yY73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Hvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qhI1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9gF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6oZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sEjv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dFXg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RxrT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/511F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yGcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sXh6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XDEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/78Ow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/06VF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yrEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dPGj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJxX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OhSR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n30Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a6gU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XWno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/f4hQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qdwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LFlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zCWy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnVi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Dc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1pFZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/99SJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/03Q9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nri4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qFVb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wftc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i6iH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GExx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OfQX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C8yI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FR2K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qx0N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RcfO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7tPK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/av6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NW4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pxQF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sWpUrOin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iEY2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SCEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Wy2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGdH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dn6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GM1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipO9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7IvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i5m7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9LdcvZH9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tJMg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AbaW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cWRz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1ZN9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/43Y1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2HOA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0SRM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B1ge" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/AN76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JAzF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JuzW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xlv1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6J5k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J2KL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaCo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oaIp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FVb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8efm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pZOj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vbQZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EIR8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7RUc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ie7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4EbL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vjJB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aa3V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6OL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KOlx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ky8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eY62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0GbR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4C1Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o0yk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xnJ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uggH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HpfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNOS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fxom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tCf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuYk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kWnW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4edm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VLuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FSAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Gn6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OacK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yY73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Hvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qhI1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9gF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6oZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sEjv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dFXg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RxrT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/511F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yGcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sXh6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XDEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/78Ow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/06VF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yrEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dPGj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJxX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OhSR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n30Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a6gU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XWno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/f4hQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qdwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LFlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zCWy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnVi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Dc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1pFZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/99SJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/03Q9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nri4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qFVb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wftc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i6iH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GExx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OfQX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C8yI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FR2K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qx0N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RcfO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7tPK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/av6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NW4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pxQF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sWpUrOin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iEY2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SCEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Wy2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGdH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dn6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GM1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipO9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7IvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i5m7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9LdcvZH9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tJMg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AbaW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cWRz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1ZN9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/43Y1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2HOA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0SRM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B1ge" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M122"/>
+  <dimension ref="A1:M123"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -10778,50 +11147,101 @@
       <c r="F122" s="5" t="s">
         <v>846</v>
       </c>
       <c r="G122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H122" s="5" t="s">
         <v>854</v>
       </c>
       <c r="I122" s="5" t="s">
         <v>855</v>
       </c>
       <c r="J122" s="5" t="s">
         <v>856</v>
       </c>
       <c r="K122" s="5" t="s">
         <v>857</v>
       </c>
       <c r="L122" s="6" t="s">
         <v>858</v>
       </c>
       <c r="M122" s="5" t="s">
         <v>859</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="5" t="n">
+        <v>1949</v>
+      </c>
+      <c r="B123" s="5" t="s">
+        <v>860</v>
+      </c>
+      <c r="C123" s="5" t="s">
+        <v>861</v>
+      </c>
+      <c r="D123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H123" s="5" t="s">
+        <v>862</v>
+      </c>
+      <c r="I123" s="5" t="s">
+        <v>863</v>
+      </c>
+      <c r="J123" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="K123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L123" s="6" t="s">
+        <v>864</v>
+      </c>
+      <c r="M123" s="5" t="s">
+        <v>865</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -10904,44 +11324,45 @@
     <hyperlink ref="M98" r:id="rId103"/>
     <hyperlink ref="M99" r:id="rId104"/>
     <hyperlink ref="M100" r:id="rId105"/>
     <hyperlink ref="M101" r:id="rId106"/>
     <hyperlink ref="M102" r:id="rId107"/>
     <hyperlink ref="M103" r:id="rId108"/>
     <hyperlink ref="M104" r:id="rId109"/>
     <hyperlink ref="M105" r:id="rId110"/>
     <hyperlink ref="M106" r:id="rId111"/>
     <hyperlink ref="M107" r:id="rId112"/>
     <hyperlink ref="M108" r:id="rId113"/>
     <hyperlink ref="M109" r:id="rId114"/>
     <hyperlink ref="M110" r:id="rId115"/>
     <hyperlink ref="M111" r:id="rId116"/>
     <hyperlink ref="M112" r:id="rId117"/>
     <hyperlink ref="M113" r:id="rId118"/>
     <hyperlink ref="M114" r:id="rId119"/>
     <hyperlink ref="M115" r:id="rId120"/>
     <hyperlink ref="M116" r:id="rId121"/>
     <hyperlink ref="M117" r:id="rId122"/>
     <hyperlink ref="M118" r:id="rId123"/>
     <hyperlink ref="M119" r:id="rId124"/>
     <hyperlink ref="M120" r:id="rId125"/>
     <hyperlink ref="M121" r:id="rId126"/>
     <hyperlink ref="M122" r:id="rId127"/>
+    <hyperlink ref="M123" r:id="rId128"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>