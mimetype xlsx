--- v1 (2026-06-15)
+++ v2 (2026-09-16)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1402" uniqueCount="866" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1414" uniqueCount="874" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -328,72 +328,72 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/J2KL</t>
   </si>
   <si>
     <t>Kjære Johannes
 Du maa tro jeg er bleven en sær Én. Vi har ledt først jeg senere Marie men ingen Kunsthistorie, hvor er den dog henne. Idag kom der brev fra Alhed, det var fornøjelig at høre om Eders lille Skat; men hvornaar Du kom vidste hun ikke lad mig endelig høre det for at jeg i god Tid kan faa skuret derude, vi blev narrede med vores svenske Pige hun kommer vist ikke mere. Her er jo en Kone der malker men det er alligevel ikke en Pige. Eders lille Anna har været her idag hun vil hjælpe mig i Paasken for nu idag begyndte Ferien.
 Johannes jeg kan mærke du har tabt dit Humør fordi der ikke sælges noget; men det kommer min Ven. 
 Faer er endnu højt oppe og siger der er langt til [ulæseligt ord] hvorfor kjøbte nu denne Greve paa Langeland ikke din Hund… han gav der 3,000 ud paa Charlottenborg; maaske saadanne Herrer ikke gaar paa den ”Fri” det er nu ligemeget med alle de store. Sig mig kun [ulæseligt ord] hvad Zarthman og Phillipsen sagde om dine Arbejder og de andre Venner
 Vi har Adolph hjemme og han hænger i med at hjælpe Karlene at vi kan kjøre sammen til Murerne.
 Imorgen Johannes er det Meningen at vi skal have Skillerummene op i Laden det er paa Tiden naar vi skal herud fra den 19 – men nu har vi bestemt os til at sove i vores gamle Sadelkammer ovenpaa og saa Marierne paa dit Værelse – hvordan vi skal med Maden og Karlene har jeg foreslaaet at de kan sove i Lysthuset indtil der bliver istand til dem
 Her er i disse Dage ved at blive rejst Plankeværk om Bygaarden, vi holdt Arbejdere til at bryde Hegnet ned og der blev nogle dejlige Grundsteen til dit Huus
 Jeg er saa træt Johannes for jeg har vadsket lidt om Dinemor idag og det regner hver Dag saa jeg skal se om vi kan faa det tørret i Morgen!
 Du kan tro jeg glæder mig til du kommer hjem. Din And vil vist snart ligge.
 Det kan være Adolph tager ned til Haabet en af Helligdagene. Det var Meningen at Marie vilde have været med; men Sygeplejersken mener hun gjør klogest i at blive i Ro.
 Nu lev vel og vær saa kjærlig hilset af din hengivne Moder der stadig beder for Eder</t>
   </si>
   <si>
     <t>1900-04-26</t>
   </si>
   <si>
     <t>Marie Larsen
 Vilhelmine  Larsen</t>
   </si>
   <si>
-    <t>Anna 2 -
-Ole Bager
+    <t>Ole Bager
 Victor Bøttern
 Christian Eckardt
 Margrethe  Eckardt
 Erik Henrichsen
 - Holm, skovrider
 Adolph Larsen
 Alhed Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 lille Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Olga Lau
 Ida Olsen
 Theodor Philipsen
 Anna Rosenørn
 Elisabeth Storm
 Hempel Syberg
+Anna  -, ven af Larsen-familien
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Man er ved at gøre Kærbyhus klar til indflytning, samtidig med at man rømmer Købmandsgården.
 Christine Swane bor midlertidigt hos familien Lau i Næstved.
 Den omtalte udstilling er på Charlottenborg.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
   </si>
   <si>
     <t>Malerne deltager i udstilling. Alhed Larsen har solgt billedet med flox til Hempel Syberg. Chr. Eckardt har også solgt et billede på udstillingen. Der er en forespørgsel til Johannes Larsen, om han vil kopiere evighedsblomsterne.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/NaCo</t>
   </si>
   <si>
     <t>Kerteminde d. 26 - 4 1900
 Kære Ugle!
 Tak for Dit sidste Brev, jeg sender Dig her Din Trøje, nu lader det jo til at det bliver varmt igen, det har ellers været meget koldt her de foregaaende Dage Vi har nu faaet Køerne paa Græs og i Dag skal Hestene flyttes om i et Baghus som Faer har lejet, det ligger omtrent henne ved Ole Bagers, der er ogsaa et Kammer som Karlene kan ligge i, saa nu er vi snart herude af med alt muligt; Bøttern har jo lejet Staldene og han har haft meget travlt med at faa os bort. Oppe i Laden arbejdes der flittigt, Faer mener at vi paa Mandag kan begynde at flytte derop, i det mindste faa Køkkenet og stuerne i Orden, saa kan vi jo godt gaa herned og sove en lille Tid endnu; der kan ikke være tale om at opsætte flytningen en eneste Dag, saasnart det er færdigt deroppe, Du kan nok forstaa at vi har det meget knebent for Tiden, med Sovekammer Spisestue og Dagligstue i et Værelse og desuden er det ogsaa dyrt at faa Middagsmad i Byen til Folkene, vi har foruden Karlene tre Tømrere paa Kosten, saa vi længes bare efter at faa vor egen Husholdning igen.
 Naar det bare maa blive godt Vejr igen tænker jeg ogsaa nok at det skal gaa med mine Ben, de var bleven rigtig gode, jeg var jo ude at gaa i Søndags og Mandag og Tirsdag var det ogsaa godt, men da saa Vejret slog om Tirsdagaften kunde jeg straks mærke det og i Gaar og i Dag har det været daarligt, men i Dag er Vejret jo godt igen, saa jeg haaber paa at de skal være bedre i Morgen.
 Alhed har solgt billedet med Floxene til Onkel Syberg, der var Brev i Dag fra udstillingen at Pengene laa til hendes Disposition men hun vidste det nok i forvejen; Johannes har haft Brev fra Overretssagfører Henrichsen, at han forleden Dag havde set Evighedsblomsterne ude hos Philipsen og saa vilde han gerne spørge om Johannes ikke vilde copiere dem, saa vilde han have det i stedet for Akvarellen han har købt; jeg tror nok Johannes vil gøre det for 200 Kr. men han har ikke svaret ham endnu, saa du skal ikke tale om det til nogen. Forleden Dag talte jeg med Klaks i Telefonen, han fortalte at han nu er bleven Assistent dernede, lille Larsen er rejst, jeg kunde ikke forstaa hvorhen og saa havde Klaks faaet hans Plads, han skal foreløbig være der til Efteraaret og hvis Holm faar noget andet kan det jo være at han slumper til at faa Pladsen. Vi har haft et Par Breve fra Agraren, han er naturligvis mør i alle Lemmer nu i Begyndelsen; han er ikke videre begejstret over Soldaterlivet, han skrev sidst at naar han fik at vide hvad Dag Du kom kunde det være at han kunne komme ned til Færgen og hilse paa Dig, Moer og jeg har talt om at du maaske kunne tage med et tidligt Tog og saa opholde Dig nogle Timer i Nyborg. Kærlig Hilsen Din hengivne Marie
 Kjære lille Ugle
 Mange Gange tænker jeg paa at skrive men derved bliver det, her er saa meget der tager min Tid og Kræfter at jeg er saa træt om Aftenen for jeg maa jo tidlig op Kl. 6 skal Tømrernes Kaffe staa skjænket, vores Petroleumsapparat er i Brug og det gaar helt godt men jeg længes jo snart efter at vi var oppe hos os selv, Vejret er kjølt dog kan vi jo ikke tænke os bedre Byggevejr for det trækker ind igjennem Vinduerne saa det er en Lyst Ruderne er ikke sat i endnu for Tørringens Skyld.
 Ida Olsen var herinde hun rejser til Kjøbenhavn i morgen med Exprestoget herfra, bliver derovre et Par Dage skal bo i Stokholmsgade og vil da besøge Margrethe vi sagde det var bedst imellem 2 og 3 sig dog til Onkel at jeg blev saa glad ved at han solgte sit ene Billede det andet gaar ogsaa nok inden Udstillingen lukkes det maa være dejligt. Hils nu ogsaa Dumpe mange Gange det skal blive morsomt at faa en mundtlig Hilsen fra de kjære Børn.
@@ -402,51 +402,51 @@
 Gud ske Lov Du er rask min lille Pige Gud føre dig sund og vel hjem til os igjen inden ret længe og velsigne al din Gjerning 
 Du fik vel dog Brevet med 10 i du maa altid svare straks – for min Skyld jeg er meget urolig for at de komme i rette Hænder
 Din Moder</t>
   </si>
   <si>
     <t>1900-05-05</t>
   </si>
   <si>
     <t>Rørholmsgade 
 Hverringe Gods
 Fåborg Museum
 Assensvej 198  
 Klintevej  5300 Kerteminde
 Vilhelminevej</t>
   </si>
   <si>
     <t>Christian Eckardt
 Ingeborg  Eckardt
 Ferdinand Louis Gjellerup
 Andreas Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Lars Larsen
 Vilhelmine  Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Anna Marie  Larsen, Georg Larsens hustru 
 Vilhelm Larsen, Georgs søn
 Fritz Levy
 Amalie Lindberg
 Susanne Lindberg
 Jens Ferdinand Willumsen</t>
   </si>
   <si>
     <t>Anna Marie Larsen blev muligvis opereret i København på "Røde Kors Klinik" for ubemidlede. Her arbejdede Frits Levy fra januar 1896-december 1900.(Den Danske Lægestand 1907-1915 Jacob Lunds Forlag 1915).
 Christines lærer på dette tidspunkt er J.F. Willumsen. 
 Haabet = Erikshaab - Alhed Larsens barndomshjem, som ligger nord for Faaborg på Fyn .
 Alhed og Johannes Larsen bor på Feden i Kerteminde i et af IA Larsens huse.</t>
   </si>
   <si>
     <t>Georg Larsens kone skal opereres i København. Det glæder Vilhelmine Larsen, at Christine Swane er tilfreds med sin lærer. Byggeriet går fremad på - formodentlig- både Lille og Store Kærbyhus.
 Johannes Larsen skal til Faaborg med en akvarel. Han er ved at forberede en jagtudstilling.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/oaIp</t>
   </si>
   <si>
     <t>Kjerteminde den 5. Maj 1900
 Kjære Christine!
 Du vil jo ogsaa gjerne høre et lille Ord om Søndagen denne gang er det just ikke af de glædelige Georg og Marie kommer vistnok en af de første Dage til Kjøbenhavn hun er bleven bleven undersøgt af Gellerup og han raadede til en Operation hos Professor Levy der er skreven derover og de venter Brev i Morgen er der Plads saa rejser de, I kunde da for en [ ulæseligt ord] se ud paa Banegaarden Søndag ellers skal jeg nærmere skrive Dagen det gjør mig meget ondt for dem, godt er det at vi er her, og Børnene holder saameget af os vi kommer over det om vor Herre vil hjælpe os at Operationen maa gaa vel det er en Svulst der trykker paa Blæren saa hun lider meget naar Vandet kommer – men det kan jo være det ikke er saa slemt naar Professoren kommer tilstede, I kan nok tænke at det er Alvor, et Gode at Marie er sygeforsikret saa hun faar daglig Hjælp; men det er jo ligefuldt en dyr Historie.
 Georgs skal faa din Trøje med for nu bliver det jo varmt. Hils Eckardt saameget sig Dem jeg blev saa glad at Onkel solgte det andet Billede, men er her ikke Tid for mig at skrive mere end til dig.
@@ -820,51 +820,51 @@
   </si>
   <si>
     <t>Karen på Erikshaab -
 Minnie -
 Ludwig Beethoven
 Margrethe Bentzen
 Thora  Branner
 Edvard Clemmensson
 Jens Hammer
 Grethe Jungstedt
 Adolph Larsen
 Alhed Larsen
 Johanne Christine Larsen
 Niels Lindberg
 Felix Mendelssohn
 Augusta Mogensen
 Christian Mogensen
 Kirstine -, pige i huset hos Hempel Syberg
 - Rosendal
 Ellen  Sawyer
 Harris Sawyer
 Henry Smith, nær Erikshaab
 - Sonne
 Hempel Syberg
 Andreas Warberg, Albrechts far
-- Ward
+Mathilde Ward
 - Wilstrup</t>
   </si>
   <si>
     <t>Chemilette: Beklædningsstykke til kvinder. Chemisette: Hæklet eller broderet bærestykke til en chemise. 
 Astrid var i huset hos Alhed og Johannes Larsen, mens de ventede deres barn nummer to. Alhed havde smerter i hoften under graviditeten. 
 Det vides ikke, hvem Doktorens, Thora R og Degnens var. 
 Barnet, der skulle døbes, var formodentlig Augusta og Christian Mogensens søn, Jupiter.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Laura Warberg til Astrid, 1900-11-28, 2401</t>
   </si>
   <si>
     <t>Laura Warberg vil sørge for, at Astrid får sendt sin kuffert med forklæder, handsker mv. 
 Alhed Larsen har nok fået det skidt, fordi de er flyttet. Harris Eastman har sagt til Ellen, at hvis Alhed får det værre, må Ellen rejse hjem til hende. Ellen arbejder meget i laboratoriet for tiden. Chefen er ved at gå fallit. 
 Lille Grethe går, idet hun skubber møblerne foran sig. Hun prøver at tale, og hun jubler, når forældrene kommer hjem. Minnie er en fantastisk pige i huset. 
 Laura har afholdt stor middag. Johanne og Christine spillede firehændigt. Laura har truet Karen med at skrive til hendes mor og sige, at de ikke kan bruge hende i huset. Derefter blev Kirstine mere omhyggelig. 
 Johanne og Christine når ikke at sy gaven til Ellen færdig før jul, så det er godt, at Alhed og Laura har noget til hende. 
 Der er ikke plads til pedalen i kassen, men måske kan Christine og Andreas/Dede tage den med.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/V6OL</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Frøken Astrid Warberg
@@ -901,52 +901,52 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/KOlx</t>
   </si>
   <si>
     <t>2. Juledag
 Lykke og Velsignelse i det kommende Aar du kjære Søn; jeg vil savne dig meget imorgen, men det hjælper jo at her er en Flok endda. Vi talte meget om den lille Pufs glade Juleaften, hans store Øjne lyste og straalede vel, ja Børn hører sig rigtignok til om Julen kys ham dog den lille Skat fra Farmor. Er det Eder muligt saa kom dog saa betids at Uglen kan se Eder og Puf maaske du og hun kan følges ad til København naar du rejser at ordne din Udstilling, ja kjære Johannes et godt Udbytte af den saa du ret kan faa Penge i Lommen
 Ole Poulsen var her igaar; da fik vi at vide hvad Skat I er lignet i Drigstrup Faer 25 Kr du 8 Kr det kan da høres – er du tilfreds Faer mener dit er for højt [F] til Lighed imod os men saa kommer jo vores frivillige Skat
 Her er Her er et Mørke at vi knap kan skrive og Blus paa Lampen maa vi ikke faa saa tidlig
 Hils nu fra os Alle sammen og ønsk dem et godt Nytaar fra os 
 Faer hilser kjærligt
 Din Moder</t>
   </si>
   <si>
     <t>1900-09-01 - 1901-04-24</t>
   </si>
   <si>
     <t>Dagbog</t>
   </si>
   <si>
     <t>Elna -
 Laurentius Allerup
 Ellen Agnete Amstrup
 Louise Amstrup
 Harald Balslev
 Lars Christian Balslev
+Laura Balslev
 Thorvald Balslev
-Laura Balslev, f. Leth
 Herman Bang
 Alice Bondesen
 Emil Brandstrup
 Thora  Branner
 - Fibiger, Frøken
 Marie Juul
 Otto Lagoni
 Peter Erasmus Lange-Müller
 Alhed Larsen
 Jeppe Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Christine  Mackie
 Cathrine Meyer
 Erhard Meyer
 Otto  Meyer
 Sophus  Meyer
 Augusta Mogensen
 Christian Mogensen
 Otto Emil  Paludan
 Antoine-François Prévost d'Exiles
 Leopold Rosenfeld
 Ellen  Sawyer
 Erik Schaffalitzky de Muckadell
@@ -2271,51 +2271,51 @@
 Johannes og Familie kom i Onsdags de var glade og Børnene søde. Puf var grinagtig i sin Glæde over at træffe Kjærbyhus laa paa Plads – og kan I se der ligger Faers og Moers Huus også – de havde saameget Legetøj med og bøger at der er god Underholdning
 Johannes havde faaet en nydelig lille Merskumspibe med Ravspids og i rødt Foderal det var Baronens Julegave
 Om et Par Dage vil Johannes begynde at radere og tegne han opslaar sit Arbejdsfelt her i Hjørnestuen der kan han sidde med Ro – 
 Du kan tro lille Dine at jeg blev glad for dit brev jeg sad og rystede og turde ikke lukke [op] men saa kom Marie og læste det for Gud ske Tak at dit Arbejde lykkes – saa vil alt det andet komme af sig selv Penge venter jeg at få hver Dag til at sende til dig og det maa jo komme maaske i Morgen
 Det er godt at Du er rask nu maa hilse Enhver der bryder sig om en Hilsen fra mig 
 Nu kan jeg høre Marie og her skal syes for Pakken
 Lev vel sødeste Ugle</t>
   </si>
   <si>
     <t>1905-01-17</t>
   </si>
   <si>
     <t>Kikkenborg 12-13, 5300 Kerteminde, Danmark
 Erikshaab Assensvej 198 5750 Ringe</t>
   </si>
   <si>
     <t>Christian Eckardt
 Margrethe  Eckardt
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Johannes Larsen
 Marie Larsen
-Marie   Larsen, Georg Larsens datter</t>
+Anna Marie   Larsen, Georg Larsens datter</t>
   </si>
   <si>
     <t>CHristine er indlagt med tuberkulose på sanatoriet i Haslev.
 Kikkenborg er et strandområde i den nordlige del af Kerteminde.
 Erikshaab er Alhed Larsens barndomshjem.</t>
   </si>
   <si>
     <t>Christine har fået en sygdom oveni tuberkulosen. Hun er i gode hænder på sanatoriet. Johannes Larsen har fået penge for nogle tryk, så han vil sende penge til Christine.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/yGcJ</t>
   </si>
   <si>
     <t>Kjærbyhus Mandag
 Kjæreste lille Ugle!
 Tænkte jeg ikke nok at du var syg, da der ingen Brev kom igaar det var Søndag og saa haabede jeg paa Morgendagen, men det var jo en fremmed Udskrift
 Saa skal du ogsaa prøve den Sygdom, men kan jeg nu ogsaa stole paa den Doktor at det ikke er farligt. Vær ved godt Mod kjære Barn, nu slipper Du da nogen Dage for at proppes med Mad havde jeg Penge min Skat der skulde snart En af os være hos Dig og fortælle op om os; Dagen gik nogenlunde for mig trods min Uro, der var Bal i Kluppen Las og Alhed skulde med, Agraren spiste Middag der De havde slagtet en stor Kylling fra Erikshaab der aldrig havde lagt Æg og den var saa fed, at lille Marie slet ikke kunde tage den ud for det bare Fedt
 Jeg fik den Tanke at bede Børnene herover at spise til Aften, og det blev de meget glade ved de kom ikke før 6, for jeg tænker de vilde følges med Tante Ia som hjalp Alhed. Puf sagde rigtignok at han maatte hjælpe sin Moer med Bæltet og holde paa Lommetørklædet, han havde saa rigelig sørget for sit eget ogsaa, som han lod gaa rundt til Duft, men Du skal høre hvor sød han er, han har en stor dejlig Bog med alle Verdens Dyr, den havde han taget med til Ære for Dig Farmor Nu kom de med deres Løn fra Kikkenborg raske og flinke Johannes havde faaet Aftrykkene, og vil sende Dig nogle, saa faar jeg dette Brev med der skal glæde Dig rask lille Ugle Gud give Dig Taalmodighed saa overvinder vi det med nu vil jeg haabe at Du snart skriver os til at vi kan vide hvordan det gaar, men nu skal Du se at Du faar en stor Appetit naar Du igjen faar Lov at spise hvad der bliver forlangt af Eder
 Nu fryser her og stormer Far siger vi kan vente en Snestorm det er sydost men smukt er Landskabet at se paa med de høje Søer i Krogen
 Nu skal vi spise og vil jeg overlade De andre Pladsen der er tilbage
 Lev vel mit kjære Barn og vær ved godt Houmør kjerlig Hilsen fra Faer der sidder og venter paa Mad
 Din Moder 
 D. 17-1 Kære lille Ugle! Hvor vi blev bedrøvede over at høre, at Du er syg, bare det dog ikke maa vare for længe, saa Du bliver sat altfor meget tilbage, jeg kan forstaa at det er trist for Dig at skulde ligge i Sengen, var vi blot noget nærmere saa vi kunde se til Dig, men det er jo altfor lang en Rejse; det er da en Trøst at vide at Du bliver passet og plejet ordentligt, ellers var det ikke til at holde ud
 Du spørger hvorfor vi ikke har fortalt Dig at Mor var syg, men det var hun jo da Du rejste og kom sig snart efter, siden har hun ikke været daarlig, i alt Fald ikke sengeliggende, hun kan nok have lidt ondt i Lemmerne mod daarligt Vejr, men klarer sig ellers godt. – Vi kan ikke begribe hvorfor Eckardt ikke skriver, vi har ikke hørt fra dem siden Nytaar, og Mor skrev dog til dem for en Tid siden og bad om de endelig vilde skrive naar Margrethe kom hjem. Det stormer frygteligt i Dag; Agraren kører Is til Mejeriet i dette væmmelige Vejr, men han siger at det ikke er saa slemt; Faer og jeg passer saa Køerne. Jeg er nødt til at slutte nu, for at det kan komme med 3 Toget, ellers faar Du det vist ikke i Morgen. Tusind kærlige Hilsner fra Din hengivne Marie som haaber at Du rigtig snart maa blive rask igen, send os dog bare et Par Ord saa vi kan høre hvordan det gaaer. Vi skal nok skrive igen.</t>
   </si>
@@ -2396,89 +2396,89 @@
   </si>
   <si>
     <t>Johannes og Alhed Larsen skal have billeder på udstilling i København. Johannes Larsen skal til at male på det store mågebillede fra Taarup Strand. Badehuset skal være værksted. Johannes Larsen og Anna Syberg har hver fået et legat på 500 kr af Raben-Levetzauske Fond. Der er auktion d. 6. marts.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/XDEQ</t>
   </si>
   <si>
     <t>Kjærbyhus Tirsdag
 Kjære lille Ugle!
 Saamange Tak for dit Søndagsbrev, jeg er saa glad, at det er gaaet saa godt fremad med Dig, saa haaber jeg paa et godt Brev naar du er undersøgt, det er saa behageligt at skrive naar vi har Brev, og jeg vidste jo, at Du fik Maries med Tvebakkerne; nu troer hun rigtig nok, at Du maaske først kan faa dem Mandag; men saa har Du dem da nu og en Uldtrøje og et Par Skilling skal Du ogsaa nok faa i denne Uge, Marie gaar nu ned i Byen og seer om der er nogen hun synes om, vil det dog nu blive ved med Foraarsluft, vejene ere saa gode og tørre at Cyklerne de hjuler afstedmed en rasende Fart, her er 3 Brøndgravere der kommer hver Morgen de graver ovre i Kjøbmand Jørgensens Løkke de er kommen 20 Alen ned, men nu laver de 10 til inden de sætter videre, kommer der ikke rigeligt Vand saa skal de nok dybere ned for skal her drives Gartneri saa maa der jo rigeligt Vand.
 Igaar var det Lysses Fødselsdag han var helt rød i Kinderne for alle de smaa Gaver Fru Varberg og Andreas havde sendt 1 Krone derfor fik han et Flag og Arken med Dyr. Lille Bøttern og Agrar og Far gav ham Appelsiner Marie bagte 1 Kone og jeg fandt en Deel Julekort som fornøjede ham meget, gamle Steen var at pakke nogle Billeder ind for Johannes – det var nogle Rævestudier og et Par Ande Ditto, en graa Krukke med Blomster og Studiet til det meget store Maagebillede fra Taarupstrand, det skal for resten kjøres ud nu saa han skal vist snart til at male Badehuset skal være hans Værksted derude endnu har han ingenting solgt i Gøteborg men vi vil haabe han vil faa nogen Indtægt der – meget er jo solgt men det har Du vel seet i Bladene – har Du faaet at vide han og Fru Syberg fik hver 500 Kr af Raben Levetzauske Legat det er da en Hjælp meget faar han jo ikke paa Udstillingen i Foraaret for det store Billede bliver jo ikke færdigt, det er nok just i den Tid han skal male paa det.
 Las var selv i Kjøbenhavn men kun borte i 2 Dage vi talte om han kunde kigge ind til Dig men han skulde være hjemme til bestemt Tid saa de mente at de maatte være til Udstillingstiden naar de begge skal med det bliver fornøjelig for Dig lille Dine til den Tid kan I spadsere, du skriver vi maa være belavede på at Kuren skal bruges den næste Sommer ja min Ven det kan vi nok forstaa og har ikke tænkt andet men hvor længe Du skal blive paa Sanatoriet det maa da Doktoren bestemme Du maa ikke sætte Dig imod at blive der til over den bestemte Tid hvis det nødvendigt men det ordner sig nok altsammen jeg har saadan en god Tro og godt Haab for Sommeren; men det er fortidligt endnu at gaa i Haven jeg nøjes med at pusle lidt med Blomsterne i Vinduerne og de retter sig godt naar der ingen Is er paa Ruderne saa er jeg glad, nu kom Marts Maaned saa skal mange have ny Jord. I Søndags var vi bedt ud hos George til Aften gransaltet Andebryst og Rosenkaal og ellers fint Bord, Kaffe og Kager Fromage og Daler [dadler] det var lige Slag i Slag for vi skulde jo tidlig hjem – Du kan ellers tro Kjerteminde er med her var 2 Foredragsholdere og en Hr og Fru Guntzmann paa Hotellet det var Haandværkerforeningen der havde forskreven dem men der var ikke Folk nok – de skulde have 100 Kr – og der kom vist ikkun nogen og 70 ind det sagde Steen
 Alhed var dernede hun sagde der blev sungen kjønt – her er ellers intet Nyt jo imorgen aabner den nye Manufakturhandel hos Anna Andersen Huset hvor Butikken er det er malet højrødt og rødt Skildt med hvide Bogstaver. Nu maa jeg nok indstille Skriveriet det skal med til Byen saa kun de kjærligste Hilsner fra os alle og god Bedring
 Den 6te Marts skal Auktionen være og det store Billede er sendt over
 Din Moder</t>
   </si>
   <si>
     <t>1905-03-06</t>
   </si>
   <si>
     <t>Mille -
 Victor Bøttern
 Harald Hansen
 Johannes Jørgensen, barn
-E Kragh
+Edvard Kragh
 Alhed Larsen
 Andreas Larsen
 Ellen Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Anna Marie  Larsen, Georg Larsens hustru 
 Niels Larsen Jørgensen</t>
   </si>
   <si>
     <t>Mastiks: harpiks fra mastikstræet, der gror vildt i store dele af Middelhavsområdet. Opløst i terpentin bruges det til fernisering af malerier.(Den Store Danske)
 Køkse af svensk köksa = Kokkepige. Larsen-familien ejede skovgårde i Småland, og de kom der meget, hvorfor de også jævnligt gjorde brug af svenske ord og begreber.</t>
   </si>
   <si>
     <t>Der skal laves transportkasse til Christines maleri og laves rammer. Johannes Larsen vil behandle overfladen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/78Ow</t>
   </si>
   <si>
     <t>Kjærbyhus
 Kjære lille Ugle!
 Nej vi er ikke syge gudskelov og vi takker saa meget for dine sidste Breve det var saa meget godt for mig at du ikke var bleven ringere under Sygdommen jeg har det bedste Haab at alt skal blive godt nu du spiser godt bliver du nok fed og saa kigger vi paa Fremtiden med lyse Tanker – har du faaet Lov til at male lidt saa glædede det os meget jeg synes at forstaa du er glad ved den lille nye Pige som du kan faa at spadsere med det opliver altid naar der er nogen vi kan lide – Saa kom nu det sidste Brev om Maleriet vi skal straks sætte os i Arbejde med en ny Kasse til Maleriet Faer har maalt Billedet og det lille skal de tage med til Hansen imorgen Alhed siger der er nogen pæne forgyldte Lister hun skal have om sine Hyacinther saa lader vi dem bestemme den og de skal nok komme afsted i rette Tid, Johannes kommer i Morgen og renser og giver det Æggehvide eller Mastik hvad han nu synes der er bedst –
 Marie har været hos Kragh med Uhret men det kan koste 6 Kr saa vi sender dig Maries tilligemed Uldtrøjen en af Dagene Uhret vil Fader saa tage med til den billige Uhrmager i Sverig – det er da kjedeligt at I ikke har en god Køkse; men nu kommer Vaaren og I kommer paa Langtour saa faar du en saa god Appetit at Maden vil smage udmærket. Det er Fastelavns Mandag i dag saa her er et Rend af Sparebøsser ingen beder om Boller mere kun Penge. Mille, Anna, Ellen og den lille Johannes Jørgensen har ogsaa været her nu kom Puf lige og lille Bøttern saa det er rige Kavalerer; Du spørger hvad det er for en Gartner – det er Niels Larsen Jørgensen; men Faderen vil have Græsset i Sommer men Brønden er gravet og Bygningerne til Drivhusene kan bygges i Sommer Udsalget af Blomster skal han have i Forvaltergaarden. Her er nu Maleriet Interiør med mine Forældre 
 det er da meget pænt og sandt, det store 48 Tm og 41 Tm, det lille 24 Tm og 18 Tm, - dine Priser er meget gode og passende Lev nu vel og skriv os din Vægt saa er du sød de næste Dage mener din Mor</t>
   </si>
   <si>
     <t>1905-03-10</t>
   </si>
   <si>
     <t>Jens Hansen
 Hans Hinke
 Adolph Larsen
 Alhed Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Fritz Syberg</t>
   </si>
   <si>
     <t>Kerteminde Byhistoriske Museum</t>
   </si>
   <si>
     <t>Forberedelser til udstilling af Christines og Alheds billeder. Der skal en sort ramme om Christines billede.
 Vilhelmine har vasket billedet og Las har givet det æggehvide.
 Der er lavet kasse til billederne. De bliver sendt som ilgods i morgen.
 Vilhelmine beder Christine om ikke at tage sig det nær, hvis billederne bliver kasseret.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/06VF</t>
   </si>
   <si>
     <t>Kjærbyhus
 Kjæreste lille Ugle!
 Nu maa jeg rigtignok til Skriveriet at Du kan følge med; Igaar fik vi en Deel udrettet, jeg skrev ned til Syberg om han vilde komme og være Las behjælpelig med at see paa Billedet, Budet sagde han skulde komme straks; lidt efter gik Marie til Byen med Din Trøje, hun naaede lige at se S. paa Vejen, saa gik hun over Trapperne og kaldte paa Johannes, som saa i samme Nu kom halende herover jeg tog Maleriet frem; og de begyndte at drøfte om ikke det skulde have en sort Ramme jeg foreslog at tage Billedet over Sofaen ned og prøve med den Ramme, det vandt Bifald og det var saa god en Forandring at de begge udbrød, det skal have en sort Ramme hvor skal vi faa den lavet? Hansen har smukke sorte Lister sagde Baronen vi tager billedet ud og gaar ned med Rammen saa behøver vi ingen Maal at tage nu var det afgjort vi drak et Glas Madejra og takkede for de gode Raad og begge to gik ned af Vejen, Las med Rammen paa Nakken. Agraren gik paa Savværket med 3 Bræder der skulde skjæres igjennem til Kassen de blev allerede hentet igaar og bragt over til Hinke, han var her i Formiddags og tog selv Maal han vilde ikke nøjes med Faers for den maa jo ikke være for lille Fru Larsen.
 I morgen pakkes de og afsendes som Ilgods; - at du veed; Syberg sagde det var for tidlig at give det Fernis, det skulde vare mindst et Aar før kunde de røde Farver ikke taale det, saa revnede de, nu har jeg vasket det i dag og saa giver Las det Æggehvide, Aakanderne ser godt ud i Rammen sagde Faer han var hos Las da de kom, og til det er der en Kasse der passer, saa pakker vi dem kjære Barn stolende paa de to gode Mænd der siger det skal afsted, det er et godt Arbejde og saa ventende paa hvad de ækle Herrer i Kjøbenhavn siger, men tag Dig dog ikke nær lille kjære Ugle om de kasserer det, for det er jo noget vi er vant til, jeg fik jo flere kasseret sagde Las, og ”Gales” smukke Arbejde i fjor , dog jeg skulde blive saa glad om de vilde tage pænt mod vi to Gamle.
 Nu render lille Marie med Brevet for at du kan vide paa Søndag at vi har gjort alt for at skaffe det frem i rette Tid – Alheds 2 Billeder saa ogsaa godt ud sagde Faer vi skal nu over at se det Hele i Morgen
 Her stormer stærkt men vi tørrer ligegodt Tøj og nu kommer Marie med din Pakke fra Banegaarden det er vel Blomsterne som nok skal blive plantet nu skal jeg til at plante Urtepotterne om naar der kommer en mild Dag –
 Nu maa jeg sige Lev vel til næste Brev det er dejligt at Du tager til i Vægt og faar Lov til at spadsere – men pas dine Forskrifter og din Pleje
 dine Roser begynder at skyde nye Blade, ogsaa Nillikerne sender op Alle ere raske
 Agraren er i Virksomhed der er en Ko der har kælvet, det er den 3; nu er der kun en tilbage af de unge; 3 Kalve Olga, Uglen og Svend trives godt
 nu skal hiin gaa, de kjærligste Hilsener fra dem Alle vi taler daglig om vor kjære Ugle
@@ -3216,124 +3216,124 @@
 Kjærbyhus – Onsdag middag
 Kjæreste Ugle!
 Det kan ikke blive til noget med Maleri før efter Julen; men saa vil jeg haabe at Alt klarer sig saa vi kan arbejde med Glæde og Du faar saa en lang samlet Tid til at gjøre dit Billede færdigt det er dog det du altid har ønsket. Marie kommer saa i næste Uge og bliver hos Eder og hjælper med hvad der er at komme over. Igaar da jeg var lige færdig med Vilhelms Brev kom Mølleren der skal passe Møllen det er ham fra Langeland der har været underhandlet med for lang Tid siden men gik istykker fordi han begjærede for meget, men saa skrev han senere at han vilde forsøge, han er gift og skal jo naar Huset bliver i Orden have Familien, foreløbig er han saa her. I kan nok vide Marie ikke synes om det og du vel ikke heller; men se dog ret paa Sagen 
 Kjære Børn, det har saalænge Møllen har staaet været et ulideligt Syn for mig, saa den Dag den begynder at gaa og kan tjene os noget vil være en Glædesdag for mig, jeg har saa sikkert Haab om at det maa lykkes for os, virke maa Faer og saa er det jo dog bedst naar det er med vort Eget I var jo dog saa ivrige paa at Agraren skulde have Jorden og se hvor godt det gaar han er flittig glad og fornøjelig jeg kan ikke takke nok for, at han har forandret sig saa vel, var vi Pengefolk hvad vilde saa hellere end bruge nogen Penge til Arbejdskraft og Hjælp; men i Vinter maa vi se vi kan klare os; vor Herre give os Helbred at det kan blive udført; Marie er jo saa kjed af at Huset ikke har faaet Hovedrengjøring; men Mandag og Tirsdag kommer gamle Marie og hjælper os
 Saa er der en Ting til lille Ugle du maa huske det er Terminstid med Bekymring og hvordan seer jeg ud naar der er noget der trykker mig nej og hundrede Gange nej det er bedst for alle Parter at vi maler i det nye Aar saa lige efter Faers Fødselsdag
 Erik Larsen kommer her vist ogsaa en af Dagene for at ordne den Sag med Jyderne saa jeg er saa glad at Marie er her endnu det Par Dage hos mig Lysse er sød og artig han var helt vild og kom hjem at I havde bedt ham derned; men det kunde ikke lade sig gjøre vi har gjort det paa bedste Maade. Nu i Aftes sendte hun Resten af Johannes døde Fugle
 mon han dog vil sælge dem det er saa fattigt de skriver Ingenting rigtig om det. Maa han dog sælge godt saa bliver de da glade og vi andre med der har du se kjære Ugle jeg traf Forpagter Bræckling paa Færgen. Johan Brækling er blevet Malersvend og er glad ved den Forandring Han vilde være Kunstmaler men Professor Henningsen raadede ham fra det han staar og venter paa Plads
 Kjærlig Hilsen til Eder begge
 Kære Ugle! Du ser jo nok af Moers Brev at jeg ikke ankommer før i næste Uge, her er nok om Ørerne af al Slags, men jeg tænker at kunne drage af Dagen efter Faers Fødselsdag
 Altsaa paa næste Torsdag og saa blive hos Jer, hvis I kan faa Forældrene til at tage derned i Julen, saa kan Du rejse med dem. Hvor dejligt at Las sælger saa godt, jeg havde Brev fra ham i Gaar, da havde han solgt for over 2000 Kr. To Gange har jeg maattet sende flere Billeder derover. Kærlig hilsen til Jer begge Marie</t>
   </si>
   <si>
     <t>1907-04-19</t>
   </si>
   <si>
     <t>Maren -
 HC  Andersen
 - Andresen Kerteminde
 Ina  Goldschmidt
 Gudmund Hentze
 Alhed Larsen
 Georg Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Marie Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Nicolaus Lützhøft
 Christine  Mackie
 Ellen  Sawyer
 Anna Syberg
 Hempel Syberg
 Laura Warberg
 Astrid Warberg-Goldschmidt
 Erik Warberg Larsen</t>
   </si>
   <si>
     <t>Syle: slangudtryk for penge.
 To af Alhed Larsens søstre er gift og bor i USA
 Det er uvist hvad en jabitiere er.</t>
   </si>
   <si>
     <t>Der refereres til Gudmund Hentzes artikel i Politiken, som startede bondemalerstriden. Junge har muligvis været igennem en svær fødsel. Christine Swane og Klaks sender dueunger til hende.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/03Q9</t>
   </si>
   <si>
     <t>1907-04-19
 Kjærbyhus Fredagaften
 Kjære Ugle!
 I Aftes kunde jeg ikke naae at skrive der var saa meget Dis er kommen med lille Sjums. Fru Varberg er endnu daarlig af Feber saa hun maatte opsætte Touren begynder saa med et Par Dage hos Onkel Syberg og kommer saa ned hos Las – hvor hun skal gaa uden at gjøre noget, Alhed vil saa see at faa Maren der gaar hos Lytzhofts – et Par Timer om Dagen til det grovere Arbejde. Sygeplejersken rejste igaar til Frederits i Besøg nogle Dage; Marie laa saa derovre i Nat og passede Junge og Barnet. Dis passer dem om Dagen med lidt Afløs i Dag sad jeg der. Fru Syberg var der og hun ville gjerne laane Politiken med den Artikel af Gudmund Hintze men den var jo sendt til Amerika gjemmer I dem saa kunde Du jo sende den herud; Tak for Duerne til Junge hun spiste den ene i Dag
 men hvem havde dog kvalt dem
 ja kunde jeg nu rigtig male den Szene for Dig Marie var i Aftes paa Banegaarden og Georgs Børn gik i dag ved Titoget for at høre, men hun kom hæsblæsende nej Farmor der var ingen Duer Marie gik saa i Gang med at pille en Sybergs havde sendt jeg var ude i Gaarden at samle lidt Pindbrænde da Grosseren kommer halende med en dueunge i hver Haand – ja ja her er de men det er nogen rigtige Nogen til at kvæle Duer; Da Postbudet kom i Boutiken sagde jeg naa der kommer Duerne, ja der er noget levende i Pakken sagde Andresen, og her seer I den ene er levende og vil I høre mig saa maa den have Lov at leve vi gav den Drikke og den drak en Masse jeg madede den med Hvedebrød og den spadserede paa Bordet og begyndte at pille sig nok saa flot; og nu lever paa Dueslaget sikke et Eventyr for en H C Andersen ja det er næsten utroligt at saadant kan lade sig gjøre det maa da være meget løst Tøj den har gjort Rejsen i I skal nu høre lidt om os selv vi ere raske. Faer er lidt bedre men sover kun daarligt om Nætterne, men det er jo al den Spekulation for Penge ak havde vi dog de blanke Syle
 I Aftes strøg Marie min Kjole og endel hvidt af Junges saa bagte hun en Honningkage og da der var varmt i Kjøkkenet og Marie skulde derover saa hentede jeg Jabitieren og vaskede mine Fødder og tog al mit rene Tøj paa og min nye Natkjole det var dejligt Du kan vel see mig jeg havde vasket min Natkappe!
 Jeg skulde hilse fra Dis hun vil ned hos Eder til Sommer i 14 Dage med Mand og Barn om hun kan faa Lov til det hils nu Vilhelm mange mange Gange og Tak saa meget for Duerne det er første Gang i Dag at det smagte hende at spise denne Uge endnu skal hun ligge saa kan vi begynde at tale om det siger Doktoren. Marie skriver en af Dagene.
 Hilsen fra Faer og mig.</t>
   </si>
   <si>
     <t>1907-05-28</t>
   </si>
   <si>
     <t>Adolph Larsen
 Jeppe Andreas Larsen
 Johanne  Larsen
 Johannes Larsen
 Marie Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Vilhelm Larsen, Georgs søn
 Alma -, Stuepige
 Erik Warberg Larsen</t>
   </si>
   <si>
     <t>Der skrives om at lukke huset ned. Huset er villaen på Møllebakken. Alhed og Johannes Larsen er rejst til USA.</t>
   </si>
   <si>
     <t>Fødselsdagshilsen til Christine. Huset skal gøres rent og lukkes ned.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Nri4</t>
   </si>
   <si>
     <t>Kjærbyhus Tirsdag
 Kjære lille Ugle!
 Lykke og Velsignelse i det nye Aar vil vi begge to ønske Dig, aldrig har jeg saa meget at give som jeg kunde ønske, dennegang maa Du have en Tegning som jeg veed du bliver glad ved, det er en Væverpige saa kjær og tegnet saa godt, at du maa synes om hende, jeg vilde egentlig have sendt den til Dig med Marie; men der var saameget den Dag, at det blev en Umulighed, nu kan Du faa den med en Gang, naar Du kommer herned.
 Glad blev vi, at Marie kom med og endnu gladere ved, at hun kom Dig til hjælp, behold hende kun hos Eder en lille Tid jeg foreslog hende at blive sin Fødselsdag nede hos Eder, der har hun det saa godt, og saa faar hun Brev ligesom du paa selve Dagen vi gamle skal I ikke bryde Eder om, vi er glade naar I kan have hinandens Selskab, og naar Du er uden Pige er det jo udmærket, lad dog hendes Ferie blive, saa hun kan komme sig. Ensomt er her bleven og bliver vel mere endnu, jo længere der gaar hen, det var fornøjeligt med alle de smukke Slips, - der er ogsaa nogle jeg kan bruge raabte Las
 Jeg sidder i en Gyldenlakduft der fryder mig, vi havde ellers en urolig Dag igaar med Vildanden, Ellen Bøttern kom og meldte, at der var en Hund faret ned i Kilden og bidt Anden den var faret op, og var rendt af Kilden blodig, vi gik jo straks ud at jage, men inden jeg havde faaet Støvler paa og kom derover mødte Ellen med Anden, vi havde en Rive med om vi kunde fiske dem op det blev umuligt og saa mente Faer ogsaa, at det var bedre at lægge den i det kolde Vand og selv komme op med Ællingerne, da vi næste Gang kom var den gaaet af Kilden med Flokken, som kun var 4, een havde Ellen havt oppe i Kjøkkenet, jeg tog den med hjem i Kassen i Haven, medens jeg gik og glædede mig over den kjønne Have, var den rendt
 Hvor jeg ledte, men Faer trøstede mig med at naar den gamle kom med de 4 saa skulde den nok komme frem, og ganske rigtig, da vi var der iaftes til Afsked var alle velbeholdne til Andriken lod vi døren staa aaben og den var hjemme i Morges, den tamme And havde 12 Ællinger igaar, men i aftes Alma lukkede fandt hun den ene med knust Hoved, iaften skal jeg over at vande Blomster, Imorgen kommer Pigerne og gjør rent og saa lukker vi Huset og tager Pax herover.
 Tak Marie for Kortet, jeg troede det var gamle Krane, men saa blev jeg usikker igjen den gratavlede Høne lagde Agraren paa nogle Æg, at deres Høne var rendt af, men vi skal nok lægge en igjen, Kyllingerne har det godt en lille var blind paa det ene Øje og blev ringere op ad Dagen [ulæseligt ord] var den men det andet [ulæseligt ord] er ikke til at tælle før der kommer lidt mere Ro over dem
 Tak for Blomster og Frugter i dag fik vi Klipfisk, i morgen tager vi Rødbeder som Du skrev om og Tykmælk om det bliver varmt ellers koger jeg suppe med Rugbrød, her er væmmeligt i dag med Blæsevejr lille Tinge har besøgt mig og lille Anna gaar Ærinder for mig og Tante Johanne
 Ville kan kun gaa hver anden Dag Hils nu Vilhelm og Marie mange Gange og lad mig se at I er flinke til at skrive til mig og alt muligt godt ønsker jeg Eder
 Din trofaste Moder</t>
   </si>
   <si>
     <t>1907-9</t>
   </si>
   <si>
     <t>Jens -
 Laurentius Allerup
-- Balvig
+Hilde Balvig
 Victor Bøttern
 Christian Eckardt
 Frøken - Eriksen
 Ina  Goldschmidt
 Hans Hinke
 Jens Hinke
 Julius Hviid
 Kathrine Hviid
 Adolph Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johanne Christine Larsen
 Marie Larsen
 Rasmus Petersen, Gartner
 Christine Swane
 Andreas Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Der var ikke kommet breve fra Amerika: Alhed og Johannes Larsen opholdt sig i USA fra maj til december i 1907.
 Fritz Syberg sendte et brev til Christine Swane på "Rørdam" (1907-10-03)
 VL takkede for blommer og kål og sendte hilsner til sine 3 børn: her Christine Swane, Marie Larsen og Wilhelm Larsen. Wilhelm Larsen boede på skovriddergården "Rørdam" under Wedellsborg. CS var i huset der fra maj 1906 til december 1907. 
 Det er uvist hvilket medlem af Meyer-familien, der bliver nævnt i brevet.</t>
   </si>
   <si>
@@ -3617,51 +3617,51 @@
   </si>
   <si>
     <t>Faaborg Byhistoriske Arkiv, Mads Rasmussens Familiearkiv, Mappe 129</t>
   </si>
   <si>
     <t>Sigurd Swane foreslår Mads Rasmussen at han erhverver ét af Sigurd Swanes billeder i bytte for en passende mængde konserves.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/RcfO</t>
   </si>
   <si>
     <t>Kærbyhus Kerteminde d. 13.12.1910
 Kære Hr. Rasmussen.
 Sommetider får Mennesker sådan nogle underlige Ideer, det kan også hænde et nygift Par. Jeg sagde en Dag til min Kone, hør vilde det ikke være rart - og nemt tillige - om vi havde noget Konserves i Huset, jo det kunde jo være dejligt nok, om vi havde det, svarede hun. Ved du hvad jeg har tænkt på, sagde jeg så, jeg har gået og fået den Ide at jeg vilde skrive til Mads Rasmussen (i Omtale er man jo i Regelen lige så rart fri som Russerne er det i Tiltale) og spørge ham om der ikke er et af alle mine mange smukke Billeder på vores Udstilling på den frie, som han vil tage som Betaling for en Forsyning af Varer. Min Kone var enig med mig i at spørge kunde man jo da, hun syntes nok der var Billede som det var værdt at bytte sig til. Om De og Deres Hustru nu synes der er noget De kunde have Lyst til at hænge på Deres Væg, det ved jeg jo ikke, men De har dog før vist Forståelse og Interesse for min Kunst, som bekendt. Og måske De endda i længden blev gladere endnu for et Billede, hvis De fik et, end De fra først af tænkte Dem. Jeg vilde altså ligefrem spørge Dem om De vilde gå med til en sådan Forretning - eller ikke, hvis det nu passede Dem, om De da vilde sige mig hvilket De vilde vælge og f.Ex. sende mig en Vare - og Prisfortegnelse, så jeg kunde vælge derefter. Passer det Dem ikke, nå ja, så er der jo ikke videre at tale om den Ting, jeg kan da ikke tænke mig at De kan tage mig mit Forslag ilde op - op passer det Dem, så vil jeg glæde mig til at betragte Hylderne i mit Spisekammer.
 Med de venligste Hilsner til Dem og Deres Hustru fra mig og min Hustru
 Deres hengivne Sigurd Swane</t>
   </si>
   <si>
     <t>1911-02-12</t>
   </si>
   <si>
     <t>Villa Be</t>
   </si>
   <si>
     <t>Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Louise Brønsted
 Johanne Caspersen
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 Selmar Goldschmidt
 Amanda Heinesen
 Elise  Høj
 Adolph Larsen
 Andreas Larsen
 Georg Larsen
 Johanne Christine Larsen
 Anna Marie  Larsen, Georg Larsens hustru 
 Christine  Mackie
 Elisabeth Mackie
 Hempel Syberg
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Alhed Larsens kælenavn var Be, så Villa Be er hendes og Johannes Larsens hus på Møllebakken i Kerteminde. 
 Det vides ikke, hvem Jacobsens var. Laura Warberg kendte flere af det navn. 
 Kærbyhus var Johannes Larsens forældres hjem/gård. De døde begge i 1910.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Laura Warberg til Astrid Goldschmidt, 1911-02-12, 2421</t>
@@ -4833,54 +4833,130 @@
 Gudmund Hatt
 Lars Swane
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Laura/Bibbe Warberg Petersen var fra 1928 i en kontorplads i Københavnsområdet. Det udaterede kort er muligvis skrevet dette år. 
 "Kærbyhusere": Johanne og Adolf Larsen samt deres børn boede i mange år på gården Kærbyhus i Kerteminde.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3835</t>
   </si>
   <si>
     <t>Christine Swane/Uglen ønsker god jul. Adolf og Johanne Larsen vil savne Laura/Bibbe. Christine vil gå ud og besøge Bibbe. Lars/Lasse og Christine Swane er hos Hatts. Hun takker for haren og sender nogle frugter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/1ZN9</t>
   </si>
   <si>
     <t>Glædelig Jul fra Lasse.
 Kære Kærbyhusere.
 En rigtig god Jul ønskes Jer alle. Det bliver et stort Savn for Jer at I ikke har Bibbe hjemme. Onsdag Eftermiddag går jeg ud til Bibbe og snakker lidt med hende. Lasse og jeg er hos Hatts til Frokost og så går jeg hen til Bibbe derfa; vi bliver hos Hatts Natten over til hen ad Juledag. Tusind Tak for den vidunderlige Hare vi fik i Efteråret. Hav det rigtig godt allesammen og forsmå ikke disse små Frugter. Jeres hengivne Ugle.
 Fra Lasse også. 
 [Fortrykt på kortets tekstside:] Haandtryk: A. Wielberg, København</t>
   </si>
   <si>
+    <t>1928-12-14</t>
+  </si>
+  <si>
+    <t>København F
+3</t>
+  </si>
+  <si>
+    <t>Kærbyhus Kerteminde</t>
+  </si>
+  <si>
+    <t>Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Peter Oluf Brønsted
+Marie Larsen
+Janna Schou
+Christine Swane
+Erik Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Laura/Bibbe Warberg boede fra 1928 en tid i København. 
+Waldorf-pædagogik kaldes også Rudolf Steiner-pædagogik). Waldorf-legetøj lægger op til, at barnet selv skal bygge, udvikle, forme, forestille sig osv. (Hjemmesiden Tumlebørn). 
+Grete, Lotte, Bjørnhof, Frans og Fru Weissøe kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3893</t>
+  </si>
+  <si>
+    <t>Brev 1:
+Laura Warberg har været på Teknologisk Institut og se en udstilling sammen med Christine Swane/Tante Ugle. Sidstnævnte har solgt et billede til et ministerium for 600 kr. 
+Laura har planer om at besøge Brønsted-familien. Hun og Marie/Rie Larsen skal lave klejner sammen. 
+Laura ar ikke råd til at købe julegaver. Hu har besøgt en bekendt, som forhandler Waldorf-legetøj. 
+Brev 2:
+Det var sødt af Johanne og Adolf Larsen, at de ville betale Laura Warbergs rejse, men hun kan først komme hjem til sommer. 
+Laura er nedtrykt og føler sig alene. Frans kalder hende en indesluttet natur. Nogle synes, at Laura bliver misbrugt, men hun bestemmer selv, hvad hun vil og gør.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/pE6R</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Fru Warberg Larsen
+Kærbyhus
+Kerteminde
+Fyn.
+[På kuvertens bagside:]
+L. Warberg Larsen
+Falkoneralle 5 3
+Kbhvn. F
+[I brev 1:]
+Kære lille Mor!
+Mange mange Tak for dit lange Brev jeg er forfærdelig glad for det.
+Det er kedeligt at I naaede at blive opsatte paa Tinge, han kan jo desværre ikke undværes i Bedriften. Hvor var det sødt af jer at I vilde betale min Rejse, men selvfølgelig kan det ikke lade sig gøre i saadan en Kampagnernes Tid. Du har Ret vi maa glæde os til Sommer, og - i Guder hvor jeg glæder mig; hvorlænge er du i Holland, Mams? Der er saa smaat Chance for at Grete kommer til Hareskov til Sommer hos Købmand Bjørnhof vores Købmand halvt eller helt, Bekendte af Dis og [ulæseligt ord]
+Humøret er nedtrykt i Dag kan du tro sommetider synes jeg at det vokser mig over Hovedet men det er kun naar jeg er sløj og nedtrykt, og føler mig alene. (tro nu ikke af dette at jeg fortvivler, langtfra, jeg ser bare rent nøgternt paa det,) paa en Maade du nok jeg kan tale med ogsaa rigtigt, men det ligger mig temmelig fjernt. Frans har ogsaa luret mig dt a' han sagde en Gang Ja, det kan nok se ud som om er en ikke indesluttede Natur, men du er det nu i høj Grad alligevel. En indesluttet Natur? det er det nu ikke godt at være i alt for høj Grad, det letter, synes jeg man har mærket et Par Gange, naar man rigtig faar talt ud og "lettet sit Hjerte"
+Jeg staar nu ikke helt let herinde Mans, selv om jeg selv absolut vil holde paa jeg gør det. Det irriterer mig rædsomt altid at høre fra alle Sider, at jeg bliver misbrugt paa det grusomste, jeg skal mindandten nok selv bestemme hvor jeg vil være og hvad jeg vil gøre. Det er underligt for mig at tænke tilbage paa dette halve Aar, ikke saa meget paa alt hvad der har været talt og gjort som paa alt det der ikke er blevet sagt og gjort
+Farvel lille Mans og [ulæseligt]
+[Tegninger af ansigter]
+[På arkets bagside:]
+Til Mor!
+Til Mor!
+Til Mor
+Til fru Johanne Warberg Larsen
+Min nye Adresse er jo bare Hareskov St. adrs. Fru Weissøe. 
+[Brev 2:]
+Kjøbenhavn 14-12-28
+Kæreste lille Mans!
+Hvor er du dog en flink Skriver, voldsom flink. Jeg synes jeg vilde have et Par Ord med, nu der var Skrivelejlighed.
+Nus og jeg var i gaar henne paa Teknologisk Institut. Det var en lidt blandet Fornøjelse, naar man har set sådan en Udstilling et Par Gange har man faaet nok. T. Ugle gav (det var et storslået Foretagende det bedste derinde) Chokolade og Æbleskiver. T. Ugle har jo lige solgt et Billede til Ministeriet til 600 Kr. og tænk saa blir det "sat" i Bladene til 60 Kr Uforskammet
+Jeg venter saa smaat på Tinge, jeg ringede om han muligt vilde med til Brønsteds i Aften, men det er ikke sikkert han kommer, Middag hos Pauline!!
+Paa Tirsdag "rejser" Nus og jeg til Frederiksberg for at bage Klejner. Rie og jeg har slaaet os sammen, jeg har faaet Lov til at blive derude, naar jeg bare har lavet Middagsmaden.
+Der er en forfærdelig Masse nu til Julen og det Satans Julespil ta'r en Grusom Tid. 
+Guderne maa vide hvoddan jeg skal faa købt Julegaver, kun 20,5 Kr haves paa Lager, 24 Kr lagt til side til Rejse. Saa har jeg købt Strømper, Frimærker været hos Frisørinde o.s.v.
+Tinge ikke kommer saa naar jeg ikke Brøndsteds inden Jul, det er vel ogsaa lige meget saa [ulæseligt].....
+Det er vel nok ekspedit du faar Svar herfra. Vi har Sne har I ogsaa det
+Jeg har været henne i St Kongensgade hos Lotte i Dag og se alt hendes Waldorfschule Legetøj, hun er jo representant for det her i Danmark, det var forfærdelig morsomt, naar man er vant til at se paa alt det moderne mekaniske [resten af brevet mangler]</t>
+  </si>
+  <si>
     <t>1930-12</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kærbyhus Kerteminde</t>
   </si>
   <si>
     <t>Niedhardt -
 Christine  Mackie
 Elisabeth Mackie
 William Mackie
 William Mackie, Williams far</t>
   </si>
   <si>
     <t>Det vides ikke, hvor Ellen Sawyer har været henne. Et sted, hvor en revolution har fundet sted?
 Mary og den danske læge i New York kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0960</t>
   </si>
   <si>
     <t>Niedhardt forsøger at hjælpe med diverse i huset. Laura/Bibbe Warberg P. har det bedre, og temperaturen er faldet. Hun får mange besøg og gaver.
 Ellen Sawyer kommer den efterfølgende dag. Elisabeth/Putte Mackie ligger syg i New York og bliver passet af en dansk læge. Hun har i et brev fortalt om sin mand, og det er hårrejsende læsning. Christine/Mornine Mackie har længe ment, at han ikke var normal. En læge har engang sagt, at han vil kunne komme over det med god hjælp fra sin hustru. Det er forbryderisk, at han ikke har fortalt sin unge kone alt dette i tide. 
 Elisabeth skal måske opereres. Hun har heldigvis fået et godt forhold til William/Billy Mackies familie. 
 Kommer Johanne/Junge på besøg hos Louise/Lugge til nytår?</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/43Y1</t>
   </si>
   <si>
@@ -5011,51 +5087,51 @@
 Mange Hilsner til Jer alle fire fra din hengivne Puf.
 Hilsner fra Far.
 Frk. Sørensen og jeg skal over i Kærbyhus iaften, hun forat lære Tante Junge at strikke Slips, jeg forat skrive Takkekort for Begravelsen. 
 P.S.
 Jeg sidder og ærgrer mig over at du ikke hedder Ellen, saa vilde alle de 3 Breve jeg har skrevet iaften være til en Ellen. Men du er da med E. Men hvad det kan jo ikke nytte at ærgre sig. Forresten øjner jeg nu den Trøst at alle 3's Kælenavn begynder med B.</t>
   </si>
   <si>
     <t>1933-01-17</t>
   </si>
   <si>
     <t>Hareskov St.</t>
   </si>
   <si>
     <t>Harriet Afzelius
 Adam Goldschmidt
 Brita Goldschmidt
 Ina  Goldschmidt
 Amanda Heinesen
 Julius Hviid
 Grethe Jungstedt
 - Knudsen, skomager
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Arne Mortensen
 Erik Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvilket spil Laura/Bibbe havde med at gøre i Hillerød. 
 Succes var et chokolademærke solgt af firmaet Galle &amp;amp; Jessen (Arkiv.dk – her billede fra 1922).
 Fra litteraturen om Larsen-familien vides, at køberen af Kærbygaard hed Arne Mortensen.
 Johanne og Adolph Larsen købte senere i 1933 Lindøgaard nær Dræby/Munkebo.
 Amanda er muligvis Amanda Heinesen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0607</t>
   </si>
   <si>
     <t>Johanne/Junge C. Larsen håber ikke, at Laura/Bibbe er syg. Hun er ikke stærk. Selv har Johanne et øre, der vædsker, og hun er næsten døv på det, så hun må til speciallæge.
 Adolph/Agraren Larsen har solgt Kærbygaard for 18.000 kr. Det er en god handel. Johanne og han købte kransekage og chokolade og inviterede gæster til kaffe for at fejre det. Adolph skal nu ikke længere arbejde for andre, Erik/Tinge bliver selvstændig, og Johanne vil holde op med at undervise i klaverspil. 
 Johanne har mødt Amanda, som spurgte til Ina/Sjums.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/F1Lr</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 OBS Salget!
@@ -5149,51 +5225,51 @@
 2/ hun er så mageløs sød og deltagende med alting, føler så varmt for alle Mennesker, og det har nu meget at sige; hun bad mig hilse dig så mange Gange og sige, at hun glædede sig sådan på dine Vegne. – 
 Hvis du endnu ikke har hørt fra Bibbe, så vær bare rolig, Nus traf hende til Spil i går hos Drés, og hun var strålende; de fik dog ikke talt sammen – Nus kom midt i Bibbes Time – hun havde fået Snelov – Kl 11 og så gav Dres hende også fri; hun kælkede så med Ruth Haumann i Søndermarken, kom først hjem Kl ½ 7 – frisk og rødmosset. Jeg tror ikke, hun holder til sin Læsning, hun er som sin Far umulig til at indrette sit Arbejde – får aldrig begyndt på lektier før 8-9 og sidder så til 12 – og op Kl 6; jeg sendte hende til Bodild forleden, hun har Blegsot, og det er ingen Under. Det er jo anstrengende med de Togrejser, desværre. Men nu kan hun jo foreløbig tage den Examen til Sommer (Mellemskoleexamen), så må vi siden se at finde på noget. Buf mener at kunde skaffe hende ind hos Søren Madsen – men mit Hjerte bløder ved Tanken om at sætte mit lille Nus ind på et Kontor – som 16 årig! Kommer Tid, kommer Råd, jeg spekulerer. Selv går jeg med Planer om at lave en Børnehave herude – her går så mange små frysende Unger på Landevejen – Forældrene på Arbejde – jeg traf sådan to små Høns forleden og tog dem med på en Tur i Skoven; de var ellevilde af Glæde og nu stiller de jævnligt hernede hos mig og bliver et Par Timer og morer sig dejligt; sidste Gang sagde jeg, at de skulde tage Karlas to små Piger med næste Gang – og sådan kunde man lidt efter lidt få noget i Gang, som engang kan blive til en Børnehave; den skal være absolut gratis – jeg vil stå helt fint til alle Sider. Synes du ikke, det var en god Ide?
 Axels Fødselsdag var dejlig helt igennem; han havde selv valgt sine Gæster, tænk dig, sine Sødskende vilde han ikke have! derimod Buf – (!) Hohlenberg og lille Hilde; Søster af Fru Hu[ulæseligt]ner fik Forfald, de var også bedt. Jeg havde Karla – sidste Afdrag på Divanen, som hun fik i Sommer. Middag Kl 1 – Krustader (Gave fra Fru Jarmer) 32 Stk! – med Torskefyld i holl.Sauce. Kalvesteg med alle mine hjemmelavede Produkter: Asier – Agurker – Syltetøj o s v. Sveskerisgrynskage med Flødeskum – Axels Yndlingsret, min Specialitet allerede fra min Malmøtid, den gør altid stor Lykke. Den søde Buf kom med Sauterne – Hilde med Tulipaner – og Stemningen var tiptop (Nus sagde om Aftenen i en yderst tilfreds Tone: ”det er et godt Hold!” Tænk – så kommer Dres og Grethe uventet! Og de som ellers aldrig tager ud om Vinteren!
 3/ De blev nu kun til næste Dag. Dejlig Musik hele Eftermd. Hilde sang, og Axel – til Hohlenberg Accompagnement. Axel var rigtig i sit Es – Sangen er hans rette Element – kun der lever han rigtigt. Han ser meget bedre ud nu, jeg tror den Parter [?] hjælper på ham. Det styrker ham også at synge, han kan ikke leve uden Musik. 
 Og tænk dig – Aftenen før var vi alle tre i Det ny Teater til et sjovt Stykke, Mr Anders – sad på Orkesterpladser á 5 Kr – inviteret af Lutte, som har en stor Rolle i Stykke – han var knusende grinagtig, vi lo hele Aftenen og morede os dejligt. Jeg synes, at Nus må engang i mellem have en Fornøjelse – hun ber aldrig om noget – siden har hun fortalt, at alle hendes Kammerater har set Mr Anders – mer end een Gang – og talt så meget om det! Og alligevel falder det ikke Nus ind, at sådan noget kan vederfares hende! Så skrev jeg til Lutte og mindede ham om et gammelt Løfte om Billetter – han svarede omgående med et langt, sødt Brev – og så fik vi de fine Billetter! Men hvilken Strabads! I Seng Kl 2! det kan man kun om Lørdagen. På Søndag skal Axel og jeg til Tårbæk at besøge Ida, hvor Minna er for Tiden. Nus biler Lørdag til Kerteminde med Buf – hans Mors Fødselsdag. Nus iført Pels! Julegave fra Fritz Syberg. Jeg håber, hun når et Svip op til dig om Søndagen – men det er en Exprestur - hjem igen Søndag. – Jeg sidder ude i mit lille yndige Køkken og skriver – det er Madlavningsdag – jeg har kogt Rødbeder – Vandris – Kartofler – skal have Suppen over om lidt – derpå et Sigtebrød, som står og hæver. I øvrigt begyndte jeg i Forgårs at sy mit ”Stjernetæppe” – som jeg har tumlet med i over 2 Aar. Det skal hænge i Gangen om Vinteren som Forhæng for Døren ind til Stuen. Aa - det bliver vidunderligt, Junge! Syes på Sækkelærred med kulørt Uldgarn – alle Dyrekredstegnene samt de 7 Planeters Tegn + ♄ Saturn ♃ Jupiter ♁ jorden ♂ Mars ♀ Venus ☿ Merkur🌙 måne ʘ sol syet i de Metallers Farver, som svarer til hvert Himmeltegn. og Dyrekredsen: 
 ♓ Fisken ♒ Vandmanden ♑ Stenbukken ♐ Skytten ♏ Skorpion ♎ Vægten ♍ Jomfruen ♌ Løven ♋ Krebsen ♊ Tvillingerne ♈ Vædderen ♉ Tyr
 I Midten en stor, monumental 7armet Lysestage med 7 brændende Lys – den blev jeg færdig med i Aftes – den er pragtfuld - syet med Bronze-garn, Lysene hvide med gul rød Flamme. Gid det andet må lykkes ligesågodt. Der knytter sig en meget mærkelig Historie til Motivet med Lysestagen. Herom og om meget mere engang mundtligt.
 Nu får du alligevel Brev på Mors Fødselsdag! Tusinde Hilsner og gid alt godt må gro ud af det nye Foretagende!
 Hils Agraren! Din også glade 
 Dis
 [Skrevet på hovedet på s. 1 i venstre hjørne:]
 Jeg går op til Toget med dette, så har du det for omgående! Nu er Nus kommen hjem – hun hilser!</t>
   </si>
   <si>
     <t>1945-04-03</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Bakkevej 12 Hareskov St.</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Maria Balslev
-Martin Balslev
+Martin Henrik  Balslev
 Julie Brandt
 Louise Brønsted
 Anne Marie -, i huset på Lindøgaard
 Charlotte Knipschildt
 Adolph Larsen
 Johannes Larsen
 Christine  Mackie
 Axel  Müller
 Ellen  Sawyer
 Maria von Sperling. g. Balslev
 Torkild Warberg
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem "de søde piger" er. Muligvis Astrid Warbergs egne to døtre. Den unge mand, der solgte fisk, kendes heller ikke. 
 Torkild Warbergs villa sprængt i luften: Se hans biografi.
 Der blev aldrig gravet løbegrave i Johannes Larsens have - kun gjort klar til arbejdet. 
 Det vides ikke, hvem Line var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0639</t>
   </si>
@@ -5235,51 +5311,51 @@
 Nu faar du ikke mere i Dag, jeg skal om lidt op og tage fat igen paa min Rullestue.
 Tusinde Hilsner søde Dis fra din Junge
 Hils den gode Axel. 
 [Skrevet langs venstre kant s. 2:]
 Jeg havde Brev fra Marie Ladersen til Paaske; de har haft Besøg af Line som er i Arbejde og rask. Henrik og Gøga har det godt. 
 [Skrevet på hovedet øverst s. 1:]
 Tænk at mine Breve er 3 Dage undervejs, dine kun 2. Du skal nok faa Vintergækkeløg. Vil du have Scilla? Jeg har har en Urtepottefuld her inde, de er allerede afblomstrede, dem kan du faa, hvis du ikke har Scilla selv. Husk at svare. 
 [Skrevet langs venstre kant s. 1:]
 X hvor er jeg tit fiks med mine Ordstillinger.</t>
   </si>
   <si>
     <t>1947-12-20</t>
   </si>
   <si>
     <t>Edel -
 Ena -
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Adolph Larsen
 Andreas Larsen
 Henning Larsen
 Johannes Larsen
 Marie Larsen
 Peter Andreas Larsen
 Gudmund Larsen 
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Pernille Marryat
 Ib Marryat Johansen
 Axel  Müller
 Lauritz Pedersen
 Georg Poulsen
 Janna Schou
 Lars Swane
 Rigmor Thorsen
 Erik Warberg Larsen
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Erik Warberg Larsen, søn af Erik og Grethe
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Hvad familien skulle i Nyborg vides ikke.
 Den lille syerske fra Strandgyden kendes ikke. Heller ikke Charles. 
 Det vides ikke, hvad Lauritz Pedersens svigerinde og hendes mand hed. Svigerinden var formodentlig Lauritz Petersens første kones søster. Det er også uklart, hvor deres fælles gård, Dalsgaard, lå.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0654</t>
   </si>
   <si>
     <t>Peters Ena snakker alt for meget.
@@ -5797,59 +5873,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/AN76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JAzF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JuzW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xlv1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6J5k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J2KL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaCo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oaIp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FVb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8efm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pZOj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vbQZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EIR8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7RUc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ie7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4EbL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vjJB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aa3V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6OL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KOlx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ky8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eY62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0GbR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4C1Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o0yk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xnJ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uggH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HpfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNOS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fxom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tCf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuYk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kWnW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4edm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VLuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FSAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Gn6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OacK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yY73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Hvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qhI1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9gF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6oZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sEjv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dFXg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RxrT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/511F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yGcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sXh6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XDEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/78Ow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/06VF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yrEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dPGj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJxX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OhSR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n30Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a6gU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XWno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/f4hQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qdwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LFlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zCWy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnVi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Dc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1pFZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/99SJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/03Q9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nri4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qFVb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wftc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i6iH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GExx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OfQX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C8yI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FR2K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qx0N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RcfO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7tPK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/av6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NW4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pxQF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sWpUrOin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iEY2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SCEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Wy2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGdH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dn6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GM1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipO9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7IvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i5m7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9LdcvZH9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tJMg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AbaW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cWRz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1ZN9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/43Y1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2HOA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0SRM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B1ge" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/AN76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JAzF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JuzW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xlv1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6J5k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J2KL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaCo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oaIp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FVb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8efm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pZOj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vbQZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EIR8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7RUc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ie7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4EbL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vjJB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aa3V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6OL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KOlx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ky8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eY62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0GbR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4C1Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o0yk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xnJ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uggH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HpfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNOS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fxom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tCf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuYk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kWnW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4edm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VLuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FSAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Gn6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OacK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yY73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Hvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qhI1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9gF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6oZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sEjv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dFXg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RxrT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/511F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yGcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sXh6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XDEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/78Ow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/06VF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yrEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dPGj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJxX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OhSR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n30Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a6gU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XWno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/f4hQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qdwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LFlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zCWy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnVi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Dc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1pFZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/99SJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/03Q9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nri4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qFVb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wftc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i6iH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GExx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OfQX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C8yI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FR2K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qx0N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RcfO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7tPK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/av6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NW4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pxQF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sWpUrOin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iEY2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SCEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Wy2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGdH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dn6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GM1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipO9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7IvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i5m7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9LdcvZH9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tJMg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AbaW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cWRz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1ZN9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pE6R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/43Y1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2HOA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0SRM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B1ge" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M123"/>
+  <dimension ref="A1:M124"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -10803,445 +10879,488 @@
       </c>
       <c r="I114" s="5" t="s">
         <v>793</v>
       </c>
       <c r="J114" s="5" t="s">
         <v>794</v>
       </c>
       <c r="K114" s="5" t="s">
         <v>795</v>
       </c>
       <c r="L114" s="6" t="s">
         <v>796</v>
       </c>
       <c r="M114" s="5" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
         <v>798</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>694</v>
+        <v>781</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>228</v>
       </c>
       <c r="E115" s="5" t="s">
-        <v>782</v>
+        <v>799</v>
       </c>
       <c r="F115" s="5" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="G115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H115" s="5" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="I115" s="5" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="J115" s="5" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="K115" s="5" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="L115" s="6" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="M115" s="5" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C116" s="5" t="s">
+        <v>694</v>
+      </c>
+      <c r="D116" s="5" t="s">
         <v>228</v>
       </c>
-      <c r="D116" s="5" t="s">
-[...10 lines deleted...]
-        </is>
+      <c r="E116" s="5" t="s">
+        <v>782</v>
+      </c>
+      <c r="F116" s="5" t="s">
+        <v>800</v>
       </c>
       <c r="G116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H116" s="5" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="I116" s="5" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="J116" s="5" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="K116" s="5" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="L116" s="6" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="M116" s="5" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C117" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="D117" s="5" t="s">
         <v>694</v>
       </c>
-      <c r="D117" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F117" s="5" t="s">
-        <v>155</v>
+      <c r="F117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H117" s="5" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="I117" s="5" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="J117" s="5" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="K117" s="5" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="L117" s="6" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="M117" s="5" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>122</v>
+        <v>694</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>821</v>
+        <v>228</v>
       </c>
       <c r="E118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F118" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F118" s="5" t="s">
+        <v>155</v>
       </c>
       <c r="G118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H118" s="5" t="s">
         <v>822</v>
       </c>
       <c r="I118" s="5" t="s">
         <v>823</v>
       </c>
       <c r="J118" s="5" t="s">
         <v>824</v>
       </c>
       <c r="K118" s="5" t="s">
         <v>825</v>
       </c>
       <c r="L118" s="6" t="s">
         <v>826</v>
       </c>
       <c r="M118" s="5" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
         <v>828</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>228</v>
+        <v>122</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>146</v>
-[...4 lines deleted...]
-      <c r="F119" s="5" t="s">
         <v>829</v>
+      </c>
+      <c r="E119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H119" s="5" t="s">
         <v>830</v>
       </c>
       <c r="I119" s="5" t="s">
         <v>831</v>
       </c>
       <c r="J119" s="5" t="s">
         <v>832</v>
       </c>
       <c r="K119" s="5" t="s">
         <v>833</v>
       </c>
       <c r="L119" s="6" t="s">
         <v>834</v>
       </c>
       <c r="M119" s="5" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
         <v>836</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="D120" s="5" t="s">
         <v>146</v>
       </c>
-      <c r="D120" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E120" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F120" s="5" t="s">
         <v>837</v>
-      </c>
-[...1 lines deleted...]
-        <v>799</v>
       </c>
       <c r="G120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H120" s="5" t="s">
         <v>838</v>
       </c>
       <c r="I120" s="5" t="s">
         <v>839</v>
       </c>
       <c r="J120" s="5" t="s">
         <v>840</v>
       </c>
       <c r="K120" s="5" t="s">
         <v>841</v>
       </c>
       <c r="L120" s="6" t="s">
         <v>842</v>
       </c>
       <c r="M120" s="5" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
         <v>844</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C121" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="D121" s="5" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="E121" s="5" t="s">
         <v>845</v>
       </c>
       <c r="F121" s="5" t="s">
+        <v>800</v>
+      </c>
+      <c r="G121" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H121" s="5" t="s">
         <v>846</v>
       </c>
-      <c r="G121" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H121" s="5" t="s">
+      <c r="I121" s="5" t="s">
         <v>847</v>
       </c>
-      <c r="I121" s="5" t="s">
+      <c r="J121" s="5" t="s">
         <v>848</v>
       </c>
-      <c r="J121" s="5" t="s">
+      <c r="K121" s="5" t="s">
         <v>849</v>
       </c>
-      <c r="K121" s="5" t="s">
+      <c r="L121" s="6" t="s">
         <v>850</v>
       </c>
-      <c r="L121" s="6" t="s">
+      <c r="M121" s="5" t="s">
         <v>851</v>
-      </c>
-[...1 lines deleted...]
-        <v>852</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
-        <v>853</v>
+        <v>852</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C122" s="5" t="s">
         <v>228</v>
       </c>
       <c r="D122" s="5" t="s">
         <v>146</v>
       </c>
       <c r="E122" s="5" t="s">
-        <v>845</v>
+        <v>853</v>
       </c>
       <c r="F122" s="5" t="s">
-        <v>846</v>
+        <v>854</v>
       </c>
       <c r="G122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H122" s="5" t="s">
+        <v>855</v>
+      </c>
+      <c r="I122" s="5" t="s">
+        <v>856</v>
+      </c>
+      <c r="J122" s="5" t="s">
+        <v>857</v>
+      </c>
+      <c r="K122" s="5" t="s">
+        <v>858</v>
+      </c>
+      <c r="L122" s="6" t="s">
+        <v>859</v>
+      </c>
+      <c r="M122" s="5" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="5" t="s">
+        <v>861</v>
+      </c>
+      <c r="B123" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C123" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="D123" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="E123" s="5" t="s">
+        <v>853</v>
+      </c>
+      <c r="F123" s="5" t="s">
         <v>854</v>
-      </c>
-[...39 lines deleted...]
-        </is>
       </c>
       <c r="G123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H123" s="5" t="s">
         <v>862</v>
       </c>
       <c r="I123" s="5" t="s">
         <v>863</v>
       </c>
       <c r="J123" s="5" t="s">
+        <v>864</v>
+      </c>
+      <c r="K123" s="5" t="s">
+        <v>865</v>
+      </c>
+      <c r="L123" s="6" t="s">
+        <v>866</v>
+      </c>
+      <c r="M123" s="5" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="5" t="n">
+        <v>1949</v>
+      </c>
+      <c r="B124" s="5" t="s">
+        <v>868</v>
+      </c>
+      <c r="C124" s="5" t="s">
+        <v>869</v>
+      </c>
+      <c r="D124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H124" s="5" t="s">
+        <v>870</v>
+      </c>
+      <c r="I124" s="5" t="s">
+        <v>871</v>
+      </c>
+      <c r="J124" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="K123" s="5" t="inlineStr">
-[...8 lines deleted...]
-        <v>865</v>
+      <c r="K124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L124" s="6" t="s">
+        <v>872</v>
+      </c>
+      <c r="M124" s="5" t="s">
+        <v>873</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -11325,44 +11444,45 @@
     <hyperlink ref="M99" r:id="rId104"/>
     <hyperlink ref="M100" r:id="rId105"/>
     <hyperlink ref="M101" r:id="rId106"/>
     <hyperlink ref="M102" r:id="rId107"/>
     <hyperlink ref="M103" r:id="rId108"/>
     <hyperlink ref="M104" r:id="rId109"/>
     <hyperlink ref="M105" r:id="rId110"/>
     <hyperlink ref="M106" r:id="rId111"/>
     <hyperlink ref="M107" r:id="rId112"/>
     <hyperlink ref="M108" r:id="rId113"/>
     <hyperlink ref="M109" r:id="rId114"/>
     <hyperlink ref="M110" r:id="rId115"/>
     <hyperlink ref="M111" r:id="rId116"/>
     <hyperlink ref="M112" r:id="rId117"/>
     <hyperlink ref="M113" r:id="rId118"/>
     <hyperlink ref="M114" r:id="rId119"/>
     <hyperlink ref="M115" r:id="rId120"/>
     <hyperlink ref="M116" r:id="rId121"/>
     <hyperlink ref="M117" r:id="rId122"/>
     <hyperlink ref="M118" r:id="rId123"/>
     <hyperlink ref="M119" r:id="rId124"/>
     <hyperlink ref="M120" r:id="rId125"/>
     <hyperlink ref="M121" r:id="rId126"/>
     <hyperlink ref="M122" r:id="rId127"/>
     <hyperlink ref="M123" r:id="rId128"/>
+    <hyperlink ref="M124" r:id="rId129"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>