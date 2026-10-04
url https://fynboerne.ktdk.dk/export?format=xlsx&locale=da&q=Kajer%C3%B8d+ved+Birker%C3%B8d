--- v0 (2026-05-20)
+++ v1 (2026-10-04)
@@ -103,57 +103,57 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/1VrZ</t>
   </si>
   <si>
     <t>Kajerød ved Birkerød 15/10. 02.
 Blot et Par Ord, kære Fru Warberg, for at sige Dem, at jeg tænker meget på Dem og Deres Børn for den store Sorg, De har.
 Det er ikke helt let at finde sig tilrette, når et af de Mennesker, som fyldte ens daglige Tanke, går bort. - Men hvordan det hele nu end hænger sammen, så tænker jeg, De kan føle, ligesom jeg, at mellem dem, der elsker hinanden, klippes Båndet aldrig helt over. - Og jeg håber, De også vil gøre den Erfaring, at de, der bliver tilbage, slutter sig tættere sammen i den fælles Sorg.
 En varm og hjærtelig Hilsen til Dem alle!
 Deres
 Dagmar Bredsdorff
 f. Helweg</t>
   </si>
   <si>
     <t>1912-08-19</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Birkerød</t>
   </si>
   <si>
     <t>Frederiksberg Hospital</t>
   </si>
   <si>
-    <t>Anna Anna, pige i huset hos Brønsted
-Thora  Branner
+    <t>Thora  Branner
 Anna Bredsdorff
 Ida Bredsdorff
 Vigs Bredsdorff
 Adam Goldschmidt
-Ina  Goldschmidt</t>
+Ina  Goldschmidt
+Anna -, pige i huset hos Brønsted</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt opholdt sig i flere omgange i søsteren Louise Brønsteds hus i Birkerød. Dette dels for at passe huset, dels fordi Astrids ægteskab med Alfred Goldschmidt ikke fungerede.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv,</t>
   </si>
   <si>
     <t>Astrid Warberg har i søsterens hus i Birkerød haft besøg af Viggo Bredsdorff og hans forlovede, Ida Kold. Adam havde samme aften mareridt.
 Astrid stillede uret to timer tilbage for at narre Maria/Majsa Bredsdorff. Under besøg hos hende og hendes bror fortalte hun, hvad hun havde gjort. 
 Majsa fortalte om sin svigerinde, som kommer fra De Vestindiske Øer og er mulat.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4Qle</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Laura Warberg.
 pt. Frederiksberg Hospital
 Afd. F.I.
 Kjøbenhavn.
 [på kuvertens bagside: Poststempel]
 Mandag.
 Kære Mor!
 Jeg fik ikke ringet til Tutte igår, men hun har lovet at sende mig et Kort om Tilstanden. Nu skal Du høre lidt herude fra – selv om vi naturligvis ikke kan præstere Verdensbegivenheder. Lørdag Aften havde vi Besøg af Vigs Bredsdorff og hans forlovede, Ida Kold, en meget sød, ung Pige fra Løgstør; hun er 21 År – spiller fænomenalt godt – har 20 Elever i Løgstør – og er huslig hele Formiddagen. De havde en Flaske Kirsebærvin med – jeg havde Cigarer og vi sludrede hyggeligt til henimod Midnat; Vigs er meget filosofisk anlagt, så Samtalen drejede sig mest om ophøjede Materier. Midt i det Hele begyndte Adam at brøle oppe i Slagbænken; da jeg kom derop sagde han, at han havde drømt om en Ko (det er hans Rædsel) og han havde voldsom Hjertebanken. 