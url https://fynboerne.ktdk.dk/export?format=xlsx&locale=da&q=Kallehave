--- v0 (2026-05-16)
+++ v1 (2026-07-04)
@@ -44,316 +44,316 @@
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
+    <t>1918-05-02</t>
+  </si>
+  <si>
+    <t>Brev</t>
+  </si>
+  <si>
+    <t>Alhed Larsen</t>
+  </si>
+  <si>
+    <t>Andreas Larsen
+Johan Larsen</t>
+  </si>
+  <si>
+    <t>Jenny -
+Nora -
+Hans Christian Engelsen
+Christian  Houmark
+Johannes Larsen
+Eiler Lehn Schiøler
+Einar Madvig</t>
+  </si>
+  <si>
+    <t>Andreas og Johan Larsen er elever på Birkerød Kostskole. Johannes Larsen er ved Filsø for at male. 
+Den omtalte tur gik formodentlig til Møn. Alhed Larsen skrev om en sådan i det sidste brev til sønnerne.
+Det er ikke muligt at afgøre, hvilken Nielsen det er, Alhed vil invitere på gåsesteg.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
+  </si>
+  <si>
+    <t>Alhed Larsen vil sende penge og tak for god behandling til manden i Kalvehave.
+Hun sender sine drenge rent tøj. Johannes Larsen har sendt hende en fed gås. Lehn Schiøler og arkitekt Madvig har købt billeder for over 10.000 kr.
+Der er kommet planter til haven, og drivhusene er blevet kalket.
+Alhed spørger, om det går godt med læsning og lektier.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/0E5a</t>
+  </si>
+  <si>
+    <t>Kære, søde Drenge!
+1000 Tak for Eders lange breve! I kan tro, jeg blev forfærdelig glad ved dem. Sikken en dejlig Tur I har haft. Og sikken et storartet Extratillæg Du fik min Dax, det var nok ikke den værste Del af Turen, og en hel Fridag reddede I Eder. Det var dejligt, at der ikke fulgte noget Eftersmæld med Vrede af Hr. Engelsen. Jeg skal nok i Dag sende Penge til Kallehave og skrive et Par pæne Ord til Manden, fordi han var saa flink mod Eder. Jeg sendte strax, da jeg fik Dit Brev, Puf, en Exprespakke med noget Tøj, Skjorterne er Eders Fars, jeg haaber I kan passe dem. Det kommer alt sammen af, at I smølede, da I sidst skulde sende Tøj hjem. Kan I nu paa Lørdag sende alt Snavsetøj hjem, glem det endelig ikke. Her staar alt godt til, de to unge Piger kom i Gaar, de ser nydelige ud og tegner rigtig flinke. Jeg skal hilse jer fra Jenny og Nora. Jeres Far er ikke kommen hjem endnu, men jeg venter ham en af de første Dage, han har sendt mig en dejlig fed ung Gaas, som jeg har inviteret Gegge og Nielsens af at spise med af i Aften. Martin Haahr har fanget en levende Gaas, som bliver sendt her hjem. – Jeg husker ikke om jeg fortalte jer, at Lehn Schiøler tog baade det store Filsøbillede og de to store Gæs her fra Haven og en Arkitekt Madvig tog det store [ulæseligt]billede, i alt 10,500, som er indbetalt paa vores Spekulationskonto.
+Gartneren har kalket Drivhusene i Gaar, her er kommen flere store Sendinger Planter mens jeres Far har været borte, saa han faar travlt med at putte i Jorden, naar han kommer hjem. Lad mig vide hvordan det gaar med Lektierne, er Du begyndt at læse privat med Hr. Hein Lysse og læser Du med Gamle? gør det bare, hvis Du synes, Du trænger. – Jeg har slet ikke Tid at male for Tiden, jeg har haft saa meget med Hovedrengøring og Gartner og den Slags, jeg har savnet jer mange Gange til smaa praktiske Haandsrækninger. – Nu skal Drivhusene have en større Omgang, saa tænker jeg, der er Fred for en Tid. – Nu faar I ikke mere. De Fjer Du sendte Lysse har jeg gemt til Din Far, de lange Fjer kan jeg ikke bestemme, men Vingen er jo utvivlsomt af en Graaspurv! – Endnu en Tak for Eders Breve, I gjorde mig en stor Glæde med dem. 1000 Hilsner fra Eders Mor.
+2den Maj. -18
+Altsaa Lørdag</t>
+  </si>
+  <si>
     <t>1921-10-09</t>
   </si>
   <si>
-    <t>Brev</t>
-[...1 lines deleted...]
-  <si>
     <t>Johannes Larsen</t>
-  </si>
-[...1 lines deleted...]
-    <t>Alhed Larsen</t>
   </si>
   <si>
     <t>Kallehave</t>
   </si>
   <si>
     <t>Kalvehave, Vordingborg
 Nykøbing F
 Hyllekrog</t>
   </si>
   <si>
     <t>Achton Friis
 Carl V Petersen</t>
   </si>
   <si>
     <t>Johannes Larsen og Achton Friis sejler med bæltbåden Rylen for at gøre studier til bogen De Danskes Øer. De er snarere i Kalvehave ved Vordingborg end i Kallehave på Als. 
 Petersen er maleren Carl V. Petersen, som i september 1921 sejlede med på Rylens tur til Smålandshavet (omtalt på side 245 i Porsmose bog). 
 Kilde: Porsmose, Erland: Johannes Larsen. Menneske, kunstner og naturoplever. Gyldendal, 1999.</t>
   </si>
   <si>
     <t>Det Kongelige Bibliotek</t>
   </si>
   <si>
     <t>Achton Friis har købt en jolle, som nu er ombord på Rylen. 
 Johannes Larsen beder Alhed Larsen om at leje de samme rum som sidste år på Den Fri udstilling i februar.
 Achton Friis bliver sat i land i Nykøbing Falster, og Johannes Larsen påtænker herefter at sejle til Hyllekrog.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9uBC</t>
   </si>
   <si>
     <t>Kallehave 9 Octbr 1921
 Kæreste Alhed!
 Tak for Brevet Lørdag Aften. Men jeg kunde altsaa først svare i Dag. Vi ligger her for at faa Post og har taget en lille Jolle om bord som Friis har købt. Ja Du maa leje den Fri Udstilling (De Rum jeg havde i Fjor) for 14 Dage eller 10 Dage helst omkr. Midt af Febr. Men Begyndelsen kan gaa an. Vi sejler nu ned gennem Guldborgsund og sætter Friis af i Nykøbing i Mrg. Hvis Vejret er godt kan det være at Petersen og jeg sejler hen og ser lidt paa Hyllekrog. Du skal ikke jage for min Skyld der er jo ingen Ulykke i om jeg kommer først hjem. Nærmere i Mrg.
 Din JL.</t>
-  </si>
-[...59 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/n/pqBoCGx7</t>
   </si>
   <si>
     <t>1922-09-26</t>
   </si>
   <si>
     <t>Bogø</t>
   </si>
   <si>
     <t>Bogø
 Kallehave, Lolland
 Odense</t>
   </si>
   <si>
     <t>Ruth -
 Georg Jacobsen
 Andreas Larsen
 Jens Rasmussen</t>
   </si>
   <si>
     <t>JL er på sejltur med Achton Friis og Skipper Petersen på båden Rylen. De skal lave forarbejdet til bogværket De Danskes Øer.
 Rylen er en ombygget Kerteminde fiskerbåd, der i årene 1921-24 var ekspeditionsskib for JL og AF på sejlads mellem de danske øer. 
 Det er usikkert, hvem personerne Asta og Ruth er.</t>
   </si>
   <si>
     <t>JL er på Bogø, stadigt i dårligt vejr, og det betyder vanskelige vilkår for hans arbejde. Han er også bekymret over, at Alhed Larsen fortsat ikke har fået en aftale igennem med banken.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/tFSt</t>
   </si>
   <si>
     <t>Tirsdag 26 Septbr. 1922.
 Kæreste Alhed!
 Det var vist ikke noget videre venligt Brev jeg skrev til Dig i Gaar. Det er jeg ked af. Jeg havde Hovedpine og jeg syntes alting saa saa sort ud da jeg havde læst dine Breve og jeg maatte skrive strax da vi laa sejlklar. Jeg tænker Puf sender dette efter Dig hvor Du nu er for Du er vel ikke mere i Kjerteminde. Det er dejligt Vejr i Dag og jeg har været ude at tegne i Formiddag og skal nu af Sted igen for at se at faa lavet noget i Eftermiddag. Det har jo ikke givet mange Tegninger om Dagen i det elendige Vejr vi har haft. Det var dejligt at høre at Puf faar dit Værelse hos Asta. 
 Bedre nu Jacobsen vil tage sig sammen og lave en fornuftig Ordning inden alt for længe. Vores næste Adresse bliver 'Kallehave, men hvornaar vi kommer der har jeg ingen Anelse om, her paa Øen bliver vi sikkert til Fredag og faar vi skidt Vejr noget længere, saa hvis Du ikke er rejst og faar dette i Mrg kan jeg maa at faa et Brev til her. Kan Du ikke snakke med Ruth om Overrettens [Gravsten] og høre hvad han synes hvad vi kan lave for et Par Tusinde Kr. Jeg skulde have skreven om det men det er ikke nemt. Jeg formoder at Du fra Odense har sendt ham nogle Fotografier af Graven til Orientering.
 Mange kærlige Hilsner 
 Din 
 JL</t>
   </si>
   <si>
-    <t>1918-05-02</t>
-[...36 lines deleted...]
-Altsaa Lørdag</t>
+    <t> 2. okt. 1922</t>
+  </si>
+  <si>
+    <t>Dagbog</t>
+  </si>
+  <si>
+    <t>- Petersen, Rylen</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen".
+Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/CMVW8mo1</t>
   </si>
   <si>
     <t>1922-10-03</t>
   </si>
   <si>
     <t>Tærø</t>
   </si>
   <si>
     <t>Tærø
 Bogø
 Stubbekøbing
 Kalvehave, 4771
 Birkerød</t>
   </si>
   <si>
     <t>Achton Friis
 Martha Friis
 M Knipschildt</t>
   </si>
   <si>
     <t>JL er sammen med Achton Friis og Skipper Petersen på sejltur med båden Rylen. De skal lave forarbejdet til bogværket De Danskes Øer.
 Rylen - en ombygget Kerteminde fiskerbåd - der i årene 1921-24, var ekspeditionsskib for JL og AF på deres sejlads rundt mellem de danske øer. 
 Tærø er omtalt på s 415 i Achton Friis: De Danske Øer bd. 2. Gyldendal, 1927.</t>
   </si>
   <si>
     <t>JL er på Tærø efter at have fået brev fra Alhed Larsen om at der er indgået en økonomisk aftale med banken i Kerteminde. Han er umådelig lettet over dette og ønsker hende nogle afslappende dage i Birkerød.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/u2um</t>
   </si>
   <si>
     <t>Tærø 3. Octbr 1922
 Kæreste Alhed!
 Tusind Tak for dine 2 Breve som jeg fik i Gaar. Vi ligger nu her, det er den Ø Knipschildt har i Forpagtning og hans Svigersøn er Bestyrer her, men de er i Kjøbenhavn for Tiden. Vi gik fra Bogø i Lørdags og anløb Stubbekøbing for at høre efter Post, men ved en eller anden Misforstaaelse havde fru Friis skrevet til Postkontoret om at sende Breve videre til Kallehave saa jeg fik at vide at de ogsaa havde sendt Dit. Jeg er mægtig lettet og glad over at det blev ordnet saadan, jeg har været umindelig spændt paa hvad det vilde blive til og blev det endnu mere efter at have læst Dit første Brev saa det lettede jo gevaldigt da jeg kom til det andet saa jeg er egentlig fru Friis taknemmelig for den Idioti med Din Omadressering. Jeg har dog faaet tegnet nogle og Halvtredssindtyve Tegninger trods Vejret. Jeg skal nok skrive til Birkerød naar vi er færdige eller telegrafere Adresse fra et eller andet Sted. Friis skal jo være i Kjøbenhavn den 10 men hvor han forlader os eller hvordan Vejr og Vind bliver til den Tid kan jeg jo nu umuligt vide noget om. 
 Men bliv Du nu bare ganske rolig i Birkerød til Du hører nærmere. Jeg er glad ved at tænke paa at Du nu kan have nogle rolige Dage oven paa al dit oprivende Slid og Spekulation. Nu skal vi se at faa det rart i Vinter. 
 Mange kærlige Hilsner
 Din JL</t>
   </si>
   <si>
+    <t> 3. okt. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/XQrDomK0</t>
+  </si>
+  <si>
+    <t>1922-10-04</t>
+  </si>
+  <si>
+    <t>Kallehave, Præstø
+Langø, Kalvehave
+Lindholm, Kalvehave
+Nyord</t>
+  </si>
+  <si>
+    <t>Johan Larsen
+- Petersen, Rylen</t>
+  </si>
+  <si>
+    <t>JL er sammen med Achton Friis og Skipper Petersen på sejltur med Rylen. De skal lave forarbejdet til bogværket De danskes Øer.
+Rylen - en ombygget Kerteminde fisker båd - var ekspeditionsskib for JL og AF i årene 1921-24. I dag ejes Rylen af Kerteminde Museum og sejler som museumsskib.</t>
+  </si>
+  <si>
+    <t>JL har været på Langø ved Præstø og flere andre små øer. Sejlturen nærmer sig sin afslutning for denne gang.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/vmZx</t>
+  </si>
+  <si>
+    <t>Kallehave 4 Octbr 1922.
+Kæreste Alhed!
+Jeg har lige skrevet et Par Ord til Lysse, men Petersen er ved at [ligge] op saa der bliver ikke saa meget til Dig denne Gang men vi har heller ikke oplevet noget videre siden jeg skrev. Vi har været paa Langø og er nu paa Vej til Lindholm og Nyord som er vores sidste To paa Turen. Mange Hilsner
+Din JL.</t>
+  </si>
+  <si>
+    <t> 4. okt. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/3OfqrFfg</t>
+  </si>
+  <si>
     <t>1922-10-06</t>
   </si>
   <si>
     <t>Nyord</t>
   </si>
   <si>
     <t>Nyord
 Drejø
 Endelave
 Kalvehave, Præstø</t>
   </si>
   <si>
     <t>Achton Friis
 Georg Jacobsen
 Christine  Mackie
 - Petersen, Rylen</t>
   </si>
   <si>
     <t>JL er sammen med Achton Friis og Skipper Petersen på sejltur med Rylen. De skal lave forarbejdet til bogværket De Danskes Øer.
 Rylen - en Kerteminde fisker båd - var ekspeditionsskib for JL og AF i årene 1921-24 på sejlads rundt mellem de danske øer.
 Nyord er omtalt i Achton Friis: De Danske Øer bd. 2. Gyldendal, 1927.</t>
   </si>
   <si>
     <t>JL er på øen Nyord ved Præstø og finder øen meget lig Endelave og Drejø. Han undrer sig over, at Christine Mackie søger anden bolig. AL er ikke inviteret med til middag hos øens præst - de havde ikke fisk nok. Turen lakker mod enden for denne gang, og om få dage bliver Achton Friis sat i land i Kalvehave.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/BpDR</t>
   </si>
   <si>
     <t>Nyord 6 Octbr 1922.
 Kæreste Alhed!
 Tak for Brevet som Friis kom med da han havde været paa Posthuset med det sidste jeg skrev til Dig. Det forbavser mig at høre at Christine søger en anden Lejlighed, det har jeg ikke før hørt noget om. Har hun solgt sit Hus? Denne Ø er den bedste vi har set endnu paa denne Tur den kan minde lidt baade Drejø og Endelave og det er jo altsaa meget tilpas at vi har faaet det henrivende Vejr. Vi skal holde op den 9 eller 10 og sætte Friis i Land i Kallehave. Men jeg skal nok skrive nærmere. Jeg sidder og skriver ved Lys. Friis er til Selskab hos Præstens siger Petersen men de havde ikke saa meget Fisk at de turde bede mig med. Jeg har lige skrevet et Takkebrev til Jacobsen som jeg sender sammen med dette. Petersen beder mig hilse Dig. Det er lige meget om Du skriver hertil eller til Kallehave for de sender Brevene herover, d.v.s. dem der kommer inden den 8 om Aftenen. men det kan jo ikke interessere Dig for Du faar vel ikke dette før i Overmorgen. Men jeg haaber altsaa paa Brev. Mange kærlige Hilsner 
 Din JL.</t>
   </si>
   <si>
-    <t> 2. okt. 1922</t>
-[...8 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/n/XQrDomK0</t>
+    <t> 8. okt. 1922</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen".
+Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/pqBoCGx7</t>
+  </si>
+  <si>
+    <t> 9. okt. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/BSUSiqrf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -430,51 +430,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/9uBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vmZx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BSUSiqrf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3OfqrFfg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pqBoCGx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tFSt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0E5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u2um" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BpDR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CMVW8mo1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XQrDomK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/0E5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9uBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tFSt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CMVW8mo1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u2um" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XQrDomK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vmZx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3OfqrFfg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BpDR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pqBoCGx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BSUSiqrf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -514,532 +514,532 @@
         <v>9</v>
       </c>
       <c r="K1" s="3" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E2" s="5" t="s">
+      <c r="E2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H2" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F2" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G2" s="5" t="s">
+      <c r="I2" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H2" s="5" t="s">
+      <c r="J2" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="I2" s="5" t="s">
+      <c r="K2" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="J2" s="5" t="s">
+      <c r="L2" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="K2" s="5" t="s">
+      <c r="M2" s="5" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D3" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D3" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" s="5" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="F3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G3" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>27</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>28</v>
       </c>
       <c r="J3" s="5" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="K3" s="5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L3" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D4" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D4" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E4" s="5" t="s">
+        <v>34</v>
       </c>
       <c r="F4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G4" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G4" s="5" t="s">
+        <v>35</v>
       </c>
       <c r="H4" s="5" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        </is>
+        <v>36</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>29</v>
       </c>
       <c r="K4" s="5" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="6" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="M4" s="5"/>
+        <v>39</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>40</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H5" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H5" s="5" t="s">
+        <v>43</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K5" s="5" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M5" s="5"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D6" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D6" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E6" s="5" t="s">
+        <v>47</v>
       </c>
       <c r="F6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G6" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G6" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>29</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="M6" s="5"/>
+        <v>52</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>53</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B7" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-      <c r="E7" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H7" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="F7" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G7" s="5" t="s">
+      <c r="I7" s="5"/>
+      <c r="J7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K7" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="H7" s="5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="L7" s="6" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="M7" s="5"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>51</v>
-[...4 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>25</v>
       </c>
       <c r="F8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G8" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G8" s="5" t="s">
+        <v>57</v>
       </c>
       <c r="H8" s="5" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="J8" s="5" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="K8" s="5" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>24</v>
+      </c>
+      <c r="D9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G9" s="5" t="s">
-[...9 lines deleted...]
-        <v>21</v>
+      <c r="G9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K9" s="5" t="s">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="L9" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="M9" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M9" s="5"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D10" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D10" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="F10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G10" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="F10" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G10" s="5" t="s">
+      <c r="H10" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="H10" s="5" t="s">
+      <c r="I10" s="5" t="s">
         <v>69</v>
       </c>
-      <c r="I10" s="5" t="s">
+      <c r="J10" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="K10" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="J10" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K10" s="5" t="s">
+      <c r="L10" s="6" t="s">
         <v>71</v>
       </c>
-      <c r="L10" s="6" t="s">
+      <c r="M10" s="5" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H11" s="5" t="s">
-        <v>34</v>
+      <c r="H11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I11" s="5"/>
       <c r="J11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K11" s="5" t="s">
-        <v>38</v>
+        <v>74</v>
       </c>
       <c r="L11" s="6" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="5"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H12" s="5" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="I12" s="5"/>
       <c r="J12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K12" s="5" t="s">
-        <v>38</v>
+        <v>74</v>
       </c>
       <c r="L12" s="6" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="5"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>