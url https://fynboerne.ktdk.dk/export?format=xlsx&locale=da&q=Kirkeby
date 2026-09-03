--- v0 (2026-05-31)
+++ v1 (2026-09-03)
@@ -532,93 +532,93 @@
 Laurits Ring
 Fritz Syberg</t>
   </si>
   <si>
     <t>Johannes Larsen er ved Filsø for at male og gå på jagt.
 Det er uvist, hvad historien om påfuglen går ud på.
 Hvilken borgmester, der er tale om, er også uklart.</t>
   </si>
   <si>
     <t>Johannes Larsen har været ved havet og male brænding og bygevejr og han har tegnet svaner som udkast til et stort billede.
 Det var uheldigt med påfuglen.
 To billeder af Ring er til salg på en auktion, og Larsen vil gerne købe det ene. Overretssagfører Rasmussen (Overretten) vil gerne have et billede af en ørn. 
 Johannes Larsens bøsse er ikke kommet, men det varme tøj og cyklen har han fået.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/LrfZ</t>
   </si>
   <si>
     <t>Kirkeby 7 Marts 1914.
 Kæreste Alhed!
 Det var noget Kludder med den telefon i Aften med alle de Afbrydelser og saa saa utydeligt at jeg næsten ikke kunde høre det halve af hvad Du sagde. Jeg fik Extrabladene i Dag og i Gaar Meddelelse om at Cyklen var ved Stationen, men jeg har ikke hentet den endnu. Tak Puf for hans Brev i dag. Jeg er spændt paa hvornaar jeg faar Blendrammerne, jeg vil nødig flaa de vaade Billeder af og nu har jeg malet de 5. Jeg var nede ved Havet og male Brænding og Bygevejr i dag og i Eftmdg har jeg siddet og tegnet nogle Svaner med Henblik paa eventuelle Svanebilleder. Vejret er meget uroligt med Byger afvexl. Hagl Sne og Regn og i Aftes lynede og tordnede det flere Gange. Nu har jeg skrevet til Niels Hansen og henvist ham til Baronen. Det er Fanden til Skriveri, dette er det 17 Brev siden jeg kom jeg har skrevet dem op i min Skrivemappe for at holde Rede paa hvem jeg har skrevet til. Det er morsomt at det gaar saa godt med den ny And, men det var jo uheldigt med Paafuglen jeg var saa vigtig af at jeg havde faaet fat i den og faaet det ordnet med Madsen. Du hørte vist ikke at jeg sagde i Telefonen at der er 2 Billeder af Ring paa Borgmesterens Auktion, det ene bryder jeg mig ikke videre om, men Dahlerup ved nok hvilket jeg vil have, det er et med en Jæger paa. Naa Overretten er Liebhaver, ja Aquarellen med Ørnen kan han godt faa, men det lille af Ring vil jeg selv have hvis det bliver nogenlunde billigt, d.v.s. hvis det ikke koster meget over 100 Kr. Du sender nok de Kataloger jeg bad Dig om næste Gang du sender Aviser, eller sammen med Trækfuglene. Min Bøsse er ikke kommen jeg skrev til Muus om at rykke ham for den, hvis han (Muus) vilde herop; men jeg har endnu ikke hørt noget. Mit Uldtøj er kommet det var dejligt og det er en fortrinlig Skindhue. Jeg er jo i det Hele glimrende udstyret med Tøj denne Gang, det store Tørklæde Du gav mig har jeg ogsaa god Brug for og de ny Træskostøvler Mange kærlige Hilsner og Kys til Jer alle 3
 Din
 Johannes Larsen.</t>
   </si>
   <si>
+    <t> 8. mar. 1914</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/PFdDRBzc</t>
+  </si>
+  <si>
     <t>1914-03-08</t>
   </si>
   <si>
     <t>Adolph Larsen
 Eiler Lehn Schiøler
 Christine  Mackie
 Harald Meyer
 Jens Rasmussen</t>
   </si>
   <si>
     <t>Johannes Larsen var ved Filsø for at male i 75 dage i foråret 1914. 
 Auktionen blev holdt over nogle af Kertemindes borgmesters ejendele.</t>
   </si>
   <si>
     <t>Alhed sender brune (farver?). Hun vedlægger regnskab og spørger Johannes Larsen, om han kan undvære penge, for hun har næsten ikke flere.
 Alhed Larsen har set på auktionssagerne - bl.a. to L.A. Ring-billeder.
 Påfuglen er blevet fanget og sendt. Alhed og Christine Mackie er begyndt at gå til fransk.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4PIk</t>
   </si>
   <si>
     <t>Kæreste Larsi!
 Tak for Dit [et ord overstreget og det næste indsat over linjen] lange Brev til Morgen, det er morsomt at høre fra Dig og dejligt at Du har det saa godt, Du faar nok noget godt ud af det derovre. Hermed en ny Forsending Brune, hvor er det morsomt, de Træsnit gør saadan Lykke. – Som Du ser af vedlagte Regnskab har jeg kun 100 Kr tilbage af de 1000, Agraren vilde meget gærne have nogle (vi skylder dem) jeg har lovet ham 40 i Morgen men tør jo ikke helt blotte mig. – Du har vel ikke nogen at undvære, jeg burde jo ogsaa gærne betale lidt Smaaregninger, men Du kan vel ikke have faaet store Sager af Overretten? Lehn Schiølers Akvarel? – Jeg har i Dag været nede med H. Mejer at se paa Auktionssagerne. Der er jo to Ring Billeder, men det er vel det grønne med Bakkerne? der gaar en Mand i Mellemgrunden. Det andet er med en Kirke. Jeg har faaet en Del i Kommission af H. Mejer. – Har Du [et par bogstaver overstreget] faaet de to Skjorter? Der laa kun det ene af de to Kataloger paa Dit Bord, jeg saa ogsaa i det grønne Skab. Jeg skal nok besørge det Du skriver om i Morgen. Paafuglen er fanget og bliver sendt i Morgen. Hvilket bedaarende Vejr vi har haft i Dag, det har Du forhaabentlig ogsaa. Christine og jeg er begyndt at læse fransk hos Fru Svendsen. – Vi har det godt alle og jeg sender 1000 Hilsner
 Din A.
 Fyns Creditforening 480 Kr
 Calle 210 –
 Anden 18 –
 Løn Piger 28 –
 Skat 28 – 43 –
 Statstelefon 5 – 20 –
 Dragt 20
 Gas 4 – 50
 Dahlerup 100
 --------
 893 Kr.
 og en halv Snes Kr til diverse i Husholdningen</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/n/PFdDRBzc</t>
   </si>
   <si>
     <t>1914-03-09</t>
   </si>
   <si>
     <t>Charlottenborg
 Henne Kirkeby</t>
   </si>
   <si>
     <t>Andreas Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Johannes Larsen har malet et billede af kirken, og han har været på en lang gåtur for at se på de mange svaner, da han vil male et stort svanebillede. Derefter skal han male urhøns, gæs og hjejler. Billederne bliver ikke til den Frie, for han vil ikke ødelægge sin fornøjelse ved arbejdet med at male til en udstilling. 
 Larsen synes, det er dumt, at Alhed ikke sendte ind til Charlottenborg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/RNux</t>
   </si>
   <si>
     <t>Kirkeby 9 Marts 1914.
 Kæreste Alhed!
 I Dag kom Skjorterne og Kataloget, samt Anmeldelse paa Blendrammerne, dem jeg haaber at faa hertil i Morgen. Jeg malede et Billede af Kirken i Gaar Formiddags og om Eftermiddagen var jeg ude at se paa Svaner. Det er foreløbig dem jeg lægger mig efter jeg skulde gerne se at faa malet et stort Billede med Svaner inden de stikker af, men det er lange Afstande og mere end et Billede om Dagen har jeg hidtil ikke præsteret. I Formiddags smaaregnede det, men i Eftmdg har det været tørt og jeg har været ude at male et Billede med Svaner, nu begynder der at blive Mening i det, men det var en drøj Tur, ca 5/4 Times Marsch med fuld Oppakning og de store Træskostøvler over vaade Enge, og saa tilbage igen efter at have malet, jeg er meget træt i Aften, men jeg haaber jeg skal faa lavet en Del gode Billeder med Svaner, foreløbig kommer her flere og flere for hver Dag, vistnok henad 400 men maaske flere, og naar de er forbi skal jeg have fat i Gæssene og Urhønsene og Hjejlerne, her er nok at tage af. Men jeg tror ikke der bliver noget til den ”frie” i alt Fald ikke til første Ophængning. Jeg gider ikke spolere mig Fornøjelsen af Arbejdet og eventuelt eller rettere sikkert Resultaterne ved at male til Udstilling. Det vigtigste er dog at jeg faar lavet noget, og saa godt som muligt. Er der for resten kommen Anmeldelsesblanketter? Hvorfor sendte du ikke ind til Charlottenborg??? Det er dumt. Men det er jo ikke for at skælde ud jeg skriver. Mange kærlige Hilsner til Puf og Lysse og dig
 Din hengivne JL</t>
   </si>
@@ -3485,51 +3485,51 @@
 Kære Lysse!
 Hvordan gaar det, har Du hørt Tjuren spille? Jeg skrev til Puf og spurgte om hans Mening om Verandaen og det har han vel ladet gaa videre. Har Du gjort noget ved de udløbne Jagtkontrakter? Gustafsro og Horshult, det var jo rart at faa dem i Orden, ellers kommer Svensson i Freppia og hugger dem fra os. Vil Du hilse Elise og Bufs hvis de er kommen derop. Det var kedeligt at det ikke blev til noget med Baronen. Jeg har faaet malet en Del Smaabilleder her og skulde gerne have lavet nogle større ogsaa, især da jeg har Bestilling paa et Par Stks, men det kniber med at være ude med større Ting, da her blæser forbandet hver Dag, og desuden er her hvidt af Frost hver Morgen. Hils Johanssons og Carlsson. Mange Hilsner til Dig og Bimse
 Din Far.</t>
   </si>
   <si>
     <t>1932-11-23</t>
   </si>
   <si>
     <t>Johannes Larsen sender skudte fugle</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/klVA</t>
   </si>
   <si>
     <t>Kirkeby 23 Novbr 32.
 Kære Puf.
 Jeg sender et Knippe med 4 Ænder og en Gaas skudt henholdsvis i Aftes og til Morgen.
 Hilsen Din Far.</t>
   </si>
   <si>
     <t>1934-03-14</t>
   </si>
   <si>
     <t>Peter Klokker
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Hubert Paulsen
 Ingeborg Rasmussen
 - Selmquist</t>
   </si>
   <si>
     <t>Kirkeby: Johannes Larsen tog ofte på jagt- og maleture ved Fiilsø og boede på Henne Kirkeby Kro.
 Odensebillederne: 1934-1936 udførte Johannes Larsen freskoudsmykninger i festsalen på Odense Rådhus.
 Andresens Frøkultur: se Emil Andresen i Personregister. EA købte den store, gamle købmandsgård beliggende i Kertemindes bymidte i 1887.
 Torsketunge, hagekød af torsk er det stykke kød, der sidder under hovedet på en torsk. Man panerer kødet og steger det på panden. (Søgninger på Internettet jan. 2022). 
 Hubert er muligvis Hubert Paulsen.</t>
   </si>
   <si>
     <t>Johannes Larsen har ryddet op i værkstedet. 
 Peter Klokker er blevet bestyrer af et savværk i Gribskov. 
 Ingeborg Rasmussen kommer til middag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/h1m1</t>
   </si>
   <si>
     <t>Kjerteminde 14 Marts 1934
 Kære Lysse!
 Jeg glemte at sende Selmqvist´s Skrivelse med, her er den. Jeg har brugt de 3 sidste Dage til en haardt tiltrængt Oprydning paa Værkstedet og efter Programmet skulde jeg køre til Kirkeby paa Fredag hvor det er min Plan at benytte Tiden indtil Paaske til at gå i Marken med Scott og lave Skitser til Odensebillederne. Puf og Else kørte Fru Klokker til Færgen i Dag. De er flyttet til Nøddebo i Anledning af at Peter er bleven Bestyrer af et Savværk i Gribskov. Han har solgt sit herværende Savværk til Moderen, hvis Savværk brændte forleden sammen med Andresens Frøkulturbygning. Vi skal have Fru Jens Rasmussen til Aften, Menu: saltede Torsketunger som Hubert har sendt.
 Mange Hilsner fra os alle tre
 JL.</t>
@@ -3580,51 +3580,51 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/AjCU</t>
   </si>
   <si>
     <t>Kirkeby 27 Maj 1938.
 Kære Lysse
 Hermed Dokumentet med Underskrifter. Pengene skal jeg tage ned til Stationen med og se om jeg kan sende dem herfra. I modsat Fald maa Puf sende fra Kjerteminde. Jeg er vældig glad ved at Du har ordnet det med Sällsnäsjagten. Jeg er lige bleven færdig med Aquarel No 28 og nu skal jeg have malet et Oljebillede som jeg har Bestilling paa og saa har jeg bedt Puf hente mig paa Tirsdag. Jeg kan ikke huske om jeg har meddelt Jer at jeg tænker paa at rejse til Båxhult i Juni. Jeg glæder mig til at se alle Jeres Forbedringer Mange Hilsner
 Din 
 Far.</t>
   </si>
   <si>
     <t>1940-12-21</t>
   </si>
   <si>
     <t>Elena Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Hans Beck Thomsen
 Andreas Larsen
 Jens Larsen
 Jeppe Larsen
 Jonas Larsen
 Marie Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Christian Møller, maler
 - Nørregaard
 Christine Swane
 Lars Swane</t>
   </si>
   <si>
     <t>Kærgård Klitplantage er en 1.437 hektar stor plantage, der ligger mellem Vejers Strand og Henne Strand ud til Nordsøen. (Wikipedia marts 2022).
 1 alen er 62,77 cm.
 Maler Møllers hus hedder Pedersminde og ligger for foden af Møllebakken, hvor Larsen-familien boede. 
 Fedmøllen eller Skovmøllen lå på Feden, som er området syd for havnen i Kerteminde. 
 En fransksigte er en melsigte (Ordbog over det Danske Sprog).</t>
   </si>
   <si>
     <t>Efter at have skåret træsnit i otte dage har Larsen været i Kirkeby for at gå på jagt. Det var imidlertid frostvejr og tåge, så der blev ikke meget jagt. 
 Johannes Larsen har købt Maler Møllers hus for 14.000 kr. 
 Der er kommet en ny møller, og han maler byggryn. Svanemøllen er den eneste mølle i byen nu. 
 Marie er kommet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/zPGo</t>
   </si>
   <si>
     <t>Kjerteminde 21 Dec. 1940.
 Kære Lysse og Bimse!
@@ -3893,51 +3893,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/9GXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TwIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hQsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pgJeWaZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5b1C41UN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/J3evjCE7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MzRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LrfZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4PIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PFdDRBzc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNux" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RFdo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/am4g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mF5h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A9mU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QVYL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ND7j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kmPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YC8U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QRKY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0SUh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zE76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rc8Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GCQp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Payi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WKaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyCi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YdQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kz8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0FC0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5TkK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1ASN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wClj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qisF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rz1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OrRd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eiWl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Iuu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DfZD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RhDq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Jja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AO51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5WId" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvT0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UQpl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HRQf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HV4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/weXn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dn3Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qBZs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N6eE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jMEe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bBBa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mr78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9q05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m5Ai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ITVb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/77Wp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H10Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/76Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3Rz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/otT6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cvqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tKtd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Eyxd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Wdn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PpTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I7g4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9cyK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lhb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I3y0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mBp4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R1th" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LU95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h5A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/okB8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wCSt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d8rT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c7S3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mryl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VrJAxjkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OYCZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d4Fi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63g2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XfRm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lstw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XhN7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9sG9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RWsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r2Vh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rgjQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ujN6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OKg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/W2u7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HyLK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nAey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GiXn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NQUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YN6KZXKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cLLD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pJqTLgG1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/leF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8uu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LDZo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/klVA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h1m1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wqH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AjCU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zPGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SsRr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bpGA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIJb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BZ1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/9GXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TwIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hQsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pgJeWaZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5b1C41UN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/J3evjCE7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MzRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LrfZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PFdDRBzc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4PIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNux" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RFdo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/am4g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mF5h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A9mU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QVYL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ND7j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kmPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YC8U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QRKY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0SUh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zE76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rc8Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GCQp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Payi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WKaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyCi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YdQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kz8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0FC0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5TkK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1ASN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wClj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qisF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rz1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OrRd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eiWl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Iuu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DfZD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RhDq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Jja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AO51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5WId" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvT0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UQpl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HRQf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HV4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/weXn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dn3Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qBZs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N6eE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jMEe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bBBa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mr78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9q05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m5Ai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ITVb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/77Wp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H10Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/76Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3Rz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/otT6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cvqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tKtd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Eyxd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Wdn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PpTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I7g4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9cyK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lhb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I3y0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mBp4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R1th" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LU95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h5A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/okB8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wCSt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d8rT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c7S3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mryl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VrJAxjkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OYCZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d4Fi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63g2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XfRm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lstw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XhN7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9sG9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RWsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r2Vh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rgjQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ujN6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OKg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/W2u7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HyLK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nAey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GiXn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NQUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YN6KZXKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cLLD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pJqTLgG1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/leF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8uu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LDZo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/klVA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h1m1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wqH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AjCU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zPGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SsRr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bpGA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIJb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BZ1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M120"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -4515,140 +4515,140 @@
       </c>
       <c r="H13" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I13" s="5" t="s">
         <v>90</v>
       </c>
       <c r="J13" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K13" s="5" t="s">
         <v>91</v>
       </c>
       <c r="L13" s="6" t="s">
         <v>92</v>
       </c>
       <c r="M13" s="5" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>14</v>
+        <v>59</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="D14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F14" s="5" t="s">
-        <v>75</v>
+      <c r="F14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H14" s="5" t="s">
+      <c r="H14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I14" s="5"/>
+      <c r="J14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L14" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="I14" s="5" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="M14" s="5"/>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="G15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="J15" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K15" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="L15" s="6" t="s">
         <v>100</v>
       </c>
-      <c r="B15" s="5" t="s">
-[...41 lines deleted...]
-      <c r="L15" s="6" t="s">
+      <c r="M15" s="5" t="s">
         <v>101</v>
       </c>
-      <c r="M15" s="5"/>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>67</v>
       </c>
       <c r="F16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G16" s="5" t="s">
         <v>103</v>
       </c>