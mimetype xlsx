--- v1 (2026-08-08)
+++ v2 (2026-09-25)
@@ -450,51 +450,51 @@
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [Håndskrevet på kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 9 Nov. 1942.
 Kære Grevinde!
 Tak for Pengene og Tak fordi Du godt kan lide Billederne. Jeg har haft en modbydelig Forkølelse, men nu gaar det helt godt igen. Du kunde vel nok mærke at jeg ikke var videre oplagt da vi talte sammen i Telefonen. Dagen før troede jeg at jeg var kommen mig og saa fik jeg den om igen. Det der hjalp bedst tror jeg var Offensiven i Ægypten, det livede vældigt op. Jeg er nu godt i Gang med at lave Aquareller til min Udstilling i Februar og kun be paa at faa stablet en nogenlunde hæderlig Samling paa Benene. Nu skal vi se. Mange Hilsner! Hils ogsaa de andre paa Knuthenborg
 fra Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1942-11-19</t>
   </si>
   <si>
     <t>Thora Cohn
 Peter Hansen
 Adam Knuth
 Elisabeth Knuth
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Eric Struckmann
 Fritz Syberg
 Ane Talbot</t>
   </si>
   <si>
     <t>Kunstforeningen i København er Kunstforeningen på Gammel Strand. 
 Officiantsgruppen var en gruppe af befalingsmænd i det danske militær i perioden 1922-1951. I 1922 blev sergenter og oversergenter underofficerer af reserven; de måtte, hvis de ville fastansættes, lade sig uddanne til officianter. Der var fire grader: officiant, overofficiant, stabsofficant, korpsofficiant. Officianter m.v. var ikke officerer, men en gruppe befalingsmænd, ligestillet med officerer. De var specialt uddannet i f.eks. gymnastik, skydning, ridning m.v. (Lex.dk og Wikipedia marts 2024).</t>
   </si>
   <si>
     <t>Johannes Larsen takker for penge og fotografier.
 Han maler akvareller til en udstilling i Svendborg Amts Kunstforening og til en anden i Kunstforeningen, København (sammen med Fritz Syberg og Peter Hansen). Struckmann vil arrangere en retrospektiv udstilling, som skal fylde hele Den Fri.
 En officiant er flyttet ind på Møllebakken, og en soldat har lejet et gavlværelse samme sted.
 Larsen sender den følgende måned døde fugle samt bøger til Christa og hendes datter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/H0vZ</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertsens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg. 
 Bandholm.
 [Håndskrevet på kuvertens bagside:]
 Johannes Larsen
@@ -986,51 +986,51 @@
 Larsen har solgt et billede med to svaner. Christa har lovet ham 200 kr. for Adams billede. 
 Larsens Paulownia, der gik ud, har lavet nye rodskud. Han har fugle, der ligger på æg og flyvefærdige ællinger.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/rLkH</t>
   </si>
   <si>
     <t>Kjerteminde 14 Juli 1943.
 Kære Grevinde!
 Tak for Stokken! Det var en fornem Emballage. Og Tak for alle de udmærkede Fotografier, det er en sjælden fin Samling der er især nogle udmærkede Portræter af Dig og det siges her, at mine ogsaa er gode især det ene synes jeg selv er godt, men det kan man vel ikke regne. Jeg glæder mig til Dyrene. Jeg er nu i Gang med Dit Maleri og tænker mig det bliver noget i Retning af omstaaende, men forhaabentlig bedre. Eventuelle Forandringer i Komposition. f. Ex. Placeringen af Dyrene forbeholdes. Jeg har i Dag solgt det Billede med de 2 Svaner til en herværende Tandlæge for 2000 Kr. Det er rigtigt at Du har lovet mig 200 Kr. for Adams Billede. Jeg kan ikke sige hvornaar Billedet bliver færdigt, men jeg skal ikke smøle med Tiden, dog sender jeg det ikke før det er tørt. Jeg gad vide hvordan Solos ser ud. Ligner de Moderen? Min Pawlonia som afgik ved Døden i Fjor, har lavet et Rodskud i Plænen 12-15 Alen fra Stubben det er nu [Tegning] ca ½ Al højt. Jeg har en Dompap der ruger paa 5 Æg. Desuden en rugende Kanariefugl og en do Bjergirisk, og mine 6 Graaællinger er nu flyvefærdige. Tak for det udmærkede Brev og mange Hilsner fra 
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1943-07-28</t>
   </si>
   <si>
     <t>Thora Cohn
 Anna Foged
 Niels Foged
 Elise Hansen
 Grete Jensen, f. Hansen
 Tage la Cour
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Elisabeth Neckelmann
 Marie Neckelmann
 Finn Salomonsen
 Franz Syberg
 Gudrun Syberg
 Ane Talbot
 Christian Treschow</t>
   </si>
   <si>
     <t>Andreas/Lysses svigerinde kan være både Marie og Elisabeth Neckelmann og Grete Jensen, f. Hansen. 
 Johannes Larsen havde en tam odder, Jokum.
 Johannes Larsen malede et stort billede til Christa Knuth, og hun blandede sig i kompositionen. 
 På Arkiv.dk findes flere fotografier af Christa Knuth og Johannes Larsen på Knuthenborgs trappe til terrassen (se B6769, B6772, B6771 og B6768, alle Kerteminde Egns- og Byhistoriske Arkiv).</t>
   </si>
   <si>
     <t>Johan/Lysses svigermor og svigerinde er på besøg. Finn Salomonsen og Tage la Cour samt Niels Foged med frue har også været der. Larsen gik i seng, da aftengæsterne kom. Christian Treschow bad Larsen bestille et hotelværelse.
 Odderen er brudt ud, og den æder nok både Larsens guldfisk og grønne frøer.
 Larsen prøver at rette sig efter Christa Knuths anvisninger og har anbragt en hejre, et par fasankokke og en vibe på billedet. Han har også malet tordenvejr. 
 Else svøbte hejrerne i flæsk, og de smagte godt.
 Larsen og familien bader kl. 11. De andre går også i vandet ved sekstiden. 
 Johannes Larsen synes, at fotografierne er gode.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/otJS</t>
   </si>
@@ -1240,51 +1240,51 @@
   <si>
     <t>Feldwebel: første underofficer i et tysk kompagni (omtrent = sergent) (Lex.dk). 
 På tysk ”erlegen” betyder ”at skyde”.</t>
   </si>
   <si>
     <t>Johannes Larsen sender et billede af en blishøne i Henne Å.
 Der er blevet givet ordre om, at alle skulle aflevere våben. Andreas/Puf undersøgte sagen, og det drejede sig kun om våben, som byens garnison havde uddelt for at undgå, at tyskerne fik dem. Borgmesteren og Politimesteren blev arresteret og taget som gidsler.
 Larsen spørger Christa Knuth, hvad hun mener om, at Prins Gorm skal have dræbt flere tyske soldater.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/wctH</t>
   </si>
   <si>
     <t>Kjerteminde 2 Septbr 1943.
 Kære Grevinde!
 Hermed Blishønen i Aaen. Sidstnævnte har jeg lavet efter en Akvarel fra Henne Aa, du ved det er Afløbet fra Fiilsø, det er den eneste Aa, jeg har Billede af i Øjeblikket, d.v.s. jeg har den fra Parken ved Knuthenborg, men den kunde jeg ikke faa til at passe med Motivet. I Forgaars Aftes kom Puf op og vækkede mig Kl. godt 9 og meldte at Trommer gik i Byen at alle der havde Vaaben skulde aflevere disse inden Kl. 10 og at Borgmesteren og Politimesteren i den Anledning var taget som Gidsler, og at han hellere maatte gaa ned med min Bøsse og Riflen inden der blev Husundersøgelse. Nu var det i Forvejen forbudt at gaa ud efter Kl. 8 og Puf telefonerede saa til Politikontoret og fik at vide at det kun drejede sig om de Vaaben vores Garnison havde uddelt til Folk i Byen for at Tyskerne ikke skulde faa dem. Dagen efter hørte vi at det var en Feldwebel der havde Kommandoen over de herværende Gendamer der havde arresteret Borg- og Politimester som Gidsler og en senere ankommen General havde lukket dem ud, men de har jo nok haft et Par ubehagelige Timer. Ellers synes jeg det et godt det er gaaet som det er. Der er jo renere Linier nu og vi har jo faaet en fin Verdenspresse. Hvad mener Du om Prins Gorm der ifølge den tyske Radio fra London i Svendborg har erlegt zahlreichen deutsche Soldaten.
 Mange Hilsner 
 Din hengivne 
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1943-09-13</t>
   </si>
   <si>
     <t>Johan Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Johannes Larsen havde i flere omgange en tam odder. De hed alle Jokum. 
 Sommerestauranten Pax var ejet af Johannes Larsens gode venner Tulle og Due Nan Nielsen.</t>
   </si>
   <si>
     <t>Der er 4-500 tyskere i byen. De danske soldater er interneret, og tyskerne har lagt beslag på Kertemindes skoler og restaurationslokaler. 
 Odderen har været stukket af, og den åd en gråand, men Larsen fangede den i en fælde. 
 Larsen arbejder på søbilledet og går i vandet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/MGKI</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [Håndskrevet på kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 13 Septbr 1943.
 Kære Grevinde!
@@ -1337,142 +1337,142 @@
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [Håndskrevet på kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 14 Octbr. 1943.
 Kære Grevinde!
 Dersom der ikke indtræffer noget uforudset starter jeg herfra i Morgen Fredag Formiddag i Haab om at naa Næstved om Aftenen, saa jeg Lørdag Morgen kan fortsætte til Knuthenborg. Sikken et dejligt Octobervejr vi har, bare det nu vil vare ved en Tid endnu. Jeg glæder mig til at se Dig igen
 Mange Hilsner
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1943-11-04</t>
   </si>
   <si>
     <t>Thora Cohn
 Achton Friis
 Elena Larsen
 Jeppe Larsen
 Johanne Christine Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ellen  Sawyer
 Ane Talbot
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Johannes Larsens veninde, Christa Knuth, boede på Knuthenborg.
 Per var barn af Erik/Tinge Warberg Larsen og dennes første kone. Ole var Grethes søn fra første ægteskab. Andreas/Puf Larsens forklaring angående børnene er således ikke korrekt. 
 Andreas Larsens gode ven, Sven Havsteen-Mikkelsen, havde en idé om, at det var mere "nordisk" at stave ordet af "av", og Andreas Larsen benyttede også i en periode denne stavemåde.</t>
   </si>
   <si>
     <t>Johannes Larsen er på Knuthenborg for at male et billede af en præmietyr. 
 Johanne/Junge Larsen har det bedre. Erik/Tinge Warberg Larsen har købt en lille gård. Grethe skal skilles og danner nu par med Erik/Tinge. 
 Andreas/Puf Larsen nyder, at han og familien ikke har gæster. 
 Jeppe og Andreas Larsen har været på Kølstrup Kirkegård. Børn og voksne er blevet vaccineret mod difteritis.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/n1Xs</t>
   </si>
   <si>
     <t>4 Nov. 43.
 Kære Lysse.
 Nu må jeg vist hellere benytte lejligheden til at skrive lidt mere til Dig nu mens det lader sig gøre; her ved vi jo aldrig hvornår de stopper postgangen. Som jeg vist skrev i mit sidste korte og desværre negative brev, er Far for tiden på Knuthenborg. Han er bestilt til at male en tyr, som fik præmie på Bellahøj i forsommeren, men han bliver der jo åbenbart et stykke tid for at gå på jagt eller male. - Jeg har idag været ude at skrabe muslinger for første gang iår
 16 Nov.
 Siden jeg skrev ovenstående har jeg smagt muslingerne, de lader til at være fine iår. Jeg ser på min kalender, at det er Søsters fødselsdag den 27. ds. Tillykke med hende! Far er på Knuthenborg endnu, men vi havde brev fra ham igår hvori han skriver at han rejser derfra i denne uge. Tante Junge har det godt nu, hun er helt sigselv, men ligger for tiden af blærebetændelse, ellers er hun oppe. Else og jeg var igår henne hos Tinge, der, som I ved, har købt en lille gård ved siden af Lindøgaard. Bibbe og Manse var her søndag aften og fortalte at Grethe (Thinesen) skulde skilles fra sin mand og nu var ankommet til Tinge med sine to drenge. (Per 13 år, Ole 5 år). Else og jeg var så derude igår forat ønske dem velkommen; det så rigtig hyggeligt ud.
 Vi har hørt fra Elle om Bimses Besøg hos Grethe. Såvidt vi kunde for-
 2.)
 stå var det ikke altid så let at komme til at slå slag for de to alene sammen. Hvordan har I det iøvrigt med Jeres gæster? Her har vi nu levet i ensomhed i lang tid x), sådan er det jo så tit ulige fordelt her i denne verden. - Vi havde vor flagstang lagt ned forleden forat forny flaglinen, den var rådnet over, vi flager jo ikke i disse triste år; men nu synes vi at vi hellere måtte se at få det iorden. - Jeg var ude på Kølstrup kirkegård forleden; der så jeg en gravplads, som bestod av en lille høj (ca 1 alen høj) med et jernkors med fodstykke; på fodstykket stod: "De Friisers Gravhøj". Det er jo sikkert ikke Achton Friises forfædre, som hviler der, han var jo Jyde; men måske hænger stilen ved navnet! Da Jeppe, som var med mig, så gravstedet, sagde han: "Er det en soldat, der ligger begravet der?" Nu må Du jo huske på, at vi indtil for nylig har haft danske soldater her i byen, og det er jo flotte fyre. Højen så virkelig helt imponerende ud med sit jernkors! 
 Børnene siger, at jeg skal skrive at vi er blevet vaccineret allesammen; børnene for 3die gang, Else og jeg for første. Det er difterien det gælder. Jeg vil se at få Far med til det, når han kommer hjem.
 Nu må jeg vist slutte for dennegang med mange hilsner fra Puf
 Afs: Brygger Andreas Larsen
 Kerteminde
 [Indsat nederst s. 2:]
 Og det har vi hygget os ved.</t>
   </si>
   <si>
     <t>1943-11-24</t>
   </si>
   <si>
     <t>Thora Cohn
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot
 Holger Thor Nielsen
 Jens Christian Thor Nielsen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem professor Christensen var. 
 "Om morgen den 20. november 1943 stod den 22-årige Holger Thor Nielsen og ventede på sporvognen foran Missionshotellet på Østre Stationsvej, da han blev skudt ned på åben gade. Gerningsmanden forsvandt hurtigt fra gerningsstedet uden at blive genkendt af nogen.
 Holger Thor Nielsen var det første dødsoffer for en stikkerlikvidering i Odense (...) Likvideringen fandt sted blot 17 dage efter, at ostehandler Jens Christian Thor Nielsen, Holger Thor Nielsens far, var blevet livsfarligt såret ved et attentat i sin forretning, Nørregade 52. Den 3. november 1943 var to modstandsfolk kommet ind i osteforretningen og havde affyret flere skud mod ham, og et af skuddene ramte ham i underlivet. Dette skud var ved at koste ham livet, men han fik slæbt sig over i en anden butik og bad om en ambulance.
 Både far og søn var en del af det lokale nazistiske miljø, og allerede i 1940 havde Holger Thor Nielsen meldt sig til Waffen SS og havde kæmpet på Østfronten. (...)
 Som reaktion på drabet på Holger Thor Nielsen strammede de tyske myndigheder reglerne for færdsel i byen. Det blev forbudt at færdes ude i tiden fra klokken 20 til klokken 5. Teatre, biografer, restaurationer og andre offentlige lokaler måtte lukke klokken 19, og al butikshandel skulle ophøre samtidig. (...)
 Besættelsesmagten havde i øvrigt endnu et svar på drabet på Holger Thor Nielsen, og det kom den 25. november 1943. I alt 31 mænd og kvinder, der var hjemmehørende i Odense, blev overflyttet fra danske fængsler til tyske koncentrationslejre." (Jørgen Thomsen og Johnny Wøllekær: Odenses første stikkerlikvidering. https://odenseleksikon.wordpress.com/odenses-foerste-stikkerlikvidering).</t>
   </si>
   <si>
     <t>Johannes Larsen takker for en dejlig tid på Knuthenborg. På hjemrejsen var Storebæltsfærgen overfyldt, og nogle af passagererne nægtede at give deres borde i restauranten videre til andre. En gruppe mænd blev direkte grove mod styrmanden.
 22. nov. tog Else og Andreas/Puf til Odense, men de fik ikke lov til at forlade banegården. Der var begået et stikkerdrab i byen. Stikkeren havde længe forsynet værnemagten med oplysninger om danskere. Mange synes, at han slap for let, da han straks døde af sine sår. Hans far, ostehandleren, som var blevet skudt nogle dage i forvejen, lå og led på hospitalet. Det er en solstrålehistorie.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/N0dU</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde Chr. Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
 Kjerteminde 24 Nov. 1943.
 Kære Grevinde!
 Tusind Tak for den dejlige Tid paa Knuthenborg og for Telegrammet der forsødede min Ensomhed paa Hotellet i Næstved, hvor jeg nød 4 Stk. Smørrebrød 3 Pilsnere, 2 Bittere og 1 Pibe Tobak. Derefter gik jeg i Seng og startede i Gaar Morges med et Tog, der afgik 8,46. direkte til Korsør. Efter at være sluppet igennem Kontrollen kom jeg om Bord i en gl. Færge, ”Prins Christian” som jeg formoder er en der tidligere har besørget Trafiken mellem Gedser og Warnemünde. Jeg gik op i en lille Rygesalon med ca 10 smaa Borde der alle var optagne ligesom alle Knager var behængt med Tøj saa vi der nu kom maatte beholde Hat og Overtøj paa og stille os op mellem Bordene. Da vi havde sejlet ca ½ Time, opfordrede en Højttaler, de Folk der havde spist, til at rejse sig og gøre Plads, saa andre ogsaa kunde faa en Forfriskning. Det blev efterkommet af alle paa nær 3 Selskaber der holdt Stillingen til vi kom i Land. Det ene bestod af 2 Par unge mennesker, der havde spist da vi kom og nu var i Gang med 8 Pilsnere som af og til fornyedes. Den ene Dame udmærkede sig ved at have de længste Negle jeg har set, hendes Tommelfingre saa saadan ud: [Tegning] og saa var de malet mørkerøde omtrent som Syltekirsebær. De var meget livlige og kaldte ustandselig paa Tjeneren saa skulde en af Damerne have Hefteplaster til en Strømpe, der var revnet, og en Gang vilde de have et Bordtennisspil. Det andet Selskab bestod af 10-12 højere tyske Officerer af Land- Sø- og Luftværnet dem undskyldte Folk med at de jo ikke kunde forstaa Højtaleren der kun talte dansk, derimod vakte det tredje Forargelse, det var 4 svære Herrer, der da de fik Bordet ryddet gav sig til at spille Kort, et Par Gange var der nogle der sendte Bud efter Styrmanden for at faa dem smidt ud, men han fik kun Grovheder for sin høflige Henstilling og beklagede at han ikke kunde gøre andet, de havde betalt deres Billet og havde
 2.
 Ret til at blive siddende. Efter godt og vel et Par Timers Sejlads naaede vi Færgelejet og Nyborg St. og der holdt saa Rutebilen til Kjerteminde, som jeg naaede ved 2-3 Tiden og blev modtaget af hele Familien. Til Morgen har jeg set en hel Bunke Breve igennem og lagt dem fra der skal besvares. Der var ogsaa et Takkebrev fra Professor Christensen der bl.a. udtalte Haabet om at vi snart igen maa faa noget bedre Øl. Jeg maa fortælle om Snigmordet i Odense. Den Dag tog Else og Puf intet anende til Odense om Eftermiddagen, de kom dog ikke længere end til Banegaarden hvor de maatte tilbringe 2 Timer i Mørke til Toget gik tilbage igen. Senere hørte de at Dagen havde formet sig som en Festdag for Indbyggerne i Odense, bl.a. havde hele Personalet i en af Byens største Forretninger P.C Rasmussen faaet Vin og Kage i Dagens Anledning, der var dog en Draabe Malurt i Festbægeret, Manden var død i Knaldet og det var den almindelige Mening at han var sluppet alt for let. Det viste sig at være en berygtet Stikker Ostemandens Søn, der længe havde terroriseret Byen og bragt mange mennesker i Fortræd og Ulykke. Han brugte at gaa rundt med Kongemærket paa Oplæget og lytte efter hvad Folk sagde, for senere at forsyne Værnemagten med sine Fund – Nej saa var Folk meget mere tilfreds med, som det var gaaet hans Fader, nemlig Ostemanden, der nogen Tid forud var bleven skudt i sin Forretning paa Nørregade, og siden har ligget paa Sygehuset svævende mellem Liv og Død med 3 Revolverkugler i Maven. Ak ja, saadan kan saa meget der tilsyneladende ser grimt ud, ved nærmere Eftersyn vise sig at være en hel Solstraalefortælling.
 Her staar alt godt til og jeg haaber det er ligesaa paa Knuthenborg Mange Hilsner og Tak
 Din hengivne
 Johannes Larsen.
 P.S.
 Undskyld; jeg bruger en af Elses Konvolutter, her er ingen andre i Huset og det øsregner
 JL.</t>
   </si>
   <si>
     <t>1943-12-03</t>
   </si>
   <si>
     <t>Gonny Egeberg Jørgensen
 Hans Hvass
 Adam Knuth
 Elisabeth Knuth
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Mærker = rationeringsmærker.
 Hans Hvass udgav i 1944 ”Danske fugle - Vinterens fugle - Trækfugle – Standfugle” med tegninger af Johannes Larsen på J.H. Schultz Forlag.
 Hvem Levison var kan umiddelbart ikke afgøres. 
 Det vides ikke, hvilket væddemål Christa Knuth og Johannes Larsen havde gang i.</t>
   </si>
   <si>
     <t>Johannes Larsen sender rationeringsmærker efter sit ophold på Knuthenborg. Han har lavet de sidste tegninger til Hans Hvass og nye akvareller til Levison.
 Larsen glæder sig til at se den lyse hare udstoppet. Han takker for fasanerne og håber, at Christa har nydt sin ferie.
 Der er kun få tyskere i Kerteminde.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/nos0</t>
   </si>
   <si>
     <t>Kjerteminde 3 Dec. 1943.
 Kære Grevinde!
 Tak for Brev og Billeder. Hermed nogle Mærker som jeg har faaet af Else, og som hun mener vil kunne dække min Fortæring paa Knuthenborg. Jeg har slidt i det med de sidste Tegninger til Hans Hvass og er nu færdig med den Serie, den sidste der hedder Standfugle. Desuden har jeg maattet lave nogle flere Akvareller til Levison, da de mente, der ikke var Variationer nok i dem jeg sendte fra Knuthenborg, dem er jeg ogsaa færdig med og sender i Dag. Det var morsomt at I fik den lyse Hare, jeg glæder mig til at se den udstoppet. Min Boghandler har sendt Fyldepennen ind for at faa den forsynet med en Clip, men han mente at det var tvivlsomt om det kunne lykkes. Jeg takker ogsaa for de 3 Fasankokke som vi glæder os til at spise paa Søndag. Jeg haaber at Du har haft en god Kjøbenhavnstur og har nydt den lille Ferie. Her har vi det godt og den ene Dag gaar som den anden. Her er kun ganske faa Tyskere for Tiden, der i blandt nogle Gestapo Folk. Vil Du hilse de andre fra mig, og mange Hilsner til Dig selv fra
 Din hengivne
 Johannes Larsen.
 P.S.
 Jeg glemte, at Du skulde have det anbefalede brev, her er det. Med Hensyn til vort Væddemaal, saa har jeg set Dine Breve igennem uden at kunde finde noget om det, men Else der er ret paalidelig siger, at jeg har sagt, at ”Du vilde ofre 300 Kr paa ham”, saa det ser jo næsten ud som om Du har vundet, men jeg har ikke helt opgivet Haabet endnu.
 JL.</t>
   </si>
@@ -1752,82 +1752,82 @@
   <si>
     <t>Larsen ønsker Christa Knuth tillykke med rørhønsene. Han har selv haft en rørhøne, der blev tam, men den blev ædt af en kat. Johannes Larsen skød katten.
 Der kan ligge to personer i Larsens gæsteværelse. 
 Johannes Larsen har sendt en akvarel med stære til Christa Knuths bror.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/2jOF</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
 Kjerteminde 13 Marts 1944.
 Kære Grevinde
 Tak for Brevet og til Lykke med Rørhønsene, det er nogle vældig hyggelige Fugle at have og der bliver nok flere til næste Aar. For nogle Aar siden kom der en her i Haven, den var meget sky i Begyndelsen, men efterhaanden følte den sig hjemme og kom helt ned til Huset og spiste sammen med Duer og Høns. Desværre blev den ædt af en Kat hen paa Sommeren. Derefter begyndte samme Kat at jage med Hønsene og da jeg et Par Dage efter saa ham slikke Solskin oppe i Haven hentede jeg Bøssen og skød ham. Med Hensyn til Værelserne saa kan der godt ligge 2 i vores Gæsteværelse der er 2 Senge og 2 Servanter, men var det ikke bedst at se paa Lokaliteterne inden den endelige Bestemmelse? Det var sørgeligt med Solo. I Dag har jeg faaet skrevet 8 Breve og sendt 3 Pakker, det vil sige naar jeg er færdig med dette gaar jeg paa Posthuset med det hele. Den ene Pakke er til Din Broder, en Akvarel med Stære, bare han nu ikke maa blive skuffet, jeg er aldrig ret godt tilpas, naar jeg afleverer en Bestilling. Jeg glæder mig til Paaske. Mange Hilsner
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1944-03-22</t>
   </si>
   <si>
-    <t>Else Larsen, Else, Andreas Larsens kone
+    <t>Else Larsen,  Andreas Larsens kone
 Henrik Lund</t>
   </si>
   <si>
     <t>Johannes Larsen sendte, kort før dette brev er skrevet, en akvarel af stære til Christa Knuths bror. Han var bekymret for, at modtageren ikke kunne lide den.
 Christa Knuth, hendes børn og deres guvernante kom på påskeferie hos Larsen i 1944. 
 Det var formodentlig illustrationer i form af træsnit til Historien om lille Mis, som Larsen skar.</t>
   </si>
   <si>
     <t>Christa Knuths bror var glad for stærene.
 Larsen spørger, om Christa Knuth vil med til afdansningsbal på hotellet. Han skærer træsnit.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/IiLV</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde Chr. Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
 Kjerteminde 22 Marts 1944.
 Kære Grevinde!
 Tak for Pengene for Sneppen. Jeg har haft Brev fra Din Broder som var glad for Stærene, saa er jeg mere rolig. Jeg skal sige fra Else at der er Afdansningsbal i Danseskolen 3die Paaskedag og spørge om vi skal tage Billetter til Jer og bestille et Smørrebrødsbord paa Hotellet? Jeg snitter nu hver Dag hele Dagen og glæder mig til Paaske. Mange Hilsner
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1944-03-27</t>
   </si>
   <si>
-    <t>Else Larsen, Else, Andreas Larsens kone</t>
+    <t>Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Marie Larsen
 Christine Swane</t>
   </si>
   <si>
     <t>Thora Cohn
 Adam Knuth
 Christa Knuth
 Elisabeth Knuth
 Grethe Larsen
 Jeppe Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Ane Talbot
 Karen -, tjenestepige på Møllebakken
 Ursula Uttenreitter
 Erik Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Johannes Larsen lavede flere udgivelser med Den Lille Mis, både med træsnit og akvareller.
 Fyens Discontokasse havde adresse på Flakhaven i Odense.
 Det vides ikke hvem fru Hansen og Fru Kristensen var.
 Thora Cohn omtales i dette brev som "Søster".</t>
@@ -1836,96 +1836,96 @@
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Christine Swane Breve, kasse 1, kuvert 5, 2002/61 A8, lb 11.</t>
   </si>
   <si>
     <t>Tak for de fine fastelavnstønder til børnene. Grevinden fra Knuthenborg og hendes to børn kommer i påsken. Else og Andreas "Puf" Larsen har været i 14 forretninger uden at kunne få rulleskøjter til Ane. De værdifuldste malerier er sendt til opbevaring i Discontokassen. Johannes Larsen arbejder på træsnit til Den Lille Mis.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/RIgZ</t>
   </si>
   <si>
     <t>Kerteminde d. 27/3 – 44
 Kære Ugle og Rie!
 Vi er nogle rædsomme Smøl til at skrive, ikke engang Børnene er der nogen Redelighed med mere, endda de var meget glade for jeres fine Fastelavnstønder, I plejer at være meget flotte, men denne Gang har I næsten overgaaet jer selv, der var Godter i, som vi ikke troede exsisterede mere, altsaa, mange Tak for det; det er ikke manglende Taknemlighed, der gør, at vi har smølet saa længe med Skriveriet. Vi ved jo lidt om jeres slemme Omgang Influenza fra Ursula, det er I vel helt over nu; det er morsomt at have hende herovre, vi vilde gerne have hende herud et Par Dage, men Manse vil ikke af med hende og det synes at berolige Tante Junge, at hun er paa Lindøgaard til Slagtningen, saa vi tør ikke presse for meget paa. I ved naturligvis, at T.J. igen er paa Sygehuset, hun var ked af at komme derud, men nu er hun glad for at være der og saa hitter de forhaabentlig ud af hendes Sygdom. Tinge har lige været med en Gris til os, den skal vi have fat paa i Morgen, desværre kan vi ikke faa vores flinke Fru Hansen til Hjælp, hun har travlt i Anledning af Karens Konfirmation paa Søndag, i samme Anledning slutter Karen her paa Lørdag, saa er vi sløjt faren med Hjælp, jeg har søgt Stuepige længe baade til April og Maj uden at faa et Tilbud og vi skal have Grevinden fra Knuthenborg med 2 Børn og Guvernante i Paasken, heldigvis skal de sove paa Hotellet, vi kunde jo i hvert fald kun huse 2 og det er en stor Lettelse at være helt fri for at passe Værelse. Grethe har skaffet en Kone til Hjælp til Slagtningen og vi haaber at faa lidt Hjælp af hende i Paasken ogsaa, ellers bliver det ikke gemytligt. Vi har også haft lidt Influenza. Las laa ca. 8 Dage, stod op og gik i Seng igen, saa var han lidt sløj bagefter, men er nu helt rask, han er meget optaget af at lave Træsnit til ”Den lille Mis”, saa har Karen og Grethe været syge, heldigvis skiftevis, og nu den sidste Uge Ane og Søster, men de er raske nu, Ane har været i Skole i Dag og Søster har været med Puf og mig i Odense, vi skulde se at faa fat i et Par Rulleskøjter til Ane, det var Belønning for, at hun havde regnet sin Regnebog færdig inden Eksamen, desværre var det umuligt at skaffe et Par, endda vi har prøvet i alle Legetøjs-Sports- og Isenkramforretninger i Odense og Kerteminde, i alt 14 Steder, det var en stor Skuffelse. Eksamen skal være Onsdag og Torsdag og skal foregaa paa Lundsgaard, de kan ikke være i Skolen for Borgerskolebørnene. Torsdag Aften skal vi til en Festlighed for Fru Kristensen i Anledning af hendes 25 Aars Jubilæum og lige efter Paaske skal Afdansningsballet være, Ane har faaet syet af Crepepapir en lyserød Balletkjole og en sød Amagerdragt, Paaskegæsterne bliver til efter Ballet. Vi har faaet gjort lidt i Stand her i Stuerne, vi sendte nemlig nogle af de værdifuldeste Billeder ud i Disconto Kassen og saa afsløredes Væggen jo i al sit Forfald, og nu har vi faaet den repareret og kalket og Vinduet malet og det er pyntet meget, Loftet maatte ikke røres, skønt Guderne skal vide, det trænger; men til Gengæld er Lofterne i Spisestuen og Havestuen kalket og det har hævet Stuerne meget, de har ikke været rørt i 25 Aar, og nu er vi altsaa over Hovedrengøringen her, det er et rart Skub. Iøvrig savner vi lidt Varme, selvom Solen skinner er det bidende koldt, men vi har dog Violer i Marts i Aar. Jeg skal hilse meget fra alle og sende en speciel Hilsen og Tak fra Børnene, de har Planer om at skrive selv, men de har ogsaa saa meget andet for, saa det varer maaske lidt – og til Slut Tusind Hilsner fra jeres Else 
 NB. Jeg haaber, I har faaet vores Æbler.</t>
   </si>
   <si>
     <t>1944-04-25</t>
   </si>
   <si>
     <t>Thora Cohn
 Gonny Egeberg Jørgensen
 Hans Hvass
 Adam Knuth
 Elisabeth Knuth
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Eric Struckmann
 Ane Talbot</t>
   </si>
   <si>
     <t>Hans Hvass: Standfugle, J.H. Schultz Forlag, 1944 med illustrationer af Johannes Larsen.</t>
   </si>
   <si>
     <t>Johannes Larsen har travlt med bestillingsopgaver og illustrationer til Hvass' Standfugle. Han skal også skaffe sælgere til et naturfredningsmærke. Larsens smukke sneppe er død, og han var ved at male den. Han takker for snepperne, som familien har spist.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/M0by</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Christa Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
 Kjerteminde 25 April 1944.
 Kære Grevinde!
 Tak for Pengene. Jeg har haft en meget forstyrret Tid siden Paaske, d.v.s. jeg er stadig bleven forhindret i at begynde paa Snitningen, dels har jeg været i Odense et Par Gange, dels har jeg maattet lave et Par Bestillinger og saa har Hans Hvass rykket mig for de sidste Tegninger til ”Standfugle”. Det sidste er det værste men nu mangler jeg da bare 5-6 til som jeg haaber at kunne lave paa 2-3 Dage. Ja og saa har Struckmann sat mig til at skaffe Sælgere til et Naturfredningsmærke, som skal sælges paa en ”Naturfredningsdag” sikke en Masse ”Dage” vi faar efter Haanden. Ellers har vi det godt, undtagen at min smukke Sneppe som jeg nu har haft i omtrent en Maaned, har begaaet Selvmord ved at flyve mod Ruden i Forgaars, atter en Forstyrrelse, da jeg ikke kunne undlade at male en Studie af den. Apropos! Snepper saa nød vi i høj Grad, at kunne spise os mætte i saadanne, desværre havde jeg ingen Bourgogne, men den første Dag jeg var i Odense lykkedes det mig at faa fat i et Par Flasker hæderlig Bordeauxvin. Tak for Mad! og mange Hilsner fra
 Din hengivne 
 Johannes Larsen
 P.S. Vi var allesammen meget glade ved at have jer her i Paasken
 JL.
 P.P.S.
 Jeg skal hilse fra Else og Puf.</t>
   </si>
   <si>
     <t>1944-05-01</t>
   </si>
   <si>
     <t>Thora Cohn
 Hans Hvass
 Adam Knuth
 Christa Knuth
 Elisabeth Knuth
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Jonas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ane Talbot</t>
   </si>
   <si>
     <t>En udgave af Chresten Kolds Historien om lille Mis med træsnitsillustrationer blev udgivet af Foreningen Fremtiden. 
 Johannes Larsen tegnede illustrationer til Hans Hvass' Danske fugle - Vinterens fugle - Trækfugle - Standfugle, som udkom på Reitzels Forlag 1944.</t>
   </si>
   <si>
     <t>Johannes Larsen snitter træsnit til Historien om Lille Mis og tegner til Hans Hvass' fuglebog, men der er mange forstyrrelser. 
 Christa Knuth, hendes børn og deres lærerinde har været på besøg en uge. 
 Larsen har mange fugle, men en mår har taget nogle af dem. En sneppe i volièren er død.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/FLmt</t>
   </si>
   <si>
     <t>Kjerteminde 1 Maj 1944.
 Kære Lysse!
 Tak for Dit udmærkede Brev for snart længe siden. Jeg begyndte i November paa at snitte ”Historien om en lille Mis” og fik snittet 1 Stok inden Jul. Fra Nytaar til Paaske fik jeg snittet 5 til og mangler altsaa 2 som jeg haabede at faa lavet i den sidste Del af April, men her har været saa megen Forstyrrelse at jeg end ikke har faaet begyndt endnu. Et Par Bestillinger 3 Odenseture og Rykkerbrev fra Hans Hvass om Tegningerne til hans sidste Opus: ”Standfugle” som jeg da nu er omtrent færdig med, jeg mangler 2. Vi havde i Paasken Besøg af Grevinde Knuth med 2 Børn og Lærerinde, d.v.s. de boede og fik Morgenmad paa Hotellet, men var ellers her fra Tirsdag til Tirsdag. Jeg har en Graagaas der ruger paa 6 Æg, en Graaand paa 13 og en anden Graaand hvis Rede jeg endnu ikke har fundet. For en Tid siden var der noget, formodentlig en Maar der logerer paa Loftet i det lille Hus ved Tennisbanen, der tog alle Duerne paa nær et Par, der nu bygger paa en Bjælke over Døren til Værkstedet: Jeg har haft en vældig køn Sneppe en Maanedstid i Volieren men forleden Dag fløj den mod Vinduerne og slog sig i hjel. Vi har det ellers godt allesammen og jeg skal hilse Jer fra Else og Puf og mange Hilsner til Jer allesammen fra
 Din Far.
 Maler Johannes Larsen
 Kjerteminde
 Danmark.</t>
   </si>
   <si>
@@ -1991,51 +1991,51 @@
   <si>
     <t>Kerteminde Egns- og Lokalhistoriske Arkiv. Christine Swane Breve, kasse 1, kuvert 5, 2002/61, A8, lb11.</t>
   </si>
   <si>
     <t>Tak for gaverne til Elses og Andreas fødselsdag. Der er blevet sat franske døre for verandaen. Det er svært at finde en ny pige.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/OGBC</t>
   </si>
   <si>
     <t>Kerteminde d. 8/5 1944
 Kære Ugle og Rie!
 Mange Tak for jeres Fødselsdagsbreve og Gaver, jeg er meget glad Tallerkenerne, vi mangler saa haardt nogle i den Størrelse, men desværre fik jeg til Jul en Skotaske, og det er jo ikke just noget, man kan bruge 2 af, men du maa endelig ikke have Besvær med at sende mig noget andet, Rie, det er saa svært at finde noget at forære væk i disse Tider.
 Mandag d. 15/5 1944
 Ja, saa kom dette altsaa alligevel ligesaa sent afsted, som mine Breve plejer at gøre, saa nu kan jeg ogsaa takke for Pufs Gaver, han er meget glad for Glasset, og de lækre Godter faar jeg ogsaa Lov at smage. Vi havde begge gode, fredelige Fødselsdage med Cykleture med Børnene og Middag om Aftenen, fra Odense kom de først om Søndagen. I sidste Uge har vi haft et farligt Jag med at blive færdig med Hovedrengøringen, Tandlægebesøg for hele Familien, Odenserejse og med at faa Las rigget til til Knuthenborgrejse, derfor Brevets Forsinkelse. Las rejste imorges Kl 6 ¼ med Bil til Nyborg og bliver hentet i Nykøbing, saa kan det gøres paa en Dag, han regner med at være hjemme igen til Pinse, til den Tid kommer ogsaa Mor, Far og Kæreste ned i Sommerlejligheden, saa nu skal vi til at bringe den i Orden. Haven har vi helt godt Rede paa nu, vi har haft en flink Mand til Hjælp men desværre er det jo nu en Hundekulde igen, vi har lige fyret op i Kaminen, vi var ellers holdt op. Graagaasen, begge Graaænder og ihvertfald een Høne ruger, saa det er meget spændende at se Resultaterne. Tante Junge er kommet hjem nu og i Pufs Fødselsdagsbrev skriver hun, at det gaar lidt fremad og de er meget glade for Centralkomfuret, hvis bare de havde noget at putte i det, den nye Pige omtaler hun ikke. Bibbe har vi begge haft Brev fra. Eksamen er vistnok gaaet godt, ihvertfald er hun da glad for at den er overstaaet og saavidt jeg har forstaaet har hun det lidt nemmere nu, hun er vel ogsaa træt endnu efter sin sidste Sygdom, men de behandler hende aabenbart godt deroppe. Herfra er ikke noget særligt Nyt, vi har faaet franske Døre for Verandaen, saa den er helt lukket, det har været dejligt i disse kølige Solskinsdage, Solen varmer jo meget i saadan et Glasbur og det vil lune meget til Vinter og skaane Stuen og Bøgerne for Støv og Snavs. Nu har jeg en sidste Annoncekampagne igang for at for at skaffe Piger og hvis det mislykkes, giver jeg op, saa maa vi klare os uden, naar Grete rejser til Juli, og jeg maa trøste mig med, at der er mange, som er værre stillet med smaa Børn og Folkehold, som skal bespises.
 Jeg skal hilse jer mange Gange fra Børnene, de har ikke rigtig Tid til at skrive selv nu, de er ude hele Dagen og har faaet god Kulør, Puf skriver selv og jeg sender Tusind kærlige Hilsner til jer begge fra Else.
 [Øverst på siden:] Hilsen til Lasse og Ursula.
 Rie! Jeg lader [ulæseligt ord] ligge til Sommer, hvis jeg ikke faar anden Besked.</t>
   </si>
   <si>
     <t>1944-05-10</t>
   </si>
   <si>
     <t>Marius Christiansen
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Johannes Larsen "snitter": Han skærer i stokke til træsnit.</t>
   </si>
   <si>
     <t>Andreas/Puf og Else Larsen har skældt Johannes Larsen ud for at være uhøflig, så nu meddeler han, at han gerne kommer til Knuthenborg fredag eller lørdag før pinse. Han skal være hjemme i pinsen, for der kommer en mand, der skal købe et billede. 
 Larsen snitter træsnit og bliver træt pga. manglende øvelse. 
 Han har solgt flere billeder blandt andet til værtshusholdere.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/kZVb</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
 Kjerteminde 10 Maj 1944.
 Kære Grevinde!
 Tak for Dit Brev. Jeg haaber at Du kommer hjem i Morgen med gode Efterretninger. Med Hensyn til mit Besøg saa stiller Sagen sig saadan. Først er jeg bleven skældt ud af Else og Puf fordi jeg havde foreslaaet Dig at komme senere. Saadan noget kan man ikke siger de, naar Lensgrevinden har inviteret Dig til en bestemt Tid er det naturligvis fordi det passer hende og saa kan Du ikke foreslaa at komme paa en Tid der er hende ubelejlig. Det er vist rigtigt nok. Jeg bliver færdig hos Tandlægen Fredag og skal til Odense Søndag, maaske kunde jeg rejse herfra Mandag Morgen og være i Bandholm samme Dag, saa kan jeg blive til Pintse, d.v.s. jeg skal være her i Pintsen da jeg skal møde en Mand der har bestilt et større Billede, hvor stort ved jeg ikke men han har solgt nogle Billeder han havde, og har sendt mig det indkomne Beløb ca 3500 Kr, da han skrev at han havde vanskeligt ved at holde paa Penge, og derfor sendte dem a Conto paa Betalingen. Jeg satte dem ned i Sparekassen paa hans Navn. Jeg kan altsaa være paa Knuthenborg fra Fredag eller Lørdag før Pintse. Jeg fik endelig begyndt at snitte i Gaar og har snittet det meste af Dagen i Dag d.v.s. henad Kl. 4 blev jeg saa træt at jeg maatte holde op. Det er naturligvis Mangel paa Træning der gør sig gældende. I Forgaars solgte jeg et Billede til 8000 Kr. og nogle Tegninger for 1000, alt sammen til en Værtshusholder her og jeg har malet et til 1000 Kr til Christiansen, saa jeg har ikke mindre end 3 Beværtere til Kunder her i Byen. Jeg har nu funden den anden Graaands Rede, den ligger paa 12 Æg. I Gaar fik jeg en Han Ederfugl som en Fisker havde fanget.
 Lad mig høre hvad Du mener om ovenstaaende. Mange Hilsner
 Din hengivne
 Johannes Larsen.</t>
@@ -2059,51 +2059,51 @@
 Kjerteminde 13 Maj 1944.
 Kære Grevinde!
 Saavidt Else og jeg har kunnet granske en Togliste og sammenholdt den med Oplysninger fra det herværende Jernbanepersonale, skal jeg starte herfra Kl. 6,15 Mandag Morgen for at kunne være i Nykøbing Kl. 13,27. I hvert Fald starter jeg ovennævnte Tid og giver mig Trafikvæsnet i Vold. 
 Her har vi det ellers godt og sikken dejligt Vejr det er bleven. 
 Mange Hilsner, paa snarligt Gensyn
 Din hengivne 
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1944-05-17</t>
   </si>
   <si>
     <t>Peter Andreas Larsen</t>
   </si>
   <si>
     <t>Kerteminde
 Møllebakken</t>
   </si>
   <si>
     <t>Thora Cohn
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Johannes Larsen
 Jonas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes Larsens gode ven, Christa Knuth, boede på Knuthenborg. 
 Andreas/Puf Larsens kammerat, maleren Sven Havsteen-Mikkelsen, havde en idé om, at det var mere "nordisk" at stave ordet "af" som "av". Andreas Larsen kopierede iårevis denne stavemåde.</t>
   </si>
   <si>
     <t>Andreas/Puf Larsen ønsker tillykke med fødselsdagen. Han fortæller om de mange fugle, der ruger i haven. En mår har taget duerne.
 Det er dejligt, at Peter har fået en ny cykel. Alhed/Ane Larsen har også fået ny cykel, og Thora har arvet den gamle. 
 Johannes Larsen er på Knuthenborg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/frsc</t>
   </si>
   <si>
     <t>Afs: Andreas Larsen Kerteminde 17 Maj 44.
 Møllebakken, Kerteminde
 Kære Peter.
 Tillykke med fødselsdagen. Jeg håber dette må nå Dig på selve dagen; det skulde det kunne eftersom det brev jeg fik fra Din far forleden havde været 10 dage undervejs. Idag er den ene gråand kommet med ællinger, men der er desværre kun 3. Vi har en and til som ruger, nu må vi jo håbe, at den kommer med en større flok. Grågåsen ruger på 5 æg det er første gang den ruger, så vi er jo spændt på hvad der bliver af det. Farfar er for tiden på besøg på Knuthenborg på Lolland, så han er desværre ikke hjemme når gæslingerne kommer, men vi håber vi kan holde liv i dem til han kommer. Jeg ser av Din fars brev, at Du har fået helt ny Husquarna-cykle; ja, så er Du jo godt kørende. Her har vi nu cykler alle sammen, Alhed har fået en ny og Thora har fået hendes. Thora kan ikke stå op, endnu, men når jeg hjælper hende op, så kan hun køre flere mil. Du kan fortælle Din far, at en mår har taget alle duerne i dueslaget, men vi har endnu et par tilbage, som åbenbart har holdt til et andet sted. Der er nu sat et brædt op til dem under halvtaget udenfor farfars atelier, hvor de er ved at bygge rede. Lige nu kom Jeppe og Alhed ind og fortalte, at gåsen har fået 5 gæslinger og at der ligger et æg tilbage i reden; den må alså have lagt et æg til efter at den har lagt sig. Nu må jeg hellere gå ud og se efter hvordan gåsen kan forliges med ællingeanden, vi må nok have anden ned i forhaven. Jeg vil så slutte med at ønske Dig en god fødselsdag og bede Dig hilse alle i familien.
 Else, Alhed, Jeppe og Tora sender også mange hilsner.
 Mange hilsner til Digselv fra
 Din hengivne Puf.</t>
   </si>
   <si>
@@ -2161,51 +2161,51 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Y78o</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm. 
 [I brevet:]
 Kjerteminde 10 Juni 1944.
 Kære Grevinde!
 Tak for Telegrammet. I Dag er jeg endelig bleven færdig den syvende Stok, saa jeg paa Mandag kan begynde at tegne paa No 8. Gæslingerne har der godt og de er nu begyndt at faa Fjer paa Skuldrene, de 4 Ællinger har det ogsaa godt. Christiansen har bedt mig lade Dig vide at det vilde være bedst hvis Dværghønseæggene det sidste Døgn kunde lægges under en Dværghøne, da han er bange for at den store Høne skal træde dem ihjel. Puf sidder og tager det første Tryk af Stokken, han beder mig hilse. Nu foregaar der da noget ude i Verden. Mange Hilsner!
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1944-06-18</t>
   </si>
   <si>
     <t>Thora Cohn
 Alhed Larsen
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Frank  le Sage de Fontenay
 Ane Talbot
 Frieda Warberg
 Mogens Warberg</t>
   </si>
   <si>
     <t>Larsen snitter: Han skar træsnit.</t>
   </si>
   <si>
     <t>Johannes Larsen har snittet træsnit, og han har været i haven. Resten af familien er ved stranden.
 Fuglene trives udmærket.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/kfDc</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
 Kjerteminde 18 Juni 1944.
 Kære Grevinde!
 Det var min Hensigt at skrive i Gaar, men da jeg henad Kl 6 holdt op med at snitte var jeg saa udkørt at jeg ikke orkede mere. Men saa har jeg ogsaa paa 2 Dage faaet alt det kedelige fra Haanden, nu har jeg hvilet i Dag og glæder mig til at gaa videre i Morgen. Jeg har nydt det gode Vejr i Dag og siddet i Haven og passet Gæslinger og Ederfugle. Hele Familien er ved Stranden sammen med min Kones Nevø og hans Kone, ham, der blev gift med en af Fontenays Døtre. Her er ellers ikke sket noget udover at det har regnet de sidste 14 Dage. Hvordan gaar det med Kyllingerne? Gæslingerne trives udmærket, ligeledes de 4 Ællinger Uglerne hernede. Mange Hilsner Din
@@ -2236,134 +2236,134 @@
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm. 
 [I brevet:]
 Kjerteminde 8 Juli 1944.
 Kære Grevinde!
 Ja den er altsaa grulig gal. Jeg har lige faaet afsendt Skriverierne til Struckmann og ser nu til min Forfærdelse at den 9ende er i Morgen Søndag Jeg kan altsaa ikke faa Billedet til Adam af Sted før Mandag og det er jo saa vidt jeg husker paa selve Fødselsdagen. Det er meget kedeligt men saadan er det altsaa.
 I Aftes havde jeg Besøg af Ægteparret Kamban. Mange Hilsner
 Din hengivne
 Johannes Larsen</t>
   </si>
   <si>
     <t>1944-07-21</t>
   </si>
   <si>
     <t>Thora  Branner
 Louise Brønsted
 Agnete Egebjerg
 Hans Iuel
 Thyra Iuel
 Gudmundur Kamban
 Adolph Larsen
 Andreas Larsen
 Johanne Christine Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Didrik Overgaard Nielsen
 Ellen  Sawyer
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Kambans er formodentlig Gudmundur Kamban og hans hustru, Agnete Egebjerg. Janus Kamban var kun 21 år i 1944.
 Det er uklart, hvilke erindringstekster Johannes Larsen skrev i 1944. 
 Det vides ikke hvilke fire afAalhed Larsens seks søstre, der skulle komme til middag, så alle seks er indsat i "Omtalte personer".</t>
   </si>
   <si>
     <t>Johannes Larsen har deltaget i Adolph Larsens toårs fødselsdag, været til middag på hotellet og til Elses fars 60årsdag. Han er blevet bedt om at læse sine erindringer igennem, men det var slemt nok at skrive dem. Larsen har lavet syv tegninger til bogen og håber, at de bliver indsat, så teksten kan forkortes.
 Fire af Alheds søstre kommer til middag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Z4fS</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
 Kjerteminde 21 Juli 1944.
 Kære Grevinde!
 Først en forsinket Tak for Hejrene, de var delikate. Jeg har ført et anstrengende Liv i den senere Tid. I Fredags var jeg til 70 Aars Fødselsdag hos min Broder, Skovrideren og kom hjem Lørdag. Søndag var vi til Middag paa Hotellet hos Kombans, Mandag til Middag paa Lundsgaard og Tirsdag til Elses Faders 60 Aars Fødselsdag. Saa har jeg faaet et renskrevet Udtog af min Erindringer, med Anmodning om at læse det igennem hvad jeg ikke har gjort, det er vel nok at jeg har plaget mig selv med at skrive det. Derimod har jeg lavet 7 Tegninger til det i Haab om at de vil tage dem og derved tvinges til at forkorte Skrivelsen yderligere. Else og Puf har begyndt paa at læse det, men om de holder ud til Enden anser jeg for tvivlsomt. I Aften skal vi have 4 af Alheds Søstre til Middag. Gæslingerne er nu flyvefærdige, men jeg har ikke faaet dem stækket endnu. 
 Hvordan gaar det med Jeres Sygdom? mange Hilsner
 Din hengivne
 Johannes Larsen.
 P.S.
 Der foregaar aabenbart noget i Tyskland for Tiden.
 JL.</t>
   </si>
   <si>
     <t>1944-08-20</t>
   </si>
   <si>
     <t>Marius Christiansen
 Thora Cohn
 Agnete Egebjerg
 Gudmundur Kamban
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Henrik Lund
 Ane Talbot</t>
   </si>
   <si>
     <t>Kamban er formodentlig Gudmundur Kamban. Janus Kamban var kun 21 år i 1944.
 Johannes Larsen lærte muligvis Kamban at kende gennem sit venskab med Christa Knuth. Efter Kamban-parrets ophold i Kerteminde i august 1944, ser det ud til, at de tog videre til Knuthenborg.</t>
   </si>
   <si>
     <t>Larsen har sendt akvarellen som eksprespost og håber, at Christa Knuth og hendes bror kan lide den.
 Familien er ved stranden. Badehuset er blevet rykket et stykke op. Larsen bader en gang dagligt.
 Marius Christiansen kommer og hjælper med at fange sædgåsen, så den kan blive stækket.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/zPU4</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
 Kjerteminde 20 Aug 1944.
 Kære Grevinde!
 Tak for Opringningen i Middags. Som jeg sagde er Akvarellen i Dag sendt som Ekspresgods, saa jeg haaber Du maa faa den rettidigt. Det er ogsaa mit Haab at den ikke maa blive en Skuffelse for Dig eller Din Broder, men man kan jo aldrig vide saadan noget. Som jeg ogsaa sagde havde jeg det rart i Jylland, men jeg nyder ikke des mindre at være hjemme igen. Jeg sidder her alene, alle de andre er nede ved Stranden, de har faaet rykket Badehuset et Stykke op, saa der er en Plads foran med Bænke og ud fra Bredden er der en Bade og Baadebro. Jeg har ogsaa været ude at svømme i Dag og i Gaar, men jeg kan nøjes med en Gang om Dagen. Jeg sidder ogsaa og venter paa Christiansen der har lovet at komme og hjælpe mig med at fange og stække Sædgaasen, det er paa høje Tid, men saa slipper den for at have været spærret inde. Jeg venter ham hvert Øjeblik, og saa kan han faa dette med til Posthuset. Jeg skal hilse fra Else og Puf, vil Du ogsaa hilse Kamban og mange Hilsner til Dig selv fra
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1944-09-09</t>
   </si>
   <si>
     <t>HC  Andersen
 Preben Frank
 Peter Hansen
 Adam Knuth
 Elisabeth Knuth
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Mogens Lorentzen
 Carl Nielsen
 Kai Nielsen
 Fritz Syberg</t>
   </si>
   <si>
     <t>Filmen, som Johannes Larsen medvirkede i, kendes ikke. 
 Det vides ikke, hvilket hæfte Johannes Larsen sendte, men muligvis er der tale om et eksemplar af tidsskriftet Danmark, som Johannes V. Jensen havde bedt Johannes Larsen skrive en artikel om Kerteminde til.
 Christa Knuth sendte ved en tidligere lejlighed en sikahjort, som Larsen-familien spiste. Skindet må nu være blevet garvet. 
 Johannes Larsen kendte flere ved navn Niels Hansen.</t>
   </si>
   <si>
     <t>Johannes Larsen har medvirket til en film baseret på "Hvad fatter gør", og han fandt projektet temmelig håbløst. Han er glad for sin nye hund. 
 Larsen sender en kvittering og et hæfte.
 Skindet af sikahjorten er blevet ordnet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/h6rr</t>
   </si>
   <si>
     <t>Kjerteminde 9 Septbr 1944.
 Kære Grevinde!
 Endelig faar jeg et ledigt Øjeblik. De to sidste Dage har jeg været i Store Viby for at blive filmet af en Mand der hedder Preben Frank og som laver en Film sammen med Mogens Lorentzen. Den er bygget over H C Andersens Eventyr ”Hvad Fatter gør er altid det rigtige” og saa er der indlagt en Del fynske Berømtheder H C Andersen, Carl Nielsen, Kai Nielsen, Syberg Peter Hansen o fl. og hvor jeg altsaa optræder som den eneste nulevende, staaende og malende ved et Gadekær foran en Mølle, der gaar rundt og spiller en Rolle ved Fordelingen af Kunstværkerne, og hvis Du kan begribe noget af det er Du klogere end jeg er. En lille Pige kommer løbende med en Gaas og ser paa at jeg maler, det er den Gaas der skal byttes med en Høne. I Gaar var det saa mørkt at han maatte kassere hele Optagelsen og saa maatte jeg jo der ud i Dag igen. Jeg er vældig glad ved den lille nye Hund; det er en køn lille Hund, meget livlig og med smukke Bevægelser. Hermed en Kvittering som Du kan give Din Godsforvalter. Pengene fik jeg Dagen efter at vi havde talt i Telefonen, Postbudet havde været med dem, men var gaaet igen da der ingen var hjemme, Dagen før altsaa. Det er en sløj Boghandler Du har, naar han ikke en Gang gider skrive til Forlaget efter et Hefte, men her er altsaa et. 
 Vi har lige nu faaet Skindet af Sikadyret fra Nyborg formedelst 10,75 Kr. Jeg skal hilse fra Else og Puf, og saa maa Du hilse dem alle sammen derovre mange Gange, og mange flere til Dig selv fra
 Din hengivne
@@ -2402,51 +2402,51 @@
     <t>https://fynboerne.ktdk.dk/d/soSe</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
 Kjerteminde 29 Septbr 1944.
 Kære Grevinde!
 Det er snart længe siden jeg har hørt fra Dig. Jeg haaber I har det godt. Jeg har det med Travlhed, jeg har i Øjeblikket 12 bestilte Billeder i Gang. Vi har haft Tage la Cour fra Svendborg her i nogle Dage. Han kom i Lørdags og har lavet Kartothek over mine Bøger og i Gaar kom, nej i Forgaars kom hans Kone og hentede ham, de rejste i Gaar. Det er dejligt at jeg har faaet det gjort. Puf har travlt med at lave Theater-scene oppe i mit Sovekammer. Det er Anes Fødselsdag paa Søndag, og det er bleven Tradition at hun og nogle af hendes Kammerater spiller en Komedie som Puf har digtet til dem. Her kommer 16 Smaapiger og jeg ved ikke hvor mange voksne paa Søndag. Uha! Jeg har solgt et Billede til Maribo Museum og i den Anledning faaet et Brev fra en Mand, hvis Navn jeg ikke kan læse, hvad der er kedeligt, da jeg jo gerne skulde svare ham. Det er jo ellers en meget pæn Underskrift, maaske kan Du skaffe mig at vide, hvad Manden hedder, jeg er bare bange for at jeg heller ikke skal kunne i Din Haandskrift, kan Du ikke skrive det med Blokbogstaver f. Eks: A B C o s.v. ? Eller hvad mener Du om Telefonen? Jeg er vældig glad ved min lille nye Hund han trives godt og gaar frem i Dyd og gode Sæder og ligger for Øjeblikket her ved Siden af mig og sover i sin Kurv. Om Natten staar Kurven ved min Seng og han plejer at sove fra jeg gaar i Seng til Kl. 6½ kun en Gang har jeg maattet gaa ned med ham ved 4 Tiden. Han er nu snart 3 Maaneder gammel, men jeg ved ikke nøjagtig hvor gammel han er, da jeg endnu ikke har faaet hans Stambogscertifikat. Mange Hilsner
 Din hengivne
 Johannes Larsen. 
 [I brevudklip skrevet på maskine:]
 Jeg glæder mig til at indlemme Deres [s]mukke Billede i Museets Malerisamling og haaber paa, at det ved Ophængningen i vore nye Lokaler skal kunne faa en til Billedet svarende god Plads.
 Deres ærbødige
 [Håndskrevet:]
 S Jungersen</t>
   </si>
   <si>
     <t>1944-10-10</t>
   </si>
   <si>
     <t>Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Vestergaard</t>
   </si>
   <si>
     <t>Larsen takker for fasanerne. Han har fået tilsendt en flæskesteg og et halvt får. 
 Johannes Larsen er glad for hunden, men bekymret over, at der er en hundesygdom i omløb.
 Han maler hver dag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/UOxx</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm
 [I brevet:]
 Kjerteminde 10 Octbr. 1944.
 Kære Grevinde
 Tusind Tak for Fasanerne, som vi glæder os til at fortære. Omtrent samtidig ankom der fra min Ven Slagtermester Vestergaard i Nr Nebel en stor Flæskesteg og et halvt Faar med vedhængende Hoved og da jeg havde skudt en Hare forrige Mandag havde vi jo fuldt op af Næringsmidler. Hunden vokser godt og jeg bliver mere og mere glad ved den, desværre er her en modbydelig Hundesygeepidemi i Byen og der dør en Masse, men jeg passer paa at han ikke kommer der, gaar af og til en Tur med ham ud langs Stranden, ellers maa han nøjes med Haven. Jeg maler hver Dag og saadan gaar den ene Dag som den anden. Jag skal hilse fra Else og Puf og mange Hilsner fra
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1944-11-13</t>
@@ -2497,450 +2497,450 @@
     <t>Johannes Larsen sender en tegning af alliker samt bogen Standfugle. 
 Hunden er den syvende pointer, som Larsen har. Denne er den kønneste.
 Larsen spørger Marius Christiansen, hvilke stauder an ønsker sig at få til foråret.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/UPN6</t>
   </si>
   <si>
     <t>Kjerteminde 24 Novbr. 1944.
 Kære Grevinde!
 Tak for Dit Brev. Her er Allikerne, som jeg heldigvis havde endnu, det er ellers svundet godt i de Tegninger. Samtidig sender jeg ”Standfugle,” der kom i Gaar. Jeg har ikke skrevet i den da jeg ikke kan huske hvem af Jer der har faaet de andre. Jeg regner med at jeg en Gang kommer til Knuthenborg og saa kan jeg jo skrive i den. Jo Hunden er af samme Race som den Syberg har tegnet, dette er den 7ende Pointer jeg har haft og de har alle været hvide med gule Aftegn, undtagen en der var hvid med brunt. Jeg tror denne bliver den kønneste af dem og den tegner godt i alle Maader. Med Hensyn til Christiansen saa er det vel forsent for i Aar, men Du kan jo sende ham nogle Fasaner, saa skal jeg se at faa ud af ham hvilke Stauder han gerne vil have til Foraaret. Jeg skal hilse fra Else og Puf. Mange Hilsner fra 
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1944-12-15</t>
   </si>
   <si>
     <t>Birgitte Bøttern
 Ellen Bøttern
 Eric Bøttern
 Jørgen Bøttern
 Margaretha Bøttern
 Andreas Larsen
 Johan Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Skibet Karla Jørgensen af Kerteminde, bygget 1929 af eg sank 15. dec. 1944 i Kerteminde Havn efter eksplosion. Der blev afholdt søforklaring i Kerteminde d. 21. dec. 1944. Kl. ca. 000 blev besætningen, der opholdt sig i lukafet, beordret i land af revolverbevæbnede mænd. Kl. ca. 130 hørtes en voldsom eksplosion fra K.J., der hurtigt sank. Skibet er senere blevet hævet. 
 Karla Marie af Kerteminde, bygget 1885 af eg og fyr. Sunket efter eksplosion d. 15. dec. 1944 i Kerteminde Havn. Søforklaring i Kerteminde 21. dec. 44. Kl. ca. 330 hørtes en voldsom eksplosion fra K.M., der laa langs kajen uden besætning om bord. Skibet sank i løbet af kort tid og blev senere hævet. 
 Solglimt af Kerteminde, bygget 1930 af bøg og eg sank 15. dec. 1944 efter eksplosion i Kerteminde Havn. Søforklaring i Kerteminde 21. dec. 1944. Kl. ca. 100 hørtes en voldsom eksplosion fra Solglimt, der laa ved kajen uden besætning om bord. Skibet sank i løbet af kort tid og er senere blevet hævet.
 Ministeriet antog, at alle tre forlis skyldtes sabotage.
 (Dansk Søulykke-Statistik, 1944, Ministeriet for Handel, Industri og Søfart, maj 1944). 
 Det har ikke været muligt at finde materiale om den sunkne galease eller om de bombede fiskebiler. 
 En kvase er et ikke-fiskende skib med en dam til transport af levende fisk. Man transporterede ål, torsk, fladfisk og hummere på den måde (Wikipedia april 2024).</t>
   </si>
   <si>
     <t>Eric Bøttern er død af en blodprop. Den unge enke sidder tilbage med en stor forretning og to børn. Larsen har været til bisættelse og sørgekomsammen. 
 Samme nat hørte Johannes Larsen eksplosioner. Fiskebilerne og kvaserne i havnen er blevet bombet.
 Larsen skal til en sammenkomst med Fiilsø-jægerne. Det tyske hovedkvarter har givet ham afslag på at beholde sine skydevåben.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Dh15</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
 Kjerteminde 15 Dec. 1944.
 Kære Grevinde!
 Det var en Skandale at jeg glemte d. 14. Men jeg har nu slet ikke tænkt paa Datoer i den sidste Tid. Vor Nabo den unge Købmand Bøttern døde forleden. Vi anede ikke at han var syg, jeg havde talt med ham et Par Dage før. Han havde haft ondt i Armen et Par Dage, blev kørt til Odense Sygehus om Aftnen Kl. 10 og Kl. 2 var han død af en Blodprop. Nu sidder hans Enke alene med 2 Børn og en stor Forretning uden andre Paarørende end en Søster til Manden der kom over fra Kjøbenhavn. Vi var til Bisættelse i Odense i Gaar, i Bil i saa tæt Taage at vi ikke kunde se længere end til Enden af Køleren og var flere Gange ved at ramle sammen med modgaaende Lastbiler. Da Du ringede op sad jeg i Sørgehuset efter Middagen med Vin og Taler og Taarer, ved Kaffen og der blev snakket saa jeg ikke kunde høre ret meget af hvad Du sagde, og jeg kunde jo heller ikke godt sige noget. Da vi ved Tolvtiden var hjemme og i Seng, begyndte Bomberne at brage, jeg hørte 5 inden jeg faldt i Søvn, der var 8 i alt. Og til Morgen hører vi at alle Fiskebilerne er sprængt, og Kvaserne i Havnen sænket. Der strandede ogsaa i Aftes en Galease syd for Havnen. Jeg skal til en Sammenkomst med Fiilsø Jægerne i Kværndrup og rejser Kl. 10,35 og kommer hjem i Morgen. I Gaar fik jeg et Brev ufrankeret med 40 Øre Strafporto. Det var fra det tyske Hovedkvarter og meddelte at min Ansøgning om at beholde mine Skydevaaben ikke kunde bevilges og at de skulde afleveres straks. Det gaar godt med Hunden og bliver mere og mere glad ved den. Nu faar Du ikke mere da jeg maa skrive et Par Ord til Lysse, vi har glemt at faa Julebrev af Sted i rette Tid, saa det naar ikke der op inden Jul. Mange Hilsner
 Din hengivne
 Johannes Larsen. 
 [Skrevet på hovedet øverst side 2:]
 P.S. under alt dette har vi vadet rundt i Kalk og Papir mellem Smede Elektrikere Tømrere og Murere, men nu har vi faaet Varme i Rørene og kan se Ende paa det. JL.</t>
   </si>
   <si>
     <t>1944-12-21</t>
   </si>
   <si>
     <t>Gonny Egeberg Jørgensen
 Adam Knuth
 Elisabeth Knuth
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Håndværkerne er færdige, så nu har man varme på Møllebakken.
 Der skal indkvarteres fem tyske soldater fra Østfronten, og Larsen frygter, at de er syge og har lus. Skolepedellen skal bo i værkstedet, fordi tyskerne har taget skolen. 
 Larsen er bagud med sit arbejde.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/xWVO</t>
   </si>
   <si>
     <t>Kjerteminde 21 Decbr. 1944.
 Kære Grevinde!
 Hvis Du ikke faar dette til Jul, kommer det af, at jeg har ligget i Sengen siden i Søndags af Forkølelse og først er staaet op nu til Middag. Glædelig Jul og godt Nytaar! Vi er nu kommen i Orden igen og det er behageligt med Varmen, saa længe vi kan faa noget at fyre med. Mindre behageligt er det at vi i Aftes fik Meddelelse om at vi skal have 5 Tyskere i Indkvartering og kan vente dem naarsomhelst. Det skal være nogle, der kommer fra Østfronten saa de er formodentlig baade lusede og pestbefængte. I forvejen havde vi lovet at huse Skolepedellen, dersom Tyskerne tog Skolen, saa nu skal jeg have ham boende i Værkstedet mens Tyskerne beboer Sidehuset. Der, altsaa i Værkstedet, har der ikke været fremkommeligt i længere Tid paa Grund af Haandværkerne og nu har jeg jo ligget nogle Dage saa jeg er kommen langt tilbage med mit Arbejde. Vil Du hilse alle paa Knuthenborg ogsaa fra Else og Puf. 
 Mange Hilsner til Dig selv fra
 Din hengivne
 Johannes Larsen</t>
   </si>
   <si>
     <t>1944-12-30</t>
   </si>
   <si>
     <t>Helge Bartholdy-Møller
 Elsebeth Hostrup-Schultz
 Jørgen Hostrup-Schultz
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Bendt Rom</t>
   </si>
   <si>
     <t>A. Olsens boghandel, Langegade 26, samt apoteket, Kerteminde, blev ramt af Schalburtage december 1944 (Arkiv.dk). Sabotagen mod fiskebådene/kvaserne nævnte Johannes Larsen i et tidligere brev til Christa Knuth. 
 Schalburgtage var det folkelige navn for den terror, som tyskerne og deres danske hjælpere indledte i den sidste del af besættelsen i Danmark. Terroren blev rettet mod den danske modstandsbevægelse og det danske samfund i almindelighed som en hævn for modstandsaktioner. Ligeledes indførtes hævndrab på vellidte danskere, når en tysk soldat eller stikker blev dræbt (såkaldte clearingmord). Besættelsesmagten kaldte begrebet 'kontrasabotage', men danskerne fandt hurtigt på navnet schalburgtage efter Schalburgkorpset, opkaldt efter Christian Frederik von Schalburg, der havde været leder af Frikorps Danmark (Wikipedia april 2024). 
 Kongsø Plantage findes i Horsens Kommune.
 20. dec. 1944 sprængte SS FJEH-S og hans families hus på Chr. Winthers Vej 4, København, i luften, fordi både FJEH-S og hans søn var modstandsfolk. (https://kbhbilleder.dk/frb-arkiv/28127). Johannes Larsen skrev 10 dage senere til Christa Knuth, at tyskerne havde gennet konen og de tre små piger ud på gaden, sprænt huset i luften og taget FJEH-S med sig (1944-12-30, Johannes Larsen til Christa Knuth). 
 Tiras var en hund, som Johannes Larsen fik i efteråret 1944 og var meget glad for.</t>
   </si>
   <si>
     <t>Johannes Larsen takker for dyret. Han fik en masse flasker til sin fødselsdag.
 Der har været udført Schalburtage mod et par forretninger i Kerteminde.
 Larsen slap for at indkvartere tyske soldater mm.
 Hostrup-Schultzs huser blevet sprængt i luften, og tyskerne tog ham med sig.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Zs2P</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm
 [I brevet:]
 Kjerteminde 30 Decbr. 1944.
 Kære Grevinde!
 Glædeligt Nytaar og Tak for det Aar der er gaaet. Og Tak for det dejlige Dyr. Jeg blev paa min Fødselsdag begavet med 10 Flasker stærke Drikke deriblandt saa fine Ting som Vodka Hulstkamp Genever, gl. St. Croix Rom Rø[ulæseligt)bitter o.s.v. Det er nu godt at være kendt som fordrukken. I Nat vågnede vi ved et Par store Drøn. Det var Byen der havde Besøg af Schalburgtører, der havde anbragt et Par Bomber i Byens største Manufakturforretning og en Boghandel overfor, der begge blev raserede mens mange Huse til begge Sider deriblandt Apotheket fik alle Ruderne sprængt. Formodentlig til Tak for de Kvaser der blev sænket forleden af fremmede Sabotører. Ellers har vi haft en god fredelig Juletid, det blev heldigvis ikke til noget med Indkvarteringen og nu regner vi med at slippe helt. Nu skal jeg til at skrive til alle de Mennesker der har skrevet og telegraferet til min Fødselsdag, bl.a Dr Bartholdy Møller. Jeg læste for et Par Dage siden at det Hus i Kjøbenhavn hvor mine Venner Hostrup Schultz boede var sprængt i Luften af Tyskerne. Det var dem jeg besøgte i Sommer i Kongsø Plantage. Jeg skrev til Bendt Rom der er Mandens Fætter og fik i Gaar Svar fra ham. Tyskerne havde taget Manden og sendt Konen og deres 3 Smaapiger paa Gaden som de gik og stod og sprængt Huset i Luften med det samme og ingen ved nu hvor Manden er eller hvad han har gjort. Jeg skal hilse mange Gange Fra Puf og Else, og nu faar Du ikke mere for jeg skal ud at gaa med Tiras.
 Mange Hilsner
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1945-01-22</t>
   </si>
   <si>
     <t>Margaretha Bøttern
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Den tysktalende nabokone var formodentlig Margareta Bøttern.</t>
   </si>
   <si>
     <t>Larsen takker for sikahjorten.
 Forleden gik der pludselig tyske soldater og bankede pæle ned i Johannes Larsens have. De ville ikke sige, hvorfor de gjorde det, men Larsen gætter på, at det var forberedelse til kanoner eller maskingeværsstillinger. Han gruer for, at tyskerne vil skyde fra haven, og at englænderne vil gengælde.
 Christa Knuth må spørge ind til motiv til ex libris.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9zHx</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm. 
 [I brevet:]
 Kjerteminde 22 Jan 1945.
 Kære Grevinde.
 Jeg gentager: Tak for Sikadyret, det var fremragende. Her er vi nu snart færdig med Haandværkerne, d.v.s. der gaar endnu en Snedker og pusler lidt. I Lørdags da jeg gik fra Værkstedet blev jeg overrasket ved at se nogle tyske Soldater gaa omkring i Haven og ramme Pæle ned. Else gik saa ud til dem, men de grinede ad hende og bedre gik det ikke Puf, men saa fik han vor Nabokone der er født i Hamborg sat ud paa dem, hun kunde dog heller ikke faa andet ud af dem, end at de ikke maatte sige hvad det betød. Da de forlod Haven efterlod de 30 nedrammede Pæle, som de havde malet sorte grønne, røde og hvide Hoveder eller Ringe paa foruden nogle sorte Tal de staar dels spredt og dels i Grupper, men uden tilsyneladende [pil viser ”tilsyneladende” hen foran ”uden”] uden Plan. Vi kan kun tænke os at det er Forberedelser til Kanoner eller Maskingeværstillinger og det er jo ikke hyggeligt, hvis de begynder at skyde paa Englænderne og de saa drypper Bomber ned i Hovedet paa os. Foruden hos os har de ogsaa virket i Nabohaverne og ligesaa sønden for Byen. Jeg har spekuleret paa det Ex libris, men jeg er ikke kommen videre, var det ikke det bedste at spørge Manden om hvad han helst vilde have det skulde forestille hvis hun vilde have et Exlibris? Eller har Du et Forslag eller flere? Puf og Else er i Odense i Dag og nu skal jeg ud at gaa Tur med Hunden. Mange Hilsner 
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1945-02-26</t>
   </si>
   <si>
     <t>Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Torkild Warberg</t>
   </si>
   <si>
     <t>Eftersom Christa Knuths breve til Johannes Larsen ikke er bevaret, vides det ikke, hvilke dunkle punkter der var i hendes seneste brev til ham. 
 De fire omtalte læger boede i hospitalets lægeboliger på Kløvervænget, Odense, og her har Syddansk Universitetshospital nu rejst en mindesten foran bygningen, hvor mordene fandt sted. De fire læger var Henning Dahlsgaard (27), Jørgen Hvalkof (28). Christian Fabricius Møller (28) og Henning Ørsberg (29). Der var tale om et øje for øje-hævndrab, som i datiden kaldtes clearingmord (Ugeskrift for Læger, 2. marts 2005). 
 Natten til den 21. februar 1945 blev fire store ejendomme i Odense centrum lagt i ruiner på grund af placerede bomber. (Artikel i Fyens Stiftstidende 9/2 2015: Nazistisk terror får et minde i Odense). 
 Det vides ikke, hvem maleren Riiseby var.</t>
   </si>
   <si>
     <t>Johannes Larsen har ligget syg af forkølelse og har haft tid til at læse Christa Knuths brev, hvori han ikke fandt dunkle punkter. Han har ikke erfaring med svaner, men Christas svaneunger burde nok være blevet stækket. 
 Else Larsen havde aflæst elektricitetsmåleren forkert, og det viser sig nu, at familien har brugt deres el-kvote op. De må klare sig med lysestumper de følgende dage. 
 Fire unge læger fra Odense Sygehuset er blevet myrdet, og den svenske konsul samt en løjtnant er skudt. Fyens Tidende og en del andre huse er blevet sprængt i luften. Der er nu indført spærretid.
 Larsens svogers søn er taget af Gestapo.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/T87z</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde 
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
 Kjerteminde 26 Febr. 1945.
 Kære Grevinde.
 Tak for Dit Brev, som jeg fik allerede i Tirsdags. Grunden til at jeg først nu svarer er at jeg har ligget i Sengen af Forkølelse siden forrige Søndag, ikke fordi jeg har fejlet noget videre, men jeg befandt mig bedre i Sengen end oppe. Jeg har altsaa haft god Tid til at læse Brevet og jeg bilder mig ind at der ikke er nogle for mig dunkle Punkter der! Jeg er spændt paa hvordan det gaar med Dine Svaner. Jeg har ingen Erfaring i den Henseende, men jeg vil tro at de vil holde sig til Stedet. Dersom Katastrofen med de gamle kunde have været forudset, havde det vel nok været rigtigst at stække Ungerne som smaa, saa at de ikke kunde flyve bort. Jeg vilde jo gerne have Puf til at tage nogle Billeder af Hunden, men han er ikke sikker paa at kunde skaffe Plader. Else, der hidtil havde været saa vigtig af vores forholdsvis ringe Elektricitetforbrug, opdagede i Forgaars at den ene af vore 2 Maalere tæller Kilowat i Stedet for Hektowat, hvad der resulterede i at hun fik regnet ud at vi havde brugt hele vor Tildeling for denne Periode der udløber paa Fredag. Nu sidder vi om Aftnen ved et Stearinlys. Vi har 2 hele Lys, nogle Stumper og nogle Julelys, som skal strække til i den Tid. I Mandags myrdedes 4 unge Læger på Sygehuset i Odense desuden blev den svenske Konsul og saavidt jeg husker en Løjtnant skudt. Næste Nat sprængte de Fyens Tidende Hus i Luften, foruden 2 andre Redaktioner og en Del Forretningshuse midt i Byen, hvorefter det højere SS averterede i Bladene, at der i [indsat over linien: ”der i ”] Byen var erklæret Spærretid for at forhindre Mord og Sabotage. I Aftes hørte jeg i Radioen at min Svogers Søn, en ung Læge ved Aalborg var taget af Gestapo, ligesaa Maleren Riiseby. Og sikken en Mordbrand i Aarhus. Men alt det faar vel en Ende en Gang. Mange Hilsner
 Din hengivne 
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1945-03-31</t>
   </si>
   <si>
     <t>Thora Cohn
 Christian Jensen, direktør for Odense Zoo
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot</t>
   </si>
   <si>
     <t>Der var i perioder efter 1. verdenskrig meget få svaner i Danmark. Man havde skudt dem for at skaffe føde.</t>
   </si>
   <si>
     <t>Johannes Larsen har bedt direktøren for Odense Zoo om at skaffe Christa Knuth en hansvane. Direktøren lovede at ringe tilbage, men han har ikke gjort det. 
 Larsen vil sende Christa Knuth noget røget stenbiderrogn. 
 Børnene er ved at være raske igen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Bmdc</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
 Kjerteminde Paaskelørdag 1945.
 Kære Grevinde!
 Glædelig Paaske! Naar Du først nu hører fra mig, kommer det af at, jeg har ventet for at kunne give endelig Besked om den Svanehan. Jeg ringede til Direktøren for zoologisk Have i Odense, som tillige er Direktør for Aarhus zool. Have. Han sagde at han lige havde overladt Odense Kommune 2 Hanner og en Hun, og han vilde forsøge at faa den ene Han tilbage for at Du kunde faa den. Skulde dette ikke lykkes, mente han ikke at det vilde blive saa svært at skaffe en anden Steds fra da Hanner altid plejede at være i Overtal. Han lovede at ringe saa snart det var lykkedes ham at faa fat i en, men endnu har jeg intet hørt. Sikken et Foraar vi har haft, det er vel nok enestaaende som alting gror. Det er nu Stenbidersæson saa Du kan vente at faa et Par røgede en af Dagene. Jeg skal hilse fra Else og Puf og Børnene, de sidste er nu igen raske alle 3, men det har været en drøj Omgang, navnlig for Ane der endnu ikke har været i Skole.
 Mange Hilsner fra
 Din hengivne
 Johannes Larsen. 
 P.S. Hunden hedder ”Tiras” efter de 2 første af min Faders Hunde jeg kan huske. Desværre har Puf ingen Plader og kan ingen faa saa jeg kan ikke faa ham fotograferet.
 JL.</t>
   </si>
   <si>
     <t>1945-04-22</t>
   </si>
   <si>
     <t>Marius Christiansen
 Christian Jensen, direktør for Odense Zoo
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Kaj Skanderup Nielsen</t>
   </si>
   <si>
     <t>Tiras var Johannes Larsens jagthund.</t>
   </si>
   <si>
     <t>Det er svært at skaffe svanehanner på denne tid af året.
 Johannes Larsen har opgivet sine gåture på stranden med hunden, da det vrimler med tyske flygtninge dér; kvinder og børn.
 Kaj Nielsen har fået en skrivelse om, at værnemagten nu har ejendomsretten over Tornøes Hotel, og at han skal forlade stedet uden at tage noget med sig.
 Tyskerne mæsker sig nu i Danmark, mens gode danske mænd sulter og dør i koncentrationslejre i Tyskland.
 Larsen maler på bestillingsopgaver og glæder sig til at komme igang med egne arbejder igen. Han beder Christa Knuth huske at sende stauder.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/yZ4z</t>
   </si>
   <si>
     <t>[På kuvertens forside:]
 Fru Lensgrevinde
 Christa Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
 Kjerteminde 22 April 1945.
 Kære Grevinde!
 Tak for Dit Brev. Jeg ringede for et Par Dage siden til Direktør Jensen for at høre om hvordan det gik med Svanehannen, han sagde at han havde prøvet flere Steder uden Held, men at han ikke helt havde opgivet at faa en. Om Efteraaret vrimler det med Tilbud sagde han men nu er det ligesom de helt er forsvunden. Forøvrigt mente han ikke at det kunde lade sig gøre at sende den. Der er altsaa ikke meget Haab før til Efteraaret. Jeg har opgivet min dejlige Tur langs Stranden med Tiras. I Fredags var Stranden oversvømmet med tyske Flygtninge mest Børn og Kvinder, Tornøes Hotel, Realskolen og Højskolen er taget af Tyskerne. Kay Nielsen viste mig en Skrivelse han havde faaet, hvori der stod at de omgaaende skulde forlade Hotellet uden at medtage noget, da hans Ejendomsret var annuleret og overgaaet til Værnemagten saa længe Besættelsen varer. Det er jo ikke morsomt for dem, lige efter at de har kostet saa meget paa at faa sat saa godt i Stand. Nu skal de Tyskere gaa her og mæske sig, mens Tusinder af gode danske Mænd sidder i tyske Koncentrationslejre og dør som Fluer af Sult og Pest og Tortur. Paa Grund af Smittefare maa Hunde ikke gaa løse. Vi har det ellers godt og jeg skal hilse fra Else og Puf. Selv maler jeg paa Bestillinger stadig væk, jeg har 7-8 Billeder igang og har maattet sige Nej til en Masse Mennesker. Jeg længes efter at kunne komme til at male lidt for mig selv en Gang igen, det er adskilligt morsommere og giver som Regel ogsaa bedre Resultater. Maa jeg minde Dig om de Stauder til Christiansen, nu er det jo snart Tiden, dersom Du sender lidt rigeligt kan det jo være jeg kan redde lidt ved samme Lejlighed, Du kan jo altid faa et lille Skilderi til Gengæld. Gragaasen ligger paa 6 Æg og en Graaand og en Høne paa hver 10. Mange Hilsner fra Din hengive
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1945-05-04</t>
   </si>
   <si>
     <t>Alfred Benzon
 Bøje Benzon
 Joseph Goebbels
 Adolph Hitler
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Tørring</t>
   </si>
   <si>
     <t>Johannes Larsen har sammen med fabrikant Tørring fejret Berlins fald med et glas rom, rigtig kaffe og wienerbrød. Han ville ønske, at Hitlerog Goebbels ikke var døde, men skulle ende deres dage i konzentrationslejr. 
 Larsen regner med snart at få ællinger.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/SP5f</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm. 
 [I brevet:]
 Kjerteminde 4 Maj. 1945.
 Kære Grevinde.
 Tak for Brevet i Dag og for Kortet fra Kjøbenhavn forleden. Ja nu er der da endelig kommen Gang i Foretagendet. I Gaar havde jeg Fabrikant Tørring fra Odense, der for Tiden ferierer her nede, til Kaffe og Wienerbrød i Anledning af Berlins Fald. Den sidste Rest af rigtig Kaffe og dertil en gl. St Croix Rom, som jeg har faaet af Bøje Benzon, det er en hans Farfar gamle Alfred Benzon har importeret i 1849 og den holder 65,9 %, saa det er jo ingen Svagdrik. Det er kedeligt at Hitler og Goebbels er døde, jeg kunde have undt dem at tilbringe Resten af deres Levetid i Koncentrationslejr, sammen med de øvrige af Bundtet. Det er ret tidligt med Graaællingerne, men ikke usædvanligt. Jeg venter i disse Dage at faa 13 Ællinger og 6 Gæslinger. Jeg glæder mig til at se Stauderne. Jeg skal hilse fra Puf og Else. Mange Hilsener fra
 Din hengivne
 Johannes Larsen.
 P.S.
 Nu tuder Sirenerne Luftallarm, men det plejer jo ikke at betyde noget her
 JL.</t>
   </si>
   <si>
     <t>1945-05-14</t>
   </si>
   <si>
     <t>Alfred Benzon
 Bøje Benzon
 Marius Christiansen
 Thora Cohn
 Gudmundur Kamban
 Andreas Larsen
 Elena Larsen
 Jeppe Larsen
 Johan Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ellen  Sawyer
 Ane Talbot</t>
   </si>
   <si>
     <t>Det vides fra et andet brev, at den svigerinde, der deltog i fejringen af befrielsen var Ellen Sawyer.</t>
   </si>
   <si>
     <t>Johannes Larsen takker for stauderne. Han har delt dem med Marius Christiansen. Christiansen vil sende Christa Knuth nogle rugeæg. 
 Da Larsen hørte om kapitulationen, lavede han romtoddyer til Else, Ellen og sig selv. 
 Han spørger, om det er rigtigt, at Kamban er blevet skudt.
 Johan/Lysse og Elena Larsen ringede til Pufs fødselsdag. De vil komme på besøg, og Johannes Larsen vil tage med dem hjem til Båxhult, som han ikke har set i seks år. 
 Der er kommet både ællinger og gæslinger. Børnene fik en ælling, men Ane kom til at ligge den ihjel, da hun tog den med i seng.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/yXSz</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm. 
 [I brevet:]
 Kjerteminde 14 Maj 1945.
 Kære Grevinde!
 Tak for Dit Brev. Stauderne kom i Dag fra en Planteskole i Holmstrup og da jeg ikke kunde begribe hvordan det hang sammen ringede jeg op og fik at vide at det var en Gave fra Lensgrevinde Knuth. Det maa vel komme af at der ikke kan ske Forsendelser over Vandet, saa Gartneren har rekvireret dem derfra. Jeg ringede til Christiansen og vi delte saa Byttet og jeg har ny faaet min Andel plantet og takker for den. Jeg lovede Christiansen samtidig overbringe Dig hans Tak. Jeg fortalte ham om den mislykkede Rugning, og da han mente at det maatte være Hunnen der var mindre god som Avlsdyr, sagde han at han vilde sende et Kuld Rugeæg naar det kan lade sig gøre. Vi har jo ellers været højt oppe her, siden den Aften vi hørte om Kapitulationen. Ikke mindst fordi Puf var taget til Odense Dagen før for at melde sig som Frihedskæmper og bidrage til at jage Tyskerne ud af Landet, hvilket der altsaa ikke blev Brug for. Jeg hentede min Svigerinde og Else hun og jeg tog Hul paa en Flaske gl. St Croix Rom som jeg havde faet foræret af Bøje Benzon, og som hans Farfar gl. Alfred Benzon havde taget hjem fra St Croix i 1849. den holder 65,9 % og vi lavede os 3 Toddyer. Det er jo næsten umuligt at følge med og høre og læse alt det der staar i Bladene nu. Er det sandt at Kamban blev skudt den Dag der var saa megen Skydning i Kjøbenhavn? Jeg har naturligvis ikke faaet bestilt noget i al den Tid, men nu skal jeg i Gang igen i Mrg. I Forgaars var det Pufs Fødselsdag og vi blev ringet op fra Båxhult, det var helt underligt at høre deres Stemmer igen. Gæssene har 5 Gæslinger. De kom med 6 i Regnvejr paa Frihedsdagen og den ene var død næste Mrg. Anden fik kun 7 Ællinger og den ene der ikke kunde følge med fik Børnene og der var stor Glæde over den et Par Dage, men i Gaar Morges vaagnede jeg ved Graad, det var Ane der om Natten havde taget den op i Sengen og var falden i Søvn og havde ligget den ihjel. Lysse bebudede at de vilde komme herned i Løbet af en fjorten Dags Tid og dersom det til den Tid kan blive nogenlunde fremkommeligt tænker jeg paa at tage med dem hjem et Par Dage. Nu er det jo snart 6 Aars siden jeg sidst var deroppe, saa jeg glæder mig til at se hvordan Skoven har forandret sig og hvad de har lavet ved Haven og Markerne siden da! Mange Hilsner
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1945-06-08</t>
   </si>
   <si>
     <t>Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Rasmus Rasmussen</t>
   </si>
   <si>
     <t>Johannes Larsen havde flere gange en tam odder. De hed alle Jokum. 
 Det vides ikke, om Rasmus Rasmussen sad i fængsel.</t>
   </si>
   <si>
     <t>Johannes Larsen glæder sig over stauderne. Han har fluesnappere, der ligger på æg. 
 Alle gråællingerne er døde. Odderen var brudt ud og smed den ene anderede i vandet. Nu fodrer Larsen odderen i en fælde.
 Johannes Larsen spørger, om skytten er sluppet ud.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4KH2</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm. 
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde. 
 [I brevet:]
 Kjerteminde 8 Juni 1945.
 Kære Grevinde.
 Det er snart længe siden jeg har hørt fra Dig. Jeg skulde lige til at begynde med at gøre Undskyldning for at det har varet saa længe siden jeg svarede, da jeg saa at der stod den 11/5 paa Dit Brev. Men saa kikkede jeg bag paa Skriveblokken og saa at jeg havde skrevet til Dig den 14/5 saa jeg staar altsaa med Palmer i Hænderne. Jeg glæder mig daglig over de Stauder jeg har faaet og er spændt paa at se hvordan de bliver naar de kommer i Blomst. Jeg har et Par brogede Fluesnappere der har 7 Æg i en Mejsekasse udenfor Spisestuevinduet. Det er første Gang jeg har set dem yngle her ved Byen. Gæslingerne er nu halvvoksne, men det ene Kuld Graaællinger gik til allesammen og den anden der rugede paa 9 Æg blev forleden forstyrret af Odderen der er brudt ud og som smed Andereden i Vandet. Jeg fodrer ham nu med Sild i en Fælde og venter med at stille den til han er fortrolig med den. Han er nemlig en Gang før bleven fanget i den, saa han nærer stor Mistillid til Foretagendet. Hvordan går det med Skytte Rasmussen, forhaabentlig er han sluppet ud, jeg kan heller ikke tænke mig at han kan have lavet noget videre. Vi har det godt og jeg skal hilse fra Else og Puf.
 Mange Hilsner fra
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1945-07-03</t>
   </si>
   <si>
     <t>Marius Christiansen
 Thora Cohn
 Elisabeth Knuth
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot</t>
   </si>
   <si>
     <t>Odderen har været stukket af. Sidste nat kom den tilbage og jagtede en and i haven. Larsen stod op og lukkede den ind i dens hus. 
 Johannes Larsn maler bestillingsopgaver. 
 Christiansen vil sende Elisabeth nogle rugeæg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/lwDC</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm. 
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde.
 [I brevet:]
 Kjerteminde 3 Juli 1945.
 Kære Grevinde.
 Det er dog forskrækkeligt saa Tiden gaar, nu er det igen Tirsdag. Jeg har vist fortalt Dig at Odderen stak af for en Tid siden, og da der er gaaet over 3 Uger siden vi mærkede noget til den havde jeg opgivet at se den igen. I Nat vaagnede jeg ved at en af Graaænderne skræppede og flagrede nedenfor mit Sovekammervindue, og da jeg gik hen og kiggede ud ad Altandøren saa jeg Anden forfulgt af Odderen i Retning af Bassinet. Jeg gik saa ned og da jeg kom ned var alt roligt, men jeg saa Vandet i Bassinet var i Bevægelse, jeg sagde saa : er det Dig Mis og i det samme kom han op af Vandet og løb hen til mig, jeg gik saa hen til hans Bur og han fulgte godt nok med men blev siddende i Døren, saa gik jeg længere ind og plaskede i Vandet med min Stok og saa kom han ind og gik i Vandet og jeg gik ud og lukkede Døren og gik op i Seng. Jeg kunde ikke falde i Søvn straks og en ¾ Time efter gik jeg ned for at se hvordan han teede sig, og tog et Æble med. Han var gaaet til Ro og jeg vilde saa lukke ham inde i Huset for en Sikkerheds Skyld men da jeg ikke kunde se Haandtaget og famlede efter det hørte han det og kom ud i Buret og hen til mig, saa puttede jeg Æblet i Munden paa og gik op igen. Graagæssene er nu flyvefærdige. Ellers er her ikke noget at berette. Vi har det godt alle sammen. Børnene har Ferie nu og Puf og Jeppe har været ude at stryge Rejer. Jeg har faaet nogle Bestillinger fra Haanden og skal nu i Gang med nogle andre. Hvordan gaar det med Elisabeths Kyllinger? Christiansen snakker om at sende hende nogle Rugeæg. Jeg skal hilse fra Else og Puf. 
 Mange Hilsner fra
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1945-07-10</t>
   </si>
   <si>
     <t>Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Johannes Larsen havde flere gange en tam odder.</t>
   </si>
   <si>
     <t>Det er blevet sommer, og Larsen går i vandet. Odderen er kommet tilbage og har det godt. 
 Johannes Larsen klipper græs og vil svømme hver dag for at komme i orden igen. Han skal til at træne Tiras, så den kan blive en god jagthund.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/MAlh</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 10 Juli 1945. 
 Kære Grevinde!
 Tak for Hejrene! de var ganske dejlige. Nu har vi da endelig faaet Sommer og jeg er begyndt at gaa i Vandet. Jeg sidder her i Dagligstuen og skriver i 24º Varme. Jeg fortalte vist om Odderen der var kommen igen, jeg var et Par Dage bange for at han skulde dø af Forstoppelse men nu lader det til at han har det helt godt igen. Jeg skulde jo helst male hver Dag, og har nogle Billeder i Gang, men jeg gaar og klipper Græsplæner da jeg har opdaget at Benene har godt af det, saa vist Vejret nu holder og jeg kan faa en daglig Svømmetur haaber jeg at jeg kan komme nogenlunde i Orden igen. Saa længe det varer altsaa. Tiras havde Fødselsdag i Gaar og nu skal jeg til at dressere ham og se at faa en god Jagthund ud af ham. Det faar jeg nok, det er jo mere tvivlsomt om han kan faa en god Jagtkammerat i mig, men jeg arbejder altsaa paa at faa Benene i Orden. 
 Jeg skal hilse fra Else og Puf og mange Hilsner fra
@@ -3078,51 +3078,51 @@
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm. 
 [På kuvertens forside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 29 Jan. 1946.
 Kære Grevinde!
 Nu har jeg fundet Trykkene af den Brændevinsflaske der kommer i Bibliofiludgaven af Holger Rasmussens Brændevinsbog, den anden kan jeg ikke finde. Jeg vedlægger 2 saa er der et til Dig selv. Jeg har nu skaaret et Ex libris til Holger Rasmussen d.v.s. jeg har forskaaret Navnet der staar for neden, saa jeg skal have sendt Stokken til Kjøbenhavn for at faa det nederste skaaret af og et nyt Stykke limet paa. Jeg har faaet Bestilling paa 2-3 Ex libris til. Det er nok la Cours lille Bog der virker der har været flere, men de er falden fra paa Grund af Prisen, heldigvis. Jeg haaber at Adams Zebrafinke har forsonet sig med den nye Han. 
 Mange Hilsner
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1946-02-28</t>
   </si>
   <si>
     <t>Helge Bartholdy-Møller
 Marius Christiansen
 Henrik Gether
 Kai Grunth
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Eiler Lehn Schiøler
 Holger Rasmussen</t>
   </si>
   <si>
     <t>Henrik Gether døde 8. januar 1946. Der blev derefter holdt auktion over hans omfattende kunstsamling. Johannes Larsen har øverst side 1 skrevet "28 Febr. 1945", men brevet må være skrevet i 1946, hvilket poststemplet også bekræfter. 
 Schiølers bog er formodentlig trebindsværket Danmarks Fugle.
 Det vides ikke, hvem William var.</t>
   </si>
   <si>
     <t>Johannes Larsen har fået kataloget over værker på Gethers auktion. Priserne var høje. Dr. Bartholdy fik et billede med storke og et motiv fra Kerteminde. I Schiølers bog kan Larsen se, hvad Christa Knuth købte.
 Christiansens zebrafinker ruger for anden gang. 
 Larsen har snittet på Holger M. Rasmussens ex libris. 
 Når Larsen får fyringsmateriale, skal han arbejde i værkstedet igen. Han er bagud med bestillinger.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/B40i</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [På kuvertens bagside:]
 Johannes Larsen
@@ -3302,233 +3302,233 @@
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm. 
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde. 
 [I brevet:]
 Kjerteminde 28 Maj 1946.
 Kære Grevinde.
 Tak for Brevet til Aalborg. Jeg kom her hjem i Forgaars Aftes, efter at jeg havde haft en god Tid i Aalborg, med meget Arbejde og navnlig Kørsel, da der var ca 35 Km til Brushanerne paa Gøl. Det var meget mærkeligt, de havde deres Skoggerplads paa Rabatten paa en asfalteret Vej mellem Gøl og Birkelse, og vi kunde køre hen og holde ved Siden af dem uden at det generede dem, saa jeg kunde sidde i Bilen og tegne og male efter dem, kom der Biler eller Cykler forbi nøjedes de med at gaa ned i Grøften og kom straks op og indtog deres Pladser naar den var passeret. Der var 9 Hanner som havde hver sin bestemte Plads og de fik af og til Besøg af andre Hanner eller af en, to eller 3 Hunner. Jeg var der ude hver Dag undtagen en Dag da jeg var paa Hundeudstilling og en anden da jeg var med Brokholm ved Vesløs Vejle hvor han forgæves fiskede efter Gedder mens jeg malede en lille Akvarel. Jeg saa der en Rørdrum flyve forbi, det er første Gang jeg har set en saadan i fri Tilstand skønt jeg har hørt den daglig under et længere Ophold ved Fiilsø. Om Aftnen kørte vi til Bulbjerg hvor der saa farligt ud efter Tyskerne, det hele gennemrodet med Løbegrave og oversaaet med Murbrokker og Pigtraad og Cementbelagte Veje. Derfra kørte vi til Torup Plantage hvor Brokholm har Jagt og det lykkedes ham der at skyde en Buk, efter en Sodavand i Fjerritslev Kro det eneste vi kunde faa kom vi hjem mellem 11 og 12. I Morgen rejser vi til Birkerød til min Søsters 70aars Dag og muligvis rejser jeg saa med Lysse til Sverige mere ved jeg ikke i Øjeblikket, men jeg glæder mig til at komme hjem og gaa i Gang med at lave nogle Brushanebilleder. Alt staar vel til her. Vi har faaet vores Vogn i Gang og var i Odense i Gaar. Mange Hilsner Din hengivne
 Johannes Larsen. .</t>
   </si>
   <si>
     <t>1946-07-22</t>
   </si>
   <si>
     <t>Thora Cohn
 Adam Knuth
 Elisabeth Knuth
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Rasmus Rasmussen
 Ane Talbot</t>
   </si>
   <si>
     <t>Larsen takker for hejrene, der smagte godt. Han har fået fugle hjem til sin volière, plantet diverse i bassinet og købt guldfiskeunger. Under arbejdet tabte han en manchetknap, som Christa Knuth havde givet ham, men han fandt den igen. 
 En ræv bliver ved med at tage gæssene. Larsen kan ikke lide gift, men han overvejer at lægge en høne med stryknin ud. 
 En lille dreng fra Slesvig bor hos Larsen-familien, og det går godt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/KQjU</t>
   </si>
   <si>
     <t>Kjerteminde 22 Juli 1946.
 Kære Grevinde!
 Tak for Hejrene, som vi fik til Middag i Gaar, de var udmærkede. Jeg har nu faaet min Voliere i Orden, d.v.s. ikke helt, jeg mangler Grus paa Gangen. Men jeg har faet Fuglene hjem og de befinder sig vel i de nye Omgivelser. Jeg har fyldt Vand i Bassinet og plantet en rød Aakande et Brudelys og Vandax og Vandpileurt og desuden svømmer der en Frøbid, det ser helt fint ud. Desuden har jeg sat 15 Guldfiskeunger ud i det. De Guldfisk i Dammen er jeg begyndt at fodre med Havregryn, det er morsomt at se dem skifte Farve, de bliver flest røde, men ogsaa en Del gule i forskellige Nuancer og nogle hvide, en er hvid med gult Hoved og en højrød Plet paa Ryggen. Da jeg lavede Volieren i Stand tabte jeg den ene af de Manchetknapper som Du gav mig, det saa temmelig haabløst ud, da jeg formoder at jeg havde begravet den under en Stenkant, jeg udsatte en belønning paa 5 Kr, og Børnene endevendte en Græsrabat uden Held og saa bestemte jeg mig næste Dag til at flytte Stenkanten, da jeg kom til den tredje Sten, saa jeg noget skinne i Jorden paa Gangen og der laa den med Bagsiden op, traadt ned i Gangen. Vi har gaaet en hel del i Vandet i det gode Vejr, somme Tider 2 Gange daglig. Ellers maler jeg en Del. Jeg er lidt i Tvivl om hvad vi skal med Gæssene; det er jo aabenbart den samme Ræv der har faaet den Vane at tage dem. Kan Du ikke faa Rasmussen til at udrydde den. Jeg synes at Gift er et modbydeligt Middel; men hvis der blev lagt en Høne med Stryknin ud om Natten kunde det jo være at han vilde tage den, og saa var det jo i Orden. Vi har en lille Dreng fra Slesvig der kommer godt ud af det sammen med Jeppe og vi prøver paa at faa ham til at se lidt mundere ud. Jeg skal hilse fra Else og Puf. Hils Adam og Elisabeth, mange Hilsner til Dig selv fra
 Din hengivne
 Johannes Larsen</t>
   </si>
   <si>
     <t>1946-08-14</t>
   </si>
   <si>
     <t>Thora Cohn
 Hans Hvass
 Johannes V. Jensen
 Tage la Cour
 Andreas Larsen
 Ingrid Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot
 Grete Warberg Larsen</t>
   </si>
   <si>
     <t>Grethe er muligvis Grethe Warberg Larsen.
 Hvass, Hans: Sjældne danske Fugle. Gyldendalske Boghandel, 194t. Illustreret af Joannes Larsen
 Brushanebillederne er omtalt i flere breve fra perioden. Der var tale om bestillinger afhivet af Peder Brokholm
 Tage la Cour: Den gode Urt. Med Bibliografi over danske Bøger og artikler om Tobak. Forum 1946. Illustreret af Johannes Larsen.
 Ingrid Larsen var opvokset på skovriddergården Rørdam.</t>
   </si>
   <si>
     <t>Johannes Larsen bliver mere og mere glad for Knuthenborg.
 Der er kommet gråspurve ind i Larsens volière.
 Larsen er ved at være færdig med brushønebillederne. Han skal lave vignetter til en bibliografi om tobak og ved ikke, hvornår han får tid til det store vandbillede. 
 Andreas/Puf og Else er ude for at købe et tæppe til trappestuen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/w48q</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm. 
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 14 Aug 1946.
 Kære Grevinde!
 Tusind Tak for sidst. Det var et dejligt lille Besøg. Jeg synes jeg kan bedre lide Knuthenborg for hver Gang jeg kommer der. Her er et uroligt Vejr, lige nu plasker Regnen ned. Alt stod godt til da vi kom hjem, men det var jo en Afbrænder med Lysse og Peter. Der er kommen et Par Graaspurve ind i Volieren hvordan ved jeg ikke, jeg kan ikke finde nogen Huller og Grethe der har passet den ved ikke noget. Jeg er nu ved at være færdig med Brushønsene og skal se at faa Akvarellerne af Sted i denne Uge og Oljebillederne i næste og saa skal jeg have fat paa Hans Hvass´s sjældne Fugle. Jeg har faaet Bestilling paa et Ex libris, og Brev fra Tage la Cour om jeg vil lave 4 Vignetter til en Myte af Johs V J. om Tobak, der skal indlede en Bibliografi over danske Bøger om denne Urt, men jeg ved altsaa ikke om jeg kan overkomme det. Gud ved hvornaar jeg skal faa Tid til at male mit store Vandbillede færdigt og gaa i Gang igen med den lille Mis. Puf og Else er i Byen Axminstertæppe til Trappestuen, det kommer af Spekulation over Løber til Trappen. I Fald de køber det skal det gamle Tæppe op paa Gangen og saa kommer der ingen Løber paa Trappen. Ane begyndte Skolen i Mandags og Jeppe og Thora skal begynde i Morgen. Mange Hilsner
 Din hengivne
 Johannes Larsen. 
 [Skrevet på hovedet øverst på side 2:]
 P.S. Vedlagte ex Libris er lavet til min Broderdatter og forestiller Skovridergaarden.
 JL.</t>
   </si>
   <si>
     <t>1946-11-08</t>
   </si>
   <si>
     <t>Oskar Bondo Svane
 Marius Christiansen
 Adam Knuth
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Niels Larsen Stevns
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Eric Struckmann</t>
   </si>
   <si>
     <t>Slukefter Kro lå på Rugårdsvej i Odense. Bygningen er i vore dage (2024) uddannelsescenter ejet af en fagforening. 
 H.R.S. står for Højesteretssagfører.
 Johannes Larsen lavede mange illustrationer til Dansk Jagttidende.</t>
   </si>
   <si>
     <t>Johannes Larsen takker for fasanerne. Han er blevet tildelt Larsen Stevns Legatpå 4000 kr. som hædersbevisning.
 Det store billede skal nu tørre. Larsen skal tegne en fugl til Jagttidende. Han har fået grå- og grønsiskener og dværgvagtler til volièren.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/FfaP</t>
   </si>
   <si>
     <t>Kjerteminde 8 Novbr. 1946.
 Kære Grevinde!
 Tusind Tak for Fasanerne, som jeg skulde have takket for noget før, dv. som jeg ikke i Forgaars da jeg skulde i Gang med at skrive fik Besøg af en Kunde som blev til vi skulde spise og i Gaar da jeg var kommen i Gang med samme Virksomhed blev ringet ud til Tandlægen. Forleden Morgen fik jeg et Telegram fra Struckmann der meddelte mig at den frie Udstillings Bestyrelse enstemmigt havde tildelt mig Larsen Stevns Legat. Jeg troede det drejede sig om ca 500 Kr og Puf og Else og jeg tog Christiansen med og fyrede Legatet ved en Frokost i ”Slukefter Kro og kørte rundt i Langesø Skovene bag efter. I Forgaars fik jeg en Check paa 4000 Kr. fra H. R. S. Bondo Svane med Oplysning om at Beløbet der var en Hædersgave var skattefrit. Det gaar fremad med det store Billede, men det er jo mørkt i disse Dage og nu skal det staa og tørre i nogle Dage mens jeg faar noget Tegnearbejde fra Haanden, bl.a. en Fugl til Jagttidendes Julenummer, som jeg er bleven rykket for. I Morgen Eftermdg. skal vi til Middag hos Elses Forældre i Odense og blive om Natten da jeg skal til et Møde i Kunstforeningen om Søndagen. Jeg har faaet nogle flere Graa- og Grønsiskener fra Jylland til min Voliere og et Par Dværgvagtler fra Christiansen. Adam har vel nu faaet sin befolket. Mange Hilsner
 Din Hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1946-11-13</t>
   </si>
   <si>
     <t>Helge Bartholdy-Møller
 Marius Christiansen
 Gonny Egeberg Jørgensen
 Adam Knuth
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Maag og Frk. Kjær var</t>
   </si>
   <si>
     <t>Johannes Larsen ved ikke, hvad Maags finker koster. Han sender frk. Egebergs og frk. Kjærs ex libriser.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/BaZz</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 13 Novbr. 1946.
 Kære Grevinde!
 Tak for Brevet. Det er morsomt at Adam har faaet nogle flere Fugle i sin Voliere. Jeg ved ikke hvad Maags Finker koster, men jeg kan maaske faa det at vide hos Christiansen. Jeg sender hermed det Ex libris Du bestilte til Fru Egeberg J. og haaber det er tilfredsstillende – Samtidig sender jeg et til Frk. Kjær, og skriver til Dr. Bartholdy M der har paataget sig at vælge en Pibe til mig. Her gaar det ellers godt d.v.s. jeg har en modbydelig Snue men den forsvinder forhaabentlig i Løbet af et Par Dage. Puf og Else er i Odense. Mange Hilsner
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1946-12-24</t>
   </si>
   <si>
     <t>Thora Cohn
 Knud Dalhoff Larsen
 Christa Knuth
 Andreas Larsen
 Jens Larsen
 Jeppe Larsen
 Jonas Larsen
 Marie Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes Larsen omdannede efter Alheds død vinterhaven til volière. 
 Sidensvans: Silkehale. 
 Det vides ikke, hvilket stort billede Johannes Larsen arbejdede på.</t>
   </si>
   <si>
     <t>Andreas/Puf har fanget en silkehale (sidensvans), som Larsen nu har i et bur. 
 Larsen har gigt i hoften og får behandlinger i Odense, og han ser frem til igen at kunne male. Han har været til fødselsdag hos Grevinde Knuth. Mens han var væk, brød en kat ind i volièren og tog en masse fugle.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/K47c</t>
   </si>
   <si>
     <t>Kjerteminde 24 Decbr. 1946.
 Kære Lysse!
 Tak for Dit lange Brev: Det var et morsomt Tilfælde med Direktør Dalhoff. Det kan vist nok passe at det har været udstillet i Odense til 3600 Kr. Den Gang var mine Priser det laveste de har været siden 1920, men i de sidste Aar har jeg faaet mere end det dobbelte af hvad de den Gang kostede. Jeg skal undersøge om det kan lade sig gøre at sende det. Jeg glæder mig til en Gang at se hvad I har lavet ved Huset. Jeg forstaar at det er en gennemgribende Forandring. Her kom i Gaar en Kasse med mange dejlige Ting, Tusind Tak! den gjorde stor Lykke. Puf var i Forgaars i Nyborg for at hente Marie, der var ingen Rutebil. Paa Vejen fangede han en forsulten Sidensvans, som siden har siddet og ædt i et lille Bur. Her er mange af den Slags for Tiden, men jeg har ikke kunnet fange nogle, da jeg den sidste Maaneds Tid eller halvanden har haft en ækel Gigt i Hoften, saa jeg hverken har kunnet gaa eller staa eller bestille noget. Jeg blev røntgenfotograferet i Odense, og tager der ud en Gang om Ugen og faar Røntgenbehandling. Heldigvis generer det mig ikke at køre i Bil. Den fjortende var jeg paa Knuthenborg til Grevindens Fødselsdag til halve Hummere og Kalkun. Puf kørte mig til Færgen i Svendborg og Grevinden hentede mig i Rudkøbing. Der var Kaneføre paa Lolland og den Dag jeg rejste Hjem kom der mere Sne og her er nu hvid Jul. Desværre havde der været en Kat der var brudt ind i min Voliere mens jeg var borte og havde ædt mine Stillitser og Dompapper og en Kanariefugl og nogle Grønsiskener og Graasiskener. Det gaar bedre med mig nu for hver Dag. I Gaar kunde jeg staa og barbere færdig uden Hvil og gik omkring hele Dagen uden Smerter, saa jeg haaber at jeg snart kan komme til at male igen paa mit store Billede som jeg gerne vil have udstillet til Foraaret. Jeg skal hilse Jer mange Gange fra os allesammen og ønske Jer en rigtig glædelig Jul og et godt Nytaar. I faar det jo lidt sent. Jeg regner med at komme til Båxhult til Pintsen. Mange Hilsner til jer allesammen fra Din Far.</t>
   </si>
   <si>
     <t>1947-01-02</t>
   </si>
   <si>
     <t>Thora Cohn
 Gonny Egeberg Jørgensen
 Adam Knuth
 Elisabeth Knuth
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot
 Hans von Levetzow</t>
   </si>
   <si>
     <t>Larsens svigerinde kan enten være en af Alhed Larsens søstre eller hustruen til en af hans brødre.</t>
   </si>
   <si>
     <t>Johannes Larsen takker for sikahjorten. 
 Vejret er ækelt. Larsen maler selvportætter. 
 Else og Andreas/Puf Larsen er i Odense med børnene, som skal have lavet navne på deres nye fyldepenne.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/sRGS</t>
   </si>
   <si>
     <t>[På kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [I højre side af kuverten:]
 Elisabeth Knuth
 Knuth Knuth
 Elisabeth Knuth
 [Over adressen tegning af et ansigt med ben]
@@ -3559,90 +3559,90 @@
     <t>https://fynboerne.ktdk.dk/d/fgxr</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 15 Jan. 1947.
 Kære Grevinde!
 Tak for Opringningen! Hermed Fotografiet. Jeg skal nok sende Selvportrættet en af de første Dage og vedlægger saa en Tegning Du kan give Doktoren til Fødselsdagen Jeg skal hilse fra Puf og Else. Mange Hilsner fra
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1947-01-22</t>
   </si>
   <si>
     <t>Helge Bartholdy-Møller
 Hans Hvass
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot</t>
   </si>
   <si>
     <t>Hans Hvass: Sjældne danske fugle. Gyldendalske Boghandel 1947. Illustrationer af Johannes Larsen</t>
   </si>
   <si>
     <t>Johannes Larsen har sendt selvportrættet og en tegning til Doktoren. Han er spændt på, hvad Christa Knuth synes om selvportrættet. 
 Larsen må stoppe med at male på det store søbillede, da han ikke kan få brændsel. 
 Else og Ane og syge, og Andreas/Puf laver mad.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/MEut</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 22 Jan 1947.
 Kære Grevinde!
 I Dag har jeg sendt Selvportrættet og en lille Tegning til Doktorens Fødselsdag; det er en af dem til Hans Hvass’s Bog. Nu er jeg jo meget spændt paa at høre hvad Du mener om Selvportrættet. Som sagt man aner jo ikke hvordan andre mennesker synes man ser ud. Det gaar stadig smaat frem med det store Søbillede. Desværre maa jeg holde op med det en af de første Dage, da Brændslet hører op og det er umuligt at faa mere. Saa det bliver nok Løgn med at faa det paa Udstillingen i Aar. Else og Ane ligger stadig. Puf laver Mad, men det har jeg nok fortalt før. Mange Hilsner
 Din hengivne
 Johannes Larsen</t>
   </si>
   <si>
     <t>1947-02-16</t>
   </si>
   <si>
     <t>Marius Christiansen
 Thora Cohn
 Hans Hvass
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Finn Salomonsen
 Ane Talbot</t>
   </si>
   <si>
     <t>Hans Hvass: Sjældne danske fugle. Gyldendalske Boghandel 1947. Illustreret af Johannes Larsen</t>
   </si>
   <si>
     <t>Johannes Larsen har det bedre og regner med at komme til at gå igen. Han har lavet tre tegninger til Hans Hvass' nye bog.
 Finn Salomonsen har sendt fugleskind, men de kan ikke komme frem pga. isen. Det tager nok lang tid, før den er væk.
 Larsen-familien spiser i køkkenet, og det er hyggeligt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/NJq0</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 16 Febr. 1947.
@@ -3673,51 +3673,51 @@
     <t>https://fynboerne.ktdk.dk/d/oPQm</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 7 Maj 1947.
 Kære Grevinde
 Tak for sidst. Jeg sendte i Aftes Din Kasse med de 2 Gæs, som jeg haaber ankommer i god Stand. Jeg venter hver Dag at Gaasen kommer med et nyt Kuld. I Gaar var Christiansen her og hjalp mig med at gøre Volieren i Stand. Han havde en Mand med der solgte mig en Han Sidensvans, den jeg har formodes at være en Hun, og 2 Han Dompapper. Jeg er stadig noget sløj, men jeg har dog faaet lavet en Aquarel med en Have i Sne til ”Fremtiden” som bliver pakket nu og sendt. I Morgen gaar jeg saa i Gang med Hans Hvass´s sjældne Fugle, og saa skal jeg se at faa ”den grimme Ælling” færdig, og jeg skal male 7 Oljebilleder til en Mand i Aarhus saa Du ser jeg har nok at gøre foreløbig. Mange Hilsner fra Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1947-05-16</t>
   </si>
   <si>
     <t>Johannes Nicolaus Brønsted
 Louise Brønsted
 Andreas Larsen
 Johan Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Af et brev skrevet til Johan/Lysse Larsen samme dag som dette fremgår det, at Johannes Larsen og Christa Knuth sammen skulle på besøg hos Johan og Elena Larsen i Småland.</t>
   </si>
   <si>
     <t>Andreas/Puf kører Larsen til Svendborg, hvorfra Larsen tager videre til Knuthenborg. Larsen har bedt Johan/Lysse hente ham og Christa Knuth i Hälsingborg. De kan overnatte i Helsingør eller hos Brønsteds.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/tR39</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 16 Maj 1947.
 Kære Grevinde.
 Jeg har nu talt med Puf om Rejsen, og han mener det er bedst, at han kører mig til Svendborg og at jeg saa fortsætter til Knuthenborg o.s.v. Jeg har saa skrevet til Lysse om at hente os i Hälsingborg Fredag aller senest Lørdag før Pintse og meddele hvad Tid han kan være der. 
 Du hører altsaa nærmere fra mig, saasnart jeg har hørt fra Lysse. Tror Du at vi kan faa Hotelophold i Helsingør? 
 Det er Fanden til indviklet Tur. Men det ordner sig vel. Vi kunde vel ogsaa gøre Ophold i Kjøbenhavn, saa kan jeg bo hos Brønsteds og Du kan vel altid faa Plads paa Dit Hotel. Nærmere senere. Mange Hilsner Puf og Else er i Odense.
@@ -3763,203 +3763,203 @@
     <t>Johannes Larsen og Christa Knuth skal være i Helsingør fredag. hun hører nærmere.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/6FTo</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 18 Maj 1947.
 Kære Grevinde
 Dette kom fra Lysse i dag. Det tyder paa at vi maa være i Helsingør Fredag Formiddag. Nærmere naar jeg hører fra Lysse igen
 Mange Hilsner
 JL.</t>
   </si>
   <si>
     <t>1947-06-07</t>
   </si>
   <si>
+    <t>Elena Larsen
+Johan Larsen</t>
+  </si>
+  <si>
+    <t>Christa Knuth
+Søren Krage
+Adolph Larsen
+Andreas Larsen
+Jeppe Larsen
+Johanne Christine Larsen
+Marie Larsen
+Else Larsen,  Andreas Larsens kone
+Axel  Müller
+Ellen  Sawyer
+Christine Swane
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Johannes Larsen takker for sidst. Christa Knuth og han fandt ikke Søren Krage, men tog så til Marie og Christine samt på kro. Larsen overnattede på Knuthenborg og tog derefter hjem. 
+Der er kommet en del fugleunger i volièren. 
+Larsen har haft stor familiemiddag.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/VdrO</t>
+  </si>
+  <si>
+    <t>Kjerteminde 7 Juni 1947.
+Kære Lysse og Bimse.
+Tusind Tak for den dejlige Tid paa Båxhult. Grevinden og jeg forsøgte at finde Søren Krages i Lillerød, det lykkedes os at finde deres Hus, men tomt, vi fik oplyst hos Naboen at de var rejst til Kjøbenhavn. Saa kørte vi til Birkerød og bestilte Kaffe hos Uglen og Marie og kørte saa hen til Kroen og spiste Aal i Karry og derfra hen til Uglen og Marie igen. Vi drak Sodavand ved Storstrømsbroen og kom til Knuthenborg Kl. 7,15. Jeg blev der næste Dag over og rejste saa hjem Torsdag hvor Puf og Else hentede mig i Svendborg. Det regnede godt den Dag, Torsdag altsaa, d.v.s. paa Lolland, paa Fyn var der kun kommen et Par mindre Tordenbyger. Her staar alt godt til. I Volieren var den ny Sidensvans helt kommen sig. Kanariefuglen havde 3 halvstore Unger og Dværgvagtlerne fik udligget i Gaar, men kun 3 Unger, 2 Æg var ubefrugtede og i det ene en død Unge. Dompapperme bygger, og Anden kom i Gaar med 2 Ællinger. Jeg ser det ser ud som 20 men Nullet hører til det ovenover befindtlige og altsaa 2 Ællinger. I Aftes havde vi Elle, Junge og Dis med Mænd til Middag. Første Klasses kogte Rødspætter, Tarteletter med Kød og Champignons og Islagkage. Jeppe ligger i Sengen med Feber, men i Dag har han det helt godt. Jeg skal hilse fra Puf og Else og Børnene. Endnu en Gang Tak for sidst
+Jeres JL.</t>
+  </si>
+  <si>
     <t>Andreas Larsen
 Jeppe Larsen
 Johanne Christine Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Ellen  Sawyer
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Johannes Larsen skrev 7. juni 1947 (samme dag) også til sønnen Johan/Lysse Larsen og dennes kone. Af dette brev fremgår det, at de tre svigerinder, der var på besøg, var Johanne Larsen, Ellen Sawyer og Astrid Warberg Müller. Den ene mand, der var tilstede, må have været Axel Müller, gift med Astrid. Ellen Sawyer havde ingen mand, og Johanne Larsens mand var Johannes Larsens bror, Adolph Larsen, så Larsen ville nok have præsenteret ham sådan og ikke som "den ene med Mand".</t>
   </si>
   <si>
     <t>Johannes Larsen takker for en god tur. Hjemrejsen gik godt. 
 Fuglene har det fint, og flere af dem har fået unger. 
 Tre af Larsens svigerinder har været på besøg til en god middag. 
 Larsen glemte at give Christa Knuth smørrationeringsmærker.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gUgO</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth 
 Knuthenborg
 Bandholm. 
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 7 Juni 1947.
 Kære Grevinde.
 Tusind Tak for Kørsel og Gæstfrihed! Det var en dejlig Tur. Jeg havde en behagelig Hjemrejse. Færgen laa i Rudkjøbing saa jeg kunde gaa ombord med det samme og sætte mig til at læse i den medbragte Bog. Puf og Else var i Svendborg og vi kørte med det samme, det havde ikke regnet noget videre paa Fyn, men vi kørte hjem langs med en Tordenbyge som vi ikke fik noget af. Her stod alt vel til med Undtagelse af at Jeppe stadig ligger, men i Dag har han det helt godt. Alle Fuglene i Volieren har det godt. Kanariefuglene har 3 halvvoksne Unger. Dværgvagtlerne fik 3 Kyllinger i Gaar og Dompapperne bygger. Graaanden kom i Gaar med 2 Ællinger. I Gaar bestilte jeg ingen Ting og i Dag skriver jeg Breve, der laa jo en Del Korrespondanse, da jeg kom hjem. Vi havde 3 af mine Svigerinder den ene med Mand til Middag i Aftes og fik bl.a. nogle pragtfulde kogte Rødspætter med Smør og Persille, a propos Smør, saa glemte jeg nok at aflevere Mærker paa Knuthenborg, men jeg skal snakke med Else om hvor mange jeg skal sende Dig. Mange Hilsner og endnu en Gang Tak fra
 Din hengivne
 Johannes Larsen.</t>
-  </si>
-[...30 lines deleted...]
-Jeres JL.</t>
   </si>
   <si>
     <t>1947-06-25</t>
   </si>
   <si>
     <t>Kaj Skanderup Nielsen</t>
   </si>
   <si>
     <t>Johannes Larsen har booket et hotelværelse til Christa Knuth.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/zHcb</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 25 Juni 1947.
 Kære Grevinde
 Jeg ringede saa til Kay og det er i Orden. Du kan faa et Værelse paa Søndag. Jeg glæder mig til at se Dig
 Mange Hilsner.
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1947-07-29</t>
   </si>
   <si>
     <t>Marius Christiansen
 Hans Hvass
 Johannes V. Jensen
 Tage la Cour
 Andreas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Aage Marcus</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Fru T var. Billederne til Aarhus var muligvis til en tidligere omtalt Hr. Kjær, som heller ikke kendes. 
 Hans Hvass; Sjældne danske fugle. Gyldendalske Boghandel 1947. Illustreret af Johannes Larsen.
 En Hilsen til Johannes Larsen paa 80-Aars Dagen. Gyldendalske Boghandel 1947. Tage la Cour og Aage Marcus (red.)
 Johannes V. Jensen: Aarstiderne. Gyldendal 1924 og 1947. Digte af Johannes V. Jensen, tegninger af Johannes Larsen
 Peter Larsen, Johannes Larsens barnebarn, voksede op på gården Båxhult i Småland</t>
   </si>
   <si>
     <t>Johannes Larsen har afsendt billeder og lavet tegninger til Johannes V. Jensens Aarstiderne. Han har også tegnet til Hans Hvass' bog. Nu vil han arbejde på søbilledet. 
 Tage la Cour og aage Marcus arbejder på et festskrift i anledning af Larsens 80års dag. De vil gerne trykke et selvportræt, og Larsen beder Christa Knuth sende hendes ind til Gyldendal til reproduktion.
 Peter har været på besøg. Han havde været på Båxhult og beretter derfra.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/IRXy</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm. 
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 29 Juli 1947.
 Kære Grevinde.
 Ja nu begynder jeg altsaa at skrive. Udenfor regner det. Jeg var i Odense i Gaar og havde Fru Mackie og Christiansen med. Jeg har faaet afsendt de Billeder til Aarhus og en mindre Bestilling til en Fru T[ulæseligt] og har lavet et Par nye Tegninger til Johs V´s ”Aarstiderne” der skal komme i en ny Udgave og tegnet en 4-5 af de gamle Illustrationer om saa at det hele bliver mere ensartet. Til Hans Hvass nye Bog har jeg gjort de i Avisen færdige Tegninger klar til Bogen og tegnet en Del nye saa jeg nu kun mangler en 14-15 Stkr. Saa nu er jeg snart klar til at begynde paa det store Søbillede igen. Jeg fik i Gaar brev fra Tage la Cour, der redigerer, sammen med Aage Marcus, et Festskrift der skal udkomme hos Gyldendal i Anledning af min 80 Aars Fødselsdag. Han beder om at laane et af Selvportrætterne til Bogen. Jeg ved ikke selv hvilket der er det bedste, men formoder at Dit vil egne sig bedst til Reproduktion, desuden er jeg bange for at det skal give Anledning til Jalousi dersom jeg vælger et af dem her i Byen. Saa dersom Du gider have den Ulejlighed at sende Dit ind til Gyldendal til Reproduktion vil jeg være Dig taknemmelig. Jeg havde Besøg af Peter i Forgaars Aftes han havde været paa Båxhult hvor alt stod godt til, med Undtagelse af at han mente at alle Frugttræerne var gaaet ud paa 3 nær. De havde faaet sat grønne Fliser op i Badeværelset. Her gaar det ogsaa godt. Vi venter saa Puf og Else hjem d. 11 August. 
 Mange Hilsner
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1947-08-02</t>
   </si>
   <si>
     <t>Thora Cohn
 Holger Hendriksen
 Tage la Cour
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Johannes Strobel
 Ane Talbot
 Jens Ferdinand Willumsen</t>
   </si>
   <si>
     <t>Tage la Cour ønskede at bruge et af Larsens selvportrætter i bogen En Hilsen til Johannes Larsen paa 80-Aars Dagen. Gyldendalske Boghandel 1947. Tage la Cour og Aage Marcus (red.)</t>
   </si>
   <si>
     <t>Johannes Larsen sender Gyldendals adresse, så Christa Knuth kan sende dem selvportrættet.
 Larsen og familien skal se Ane optræde i Elverhøj. Han skal også besøge en Willumsenudstilling.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/H0r3</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm. 
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 2 Aug. 1947.
@@ -4000,51 +4000,51 @@
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 8 Septbr. 1947.
 Kære Grevinde!
 Nu er der endelig Forandring i Vejret. Regnen pisker paa Ruderne nu, mens det i Morges begyndte som sædvanligt med Stille og diset Solskin. Jeg skriver for at faa at vide hvilken Dag den Frugtudstilling i Odense er? og desuden den hvornaar det er Du skal have det Ex libris til Elisabeth. Jeg vil nu helst lave det med Hesten eller Hestene. Kan Du ikke sende mig nogle Fotografier af dem og tillige nogle do. af Parken eller Postkort af samme eller begge Dele. Vagtelen fik 6 Kyllinger d. 1/8 og i Dag har jeg set 5 derovre Dompap Ungerne kan nu spise selv. Vi har Besøg af mine Søstre og Lasse og hans Kone. Jeg fik Brev fra Lysse i Dag. Det gaar godt frem med Huset, det er nu malet udvendigt og tildels indvendig. Jeg har i Dag afsendt 7 Tegninger til Hans Hvass og i Fredags var Museumsdirektøren og kgl. Bygningsinspektør Lehn Petersen her og hentede Plakaten til H.C. Andersens Hus som de lod til at være meget tilfredse med. Jeg har faaet ryddet op og gjort rent i Værkstedet, saa jeg nu kan begynde igen paa det store Søbillede, jeg har svømmet paa Stedet hver Dag i den sidste Maaned saa jeg tror jeg ved en hel Del mere om Farverne og Belysningen end jeg vidste i Forvejen, nu skal vi se hvad det kan blive til. Jeg mangler nu kun elleve eller tolv Fugle til Hans Hvass. Mange Hilsner fra 
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1947-09-12</t>
   </si>
   <si>
     <t>Thora Cohn
 Elisabeth Knuth
 Andreas Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine Swane
 Lars Swane
 Ursula Uttenreitter</t>
   </si>
   <si>
     <t>Det er formodentlig ex libris til Elisabeth Knuth, som Johannes Larsen har sendt. Disse er omtalt i flere tidligere breve.</t>
   </si>
   <si>
     <t>Larsen håber, at Christa og hendes datter er glade for det, som han har sendt. Han vil gerne have papstykkerne retur.
 Johannes Larsens søstre er på besøg, og Lars/Lasse og Ursula Swane har været der.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/uvax</t>
   </si>
   <si>
     <t>[I brevet:]
 Kjerteminde 12 Septbr. 1947.
 Kære Grevinde!
 Jeg opdagede for sent at det var over Posttid, saa dette kommer først af Sted i Morgen, men det gør jo ikke noget, da I henter Post om Søndagen. Nu vil jeg bare haabe at hverken Du eller Elisabeth maa blive altfor skuffede over Resultatet af mine Anstrengelser, jeg er altid ængstelig for hvordan mine Produkter vil virke. Puf kørte med Lasse og Ursula til Kjøbenhavn i Morges, men mine Søstre bliver her et Par Dage endnu, jeg skal hilse fra Marie og Else og Thora som sidder her. Vil Du hilse Elisabeth og ønske hende til Lykke med Fødselsdagen Mange Hilsner fra
 Din hengivne
 Johannes Larsen. 
 P.S. Er det formeget at bede Dig om at sende mig Papstykkerne tilbage? Det kniber med saadan noget for Tiden JL.</t>
   </si>
   <si>
     <t>1947-10-04</t>
@@ -4139,51 +4139,51 @@
 C. Knuth
 Knuthenborg
 Bandholm.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 10 Novbr. 1947.
 Kære Grevinde.
 Jeg sagde vist til Bimse at jeg vilde skrive til Dig den Dag hun rejste. Det er altsaa ikke bleven til noget før nu. Jeg har maattet slide i det hele Ugen med Tegninger til Hans Hvass, da Bogen skal ud inden Jul. Nu gaar jeg paa Posthuset med 3 Tegninger. Der mangler nu kun 1 som jeg væltede en Flaske Tusch paa da den var halv færdig. Kardinalen har det godt. De 3 Gæs til Fuglehandler Krog afgaar nu som Ekspress. Jeg havde Brev fra Lysse i Dag. Alt vel. Nu maa jeg ned Brevene. Mange Hilsner
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1947-12-06</t>
   </si>
   <si>
     <t>Thora Cohn
 Hans Hvass
 Johannes V. Jensen
 Adam Knuth
 Andreas Larsen
 Gudrun Larsen
 Jeppe Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot</t>
   </si>
   <si>
     <t>Tredie forøgede udgave af Johannes V. Jensen: Aarstiderne blev udsendt i anledning af Johannes Larsens 80 års fødselsdag. Bogen er illustreret af Johannes Larsen. 
 Holger Rasmussen, Holger M.: Brændevinsgrisen. Gyldendal, 1947. Illustreret af Johannes Larsen. 
 Johannes V. Jensen: Johannes Larsen og hans Billeder. Gyldendal, 1947.
 Hans Hvass: Sjældne danske fugle. Gyldendalske Boghandel 1947. Illustreret af Johannes Larsen.</t>
   </si>
   <si>
     <t>Larsen håber, at både Adam og Christa Knuth kan lide Adams ex libris.
 Johannes Larsen bliver overrendt af fotografer og journalister. Johs. V. Jensens Aarstiderne er udkommet i tredje udgave, og Larsen har læst korrektur på Hvass' Sjældne danske fugle samt på Brændevinsgrisen og Johannes Larsen og hans billeder. 
 Familien skal til 40års bryllupsdag hos Larsens bror. Derefter vil Larsen til Filsø.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/8GOR</t>
   </si>
   <si>
     <t>Kjerteminde 6 Decbr. 1947.
 Kære Grevinde!
 Tak for Fasanerne som kom nu, ligesom jeg var bleven færdig med Adams Ex libris, som det er mit Haab at hverken Du eller Adam maa blive altfor skuffet over. Vi er for Tiden overrendt af Interwievere og Pressefotografer. Forleden var her en fra Berlingeren og Billedbladet, der gennemfotograferede mig og hele Familien og Fuglene og Bryggeriet og Dagen efter en fra Fyens Stifttidende, der forhørte mig og fotograferede og i Eftermiddag kommer der en Redaktør fra Berlingeren. Johs V. ”Aarstiderne” er nu udkommen i tredje formerede Udgave og jeg har haft sidste Korrektur paa Hans Hvass ”sjældne Fugle” og paa Brædevinsgrisen, desuden Johs V.s ”Johannes Larsen og hans Billeder” færdig i sin udvidede Udgave. I Morgen skal vi til Frokost eller Middag eller begge Dele, hos min Broder Skovrideren der fejrer Deres 40 aarige Bryllupsdag, da de ikke er sikre paa at opleve den 50tyvende. Og saa tænker jeg paa at tage en Tur til Fiilsø for at faa nogle nye Indtryk i Haab om at kunne male nogle Billeder der ovre fra. Jeg skal hilse mange Gange fra Else og Puf. Mange Hilsner fra 
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1947-12-13</t>
@@ -4314,92 +4314,92 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/zVZr</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 14 Jan 1948
 Kære Grevinde!
 Efter en Samtale med Struckmann forleden, lovede jeg at komme til Kjøbenhavn i Mrg. Det bliver meget forjaget, da jeg skal til Middag paa Torbenfeldt Søndag og rejser derfra hjem. Jeg havde ellers planlagt at rejse den modsatte Vej. Begynde med Torbenfeldt og blive en Tid i Kjøbenhavn og se min Udstilling. Nu bliver det til 2 Ture da Udstillingen først aabner den 31 Januar og varer til d. 23 februar. Jeg skriver og skriver men har kun skrevet ca 100 Breve endnu, saa der er langt igen. Men nu har jeg tegnet og skrevet et Kort og faaet det trykt saa faar de fleste af de andre et saadant. Mange Hilsner til Dig og Børnene fra
 Din hengivne 
 Johannes Larsen</t>
   </si>
   <si>
     <t>1948-01-21</t>
   </si>
   <si>
     <t>Johannes V. Jensen
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Eric Struckmann
 Leo Swane</t>
   </si>
   <si>
     <t>Torbenfeldt var i 1948 ejet af Christian Frederik Treschow (se denne i personregisteret). Han og Ellen, f. Lehn Schiøler blev gift i 1923. Hun var datter af Ejler Lehn Schiøler, som arrangerede fugleekspeditionen til Grønland 1925, hvor Larsen deltog. Frederik Treschows far, Christian Rosenkilde Treschow, ejede Orelund. 
 Udover en hyldestudstilling i Odense i forbindelse med Larsens 80årsdagblev der i 1948 afholdt endnu en i København. Eftersom Johannes Larsen holdt møde med Leo Swane og Eric Struckmann på Kunstmuseet (Statens Museum for Kunst), må man antage, at udstillingen fandt sted dér.</t>
   </si>
   <si>
     <t>Johannes Larsen og hans søn har væretr rundt og hente billeder til udstillingen i København. Larsen har også været til sølvbryllup på Torbenfeldt og til frokost på Orelund samt til møde på Kunstmuseet. Udstillingen kommer til at omfatte billeder fra både Fyn og Jylland. Larsen vil tage til København og se den.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/edjy</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth 
 Knuthenborg 
 Bandholm 
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 21 Jan. 1948.
 Kære Grevinde.
 Jeg lovede vist at skrive i Gaar, men efter at have baaren ud og pakket Billeder der her og tre andre Steder i Byen maatte jeg køre med Flyttemanden til Rynkeby og derfra til Odense hvor vi skulde have Billeder fra Museet og 7 andre Steder. Ved Museet traf jeg Puf og Else der havde hentet Billeder i Assens og Faaborg og da jeg havde været med et Par Steder til overlod jeg Resten til Puf og Flyttemanden og gik hen til Elses Forældre. Vi kom først hjem ved 11 Tiden. Alle Vegne hvor vi kom fik den Besked at de havde Brev fra Struckmann at Billederne vilde blive hentede Onsdag, saa det var et Svineheld at vi fik dem alle. Og saa maatte jeg oven i Købet ringe rundt for at faa oplyst hvem der ejede 2 af de Billeder vi skulde have fat i. Det lykkedes og vi fik ogsaa Lov at laane dem. Det var et forfærdeligt Slæb og jeg var lige kommen hjem Mandag Aften efter at have været til Sølvbryllup paa Torbenfeldt til Kl. 2½ Mandag Morgen og til Frokost paa Orelund Mandag Middag. Dette Brev begynder altsaa bag fra. Jeg kom til Kjøbenhavn Torsdag Aften. Var til Møde i Kunstmuseet Fredag Morgen med Swane og Struckmann angaaende Udstillingen og de Billeder der skulde samles, det varede til 12½ saa spiste vi Frokost i Glaciecafeen og saa tilbage igen til Museet. Lørdag var jeg til Frokost hos Johannes V. og Søndag rejste jeg altsaa til Torbenfeldt o.s.v. Nu sidder jeg her og skriver mens Puf og Else er i Biografen. Jeg havde ellers tænkt at den Udstilling skulde have bestaaet af Billeder fra Sjælland, men blev nedstemt, der kommer baade fra Fyn og Jylland. Den aabner den 31 ds. og var til 23 Februar og jeg tænker at jeg rejser over og ser den en Uges Tid hen i Februar. Jeg skulde have malet et Par Billeder jeg fik Bestilling paa i Jylland det ene til en Fødselsdag 24/1, men det naar jeg altsaa ikke. Mange Hilsner 
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1948-03-04</t>
   </si>
   <si>
     <t>Thora Cohn
 Elise Hansen
 Andreas Larsen
 Elena Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Elisabeth Neckelmann
 Marie Neckelmann
 Ane Talbot</t>
   </si>
   <si>
     <t>Det kan ikke afgøres, om den af Elena/Bimse Larsens søstre, der deltog i turen til Trelleborg var Marie eller Elisabeth Neckelmann.</t>
   </si>
   <si>
     <t>Johannes Larsen har været på Trelleborg med Elena/Bimse Larsen, hendes mor og søster. Hele familien i Kerteminde har været eller er syge af forkølelse.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Z4LY</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [På kuvertens bagside;]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 4 Marts 1948.
 Kære Grevinde!
@@ -4612,51 +4612,51 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/x2kr</t>
   </si>
   <si>
     <t>[Fortrykt øverst s. 1:]
 KNUTHENBORG
 [Håndskrevet i brevet:]
 30/7 - 48
 Kæreste Bimse.
 Mange Tak for dit Brev forleden fra København og det i tog fra Båxhult. - Jens har det storartet og han og Adam er uadskillelige. Vi vil meget gerne beholde ham her til Adam skal i Skole d. 16. August - vi er selv meget begejstrede for Jens, der ganske har erobret vore Hjerter - han er en ligedan sød Dreng i alle Retninger. - Han har Tøj nok - det hænder jo vi vasker og desuden er han og Adam næsten nøgne det meste af Dagen. De er helt sorte paa Ryggen - dog ikke af Snavs, men af Sol! Vi farer rundt i den nye Motorbaad - de første Ture har vi været paa Lindholm, det tager kun 1/2 Time at "køre" derover. Her er meget varmt 27⁰ C. i Skyggen - det er jo rigtig varmt for mig!
 Vi har haft mange Gæster, saa det er rart at Vejret er saadan at vi kan være ude hele Dagen.
 Jeg har lige haft langt Brev fra Las, han har det udmærket heldigvis. Maaske tager jeg derover til Septm. nu faar vi se, muligvis tager ... og jeg en lille Tur til England en ca. 14 Dage, men jeg har ikke helt bestemt mig endnu. - Selvfølgelig faar Jens og Peter en [ulæseligt] jeg er jo blevet [ulæseligt ord] at jeg glemte at spørge Dig om vi ikke vilde have dem under dit lange Ophold i Hovedstaden [ulæseligt]
 Her gaar alt ved det gamle - det vil altsaa sige godt! Den lille "Sag" vi talte om paa Båxhult kom der inte_t ud af, meget uheldigt for Anklageren! _Og dumt! Nu faar vi se hvordan det gaar med Skilsmissen - og hvornaar. Tilsyneladende er der intet at mærke! 
 I Hast og 1000 Hilsener til jer alle - Kys til Lysse og dig fra _Christa. Jens hilser meget
 _</t>
   </si>
   <si>
     <t>1948-08-21</t>
   </si>
   <si>
     <t>Hans Hvass
 Andreas Larsen
 Jeppe Larsen
 Johan Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Johannes Larsen besøgte i september blandt andet Olaf Rude og Oluf Høst på Bornholm.</t>
   </si>
   <si>
     <t>Johannes Larsen har lavet en akvarel med måger til Nationaltidende. Han vil snart en lille tur til Bornholm. Jeppes allike fælder.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/KKjX</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 21 Aug 1948.
 Kære Grevinde!
 Nu er jeg lige bleven færdig med en Akvarel med Maager, som skal illustrere en Artikel af Hans Hvass i Nationaltidendes Lørdagsnummer. Og saa tænker jeg paa en Sviptur til Bornholm, som er en af de faa danske Øer som jeg ikke har været i Land paa. Turen med Lysse er foreløbig udsat paa Grund af [ulæseligt]bbias Sygdom, men Lysse mener det bliver en Gang i Septbr. Her staar ellers alt godt til. Jeppes Allike bliver mere og mere tam og nu er den ved at fælde, saa det vil jo pynte paa den naar det bliver overstaaet. Jeg skal hilse fra Else og Puf. Mange Hilsner fra 
 Din hengivne
 Johannes Larsen.</t>
@@ -4688,203 +4688,203 @@
 Chr. Knuth
 Knuthenborg
 Bandholm
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 Kjerteminde 14 Oktbr. 1948.
 Kære Grevinde!
 Jeg har længe planlagt at skrive til Dig, men hver Dag er der kommet noget i Vejen, ikke mindst Konfirmationen, i hvilken Anledning jeg maatte rømme mit Værksted, til Fordel for Bespisningen. Det var ellers nær gaaet i Vasken, for Ane blev syg om Lørdagen med ret høj Feber, saa Doktoren maatte hentes, han gav hende Pe= hvad er det hedder, noget med =cilin og Søndag Morgen Albyl, saa fik hun Lov til at komme til Konfirmation efter at Præsten havde givet hende Lov til at slippe for Prædikenen. Det var i Søndags saa Din Gave kom i god Tid, men blev først pakket ud paa Dagen. Ane er i Gang med at digte Takkebreve til Dig og Egeberg. I Dag har der været en Flyttemand efter Billederne til Udstillingen i Maribo. Lysse og Bimse der var her til Konfirmationen, kom uventet ind ad Døren i Gaar Formiddags. De skulde til Faaborg og sælge en Ejendom som Bimses Moder har der. De kom igen i Aftes og er igen i Dag i Faaborg og har mine Søstre med dernede. Nu er Klokken saa mange at jeg skal passe paa Posthuset. Jeg haaber at Du har det godt og har faaet Adam hjem.
 Mange Hilsner
 Din hengivne
 Johannes Larsen</t>
   </si>
   <si>
     <t>1948-10-18</t>
   </si>
   <si>
     <t>Birgitte Bøttern
 Hans Eric Bøttern
 Jørgen Bøttern
 Margaretha Bøttern
 Thora Cohn
 Andreas Larsen
 Jeppe Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine Swane
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes Larsen rejser torsdag. Thora er i Odense. Ane holder efterårsferie hos Bøtterns.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/VXzl</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 18 Octbr 1948.
 Kære Grevinde.
 Jeg har nu bestemt mig til at rejse herfra Torsdag. Jeg har undersøgt Forbindelserne og faaet at vide at Færgen gaar fra Svendborg Kl. 14.20 og ankommer Kl. ca 18 til Nakskov. Thora tog til Odense i Lørdags og i Dag rejste mine Søstre sammen med Ane der skal besøge Bøttern i Efteraarsferien, saa nu er vi kun 4. her tilbage. Barometret er raslet ned til Regn og Blæst, hvilket stemmer med Forholdene udenfor. Mange Hilsner gaar fra Else og Puf 
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1948-10-26</t>
   </si>
   <si>
     <t>København
 St. Kongensgade 1</t>
   </si>
   <si>
     <t>Adam Knuth
 Elisabeth Knuth
 Frederik Knuth
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Det er uklart, om "Lensgreven" er Adam eller Frederik Knuth.</t>
   </si>
   <si>
     <t>Johannes Larsen havde en behagelig rejse. Han mangler penge til at betale sin skat og beder Christa Knuth sende det, som hun skylder ham.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/1JyO</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth 
 Hotel Cosmopolite
 Knuthenborg [ordet overstreget]
 St Kongensgade 1
 Bandholm [ordet overstreget]
 København K
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 26 Octbr. 1948.
 Kære Grevinde!
 Tusind Tak for sidst! Jeg havde en let og behagelig Rejse, takket være Elisabeths Bog. Puf var i Svendborg, hvor jeg ankom Kl. 5 og 5 M. over 6 var vi hjemme. Naar jeg allerede skriver skyldes det til Dels, men kun til Dels, at Else har sat mig til at skrive Rykkerbreve i Anledning af at vi skal betale Skat d. 3 Nov. og mangler Penge til at betale den med. Dersom Du altsaa kan sende mig nogle inden den Dato vil de være kærkomne. Her staar alt vel til. Vil Du hilse Lensgreven Adam og Elisabeth. Mange Hilsner til Dig selv fra
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1948-11-20</t>
   </si>
   <si>
     <t>Elise Hansen
 Peter Hansen
 Andreas Larsen
 Johan Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Johan/Lysse og Johannes Larsen har hentet Elisa Hansens urne på et krematorie i København og kørt den til Faaborg, hvor den blev nedsat i Peter Hansens grav. 
 Nu laver Johannes Larsen ex libris.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Ofud</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg 
 Bandholm
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 20 Novbr. 1948.
 Kære Grevinde
 Ja nu er jeg altsaa hjemme igen. I Forgaars Morges Kl. 6.15 hentede Lysse mig og vi kørte ud paa Enghavevej og drak Kaffe hvorefter vi hentede Elises Urne paa Krematoriet ved Roskildevej og naaede en Færge ved 9 Tiden, traf Puf og Else i Nyborg og kørte i øsende Regn til Faaborg. Middag paa Rasmussens Hotel, derefter en Højtidelighed i Museets Forhal og saa til Kirkegaarden hvor Urnen blev sat ned i Peter Hansens Gravsted. Saa flyttede jeg over i vores Vogn og fulgtes med Lysse til Nyborg, hvor de naaede en Færge ved 4 Tiden, og saa kørte vi her hjem. Jeg er nu i Gang med Arbejdet igen, men der er stadig noget der skal gøres før jeg kan begynde for mig selv. Bl.a. nogle Ex libris, Hilsner fra Else og Puf! Mange fra mig.
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1948-12-08</t>
   </si>
   <si>
     <t>Refshalevej 16 Maribo</t>
   </si>
   <si>
     <t>Helge Constantin Jensen
 Andreas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Christa Knuth flyttede efter sin skilsmisse fra Knuthenborg til en villa i Maribo.</t>
   </si>
   <si>
     <t>Johannes Larsen har været syg med feber. Han skulle have været på jagt med Obert Helge Jensen på Rømø og Slien, men han måtte aflyse. De kom afsted en anden dag. En fisker har lovet Larsen en sejltur til Hatterrevet nord for Samsø, og Larsen har fået bestilling på et billede derfra. 
 Johannes Larsen kommer den 13. for at deltage i Christa Knuths fødselsdag.
 Peter fra Båxhult har været på besøg.
 Larsen spørger, om Christa Knuth fik byttet den villa, som hun havde købt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/CaeP</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej 16.
 Maribo. 
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde 
 [Julemærke 1948]
 [I brevet:]
 Kjerteminde 8 Decbr. 1948.
 Kære Grevinde!
 Tak for Brevet I Dag. Jeg forstaar at det maa have været svært for Dig at sige Farvel t Knuthenborg. Jeg er lige staaet op efter at have ligget af Forkølelse en 14 Dages Tid og er lidt sløj endnu. Den Forkølelse kom mig meget ubelejligt, den 15tende skulde Puf have kørt mig til Kolding hvor Oberst Helge Jensen der er Kommandant i Tønder skulde hente mig. Jeg var inviteret til en Jagt den 26 og senere skulde vi paa en anden Jagt nede ved Slien, saa jeg skulde have Pas med, og saa skulde vi have været til Rømø og i det hele se os om i Omegnen. Det var en Tur jeg havde glædet mig vældigt til og saa fik jeg en voldsom Snue Dagen før og laa med Feber i nogle Dage. Men saa sagde Obersten i Telefonen at jeg kunde komme der ned, naar jeg blev rask, saa skulde jeg baade komme til Slien og til Rømø. Jeg har ogsaa aftalt en Tur med en herværende Fisker til Hatterevet, en tør Grund mellem det nordlige Samsø og Sejerø. Det skal være henunder Jul, en Dag med godt Vejr og helst Solskin. Det er en Heldagstur, herfra ved 8 Tiden, der oppe ved Middagstid og saa hjem igen. Sagen er at jeg har faaet Bestilling paa et Billede med Motiv derfra til 5000 Kr. som skal leveres omkring første Marts. Saa Du ser jeg har nok at gøre. Alligevel vil jeg gerne komme til Din Fødselsdag, dersom det kan lade sig gøre. Jeg skal vel i saa Fald komme den 13 og og saa rejse hjem igen d. 15. Vi havde Besøg af Peter fra Båxhult i Forgaars, han havde været et Par Dage paa Lundsgaard. Han er en sød Dreng og saa synes jeg han havde forskønnet sig meget siden jeg sidst saa ham. Her har vi det ellers godt og nu skal jeg til at gaa lidt ud og se at komme i Orden igen. Det er en væmmelig Fornemmelse at have spildt et Par Uger, naar man i Forvejen synes at man har altfor lidt Tid til sin Raadighed, men det er der jo desværre ikke noget at gøre ved. Du undskylder nok at der gik et Hjørne af Papiret da jeg rev det af, men jeg gad ikke begynde forfra. Jeg skal hilse fra Else og Puf. Fik Du saa byttet den Villa Du havde købt? eller er det den Du bor i? Mange Hilsener fra
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1949-05-28</t>
   </si>
   <si>
     <t>Aage Blomberg
 Thora Cohn
 Adam Knuth
 Elisabeth Knuth
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ove Holger Christian Vind</t>
   </si>
   <si>
     <t>Sanderumgård er en gammel hovedgård, som ligger i Davinde Sogn, Odense Kommune. Ejer 1913-1950: Ove Holger Christian Vind (Wikipedia juni 2024). 
 Rønningesøgaard, også stavet Rønninge Søgård, er et tidligere krongods, beliggende i Rønninge Sogn i Kerteminde Kommune (Wikipedia juni 2024). 
 Christianslund Badehotel lå i Nyborg – lukkede i 1965 (Arkiv.dk). 
 Juelsberg Gods ligger ved Nyborg.
 H. C. Andersen: Den grimme ælling med illustrationer af Johannes Larsen udkom i 1955 på Gyldendal.</t>
   </si>
   <si>
     <t>Johannes Larsens familie har været på en udflugt til tre fynske herregårde. Alle steder blev der holdt foredrag. Ca. 400 gæster deltog.
 Larsen har nu lavet 18 akvareller til Den Grimme Ælling.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/MJeE</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 [X over hele forsiden].
 Søndagsbrev.
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej
 Maribo. 
 [På kuvertens bagside:]
@@ -4957,51 +4957,51 @@
 Jeppe har fundet en skadeunge.
 Der er rotter i værkstedet.
 Larsen laver illustrationer til Den Grimme Ælling.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/BZ1Q</t>
   </si>
   <si>
     <t>Kjerteminde 2 Juni 1949.
 Kære Bimse og Lysse!
 Tak for Jeres Brev. Jeg maa vel hellere begynde med de Fjer. De var af en Snespurv Hun eller Unge. Grunden til at jeg ikke fik svaret omgaaende var den at jeg en af de sidste Dage af April fik Influensa, og laa 8 Dage med Feber og var omtrent lige saa længe om at komme i Orden igen. Dagen efter Pufs Fødselsdag fik vi Besøg af Else og Johs V. som blev her til om Mandagen. Det var dejligt Vejr og vi fik kørt dem et Par Ture. Til Jættestuen ved Snave og Dagen efter til Stranden ved Bøgebjerg. Jeres Planer om et Pintsebsøg kan ikke blive til noget. Grevinden og Elisabeth kommer her i Morgen og bliver Pintsen over, og den 7 skal vi til Tønder hvor vi er inviteret af Kommandanten og jeg skal blive der en Uges Tid og bl.a. til Rømø og Slesvig. Jeg haaber ikke at Turen op gennem Jylland til Frederikshavn og Göteborg til Båxhult gaar i Vasken den har jeg glædet mig til og jeg har sørget for Natlogi paa Kongsø hos Hostrup Schultz’s, dersom det bliver i Ferien. Vi er ogsaa inviteret til at overnatte hos Dede, der var her forleden og i Kirkeby kan vi jo ogsaa overnatte. Jeppe var i Gaar i Revninge og kom hjem med en Skadeunge. Vi har lige fanget en Rotte i Værkstedet og før jeg var der ovre saa jeg en Unge og da jeg kom tilbage med noget Leverpostejmad til at lægge i Fælden var der 2. Jeg slider i det med Illustrationerne til ”den grimme Ælling” og har faaet lavet et Par og Tyve færdig og tegnet 2 i Dag. Jeg skulde gerne se at faa det Arbejde fra Haanden saa jeg kunde komme til at bestille noget ordentlig. Mange Hilsener til Jer allesammen fra Jeres 
 JL. 
 P.S.
 Det er et dejligt Vejr, det regner hver Nat og for det meste ogsaa om Dagen.
 JL.</t>
   </si>
   <si>
     <t>1949-06-29</t>
   </si>
   <si>
     <t>Benneweis
 Thora Cohn
 Adam Knuth
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Haldur Oppermann
 Christine Rasmussen
 Holger Rasmussen
 Ane Talbot</t>
   </si>
   <si>
     <t>Den direkte landevej (Hans Schacksvej) mellem Kerteminde og Munkebo var ikke anlagt i 1949, så den bebyggelse, som Larsen arbejdede på at forhindre var langs Odensevej ved Kertinge Nor. 
 Jeppe Larsen havde en tam skade.</t>
   </si>
   <si>
     <t>Johannes Larsen sender Adams ex libris. Han skal til møde med Naturfredningsforeningen for at forhindre bebyggelse langs fjorden mellem Kerteminde og Munkebo. Derefter skal Larsen til fødselsdagsfester i både Faaborg og Kerteminde. Han har været i cirkus med børnene.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/D1eM</t>
   </si>
   <si>
     <t>Kjerteminde 29 Juni 1949.
 Kære Grevinde.
 Hermed Adams Ex libris med Tak for Laan. Jeg sidder her alene da Puf og Else er i Odense. I Morgen skal jeg til Møde i Naturfredningsforeningen i Anledning af, at vi vil forsøge at forhindre Bebyggelsen langs Fjorden mellem Kjerteminde og Munkebo og derefter skal Else, Puf og jeg til Middag i Faaborg. Det er vist Fru Holger M. Rasmussens Fødselsdag. I Aftes var jeg med Børnene i Cirkus Benneweiss og i Forgaars var jeg til 50 Aars Fødselsdagsfrokost hos Politimesteren saa Du ser jeg fører et virksomt Liv. Skaden kan nu saa smaat begynde at spise og drikke selv.
 Mange Hilsener fra
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1949-09-28</t>
@@ -5034,51 +5034,51 @@
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde Chr. Knuth
 Refshalevej 
 Maribo
 Danmark
 [På kuvertens bagside:]
 Johannes Larsen
 Båxhult
 Långaryd
 Sverige
 [I brevet:]
 Båxhult 28 Septbr. 1949.
 Kære Grevinde!
 Tak for de fortsatte Forsendelser og Hilsener! Bimse skal en af Dagene til Kjøbenhavn og hente nogle Møbler, som hun har arvet efter sin Moder og saa kører jeg med. Dagen efter vil hun køre mig til Korsør og saa henter Puf mig i Nyborg. Jeg regner saa med at komme til Maribo en Gang i næste Uge for at male den Akvarel til Doktoren. Altsaa hvis det passer Dig. Jeg har da faaet malet en Del, skønt Vejret har drillet mig i den sidste Tid med at være graat naar jeg skulde have Solskin og omvendt. 
 Mange Hilsner ogsaa fra Lysse og Bimse.
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1949-11-21</t>
   </si>
   <si>
     <t>Holger Jugel
 Adam Knuth
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Det omtalte vedlagte brev findes ikke sammen med Larsens brev.</t>
   </si>
   <si>
     <t>Andreas/Puf Larsen har influenza. Christa Knuths billede bliver muligvis solgt til anden side. Larsen har tegnet en tårnfalk til Dansk Jagttidende.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/tN7d</t>
   </si>
   <si>
     <t>Kjerteminde 21 Novbr. 1949.
 Kære Grevinde
 Tak for Brevet i Dag. Jeg kom godt hjem fra Aarhus Fredag Aften, men med Toget. Puf og Else skulde have hentet mig, men Puf fik i sidste Øjeblik Influenza og maatte gaa i Seng i Stedet. Som Du ser af vedlagte Brev fra Jugel, er Dit Billede i Farezonen, jeg har meddelt ham at det kun maa sælges for fuld Pris, saa Faren driver nok over. Det er jo kedeligt for Kunsthandleren for det er vist det hidtil eneste Livstegn fra Kundernes Side. Jeg vedlægger Dit Katalog med Tak for Laan. Jeg afsender i Dag en Taarnfalketegning til ”dansk Jagttidende.” Hils Adam!
 Mange Hilsener fra
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1949-11-23</t>
   </si>
   <si>
     <t>Olav Evensen
 Adam Knuth
 Holger Rasmussen
@@ -5103,51 +5103,51 @@
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 23 Novbr. 1949
 Kære Grevinde!
 Ved at rode i nogle Breve fandt jeg nogle Ex libris. Det er lavet til Fru Schaldemose, Holger M Rasmussens Søster, hun skulde bruge det til en Gave til en Dr. H[ulæseligt]sher der havde været hendes afdøde Mands Læge. Jeg fandt ogsaa et Par med en Isfugl til en Hr. Evensen, men det har Du vist faaet. Jeg er i Dag bleven færdig med de 2 smaa Akvareller til Konsulenten, han skal have en til, men den skal først leveres 6 Juni. Saa nu kan jeg igen begynde at lave lidt til mig selv. Mange Hilsner 
 Din hengivne
 JL. 
 PS.
 Det er morsomt for Adam at han skal op og skyde Tjurhaner. Hils ham
 JL. 
 [Indlagt i brevet: Ex libris til A. H. B. H.]</t>
   </si>
   <si>
     <t>1949-12</t>
   </si>
   <si>
     <t>Brevkort</t>
   </si>
   <si>
     <t>Thora Cohn
 Adam Knuth
 Elisabeth Knuth
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot</t>
   </si>
   <si>
     <t>Alle ønsker Knuth-familien god jul og godt nytår.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9z4p</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej
 Maribo.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [På kortets billedside:]
 [Tegning og fortrykt:]
 ”Nej, det er ingen Kalkun. 
 [Håndskrevet på tekstsiden:]
 Kære Grevinde!
 Alle vi her ønsker Dig og Elisabeth og Adam en rigtig glædelig Jul og et godt Nytaar!
 Din hengivne
 JL.</t>
@@ -5168,51 +5168,51 @@
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej
 Maribo
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [Julemærket 1949. Poststempel]
 [På postkortets billedside: Tegning og fortrykt: Du kan tro, det er et Kalkunæg – ”]
 [På kortets tekstside:]
 Kjerteminde 22/12 – 1949.
 Kære Grevinde!
 Tak for Brev og Penge og sidst men ikke mindst ”Byvnh. violet” som jeg sidst smagte i Kolding paa Vej til Tønder. Det var et fint Resultat af Adams Jagt. Jeg har vist skrevet det før, men alligevel Glædelig Jul og godt Nytaar. Din hengivne JL. 
 [Fortrykt på kortets bagside:]
 Reproduceret efter Johannes Larsens originaltegning til eventyret ”Den grimme Ælling” af H.C. Andersen.</t>
   </si>
   <si>
     <t>1950-01-10</t>
   </si>
   <si>
     <t>Johan Havemann
 Adam Knuth
 Elisabeth Knuth
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Den omtalte grosserer er formodentlig Johan Gunnar Havemann.</t>
   </si>
   <si>
     <t>Billedet er ejet af grosserer Havemann, og der stod i udklippet, at det var knap 2000 kr. værd.
 Larsen har ikke fået malet flere billeder end møllen. Man har haft en mindre brand i fyrkælderen på Møllebakken. Andreas/Puf Larsen slukkede den, men ringede også til Falck. Brandmændene fik hver en cigar.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/SPLE</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej
 Maribo. 
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 10 Jan. 1950.
 Kære Grevinde!
 Tak for Brevene. Det sidst sendte Udklip fortalte mig at det var Grosserer Havemann der ejer Billedet, det vidste jeg ikke. Forøvrigt syntes jeg det var lidt utidigt af Bladet at skrive at det var knap 2000 Kr værd. Efter en stille Taagedag i Gaar har vi nu igen Snestorm fra SØ. Jeg har ikke faaet malet flere Billeder end Møllen, da jeg har haft en hel Del smaa Bestillinger, jeg er lige bleven færdig med et Bogbind til en af Pufs Kunder. Vi havde en mindre Ildløs her i Morges, Else opdagede Røg i Fyrkælderen hvor der var gaaet Ild i en Brændekurv. Puf slukkede den med Ildslukkeren men da de ikke kunde se for Røg ringede de til Falck, der kom med en stor Udrykningsvogn og Politi og Brandvæsnet. Der var nu ikke mere Ild og Puf gav hele Forsamlingen hver en Cigar saa drog de af igen. Vil Du hilse Adam og Elisabeth. Puf og Else beder hilse og mange [ulæseligt ord] fra JL.</t>
   </si>
@@ -5242,92 +5242,92 @@
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej.
 Maribo.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 26 April 1950.
 Kære Grevinde.
 Som Du ser er jeg nu hjemme igen. Jeg havde det som altid dejligt paa Båxhult, men det jeg var kommen derop for faldt ikke saa heldigt ud. Til Trods for at jeg var med Lysse ude ved 4 Tiden 6-7 Gange og selv en Morgen stod op Kl. 2 ¾ og sad paa et Sted i Skoven fra Kl. 3-4 og et andet Sted en halv Time kom jeg ikke Tjurene, nærmere end til et Par Gange at høre nogle fjerne Lyde. For øvrigt regnede det med Undtagelse af et Par Dage hele Tiden og frøs hver Nat. Den Aften vi havde bestemt til at tage hjem næste Dag, sagde min Søster at næste Gang hun kom derop vilde hun gerne til Smålands Taberg, hvorpaa Lysse sagde at det kunde hun komme i Morgen. Næste Dag var det straalende Solskin og næsten Stille. Bimse ringede til Skolen og bad Søster og Jonas fri og saa kørte hun og Marie og Børnene og jeg ad Nissastigen til Jönköping, hvor vi spiste Frokost i Alphyddan, en højt over Byen beliggende Beværtning med Udsigt over Byen og Vättern og Visingsø og Husquarna. Derefter kørte vi op paa Taberg, hvor der var masser af blaa Anemoner, som vi gravede nogle Stykker op af, deriblandt en smuk rød som Søster fandt. saa kørte vi ad Sagastigen hjem og var hjemme til Aftensmad. Dagen efter kørte Bimse mig os ["mig" overstreget; ”os” indsat over linien] til Birkerød hvor jeg overnattede og næste Dag kørte hun mig til Korsør og Puf hentede mig i Nyborg. Nu har jeg i et Par Dage ordnet den Post her laa og besvaret det nødtørftige og saa skulde jeg i Morgen se at faa begyndt at bestille noget. Paa Fredag Kl. 12 skal jeg til Indvielsen af det nybyggede Pax. Mange Hilsener ogsaa til Adam.
 Din hengivne
 Johannes Larsen</t>
   </si>
   <si>
     <t>1950-05-02</t>
   </si>
   <si>
     <t>Adam Knuth
 Elisabeth Knuth
 Andreas Larsen
 Johan Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Aage Marcus</t>
   </si>
   <si>
     <t>Betesmark: Svensk ord for overdrev eller græsgange med ringe udbytte. 
 Restaurant Pax var ejet af Johannes Larsens venner Johanne og Johan Due Nielsen. Se nærmere om restauranten i deres biografier. 
 Else Larsen blev født 28. april 1910.</t>
   </si>
   <si>
     <t>Johan/Lysse Larsen har set tjurhøns. Johannes Larsen har været til indvielsesfest med en god frokost på Pax. Han skriver rejseerindringer til en serie publikationer, som aage Marcus har sat i scene.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/wt9k</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej 
 Maribo.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 2 Maj 1950.
 Kære Grevinde!
 Tak for Brevet med Bøgeløvet, saa langt fremme er vi ikke her i Haven, her har været en væmmelig Kulde indtil i Gaar da Termometret pludselig røg op til en Snes Grader. Santidig med Dit Brev fik jeg et fra Lysse der meddeler at han den [Dag] jeg var rejst om Eftermiddagen fra mit Værelse saa 3 skogrende Tjurhaner og en Del Høner i Betesmarken. Jeg var i Fredags til Indvielsesfrokost i ”Pax”. Der var ca 40. Haandværkerne Politiet Pressen og Byraadet o s. v. Der er bleven vældigt fint og vi fik en god Frokost, men det gik ud over Appetitten til Elses Fødselsdagsmiddag om Aftenen. Ellers sidder jeg og skriver om Barndomsminder fra Rejser i Sverige og andet. Det er Aage Marcus der har sat mig til det i Haab om at det kan bruges i en Serie Publikationer, som han redigerer hos Gyldendal, de kaldes ”con amore”. Jeg tror nu ikke rigtig paa det, jeg synes det falder noget tørt ud. Jeg skal hilse fra Else og Puf. Vil du hilse Adam og Elisabeth.
 Mange Hilsner fra 
 Din hengivne
 JL.</t>
   </si>
   <si>
     <t>1950-05-16</t>
   </si>
   <si>
     <t>Thora Cohn
 Christian David
 Adam Knuth
 Elisabeth Knuth
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Peter Magnussen
 Alfred Nielsen
 Leo Swane
 Viggo Winkel</t>
   </si>
   <si>
     <t>Paulownia tormentosa: Kejsertræ.
 Det vides ikke, hvem Söderberg var.</t>
   </si>
   <si>
     <t>Johannes Larsen kom godt hjem fra Spodsbjerg og Svendborg.
 Misteltensfrøene spirer fint. Haven står flot, men tårnfalken er druknet. 
 Larsen har solgt flere akvareller hos Winkel &amp;amp; Magnussen, end han havde regnet med.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/0JgV</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej 
 Maribo.
 [På kuvertens bagside:]
 Johannes Larsen
@@ -5397,51 +5397,51 @@
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej
 Maribo
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 10 August 1950.
 Kære Grevinde
 Nu har Aage Marcus været her og er draget af med det jeg har skrevet, og Dagen efter lavede jeg et Kort over Kjerteminde og sendte ham. Lørdag og Søndag skal jeg til Museumsmøde i Faaborg. Lysse ringede i Dag og tilbød at hente mig i Korsør, eventuelt komme helt her over. Vi aftalte at jeg skulde skrive eller telefonere naar jeg havde været i Faaborg Antagelig bliver det en Dag i Løbet af næste Uge at jeg kommer til Båxhult. Jeg kan ikke huske hvad Dag det var at Du og Elisabeth skulde rejse til Stockholm. Maaske er i allerede rejst og dette kommer for sent. Ellers staar alt vel til her. Mange Hilsener fra
 Din hengivne 
 Johannes Larsen.
 P.S. Jeg fik i Dag et Brev fra H.R.S Bondo Swane med et Udklip fra en jysk Avis med et Billede af ham og mig fra Turen til Nakskov Inderfjord.</t>
   </si>
   <si>
     <t>1950-10-26</t>
   </si>
   <si>
     <t>Thora Cohn
 Adam Knuth
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes Larsen skrev erindringer fra blandt andet Sveriges-ophold til Aage Marcus' bog "Jeg kan huske", som udkom 1950.</t>
   </si>
   <si>
     <t>Johannes Larsen har slidt med manuskriptet og sendt det afsted. Derefter har han skrevet breve. Andreas/Puf og Else er med børnene i Odense.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/bk12</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej 
 Maribo.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 26 Octbr. 1950.
 Kære Grevinde.
 Tusind Tak for sidst! Vi havde en god Rejse hjem og kom lige til pas til Færgen. Jeg gik straks i Gang med Manuskriptet og i Gaar sled Puf og jeg i det hele Dagen og fik det sendt af om Aftenen. I Dag har jeg siddet og besvaret Breve hele Dagen, der laa jo en Masse Post der havde hobet sig op i min Fraværelse heldigvis kunde det meste gaa i Kakelovnen. Puf og Else og Børnene er i Odense, henholdsvis til Frisør og paa Blomsterudstilling. Jeg har sat dem til at faa Rejer med hjem, altsaa Nordsø Rejer, men det er jo ikke sikkert det lykkes. Hils Adam! Mange Hilsener til Dig selv fra
 Din hengivne
@@ -5494,87 +5494,87 @@
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej
 Maribo.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 12/2 – 1951.
 Kære Grevinde!
 Hermed et Par Kort til den frie Udstilling. Dersom Du ikke selv kan bruge dem kan Du jo lade dem gaa videre til Elisabeth. Her var Taage i Morges og Kl 9 begyndte det at sne og det er først nylig holdt op d.v.s. ved 4 Tiden. Børnene er taget til Odense for at se ”Landmandsliv” og Puf brygger saa jeg er alene i Huset.
 Mange Hilsner fra 
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1951-05-29</t>
   </si>
   <si>
     <t>Johannes Øhlenschlæger Johansen
 Adam Knuth
 Elisabeth Knuth
 Tage la Cour
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Kelvin Lindemann
 Vilhelm Lundstrøm
 Holger Rasmussen
 Ambrosius Stub</t>
   </si>
   <si>
     <t>Museet: Johannes Larsen var medstifter af Kerteminde Museum, som er forgænger til Østfyns Museer. 
 Pax var en strandrestaurant i Kerteminde. Den var ejet af ægteparret Due Nielsen, som var Johannes Larsens venner. 
 Det vides ikke, hvem Reventlow var.</t>
   </si>
   <si>
     <t>Det har været stormvejr, og der var koldt på museet, så generalforsamlingen blev flyttet til Pax. Øhlenschlæger Johansen kom med plader med optagelser af Larsens samtaler med Reventlow, og man hørte dem og så nogle film med Kerteminde-fiskere samt teaterstykker.
 Larsen vil gerne se Lundstrøm-udstillingen. Han laver vignetter til en Ambrosius Stub-digtsamling. Tage la Cour og Kelvin Lindemann kommer på besøg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/KcK4</t>
   </si>
   <si>
     <t>[I brevet:]
 Kjerteminde 29 Maj 1951.
 Kære Grevinde!
 Hermed Din Bog som jeg haaber maa tiltale Dig. Sikken et Vejr det var i Gaar. D. v. s. det var først om Eftermiddagen da jeg skulde til Generalforsamling i Museet at det gik op for mig hvad det var for en Storm for her oppe mærkede vi ingen Ting. Nede paa Museet var det saa koldt at vi besluttede at henlægge Generalforsamlingen til Pax og kørte straks derud, og sikke det stormede, der stod et vældig Hav ind mod Kysten og Træerne bøjede sig og Bladene føg. Efter Mødet spiste vi til Aften og Øhlenschlæger Johansen der var kommen med nogle Plader af min Samtale med Reventlow, lod os høre Pladerne som han forærede Museet og bag efter saa vi en Film han havde optaget af mig her for nogle Aar siden og 3 andre Film, en fra Kjerteminde Havn med Fiskerbaade som vi fulgte og gennem Kattegat gennem Limfjorden til Thyborøn og ud i Vesterhavet hvor de trawlede og tilbage her til. Og derfter 2 Film fra Frilufstheatret her. ”Elverhøj” og ”der var en Gang”. Saa fik vi Kaffe og Cognac og jeg kom hjem Kl halv elleve. Jeg har vældig Lyst til at tage ind og se Lundstrøm Udstillingen, men jeg ved ikke om jeg kan samle mig sammen til det. For Tiden laver jeg en hel Del Vignetter til en ny Udgave af Ambrosius Stubs Digte som Holger Rasmussen arbejder med. Han har fundet en Del flere Digte og en Del Rettelser til flere andre. Else og Puf er kørt til Odense og i Eftermiddag faar jeg Besøg af Tage la Cour og Kelvin Linneman og formodentlig Deres Koner, for der kommer 4. Hils Adam og Elisabeth og mange Hilsener til Dig selv fra 
 Din hengivne
 Johannes Larsen.
 P.S.
 Hvordan gaar det med Din Mistelten? Dem der er tilbage af mine er der ingen anden Forskel paa end at de er blevne graa i Stedet for grønne
 JL:</t>
   </si>
   <si>
     <t>1951-06-10</t>
   </si>
   <si>
     <t>Adam Knuth
 Elisabeth Knuth
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Vilhelm Lundstrøm
 Albert Lørup
 Henry Lørup</t>
   </si>
   <si>
     <t>Alberts Lørups brev findes ikke sammen med det her indsatte brev.
 Else Larsen blev indlagt på Dianalund, efter at hun fødte et barn, der døde efter få dage.</t>
   </si>
   <si>
     <t>Det er dejligt, at Christa Knuth skal til London.
 Albert Lørup vil forære Larsen Henry Lørups selvportræt.
 Larsen maler. Han vil gerne se Lundstrøm-udstillingen. 
 Det går bedre med Else.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/DQtj</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej 
 Maribo.
 [På kuvertens bagside:]
 Johannes Larsen
@@ -5612,51 +5612,51 @@
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Grevinde Christa Knuth
 Maribo
 Lolland.
 [På kuvertens bagside:]
 Christine Swane
 Birkerød.
 [I brevet:]
 Birkerød 14 juni 1951.
 Kære Christa.
 Tusind Tak for dine lykønskninger og de dejlige Cigaretter som jeg har nydt. 
 Håber at du har det godt, her har vi det med travlhed Lasse og jeg lægger mosaikken, den er delt i 138 stk og vi er nu nået til 99 så det går da fremad. I øjeblikket har vi ikke tid at tage nogen steder hen. Hils Elisabeth og Adam og tak for hilsner.
 Hilsner fra din hengivne Ugle.</t>
   </si>
   <si>
     <t>1951-07-02</t>
   </si>
   <si>
     <t>Thora Cohn
 Thorvald Hagedorn-Olsen
 Elisabeth Knuth
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Vilhelm Lundstrøm
 Viggo Madsen
 Gerda Rasmussen
 Holger Rasmussen</t>
   </si>
   <si>
     <t>Vilhelm Lundstrøm døde i 1950. I 1951 afholdt man en mindeudstilling over ham. Den fandt sted på Charlottenborg i maj, på Århus Rådhus juni-juli og i Oslo august-september. (Dansk Biografisk Leksikon).
 Grisebrønden er en bronzeskulptur, der står foran Aarhus Rådhus. Skulpturen bliver i folkemunde kaldt Grisebrønden, men blev oprindeligt og officielt navngivet "Ceres Brønden". Skulpturen forestiller en so med syv grise og har indbygget urværk, der får grisene til at tisse på skift og soen til at savle. Den er udført i bronze og er en kopi af den originale granitskulptur, som blev udført af billedhuggeren Mogens Bøggild og skænket til byen af bryggeriet Ceres i 1941 ved byens 500-års købstadsjubilæum (Aarhus Stadsarkiv).</t>
   </si>
   <si>
     <t>Johannes Larsen og hans familie har været i Århus for at se Lundstrøm-udstillingen, domkirken, Grisebrønden og Hagedorn-Olsens udsmykning. Lørdag var de til middag hos Gerda Rasmussen, og onsdag skal Johannes Larsen til naturfedningsmøde.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Okvf</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej 
 Maribo
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
@@ -5840,51 +5840,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/AvIZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Dp324dsz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TSVC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lwvm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mE9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C74h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZaiD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/64Fi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5xgV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5B9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NqoX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vHQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H0vZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9w6S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7iKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63GQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RtYx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rAW5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YSiU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xNDv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UzWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RtHB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tX0v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r1OB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zz2x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qxxP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rLkH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/otJS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qnpv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JKiO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LDJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2JBk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5T3V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HoVy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wctH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MGKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ix1Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yqXv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n1Xs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N0dU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nos0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JDwA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pzgi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/toJ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5EjO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzvI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eB9o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vu7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GqHO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A0QC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2jOF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IiLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RIgZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0by" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FLmt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hAY5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OGBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kZVb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Htfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YyR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y78o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kfDc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aZUT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z4fS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zPU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h6rr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/soSe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UOxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bFM2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UPN6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dh15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xWVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs2P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9zHx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/T87z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bmdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yZ4z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SP5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yXSz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4KH2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lwDC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MAlh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KaqQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LhDv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s6JF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B40i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMxQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5ord" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66Z4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VBwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpY0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KQjU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w48q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FfaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BaZz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fgxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MEut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NJq0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oPQm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tR39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qdBO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6FTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gUgO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VdrO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IRXy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H0r3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xblM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uvax" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RmbV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8GOR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bpGA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIJb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P65w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zVZr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/edjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z4LY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ma4T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DKxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uQ2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K8aj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJWX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KKjX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DDsy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VXzl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1JyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ofud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CaeP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MJeE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9ovg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BZ1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D1eM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/22Qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tN7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nX6k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9z4p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q5Q7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SPLE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Eao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wt9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0JgV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PYSC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p1L7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bk12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lmlD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/syGz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcK4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DQtj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z3n5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Okvf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MJc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/At2V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/AvIZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Dp324dsz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TSVC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lwvm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mE9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C74h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZaiD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/64Fi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5xgV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5B9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NqoX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vHQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H0vZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9w6S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7iKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63GQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RtYx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rAW5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YSiU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xNDv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UzWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RtHB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tX0v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r1OB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zz2x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qxxP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rLkH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/otJS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qnpv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JKiO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LDJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2JBk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5T3V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HoVy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wctH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MGKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ix1Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yqXv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n1Xs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N0dU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nos0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JDwA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pzgi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/toJ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5EjO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzvI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eB9o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vu7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GqHO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A0QC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2jOF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IiLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RIgZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0by" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FLmt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hAY5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OGBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kZVb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Htfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YyR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y78o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kfDc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aZUT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z4fS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zPU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h6rr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/soSe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UOxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bFM2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UPN6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dh15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xWVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs2P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9zHx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/T87z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bmdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yZ4z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SP5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yXSz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4KH2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lwDC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MAlh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KaqQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LhDv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s6JF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B40i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMxQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5ord" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66Z4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VBwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpY0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KQjU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w48q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FfaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BaZz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fgxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MEut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NJq0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oPQm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tR39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qdBO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6FTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VdrO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gUgO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IRXy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H0r3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xblM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uvax" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RmbV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8GOR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bpGA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIJb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P65w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zVZr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/edjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z4LY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ma4T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DKxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uQ2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K8aj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJWX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KKjX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DDsy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VXzl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1JyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ofud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CaeP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MJeE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9ovg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BZ1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D1eM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/22Qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tN7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nX6k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9z4p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q5Q7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SPLE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Eao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wt9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0JgV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PYSC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p1L7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bk12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lmlD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/syGz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcK4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DQtj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z3n5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Okvf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MJc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/At2V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M159"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -10516,114 +10516,114 @@
       </c>
       <c r="J107" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K107" s="5" t="s">
         <v>631</v>
       </c>
       <c r="L107" s="6" t="s">
         <v>632</v>
       </c>
       <c r="M107" s="5" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
         <v>634</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>38</v>
+        <v>635</v>
       </c>
       <c r="E108" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F108" s="5" t="s">
-        <v>47</v>
+      <c r="F108" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H108" s="5" t="s">
-        <v>635</v>
-[...1 lines deleted...]
-      <c r="I108" s="5" t="s">
         <v>636</v>
       </c>
+      <c r="I108" s="5"/>
       <c r="J108" s="5" t="s">
-        <v>42</v>
+        <v>66</v>
       </c>
       <c r="K108" s="5" t="s">
         <v>637</v>
       </c>
       <c r="L108" s="6" t="s">
         <v>638</v>
       </c>
       <c r="M108" s="5" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
         <v>634</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D109" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E109" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F109" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H109" s="5" t="s">
         <v>640</v>
       </c>
-      <c r="E109" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H109" s="5" t="s">
+      <c r="I109" s="5" t="s">
         <v>641</v>
       </c>
-      <c r="I109" s="5"/>
       <c r="J109" s="5" t="s">
-        <v>66</v>
+        <v>42</v>
       </c>
       <c r="K109" s="5" t="s">
         <v>642</v>
       </c>
       <c r="L109" s="6" t="s">
         <v>643</v>
       </c>
       <c r="M109" s="5" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
         <v>645</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D110" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E110" s="5" t="s">
@@ -11804,51 +11804,51 @@
       </c>
       <c r="J137" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K137" s="5" t="s">
         <v>813</v>
       </c>
       <c r="L137" s="6" t="s">
         <v>814</v>
       </c>
       <c r="M137" s="5" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
         <v>816</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C138" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>640</v>
+        <v>635</v>
       </c>
       <c r="E138" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H138" s="5" t="s">
         <v>817</v>
       </c>
       <c r="I138" s="5" t="s">
         <v>818</v>
       </c>
       <c r="J138" s="5" t="s">
         <v>66</v>
       </c>
       <c r="K138" s="5" t="s">
         <v>819</v>