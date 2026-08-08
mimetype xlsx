--- v0 (2026-05-06)
+++ v1 (2026-08-08)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1809" uniqueCount="941" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1820" uniqueCount="948" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -4565,50 +4565,88 @@
     <t>Cadeau var Christa Knuths franske bulldog.
 Det vides ikke, hvem familien fra Faaborg og Jens var.</t>
   </si>
   <si>
     <t>Det var trist med Cadeau. Johannes Larsen er ikke kommet igang med at male. Han har haft en masse gæster. 
 Det går fint med Jeppes allike.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/RJWX</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 23 Juli 1948.
 Kære Grevinde!
 Tak for Brevet. Det var jo trist med Cadeau, men han er jo saa bleven sparet for en besværlig Oldingetilværelse. Jeg haaber at I maa faa Glæde af hans Efterfølger. Jeg er endnu ikke kommen længere end til at skrive et Brev af og til, men jeg forbereder mig til at begynde at male inden ret længe. Vi havde i Forgaars Familien fra Faaborg + Fru Schaldemose med Søn og Datter til Frokost og ovennævnte + Kay og Søs til Middag, saa jeg var lidt træt i Gaar. Ellers gaar det som sædvanligt. Vi har et Par Gæster, min Svigerinde Fru Mackie og Fru Bøtterns lille Pige. Jeppes Allike trives godt den kommer stadig ind og sover hos os om Natten og bliver smidt ud om Morgenen ved 6 – 6½ Tiden. Mange Hilsner ogsaa til Børnene og Jens fra
 Din hengivne
 Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1948-07-30</t>
+  </si>
+  <si>
+    <t>Adam Knuth
+Frederik Knuth
+Jens Larsen
+Johan Larsen
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Christa Knuth og Johannes Larsen, som i en årrække var nære venner, var sammen på besøg hos Elena/Bimse og Johan/Lysse Larsen på gården Båxhult i Småland sommeren 1947. Det er uklart, om Christa Knuths søn, Adam, deltog i denne rejse, men eftersom han og Jens Larsen, som var søn af Elena og Johan Larsen, var så gode venner som beskrevet i brevet, er det sandsynligt. 
+Frederik og Christa Knuth blev skilt 1948, og Christa Knuth flyttede fra Knuthenborg ind i en murermestervilla. Flytningen var formodentlig endnu ikke sket, da Christa Knuth skrev brevet. Hun benyttede da også Knuthenborgs brevpapir. Den sidste tid parret var gift, boede Frederik Knuth oftest på hotel (oplyst af en efterkommer af Christa Knuth).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3864</t>
+  </si>
+  <si>
+    <t>Jens Larsen og Adam Knuth er uadskillelige. Christa Knuth vil gerne beholde Jens på Lolland frem til, at Adams nye skoleår begynder. Drengene render næsten nøgne rundt i varmen. Man sejler i den nye motorbåd.
+Måske tager Christa Knuth en tur til Johannes Larsen i sensommeren. Hun overvejer også en rejse til England.
+Den sag, som Christa og Elena talte om på Båxhult, kom der ikke noget ud af. Nu må man se, hvordan det kommer til at gå med skilsmissen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/x2kr</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst s. 1:]
+KNUTHENBORG
+[Håndskrevet i brevet:]
+30/7 - 48
+Kæreste Bimse.
+Mange Tak for dit Brev forleden fra København og det i tog fra Båxhult. - Jens har det storartet og han og Adam er uadskillelige. Vi vil meget gerne beholde ham her til Adam skal i Skole d. 16. August - vi er selv meget begejstrede for Jens, der ganske har erobret vore Hjerter - han er en ligedan sød Dreng i alle Retninger. - Han har Tøj nok - det hænder jo vi vasker og desuden er han og Adam næsten nøgne det meste af Dagen. De er helt sorte paa Ryggen - dog ikke af Snavs, men af Sol! Vi farer rundt i den nye Motorbaad - de første Ture har vi været paa Lindholm, det tager kun 1/2 Time at "køre" derover. Her er meget varmt 27⁰ C. i Skyggen - det er jo rigtig varmt for mig!
+Vi har haft mange Gæster, saa det er rart at Vejret er saadan at vi kan være ude hele Dagen.
+Jeg har lige haft langt Brev fra Las, han har det udmærket heldigvis. Maaske tager jeg derover til Septm. nu faar vi se, muligvis tager ... og jeg en lille Tur til England en ca. 14 Dage, men jeg har ikke helt bestemt mig endnu. - Selvfølgelig faar Jens og Peter en [ulæseligt] jeg er jo blevet [ulæseligt ord] at jeg glemte at spørge Dig om vi ikke vilde have dem under dit lange Ophold i Hovedstaden [ulæseligt]
+Her gaar alt ved det gamle - det vil altsaa sige godt! Den lille "Sag" vi talte om paa Båxhult kom der inte_t ud af, meget uheldigt for Anklageren! _Og dumt! Nu faar vi se hvordan det gaar med Skilsmissen - og hvornaar. Tilsyneladende er der intet at mærke! 
+I Hast og 1000 Hilsener til jer alle - Kys til Lysse og dig fra _Christa. Jens hilser meget
+_</t>
   </si>
   <si>
     <t>1948-08-21</t>
   </si>
   <si>
     <t>Hans Hvass
 Andreas Larsen
 Jeppe Larsen
 Johan Larsen
 Else Larsen, Else, Andreas Larsens kone</t>
   </si>
   <si>
     <t>Johannes Larsen besøgte i september blandt andet Olaf Rude og Oluf Høst på Bornholm.</t>
   </si>
   <si>
     <t>Johannes Larsen har lavet en akvarel med måger til Nationaltidende. Han vil snart en lille tur til Bornholm. Jeppes allike fælder.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/KKjX</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
@@ -5802,59 +5840,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/AvIZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Dp324dsz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TSVC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lwvm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mE9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C74h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZaiD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/64Fi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5xgV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5B9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NqoX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vHQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H0vZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9w6S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7iKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63GQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RtYx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rAW5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YSiU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xNDv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UzWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RtHB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tX0v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r1OB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zz2x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qxxP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rLkH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/otJS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qnpv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JKiO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LDJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2JBk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5T3V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HoVy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wctH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MGKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ix1Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yqXv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n1Xs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N0dU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nos0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JDwA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pzgi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/toJ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5EjO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzvI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eB9o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vu7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GqHO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A0QC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2jOF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IiLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RIgZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0by" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FLmt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hAY5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OGBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kZVb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Htfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YyR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y78o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kfDc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aZUT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z4fS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zPU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h6rr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/soSe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UOxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bFM2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UPN6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dh15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xWVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs2P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9zHx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/T87z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bmdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yZ4z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SP5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yXSz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4KH2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lwDC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MAlh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KaqQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LhDv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s6JF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B40i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMxQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5ord" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66Z4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VBwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpY0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KQjU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w48q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FfaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BaZz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fgxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MEut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NJq0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oPQm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tR39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qdBO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6FTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gUgO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VdrO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IRXy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H0r3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xblM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uvax" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RmbV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8GOR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bpGA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIJb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P65w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zVZr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/edjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z4LY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ma4T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DKxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uQ2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K8aj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJWX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KKjX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DDsy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VXzl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1JyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ofud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CaeP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MJeE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9ovg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BZ1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D1eM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/22Qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tN7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nX6k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9z4p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q5Q7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SPLE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Eao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wt9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0JgV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PYSC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p1L7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bk12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lmlD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/syGz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcK4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DQtj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z3n5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Okvf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MJc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/At2V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/AvIZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Dp324dsz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TSVC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lwvm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mE9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C74h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZaiD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/64Fi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5xgV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5B9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NqoX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vHQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H0vZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9w6S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7iKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63GQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RtYx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rAW5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YSiU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xNDv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UzWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RtHB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tX0v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r1OB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zz2x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qxxP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rLkH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/otJS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qnpv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JKiO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LDJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2JBk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5T3V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HoVy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wctH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MGKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ix1Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yqXv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n1Xs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N0dU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nos0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JDwA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pzgi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/toJ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5EjO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzvI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eB9o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vu7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GqHO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A0QC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2jOF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IiLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RIgZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0by" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FLmt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hAY5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OGBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kZVb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Htfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YyR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y78o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kfDc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aZUT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z4fS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zPU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h6rr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/soSe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UOxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bFM2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UPN6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dh15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xWVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs2P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9zHx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/T87z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bmdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yZ4z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SP5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yXSz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4KH2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lwDC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MAlh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KaqQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LhDv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s6JF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B40i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMxQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5ord" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66Z4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VBwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpY0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KQjU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w48q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FfaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BaZz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fgxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MEut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NJq0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oPQm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tR39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qdBO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6FTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gUgO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VdrO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IRXy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H0r3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xblM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uvax" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RmbV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8GOR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bpGA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIJb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P65w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zVZr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/edjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z4LY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ma4T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DKxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uQ2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K8aj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJWX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KKjX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DDsy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VXzl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1JyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ofud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CaeP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MJeE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9ovg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BZ1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D1eM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/22Qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tN7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nX6k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9z4p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q5Q7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SPLE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Eao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wt9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0JgV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PYSC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p1L7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bk12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lmlD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/syGz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcK4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DQtj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z3n5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Okvf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MJc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/At2V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M158"/>
+  <dimension ref="A1:M159"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -11380,1330 +11418,1375 @@
       </c>
       <c r="I128" s="5" t="s">
         <v>758</v>
       </c>
       <c r="J128" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K128" s="5" t="s">
         <v>759</v>
       </c>
       <c r="L128" s="6" t="s">
         <v>760</v>
       </c>
       <c r="M128" s="5" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
         <v>762</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C129" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>38</v>
+        <v>153</v>
       </c>
       <c r="E129" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>137</v>
+      </c>
+      <c r="F129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H129" s="5" t="s">
         <v>763</v>
       </c>
       <c r="I129" s="5" t="s">
         <v>764</v>
       </c>
       <c r="J129" s="5" t="s">
-        <v>42</v>
+        <v>765</v>
       </c>
       <c r="K129" s="5" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="L129" s="6" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="M129" s="5" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C130" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D130" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E130" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F130" s="5" t="s">
         <v>47</v>
       </c>
       <c r="G130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H130" s="5" t="s">
-        <v>769</v>
-[...1 lines deleted...]
-      <c r="I130" s="5"/>
+        <v>770</v>
+      </c>
+      <c r="I130" s="5" t="s">
+        <v>771</v>
+      </c>
       <c r="J130" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K130" s="5" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="L130" s="6" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="M130" s="5" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C131" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D131" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E131" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F131" s="5" t="s">
         <v>47</v>
       </c>
       <c r="G131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H131" s="5" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="I131" s="5"/>
       <c r="J131" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K131" s="5" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="L131" s="6" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="M131" s="5" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C132" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D132" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E132" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F132" s="5" t="s">
-        <v>779</v>
+        <v>47</v>
       </c>
       <c r="G132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H132" s="5" t="s">
-        <v>780</v>
-[...1 lines deleted...]
-      <c r="I132" s="5" t="s">
         <v>781</v>
       </c>
+      <c r="I132" s="5"/>
       <c r="J132" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K132" s="5" t="s">
         <v>782</v>
       </c>
       <c r="L132" s="6" t="s">
         <v>783</v>
       </c>
       <c r="M132" s="5" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
         <v>785</v>
       </c>
       <c r="B133" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C133" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D133" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E133" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F133" s="5" t="s">
-        <v>47</v>
+        <v>786</v>
       </c>
       <c r="G133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H133" s="5" t="s">
-        <v>786</v>
-[...1 lines deleted...]
-      <c r="I133" s="5"/>
+        <v>787</v>
+      </c>
+      <c r="I133" s="5" t="s">
+        <v>788</v>
+      </c>
       <c r="J133" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K133" s="5" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="L133" s="6" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="M133" s="5" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C134" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D134" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E134" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F134" s="5" t="s">
-        <v>791</v>
+        <v>47</v>
       </c>
       <c r="G134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H134" s="5" t="s">
-        <v>792</v>
-[...1 lines deleted...]
-      <c r="I134" s="5" t="s">
         <v>793</v>
       </c>
+      <c r="I134" s="5"/>
       <c r="J134" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K134" s="5" t="s">
         <v>794</v>
       </c>
       <c r="L134" s="6" t="s">
         <v>795</v>
       </c>
       <c r="M134" s="5" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
         <v>797</v>
       </c>
       <c r="B135" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C135" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D135" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E135" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F135" s="5" t="s">
-        <v>791</v>
+        <v>798</v>
       </c>
       <c r="G135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H135" s="5" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="I135" s="5" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="J135" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K135" s="5" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="L135" s="6" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="M135" s="5" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C136" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D136" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E136" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F136" s="5" t="s">
-        <v>791</v>
+        <v>798</v>
       </c>
       <c r="G136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H136" s="5" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="I136" s="5" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J136" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K136" s="5" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L136" s="6" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="M136" s="5" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C137" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>640</v>
+        <v>38</v>
       </c>
       <c r="E137" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F137" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F137" s="5" t="s">
+        <v>798</v>
       </c>
       <c r="G137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H137" s="5" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="I137" s="5" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="J137" s="5" t="s">
-        <v>66</v>
+        <v>42</v>
       </c>
       <c r="K137" s="5" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="L137" s="6" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="M137" s="5" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C138" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>38</v>
+        <v>640</v>
       </c>
       <c r="E138" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H138" s="5" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="I138" s="5" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="J138" s="5" t="s">
-        <v>42</v>
+        <v>66</v>
       </c>
       <c r="K138" s="5" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="L138" s="6" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="M138" s="5" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C139" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D139" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E139" s="5" t="s">
-        <v>822</v>
-[...1 lines deleted...]
-      <c r="F139" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H139" s="5" t="s">
         <v>823</v>
       </c>
-      <c r="G139" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H139" s="5" t="s">
+      <c r="I139" s="5" t="s">
         <v>824</v>
       </c>
-      <c r="I139" s="5" t="s">
+      <c r="J139" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="K139" s="5" t="s">
         <v>825</v>
       </c>
-      <c r="J139" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K139" s="5" t="s">
+      <c r="L139" s="6" t="s">
         <v>826</v>
       </c>
-      <c r="L139" s="6" t="s">
+      <c r="M139" s="5" t="s">
         <v>827</v>
-      </c>
-[...1 lines deleted...]
-        <v>828</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
+        <v>828</v>
+      </c>
+      <c r="B140" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C140" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D140" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E140" s="5" t="s">
         <v>829</v>
       </c>
-      <c r="B140" s="5" t="s">
-[...14 lines deleted...]
-        </is>
+      <c r="F140" s="5" t="s">
+        <v>830</v>
       </c>
       <c r="G140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H140" s="5" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="I140" s="5" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="J140" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K140" s="5" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="L140" s="6" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="M140" s="5" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C141" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D141" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E141" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F141" s="5" t="s">
-        <v>791</v>
+      <c r="F141" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H141" s="5" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="I141" s="5" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="J141" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K141" s="5" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="L141" s="6" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="M141" s="5" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="B142" s="5" t="s">
-        <v>842</v>
+        <v>14</v>
       </c>
       <c r="C142" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D142" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E142" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F142" s="5" t="s">
-        <v>791</v>
+        <v>798</v>
       </c>
       <c r="G142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H142" s="5" t="s">
         <v>843</v>
       </c>
-      <c r="I142" s="5"/>
+      <c r="I142" s="5" t="s">
+        <v>844</v>
+      </c>
       <c r="J142" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K142" s="5" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="L142" s="6" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="M142" s="5" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="B143" s="5" t="s">
-        <v>842</v>
+        <v>849</v>
       </c>
       <c r="C143" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D143" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E143" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F143" s="5" t="s">
-        <v>791</v>
+        <v>798</v>
       </c>
       <c r="G143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H143" s="5" t="s">
-        <v>177</v>
-[...3 lines deleted...]
-      </c>
+        <v>850</v>
+      </c>
+      <c r="I143" s="5"/>
       <c r="J143" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K143" s="5" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="L143" s="6" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="M143" s="5" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="5" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="B144" s="5" t="s">
-        <v>14</v>
+        <v>849</v>
       </c>
       <c r="C144" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D144" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E144" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F144" s="5" t="s">
-        <v>791</v>
+        <v>798</v>
       </c>
       <c r="G144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H144" s="5" t="s">
-        <v>853</v>
+        <v>177</v>
       </c>
       <c r="I144" s="5" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="J144" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K144" s="5" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="L144" s="6" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="M144" s="5" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C145" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D145" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E145" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F145" s="5" t="s">
-        <v>791</v>
+        <v>798</v>
       </c>
       <c r="G145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H145" s="5" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="I145" s="5" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="J145" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K145" s="5" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="L145" s="6" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="M145" s="5" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C146" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D146" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E146" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F146" s="5" t="s">
-        <v>791</v>
+        <v>798</v>
       </c>
       <c r="G146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H146" s="5" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="I146" s="5" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="J146" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K146" s="5" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="L146" s="6" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="M146" s="5" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="B147" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C147" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D147" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E147" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F147" s="5" t="s">
-        <v>791</v>
+        <v>798</v>
       </c>
       <c r="G147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H147" s="5" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="I147" s="5" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="J147" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K147" s="5" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="L147" s="6" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="M147" s="5" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C148" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D148" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E148" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F148" s="5" t="s">
-        <v>791</v>
+        <v>798</v>
       </c>
       <c r="G148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H148" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H148" s="5" t="s">
+        <v>878</v>
       </c>
       <c r="I148" s="5" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="J148" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K148" s="5" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="L148" s="6" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="M148" s="5" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C149" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D149" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E149" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F149" s="5" t="s">
-        <v>791</v>
+        <v>798</v>
       </c>
       <c r="G149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H149" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I149" s="5"/>
+      <c r="H149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I149" s="5" t="s">
+        <v>884</v>
+      </c>
       <c r="J149" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K149" s="5" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="L149" s="6" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="M149" s="5" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C150" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D150" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E150" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F150" s="5" t="s">
-        <v>791</v>
+        <v>798</v>
       </c>
       <c r="G150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H150" s="5" t="s">
-        <v>887</v>
-[...3 lines deleted...]
-      </c>
+        <v>889</v>
+      </c>
+      <c r="I150" s="5"/>
       <c r="J150" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K150" s="5" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="L150" s="6" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="M150" s="5" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C151" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>177</v>
+        <v>38</v>
       </c>
       <c r="E151" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F151" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F151" s="5" t="s">
+        <v>798</v>
       </c>
       <c r="G151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H151" s="5" t="s">
-        <v>893</v>
-[...1 lines deleted...]
-      <c r="I151" s="5"/>
+        <v>894</v>
+      </c>
+      <c r="I151" s="5" t="s">
+        <v>895</v>
+      </c>
       <c r="J151" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K151" s="5" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="L151" s="6" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="M151" s="5" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C152" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>38</v>
+        <v>177</v>
       </c>
       <c r="E152" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F152" s="5" t="s">
-        <v>791</v>
+      <c r="F152" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H152" s="5" t="s">
-        <v>898</v>
-[...3 lines deleted...]
-      </c>
+        <v>900</v>
+      </c>
+      <c r="I152" s="5"/>
       <c r="J152" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K152" s="5" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="L152" s="6" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="M152" s="5" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="B153" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C153" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D153" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E153" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F153" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F153" s="5" t="s">
+        <v>798</v>
       </c>
       <c r="G153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H153" s="5" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="I153" s="5" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="J153" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K153" s="5" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="L153" s="6" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="M153" s="5" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="B154" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C154" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D154" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E154" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F154" s="5" t="s">
-        <v>791</v>
+      <c r="F154" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H154" s="5" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="I154" s="5" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="J154" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K154" s="5" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="L154" s="6" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="M154" s="5" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C155" s="5" t="s">
-        <v>146</v>
+        <v>16</v>
       </c>
       <c r="D155" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E155" s="5" t="s">
-        <v>916</v>
+        <v>17</v>
       </c>
       <c r="F155" s="5" t="s">
+        <v>798</v>
+      </c>
+      <c r="G155" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H155" s="5" t="s">
         <v>917</v>
       </c>
-      <c r="G155" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H155" s="5" t="s">
+      <c r="I155" s="5" t="s">
         <v>918</v>
       </c>
-      <c r="I155" s="5" t="s">
+      <c r="J155" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="K155" s="5" t="s">
         <v>919</v>
       </c>
-      <c r="J155" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K155" s="5" t="s">
+      <c r="L155" s="6" t="s">
         <v>920</v>
       </c>
-      <c r="L155" s="6" t="s">
+      <c r="M155" s="5" t="s">
         <v>921</v>
-      </c>
-[...1 lines deleted...]
-        <v>922</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
+        <v>922</v>
+      </c>
+      <c r="B156" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C156" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="D156" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E156" s="5" t="s">
         <v>923</v>
       </c>
-      <c r="B156" s="5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F156" s="5" t="s">
-        <v>791</v>
+        <v>924</v>
       </c>
       <c r="G156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H156" s="5" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="I156" s="5" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="J156" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K156" s="5" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="L156" s="6" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="M156" s="5" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="B157" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C157" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D157" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E157" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F157" s="5" t="s">
-        <v>791</v>
+        <v>798</v>
       </c>
       <c r="G157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H157" s="5" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="I157" s="5" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="J157" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K157" s="5" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="L157" s="6" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="M157" s="5" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="B158" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C158" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D158" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E158" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F158" s="5" t="s">
-        <v>791</v>
+        <v>798</v>
       </c>
       <c r="G158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H158" s="5" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="I158" s="5" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="J158" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K158" s="5" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="L158" s="6" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="M158" s="5" t="s">
-        <v>940</v>
+        <v>941</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="5" t="s">
+        <v>942</v>
+      </c>
+      <c r="B159" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C159" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D159" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E159" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F159" s="5" t="s">
+        <v>798</v>
+      </c>
+      <c r="G159" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H159" s="5" t="s">
+        <v>943</v>
+      </c>
+      <c r="I159" s="5" t="s">
+        <v>944</v>
+      </c>
+      <c r="J159" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="K159" s="5" t="s">
+        <v>945</v>
+      </c>
+      <c r="L159" s="6" t="s">
+        <v>946</v>
+      </c>
+      <c r="M159" s="5" t="s">
+        <v>947</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -12822,44 +12905,45 @@
     <hyperlink ref="M134" r:id="rId139"/>
     <hyperlink ref="M135" r:id="rId140"/>
     <hyperlink ref="M136" r:id="rId141"/>
     <hyperlink ref="M137" r:id="rId142"/>
     <hyperlink ref="M138" r:id="rId143"/>
     <hyperlink ref="M139" r:id="rId144"/>
     <hyperlink ref="M140" r:id="rId145"/>
     <hyperlink ref="M141" r:id="rId146"/>
     <hyperlink ref="M142" r:id="rId147"/>
     <hyperlink ref="M143" r:id="rId148"/>
     <hyperlink ref="M144" r:id="rId149"/>
     <hyperlink ref="M145" r:id="rId150"/>
     <hyperlink ref="M146" r:id="rId151"/>
     <hyperlink ref="M147" r:id="rId152"/>
     <hyperlink ref="M148" r:id="rId153"/>
     <hyperlink ref="M149" r:id="rId154"/>
     <hyperlink ref="M150" r:id="rId155"/>
     <hyperlink ref="M151" r:id="rId156"/>
     <hyperlink ref="M152" r:id="rId157"/>
     <hyperlink ref="M153" r:id="rId158"/>
     <hyperlink ref="M154" r:id="rId159"/>
     <hyperlink ref="M155" r:id="rId160"/>
     <hyperlink ref="M156" r:id="rId161"/>
     <hyperlink ref="M157" r:id="rId162"/>
     <hyperlink ref="M158" r:id="rId163"/>
+    <hyperlink ref="M159" r:id="rId164"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>