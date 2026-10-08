--- v1 (2026-08-20)
+++ v2 (2026-10-08)
@@ -92,50 +92,81 @@
     <t>Brevet er i privateje</t>
   </si>
   <si>
     <t>Johannes Larsen vil skrive, hvornår han kan komme til Knuthenborg. Han har med familien været ved Vesterhavet for at male, men vejret var elendigt, og nu har han travlt med bestillinger hjemme.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/mE9D</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde 
 Chr. Knuth
 Knuthenborg
 pr. Bandholm.
 [Håndskrevet på kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 24 Aug 1942.
 Kære Fru Grevinde!
 Tak for Penge og Brev. Jeg glæder mig til at komme til Knuthenborg og jeg skal skrive nærmere om hvornaar jeg kan komme, saa gælder det jo ogsaa om hvordan Tidspunktet vil passe Dem. Jeg var med Familien en Maaned ved Vesterhavet hvor jeg havde haabet at faa malet en Del, men paa Grund af umuligt Vejr blev det til næsten ingen Ting. Saa nu slider jeg i det med 4-5 Bestillinger som egentlig forlængst skulde have været afleveret. Med venlig Hilsen
 Deres hengivne
 Johannes Larsen.</t>
   </si>
   <si>
+    <t>1942-09-09</t>
+  </si>
+  <si>
+    <t>Johannes Madsen</t>
+  </si>
+  <si>
+    <t>Johannes Larsen ønskede at male nogle gamle træer i Knuthenborgs park.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen vil komme en dag i den følgende uge.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/C74h</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde Chr. Knuth
+Knuthenborg
+pr. Bandholm.
+[På kuvertens bagside, lodret langs venstre kant:]
+Glarmester Madsen
+Kjerteminde.
+[I brevet:]
+Kjerteminde 9 Septbr 1942
+Kære Fru Grevinde!
+Tak for Brevet. Jeg vil gerne komme en Gang i næste Uge. Jeg kan ikke lige nu sige hvilken Dag det bliver, men jeg skal lade høre fra mig saasnart jeg kan bestemme Dagen.
+Med venlig Hilsen
+Deres hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
     <t>1942-09-18</t>
   </si>
   <si>
     <t>Johannes Larsen ønskede at male nogle gamle træer i Knuthenborgs park</t>
   </si>
   <si>
     <t>Johannes Larsen vil komme til Knuthenborg 22. september</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ZaiD</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde 
 Chr. Knuth
 Knuthenborg
 pr. Bandholm.
 [Håndskrevet på kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 18 Septbr 1942.
 Kære Fru Grevinde!
 Jeg er nu ved at være færdig med de Arbejder jeg har i Gang og hvis det kan passe vil jeg gerne komme paa Tirsdag 22 ds. Altsaa hvis jeg hører fra Dem at det ikke er ubelejligt, saa kommer jeg
 Med venlig Hilsen
@@ -149,112 +180,501 @@
     <t>Johan Larsen</t>
   </si>
   <si>
     <t>Knuthenborgs hovedbygning på Lolland er opført mellem 1865 og 1866 ved H.S. Sibbern og udvidet i 1885. Bygningerne er beliggende i Nordeuropas største parkanlæg i engelsk stil. Knuthenborg Gods er på 2338 hektar (Wikipedia marts 2022). 
 Vrietorn (Rhamnus cathartica) eller Korsved er en op til 10 m høj busk eller træ, der vokser i skovbryn og på overdrev. Hele planten er giftig (Wikipedia marts 2022).</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Johannes Larsen har været over 14 dage på Knuthenborg og malet akvareller. Han vedlægger et kort over den skønne park. Der er mange dyr. Dagen i forvejen begyndte Larsen på en akvarel, men nu er det tordenvejr, så han kan ikke male på den.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/64Fi</t>
   </si>
   <si>
     <t>Knuthenborg 8 October 1942.
 Kære Lysse! 
 Tak for Dit Brev som jeg fik lige før jeg rejste hjemme fra. Jeg har været her godt 14 Dage og malet nogle Aquareller. Jeg skal male et Billede til Lensgrevinden Jeg vedlægger et Kort over Parken der ogsaa indeholder en Dyrehave, en pragtfuld gammel Egeskov med Hasler Vrietorn og Skovæbler. Dyrene er Sikahjorte. Det er Tordenregn og lige nu løb der et Par Fasanhaner over Plænen udenfor mit Vindue. Her vrimler med Fasaner og Harer. Jeg havde Brev fra Puf forleden, de har det godt hjemme. Jeg har det ogsaa godt her, sammen med rare naturlige Mennesker, Grevinden 2 søde Børn og en ung Huslærer og en Selskabsdame. Forøvrigt tænker jeg paa at rejse hjem en af de første dage. Her er 4 Paafuglehaner, nogle Høner og en Kylling. 2 Svaner som for det meste ligger ude i Smaalandshavet, se Krydset paa Kortet men en Gang hver anden eller tredje Dag staar de og piller sig i Haven se det andet Kryds. Jeg begyndte paa en Aquarel i Gaar i stille Formiddagssol, som jeg da jeg stod op i Dag troede at faa færdig i Formiddag, men da jeg sad og drak Kaffe begyndte det at regne og ved 10 Tiden begyndte det at blive mørkt og saa kom der en vældig Tordenbyge der nu er ved at forsvinde. Mange Hilsner til Jer allesammen
 fra Din Far. 
 Johannes Larsen
 Kjerteminde
 P.T. Knuthenborg pr. Bandholm.</t>
   </si>
   <si>
-    <t>1942-09-09</t>
-[...27 lines deleted...]
-Johannes Larsen.</t>
+    <t>1942-10-12</t>
+  </si>
+  <si>
+    <t>Helge Bartholdy-Møller
+Gonny Egeberg Jørgensen
+Adam Knuth
+Elisabeth Knuth
+- Looft
+Johannes Madsen</t>
+  </si>
+  <si>
+    <t>Johannes Larsen takker for fasanerne. Han har sendt en kasse med en død fugl og beder Christa Knuth returnere den tomme kasse til glarmester Madsen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/5xgV</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth
+Knuthenborg
+Bandholm.
+[Håndskrevet på kuvertens bagside:]
+Johannes Larsen
+Kjerteminde
+[I brevet:]
+Kjerteminde 10 Dec. 1942.
+Kære Grevinde!
+Tusind Tak for de dejlige Fasaner og for Dine 2 Kort fra Kjøbenhavn. Jeg sendte i Gaar som Ekspresgods en Kasse med den døde Fugl jeg har lovet Dig til Din Fødselsdag og haaber den maa naa til Knuthenborg til d. 14_de_. Jeg benyttede Lejligheden til med det samme at komme en lille Pakke i Kassen, indeholdende et Par Bøger, Julegaver til Dig og Elisabeth. Min Glarmester, der ellers er en meget flink Mand, er meget ængstelig for sine Kasser, saa Du maa endelig sende den tilbage til ham. Hvis Banerne ikke vil befordre tomt Returgods, de gør de vist ikke for Tiden, saa kan Du jo fylde nogle Æbler i den og sende den som Frugt. Undskyld min Frækhed, men det er den eneste Udvej jeg kan finde paa i Øjeblikket. 
+Mange Hilsner til Dig selv. Hils ogsaa Børnene og Frk. Egeberg og Hr. Looft og Dr Bartholdy Møller.
+Din hengivne
+Johannes Larsen.
+vend
+P.S.
+Glarmesterens Adr. er:
+Johs Madsen
+Vestergade
+Kjerteminde.</t>
   </si>
   <si>
     <t>1942-10-21</t>
   </si>
   <si>
     <t>Adam Knuth
 Elisabeth Knuth
 Johannes Madsen</t>
   </si>
   <si>
     <t>Johannes Larsen har besøgt Christa Knuth på Knuthenborg blandt andet for at male gamle træer i hendes park.</t>
   </si>
   <si>
     <t>Johannes Larsen har virkelig nydt opholdt hos Christa Knuth. Hun får sine billeder en af dagene, og Larsen beder hende sende kassen retur til glarmester Madsen.
 Hjemrejsen var hård.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/5B9t</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 pr. Bandholm.
 [Håndskrevet på kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:] 
 Kjerteminde 21 Octbr. 1942.
 Kære Grevinde!
 Tak for sidst! det var en hyggelig Tid, jeg husker ikke, at jeg nogensinde har befundet mig bedre udenfor mit Hjem. Rare naturlige Mennesker, et Par usædvanligt søde Børn og den fuldendte Værtinde. Dine Billeder er nu færdige og kommer ned til Glarmesteren, saa faar Du dem nok en af Dagene og saa vil Du nok være saa sød og sende Kassen retur til Glarmester Johannes Madsen Kjerteminde eller bliver jeg skældt ud. Jeg naaede da hjem samme Dag jeg rejste, men først ved Ottetiden om Aftnen. Jeg maatte sidde ude paa Dækket af Færgen i 4 Timer inden den gik, saa var den godt 1½ Time om Overfarten, i Nyborg maatte jeg vente i 2 Timer paa Rutebilen.
 Mange Hilsner
+Din hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1942-10-27</t>
+  </si>
+  <si>
+    <t>Gonny Egeberg Jørgensen
+Adam Knuth
+Elisabeth Knuth
+- Looft
+Johannes Madsen</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvilke billeder Johannes Larsen sendte til Christa Knuth.</t>
+  </si>
+  <si>
+    <t>De to billeder ligner godt, men Larsen synes nu, at Christa Knuth er kønnere. Glarmesteren har sendt billederne. I kassen er også en bog til Adam.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/NqoX</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth
+Knuthenborg
+Bandholm. 
+[Håndskrevet på kuvertens bagside:]
+Johannes Larsen
+Kjerteminde
+[I brevet:]
+Kjerteminde 27 Octbr 1942.
+Kære Grevinde!
+Tak for Brevet og de 2 Billeder, som jeg synes ligner godt, men Du er nu kønnere. Dette er ellers for ar meddele at Glarmesteren i Dag har afsendt Billederne som Ilgods, saa dersom de ikke naar Dig inden Maanedens Udgang, maa Du bebrejde Statsbanerne det. I Kassen ligger ogsaa en Bog som jeg vil bede Dig opbevare til Jul. Det er en Julegave til Adam. 
+Vil Du hilse Frk. Egeberg, Hr Looft og Børnene, mange Hilsner til Dig selv fra
+Din hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1942-11-09</t>
+  </si>
+  <si>
+    <t>Gonny Egeberg Jørgensen
+Adam Knuth
+Elisabeth Knuth</t>
+  </si>
+  <si>
+    <t>Offensiven i Ægypten: Andet slag om el-Alamein var et afgørende vendepunkt i Ørkenkrigen under 2. verdenskrig. Slaget foregik ved El-Alamein i Egypten 23. okt. – 3. nov. 1942. Sejren fik strømmen til at vende i Felttoget i Nordafrika. Det var slutningen på aksemagternes planer om at besætte Egypten, kontrollere Suez-kanalen og få adgang til Mellemøstens oliefelter. Nederlaget ved el-Alamein markerede afslutningen på aksemagternes ekspansion i Afrika (Wikipedia marts 2024). 
+Johannes Larsen havde i februar 1943 både en udstilling på Den Frie og en i Odense.</t>
+  </si>
+  <si>
+    <t>Offensiven i Ægypten kurerede Johannes Larsens forkølelse. Han maler akvareller til sin udstilling i februar.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/vHQt</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth
+Knuthenborg
+Bandholm.
+[Håndskrevet på kuvertens bagside:]
+Johannes Larsen
+Kjerteminde
+[I brevet:]
+Kjerteminde 9 Nov. 1942.
+Kære Grevinde!
+Tak for Pengene og Tak fordi Du godt kan lide Billederne. Jeg har haft en modbydelig Forkølelse, men nu gaar det helt godt igen. Du kunde vel nok mærke at jeg ikke var videre oplagt da vi talte sammen i Telefonen. Dagen før troede jeg at jeg var kommen mig og saa fik jeg den om igen. Det der hjalp bedst tror jeg var Offensiven i Ægypten, det livede vældigt op. Jeg er nu godt i Gang med at lave Aquareller til min Udstilling i Februar og kun be paa at faa stablet en nogenlunde hæderlig Samling paa Benene. Nu skal vi se. Mange Hilsner! Hils ogsaa de andre paa Knuthenborg
+fra Din hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1942-11-19</t>
+  </si>
+  <si>
+    <t>Thora Cohn
+Peter Hansen
+Adam Knuth
+Elisabeth Knuth
+Andreas Larsen
+Jeppe Larsen
+Else Larsen,  Andreas Larsens kone
+Eric Struckmann
+Fritz Syberg
+Ane Talbot</t>
+  </si>
+  <si>
+    <t>Kunstforeningen i København er Kunstforeningen på Gammel Strand. 
+Officiantsgruppen var en gruppe af befalingsmænd i det danske militær i perioden 1922-1951. I 1922 blev sergenter og oversergenter underofficerer af reserven; de måtte, hvis de ville fastansættes, lade sig uddanne til officianter. Der var fire grader: officiant, overofficiant, stabsofficant, korpsofficiant. Officianter m.v. var ikke officerer, men en gruppe befalingsmænd, ligestillet med officerer. De var specialt uddannet i f.eks. gymnastik, skydning, ridning m.v. (Lex.dk og Wikipedia marts 2024).</t>
+  </si>
+  <si>
+    <t>Johannes Larsen takker for penge og fotografier.
+Han maler akvareller til en udstilling i Svendborg Amts Kunstforening og til en anden i Kunstforeningen, København (sammen med Fritz Syberg og Peter Hansen). Struckmann vil arrangere en retrospektiv udstilling, som skal fylde hele Den Fri.
+En officiant er flyttet ind på Møllebakken, og en soldat har lejet et gavlværelse samme sted.
+Larsen sender den følgende måned døde fugle samt bøger til Christa og hendes datter.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/H0vZ</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertsens forside:]
+Fru Lensgrevinde
+Chr. Knuth
+Knuthenborg. 
+Bandholm.
+[Håndskrevet på kuvertens bagside:]
+Johannes Larsen
+Kjerteminde
+[I brevet:]
+Kjerteminde 19 Novbr. 1942.
+Kære Grevinde!
+Tak for Brev og Fotografier. Selv om de ikke er videre klare er det dog gode Portrætter baade af Adam og mig, det sidste siger Familien her, det første kan jeg selv se. Jeg har forhaabentlig takket for Pengene, ellers gør jeg det hermed. Tak!
+Jeg er nu kommen godt i Gang med at male Aquareller til min Udstilling til Februar og haaaber at jeg kan faa lavet saa mange at Udstillingen ikke skal virke altfor fattigt. Jeg faar ellers nok af Udstillinger i den nærmeste Fremtid. De 5 Knuthenborg Aquareller laaner jeg til en Udstilling i Svendborg Amts Kunstforening i næste Maaned, omtrent samtidig holder Kunstforeningen i Kjøbenhavn en Aquareludstilling af Syberg, Peter Hansen og mig hvor jeg skal have 10 med herfra medens Foreningen laaner ca 30. Og nu har jeg faaet Brev fra Struckmann at den frie Udstilling vil arrangere en retrospektiv Udstilling af mine Arbejder i hele den fries Bygning i Februar. Hvordan det sidste skal kunne lade sig gøre er mig en Gaade, men dem om det. Kjerteminde er nu bleven Garnisonsby og vi har faaet en Officiant paa Kosten, ja han bor her ogsaa, og desuden har vi lejet et Gavlværelse i Sidehuset ud til en Soldat, hvis Vært ikke har Plads til ham. 
+Naar jeg nu en Gang i næste Maaned sender en Kasse til Din Fødselsdag, saa er der foruden de døde Fugle en lille Pakke med 2 Bøger, det er til Dig og Elisabeth, for det er jo saadan Din lille søde Datter hedder; men de skal altsaa ligesom Adams gemmes til Jul, for der er jo Grænser for hvad jeg kan overkomme at give bort.
+Mange Hilsner
+Din hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1942-12-21</t>
+  </si>
+  <si>
+    <t>Adam Knuth
+Elisabeth Knuth
+Adolph Larsen
+Vilhelm Larsen</t>
+  </si>
+  <si>
+    <t>Det er uklart, hvem Alhed Larsens niece på Sydvestfyn var. 
+Der blev afholdt stor, retrospektiv Johannes Larsen-udstilling i den Fries Udstillingsbygning i februar 1943.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen takker for dyret. Han har også fået et rådyr af Vilhelm og en kvart gris af Adolph/Agraren, og han får får, gås og kalkun.
+Larsen knokler med akvareller til udstillingen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/9w6S</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth
+Knuthenborg
+Bandholm.
+[Håndskrevet på kuvertens bagside:]
+Johannes Larsen
+Kjerteminde
+[Julemærket ”Jul 1942 DANMARK”]
+[I brevet:]
+Kjerteminde 21 Dec. 1942.
+Kære Grevinde!
+Tusind Tak for det dejlige Dyr. Du kan tro vi kommer ikke til at sulte i Julen. Forleden fik jeg et Raadyr fra min Broder Skovrideren og en ¼ Gris fra min Broder Agraren. Der kommer et Faar fra min Slagter i Nørre Nebel og en Gaas og en Kalkun fra en Niece af min Kone i SV. Fyen. og saa har jeg købt 2 store Blomkaal og vi er godt forsynet med Spiritus. Jeg slider med at lave Aquareller til Udstillingen og har ogsaa faaet lavet en Del men nu kommer jo Julen og saa bliver der ikke megen Arbejdsro foreløbig. 
+Forhaabentlig ses vi til Februar.
+Og saa vil jeg ønske Dig en rigtig glædelig Jul og et godt Nytaar og vil Du ogsaa hilse de andre fra mig.
+Din hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1943-01-19</t>
+  </si>
+  <si>
+    <t>Avisudklippet ligger i kuverten med brevet</t>
+  </si>
+  <si>
+    <t>Larsen sender tre fuglestudier, så Christa Knuth kan vælge en. Den koster 500 kr. Han regner med at komme på besøg til maj.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7iKO</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth
+Knuthenborg
+Bandholm.
+[Håndskrevet på kuvertens bagside:]
+Johannes Larsen
+Kjerteminde
+[I brevet:]
+Kjerteminde 19 Jan. 1943.
+Kære Grevinde!
+Hermed Udklippet fra Nationaltidende. Tak for Laan. Jeg fandt 3 indrammede Fuglestudier som har været udstillede, og Glarmesteren sendte dem i Gaar, saa jeg haaber de maa naa frem i rette Tid. Nu kan Du jo vælge, og Du kan nok give 500 Kr for en af dem. Jeg glæder mig til at komme over og male nogle Billeder i Maj. 
+Mange Hilsner
+Din hengivne
+Johannes Larsen. 
+P.S. Jeg ved ikke om Du har faaet et lille grimt Takkekort. Det ser saadan ud, det er en meget daarlig Reproduktion, men jeg syntes ikke der var Tid at faa den lavet om
+JL.</t>
+  </si>
+  <si>
+    <t>1943-02-28</t>
+  </si>
+  <si>
+    <t>Andreas Larsen
+Vilhelm Larsen</t>
+  </si>
+  <si>
+    <t>Det er formodentlig skovrider Vilhelm Larsen, der har sendt hjorten og Andreas/Puf Larsen, som har fundet tinfadet i Odense.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen takker for pengene og sikahjorten. Ryggen så flot ud på et tinfad, som Larsen havde fået af sin søn i fødselsdagsgave. 
+Johannes Larsen er syg og kan ikke stå for ophængning af billeder.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/63GQ</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth
+Knuthenborg 
+Bandholm.
+[Håndskrevet på kuvertens bagside:]
+Johannes Larsen
+Kjerteminde
+[I brevet:]
+Kjerteminde 28 Febr. 1943.
+Kære Grevinde!
+Tak for Brevet og Tak for Pengene. Ja, og Tusind Tak for Sikadyret! Det var et fremragende Dyr som ikke har levet forgæves. Vi havde Lejlighed til Sammenligning da jeg lige i Forvejen havde faaet et Raadyr fra min Broder, et Dyr af samme Køn og Aldersklasse. 
+Ryggen tog sig udmærket ud paa et stort Tinfad som min Søn havde fundet i Odense og foræret mig til min Fødselsdag. Jeg har ligget et Par Dage og er først i Eftermiddag staaet op saa jeg tør ikke rejse i Mrg, hvilket var Bestemmelsen, men sender min Søn til at begynde Ophængningen og saa rejser jeg Lørdag eller Søndag ikke Mandag. Mange Hilsner
+Din hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1943-03-03</t>
+  </si>
+  <si>
+    <t>Thora Cohn
+Jeppe Larsen
+Ane Talbot</t>
+  </si>
+  <si>
+    <t>Larsen har måttet overnatte i Odense efter en middag, og han har været til børnenes afdansningsbal, så nu skal han til at bestille noget igen. Det er stormvejr, men forår.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/RtYx</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth
+Knuthenborg
+Bandholm.
+[Håndskrevet på kuvertens bagside:]
+Johannes Larsen
+Kjerteminde
+[I brevet:]
+Kjerteminde 3/3. 1943.
+Kære Grevinde!
+Tak for sidst! bl.a. for den hyggelige Aften paa ”Nordland”. Som Du ser er jeg nu hjemme igen, og nu skulde jeg jo gerne se at faa begyndt paa at bestille noget igen. I Forgaars var jeg til Middag i Odense og maatte i den Anledning overnatte der ude og I Aftes var vi til Afdansning med Børnene der har gaaet i Danseskole i Vinter; saa det har været en livlig Fortsættelse efter de 3 Uger i Kjøbenhavn. Det er et farligt Stormvejr i disse Dage, men Solen skinner og i Morges fløjtede Stærene udenfor mit Sovekammervindue. Nu kommer Foraaret.
+Mange Hilsner
+Din hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1943-03-17</t>
+  </si>
+  <si>
+    <t>Larsen håber, at branden ikke har medført for store ødelæggelser. Der følger jo altid svineri med en brand.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/rAW5</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth
+Knuthenborg
+Bandholm.
+[Håndskrevet på kuvertens bagside:]
+Johannes Larsen
+Kjerteminde
+[I brevet:]
+Kjerteminde 17 Marts 1943.
+Kære Grevinde!
+Jeg ser i Avisen at Du har haft Ildebrand. Forhaabentlig er Ødelæggelsen ikke altfor stor, Aviserne plejer jo ikke at underdrive, men noget Svineri og Urydde af Haandværkerne følger der jo altid med, og Sprøjter og Brandmænd fremmer jo heller ikke Hyggen. Jeg haaber at Du snart maa komme i Orden igen. Sikke et Vejr i disse Dage, blik Stille og Solskin. 
+Mange Hilsner 
+Din hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1943-03-30</t>
+  </si>
+  <si>
+    <t>Hans Hvass</t>
+  </si>
+  <si>
+    <t>Pommard er en by i Bourgogne, hvor der produceres rødvine lavet på Pinot Noir-druen (Internettet marts 2024). 
+Hans Hvass: Danske Fugle - Vinterens Fugle - Trækfugle - Standfugle, J.H. Schultz Forlag 1944 med sort-hvide tegninger af Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen takker for fuglen, som blev nydt. Han spørger, om Christa Knuth kender røget stenbider og ferske. Han sender gerne nogle.
+Larsen arbejder på illustrationer til Hans Hvass' Standfugle.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/YSiU</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth
+Knuthenborg
+Bandholm.
+[Håndskrevet på kuvertens bagside:]
+Johannes Larsen
+Kjerteminde
+[I brevet:]
+Kjerteminde 30 Marts 1943.
+Kære Grevinde!
+Tusind Tak for Fuglen, som jeg egenhændig pillede og gjorde i Stand, hvorefter vi nød den til en Flaske Pommard Søndag Aften. Vi har en Saisonspise her som vi regner for en stor Delikatesse, og som faaes for Tiden, det er røgede Stenbidere, kender Du dem? og kan de faes i Bandholm og kan Du lide dem? Der er nemlig nogen der har Aversion mod den Fisk. Dersom Du ikke kan faa dem der og kunde havde Lyst til at prøve dem skal jeg sende Dig et Par Stykker. Mens vi er ved det kulinariske, saa er der ogsaa en anden Ret af Stenbidere, ferske kan Du sikkert faa for Tiden. Skær dem i Skiver og steg dem i Smør paa en Pande og spis dem varme til Smørrebrød og Fandens Mælkebøtte Salat. Jeg slider i det for Tiden med en hel Del Arbejde bl.a. ”Standfugle” til Hans Hvass, som jeg skal have til Side før jeg kan begynde for mig selv. 
+Med mange venlige Hilsner
+Din hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1943-05-14</t>
+  </si>
+  <si>
+    <t>Johannes Larsen vil rejse til Næstved mandag og næste dag til Maribo. Han takker for, at Christa Knuth vil hente ham.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/xNDv</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth
+Knuthenborg
+Bandholm.
+[Håndskrevet på kuvertens bagside:]
+Johannes Larsen
+Kjerteminde
+[I brevet:]
+Kjerteminde 14 Maj 1943.
+Kære Grevinde
+Tak for Dit Brev og for Tilbudet om at hente mig i Maribo. Jeg er nu saavidt færdig at jeg kan starte herfra paa Mandag, tror jeg da. Men Rejsen maa nok foregaa i Etaper. Jeg regner med at overnatte i Næstved og saa fortsætte næste Dag til Maribo. Saa telegraferer jeg fra Næstved naar jeg har faaet oplyst hvad Tid toget kommer til Maribo
+Mange Hilsner
+Din hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1943-06-28</t>
+  </si>
+  <si>
+    <t>Gonny Egeberg Jørgensen
+Adam Knuth
+Elisabeth Knuth
+Johannes Madsen
+William Shakespeare</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Amtslægen var. 
+Johannes Larsen kaldte i et af sine allerførste breve til Christa Knuth hende en "fuldendt Værtinde". 
+Shakespeare-citatet stammer fra skuespillet King John (Kong Johan) 4. akt, scene 2, fra ca. 1595. Salisbury siger her "gild refined gold, to paint the lily", hvilket kan fortolkes som, at det er spild af tid at male eller forgylde en lilje, eftersom noget, der allerede er perfekt ikke kræver yderligere udsmykning/forskønnelse.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen havde en varm og hård hjemtur. Dynen på hotellet var for kort. Han tog til Holmegaard Glasværk med Amtslægen. I Ringsted kørte toget fra ham, så han fik tre timers ventetid. I Nyborg fik han kørelejlighed til Kerteminde. Et par dage efter fik Larsen en slem forkølelse. Nu har han ryddet op i værkstedet.
+Johannes Larsen takker for et dejligt ophold. Christa Knuth har skrevet, at han har kaldt ende "den fuldendte Værtinde" (dette i hans brev til hende 1942-10-21), og Larsen svarer med et Shakespeare-citat.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Zz2x</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde Chr. Knuth
+Liseleje Strandhotel
+Liseleje
+[Håndskrevet på kuvertens bagside:]
+Johannes Larsen
+Kjerteminde
+[I brevet:]
+Kjerteminde 28 Juni 1943.
+Kære Grevinde!
+Der var ingen Hotelkarl paa Næstved Banegaard og da jeg sveddryppende ankom til Hotellet og spurgte hvordan jeg skulde faa Adgang til Færgen næste Dag fik jeg at vide at jeg personlig skulde afhente Tegnet paa Banegaarden. Jeg bestemte saa at drikke en Pilsner først men der var ingen Øl. Saa drak jeg en Sodavand og traskede til Banegaarden igen. Fik et Kort til Færgen, det eneste de havde og Besked om næste Dag Kl 12,02 at tage med en Slæber til Ringsted og derfra til Korsør. Saa gik jeg tilbage til Hotellet og spiste 4 Stk Mad og 2 Kortelettre og 2 Glas, Øl, der var nemlig Fadøl naar man spiste til. Saa tilbragte jeg Natten med skiftevis at hale Dynen op om Skuldrene og ned om Benene idet den i første Tilfælde kun naaede lidt nedenfor Knæene og i sidste op til Brystet. Næste Dag besøgte jeg Amtslægen som jeg kørte med til Holmegaard og saa Glasværket i Virksomhed mens han tilsaa en Patient, saa om ad Herlufholm og Frokost, hvorefter han kørte mig til Banegaarden. Jeg kom godt til Ringsted, men da jeg ikke før er kommen ind i Byen fra den Side forestillede jeg mig at jeg skulde ud samme Vej og lod det Tog der holdt køre, inden jeg spurgte hvornaar Korsørtoget gik. Det var det jeg Idiot skulde have været med. Saa havde jeg 3 Timer at vente til det næste og Udsigt til at betale 30 Kr for en Bil fra Nyborg og hjem – Heldigvis skulde der ikke Adgangskort til næste Færge. Saa købte jeg en Wo[ulæseligt] ”det indre Kup” og satte mig til at læse. Ankommen til Nyborg ved 9 Tiden havde jeg endelig lidt Held. Der var en Bil fra Kjerteminde der skulde hente et Selskab ved Færgen og der fik jeg Plads hos Chaufføren; tilbød at betale Halvdelen men slap med en Trediedel og kom saa endelig hjem henad Kl. 10. Alt stod vel til. Næste Dag drev jeg og om Fredagen var jeg i Odense og fik en Generalforkølelse saa jeg var rigtig sløj Lørdag og Søndag men i Dag har jeg det helt godt og har faaet skreven en Del Breve og ved Hjælp af min Glarmester hængt Billeder op i Værkstedet, saa det ser nogenlunde beboeligt ud, saa maa jeg i Morgen faa ryddet op på Gulvet.
+2.
+Det var Indledningen
+Nu kommer det egentlige. Tusind Tak for den dejlige Tid. Du sagde noget om at jeg havde kaldt Dig ”den fuldendte Værtinde” det kan jeg jo ikke forbedre, ”To gild refined gold, to paint the lilae, to add fresh perfume to the violet o.s.v. som Shakespeare siger et eller andet Sted, men jeg kan altsaa konstatere at det passer. Jeg haaber snart at høre fra Dig at I har det godt og nyder det gode Vejr ved Stranden.
+Hils Børnene og Frk Egeberg og mange Hilsner til
+Dig selv fra
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1943-07-28</t>
   </si>
   <si>
     <t>Thora Cohn
 Anna Foged
 Niels Foged
 Elise Hansen
 Grete Jensen, f. Hansen
 Tage la Cour
 Andreas Larsen
 Jeppe Larsen
 Else Larsen,  Andreas Larsens kone
 Elisabeth Neckelmann
 Marie Neckelmann
 Finn Salomonsen
 Franz Syberg
 Gudrun Syberg
 Ane Talbot
 Christian Treschow</t>
   </si>
   <si>
@@ -273,86 +693,229 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/otJS</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [Håndskrevet på kuvertens bagside:]
 Johannes Larsen
 Kjerteminde.
 [I brevet:]
 Kjerteminde 28 Juli 1943.
 Kære Grevinde.
 Sikken en Varme. Tak for Opringningen i Gaar, det var dejligt at høre Din Stemme. Jeg havde for øvrigt en livlig Dag i Gaar. Vi har Besøg fra i Mandags af Lysses Svigermor og Svigerinde. I Gaar malede jeg til Kl. 11, gik saa i Vandet til Kl. 12, da jeg kom hjem var der ankommen 2 Ornithologer Dr. Finn Salomonsen og Tage la Cour. Saa spiste vi Frokost med diverse Snapse, derefter snakkede vi Fugle og Bøger til de cyklede ved 5 Tiden. Saa tog jeg en Avis og saa meldte Stuepigen Adjunkt Niels Foged og Frue der blev til vi skulde spise og om Aftenen var Organist Syberg og Kone inviterede men jeg gik i Seng. Nu er jeg lige kommen hjem fra et Eftermiddagsbesøg hos Sybergs med hjemmebrygget Øl og The, Kage og ny Honning, saa kommer Pigen ind og melder at Chr. Treschow, Orelund har ringet fra Odense at han kommer og bliver til i Morgen, og om jeg vilde bestille et Værelse til ham paa Hotellet, hvilket jeg har forsøgt, men der var ingen, dog lovede de at prøve paa at skaffe et i Byen, og ringe senere, ellers maa vi jo prøve paa at lave et Natteleje til ham. De andre er hos Sybergs endnu og aner ingen Ting. Jeg gik i Forvejen for at skrive til Dig. Forøvrigt er min Odder brudt ud i Forgaars Aftes og Puf gik og rumsterede i Haven i Nat et Par Gange, men det lykkedes ham ikke at overtale den til at gaa ind. Maaske bliver han saa sulten i Nat at han gaar ind, men til den Tid har han vel ædt alle mine Guldfisk og grønne Frøer. Jeg forsøger at rette mig efter Dine Anvisninger med Hensyn til Billedet. Det er lykkedes mig at faa anbragt en Hejre til uden at ødelægge Helhedsvirkningen. det samme kan vist ikke siges om et Par flyvende Fasankokke i Forgrunden og en do Vibe i Mellemgrunden men jeg er villig til at fjerne sidstnævnte hvis de støder Dig Jeg har ellers været heldig et Par Dage i forrige Uge, der stod Tordenbyger i NØ. som jeg fik tegnet efter den ene Dag og malet den anden. Jeg glæder mig til Graaænderne. Hejrerne var gode, min Svigerdatter nænnede ikke at lave dem til Bøffer, men svøbte Flæsk om dem og stegte dem hele. Vi gaar alle sammen i Vandet om Formiddagen Kl 11 og jeg synes det bider i Lemmerne at svømme; de andre gaar ogsaa i Vandet ved 6 Tiden, men jeg synes jeg har nok i en Gang om Dagen. Naa nu har jeg vel fortalt Dig alt hvad jeg sagde i Gaar i Telefonen, jeg kan aldrig huske hvad jeg har sagt længe efter. Hils de andre og mange Hilsner til
 Dig selv fra
 Din hengivne
 Johannes Larsen.
 P.S.
 Her er det Fotografi jeg synes er bedst af mig altsaa. D.v.s. jeg synes ogsaa at de 3 hvor vi sidder paa Trappen er gode især af Dig
 JL.</t>
   </si>
   <si>
-    <t>1945-09-05</t>
-[...26 lines deleted...]
-[På kuvertens bagside:]
+    <t>1943-08-05</t>
+  </si>
+  <si>
+    <t>Maleriet til Christa Knuth er omtalt i flere breve fra perioden</t>
+  </si>
+  <si>
+    <t>Johannes Larsen troede, at billedet til Christa Knut var færdigt, men det gik op for ham, at luften og vandet kunne males bedre. Nu skal maleriet tørre. Larsen undskylder forsinkelsen. Han skriver, når han ved, hvornår billedet bliver afsendt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/qnpv</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth
+Knuthenborg
+Bandholm.
+[Håndskrevet på kuvertens bagside:]
 Johannes Larsen
-p.T. Kaas pr. Lime
-[...1 lines deleted...]
-Kaas i Salling 5 Septbr 1945.
+Kjerteminde
+[I brevet:]
+Kjerteminde 5 Aug 1943.
 Kære Grevinde!
-Det er snart længe siden Du har hørt fra mig. Jeg ved ikke en Gang om jeg har fortalt at jeg laa i 3 Uger af Hold i Ryggen, d.v.s jeg stod op et Par Gange men maatte i Seng igen. Saa rejste jeg til Kongsø ved Bryrup hvor jeg blev forsinket en Uge af Regnvejr og nu er jeg altsaa her. Det er besværligt at rejse. Jeg tog fra Kongsø til Nørre Snede i Bil, derfra med Rutebil til Viborg, hvor jeg overnattede. Næste Dag til Skive med Tog og derfra hertil med Bil. Saa gik der et Par Dage saa blev jeg ringet op fra Kjerteminde, at Etatsraadinde Rasmussen var død og skulde begraves fra Museet i Faaborg, og i Lørdag Morgen tog jeg saa en Bil til Faaborg, overværede Begravelsen og saa af Sted igen, saa jeg var her Kl. 11,15 om Aftnen. Her er vældig kønt og her er Krikænder i Hundredvis og Graaænder i Tusindvis og de første 4 Dage var her en Svane i Søen, her er ogsaa 3 Hejrer. Jeg maler nogle mindre Akvareller men jeg er sløjt gaaende paa Gr. af det forbandede Hold som stadig generer mig. Jeg tænker paa at rejse hjem i næste Uge, da jeg har Bestilling paa 4 Oljebilleder hvoraf jeg havde lovet det ene til først i denne Maaned hvilket altsaa ikke bliver til noget. Lysse og Familie fik ført Udrejse Tilladelse da Høhøsten var begyndt saa den Rejse gik ind og nu vil de endelig have mig derop, men jeg gruer for at rejse. Jeg spekulerer paa at faa en Lægeattest, saa jeg kan faa Politiets Tilladelse til at køre hjem i Bil. Det kneb med at faa Lov til at køre til Faaborg. Nu skal Brevene af Sted
-Mange Hilsner 
+Tak for Billeder og Graaænder. De sidstnævnte er ved at blive pillede. Jeg var ved at lægge sidste Haand paa Dit Billede før, da Du ringede, d.v.s. det troede jeg da, nu maa det vente til i Morgen, det er vist heller ingen Skade til. Som jeg vist sagde, mente jeg i Lørdags, at det var saa godt som færdigt, men i Mandags lavede jeg lidt om paa det og har saa malt paa det hver Dag siden. I Forgaars bestilte jeg Glarmesteren til at sende det Fredag som Ilgods, i Haab om at Du saa kunde faa det hængt op paa Søndag. Men i Morges gik det op for mig at det kunde forbedres betydeligt, ved at male Luften og Vandet om, og det blev det ogsaa, men samtidig maatte jeg altsaa narre Dig og udsætte Afsendelsen for det skal jo helst være saa tørt at ikke al det Fnug og Skidt der er i Kassen skal sætte sig i Malingen. Jeg beder Dig undskylde Forsinkelsen, som jeg dog tror opvejes ved Billedets Forbedring. Jeg kunde ikke lide den Tanke at Du skulde forbande mig hver Gang Du saa paa Billedet og ærgre Dig over at have skidtet Dine Penge bort. Jeg skriver igen naar jeg er klar over hvornaar det kan afsendes. Det bliver altsaa tidligst Mandag eller Tirsdag. Med mange Hilsner 
 Din hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1943-08-09</t>
+  </si>
+  <si>
+    <t>Johannes Larsens maleri til Christa Knuth er omtalt i flere breve fra perioden</t>
+  </si>
+  <si>
+    <t>Billedet er sendt. Hvis Christa Knuth synes, at det ligner en anskuelsestavle, er det hendes egen skyld, da hun ønskede at få tilføjet fasankokke, hejre og vibe. Billedet er plettet, men det bliver pænt, når farverne tørrer og olien fordamper. Larsen er spændt på, hvad Christa Knuth synes om maleriet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/JKiO</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth
+Knuthenborg
+Brandholm.
+[Håndskrevet på kuvertens bagside:]
+Johannes Larsen
+Kjerteminde
+[I brevet:]
+Kjerteminde 9 Aug. 1943.
+Kære Grevinde!
+Billedet er nu sendt som Ilgods og saa haaber jeg Du maa faa det i god Stand. Bare Du nu ikke maa blive altfor skuffet. Hvis Du synes det ligner mere et ”Anskuelsesbillede” end et Kunstværk er det nu delvis Din Skyld, i det Du maa bære Ansvaret for Fasankokkene, Viberne og den ene Hejre. Hvis Du synes det fedtet og plettet og ækelt i Stoffet saa er det rigtigt nok, men det vil fortage sig efterhaanden som Farverne tørrer op og Oljen fordamper. Vi nød Ænderne Dagen efter at de kom de var udmærkede. Jeg er naturligvis umaadelig spændt paa hvordan Du synes om Skilderiet, det kan Du nok forstaa. Mange Hilsener
+Din hengivne 
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1943-08-15</t>
+  </si>
+  <si>
+    <t>Johannes Larsen sender en akvarel. Han undskylder, at den ikke forestiller en gylden kornmark. Han maler et stort billede af samme motiv og løb ind i problemer, som han fik løst ved at male akvaellen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/2JBk</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth
+Knuthenborg
+Bandholm.
+[Håndskrevet på kuvertens bagside:]
+Johannes Larsen
+Kjerteminde
+[I brevet:]
+Kjerteminde 16 Aug 1943.
+Kære Grevinde!
+Hermed Alvarellen. Tak for Brevet i Dag med Fotografierne. Du husker nok at jeg ogsaa skulde have nogle Stykker af det andet jeg sendte. Jeg haaber at denne, jeg mener Akvarellen kommer i rette Tid. Du maa undskylde at det ikke blev en gylden Kornmark, Sagen er at jeg maler paa et stort Billede til 5000 Kr af samme Motiv og der var et Par Ting som jeg var i Tvivl om og som jeg fik klaret ved at lave dem. Det gør vel ikke noget. Mange Hilsner
+Din hengivne
+Johannes Larsen.
+P.S.
+Hils ogsaa Børnene og Frk Egeberg.</t>
+  </si>
+  <si>
+    <t>1943-08-19</t>
+  </si>
+  <si>
+    <t>Henrik Lund</t>
+  </si>
+  <si>
+    <t>De 3000 kr. er formodentlig betaling for et oliemaleri med hejrer, fasankokke, en vibe mm. Billedet er omtalt i flere breve fra perioden.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen håber, at Christa Knuths bror bliver glad for akvarellen. Han kan ikke huske, hvad det var, han lovede Christa i telefonen. 
+Larsen maler på sit store søbillede og fire mindre bestillinger.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/5T3V</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth
+Knuthenborg
+Bandholm.
+[Håndskrevet på kuvertens bagside:]
+Johannes Larsen
+Kjerteminde
+[I brevet:]
+Kjerteminde 19 Aug 1943.
+Kære Grevinde!
+De 3000 Kr. kom i Dag. Tak! Det glædede mig at høre at Du var tilfreds med den lille Akvarel bare nu Din Broder maa blive det samme. Det forekommer mig at jeg i Gaar i Telefonen lovede at give Dig Oplysning om et eller andet men det er mig umuligt at komme i Tanker om hvad det var. Jeg er en Idiot til at telefonere. Hvis jeg kommer i Tanker om det skal jeg skrive igen. Det var vel ikke noget om hvornaar jeg kommer til Knuthenborg. Jeg har jo nu mit store Søbillede som jeg skal have færdigt i Aar, og saa har jeg 4 mindre Bestillinger, som skal afleveres inden October, saa før hen i Maaneden bliver det næppe. Mange Hilsner 
+Fra Din hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1943-08-27</t>
+  </si>
+  <si>
+    <t>Holger Lund, Christa Knuths bror</t>
+  </si>
+  <si>
+    <t>Stavreshoved er den sydøstlige halvø af Hindsholm på Nordøstfyn i Kerteminde Kommune. Langs den otte kilometer lange kyst rundt om Stavreshoved øst for Hverringe Gods blev i alt 330 hektar landbrugsjord, skov og uopdyrkede arealer (moser og enge) fredet i 1955 (Wikipedia marts 2024). 
+Af det forrige brev fra Johannes Larsen til Christa Knut fremgår det, at hun købte en af Larsens akvareller til sin bror.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen takker for pengene, brevet og fotografierne. Han har været ved Stavreshoved for at male, men nåede ikke meget, og nu er vejret dårligt, så han ved ikke, hvordan han skal nå det hele. Christas bror har skrevet, at han kunne lide akvarellen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/HoVy</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth
+Knuthenborg
+Bandholm.
+[Håndskrevet på kuvertens bagside:]
+Johannes Larsen
+Kjerteminde
+[I brevet:]
+Kjerteminde 27 Aug. 1943.
+Kære Grevinde! 
+Tak for Brevet Fotografierne og Pengene. I Gaar var jeg en Tur ude ved Stavreshoved for at male. Jeg havde Frokost med og 2 Lærreder, men jeg havde alligevel overvurderet mig selv, jeg blev ikke færdig med dem til Kl. 3, da Bilen kom efter mig. I Dag regnede det i Morges og i Eftermiddag stormer det saa det lader til vi skal have en Omgang uroligt Vejr igen, saa jeg begynder at blive at blive nevøs for hvordan jeg skal naa alt hvad der skal naaes inden Oktober. Jeg havde Brev fra Din Broder i Anledning af Din Gave som lader til at være falden i god Jord. Mange Hilsner
+Din hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1943-09-13</t>
+  </si>
+  <si>
+    <t>Johan Larsen
+Else Larsen,  Andreas Larsens kone</t>
+  </si>
+  <si>
+    <t>Johannes Larsen havde i flere omgange en tam odder. De hed alle Jokum. 
+Sommerestauranten Pax var ejet af Johannes Larsens gode venner Tulle og Due Nan Nielsen.</t>
+  </si>
+  <si>
+    <t>Der er 4-500 tyskere i byen. De danske soldater er interneret, og tyskerne har lagt beslag på Kertemindes skoler og restaurationslokaler. 
+Odderen har været stukket af, og den åd en gråand, men Larsen fangede den i en fælde. 
+Larsen arbejder på søbilledet og går i vandet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/MGKI</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth
+Knuthenborg
+Bandholm.
+[Håndskrevet på kuvertens bagside:]
+Johannes Larsen
+Kjerteminde
+[I brevet:]
+Kjerteminde 13 Septbr 1943.
+Kære Grevinde!
+Tak for Dit lange Brev. Her har vi det godt fredeligt, altsaa her oppe. Byen er fuld af Tyskere, vist en 4-500 Stks. De har taget Lejren og interneret vore Soldater, lagt Beslag paa Borger- og Realskolen og Teknisk Skole og Hotellets Theatersal og Selskabslokaler og Sommerrestauranten Pax”. Nu kan man jo køre med Togene igen, saa maa vi jo haabe at det varer til jeg skal rejse til Knuthenborg. Odderen var ude i 3 Nætter og blev saa sulten at han aad en Graaandrik, men saa stillede vi en Fælde med Sild i og det kunde han ikke staa for. Jeg slider dagligt i mit store Søbillede og synes ogsaa at det gaar fremad, men for langsomt. Jeg gaar i Vandet naar Solen skinner, mest til Gavn for Billedet, men det er forøvrigt ganske rart endnu. Puf og Else er cyklet til Odense, men kommer hjem til Aften. Det er jo tilladt nu fra i Gaar. Mange Hilsner
+Din Hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1943-10-04</t>
   </si>
   <si>
     <t>Elisabeth Knuth</t>
   </si>
   <si>
     <t>Johannes Larsen beder Christa Knuth takke Elisabetrh for fotografiet. Han spørger, om han skal komme og tegne en tyr samt et portræt. 
 Christa Knuths sidste brev var anbefalet, hvilket var mærkeligt. 
 Larsen regner med at komme til Knuthenborg den følgende uge.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Ix1Z</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [Håndskrevet på kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
@@ -414,702 +977,50 @@
     <t>Johannes Larsen takker for en dejlig tid på Knuthenborg. På hjemrejsen var Storebæltsfærgen overfyldt, og nogle af passagererne nægtede at give deres borde i restauranten videre til andre. En gruppe mænd blev direkte grove mod styrmanden.
 22. nov. tog Else og Andreas/Puf til Odense, men de fik ikke lov til at forlade banegården. Der var begået et stikkerdrab i byen. Stikkeren havde længe forsynet værnemagten med oplysninger om danskere. Mange synes, at han slap for let, da han straks døde af sine sår. Hans far, ostehandleren, som var blevet skudt nogle dage i forvejen, lå og led på hospitalet. Det er en solstrålehistorie.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/N0dU</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde Chr. Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
 Kjerteminde 24 Nov. 1943.
 Kære Grevinde!
 Tusind Tak for den dejlige Tid paa Knuthenborg og for Telegrammet der forsødede min Ensomhed paa Hotellet i Næstved, hvor jeg nød 4 Stk. Smørrebrød 3 Pilsnere, 2 Bittere og 1 Pibe Tobak. Derefter gik jeg i Seng og startede i Gaar Morges med et Tog, der afgik 8,46. direkte til Korsør. Efter at være sluppet igennem Kontrollen kom jeg om Bord i en gl. Færge, ”Prins Christian” som jeg formoder er en der tidligere har besørget Trafiken mellem Gedser og Warnemünde. Jeg gik op i en lille Rygesalon med ca 10 smaa Borde der alle var optagne ligesom alle Knager var behængt med Tøj saa vi der nu kom maatte beholde Hat og Overtøj paa og stille os op mellem Bordene. Da vi havde sejlet ca ½ Time, opfordrede en Højttaler, de Folk der havde spist, til at rejse sig og gøre Plads, saa andre ogsaa kunde faa en Forfriskning. Det blev efterkommet af alle paa nær 3 Selskaber der holdt Stillingen til vi kom i Land. Det ene bestod af 2 Par unge mennesker, der havde spist da vi kom og nu var i Gang med 8 Pilsnere som af og til fornyedes. Den ene Dame udmærkede sig ved at have de længste Negle jeg har set, hendes Tommelfingre saa saadan ud: [Tegning] og saa var de malet mørkerøde omtrent som Syltekirsebær. De var meget livlige og kaldte ustandselig paa Tjeneren saa skulde en af Damerne have Hefteplaster til en Strømpe, der var revnet, og en Gang vilde de have et Bordtennisspil. Det andet Selskab bestod af 10-12 højere tyske Officerer af Land- Sø- og Luftværnet dem undskyldte Folk med at de jo ikke kunde forstaa Højtaleren der kun talte dansk, derimod vakte det tredje Forargelse, det var 4 svære Herrer, der da de fik Bordet ryddet gav sig til at spille Kort, et Par Gange var der nogle der sendte Bud efter Styrmanden for at faa dem smidt ud, men han fik kun Grovheder for sin høflige Henstilling og beklagede at han ikke kunde gøre andet, de havde betalt deres Billet og havde
 2.
 Ret til at blive siddende. Efter godt og vel et Par Timers Sejlads naaede vi Færgelejet og Nyborg St. og der holdt saa Rutebilen til Kjerteminde, som jeg naaede ved 2-3 Tiden og blev modtaget af hele Familien. Til Morgen har jeg set en hel Bunke Breve igennem og lagt dem fra der skal besvares. Der var ogsaa et Takkebrev fra Professor Christensen der bl.a. udtalte Haabet om at vi snart igen maa faa noget bedre Øl. Jeg maa fortælle om Snigmordet i Odense. Den Dag tog Else og Puf intet anende til Odense om Eftermiddagen, de kom dog ikke længere end til Banegaarden hvor de maatte tilbringe 2 Timer i Mørke til Toget gik tilbage igen. Senere hørte de at Dagen havde formet sig som en Festdag for Indbyggerne i Odense, bl.a. havde hele Personalet i en af Byens største Forretninger P.C Rasmussen faaet Vin og Kage i Dagens Anledning, der var dog en Draabe Malurt i Festbægeret, Manden var død i Knaldet og det var den almindelige Mening at han var sluppet alt for let. Det viste sig at være en berygtet Stikker Ostemandens Søn, der længe havde terroriseret Byen og bragt mange mennesker i Fortræd og Ulykke. Han brugte at gaa rundt med Kongemærket paa Oplæget og lytte efter hvad Folk sagde, for senere at forsyne Værnemagten med sine Fund – Nej saa var Folk meget mere tilfreds med, som det var gaaet hans Fader, nemlig Ostemanden, der nogen Tid forud var bleven skudt i sin Forretning paa Nørregade, og siden har ligget paa Sygehuset svævende mellem Liv og Død med 3 Revolverkugler i Maven. Ak ja, saadan kan saa meget der tilsyneladende ser grimt ud, ved nærmere Eftersyn vise sig at være en hel Solstraalefortælling.
 Her staar alt godt til og jeg haaber det er ligesaa paa Knuthenborg Mange Hilsner og Tak
 Din hengivne
 Johannes Larsen.
 P.S.
 Undskyld; jeg bruger en af Elses Konvolutter, her er ingen andre i Huset og det øsregner
 JL.</t>
   </si>
   <si>
-    <t>1944-05-10</t>
-[...650 lines deleted...]
-  <si>
     <t>1943-12-11</t>
   </si>
   <si>
     <t>Peter Freuchen
 Jens Christian Thor Nielsen</t>
   </si>
   <si>
     <t>Det er uklart, hvad væddemålet gik ud på. Dette er også¨omtalt i brevet fra Johannes Larsen til Christa Knuth 1943-12-03. 
 Likvideringsforsøget mod "Ostemanden", Jens Christian Thor Nielsen og drabet på hans søn er også omtalt i Johannes Larsens brev til Christa Knuth 1943-11-24.</t>
   </si>
   <si>
     <t>Johannes Larsen sender Peter Freuchens brev. Christa Knuth skrev i et brev, at hun ville "ofre 200 Kr paa Drengen", så Larsen har tabt væddemålet, men han kan vel betale med et billede. 
 I Odense hørte Larsen, at Ostemanden var udskrevet, men da han fik et brev med trusler på livet, blev han sendt til Middelfart eller Fredericia.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/JDwA</t>
   </si>
   <si>
     <t>[Et kryds er sat over hele kuvertens forside. Håndskrevet på forsiden:]
 Søndagsbrev.
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [På kuvertens bagside et julemærke]
@@ -1261,50 +1172,82 @@
 Elisabeth Knuth
 Holger Rasmussen
 Leo Swane</t>
   </si>
   <si>
     <t>Holger M. Rasmussen udgav i 1947 "Brændevinsgrisen" med tegninger af Johannes Larsen.</t>
   </si>
   <si>
     <t>Det glæder Johannes Larsen, at Christa Knuth, Frk. Egeberg og børnene vil komme i påsken. Han har et gæsteværelse og vil desuden leje værelser på hotellet.
 Larsen arbejder på Lille Mis. Han har sendt et tryk af brændevinsflasker til Holger Rasmussen, som vil sende dem til Leo Swane og Ingeborg Andersen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/GqHO</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
 Kjerteminde 15 Febr. 1944.
 Kære Grevinde!
 Det glædede mig at høre at Du kan tænke Dig at besøge os i Paasken. Nu er det jo ikke noget Knuthenborg jeg bebor, men vi har et Gæsteværelse med 2 Senge og saa kan jeg leje et Par Værelser paa Hotellet. De bliver jo mere komfortable med koldt og varmt Vand og Badeværelse, her har vi kun koldt. Jeg gaar ud fra at Du kommer med Børnene og Frk. Egeberg, saa kan Du selv fordele Lokalerne. Jeg er nu godt i Gang med lille Mis N_o_ 4 og har sendt et Par Tryk af Brændevinsflaskerne til Holger Rasmussen, hvem jeg i Dag har faaet et meget begejstret Brev fra og som beder om Tilladelse til at vise dem til Leo Swane og Ingeborg Andersen, det maa han jo om. Ja saa er der ikke mere at berette. Jeg haaber at I maa more Jer godt i Kjøbenhavn.
 Mange Hilsener
+Din hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1944-03-07</t>
+  </si>
+  <si>
+    <t>Bjørn Birk-Ramming
+Holger Lund, Christa Knuths bror
+Leo Swane</t>
+  </si>
+  <si>
+    <t>Herregården Hvedholm ligger ved Faaborg. 
+Holstenshus er en af landets yngste herregårdsbygninger opført i 1908. Den er beliggende i Diernæs Sogn, Sallinge Herred. (Wikipedia marts 2024). 
+Det er formodentlig illustrationer til Kold: Historien om lille Mis, som Johannes Larsen snittede træsnitsillustrationer til.</t>
+  </si>
+  <si>
+    <t>Faaborg Museum har fået revner i muren efter et bombenedslag i nærheden, og Johannes Larsen har sammen med Leo Swane fundet opbevaringssteder til nogle af museets billeder. I øvrigt snitter Johannes Larsen træsnit, og han har fået en bestilling fra Christa Knuths bror.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/A0QC</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde 
+Chr. Knuth
+Knutherborg
+Bandholm.
+[I brevet:]
+Kjerteminde 7. Marts 1944.
+Kære Grevinde!
+Jeg er nu oppe igen og befinder mig helt vel efter at have tilbragt en Uge i Sengen. Jeg blev kaldt ned til Faaborg sammen med Leo Swane for at se paa nogle Revner i Museet foraarsaget ved at nogle Bomber var eksploderet i Nærheden. Der var ogsaa faldet en amerikansk og en tysk Flyvemaskine ned i Nærheden. Vi kørte rundt og saa paa nogle Rum til at fordele nogle Billeder i. Paa Hvedholm Holstenshus og hos en Kaptain Ramming. Da jeg kom hjem snittede jeg et Par Dage, men gik saa i Seng. Jeg har nu snittet 4 og skal til at begynde paa N_o_ 5. Jeg har faaet en Bestilling af Din Broder men det har Du vel hørt. Han skrev at han havde talt med Dig. Nu faar Du ikke mere da Pigen skal ned med Breve. Mange Hilsner
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1944-03-13</t>
   </si>
   <si>
     <t>Christa Knuth, hendes to børn og guvernanten kom på besøg hos Johannes Larsen i påsken 1944. 
 Solo var formodentlig en hund eller hest på Knuthenborg.</t>
   </si>
   <si>
     <t>Larsen ønsker Christa Knuth tillykke med rørhønsene. Han har selv haft en rørhøne, der blev tam, men den blev ædt af en kat. Johannes Larsen skød katten.
 Der kan ligge to personer i Larsens gæsteværelse. 
 Johannes Larsen har sendt en akvarel med stære til Christa Knuths bror.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/2jOF</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
@@ -1398,50 +1341,83 @@
 Eiler Lehn Schiøler
 Theodor Philipsen
 Eric Struckmann
 Leo Swane
 William Yarrell</t>
   </si>
   <si>
     <t>Sagen om Discontokassens opbevaring af billeder og Johannes Larsens gæld til samme discontokasse er uklar. 
 Johannes Larsens artikel til tidsskriftet Danmark kendes umiddelbart ikke. 
 Fyens Disconto Kasse, oprettet 1846 i Odense som Danmarks første private forretningsbank, efter at byen, som dengang var provinsens største, havde fået afslag på at få en nationalbankfilial på linje med Aarhus og Flensborg. Discontokassen skulle diskontere de veksler, som fynboerne var trætte af at sende til Hamburg og København, men den udvidede snart sit forretningsområde (Lex.dk).</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hAY5</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
 Kjerteminde 3 Maj 1944.
 Kære Grevinde
 Tak for Dit Brev. Jeg har selv ingen Erfaring i Svaners Rugetid, men jeg har set efter i Literaturen og her er nogle Tal. Kærbølling 5-6 Uger. Yarrell. 6 Uger Schiøler 34-36 Dage Manniche 6 Uger. De lærde er altsaa ikke helt enige. Min Gaas ruger paa 6 Æg og den ene Graaand paa 13, den anden har jeg ikke funden endnu. I Gaar blev jeg endelig færdig med Hans Hvass og i Dag har jeg faaet den sidste Bestilling fra Haanden, saa nu kan jeg da endelig komme i Gang med Træsnittet igen. Jeg blev for lidt siden ringet op af Leo Swane der fortalte mig at Ny Carlsbergfonden vilde købe de Billeder vi havde sendt ud til Discontokassen til Opbevaring for 80.000 Kr. Det drejer sig om 5 Billeder af Isakson, 2 af Philipsen og et af Gotschalk. Det er jeg meget glad over, Isakson Billederne kommer paa Statens Museum og de andre paa Glyptotheket, saa er det jo ikke saa strængt at komme af med dem, man kan se dem naar man vil og er jo paa en Maade selv Medejer. Og saa gør den rare Sum jo et godt Indhug i min Gæld til Discontokassen. Struckmann og Johannes V. Jensen har sat mig til at skrive om Kjerteminde i 14 Dagsskriftet ”Danmark” Det er jeg ikke saa stolt af, ogsaa fordi jeg har nok at gøre foruden, men de paastaar at der er ingen der er nærmere til det [”det” indsat over linjen]. Jeg har tænkt mig at jeg naar jeg er færdig med Træsnittene, det bliver vist først efter Pintse, kunde trænge til en lille Ferie, og at jeg dersom Du til den Tid vil have mig derover, kunde skrive det paa Knuthenborg. Her staar ellers alting godt til, men altsaa med Travlhed. 
 Mange Hilsner
+Din hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1944-05-10</t>
+  </si>
+  <si>
+    <t>Marius Christiansen
+Andreas Larsen
+Else Larsen,  Andreas Larsens kone</t>
+  </si>
+  <si>
+    <t>Johannes Larsen "snitter": Han skærer i stokke til træsnit.</t>
+  </si>
+  <si>
+    <t>Andreas/Puf og Else Larsen har skældt Johannes Larsen ud for at være uhøflig, så nu meddeler han, at han gerne kommer til Knuthenborg fredag eller lørdag før pinse. Han skal være hjemme i pinsen, for der kommer en mand, der skal købe et billede. 
+Larsen snitter træsnit og bliver træt pga. manglende øvelse. 
+Han har solgt flere billeder blandt andet til værtshusholdere.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/kZVb</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth
+Knuthenborg
+Bandholm.
+[I brevet:]
+Kjerteminde 10 Maj 1944.
+Kære Grevinde!
+Tak for Dit Brev. Jeg haaber at Du kommer hjem i Morgen med gode Efterretninger. Med Hensyn til mit Besøg saa stiller Sagen sig saadan. Først er jeg bleven skældt ud af Else og Puf fordi jeg havde foreslaaet Dig at komme senere. Saadan noget kan man ikke siger de, naar Lensgrevinden har inviteret Dig til en bestemt Tid er det naturligvis fordi det passer hende og saa kan Du ikke foreslaa at komme paa en Tid der er hende ubelejlig. Det er vist rigtigt nok. Jeg bliver færdig hos Tandlægen Fredag og skal til Odense Søndag, maaske kunde jeg rejse herfra Mandag Morgen og være i Bandholm samme Dag, saa kan jeg blive til Pintse, d.v.s. jeg skal være her i Pintsen da jeg skal møde en Mand der har bestilt et større Billede, hvor stort ved jeg ikke men han har solgt nogle Billeder han havde, og har sendt mig det indkomne Beløb ca 3500 Kr, da han skrev at han havde vanskeligt ved at holde paa Penge, og derfor sendte dem a Conto paa Betalingen. Jeg satte dem ned i Sparekassen paa hans Navn. Jeg kan altsaa være paa Knuthenborg fra Fredag eller Lørdag før Pintse. Jeg fik endelig begyndt at snitte i Gaar og har snittet det meste af Dagen i Dag d.v.s. henad Kl. 4 blev jeg saa træt at jeg maatte holde op. Det er naturligvis Mangel paa Træning der gør sig gældende. I Forgaars solgte jeg et Billede til 8000 Kr. og nogle Tegninger for 1000, alt sammen til en Værtshusholder her og jeg har malet et til 1000 Kr til Christiansen, saa jeg har ikke mindre end 3 Beværtere til Kunder her i Byen. Jeg har nu funden den anden Graaands Rede, den ligger paa 12 Æg. I Gaar fik jeg en Han Ederfugl som en Fisker havde fanget.
+Lad mig høre hvad Du mener om ovenstaaende. Mange Hilsner
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1944-05-13</t>
   </si>
   <si>
     <t>Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Johannes Larsen vil tage afsted mod Nykøbing mandag morgen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Htfi</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr Knuth
 Knuthenborg
 Bandholm
 [I brevet:]
 Kjerteminde 13 Maj 1944.
 Kære Grevinde!
 Saavidt Else og jeg har kunnet granske en Togliste og sammenholdt den med Oplysninger fra det herværende Jernbanepersonale, skal jeg starte herfra Kl. 6,15 Mandag Morgen for at kunne være i Nykøbing Kl. 13,27. I hvert Fald starter jeg ovennævnte Tid og giver mig Trafikvæsnet i Vold. 
@@ -1654,50 +1630,91 @@
     <t>Kamban er formodentlig Gudmundur Kamban. Janus Kamban var kun 21 år i 1944.
 Johannes Larsen lærte muligvis Kamban at kende gennem sit venskab med Christa Knuth. Efter Kamban-parrets ophold i Kerteminde i august 1944, ser det ud til, at de tog videre til Knuthenborg.</t>
   </si>
   <si>
     <t>Larsen har sendt akvarellen som eksprespost og håber, at Christa Knuth og hendes bror kan lide den.
 Familien er ved stranden. Badehuset er blevet rykket et stykke op. Larsen bader en gang dagligt.
 Marius Christiansen kommer og hjælper med at fange sædgåsen, så den kan blive stækket.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/zPU4</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
 Kjerteminde 20 Aug 1944.
 Kære Grevinde!
 Tak for Opringningen i Middags. Som jeg sagde er Akvarellen i Dag sendt som Ekspresgods, saa jeg haaber Du maa faa den rettidigt. Det er ogsaa mit Haab at den ikke maa blive en Skuffelse for Dig eller Din Broder, men man kan jo aldrig vide saadan noget. Som jeg ogsaa sagde havde jeg det rart i Jylland, men jeg nyder ikke des mindre at være hjemme igen. Jeg sidder her alene, alle de andre er nede ved Stranden, de har faaet rykket Badehuset et Stykke op, saa der er en Plads foran med Bænke og ud fra Bredden er der en Bade og Baadebro. Jeg har ogsaa været ude at svømme i Dag og i Gaar, men jeg kan nøjes med en Gang om Dagen. Jeg sidder ogsaa og venter paa Christiansen der har lovet at komme og hjælpe mig med at fange og stække Sædgaasen, det er paa høje Tid, men saa slipper den for at have været spærret inde. Jeg venter ham hvert Øjeblik, og saa kan han faa dette med til Posthuset. Jeg skal hilse fra Else og Puf, vil Du ogsaa hilse Kamban og mange Hilsner til Dig selv fra
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
+    <t>1944-09-09</t>
+  </si>
+  <si>
+    <t>HC  Andersen
+Preben Frank
+Peter Hansen
+Adam Knuth
+Elisabeth Knuth
+Andreas Larsen
+Else Larsen,  Andreas Larsens kone
+Mogens Lorentzen
+Carl Nielsen
+Kai Nielsen
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Filmen, som Johannes Larsen medvirkede i, kendes ikke. 
+Det vides ikke, hvilket hæfte Johannes Larsen sendte, men muligvis er der tale om et eksemplar af tidsskriftet Danmark, som Johannes V. Jensen havde bedt Johannes Larsen skrive en artikel om Kerteminde til.
+Christa Knuth sendte ved en tidligere lejlighed en sikahjort, som Larsen-familien spiste. Skindet må nu være blevet garvet. 
+Johannes Larsen kendte flere ved navn Niels Hansen.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har medvirket til en film baseret på "Hvad fatter gør", og han fandt projektet temmelig håbløst. Han er glad for sin nye hund. 
+Larsen sender en kvittering og et hæfte.
+Skindet af sikahjorten er blevet ordnet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/h6rr</t>
+  </si>
+  <si>
+    <t>Kjerteminde 9 Septbr 1944.
+Kære Grevinde!
+Endelig faar jeg et ledigt Øjeblik. De to sidste Dage har jeg været i Store Viby for at blive filmet af en Mand der hedder Preben Frank og som laver en Film sammen med Mogens Lorentzen. Den er bygget over H C Andersens Eventyr ”Hvad Fatter gør er altid det rigtige” og saa er der indlagt en Del fynske Berømtheder H C Andersen, Carl Nielsen, Kai Nielsen, Syberg Peter Hansen o fl. og hvor jeg altsaa optræder som den eneste nulevende, staaende og malende ved et Gadekær foran en Mølle, der gaar rundt og spiller en Rolle ved Fordelingen af Kunstværkerne, og hvis Du kan begribe noget af det er Du klogere end jeg er. En lille Pige kommer løbende med en Gaas og ser paa at jeg maler, det er den Gaas der skal byttes med en Høne. I Gaar var det saa mørkt at han maatte kassere hele Optagelsen og saa maatte jeg jo der ud i Dag igen. Jeg er vældig glad ved den lille nye Hund; det er en køn lille Hund, meget livlig og med smukke Bevægelser. Hermed en Kvittering som Du kan give Din Godsforvalter. Pengene fik jeg Dagen efter at vi havde talt i Telefonen, Postbudet havde været med dem, men var gaaet igen da der ingen var hjemme, Dagen før altsaa. Det er en sløj Boghandler Du har, naar han ikke en Gang gider skrive til Forlaget efter et Hefte, men her er altsaa et. 
+Vi har lige nu faaet Skindet af Sikadyret fra Nyborg formedelst 10,75 Kr. Jeg skal hilse fra Else og Puf, og saa maa Du hilse dem alle sammen derovre mange Gange, og mange flere til Dig selv fra
+Din hengivne
+Johannes Larsen.
+P.S.
+Vil Du ogsaa hilse Niels Hansens naar de kommer
+JL.</t>
+  </si>
+  <si>
     <t>1944-09-29</t>
   </si>
   <si>
     <t>Søren Jungersen
 Johannes Larsen</t>
   </si>
   <si>
     <t>Christa Knuth
 Johannes Larsen</t>
   </si>
   <si>
     <t>Søren Jungersen
 Adam Knuth
 Elisabeth Knuth
 Tage la Cour
 Andreas Larsen
 Ane Talbot</t>
   </si>
   <si>
     <t>Brev 1: Larsen har travlt med 12 bestillingsopgaver. Tage la Cour har været på besøg og lavet kartotek over Larsens bøger.
 Andreas/Puf Larsen har skrevet en komedie, som Ane og hendes venner skal opføre på hendes fødselsdag. 
 Johannes Larsen har solgt et maleri til Maribo Museum. Han kan ikke læse underskriften i et brev, hvori der takkes for museet, og han spørger, om Christa Knuth kan.
 Larsen er glad for sin nye hund. 
 Brev 2: Jungersen glæder sig over maleriet til museet.</t>
   </si>
@@ -2182,50 +2199,89 @@
   <si>
     <t>Det er blevet sommer, og Larsen går i vandet. Odderen er kommet tilbage og har det godt. 
 Johannes Larsen klipper græs og vil svømme hver dag for at komme i orden igen. Han skal til at træne Tiras, så den kan blive en god jagthund.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/MAlh</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 10 Juli 1945. 
 Kære Grevinde!
 Tak for Hejrene! de var ganske dejlige. Nu har vi da endelig faaet Sommer og jeg er begyndt at gaa i Vandet. Jeg sidder her i Dagligstuen og skriver i 24º Varme. Jeg fortalte vist om Odderen der var kommen igen, jeg var et Par Dage bange for at han skulde dø af Forstoppelse men nu lader det til at han har det helt godt igen. Jeg skulde jo helst male hver Dag, og har nogle Billeder i Gang, men jeg gaar og klipper Græsplæner da jeg har opdaget at Benene har godt af det, saa vist Vejret nu holder og jeg kan faa en daglig Svømmetur haaber jeg at jeg kan komme nogenlunde i Orden igen. Saa længe det varer altsaa. Tiras havde Fødselsdag i Gaar og nu skal jeg til at dressere ham og se at faa en god Jagthund ud af ham. Det faar jeg nok, det er jo mere tvivlsomt om han kan faa en god Jagtkammerat i mig, men jeg arbejder altsaa paa at faa Benene i Orden. 
 Jeg skal hilse fra Else og Puf og mange Hilsner fra
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
+    <t>1945-09-05</t>
+  </si>
+  <si>
+    <t>Kaas pr. Lime</t>
+  </si>
+  <si>
+    <t>Elena Larsen
+Johan Larsen
+Christine Rasmussen</t>
+  </si>
+  <si>
+    <t>Familien Hostrup-Schultz havde store jordbesiddelser i Midtjylland, deriblandt Kongsø Plantage. Johannes Larsen kendte familien og tilbragte i august 1945 en uge hos dem i Kongsø. 
+Johan/Lysse Larsen og familien boede i Småland, Sverige.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har haft hold i ryggen i flere uger. Han rejste til Bryrup og Skive, men måtte tage til Faaborg til Christine Rasmussens begravelse og derefter retur til Jylland. Larsen maler akvareller og skal hjem og have gang i bestillingsopgaver. 
+Johan/Lysse Larsen og familien har først nu fået udrejsetilladelse, og de vil have, at Larsen kommer hjem til dem. Han overvejer at søge polititilladelse til at køre derop i bil.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/iQmy</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth
+Knuthenborg
+Bandholm
+[På kuvertens bagside:]
+Johannes Larsen
+p.T. Kaas pr. Lime
+[I brevet:]
+Kaas i Salling 5 Septbr 1945.
+Kære Grevinde!
+Det er snart længe siden Du har hørt fra mig. Jeg ved ikke en Gang om jeg har fortalt at jeg laa i 3 Uger af Hold i Ryggen, d.v.s jeg stod op et Par Gange men maatte i Seng igen. Saa rejste jeg til Kongsø ved Bryrup hvor jeg blev forsinket en Uge af Regnvejr og nu er jeg altsaa her. Det er besværligt at rejse. Jeg tog fra Kongsø til Nørre Snede i Bil, derfra med Rutebil til Viborg, hvor jeg overnattede. Næste Dag til Skive med Tog og derfra hertil med Bil. Saa gik der et Par Dage saa blev jeg ringet op fra Kjerteminde, at Etatsraadinde Rasmussen var død og skulde begraves fra Museet i Faaborg, og i Lørdag Morgen tog jeg saa en Bil til Faaborg, overværede Begravelsen og saa af Sted igen, saa jeg var her Kl. 11,15 om Aftnen. Her er vældig kønt og her er Krikænder i Hundredvis og Graaænder i Tusindvis og de første 4 Dage var her en Svane i Søen, her er ogsaa 3 Hejrer. Jeg maler nogle mindre Akvareller men jeg er sløjt gaaende paa Gr. af det forbandede Hold som stadig generer mig. Jeg tænker paa at rejse hjem i næste Uge, da jeg har Bestilling paa 4 Oljebilleder hvoraf jeg havde lovet det ene til først i denne Maaned hvilket altsaa ikke bliver til noget. Lysse og Familie fik ført Udrejse Tilladelse da Høhøsten var begyndt saa den Rejse gik ind og nu vil de endelig have mig derop, men jeg gruer for at rejse. Jeg spekulerer paa at faa en Lægeattest, saa jeg kan faa Politiets Tilladelse til at køre hjem i Bil. Det kneb med at faa Lov til at køre til Faaborg. Nu skal Brevene af Sted
+Mange Hilsner 
+Din hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
     <t>1945-11-13</t>
   </si>
   <si>
     <t>Marius Christiansen
 Hans Hvass
 Adam Knuth
 Elena Larsen
 Jonas Larsen</t>
   </si>
   <si>
     <t>Hans Hvass: Sjældne danske fugle. Illustrationer af Johannes Larsen. Gyldendalske Boghandel 1947</t>
   </si>
   <si>
     <t>Elena og Jonas Larsen er på besøg. 
 Johannes Larsen skal illustrere Hans Hvass: Sjældne danske fugle. 
 Det er sjovt, at Adam har fået zebrafinker. 
 Nogle rotter har ædt næsten alle Larsens fugle i volieret. 
 Christiansen blev glad for kaktusbogen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/KaqQ</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
@@ -2509,50 +2565,128 @@
 Andreas Larsen
 Christine Swane</t>
   </si>
   <si>
     <t>Johannes Larsen har været i Nordjylland. Han tegnede og malede brushøns, som sad ved en asfalteret vej og kun gik ned i en grøft, når der kom en bil eller cykel. Larsen var med Peder Brokholm på tur, og Larsen malede, mens Brokholm fiskede og gik på jagt. For første gang i sit liv så Larsen en rørdrum. 
 I Bulbjerg ser der farligt ud, efter at tyskerne har været der. 
 Den følgende dag skal Larsen til sin søsters 70års fødselsdag. Han glæder sig til at komme hjem og male brushanebilleder.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/fpY0</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm. 
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde. 
 [I brevet:]
 Kjerteminde 28 Maj 1946.
 Kære Grevinde.
 Tak for Brevet til Aalborg. Jeg kom her hjem i Forgaars Aftes, efter at jeg havde haft en god Tid i Aalborg, med meget Arbejde og navnlig Kørsel, da der var ca 35 Km til Brushanerne paa Gøl. Det var meget mærkeligt, de havde deres Skoggerplads paa Rabatten paa en asfalteret Vej mellem Gøl og Birkelse, og vi kunde køre hen og holde ved Siden af dem uden at det generede dem, saa jeg kunde sidde i Bilen og tegne og male efter dem, kom der Biler eller Cykler forbi nøjedes de med at gaa ned i Grøften og kom straks op og indtog deres Pladser naar den var passeret. Der var 9 Hanner som havde hver sin bestemte Plads og de fik af og til Besøg af andre Hanner eller af en, to eller 3 Hunner. Jeg var der ude hver Dag undtagen en Dag da jeg var paa Hundeudstilling og en anden da jeg var med Brokholm ved Vesløs Vejle hvor han forgæves fiskede efter Gedder mens jeg malede en lille Akvarel. Jeg saa der en Rørdrum flyve forbi, det er første Gang jeg har set en saadan i fri Tilstand skønt jeg har hørt den daglig under et længere Ophold ved Fiilsø. Om Aftnen kørte vi til Bulbjerg hvor der saa farligt ud efter Tyskerne, det hele gennemrodet med Løbegrave og oversaaet med Murbrokker og Pigtraad og Cementbelagte Veje. Derfra kørte vi til Torup Plantage hvor Brokholm har Jagt og det lykkedes ham der at skyde en Buk, efter en Sodavand i Fjerritslev Kro det eneste vi kunde faa kom vi hjem mellem 11 og 12. I Morgen rejser vi til Birkerød til min Søsters 70aars Dag og muligvis rejser jeg saa med Lysse til Sverige mere ved jeg ikke i Øjeblikket, men jeg glæder mig til at komme hjem og gaa i Gang med at lave nogle Brushanebilleder. Alt staar vel til her. Vi har faaet vores Vogn i Gang og var i Odense i Gaar. Mange Hilsner Din hengivne
 Johannes Larsen. .</t>
+  </si>
+  <si>
+    <t>1946-07-22</t>
+  </si>
+  <si>
+    <t>Thora Cohn
+Adam Knuth
+Elisabeth Knuth
+Andreas Larsen
+Jeppe Larsen
+Else Larsen,  Andreas Larsens kone
+Rasmus Rasmussen
+Ane Talbot</t>
+  </si>
+  <si>
+    <t>Larsen takker for hejrene, der smagte godt. Han har fået fugle hjem til sin volière, plantet diverse i bassinet og købt guldfiskeunger. Under arbejdet tabte han en manchetknap, som Christa Knuth havde givet ham, men han fandt den igen. 
+En ræv bliver ved med at tage gæssene. Larsen kan ikke lide gift, men han overvejer at lægge en høne med stryknin ud. 
+En lille dreng fra Slesvig bor hos Larsen-familien, og det går godt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/KQjU</t>
+  </si>
+  <si>
+    <t>Kjerteminde 22 Juli 1946.
+Kære Grevinde!
+Tak for Hejrene, som vi fik til Middag i Gaar, de var udmærkede. Jeg har nu faaet min Voliere i Orden, d.v.s. ikke helt, jeg mangler Grus paa Gangen. Men jeg har faet Fuglene hjem og de befinder sig vel i de nye Omgivelser. Jeg har fyldt Vand i Bassinet og plantet en rød Aakande et Brudelys og Vandax og Vandpileurt og desuden svømmer der en Frøbid, det ser helt fint ud. Desuden har jeg sat 15 Guldfiskeunger ud i det. De Guldfisk i Dammen er jeg begyndt at fodre med Havregryn, det er morsomt at se dem skifte Farve, de bliver flest røde, men ogsaa en Del gule i forskellige Nuancer og nogle hvide, en er hvid med gult Hoved og en højrød Plet paa Ryggen. Da jeg lavede Volieren i Stand tabte jeg den ene af de Manchetknapper som Du gav mig, det saa temmelig haabløst ud, da jeg formoder at jeg havde begravet den under en Stenkant, jeg udsatte en belønning paa 5 Kr, og Børnene endevendte en Græsrabat uden Held og saa bestemte jeg mig næste Dag til at flytte Stenkanten, da jeg kom til den tredje Sten, saa jeg noget skinne i Jorden paa Gangen og der laa den med Bagsiden op, traadt ned i Gangen. Vi har gaaet en hel del i Vandet i det gode Vejr, somme Tider 2 Gange daglig. Ellers maler jeg en Del. Jeg er lidt i Tvivl om hvad vi skal med Gæssene; det er jo aabenbart den samme Ræv der har faaet den Vane at tage dem. Kan Du ikke faa Rasmussen til at udrydde den. Jeg synes at Gift er et modbydeligt Middel; men hvis der blev lagt en Høne med Stryknin ud om Natten kunde det jo være at han vilde tage den, og saa var det jo i Orden. Vi har en lille Dreng fra Slesvig der kommer godt ud af det sammen med Jeppe og vi prøver paa at faa ham til at se lidt mundere ud. Jeg skal hilse fra Else og Puf. Hils Adam og Elisabeth, mange Hilsner til Dig selv fra
+Din hengivne
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>1946-08-14</t>
+  </si>
+  <si>
+    <t>Thora Cohn
+Hans Hvass
+Johannes V. Jensen
+Tage la Cour
+Andreas Larsen
+Ingrid Larsen
+Jeppe Larsen
+Else Larsen,  Andreas Larsens kone
+Ane Talbot
+Grete Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Grethe er muligvis Grethe Warberg Larsen.
+Hvass, Hans: Sjældne danske Fugle. Gyldendalske Boghandel, 194t. Illustreret af Joannes Larsen
+Brushanebillederne er omtalt i flere breve fra perioden. Der var tale om bestillinger afhivet af Peder Brokholm
+Tage la Cour: Den gode Urt. Med Bibliografi over danske Bøger og artikler om Tobak. Forum 1946. Illustreret af Johannes Larsen.
+Ingrid Larsen var opvokset på skovriddergården Rørdam.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen bliver mere og mere glad for Knuthenborg.
+Der er kommet gråspurve ind i Larsens volière.
+Larsen er ved at være færdig med brushønebillederne. Han skal lave vignetter til en bibliografi om tobak og ved ikke, hvornår han får tid til det store vandbillede. 
+Andreas/Puf og Else er ude for at købe et tæppe til trappestuen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/w48q</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth
+Knuthenborg
+Bandholm. 
+[På kuvertens bagside:]
+Johannes Larsen
+Kjerteminde
+[I brevet:]
+Kjerteminde 14 Aug 1946.
+Kære Grevinde!
+Tusind Tak for sidst. Det var et dejligt lille Besøg. Jeg synes jeg kan bedre lide Knuthenborg for hver Gang jeg kommer der. Her er et uroligt Vejr, lige nu plasker Regnen ned. Alt stod godt til da vi kom hjem, men det var jo en Afbrænder med Lysse og Peter. Der er kommen et Par Graaspurve ind i Volieren hvordan ved jeg ikke, jeg kan ikke finde nogen Huller og Grethe der har passet den ved ikke noget. Jeg er nu ved at være færdig med Brushønsene og skal se at faa Akvarellerne af Sted i denne Uge og Oljebillederne i næste og saa skal jeg have fat paa Hans Hvass´s sjældne Fugle. Jeg har faaet Bestilling paa et Ex libris, og Brev fra Tage la Cour om jeg vil lave 4 Vignetter til en Myte af Johs V J. om Tobak, der skal indlede en Bibliografi over danske Bøger om denne Urt, men jeg ved altsaa ikke om jeg kan overkomme det. Gud ved hvornaar jeg skal faa Tid til at male mit store Vandbillede færdigt og gaa i Gang igen med den lille Mis. Puf og Else er i Byen Axminstertæppe til Trappestuen, det kommer af Spekulation over Løber til Trappen. I Fald de køber det skal det gamle Tæppe op paa Gangen og saa kommer der ingen Løber paa Trappen. Ane begyndte Skolen i Mandags og Jeppe og Thora skal begynde i Morgen. Mange Hilsner
+Din hengivne
+Johannes Larsen. 
+[Skrevet på hovedet øverst på side 2:]
+P.S. Vedlagte ex Libris er lavet til min Broderdatter og forestiller Skovridergaarden.
+JL.</t>
   </si>
   <si>
     <t>1946-11-13</t>
   </si>
   <si>
     <t>Helge Bartholdy-Møller
 Marius Christiansen
 Gonny Egeberg Jørgensen
 Adam Knuth
 Andreas Larsen
 Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Maag og Frk. Kjær var</t>
   </si>
   <si>
     <t>Johannes Larsen ved ikke, hvad Maags finker koster. Han sender frk. Egebergs og frk. Kjærs ex libriser.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/BaZz</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
@@ -2736,50 +2870,87 @@
     <t>Sidensvans: Svensk for silkehale.
 Det Udenrigspolitiske selskab blev stiftet i 1945 med afsæt i modstandsbevægelsen med det formål at højne interessen for udenrigspolitik. Foreningens første udgivelse udkom under navnet Fremtiden. 
 Hans Hvass: Sjældne fugle. Gyldendal 1947. Illustreret af Johannes Larsen.
 HC Andersen: Den Grimme Ælling. 1949. Illustreret af Johannes Larsen.</t>
   </si>
   <si>
     <t>Johannes Larsen har sendt Christa Knuth to gæs. Christiansen har hjulpet med at gøre volièren i stand. Larsen har købt en silkehale og to dompapper. Han har lavet en illustration til Fremtiden og skal til at arbejde på Hvass' Sjældne fugle, Den Grimme Ælling og syv oliebilleder.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/oPQm</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 7 Maj 1947.
 Kære Grevinde
 Tak for sidst. Jeg sendte i Aftes Din Kasse med de 2 Gæs, som jeg haaber ankommer i god Stand. Jeg venter hver Dag at Gaasen kommer med et nyt Kuld. I Gaar var Christiansen her og hjalp mig med at gøre Volieren i Stand. Han havde en Mand med der solgte mig en Han Sidensvans, den jeg har formodes at være en Hun, og 2 Han Dompapper. Jeg er stadig noget sløj, men jeg har dog faaet lavet en Aquarel med en Have i Sne til ”Fremtiden” som bliver pakket nu og sendt. I Morgen gaar jeg saa i Gang med Hans Hvass´s sjældne Fugle, og saa skal jeg se at faa ”den grimme Ælling” færdig, og jeg skal male 7 Oljebilleder til en Mand i Aarhus saa Du ser jeg har nok at gøre foreløbig. Mange Hilsner fra Din hengivne
 Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1947-05-16</t>
+  </si>
+  <si>
+    <t>Johannes Nicolaus Brønsted
+Louise Brønsted
+Andreas Larsen
+Johan Larsen
+Else Larsen,  Andreas Larsens kone</t>
+  </si>
+  <si>
+    <t>Af et brev skrevet til Johan/Lysse Larsen samme dag som dette fremgår det, at Johannes Larsen og Christa Knuth sammen skulle på besøg hos Johan og Elena Larsen i Småland.</t>
+  </si>
+  <si>
+    <t>Andreas/Puf kører Larsen til Svendborg, hvorfra Larsen tager videre til Knuthenborg. Larsen har bedt Johan/Lysse hente ham og Christa Knuth i Hälsingborg. De kan overnatte i Helsingør eller hos Brønsteds.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/tR39</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth
+Knuthenborg
+Bandholm.
+[På kuvertens bagside:]
+Johannes Larsen
+Kjerteminde
+[I brevet:]
+Kjerteminde 16 Maj 1947.
+Kære Grevinde.
+Jeg har nu talt med Puf om Rejsen, og han mener det er bedst, at han kører mig til Svendborg og at jeg saa fortsætter til Knuthenborg o.s.v. Jeg har saa skrevet til Lysse om at hente os i Hälsingborg Fredag aller senest Lørdag før Pintse og meddele hvad Tid han kan være der. 
+Du hører altsaa nærmere fra mig, saasnart jeg har hørt fra Lysse. Tror Du at vi kan faa Hotelophold i Helsingør? 
+Det er Fanden til indviklet Tur. Men det ordner sig vel. Vi kunde vel ogsaa gøre Ophold i Kjøbenhavn, saa kan jeg bo hos Brønsteds og Du kan vel altid faa Plads paa Dit Hotel. Nærmere senere. Mange Hilsner Puf og Else er i Odense.
+Din hengivne
+Johannes Larsen</t>
   </si>
   <si>
     <t>1947-05-18</t>
   </si>
   <si>
     <t>Christa Knuth og Johannes Larsen skulle besøge Johan/Lysse Larsen, Johannes Larsens søn, i Småland.</t>
   </si>
   <si>
     <t>Johannes Larsen og Christa Knuth skal være i Helsingør fredag. hun hører nærmere.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/6FTo</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 18 Maj 1947.
 Kære Grevinde
@@ -3189,50 +3360,80 @@
     <t>Det kan ikke afgøres, om den af Elena/Bimse Larsens søstre, der deltog i turen til Trelleborg var Marie eller Elisabeth Neckelmann.</t>
   </si>
   <si>
     <t>Johannes Larsen har været på Trelleborg med Elena/Bimse Larsen, hendes mor og søster. Hele familien i Kerteminde har været eller er syge af forkølelse.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Z4LY</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [På kuvertens bagside;]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 4 Marts 1948.
 Kære Grevinde!
 Ja nu sidder jeg igen og skriver og jeg bliver nok ikke færdig i Dag, for her laa jo en Masse Post da jeg kom hjem. Bimse kørte mig jo til Korsør, hendes Moder og Søster var med og vi var paa Vejen nede at se Vikingehuset ved Trelleborg. Puf laa i Sengen af Forkølelse men er oppe i Dag. Nu ligger Jeppe og de andre har ligget, men det har jeg vel fortalt i Telefonen. Det er lidt mildere i Vejret i Dag og mindre taaget end i Gaar og ganske stille. Mange Hilsner fra
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
+    <t>1948-03-23</t>
+  </si>
+  <si>
+    <t>Johannes Larsen takker for brevet og slipset. Han har bedt en røgmand om at sende Christa Knuth stenbidere.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ma4T</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Rejst [ordet overstreget]
+Chr. Knuth
+Knuthenborg
+Hotel Cosmopolite [ordene overstreget]
+Maribo
+Store Kongensgade [denne og den følgende linje overstreget]
+København K.
+[På kuvertens bagside:]
+Johannes Larsen
+Kjerteminde
+[I brevet:]
+Kjerteminde 23 Marts 1948.
+Kære Grevinde!
+Tak for Brevet i Gaar og for Slipset i Dag! Det er nydeligt. Da jeg fik Dit Brev, det var vist for Resten i Forgaars, naaede jeg lige at stoppe et Par røgede Stenbidere som jeg havde bedt Røgmanden om at sende Dig. nu venter han med at sende dem til efter Onsdag, saa er Du vel hjemme igen.
+Mange Hilsner 
+Din hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
     <t>1948-04-05</t>
   </si>
   <si>
     <t>Johannes Larsen ændrede Alhed Larsens vinterhave til voliére.</t>
   </si>
   <si>
     <t>Johannes Larsen vil gerne have fotografiet fra flamingoburet. Han spørger, om Christa Knuth har fået stenbiderne. 
 Larsen ordner sin voliére, hvori han planter rødgraner. Flere af hans fugle ruger og har unger.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/DKxs</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [På hovedet på kuvertens bagside:]
 Elisabeth Knuth
 Elisabeth Knuth
 Elisabeth Knuth
@@ -3479,251 +3680,50 @@
 Peter Hansen
 Andreas Larsen
 Johan Larsen
 Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Johan/Lysse og Johannes Larsen har hentet Elisa Hansens urne på et krematorie i København og kørt den til Faaborg, hvor den blev nedsat i Peter Hansens grav. 
 Nu laver Johannes Larsen ex libris.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Ofud</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg 
 Bandholm
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 20 Novbr. 1948.
 Kære Grevinde
 Ja nu er jeg altsaa hjemme igen. I Forgaars Morges Kl. 6.15 hentede Lysse mig og vi kørte ud paa Enghavevej og drak Kaffe hvorefter vi hentede Elises Urne paa Krematoriet ved Roskildevej og naaede en Færge ved 9 Tiden, traf Puf og Else i Nyborg og kørte i øsende Regn til Faaborg. Middag paa Rasmussens Hotel, derefter en Højtidelighed i Museets Forhal og saa til Kirkegaarden hvor Urnen blev sat ned i Peter Hansens Gravsted. Saa flyttede jeg over i vores Vogn og fulgtes med Lysse til Nyborg, hvor de naaede en Færge ved 4 Tiden, og saa kørte vi her hjem. Jeg er nu i Gang med Arbejdet igen, men der er stadig noget der skal gøres før jeg kan begynde for mig selv. Bl.a. nogle Ex libris, Hilsner fra Else og Puf! Mange fra mig.
-Din hengivne
-[...199 lines deleted...]
-Mange Hilsner 
 Din hengivne
 Johannes Larsen.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
@@ -3802,51 +3802,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/mE9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZaiD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/64Fi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C74h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5B9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/otJS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ix1Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yqXv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N0dU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kZVb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w48q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tR39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5xgV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NqoX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vHQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H0vZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9w6S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7iKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63GQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RtYx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rAW5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YSiU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xNDv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qnpv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2JBk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5T3V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HoVy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MGKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JDwA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/toJ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5EjO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzvI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eB9o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vu7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GqHO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2jOF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IiLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0by" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hAY5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Htfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YyR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y78o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kfDc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aZUT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z4fS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zPU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/soSe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UOxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bFM2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dh15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs2P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9zHx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/T87z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bmdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yZ4z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SP5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yXSz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4KH2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lwDC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MAlh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KaqQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LhDv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s6JF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B40i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMxQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5ord" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66Z4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VBwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpY0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BaZz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fgxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MEut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NJq0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oPQm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6FTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gUgO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IRXy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H0r3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xblM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RmbV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bpGA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIJb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zVZr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/edjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z4LY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DKxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uQ2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K8aj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJWX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KKjX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DDsy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VXzl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ofud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zz2x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JKiO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A0QC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h6rr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KQjU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ma4T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/mE9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C74h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZaiD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/64Fi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5xgV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5B9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NqoX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vHQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H0vZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9w6S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7iKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63GQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RtYx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rAW5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YSiU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xNDv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zz2x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/otJS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qnpv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JKiO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2JBk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5T3V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HoVy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MGKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ix1Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yqXv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N0dU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JDwA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/toJ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5EjO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzvI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eB9o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vu7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GqHO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A0QC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2jOF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IiLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0by" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hAY5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kZVb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Htfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YyR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y78o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kfDc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aZUT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z4fS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zPU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h6rr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/soSe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UOxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bFM2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dh15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs2P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9zHx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/T87z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bmdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yZ4z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SP5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yXSz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4KH2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lwDC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MAlh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KaqQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LhDv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s6JF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B40i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMxQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5ord" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66Z4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VBwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpY0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KQjU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w48q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BaZz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fgxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MEut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NJq0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oPQm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tR39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6FTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gUgO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IRXy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H0r3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xblM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RmbV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bpGA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIJb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zVZr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/edjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z4LY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ma4T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DKxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uQ2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K8aj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJWX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KKjX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DDsy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VXzl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ofud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M103"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -3942,441 +3942,443 @@
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H3" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H3" s="5" t="s">
+        <v>25</v>
       </c>
       <c r="I3" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K3" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="L3" s="6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>18</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H4" s="5" t="s">
-        <v>16</v>
+      <c r="H4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I4" s="5" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K4" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="K4" s="5" t="s">
+      <c r="L4" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="L4" s="6" t="s">
+      <c r="M4" s="5" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E5" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>18</v>
+      </c>
+      <c r="F5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I5" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="I5" s="5" t="s">
+      <c r="J5" s="5" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="K5" s="5" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="5" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="I6" s="5" t="s">
+      <c r="I6" s="5"/>
+      <c r="J6" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K6" s="5" t="s">
+      <c r="L6" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="6" t="s">
+      <c r="M6" s="5" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H7" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H7" s="5" t="s">
+      <c r="I7" s="5" t="s">
         <v>49</v>
       </c>
-      <c r="I7" s="5" t="s">
+      <c r="J7" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K7" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="J7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K7" s="5" t="s">
+      <c r="L7" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="L7" s="6" t="s">
+      <c r="M7" s="5" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H8" s="5" t="s">
         <v>54</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E8" s="5" t="s">
+      <c r="I8" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="F8" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H8" s="5" t="s">
+      <c r="J8" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K8" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="I8" s="5" t="s">
+      <c r="L8" s="6" t="s">
         <v>57</v>
       </c>
-      <c r="J8" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K8" s="5" t="s">
+      <c r="M8" s="5" t="s">
         <v>58</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="I9" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H9" s="5" t="s">
+      <c r="J9" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K9" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="I9" s="5"/>
-[...3 lines deleted...]
-      <c r="K9" s="5" t="s">
+      <c r="L9" s="6" t="s">
         <v>63</v>
       </c>
-      <c r="L9" s="6" t="s">
+      <c r="M9" s="5" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H10" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="B10" s="5" t="s">
-[...24 lines deleted...]
-      <c r="I10" s="5"/>
+      <c r="I10" s="5" t="s">
+        <v>67</v>
+      </c>
       <c r="J10" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H11" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="J11" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H12" s="5" t="s">
-        <v>77</v>
+      <c r="H12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I12" s="5" t="s">
         <v>78</v>
       </c>
       <c r="J12" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K12" s="5" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="6" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="5" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
@@ -4420,2191 +4422,2191 @@
         <v>88</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="I14" s="5" t="s">
+      <c r="I14" s="5"/>
+      <c r="J14" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K14" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="J14" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K14" s="5" t="s">
+      <c r="L14" s="6" t="s">
         <v>91</v>
       </c>
-      <c r="L14" s="6" t="s">
+      <c r="M14" s="5" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H15" s="5" t="s">
-        <v>95</v>
+      <c r="H15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I15" s="5"/>
       <c r="J15" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K15" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="L15" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="M15" s="5" t="s">
         <v>96</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="I16" s="5" t="s">
         <v>99</v>
       </c>
-      <c r="B16" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H16" s="5" t="s">
+      <c r="J16" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K16" s="5" t="s">
         <v>100</v>
       </c>
-      <c r="I16" s="5" t="s">
+      <c r="L16" s="6" t="s">
         <v>101</v>
       </c>
-      <c r="J16" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K16" s="5" t="s">
+      <c r="M16" s="5" t="s">
         <v>102</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I17" s="5"/>
+      <c r="J17" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K17" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="L17" s="6" t="s">
         <v>105</v>
       </c>
-      <c r="B17" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H17" s="5" t="s">
+      <c r="M17" s="5" t="s">
         <v>106</v>
-      </c>
-[...13 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K18" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="L18" s="6" t="s">
         <v>111</v>
       </c>
-      <c r="B18" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H18" s="5" t="s">
+      <c r="M18" s="5" t="s">
         <v>112</v>
-      </c>
-[...13 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="J19" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K19" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="L19" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="B19" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H19" s="5" t="s">
+      <c r="M19" s="5" t="s">
         <v>118</v>
-      </c>
-[...13 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="J20" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K20" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="L20" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="M20" s="5" t="s">
         <v>123</v>
-      </c>
-[...38 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="J21" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K21" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="L21" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="M21" s="5" t="s">
         <v>128</v>
-      </c>
-[...36 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="5" t="s">
-        <v>135</v>
+        <v>60</v>
       </c>
       <c r="I22" s="5"/>
       <c r="J22" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K22" s="5" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H23" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I23" s="5"/>
+      <c r="H23" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>135</v>
+      </c>
       <c r="J23" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K23" s="5" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="J24" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K24" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="L24" s="6" t="s">
         <v>143</v>
       </c>
-      <c r="B24" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H24" s="5" t="s">
+      <c r="M24" s="5" t="s">
         <v>144</v>
-      </c>
-[...13 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H25" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="I25" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="J25" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K25" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="L25" s="6" t="s">
         <v>149</v>
       </c>
-      <c r="B25" s="5" t="s">
-[...28 lines deleted...]
-      <c r="K25" s="5" t="s">
+      <c r="M25" s="5" t="s">
         <v>150</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H26" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="I26" s="5"/>
+      <c r="J26" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K26" s="5" t="s">
         <v>153</v>
       </c>
-      <c r="B26" s="5" t="s">
-[...22 lines deleted...]
-      <c r="I26" s="5" t="s">
+      <c r="L26" s="6" t="s">
         <v>154</v>
       </c>
-      <c r="J26" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K26" s="5" t="s">
+      <c r="M26" s="5" t="s">
         <v>155</v>
-      </c>
-[...4 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H27" s="5" t="s">
-        <v>106</v>
+      <c r="H27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I27" s="5"/>
       <c r="J27" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K27" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="L27" s="6" t="s">
+        <v>158</v>
+      </c>
+      <c r="M27" s="5" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H28" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="I28" s="5" t="s">
         <v>162</v>
       </c>
-      <c r="B28" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H28" s="5" t="s">
+      <c r="J28" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K28" s="5" t="s">
         <v>163</v>
       </c>
-      <c r="I28" s="5" t="s">
+      <c r="L28" s="6" t="s">
         <v>164</v>
       </c>
-      <c r="J28" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K28" s="5" t="s">
+      <c r="M28" s="5" t="s">
         <v>165</v>
-      </c>
-[...4 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H29" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="I29" s="5" t="s">
         <v>168</v>
       </c>
-      <c r="B29" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H29" s="5" t="s">
+      <c r="J29" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K29" s="5" t="s">
         <v>169</v>
       </c>
-      <c r="I29" s="5" t="s">
+      <c r="L29" s="6" t="s">
         <v>170</v>
       </c>
-      <c r="J29" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K29" s="5" t="s">
+      <c r="M29" s="5" t="s">
         <v>171</v>
-      </c>
-[...4 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I30" s="5"/>
+      <c r="J30" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K30" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="L30" s="6" t="s">
         <v>174</v>
       </c>
-      <c r="B30" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H30" s="5" t="s">
+      <c r="M30" s="5" t="s">
         <v>175</v>
-      </c>
-[...13 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I31" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="J31" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K31" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="L31" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="M31" s="5" t="s">
         <v>180</v>
-      </c>
-[...36 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H32" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="I32" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="J32" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K32" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="L32" s="6" t="s">
+        <v>185</v>
+      </c>
+      <c r="M32" s="5" t="s">
         <v>186</v>
-      </c>
-[...38 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I33" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="J33" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K33" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="L33" s="6" t="s">
         <v>190</v>
       </c>
-      <c r="B33" s="5" t="s">
-[...24 lines deleted...]
-      <c r="I33" s="5" t="s">
+      <c r="M33" s="5" t="s">
         <v>191</v>
-      </c>
-[...10 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F34" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H34" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="I34" s="5"/>
+      <c r="J34" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K34" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="L34" s="6" t="s">
+        <v>194</v>
+      </c>
+      <c r="M34" s="5" t="s">
         <v>195</v>
-      </c>
-[...36 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H35" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="I35" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="J35" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K35" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="L35" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="M35" s="5" t="s">
         <v>201</v>
-      </c>
-[...38 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H36" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="I36" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="J36" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K36" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="L36" s="6" t="s">
         <v>206</v>
       </c>
-      <c r="B36" s="5" t="s">
-[...26 lines deleted...]
-      <c r="K36" s="5" t="s">
+      <c r="M36" s="5" t="s">
         <v>207</v>
-      </c>
-[...4 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H37" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="I37" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="J37" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K37" s="5" t="s">
         <v>210</v>
       </c>
-      <c r="B37" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H37" s="5" t="s">
+      <c r="L37" s="6" t="s">
         <v>211</v>
       </c>
-      <c r="I37" s="5" t="s">
+      <c r="M37" s="5" t="s">
         <v>212</v>
-      </c>
-[...10 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H38" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="I38" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="J38" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K38" s="5" t="s">
         <v>216</v>
       </c>
-      <c r="B38" s="5" t="s">
-[...22 lines deleted...]
-      <c r="I38" s="5" t="s">
+      <c r="L38" s="6" t="s">
         <v>217</v>
       </c>
-      <c r="J38" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K38" s="5" t="s">
+      <c r="M38" s="5" t="s">
         <v>218</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H39" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="I39" s="5" t="s">
         <v>221</v>
       </c>
-      <c r="B39" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H39" s="5" t="s">
+      <c r="J39" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K39" s="5" t="s">
         <v>222</v>
       </c>
-      <c r="I39" s="5" t="s">
+      <c r="L39" s="6" t="s">
         <v>223</v>
       </c>
-      <c r="J39" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K39" s="5" t="s">
+      <c r="M39" s="5" t="s">
         <v>224</v>
-      </c>
-[...4 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H40" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="I40" s="5" t="s">
         <v>227</v>
       </c>
-      <c r="B40" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H40" s="5" t="s">
+      <c r="J40" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L40" s="6" t="s">
         <v>228</v>
       </c>
-      <c r="I40" s="5" t="s">
+      <c r="M40" s="5" t="s">
         <v>229</v>
-      </c>
-[...10 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H41" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="I41" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="J41" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K41" s="5" t="s">
         <v>233</v>
       </c>
-      <c r="B41" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H41" s="5" t="s">
+      <c r="L41" s="6" t="s">
         <v>234</v>
       </c>
-      <c r="I41" s="5" t="s">
+      <c r="M41" s="5" t="s">
         <v>235</v>
-      </c>
-[...12 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H42" s="5" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="I42" s="5"/>
       <c r="J42" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K42" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="L42" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="M42" s="5" t="s">
         <v>240</v>
-      </c>
-[...4 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C43" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F43" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H43" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="I43" s="5" t="s">
         <v>243</v>
       </c>
-      <c r="B43" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H43" s="5" t="s">
+      <c r="J43" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K43" s="5" t="s">
         <v>244</v>
       </c>
-      <c r="I43" s="5" t="s">
+      <c r="L43" s="6" t="s">
         <v>245</v>
       </c>
-      <c r="J43" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K43" s="5" t="s">
+      <c r="M43" s="5" t="s">
         <v>246</v>
-      </c>
-[...4 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F44" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H44" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="I44" s="5" t="s">
         <v>249</v>
       </c>
-      <c r="B44" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H44" s="5" t="s">
+      <c r="J44" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K44" s="5" t="s">
         <v>250</v>
       </c>
-      <c r="I44" s="5" t="s">
+      <c r="L44" s="6" t="s">
         <v>251</v>
       </c>
-      <c r="J44" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K44" s="5" t="s">
+      <c r="M44" s="5" t="s">
         <v>252</v>
-      </c>
-[...4 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H45" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="I45" s="5" t="s">
         <v>255</v>
       </c>
-      <c r="B45" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H45" s="5" t="s">
+      <c r="J45" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K45" s="5" t="s">
         <v>256</v>
       </c>
-      <c r="I45" s="5" t="s">
+      <c r="L45" s="6" t="s">
         <v>257</v>
       </c>
-      <c r="J45" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K45" s="5" t="s">
+      <c r="M45" s="5" t="s">
         <v>258</v>
-      </c>
-[...4 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H46" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="I46" s="5" t="s">
         <v>261</v>
       </c>
-      <c r="B46" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H46" s="5" t="s">
+      <c r="J46" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K46" s="5" t="s">
         <v>262</v>
       </c>
-      <c r="I46" s="5" t="s">
+      <c r="L46" s="6" t="s">
         <v>263</v>
       </c>
-      <c r="J46" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K46" s="5" t="s">
+      <c r="M46" s="5" t="s">
         <v>264</v>
-      </c>
-[...4 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C47" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E47" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F47" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H47" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="I47" s="5" t="s">
         <v>267</v>
       </c>
-      <c r="B47" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H47" s="5" t="s">
+      <c r="J47" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K47" s="5" t="s">
         <v>268</v>
       </c>
-      <c r="I47" s="5" t="s">
+      <c r="L47" s="6" t="s">
         <v>269</v>
       </c>
-      <c r="J47" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K47" s="5" t="s">
+      <c r="M47" s="5" t="s">
         <v>270</v>
-      </c>
-[...4 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E48" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F48" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H48" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="I48" s="5" t="s">
         <v>273</v>
       </c>
-      <c r="B48" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H48" s="5" t="s">
+      <c r="J48" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K48" s="5" t="s">
         <v>274</v>
       </c>
-      <c r="I48" s="5" t="s">
+      <c r="L48" s="6" t="s">
         <v>275</v>
       </c>
-      <c r="J48" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K48" s="5" t="s">
+      <c r="M48" s="5" t="s">
         <v>276</v>
-      </c>
-[...4 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F49" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H49" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="I49" s="5" t="s">
         <v>279</v>
       </c>
-      <c r="B49" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C49" s="5" t="s">
+      <c r="J49" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K49" s="5" t="s">
         <v>280</v>
       </c>
-      <c r="D49" s="5" t="s">
+      <c r="L49" s="6" t="s">
         <v>281</v>
       </c>
-      <c r="E49" s="5" t="s">
-[...10 lines deleted...]
-      <c r="H49" s="5" t="s">
+      <c r="M49" s="5" t="s">
         <v>282</v>
-      </c>
-[...11 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="E50" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F50" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H50" s="5" t="s">
         <v>286</v>
-      </c>
-[...21 lines deleted...]
-        <v>287</v>
       </c>
       <c r="I50" s="5"/>
       <c r="J50" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K50" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="L50" s="6" t="s">
         <v>288</v>
       </c>
-      <c r="L50" s="6" t="s">
+      <c r="M50" s="5" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E51" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F51" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H51" s="5" t="s">
         <v>291</v>
       </c>
-      <c r="B51" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H51" s="5" t="s">
+      <c r="I51" s="5"/>
+      <c r="J51" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K51" s="5" t="s">
         <v>292</v>
       </c>
-      <c r="I51" s="5" t="s">
+      <c r="L51" s="6" t="s">
         <v>293</v>
       </c>
-      <c r="J51" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K51" s="5" t="s">
+      <c r="M51" s="5" t="s">
         <v>294</v>
-      </c>
-[...4 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E52" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F52" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H52" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="I52" s="5" t="s">
         <v>297</v>
       </c>
-      <c r="B52" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H52" s="5" t="s">
+      <c r="J52" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K52" s="5" t="s">
         <v>298</v>
       </c>
-      <c r="I52" s="5" t="s">
+      <c r="L52" s="6" t="s">
         <v>299</v>
       </c>
-      <c r="J52" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K52" s="5" t="s">
+      <c r="M52" s="5" t="s">
         <v>300</v>
-      </c>
-[...4 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E53" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F53" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H53" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="I53" s="5" t="s">
         <v>303</v>
       </c>
-      <c r="B53" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H53" s="5" t="s">
+      <c r="J53" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K53" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="I53" s="5" t="s">
+      <c r="L53" s="6" t="s">
         <v>305</v>
       </c>
-      <c r="J53" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K53" s="5" t="s">
+      <c r="M53" s="5" t="s">
         <v>306</v>
-      </c>
-[...4 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C54" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E54" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F54" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H54" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="I54" s="5" t="s">
         <v>309</v>
       </c>
-      <c r="B54" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H54" s="5" t="s">
+      <c r="J54" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K54" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="I54" s="5" t="s">
+      <c r="L54" s="6" t="s">
         <v>311</v>
       </c>
-      <c r="J54" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K54" s="5" t="s">
+      <c r="M54" s="5" t="s">
         <v>312</v>
-      </c>
-[...4 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C55" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E55" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F55" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H55" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="I55" s="5" t="s">
         <v>315</v>
       </c>
-      <c r="B55" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H55" s="5" t="s">
+      <c r="J55" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K55" s="5" t="s">
         <v>316</v>
       </c>
-      <c r="I55" s="5" t="s">
+      <c r="L55" s="6" t="s">
         <v>317</v>
       </c>
-      <c r="J55" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K55" s="5" t="s">
+      <c r="M55" s="5" t="s">
         <v>318</v>
-      </c>
-[...4 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C56" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E56" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F56" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G56" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H56" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="I56" s="5" t="s">
         <v>321</v>
       </c>
-      <c r="B56" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H56" s="5" t="s">
+      <c r="J56" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K56" s="5" t="s">
         <v>322</v>
       </c>
-      <c r="I56" s="5" t="s">
+      <c r="L56" s="6" t="s">
         <v>323</v>
       </c>
-      <c r="J56" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K56" s="5" t="s">
+      <c r="M56" s="5" t="s">
         <v>324</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C57" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E57" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F57" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H57" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="I57" s="5" t="s">
         <v>327</v>
       </c>
-      <c r="B57" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H57" s="5" t="s">
+      <c r="J57" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K57" s="5" t="s">
         <v>328</v>
       </c>
-      <c r="I57" s="5" t="s">
+      <c r="L57" s="6" t="s">
         <v>329</v>
       </c>
-      <c r="J57" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K57" s="5" t="s">
+      <c r="M57" s="5" t="s">
         <v>330</v>
-      </c>
-[...4 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E58" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F58" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H58" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="I58" s="5" t="s">
         <v>333</v>
       </c>
-      <c r="B58" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H58" s="5" t="s">
+      <c r="J58" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K58" s="5" t="s">
         <v>334</v>
       </c>
-      <c r="I58" s="5"/>
-[...3 lines deleted...]
-      <c r="K58" s="5" t="s">
+      <c r="L58" s="6" t="s">
         <v>335</v>
       </c>
-      <c r="L58" s="6" t="s">
+      <c r="M58" s="5" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C59" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E59" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F59" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G59" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H59" s="5" t="s">
         <v>338</v>
       </c>
-      <c r="B59" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H59" s="5" t="s">
+      <c r="I59" s="5"/>
+      <c r="J59" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K59" s="5" t="s">
         <v>339</v>
       </c>
-      <c r="I59" s="5" t="s">
+      <c r="L59" s="6" t="s">
         <v>340</v>
       </c>
-      <c r="J59" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K59" s="5" t="s">
+      <c r="M59" s="5" t="s">
         <v>341</v>
-      </c>
-[...4 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C60" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D60" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E60" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F60" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G60" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H60" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="I60" s="5" t="s">
         <v>344</v>
       </c>
-      <c r="B60" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H60" s="5" t="s">
+      <c r="J60" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K60" s="5" t="s">
         <v>345</v>
       </c>
-      <c r="I60" s="5" t="s">
+      <c r="L60" s="6" t="s">
         <v>346</v>
       </c>
-      <c r="J60" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K60" s="5" t="s">
+      <c r="M60" s="5" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
+        <v>348</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C61" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E61" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F61" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H61" s="5" t="s">
+        <v>349</v>
+      </c>
+      <c r="I61" s="5" t="s">
         <v>350</v>
       </c>
-      <c r="B61" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H61" s="5" t="s">
+      <c r="J61" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K61" s="5" t="s">
         <v>351</v>
       </c>
-      <c r="I61" s="5"/>
-[...3 lines deleted...]
-      <c r="K61" s="5" t="s">
+      <c r="L61" s="6" t="s">
         <v>352</v>
       </c>
-      <c r="L61" s="6" t="s">
+      <c r="M61" s="5" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
+        <v>354</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C62" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E62" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F62" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H62" s="5" t="s">
         <v>355</v>
       </c>
-      <c r="B62" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H62" s="5" t="s">
+      <c r="I62" s="5"/>
+      <c r="J62" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K62" s="5" t="s">
         <v>356</v>
       </c>
-      <c r="I62" s="5" t="s">
+      <c r="L62" s="6" t="s">
         <v>357</v>
       </c>
-      <c r="J62" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K62" s="5" t="s">
+      <c r="M62" s="5" t="s">
         <v>358</v>
-      </c>
-[...4 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
+        <v>359</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C63" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D63" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E63" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F63" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H63" s="5" t="s">
+        <v>360</v>
+      </c>
+      <c r="I63" s="5" t="s">
         <v>361</v>
       </c>
-      <c r="B63" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H63" s="5" t="s">
+      <c r="J63" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K63" s="5" t="s">
         <v>362</v>
       </c>
-      <c r="I63" s="5" t="s">
+      <c r="L63" s="6" t="s">
         <v>363</v>
       </c>
-      <c r="J63" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K63" s="5" t="s">
+      <c r="M63" s="5" t="s">
         <v>364</v>
-      </c>
-[...4 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C64" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E64" s="5" t="s">
+        <v>366</v>
+      </c>
+      <c r="F64" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H64" s="5" t="s">
         <v>367</v>
-      </c>
-[...21 lines deleted...]
-        <v>196</v>
       </c>
       <c r="I64" s="5" t="s">
         <v>368</v>
       </c>
       <c r="J64" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K64" s="5" t="s">
         <v>369</v>
       </c>
       <c r="L64" s="6" t="s">
         <v>370</v>
       </c>
       <c r="M64" s="5" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
         <v>372</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="5" t="s">
@@ -6646,653 +6648,653 @@
     <row r="66">
       <c r="A66" s="5" t="s">
         <v>378</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E66" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F66" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H66" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="I66" s="5" t="s">
         <v>379</v>
       </c>
-      <c r="I66" s="5" t="s">
+      <c r="J66" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K66" s="5" t="s">
         <v>380</v>
       </c>
-      <c r="J66" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K66" s="5" t="s">
+      <c r="L66" s="6" t="s">
         <v>381</v>
       </c>
-      <c r="L66" s="6" t="s">
+      <c r="M66" s="5" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
+        <v>383</v>
+      </c>
+      <c r="B67" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C67" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D67" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E67" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F67" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H67" s="5" t="s">
         <v>384</v>
       </c>
-      <c r="B67" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H67" s="5" t="s">
+      <c r="I67" s="5" t="s">
         <v>385</v>
       </c>
-      <c r="I67" s="5" t="s">
+      <c r="J67" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K67" s="5" t="s">
         <v>386</v>
       </c>
-      <c r="J67" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K67" s="5" t="s">
+      <c r="L67" s="6" t="s">
         <v>387</v>
       </c>
-      <c r="L67" s="6" t="s">
+      <c r="M67" s="5" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="B68" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C68" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D68" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E68" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F68" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G68" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H68" s="5" t="s">
         <v>390</v>
       </c>
-      <c r="B68" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H68" s="5" t="s">
+      <c r="I68" s="5" t="s">
         <v>391</v>
       </c>
-      <c r="I68" s="5" t="s">
+      <c r="J68" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K68" s="5" t="s">
         <v>392</v>
       </c>
-      <c r="J68" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K68" s="5" t="s">
+      <c r="L68" s="6" t="s">
         <v>393</v>
       </c>
-      <c r="L68" s="6" t="s">
+      <c r="M68" s="5" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
+        <v>395</v>
+      </c>
+      <c r="B69" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C69" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D69" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E69" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F69" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H69" s="5" t="s">
         <v>396</v>
       </c>
-      <c r="B69" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H69" s="5" t="s">
+      <c r="I69" s="5" t="s">
         <v>397</v>
       </c>
-      <c r="I69" s="5" t="s">
+      <c r="J69" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K69" s="5" t="s">
         <v>398</v>
       </c>
-      <c r="J69" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K69" s="5" t="s">
+      <c r="L69" s="6" t="s">
         <v>399</v>
       </c>
-      <c r="L69" s="6" t="s">
+      <c r="M69" s="5" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
+        <v>401</v>
+      </c>
+      <c r="B70" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C70" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D70" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E70" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F70" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G70" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H70" s="5" t="s">
         <v>402</v>
       </c>
-      <c r="B70" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E70" s="5" t="s">
+      <c r="I70" s="5" t="s">
         <v>403</v>
       </c>
-      <c r="F70" s="5" t="s">
-[...12 lines deleted...]
-      <c r="I70" s="5"/>
       <c r="J70" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K70" s="5" t="s">
         <v>404</v>
       </c>
       <c r="L70" s="6" t="s">
         <v>405</v>
       </c>
       <c r="M70" s="5" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
         <v>407</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E71" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F71" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="5" t="s">
         <v>408</v>
       </c>
-      <c r="I71" s="5"/>
+      <c r="I71" s="5" t="s">
+        <v>409</v>
+      </c>
       <c r="J71" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K71" s="5" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="L71" s="6" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="M71" s="5" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>17</v>
+        <v>414</v>
       </c>
       <c r="F72" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H72" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I72" s="5"/>
       <c r="J72" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K72" s="5" t="s">
         <v>415</v>
       </c>
       <c r="L72" s="6" t="s">
         <v>416</v>
       </c>
       <c r="M72" s="5" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
         <v>418</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E73" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F73" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H73" s="5" t="s">
         <v>419</v>
       </c>
-      <c r="I73" s="5" t="s">
+      <c r="I73" s="5"/>
+      <c r="J73" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K73" s="5" t="s">
         <v>420</v>
       </c>
-      <c r="J73" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K73" s="5" t="s">
+      <c r="L73" s="6" t="s">
         <v>421</v>
       </c>
-      <c r="L73" s="6" t="s">
+      <c r="M73" s="5" t="s">
         <v>422</v>
-      </c>
-[...1 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
+        <v>423</v>
+      </c>
+      <c r="B74" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C74" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E74" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F74" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H74" s="5" t="s">
         <v>424</v>
       </c>
-      <c r="B74" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H74" s="5" t="s">
+      <c r="I74" s="5"/>
+      <c r="J74" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K74" s="5" t="s">
         <v>425</v>
       </c>
-      <c r="I74" s="5" t="s">
+      <c r="L74" s="6" t="s">
         <v>426</v>
       </c>
-      <c r="J74" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K74" s="5" t="s">
+      <c r="M74" s="5" t="s">
         <v>427</v>
-      </c>
-[...4 lines deleted...]
-        <v>429</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
+        <v>428</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E75" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F75" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H75" s="5" t="s">
+        <v>429</v>
+      </c>
+      <c r="I75" s="5" t="s">
         <v>430</v>
       </c>
-      <c r="B75" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H75" s="5" t="s">
+      <c r="J75" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K75" s="5" t="s">
         <v>431</v>
       </c>
-      <c r="I75" s="5" t="s">
+      <c r="L75" s="6" t="s">
         <v>432</v>
       </c>
-      <c r="J75" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K75" s="5" t="s">
+      <c r="M75" s="5" t="s">
         <v>433</v>
-      </c>
-[...4 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="B76" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C76" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E76" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F76" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H76" s="5" t="s">
+        <v>435</v>
+      </c>
+      <c r="I76" s="5" t="s">
         <v>436</v>
       </c>
-      <c r="B76" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H76" s="5" t="s">
+      <c r="J76" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K76" s="5" t="s">
         <v>437</v>
       </c>
-      <c r="I76" s="5" t="s">
+      <c r="L76" s="6" t="s">
         <v>438</v>
       </c>
-      <c r="J76" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K76" s="5" t="s">
+      <c r="M76" s="5" t="s">
         <v>439</v>
-      </c>
-[...4 lines deleted...]
-        <v>441</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
+        <v>440</v>
+      </c>
+      <c r="B77" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C77" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E77" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F77" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G77" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H77" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="I77" s="5" t="s">
         <v>442</v>
       </c>
-      <c r="B77" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H77" s="5" t="s">
+      <c r="J77" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K77" s="5" t="s">
         <v>443</v>
       </c>
-      <c r="I77" s="5" t="s">
+      <c r="L77" s="6" t="s">
         <v>444</v>
       </c>
-      <c r="J77" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K77" s="5" t="s">
+      <c r="M77" s="5" t="s">
         <v>445</v>
-      </c>
-[...4 lines deleted...]
-        <v>447</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
+        <v>446</v>
+      </c>
+      <c r="B78" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C78" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D78" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E78" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F78" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H78" s="5" t="s">
+        <v>447</v>
+      </c>
+      <c r="I78" s="5" t="s">
         <v>448</v>
       </c>
-      <c r="B78" s="5" t="s">
-[...22 lines deleted...]
-      <c r="I78" s="5" t="s">
+      <c r="J78" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K78" s="5" t="s">
         <v>449</v>
       </c>
-      <c r="J78" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K78" s="5" t="s">
+      <c r="L78" s="6" t="s">
         <v>450</v>
       </c>
-      <c r="L78" s="6" t="s">
+      <c r="M78" s="5" t="s">
         <v>451</v>
-      </c>
-[...1 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="B79" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C79" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D79" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E79" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F79" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H79" s="5" t="s">
         <v>453</v>
       </c>
-      <c r="B79" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H79" s="5" t="s">
+      <c r="I79" s="5" t="s">
         <v>454</v>
       </c>
-      <c r="I79" s="5" t="s">
+      <c r="J79" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K79" s="5" t="s">
         <v>455</v>
       </c>
-      <c r="J79" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K79" s="5" t="s">
+      <c r="L79" s="6" t="s">
         <v>456</v>
       </c>
-      <c r="L79" s="6" t="s">
+      <c r="M79" s="5" t="s">
         <v>457</v>
-      </c>
-[...1 lines deleted...]
-        <v>458</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
+        <v>458</v>
+      </c>
+      <c r="B80" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C80" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D80" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E80" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F80" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H80" s="5" t="s">
         <v>459</v>
       </c>
-      <c r="B80" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H80" s="5" t="s">
+      <c r="I80" s="5" t="s">
         <v>460</v>
       </c>
-      <c r="I80" s="5"/>
       <c r="J80" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K80" s="5" t="s">
         <v>461</v>
       </c>
       <c r="L80" s="6" t="s">
         <v>462</v>
       </c>
       <c r="M80" s="5" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
         <v>464</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>16</v>
@@ -7373,735 +7375,737 @@
     <row r="83">
       <c r="A83" s="5" t="s">
         <v>476</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E83" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F83" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H83" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="I83" s="5" t="s">
         <v>477</v>
       </c>
-      <c r="I83" s="5" t="s">
+      <c r="J83" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K83" s="5" t="s">
         <v>478</v>
       </c>
-      <c r="J83" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K83" s="5" t="s">
+      <c r="L83" s="6" t="s">
         <v>479</v>
       </c>
-      <c r="L83" s="6" t="s">
+      <c r="M83" s="5" t="s">
         <v>480</v>
-      </c>
-[...1 lines deleted...]
-        <v>481</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="B84" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C84" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D84" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E84" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F84" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H84" s="5" t="s">
         <v>482</v>
       </c>
-      <c r="B84" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H84" s="5" t="s">
+      <c r="I84" s="5" t="s">
         <v>483</v>
       </c>
-      <c r="I84" s="5" t="s">
+      <c r="J84" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K84" s="5" t="s">
         <v>484</v>
       </c>
-      <c r="J84" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K84" s="5" t="s">
+      <c r="L84" s="6" t="s">
         <v>485</v>
       </c>
-      <c r="L84" s="6" t="s">
+      <c r="M84" s="5" t="s">
         <v>486</v>
-      </c>
-[...1 lines deleted...]
-        <v>487</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="B85" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C85" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D85" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E85" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F85" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G85" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H85" s="5" t="s">
         <v>488</v>
       </c>
-      <c r="B85" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E85" s="5" t="s">
+      <c r="I85" s="5"/>
+      <c r="J85" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K85" s="5" t="s">
         <v>489</v>
       </c>
-      <c r="F85" s="5" t="s">
-[...10 lines deleted...]
-      <c r="I85" s="5" t="s">
+      <c r="L85" s="6" t="s">
         <v>490</v>
       </c>
-      <c r="J85" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K85" s="5" t="s">
+      <c r="M85" s="5" t="s">
         <v>491</v>
-      </c>
-[...4 lines deleted...]
-        <v>493</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="B86" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C86" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D86" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E86" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F86" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G86" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H86" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="I86" s="5" t="s">
         <v>494</v>
       </c>
-      <c r="B86" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E86" s="5" t="s">
+      <c r="J86" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K86" s="5" t="s">
         <v>495</v>
       </c>
-      <c r="F86" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H86" s="5" t="s">
+      <c r="L86" s="6" t="s">
         <v>496</v>
       </c>
-      <c r="I86" s="5" t="s">
+      <c r="M86" s="5" t="s">
         <v>497</v>
-      </c>
-[...10 lines deleted...]
-        <v>500</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
+        <v>498</v>
+      </c>
+      <c r="B87" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C87" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D87" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E87" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F87" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G87" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H87" s="5" t="s">
+        <v>499</v>
+      </c>
+      <c r="I87" s="5" t="s">
+        <v>500</v>
+      </c>
+      <c r="J87" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K87" s="5" t="s">
         <v>501</v>
       </c>
-      <c r="B87" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H87" s="5" t="s">
+      <c r="L87" s="6" t="s">
         <v>502</v>
       </c>
-      <c r="I87" s="5" t="s">
+      <c r="M87" s="5" t="s">
         <v>503</v>
-      </c>
-[...10 lines deleted...]
-        <v>506</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
+        <v>504</v>
+      </c>
+      <c r="B88" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C88" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D88" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E88" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F88" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G88" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H88" s="5" t="s">
+        <v>505</v>
+      </c>
+      <c r="I88" s="5" t="s">
+        <v>506</v>
+      </c>
+      <c r="J88" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K88" s="5" t="s">
         <v>507</v>
       </c>
-      <c r="B88" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H88" s="5" t="s">
+      <c r="L88" s="6" t="s">
         <v>508</v>
       </c>
-      <c r="I88" s="5" t="s">
+      <c r="M88" s="5" t="s">
         <v>509</v>
-      </c>
-[...10 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
+        <v>510</v>
+      </c>
+      <c r="B89" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C89" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D89" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E89" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F89" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H89" s="5" t="s">
+        <v>511</v>
+      </c>
+      <c r="I89" s="5" t="s">
+        <v>512</v>
+      </c>
+      <c r="J89" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K89" s="5" t="s">
         <v>513</v>
       </c>
-      <c r="B89" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H89" s="5" t="s">
+      <c r="L89" s="6" t="s">
         <v>514</v>
       </c>
-      <c r="I89" s="5" t="s">
+      <c r="M89" s="5" t="s">
         <v>515</v>
-      </c>
-[...10 lines deleted...]
-        <v>518</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
+        <v>516</v>
+      </c>
+      <c r="B90" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C90" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D90" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E90" s="5" t="s">
+        <v>517</v>
+      </c>
+      <c r="F90" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G90" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H90" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="I90" s="5" t="s">
+        <v>518</v>
+      </c>
+      <c r="J90" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K90" s="5" t="s">
         <v>519</v>
       </c>
-      <c r="B90" s="5" t="s">
-[...22 lines deleted...]
-      <c r="I90" s="5" t="s">
+      <c r="L90" s="6" t="s">
         <v>520</v>
       </c>
-      <c r="J90" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K90" s="5" t="s">
+      <c r="M90" s="5" t="s">
         <v>521</v>
-      </c>
-[...4 lines deleted...]
-        <v>523</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
+        <v>522</v>
+      </c>
+      <c r="B91" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C91" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D91" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E91" s="5" t="s">
+        <v>523</v>
+      </c>
+      <c r="F91" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H91" s="5" t="s">
         <v>524</v>
       </c>
-      <c r="B91" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H91" s="5" t="s">
+      <c r="I91" s="5" t="s">
         <v>525</v>
       </c>
-      <c r="I91" s="5" t="s">
+      <c r="J91" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K91" s="5" t="s">
         <v>526</v>
       </c>
-      <c r="J91" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K91" s="5" t="s">
+      <c r="L91" s="6" t="s">
         <v>527</v>
       </c>
-      <c r="L91" s="6" t="s">
+      <c r="M91" s="5" t="s">
         <v>528</v>
-      </c>
-[...1 lines deleted...]
-        <v>529</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
+        <v>529</v>
+      </c>
+      <c r="B92" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C92" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D92" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E92" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F92" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H92" s="5" t="s">
         <v>530</v>
       </c>
-      <c r="B92" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E92" s="5" t="s">
+      <c r="I92" s="5" t="s">
         <v>531</v>
       </c>
-      <c r="F92" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H92" s="5" t="s">
+      <c r="J92" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K92" s="5" t="s">
         <v>532</v>
       </c>
-      <c r="I92" s="5" t="s">
+      <c r="L92" s="6" t="s">
         <v>533</v>
       </c>
-      <c r="J92" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K92" s="5" t="s">
+      <c r="M92" s="5" t="s">
         <v>534</v>
-      </c>
-[...4 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
+        <v>535</v>
+      </c>
+      <c r="B93" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C93" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D93" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E93" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F93" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H93" s="5" t="s">
+        <v>536</v>
+      </c>
+      <c r="I93" s="5" t="s">
         <v>537</v>
       </c>
-      <c r="B93" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H93" s="5" t="s">
+      <c r="J93" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K93" s="5" t="s">
         <v>538</v>
       </c>
-      <c r="I93" s="5" t="s">
+      <c r="L93" s="6" t="s">
         <v>539</v>
       </c>
-      <c r="J93" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K93" s="5" t="s">
+      <c r="M93" s="5" t="s">
         <v>540</v>
-      </c>
-[...4 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
+        <v>541</v>
+      </c>
+      <c r="B94" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C94" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D94" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E94" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F94" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H94" s="5" t="s">
+        <v>542</v>
+      </c>
+      <c r="I94" s="5" t="s">
         <v>543</v>
       </c>
-      <c r="B94" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H94" s="5" t="s">
+      <c r="J94" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K94" s="5" t="s">
         <v>544</v>
       </c>
-      <c r="I94" s="5" t="s">
+      <c r="L94" s="6" t="s">
         <v>545</v>
       </c>
-      <c r="J94" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K94" s="5" t="s">
+      <c r="M94" s="5" t="s">
         <v>546</v>
-      </c>
-[...4 lines deleted...]
-        <v>548</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E95" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F95" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H95" s="5" t="s">
-        <v>550</v>
+      <c r="H95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I95" s="5"/>
       <c r="J95" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K95" s="5" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="L95" s="6" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="M95" s="5" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
+        <v>551</v>
+      </c>
+      <c r="B96" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C96" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D96" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E96" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F96" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H96" s="5" t="s">
+        <v>360</v>
+      </c>
+      <c r="I96" s="5" t="s">
+        <v>552</v>
+      </c>
+      <c r="J96" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K96" s="5" t="s">
+        <v>553</v>
+      </c>
+      <c r="L96" s="6" t="s">
         <v>554</v>
       </c>
-      <c r="B96" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H96" s="5" t="s">
+      <c r="M96" s="5" t="s">
         <v>555</v>
-      </c>
-[...11 lines deleted...]
-        <v>558</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
+        <v>556</v>
+      </c>
+      <c r="B97" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C97" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D97" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E97" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F97" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H97" s="5" t="s">
+        <v>557</v>
+      </c>
+      <c r="I97" s="5" t="s">
+        <v>558</v>
+      </c>
+      <c r="J97" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K97" s="5" t="s">
         <v>559</v>
       </c>
-      <c r="B97" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H97" s="5" t="s">
+      <c r="L97" s="6" t="s">
         <v>560</v>
       </c>
-      <c r="I97" s="5"/>
-[...3 lines deleted...]
-      <c r="K97" s="5" t="s">
+      <c r="M97" s="5" t="s">
         <v>561</v>
-      </c>
-[...4 lines deleted...]
-        <v>563</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
+        <v>562</v>
+      </c>
+      <c r="B98" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C98" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D98" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E98" s="5" t="s">
+        <v>563</v>
+      </c>
+      <c r="F98" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H98" s="5" t="s">
         <v>564</v>
       </c>
-      <c r="B98" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H98" s="5" t="s">
+      <c r="I98" s="5" t="s">
         <v>565</v>
       </c>
-      <c r="I98" s="5" t="s">
+      <c r="J98" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K98" s="5" t="s">
         <v>566</v>
       </c>
-      <c r="J98" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K98" s="5" t="s">
+      <c r="L98" s="6" t="s">
         <v>567</v>
       </c>
-      <c r="L98" s="6" t="s">
+      <c r="M98" s="5" t="s">
         <v>568</v>
-      </c>
-[...1 lines deleted...]
-        <v>569</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
+        <v>569</v>
+      </c>
+      <c r="B99" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C99" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D99" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E99" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F99" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H99" s="5" t="s">
         <v>570</v>
-      </c>
-[...23 lines deleted...]
-        </is>
       </c>
       <c r="I99" s="5" t="s">
         <v>571</v>
       </c>
       <c r="J99" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K99" s="5" t="s">
         <v>572</v>
       </c>
       <c r="L99" s="6" t="s">
         <v>573</v>
       </c>
       <c r="M99" s="5" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
         <v>575</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C100" s="5" t="s">
@@ -8145,135 +8149,131 @@
         <v>581</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E101" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F101" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H101" s="5" t="s">
         <v>582</v>
       </c>
-      <c r="I101" s="5" t="s">
+      <c r="I101" s="5"/>
+      <c r="J101" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K101" s="5" t="s">
         <v>583</v>
       </c>
-      <c r="J101" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K101" s="5" t="s">
+      <c r="L101" s="6" t="s">
         <v>584</v>
       </c>
-      <c r="L101" s="6" t="s">
+      <c r="M101" s="5" t="s">
         <v>585</v>
-      </c>
-[...1 lines deleted...]
-        <v>586</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
+        <v>586</v>
+      </c>
+      <c r="B102" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C102" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D102" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E102" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F102" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H102" s="5" t="s">
         <v>587</v>
-      </c>
-[...21 lines deleted...]
-        <v>588</v>
       </c>
       <c r="I102" s="5"/>
       <c r="J102" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K102" s="5" t="s">
+        <v>588</v>
+      </c>
+      <c r="L102" s="6" t="s">
         <v>589</v>
       </c>
-      <c r="L102" s="6" t="s">
+      <c r="M102" s="5" t="s">
         <v>590</v>
-      </c>
-[...1 lines deleted...]
-        <v>591</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
+        <v>591</v>
+      </c>
+      <c r="B103" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C103" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D103" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E103" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F103" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H103" s="5" t="s">
         <v>592</v>
-      </c>
-[...23 lines deleted...]
-        </is>
       </c>
       <c r="I103" s="5"/>
       <c r="J103" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K103" s="5" t="s">
         <v>593</v>
       </c>
       <c r="L103" s="6" t="s">
         <v>594</v>
       </c>
       <c r="M103" s="5" t="s">
         <v>595</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>