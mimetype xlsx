--- v0 (2026-05-17)
+++ v1 (2026-08-20)
@@ -92,81 +92,50 @@
     <t>Brevet er i privateje</t>
   </si>
   <si>
     <t>Johannes Larsen vil skrive, hvornår han kan komme til Knuthenborg. Han har med familien været ved Vesterhavet for at male, men vejret var elendigt, og nu har han travlt med bestillinger hjemme.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/mE9D</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde 
 Chr. Knuth
 Knuthenborg
 pr. Bandholm.
 [Håndskrevet på kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 24 Aug 1942.
 Kære Fru Grevinde!
 Tak for Penge og Brev. Jeg glæder mig til at komme til Knuthenborg og jeg skal skrive nærmere om hvornaar jeg kan komme, saa gælder det jo ogsaa om hvordan Tidspunktet vil passe Dem. Jeg var med Familien en Maaned ved Vesterhavet hvor jeg havde haabet at faa malet en Del, men paa Grund af umuligt Vejr blev det til næsten ingen Ting. Saa nu slider jeg i det med 4-5 Bestillinger som egentlig forlængst skulde have været afleveret. Med venlig Hilsen
 Deres hengivne
 Johannes Larsen.</t>
   </si>
   <si>
-    <t>1942-09-09</t>
-[...29 lines deleted...]
-  <si>
     <t>1942-09-18</t>
   </si>
   <si>
     <t>Johannes Larsen ønskede at male nogle gamle træer i Knuthenborgs park</t>
   </si>
   <si>
     <t>Johannes Larsen vil komme til Knuthenborg 22. september</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ZaiD</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde 
 Chr. Knuth
 Knuthenborg
 pr. Bandholm.
 [Håndskrevet på kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 18 Septbr 1942.
 Kære Fru Grevinde!
 Jeg er nu ved at være færdig med de Arbejder jeg har i Gang og hvis det kan passe vil jeg gerne komme paa Tirsdag 22 ds. Altsaa hvis jeg hører fra Dem at det ikke er ubelejligt, saa kommer jeg
 Med venlig Hilsen
@@ -178,127 +147,477 @@
   </si>
   <si>
     <t>Johan Larsen</t>
   </si>
   <si>
     <t>Knuthenborgs hovedbygning på Lolland er opført mellem 1865 og 1866 ved H.S. Sibbern og udvidet i 1885. Bygningerne er beliggende i Nordeuropas største parkanlæg i engelsk stil. Knuthenborg Gods er på 2338 hektar (Wikipedia marts 2022). 
 Vrietorn (Rhamnus cathartica) eller Korsved er en op til 10 m høj busk eller træ, der vokser i skovbryn og på overdrev. Hele planten er giftig (Wikipedia marts 2022).</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Johannes Larsen har været over 14 dage på Knuthenborg og malet akvareller. Han vedlægger et kort over den skønne park. Der er mange dyr. Dagen i forvejen begyndte Larsen på en akvarel, men nu er det tordenvejr, så han kan ikke male på den.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/64Fi</t>
   </si>
   <si>
     <t>Knuthenborg 8 October 1942.
 Kære Lysse! 
 Tak for Dit Brev som jeg fik lige før jeg rejste hjemme fra. Jeg har været her godt 14 Dage og malet nogle Aquareller. Jeg skal male et Billede til Lensgrevinden Jeg vedlægger et Kort over Parken der ogsaa indeholder en Dyrehave, en pragtfuld gammel Egeskov med Hasler Vrietorn og Skovæbler. Dyrene er Sikahjorte. Det er Tordenregn og lige nu løb der et Par Fasanhaner over Plænen udenfor mit Vindue. Her vrimler med Fasaner og Harer. Jeg havde Brev fra Puf forleden, de har det godt hjemme. Jeg har det ogsaa godt her, sammen med rare naturlige Mennesker, Grevinden 2 søde Børn og en ung Huslærer og en Selskabsdame. Forøvrigt tænker jeg paa at rejse hjem en af de første dage. Her er 4 Paafuglehaner, nogle Høner og en Kylling. 2 Svaner som for det meste ligger ude i Smaalandshavet, se Krydset paa Kortet men en Gang hver anden eller tredje Dag staar de og piller sig i Haven se det andet Kryds. Jeg begyndte paa en Aquarel i Gaar i stille Formiddagssol, som jeg da jeg stod op i Dag troede at faa færdig i Formiddag, men da jeg sad og drak Kaffe begyndte det at regne og ved 10 Tiden begyndte det at blive mørkt og saa kom der en vældig Tordenbyge der nu er ved at forsvinde. Mange Hilsner til Jer allesammen
 fra Din Far. 
 Johannes Larsen
 Kjerteminde
 P.T. Knuthenborg pr. Bandholm.</t>
+  </si>
+  <si>
+    <t>1942-09-09</t>
+  </si>
+  <si>
+    <t>Johannes Madsen</t>
+  </si>
+  <si>
+    <t>Johannes Larsen ønskede at male nogle gamle træer i Knuthenborgs park.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen vil komme en dag i den følgende uge.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/C74h</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde Chr. Knuth
+Knuthenborg
+pr. Bandholm.
+[På kuvertens bagside, lodret langs venstre kant:]
+Glarmester Madsen
+Kjerteminde.
+[I brevet:]
+Kjerteminde 9 Septbr 1942
+Kære Fru Grevinde!
+Tak for Brevet. Jeg vil gerne komme en Gang i næste Uge. Jeg kan ikke lige nu sige hvilken Dag det bliver, men jeg skal lade høre fra mig saasnart jeg kan bestemme Dagen.
+Med venlig Hilsen
+Deres hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1942-10-21</t>
+  </si>
+  <si>
+    <t>Adam Knuth
+Elisabeth Knuth
+Johannes Madsen</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har besøgt Christa Knuth på Knuthenborg blandt andet for at male gamle træer i hendes park.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har virkelig nydt opholdt hos Christa Knuth. Hun får sine billeder en af dagene, og Larsen beder hende sende kassen retur til glarmester Madsen.
+Hjemrejsen var hård.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/5B9t</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth
+Knuthenborg
+pr. Bandholm.
+[Håndskrevet på kuvertens bagside:]
+Johannes Larsen
+Kjerteminde
+[I brevet:] 
+Kjerteminde 21 Octbr. 1942.
+Kære Grevinde!
+Tak for sidst! det var en hyggelig Tid, jeg husker ikke, at jeg nogensinde har befundet mig bedre udenfor mit Hjem. Rare naturlige Mennesker, et Par usædvanligt søde Børn og den fuldendte Værtinde. Dine Billeder er nu færdige og kommer ned til Glarmesteren, saa faar Du dem nok en af Dagene og saa vil Du nok være saa sød og sende Kassen retur til Glarmester Johannes Madsen Kjerteminde eller bliver jeg skældt ud. Jeg naaede da hjem samme Dag jeg rejste, men først ved Ottetiden om Aftnen. Jeg maatte sidde ude paa Dækket af Færgen i 4 Timer inden den gik, saa var den godt 1½ Time om Overfarten, i Nyborg maatte jeg vente i 2 Timer paa Rutebilen.
+Mange Hilsner
+Din hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1943-07-28</t>
+  </si>
+  <si>
+    <t>Thora Cohn
+Anna Foged
+Niels Foged
+Elise Hansen
+Grete Jensen, f. Hansen
+Tage la Cour
+Andreas Larsen
+Jeppe Larsen
+Else Larsen,  Andreas Larsens kone
+Elisabeth Neckelmann
+Marie Neckelmann
+Finn Salomonsen
+Franz Syberg
+Gudrun Syberg
+Ane Talbot
+Christian Treschow</t>
+  </si>
+  <si>
+    <t>Andreas/Lysses svigerinde kan være både Marie og Elisabeth Neckelmann og Grete Jensen, f. Hansen. 
+Johannes Larsen havde en tam odder, Jokum.
+Johannes Larsen malede et stort billede til Christa Knuth, og hun blandede sig i kompositionen. 
+På Arkiv.dk findes flere fotografier af Christa Knuth og Johannes Larsen på Knuthenborgs trappe til terrassen (se B6769, B6772, B6771 og B6768, alle Kerteminde Egns- og Byhistoriske Arkiv).</t>
+  </si>
+  <si>
+    <t>Johan/Lysses svigermor og svigerinde er på besøg. Finn Salomonsen og Tage la Cour samt Niels Foged med frue har også været der. Larsen gik i seng, da aftengæsterne kom. Christian Treschow bad Larsen bestille et hotelværelse.
+Odderen er brudt ud, og den æder nok både Larsens guldfisk og grønne frøer.
+Larsen prøver at rette sig efter Christa Knuths anvisninger og har anbragt en hejre, et par fasankokke og en vibe på billedet. Han har også malet tordenvejr. 
+Else svøbte hejrerne i flæsk, og de smagte godt.
+Larsen og familien bader kl. 11. De andre går også i vandet ved sekstiden. 
+Johannes Larsen synes, at fotografierne er gode.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/otJS</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth
+Knuthenborg
+Bandholm.
+[Håndskrevet på kuvertens bagside:]
+Johannes Larsen
+Kjerteminde.
+[I brevet:]
+Kjerteminde 28 Juli 1943.
+Kære Grevinde.
+Sikken en Varme. Tak for Opringningen i Gaar, det var dejligt at høre Din Stemme. Jeg havde for øvrigt en livlig Dag i Gaar. Vi har Besøg fra i Mandags af Lysses Svigermor og Svigerinde. I Gaar malede jeg til Kl. 11, gik saa i Vandet til Kl. 12, da jeg kom hjem var der ankommen 2 Ornithologer Dr. Finn Salomonsen og Tage la Cour. Saa spiste vi Frokost med diverse Snapse, derefter snakkede vi Fugle og Bøger til de cyklede ved 5 Tiden. Saa tog jeg en Avis og saa meldte Stuepigen Adjunkt Niels Foged og Frue der blev til vi skulde spise og om Aftenen var Organist Syberg og Kone inviterede men jeg gik i Seng. Nu er jeg lige kommen hjem fra et Eftermiddagsbesøg hos Sybergs med hjemmebrygget Øl og The, Kage og ny Honning, saa kommer Pigen ind og melder at Chr. Treschow, Orelund har ringet fra Odense at han kommer og bliver til i Morgen, og om jeg vilde bestille et Værelse til ham paa Hotellet, hvilket jeg har forsøgt, men der var ingen, dog lovede de at prøve paa at skaffe et i Byen, og ringe senere, ellers maa vi jo prøve paa at lave et Natteleje til ham. De andre er hos Sybergs endnu og aner ingen Ting. Jeg gik i Forvejen for at skrive til Dig. Forøvrigt er min Odder brudt ud i Forgaars Aftes og Puf gik og rumsterede i Haven i Nat et Par Gange, men det lykkedes ham ikke at overtale den til at gaa ind. Maaske bliver han saa sulten i Nat at han gaar ind, men til den Tid har han vel ædt alle mine Guldfisk og grønne Frøer. Jeg forsøger at rette mig efter Dine Anvisninger med Hensyn til Billedet. Det er lykkedes mig at faa anbragt en Hejre til uden at ødelægge Helhedsvirkningen. det samme kan vist ikke siges om et Par flyvende Fasankokke i Forgrunden og en do Vibe i Mellemgrunden men jeg er villig til at fjerne sidstnævnte hvis de støder Dig Jeg har ellers været heldig et Par Dage i forrige Uge, der stod Tordenbyger i NØ. som jeg fik tegnet efter den ene Dag og malet den anden. Jeg glæder mig til Graaænderne. Hejrerne var gode, min Svigerdatter nænnede ikke at lave dem til Bøffer, men svøbte Flæsk om dem og stegte dem hele. Vi gaar alle sammen i Vandet om Formiddagen Kl 11 og jeg synes det bider i Lemmerne at svømme; de andre gaar ogsaa i Vandet ved 6 Tiden, men jeg synes jeg har nok i en Gang om Dagen. Naa nu har jeg vel fortalt Dig alt hvad jeg sagde i Gaar i Telefonen, jeg kan aldrig huske hvad jeg har sagt længe efter. Hils de andre og mange Hilsner til
+Dig selv fra
+Din hengivne
+Johannes Larsen.
+P.S.
+Her er det Fotografi jeg synes er bedst af mig altsaa. D.v.s. jeg synes ogsaa at de 3 hvor vi sidder paa Trappen er gode især af Dig
+JL.</t>
+  </si>
+  <si>
+    <t>1945-09-05</t>
+  </si>
+  <si>
+    <t>Kaas pr. Lime</t>
+  </si>
+  <si>
+    <t>Elena Larsen
+Johan Larsen
+Christine Rasmussen</t>
+  </si>
+  <si>
+    <t>Familien Hostrup-Schultz havde store jordbesiddelser i Midtjylland, deriblandt Kongsø Plantage. Johannes Larsen kendte familien og tilbragte i august 1945 en uge hos dem i Kongsø. 
+Johan/Lysse Larsen og familien boede i Småland, Sverige.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har haft hold i ryggen i flere uger. Han rejste til Bryrup og Skive, men måtte tage til Faaborg til Christine Rasmussens begravelse og derefter retur til Jylland. Larsen maler akvareller og skal hjem og have gang i bestillingsopgaver. 
+Johan/Lysse Larsen og familien har først nu fået udrejsetilladelse, og de vil have, at Larsen kommer hjem til dem. Han overvejer at søge polititilladelse til at køre derop i bil.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/iQmy</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth
+Knuthenborg
+Bandholm
+[På kuvertens bagside:]
+Johannes Larsen
+p.T. Kaas pr. Lime
+[I brevet:]
+Kaas i Salling 5 Septbr 1945.
+Kære Grevinde!
+Det er snart længe siden Du har hørt fra mig. Jeg ved ikke en Gang om jeg har fortalt at jeg laa i 3 Uger af Hold i Ryggen, d.v.s jeg stod op et Par Gange men maatte i Seng igen. Saa rejste jeg til Kongsø ved Bryrup hvor jeg blev forsinket en Uge af Regnvejr og nu er jeg altsaa her. Det er besværligt at rejse. Jeg tog fra Kongsø til Nørre Snede i Bil, derfra med Rutebil til Viborg, hvor jeg overnattede. Næste Dag til Skive med Tog og derfra hertil med Bil. Saa gik der et Par Dage saa blev jeg ringet op fra Kjerteminde, at Etatsraadinde Rasmussen var død og skulde begraves fra Museet i Faaborg, og i Lørdag Morgen tog jeg saa en Bil til Faaborg, overværede Begravelsen og saa af Sted igen, saa jeg var her Kl. 11,15 om Aftnen. Her er vældig kønt og her er Krikænder i Hundredvis og Graaænder i Tusindvis og de første 4 Dage var her en Svane i Søen, her er ogsaa 3 Hejrer. Jeg maler nogle mindre Akvareller men jeg er sløjt gaaende paa Gr. af det forbandede Hold som stadig generer mig. Jeg tænker paa at rejse hjem i næste Uge, da jeg har Bestilling paa 4 Oljebilleder hvoraf jeg havde lovet det ene til først i denne Maaned hvilket altsaa ikke bliver til noget. Lysse og Familie fik ført Udrejse Tilladelse da Høhøsten var begyndt saa den Rejse gik ind og nu vil de endelig have mig derop, men jeg gruer for at rejse. Jeg spekulerer paa at faa en Lægeattest, saa jeg kan faa Politiets Tilladelse til at køre hjem i Bil. Det kneb med at faa Lov til at køre til Faaborg. Nu skal Brevene af Sted
+Mange Hilsner 
+Din hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1943-10-04</t>
+  </si>
+  <si>
+    <t>Elisabeth Knuth</t>
+  </si>
+  <si>
+    <t>Johannes Larsen beder Christa Knuth takke Elisabetrh for fotografiet. Han spørger, om han skal komme og tegne en tyr samt et portræt. 
+Christa Knuths sidste brev var anbefalet, hvilket var mærkeligt. 
+Larsen regner med at komme til Knuthenborg den følgende uge.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Ix1Z</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth
+Knuthenborg
+Bandholm.
+[Håndskrevet på kuvertens bagside:]
+Johannes Larsen
+Kjerteminde
+[I brevet:]
+Kjerteminde 4 Octbr. 1943.
+Kære Grevinde
+Tak for Dit Brev! og vil Du takke Elisabeth fra mig for det smukke Fotografi som jeg blev meget glad for. Det glædede mig ogsaa meget en Gang igen at høre fra Dig. Jeg var begyndt at blive bange for at Du skulde være bleven syg eller at Du havde fortrudt at Du havde bedt mig om at komme over og tegne den Tyr, var der ikke ogsaa noget om en Akvarel fra Dyrehaven og en Tegning af Dig selv? Der var for Resten en mærkelig Ting ved Dit sidste Brev, det var nemlig anbefalet, og det plejer man jo ikke gøre undtagen det indeholder Værdiforsendelser. Nu er jeg kommen til det der gjorde at jeg ikke nævnede noget om det i mit sidste Brev, altsaa Svaret paa ovennævnte, jeg vilde nemlig nødig have at det skulde se ud som om jeg ikke ansaa et Brev fra Dig som en Værdigenstand. 
+Men der var altsaa hverken Penge eller Check i Brevet og der stod heller ikke noget i det om at der skulde være noget saadant. Naa nu har jeg skrevet alt det Sludder som jeg ellers havde tænkt at vente med at fortælle til jeg kom til Knuthenborg. Hvad jeg forøvrigt tænker at gøre en Gang i næste Uge. Det stræber jeg da efter. Med mange venlige Hilsner fra
+Din hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1943-10-14</t>
+  </si>
+  <si>
+    <t>Johannes Larsen vil den følgende dag rejse til Næstved og derfra til Knuthenborg</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/yqXv</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth
+Knuthenborg
+Bandholm.
+[Håndskrevet på kuvertens bagside:]
+Johannes Larsen
+Kjerteminde
+[I brevet:]
+Kjerteminde 14 Octbr. 1943.
+Kære Grevinde!
+Dersom der ikke indtræffer noget uforudset starter jeg herfra i Morgen Fredag Formiddag i Haab om at naa Næstved om Aftenen, saa jeg Lørdag Morgen kan fortsætte til Knuthenborg. Sikken et dejligt Octobervejr vi har, bare det nu vil vare ved en Tid endnu. Jeg glæder mig til at se Dig igen
+Mange Hilsner
+Din hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1943-11-24</t>
+  </si>
+  <si>
+    <t>Thora Cohn
+Andreas Larsen
+Jeppe Larsen
+Else Larsen,  Andreas Larsens kone
+Ane Talbot
+Holger Thor Nielsen
+Jens Christian Thor Nielsen</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem professor Christensen var. 
+"Om morgen den 20. november 1943 stod den 22-årige Holger Thor Nielsen og ventede på sporvognen foran Missionshotellet på Østre Stationsvej, da han blev skudt ned på åben gade. Gerningsmanden forsvandt hurtigt fra gerningsstedet uden at blive genkendt af nogen.
+Holger Thor Nielsen var det første dødsoffer for en stikkerlikvidering i Odense (...) Likvideringen fandt sted blot 17 dage efter, at ostehandler Jens Christian Thor Nielsen, Holger Thor Nielsens far, var blevet livsfarligt såret ved et attentat i sin forretning, Nørregade 52. Den 3. november 1943 var to modstandsfolk kommet ind i osteforretningen og havde affyret flere skud mod ham, og et af skuddene ramte ham i underlivet. Dette skud var ved at koste ham livet, men han fik slæbt sig over i en anden butik og bad om en ambulance.
+Både far og søn var en del af det lokale nazistiske miljø, og allerede i 1940 havde Holger Thor Nielsen meldt sig til Waffen SS og havde kæmpet på Østfronten. (...)
+Som reaktion på drabet på Holger Thor Nielsen strammede de tyske myndigheder reglerne for færdsel i byen. Det blev forbudt at færdes ude i tiden fra klokken 20 til klokken 5. Teatre, biografer, restaurationer og andre offentlige lokaler måtte lukke klokken 19, og al butikshandel skulle ophøre samtidig. (...)
+Besættelsesmagten havde i øvrigt endnu et svar på drabet på Holger Thor Nielsen, og det kom den 25. november 1943. I alt 31 mænd og kvinder, der var hjemmehørende i Odense, blev overflyttet fra danske fængsler til tyske koncentrationslejre." (Jørgen Thomsen og Johnny Wøllekær: Odenses første stikkerlikvidering. https://odenseleksikon.wordpress.com/odenses-foerste-stikkerlikvidering).</t>
+  </si>
+  <si>
+    <t>Johannes Larsen takker for en dejlig tid på Knuthenborg. På hjemrejsen var Storebæltsfærgen overfyldt, og nogle af passagererne nægtede at give deres borde i restauranten videre til andre. En gruppe mænd blev direkte grove mod styrmanden.
+22. nov. tog Else og Andreas/Puf til Odense, men de fik ikke lov til at forlade banegården. Der var begået et stikkerdrab i byen. Stikkeren havde længe forsynet værnemagten med oplysninger om danskere. Mange synes, at han slap for let, da han straks døde af sine sår. Hans far, ostehandleren, som var blevet skudt nogle dage i forvejen, lå og led på hospitalet. Det er en solstrålehistorie.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/N0dU</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde Chr. Knuth
+Knuthenborg
+Bandholm.
+[I brevet:]
+Kjerteminde 24 Nov. 1943.
+Kære Grevinde!
+Tusind Tak for den dejlige Tid paa Knuthenborg og for Telegrammet der forsødede min Ensomhed paa Hotellet i Næstved, hvor jeg nød 4 Stk. Smørrebrød 3 Pilsnere, 2 Bittere og 1 Pibe Tobak. Derefter gik jeg i Seng og startede i Gaar Morges med et Tog, der afgik 8,46. direkte til Korsør. Efter at være sluppet igennem Kontrollen kom jeg om Bord i en gl. Færge, ”Prins Christian” som jeg formoder er en der tidligere har besørget Trafiken mellem Gedser og Warnemünde. Jeg gik op i en lille Rygesalon med ca 10 smaa Borde der alle var optagne ligesom alle Knager var behængt med Tøj saa vi der nu kom maatte beholde Hat og Overtøj paa og stille os op mellem Bordene. Da vi havde sejlet ca ½ Time, opfordrede en Højttaler, de Folk der havde spist, til at rejse sig og gøre Plads, saa andre ogsaa kunde faa en Forfriskning. Det blev efterkommet af alle paa nær 3 Selskaber der holdt Stillingen til vi kom i Land. Det ene bestod af 2 Par unge mennesker, der havde spist da vi kom og nu var i Gang med 8 Pilsnere som af og til fornyedes. Den ene Dame udmærkede sig ved at have de længste Negle jeg har set, hendes Tommelfingre saa saadan ud: [Tegning] og saa var de malet mørkerøde omtrent som Syltekirsebær. De var meget livlige og kaldte ustandselig paa Tjeneren saa skulde en af Damerne have Hefteplaster til en Strømpe, der var revnet, og en Gang vilde de have et Bordtennisspil. Det andet Selskab bestod af 10-12 højere tyske Officerer af Land- Sø- og Luftværnet dem undskyldte Folk med at de jo ikke kunde forstaa Højtaleren der kun talte dansk, derimod vakte det tredje Forargelse, det var 4 svære Herrer, der da de fik Bordet ryddet gav sig til at spille Kort, et Par Gange var der nogle der sendte Bud efter Styrmanden for at faa dem smidt ud, men han fik kun Grovheder for sin høflige Henstilling og beklagede at han ikke kunde gøre andet, de havde betalt deres Billet og havde
+2.
+Ret til at blive siddende. Efter godt og vel et Par Timers Sejlads naaede vi Færgelejet og Nyborg St. og der holdt saa Rutebilen til Kjerteminde, som jeg naaede ved 2-3 Tiden og blev modtaget af hele Familien. Til Morgen har jeg set en hel Bunke Breve igennem og lagt dem fra der skal besvares. Der var ogsaa et Takkebrev fra Professor Christensen der bl.a. udtalte Haabet om at vi snart igen maa faa noget bedre Øl. Jeg maa fortælle om Snigmordet i Odense. Den Dag tog Else og Puf intet anende til Odense om Eftermiddagen, de kom dog ikke længere end til Banegaarden hvor de maatte tilbringe 2 Timer i Mørke til Toget gik tilbage igen. Senere hørte de at Dagen havde formet sig som en Festdag for Indbyggerne i Odense, bl.a. havde hele Personalet i en af Byens største Forretninger P.C Rasmussen faaet Vin og Kage i Dagens Anledning, der var dog en Draabe Malurt i Festbægeret, Manden var død i Knaldet og det var den almindelige Mening at han var sluppet alt for let. Det viste sig at være en berygtet Stikker Ostemandens Søn, der længe havde terroriseret Byen og bragt mange mennesker i Fortræd og Ulykke. Han brugte at gaa rundt med Kongemærket paa Oplæget og lytte efter hvad Folk sagde, for senere at forsyne Værnemagten med sine Fund – Nej saa var Folk meget mere tilfreds med, som det var gaaet hans Fader, nemlig Ostemanden, der nogen Tid forud var bleven skudt i sin Forretning paa Nørregade, og siden har ligget paa Sygehuset svævende mellem Liv og Død med 3 Revolverkugler i Maven. Ak ja, saadan kan saa meget der tilsyneladende ser grimt ud, ved nærmere Eftersyn vise sig at være en hel Solstraalefortælling.
+Her staar alt godt til og jeg haaber det er ligesaa paa Knuthenborg Mange Hilsner og Tak
+Din hengivne
+Johannes Larsen.
+P.S.
+Undskyld; jeg bruger en af Elses Konvolutter, her er ingen andre i Huset og det øsregner
+JL.</t>
+  </si>
+  <si>
+    <t>1944-05-10</t>
+  </si>
+  <si>
+    <t>Marius Christiansen
+Andreas Larsen
+Else Larsen,  Andreas Larsens kone</t>
+  </si>
+  <si>
+    <t>Johannes Larsen "snitter": Han skærer i stokke til træsnit.</t>
+  </si>
+  <si>
+    <t>Andreas/Puf og Else Larsen har skældt Johannes Larsen ud for at være uhøflig, så nu meddeler han, at han gerne kommer til Knuthenborg fredag eller lørdag før pinse. Han skal være hjemme i pinsen, for der kommer en mand, der skal købe et billede. 
+Larsen snitter træsnit og bliver træt pga. manglende øvelse. 
+Han har solgt flere billeder blandt andet til værtshusholdere.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/kZVb</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth
+Knuthenborg
+Bandholm.
+[I brevet:]
+Kjerteminde 10 Maj 1944.
+Kære Grevinde!
+Tak for Dit Brev. Jeg haaber at Du kommer hjem i Morgen med gode Efterretninger. Med Hensyn til mit Besøg saa stiller Sagen sig saadan. Først er jeg bleven skældt ud af Else og Puf fordi jeg havde foreslaaet Dig at komme senere. Saadan noget kan man ikke siger de, naar Lensgrevinden har inviteret Dig til en bestemt Tid er det naturligvis fordi det passer hende og saa kan Du ikke foreslaa at komme paa en Tid der er hende ubelejlig. Det er vist rigtigt nok. Jeg bliver færdig hos Tandlægen Fredag og skal til Odense Søndag, maaske kunde jeg rejse herfra Mandag Morgen og være i Bandholm samme Dag, saa kan jeg blive til Pintse, d.v.s. jeg skal være her i Pintsen da jeg skal møde en Mand der har bestilt et større Billede, hvor stort ved jeg ikke men han har solgt nogle Billeder han havde, og har sendt mig det indkomne Beløb ca 3500 Kr, da han skrev at han havde vanskeligt ved at holde paa Penge, og derfor sendte dem a Conto paa Betalingen. Jeg satte dem ned i Sparekassen paa hans Navn. Jeg kan altsaa være paa Knuthenborg fra Fredag eller Lørdag før Pintse. Jeg fik endelig begyndt at snitte i Gaar og har snittet det meste af Dagen i Dag d.v.s. henad Kl. 4 blev jeg saa træt at jeg maatte holde op. Det er naturligvis Mangel paa Træning der gør sig gældende. I Forgaars solgte jeg et Billede til 8000 Kr. og nogle Tegninger for 1000, alt sammen til en Værtshusholder her og jeg har malet et til 1000 Kr til Christiansen, saa jeg har ikke mindre end 3 Beværtere til Kunder her i Byen. Jeg har nu funden den anden Graaands Rede, den ligger paa 12 Æg. I Gaar fik jeg en Han Ederfugl som en Fisker havde fanget.
+Lad mig høre hvad Du mener om ovenstaaende. Mange Hilsner
+Din hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1946-08-14</t>
+  </si>
+  <si>
+    <t>Thora Cohn
+Hans Hvass
+Johannes V. Jensen
+Tage la Cour
+Andreas Larsen
+Ingrid Larsen
+Jeppe Larsen
+Else Larsen,  Andreas Larsens kone
+Ane Talbot
+Grete Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Grethe er muligvis Grethe Warberg Larsen.
+Hvass, Hans: Sjældne danske Fugle. Gyldendalske Boghandel, 194t. Illustreret af Joannes Larsen
+Brushanebillederne er omtalt i flere breve fra perioden. Der var tale om bestillinger afhivet af Peder Brokholm
+Tage la Cour: Den gode Urt. Med Bibliografi over danske Bøger og artikler om Tobak. Forum 1946. Illustreret af Johannes Larsen.
+Ingrid Larsen var opvokset på skovriddergården Rørdam.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen bliver mere og mere glad for Knuthenborg.
+Der er kommet gråspurve ind i Larsens volière.
+Larsen er ved at være færdig med brushønebillederne. Han skal lave vignetter til en bibliografi om tobak og ved ikke, hvornår han får tid til det store vandbillede. 
+Andreas/Puf og Else er ude for at købe et tæppe til trappestuen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/w48q</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth
+Knuthenborg
+Bandholm. 
+[På kuvertens bagside:]
+Johannes Larsen
+Kjerteminde
+[I brevet:]
+Kjerteminde 14 Aug 1946.
+Kære Grevinde!
+Tusind Tak for sidst. Det var et dejligt lille Besøg. Jeg synes jeg kan bedre lide Knuthenborg for hver Gang jeg kommer der. Her er et uroligt Vejr, lige nu plasker Regnen ned. Alt stod godt til da vi kom hjem, men det var jo en Afbrænder med Lysse og Peter. Der er kommen et Par Graaspurve ind i Volieren hvordan ved jeg ikke, jeg kan ikke finde nogen Huller og Grethe der har passet den ved ikke noget. Jeg er nu ved at være færdig med Brushønsene og skal se at faa Akvarellerne af Sted i denne Uge og Oljebillederne i næste og saa skal jeg have fat paa Hans Hvass´s sjældne Fugle. Jeg har faaet Bestilling paa et Ex libris, og Brev fra Tage la Cour om jeg vil lave 4 Vignetter til en Myte af Johs V J. om Tobak, der skal indlede en Bibliografi over danske Bøger om denne Urt, men jeg ved altsaa ikke om jeg kan overkomme det. Gud ved hvornaar jeg skal faa Tid til at male mit store Vandbillede færdigt og gaa i Gang igen med den lille Mis. Puf og Else er i Byen Axminstertæppe til Trappestuen, det kommer af Spekulation over Løber til Trappen. I Fald de køber det skal det gamle Tæppe op paa Gangen og saa kommer der ingen Løber paa Trappen. Ane begyndte Skolen i Mandags og Jeppe og Thora skal begynde i Morgen. Mange Hilsner
+Din hengivne
+Johannes Larsen. 
+[Skrevet på hovedet øverst på side 2:]
+P.S. Vedlagte ex Libris er lavet til min Broderdatter og forestiller Skovridergaarden.
+JL.</t>
+  </si>
+  <si>
+    <t>1947-05-16</t>
+  </si>
+  <si>
+    <t>Johannes Nicolaus Brønsted
+Louise Brønsted
+Andreas Larsen
+Johan Larsen
+Else Larsen,  Andreas Larsens kone</t>
+  </si>
+  <si>
+    <t>Af et brev skrevet til Johan/Lysse Larsen samme dag som dette fremgår det, at Johannes Larsen og Christa Knuth sammen skulle på besøg hos Johan og Elena Larsen i Småland.</t>
+  </si>
+  <si>
+    <t>Andreas/Puf kører Larsen til Svendborg, hvorfra Larsen tager videre til Knuthenborg. Larsen har bedt Johan/Lysse hente ham og Christa Knuth i Hälsingborg. De kan overnatte i Helsingør eller hos Brønsteds.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/tR39</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth
+Knuthenborg
+Bandholm.
+[På kuvertens bagside:]
+Johannes Larsen
+Kjerteminde
+[I brevet:]
+Kjerteminde 16 Maj 1947.
+Kære Grevinde.
+Jeg har nu talt med Puf om Rejsen, og han mener det er bedst, at han kører mig til Svendborg og at jeg saa fortsætter til Knuthenborg o.s.v. Jeg har saa skrevet til Lysse om at hente os i Hälsingborg Fredag aller senest Lørdag før Pintse og meddele hvad Tid han kan være der. 
+Du hører altsaa nærmere fra mig, saasnart jeg har hørt fra Lysse. Tror Du at vi kan faa Hotelophold i Helsingør? 
+Det er Fanden til indviklet Tur. Men det ordner sig vel. Vi kunde vel ogsaa gøre Ophold i Kjøbenhavn, saa kan jeg bo hos Brønsteds og Du kan vel altid faa Plads paa Dit Hotel. Nærmere senere. Mange Hilsner Puf og Else er i Odense.
+Din hengivne
+Johannes Larsen</t>
   </si>
   <si>
     <t>1942-10-12</t>
   </si>
   <si>
     <t>Helge Bartholdy-Møller
 Gonny Egeberg Jørgensen
 Adam Knuth
 Elisabeth Knuth
 - Looft
 Johannes Madsen</t>
   </si>
   <si>
     <t>Johannes Larsen takker for fasanerne. Han har sendt en kasse med en død fugl og beder Christa Knuth returnere den tomme kasse til glarmester Madsen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/5xgV</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [Håndskrevet på kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 10 Dec. 1942.
 Kære Grevinde!
 Tusind Tak for de dejlige Fasaner og for Dine 2 Kort fra Kjøbenhavn. Jeg sendte i Gaar som Ekspresgods en Kasse med den døde Fugl jeg har lovet Dig til Din Fødselsdag og haaber den maa naa til Knuthenborg til d. 14_de_. Jeg benyttede Lejligheden til med det samme at komme en lille Pakke i Kassen, indeholdende et Par Bøger, Julegaver til Dig og Elisabeth. Min Glarmester, der ellers er en meget flink Mand, er meget ængstelig for sine Kasser, saa Du maa endelig sende den tilbage til ham. Hvis Banerne ikke vil befordre tomt Returgods, de gør de vist ikke for Tiden, saa kan Du jo fylde nogle Æbler i den og sende den som Frugt. Undskyld min Frækhed, men det er den eneste Udvej jeg kan finde paa i Øjeblikket. 
 Mange Hilsner til Dig selv. Hils ogsaa Børnene og Frk. Egeberg og Hr. Looft og Dr Bartholdy Møller.
 Din hengivne
 Johannes Larsen.
 vend
 P.S.
 Glarmesterens Adr. er:
 Johs Madsen
 Vestergade
 Kjerteminde.</t>
   </si>
   <si>
-    <t>1942-10-21</t>
-[...33 lines deleted...]
-  <si>
     <t>1942-10-27</t>
   </si>
   <si>
     <t>Gonny Egeberg Jørgensen
 Adam Knuth
 Elisabeth Knuth
 - Looft
 Johannes Madsen</t>
   </si>
   <si>
     <t>Det vides ikke, hvilke billeder Johannes Larsen sendte til Christa Knuth.</t>
   </si>
   <si>
     <t>De to billeder ligner godt, men Larsen synes nu, at Christa Knuth er kønnere. Glarmesteren har sendt billederne. I kassen er også en bog til Adam.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/NqoX</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm. 
 [Håndskrevet på kuvertens bagside:]
@@ -334,51 +653,51 @@
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [Håndskrevet på kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 9 Nov. 1942.
 Kære Grevinde!
 Tak for Pengene og Tak fordi Du godt kan lide Billederne. Jeg har haft en modbydelig Forkølelse, men nu gaar det helt godt igen. Du kunde vel nok mærke at jeg ikke var videre oplagt da vi talte sammen i Telefonen. Dagen før troede jeg at jeg var kommen mig og saa fik jeg den om igen. Det der hjalp bedst tror jeg var Offensiven i Ægypten, det livede vældigt op. Jeg er nu godt i Gang med at lave Aquareller til min Udstilling i Februar og kun be paa at faa stablet en nogenlunde hæderlig Samling paa Benene. Nu skal vi se. Mange Hilsner! Hils ogsaa de andre paa Knuthenborg
 fra Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1942-11-19</t>
   </si>
   <si>
     <t>Thora Cohn
 Peter Hansen
 Adam Knuth
 Elisabeth Knuth
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Eric Struckmann
 Fritz Syberg
 Ane Talbot</t>
   </si>
   <si>
     <t>Kunstforeningen i København er Kunstforeningen på Gammel Strand. 
 Officiantsgruppen var en gruppe af befalingsmænd i det danske militær i perioden 1922-1951. I 1922 blev sergenter og oversergenter underofficerer af reserven; de måtte, hvis de ville fastansættes, lade sig uddanne til officianter. Der var fire grader: officiant, overofficiant, stabsofficant, korpsofficiant. Officianter m.v. var ikke officerer, men en gruppe befalingsmænd, ligestillet med officerer. De var specialt uddannet i f.eks. gymnastik, skydning, ridning m.v. (Lex.dk og Wikipedia marts 2024).</t>
   </si>
   <si>
     <t>Johannes Larsen takker for penge og fotografier.
 Han maler akvareller til en udstilling i Svendborg Amts Kunstforening og til en anden i Kunstforeningen, København (sammen med Fritz Syberg og Peter Hansen). Struckmann vil arrangere en retrospektiv udstilling, som skal fylde hele Den Fri.
 En officiant er flyttet ind på Møllebakken, og en soldat har lejet et gavlværelse samme sted.
 Larsen sender den følgende måned døde fugle samt bøger til Christa og hendes datter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/H0vZ</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertsens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg. 
 Bandholm.
 [Håndskrevet på kuvertens bagside:]
 Johannes Larsen
@@ -593,203 +912,75 @@
   </si>
   <si>
     <t>Johannes Larsen vil rejse til Næstved mandag og næste dag til Maribo. Han takker for, at Christa Knuth vil hente ham.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/xNDv</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [Håndskrevet på kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 14 Maj 1943.
 Kære Grevinde
 Tak for Dit Brev og for Tilbudet om at hente mig i Maribo. Jeg er nu saavidt færdig at jeg kan starte herfra paa Mandag, tror jeg da. Men Rejsen maa nok foregaa i Etaper. Jeg regner med at overnatte i Næstved og saa fortsætte næste Dag til Maribo. Saa telegraferer jeg fra Næstved naar jeg har faaet oplyst hvad Tid toget kommer til Maribo
 Mange Hilsner
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
-    <t>1943-06-28</t>
-[...98 lines deleted...]
-  <si>
     <t>1943-08-05</t>
   </si>
   <si>
     <t>Maleriet til Christa Knuth er omtalt i flere breve fra perioden</t>
   </si>
   <si>
     <t>Johannes Larsen troede, at billedet til Christa Knut var færdigt, men det gik op for ham, at luften og vandet kunne males bedre. Nu skal maleriet tørre. Larsen undskylder forsinkelsen. Han skriver, når han ved, hvornår billedet bliver afsendt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/qnpv</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [Håndskrevet på kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 5 Aug 1943.
 Kære Grevinde!
 Tak for Billeder og Graaænder. De sidstnævnte er ved at blive pillede. Jeg var ved at lægge sidste Haand paa Dit Billede før, da Du ringede, d.v.s. det troede jeg da, nu maa det vente til i Morgen, det er vist heller ingen Skade til. Som jeg vist sagde, mente jeg i Lørdags, at det var saa godt som færdigt, men i Mandags lavede jeg lidt om paa det og har saa malt paa det hver Dag siden. I Forgaars bestilte jeg Glarmesteren til at sende det Fredag som Ilgods, i Haab om at Du saa kunde faa det hængt op paa Søndag. Men i Morges gik det op for mig at det kunde forbedres betydeligt, ved at male Luften og Vandet om, og det blev det ogsaa, men samtidig maatte jeg altsaa narre Dig og udsætte Afsendelsen for det skal jo helst være saa tørt at ikke al det Fnug og Skidt der er i Kassen skal sætte sig i Malingen. Jeg beder Dig undskylde Forsinkelsen, som jeg dog tror opvejes ved Billedets Forbedring. Jeg kunde ikke lide den Tanke at Du skulde forbande mig hver Gang Du saa paa Billedet og ærgre Dig over at have skidtet Dine Penge bort. Jeg skriver igen naar jeg er klar over hvornaar det kan afsendes. Det bliver altsaa tidligst Mandag eller Tirsdag. Med mange Hilsner 
 Din hengivne
-Johannes Larsen.</t>
-[...26 lines deleted...]
-Din hengivne 
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1943-08-15</t>
   </si>
   <si>
     <t>Johannes Larsen sender en akvarel. Han undskylder, at den ikke forestiller en gylden kornmark. Han maler et stort billede af samme motiv og løb ind i problemer, som han fik løst ved at male akvaellen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/2JBk</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [Håndskrevet på kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 16 Aug 1943.
 Kære Grevinde!
 Hermed Alvarellen. Tak for Brevet i Dag med Fotografierne. Du husker nok at jeg ogsaa skulde have nogle Stykker af det andet jeg sendte. Jeg haaber at denne, jeg mener Akvarellen kommer i rette Tid. Du maa undskylde at det ikke blev en gylden Kornmark, Sagen er at jeg maler paa et stort Billede til 5000 Kr af samme Motiv og der var et Par Ting som jeg var i Tvivl om og som jeg fik klaret ved at lave dem. Det gør vel ikke noget. Mange Hilsner
 Din hengivne
@@ -844,181 +1035,79 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/HoVy</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [Håndskrevet på kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 27 Aug. 1943.
 Kære Grevinde! 
 Tak for Brevet Fotografierne og Pengene. I Gaar var jeg en Tur ude ved Stavreshoved for at male. Jeg havde Frokost med og 2 Lærreder, men jeg havde alligevel overvurderet mig selv, jeg blev ikke færdig med dem til Kl. 3, da Bilen kom efter mig. I Dag regnede det i Morges og i Eftermiddag stormer det saa det lader til vi skal have en Omgang uroligt Vejr igen, saa jeg begynder at blive at blive nevøs for hvordan jeg skal naa alt hvad der skal naaes inden Oktober. Jeg havde Brev fra Din Broder i Anledning af Din Gave som lader til at være falden i god Jord. Mange Hilsner
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1943-09-13</t>
   </si>
   <si>
     <t>Johan Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Johannes Larsen havde i flere omgange en tam odder. De hed alle Jokum. 
 Sommerestauranten Pax var ejet af Johannes Larsens gode venner Tulle og Due Nan Nielsen.</t>
   </si>
   <si>
     <t>Der er 4-500 tyskere i byen. De danske soldater er interneret, og tyskerne har lagt beslag på Kertemindes skoler og restaurationslokaler. 
 Odderen har været stukket af, og den åd en gråand, men Larsen fangede den i en fælde. 
 Larsen arbejder på søbilledet og går i vandet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/MGKI</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [Håndskrevet på kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 13 Septbr 1943.
 Kære Grevinde!
 Tak for Dit lange Brev. Her har vi det godt fredeligt, altsaa her oppe. Byen er fuld af Tyskere, vist en 4-500 Stks. De har taget Lejren og interneret vore Soldater, lagt Beslag paa Borger- og Realskolen og Teknisk Skole og Hotellets Theatersal og Selskabslokaler og Sommerrestauranten Pax”. Nu kan man jo køre med Togene igen, saa maa vi jo haabe at det varer til jeg skal rejse til Knuthenborg. Odderen var ude i 3 Nætter og blev saa sulten at han aad en Graaandrik, men saa stillede vi en Fælde med Sild i og det kunde han ikke staa for. Jeg slider dagligt i mit store Søbillede og synes ogsaa at det gaar fremad, men for langsomt. Jeg gaar i Vandet naar Solen skinner, mest til Gavn for Billedet, men det er forøvrigt ganske rart endnu. Puf og Else er cyklet til Odense, men kommer hjem til Aften. Det er jo tilladt nu fra i Gaar. Mange Hilsner
 Din Hengivne
 Johannes Larsen.</t>
-  </si>
-[...100 lines deleted...]
-JL.</t>
   </si>
   <si>
     <t>1943-12-11</t>
   </si>
   <si>
     <t>Peter Freuchen
 Jens Christian Thor Nielsen</t>
   </si>
   <si>
     <t>Det er uklart, hvad væddemålet gik ud på. Dette er også¨omtalt i brevet fra Johannes Larsen til Christa Knuth 1943-12-03. 
 Likvideringsforsøget mod "Ostemanden", Jens Christian Thor Nielsen og drabet på hans søn er også omtalt i Johannes Larsens brev til Christa Knuth 1943-11-24.</t>
   </si>
   <si>
     <t>Johannes Larsen sender Peter Freuchens brev. Christa Knuth skrev i et brev, at hun ville "ofre 200 Kr paa Drengen", så Larsen har tabt væddemålet, men han kan vel betale med et billede. 
 I Odense hørte Larsen, at Ostemanden var udskrevet, men da han fik et brev med trusler på livet, blev han sendt til Middelfart eller Fredericia.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/JDwA</t>
   </si>
   <si>
     <t>[Et kryds er sat over hele kuvertens forside. Håndskrevet på forsiden:]
 Søndagsbrev.
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
@@ -1176,152 +1265,120 @@
   <si>
     <t>Holger M. Rasmussen udgav i 1947 "Brændevinsgrisen" med tegninger af Johannes Larsen.</t>
   </si>
   <si>
     <t>Det glæder Johannes Larsen, at Christa Knuth, Frk. Egeberg og børnene vil komme i påsken. Han har et gæsteværelse og vil desuden leje værelser på hotellet.
 Larsen arbejder på Lille Mis. Han har sendt et tryk af brændevinsflasker til Holger Rasmussen, som vil sende dem til Leo Swane og Ingeborg Andersen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/GqHO</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
 Kjerteminde 15 Febr. 1944.
 Kære Grevinde!
 Det glædede mig at høre at Du kan tænke Dig at besøge os i Paasken. Nu er det jo ikke noget Knuthenborg jeg bebor, men vi har et Gæsteværelse med 2 Senge og saa kan jeg leje et Par Værelser paa Hotellet. De bliver jo mere komfortable med koldt og varmt Vand og Badeværelse, her har vi kun koldt. Jeg gaar ud fra at Du kommer med Børnene og Frk. Egeberg, saa kan Du selv fordele Lokalerne. Jeg er nu godt i Gang med lille Mis N_o_ 4 og har sendt et Par Tryk af Brændevinsflaskerne til Holger Rasmussen, hvem jeg i Dag har faaet et meget begejstret Brev fra og som beder om Tilladelse til at vise dem til Leo Swane og Ingeborg Andersen, det maa han jo om. Ja saa er der ikke mere at berette. Jeg haaber at I maa more Jer godt i Kjøbenhavn.
 Mange Hilsener
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
-    <t>1944-03-07</t>
-[...30 lines deleted...]
-  <si>
     <t>1944-03-13</t>
   </si>
   <si>
     <t>Christa Knuth, hendes to børn og guvernanten kom på besøg hos Johannes Larsen i påsken 1944. 
 Solo var formodentlig en hund eller hest på Knuthenborg.</t>
   </si>
   <si>
     <t>Larsen ønsker Christa Knuth tillykke med rørhønsene. Han har selv haft en rørhøne, der blev tam, men den blev ædt af en kat. Johannes Larsen skød katten.
 Der kan ligge to personer i Larsens gæsteværelse. 
 Johannes Larsen har sendt en akvarel med stære til Christa Knuths bror.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/2jOF</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
 Kjerteminde 13 Marts 1944.
 Kære Grevinde
 Tak for Brevet og til Lykke med Rørhønsene, det er nogle vældig hyggelige Fugle at have og der bliver nok flere til næste Aar. For nogle Aar siden kom der en her i Haven, den var meget sky i Begyndelsen, men efterhaanden følte den sig hjemme og kom helt ned til Huset og spiste sammen med Duer og Høns. Desværre blev den ædt af en Kat hen paa Sommeren. Derefter begyndte samme Kat at jage med Hønsene og da jeg et Par Dage efter saa ham slikke Solskin oppe i Haven hentede jeg Bøssen og skød ham. Med Hensyn til Værelserne saa kan der godt ligge 2 i vores Gæsteværelse der er 2 Senge og 2 Servanter, men var det ikke bedst at se paa Lokaliteterne inden den endelige Bestemmelse? Det var sørgeligt med Solo. I Dag har jeg faaet skrevet 8 Breve og sendt 3 Pakker, det vil sige naar jeg er færdig med dette gaar jeg paa Posthuset med det hele. Den ene Pakke er til Din Broder, en Akvarel med Stære, bare han nu ikke maa blive skuffet, jeg er aldrig ret godt tilpas, naar jeg afleverer en Bestilling. Jeg glæder mig til Paaske. Mange Hilsner
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1944-03-22</t>
   </si>
   <si>
-    <t>Else Larsen, Else, Andreas Larsens kone
+    <t>Else Larsen,  Andreas Larsens kone
 Henrik Lund</t>
   </si>
   <si>
     <t>Johannes Larsen sendte, kort før dette brev er skrevet, en akvarel af stære til Christa Knuths bror. Han var bekymret for, at modtageren ikke kunne lide den.
 Christa Knuth, hendes børn og deres guvernante kom på påskeferie hos Larsen i 1944. 
 Det var formodentlig illustrationer i form af træsnit til Historien om lille Mis, som Larsen skar.</t>
   </si>
   <si>
     <t>Christa Knuths bror var glad for stærene.
 Larsen spørger, om Christa Knuth vil med til afdansningsbal på hotellet. Han skærer træsnit.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/IiLV</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde Chr. Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
 Kjerteminde 22 Marts 1944.
 Kære Grevinde!
 Tak for Pengene for Sneppen. Jeg har haft Brev fra Din Broder som var glad for Stærene, saa er jeg mere rolig. Jeg skal sige fra Else at der er Afdansningsbal i Danseskolen 3die Paaskedag og spørge om vi skal tage Billetter til Jer og bestille et Smørrebrødsbord paa Hotellet? Jeg snitter nu hver Dag hele Dagen og glæder mig til Paaske. Mange Hilsner
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1944-04-25</t>
   </si>
   <si>
     <t>Thora Cohn
 Gonny Egeberg Jørgensen
 Hans Hvass
 Adam Knuth
 Elisabeth Knuth
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Eric Struckmann
 Ane Talbot</t>
   </si>
   <si>
     <t>Hans Hvass: Standfugle, J.H. Schultz Forlag, 1944 med illustrationer af Johannes Larsen.</t>
   </si>
   <si>
     <t>Johannes Larsen har travlt med bestillingsopgaver og illustrationer til Hvass' Standfugle. Han skal også skaffe sælgere til et naturfredningsmærke. Larsens smukke sneppe er død, og han var ved at male den. Han takker for snepperne, som familien har spist.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/M0by</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Christa Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
 Kjerteminde 25 April 1944.
 Kære Grevinde!
 Tak for Pengene. Jeg har haft en meget forstyrret Tid siden Paaske, d.v.s. jeg er stadig bleven forhindret i at begynde paa Snitningen, dels har jeg været i Odense et Par Gange, dels har jeg maattet lave et Par Bestillinger og saa har Hans Hvass rykket mig for de sidste Tegninger til ”Standfugle”. Det sidste er det værste men nu mangler jeg da bare 5-6 til som jeg haaber at kunne lave paa 2-3 Dage. Ja og saa har Struckmann sat mig til at skaffe Sælgere til et Naturfredningsmærke, som skal sælges paa en ”Naturfredningsdag” sikke en Masse ”Dage” vi faar efter Haanden. Ellers har vi det godt, undtagen at min smukke Sneppe som jeg nu har haft i omtrent en Maaned, har begaaet Selvmord ved at flyve mod Ruden i Forgaars, atter en Forstyrrelse, da jeg ikke kunne undlade at male en Studie af den. Apropos! Snepper saa nød vi i høj Grad, at kunne spise os mætte i saadanne, desværre havde jeg ingen Bourgogne, men den første Dag jeg var i Odense lykkedes det mig at faa fat i et Par Flasker hæderlig Bordeauxvin. Tak for Mad! og mange Hilsner fra
 Din hengivne 
 Johannes Larsen
 P.S. Vi var allesammen meget glade ved at have jer her i Paasken
@@ -1345,87 +1402,54 @@
 William Yarrell</t>
   </si>
   <si>
     <t>Sagen om Discontokassens opbevaring af billeder og Johannes Larsens gæld til samme discontokasse er uklar. 
 Johannes Larsens artikel til tidsskriftet Danmark kendes umiddelbart ikke. 
 Fyens Disconto Kasse, oprettet 1846 i Odense som Danmarks første private forretningsbank, efter at byen, som dengang var provinsens største, havde fået afslag på at få en nationalbankfilial på linje med Aarhus og Flensborg. Discontokassen skulle diskontere de veksler, som fynboerne var trætte af at sende til Hamburg og København, men den udvidede snart sit forretningsområde (Lex.dk).</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hAY5</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
 Kjerteminde 3 Maj 1944.
 Kære Grevinde
 Tak for Dit Brev. Jeg har selv ingen Erfaring i Svaners Rugetid, men jeg har set efter i Literaturen og her er nogle Tal. Kærbølling 5-6 Uger. Yarrell. 6 Uger Schiøler 34-36 Dage Manniche 6 Uger. De lærde er altsaa ikke helt enige. Min Gaas ruger paa 6 Æg og den ene Graaand paa 13, den anden har jeg ikke funden endnu. I Gaar blev jeg endelig færdig med Hans Hvass og i Dag har jeg faaet den sidste Bestilling fra Haanden, saa nu kan jeg da endelig komme i Gang med Træsnittet igen. Jeg blev for lidt siden ringet op af Leo Swane der fortalte mig at Ny Carlsbergfonden vilde købe de Billeder vi havde sendt ud til Discontokassen til Opbevaring for 80.000 Kr. Det drejer sig om 5 Billeder af Isakson, 2 af Philipsen og et af Gotschalk. Det er jeg meget glad over, Isakson Billederne kommer paa Statens Museum og de andre paa Glyptotheket, saa er det jo ikke saa strængt at komme af med dem, man kan se dem naar man vil og er jo paa en Maade selv Medejer. Og saa gør den rare Sum jo et godt Indhug i min Gæld til Discontokassen. Struckmann og Johannes V. Jensen har sat mig til at skrive om Kjerteminde i 14 Dagsskriftet ”Danmark” Det er jeg ikke saa stolt af, ogsaa fordi jeg har nok at gøre foruden, men de paastaar at der er ingen der er nærmere til det [”det” indsat over linjen]. Jeg har tænkt mig at jeg naar jeg er færdig med Træsnittene, det bliver vist først efter Pintse, kunde trænge til en lille Ferie, og at jeg dersom Du til den Tid vil have mig derover, kunde skrive det paa Knuthenborg. Her staar ellers alting godt til, men altsaa med Travlhed. 
 Mange Hilsner
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
-    <t>1944-05-10</t>
-[...31 lines deleted...]
-  <si>
     <t>1944-05-13</t>
   </si>
   <si>
-    <t>Else Larsen, Else, Andreas Larsens kone</t>
+    <t>Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Johannes Larsen vil tage afsted mod Nykøbing mandag morgen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Htfi</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr Knuth
 Knuthenborg
 Bandholm
 [I brevet:]
 Kjerteminde 13 Maj 1944.
 Kære Grevinde!
 Saavidt Else og jeg har kunnet granske en Togliste og sammenholdt den med Oplysninger fra det herværende Jernbanepersonale, skal jeg starte herfra Kl. 6,15 Mandag Morgen for at kunne være i Nykøbing Kl. 13,27. I hvert Fald starter jeg ovennævnte Tid og giver mig Trafikvæsnet i Vold. 
 Her har vi det ellers godt og sikken dejligt Vejr det er bleven. 
 Mange Hilsner, paa snarligt Gensyn
 Din hengivne 
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1944-05-27</t>
   </si>
@@ -1481,51 +1505,51 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Y78o</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm. 
 [I brevet:]
 Kjerteminde 10 Juni 1944.
 Kære Grevinde!
 Tak for Telegrammet. I Dag er jeg endelig bleven færdig den syvende Stok, saa jeg paa Mandag kan begynde at tegne paa No 8. Gæslingerne har der godt og de er nu begyndt at faa Fjer paa Skuldrene, de 4 Ællinger har det ogsaa godt. Christiansen har bedt mig lade Dig vide at det vilde være bedst hvis Dværghønseæggene det sidste Døgn kunde lægges under en Dværghøne, da han er bange for at den store Høne skal træde dem ihjel. Puf sidder og tager det første Tryk af Stokken, han beder mig hilse. Nu foregaar der da noget ude i Verden. Mange Hilsner!
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1944-06-18</t>
   </si>
   <si>
     <t>Thora Cohn
 Alhed Larsen
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Frank  le Sage de Fontenay
 Ane Talbot
 Frieda Warberg
 Mogens Warberg</t>
   </si>
   <si>
     <t>Larsen snitter: Han skar træsnit.</t>
   </si>
   <si>
     <t>Johannes Larsen har snittet træsnit, og han har været i haven. Resten af familien er ved stranden.
 Fuglene trives udmærket.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/kfDc</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
 Kjerteminde 18 Juni 1944.
 Kære Grevinde!
 Det var min Hensigt at skrive i Gaar, men da jeg henad Kl 6 holdt op med at snitte var jeg saa udkørt at jeg ikke orkede mere. Men saa har jeg ogsaa paa 2 Dage faaet alt det kedelige fra Haanden, nu har jeg hvilet i Dag og glæder mig til at gaa videre i Morgen. Jeg har nydt det gode Vejr i Dag og siddet i Haven og passet Gæslinger og Ederfugle. Hele Familien er ved Stranden sammen med min Kones Nevø og hans Kone, ham, der blev gift med en af Fontenays Døtre. Her er ellers ikke sket noget udover at det har regnet de sidste 14 Dage. Hvordan gaar det med Kyllingerne? Gæslingerne trives udmærket, ligeledes de 4 Ællinger Uglerne hernede. Mange Hilsner Din
@@ -1556,163 +1580,122 @@
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm. 
 [I brevet:]
 Kjerteminde 8 Juli 1944.
 Kære Grevinde!
 Ja den er altsaa grulig gal. Jeg har lige faaet afsendt Skriverierne til Struckmann og ser nu til min Forfærdelse at den 9ende er i Morgen Søndag Jeg kan altsaa ikke faa Billedet til Adam af Sted før Mandag og det er jo saa vidt jeg husker paa selve Fødselsdagen. Det er meget kedeligt men saadan er det altsaa.
 I Aftes havde jeg Besøg af Ægteparret Kamban. Mange Hilsner
 Din hengivne
 Johannes Larsen</t>
   </si>
   <si>
     <t>1944-07-21</t>
   </si>
   <si>
     <t>Thora  Branner
 Louise Brønsted
 Agnete Egebjerg
 Hans Iuel
 Thyra Iuel
 Gudmundur Kamban
 Adolph Larsen
 Andreas Larsen
 Johanne Christine Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Didrik Overgaard Nielsen
 Ellen  Sawyer
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Kambans er formodentlig Gudmundur Kamban og hans hustru, Agnete Egebjerg. Janus Kamban var kun 21 år i 1944.
 Det er uklart, hvilke erindringstekster Johannes Larsen skrev i 1944. 
 Det vides ikke hvilke fire afAalhed Larsens seks søstre, der skulle komme til middag, så alle seks er indsat i "Omtalte personer".</t>
   </si>
   <si>
     <t>Johannes Larsen har deltaget i Adolph Larsens toårs fødselsdag, været til middag på hotellet og til Elses fars 60årsdag. Han er blevet bedt om at læse sine erindringer igennem, men det var slemt nok at skrive dem. Larsen har lavet syv tegninger til bogen og håber, at de bliver indsat, så teksten kan forkortes.
 Fire af Alheds søstre kommer til middag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Z4fS</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
 Kjerteminde 21 Juli 1944.
 Kære Grevinde!
 Først en forsinket Tak for Hejrene, de var delikate. Jeg har ført et anstrengende Liv i den senere Tid. I Fredags var jeg til 70 Aars Fødselsdag hos min Broder, Skovrideren og kom hjem Lørdag. Søndag var vi til Middag paa Hotellet hos Kombans, Mandag til Middag paa Lundsgaard og Tirsdag til Elses Faders 60 Aars Fødselsdag. Saa har jeg faaet et renskrevet Udtog af min Erindringer, med Anmodning om at læse det igennem hvad jeg ikke har gjort, det er vel nok at jeg har plaget mig selv med at skrive det. Derimod har jeg lavet 7 Tegninger til det i Haab om at de vil tage dem og derved tvinges til at forkorte Skrivelsen yderligere. Else og Puf har begyndt paa at læse det, men om de holder ud til Enden anser jeg for tvivlsomt. I Aften skal vi have 4 af Alheds Søstre til Middag. Gæslingerne er nu flyvefærdige, men jeg har ikke faaet dem stækket endnu. 
 Hvordan gaar det med Jeres Sygdom? mange Hilsner
 Din hengivne
 Johannes Larsen.
 P.S.
 Der foregaar aabenbart noget i Tyskland for Tiden.
 JL.</t>
   </si>
   <si>
     <t>1944-08-20</t>
   </si>
   <si>
     <t>Marius Christiansen
 Thora Cohn
 Agnete Egebjerg
 Gudmundur Kamban
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Henrik Lund
 Ane Talbot</t>
   </si>
   <si>
     <t>Kamban er formodentlig Gudmundur Kamban. Janus Kamban var kun 21 år i 1944.
 Johannes Larsen lærte muligvis Kamban at kende gennem sit venskab med Christa Knuth. Efter Kamban-parrets ophold i Kerteminde i august 1944, ser det ud til, at de tog videre til Knuthenborg.</t>
   </si>
   <si>
     <t>Larsen har sendt akvarellen som eksprespost og håber, at Christa Knuth og hendes bror kan lide den.
 Familien er ved stranden. Badehuset er blevet rykket et stykke op. Larsen bader en gang dagligt.
 Marius Christiansen kommer og hjælper med at fange sædgåsen, så den kan blive stækket.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/zPU4</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
 Kjerteminde 20 Aug 1944.
 Kære Grevinde!
 Tak for Opringningen i Middags. Som jeg sagde er Akvarellen i Dag sendt som Ekspresgods, saa jeg haaber Du maa faa den rettidigt. Det er ogsaa mit Haab at den ikke maa blive en Skuffelse for Dig eller Din Broder, men man kan jo aldrig vide saadan noget. Som jeg ogsaa sagde havde jeg det rart i Jylland, men jeg nyder ikke des mindre at være hjemme igen. Jeg sidder her alene, alle de andre er nede ved Stranden, de har faaet rykket Badehuset et Stykke op, saa der er en Plads foran med Bænke og ud fra Bredden er der en Bade og Baadebro. Jeg har ogsaa været ude at svømme i Dag og i Gaar, men jeg kan nøjes med en Gang om Dagen. Jeg sidder ogsaa og venter paa Christiansen der har lovet at komme og hjælpe mig med at fange og stække Sædgaasen, det er paa høje Tid, men saa slipper den for at have været spærret inde. Jeg venter ham hvert Øjeblik, og saa kan han faa dette med til Posthuset. Jeg skal hilse fra Else og Puf, vil Du ogsaa hilse Kamban og mange Hilsner til Dig selv fra
 Din hengivne
 Johannes Larsen.</t>
-  </si>
-[...39 lines deleted...]
-JL.</t>
   </si>
   <si>
     <t>1944-09-29</t>
   </si>
   <si>
     <t>Søren Jungersen
 Johannes Larsen</t>
   </si>
   <si>
     <t>Christa Knuth
 Johannes Larsen</t>
   </si>
   <si>
     <t>Søren Jungersen
 Adam Knuth
 Elisabeth Knuth
 Tage la Cour
 Andreas Larsen
 Ane Talbot</t>
   </si>
   <si>
     <t>Brev 1: Larsen har travlt med 12 bestillingsopgaver. Tage la Cour har været på besøg og lavet kartotek over Larsens bøger.
 Andreas/Puf Larsen har skrevet en komedie, som Ane og hendes venner skal opføre på hendes fødselsdag. 
 Johannes Larsen har solgt et maleri til Maribo Museum. Han kan ikke læse underskriften i et brev, hvori der takkes for museet, og han spørger, om Christa Knuth kan.
 Larsen er glad for sin nye hund. 
@@ -1722,51 +1705,51 @@
     <t>https://fynboerne.ktdk.dk/d/soSe</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
 Kjerteminde 29 Septbr 1944.
 Kære Grevinde!
 Det er snart længe siden jeg har hørt fra Dig. Jeg haaber I har det godt. Jeg har det med Travlhed, jeg har i Øjeblikket 12 bestilte Billeder i Gang. Vi har haft Tage la Cour fra Svendborg her i nogle Dage. Han kom i Lørdags og har lavet Kartothek over mine Bøger og i Gaar kom, nej i Forgaars kom hans Kone og hentede ham, de rejste i Gaar. Det er dejligt at jeg har faaet det gjort. Puf har travlt med at lave Theater-scene oppe i mit Sovekammer. Det er Anes Fødselsdag paa Søndag, og det er bleven Tradition at hun og nogle af hendes Kammerater spiller en Komedie som Puf har digtet til dem. Her kommer 16 Smaapiger og jeg ved ikke hvor mange voksne paa Søndag. Uha! Jeg har solgt et Billede til Maribo Museum og i den Anledning faaet et Brev fra en Mand, hvis Navn jeg ikke kan læse, hvad der er kedeligt, da jeg jo gerne skulde svare ham. Det er jo ellers en meget pæn Underskrift, maaske kan Du skaffe mig at vide, hvad Manden hedder, jeg er bare bange for at jeg heller ikke skal kunne i Din Haandskrift, kan Du ikke skrive det med Blokbogstaver f. Eks: A B C o s.v. ? Eller hvad mener Du om Telefonen? Jeg er vældig glad ved min lille nye Hund han trives godt og gaar frem i Dyd og gode Sæder og ligger for Øjeblikket her ved Siden af mig og sover i sin Kurv. Om Natten staar Kurven ved min Seng og han plejer at sove fra jeg gaar i Seng til Kl. 6½ kun en Gang har jeg maattet gaa ned med ham ved 4 Tiden. Han er nu snart 3 Maaneder gammel, men jeg ved ikke nøjagtig hvor gammel han er, da jeg endnu ikke har faaet hans Stambogscertifikat. Mange Hilsner
 Din hengivne
 Johannes Larsen. 
 [I brevudklip skrevet på maskine:]
 Jeg glæder mig til at indlemme Deres [s]mukke Billede i Museets Malerisamling og haaber paa, at det ved Ophængningen i vore nye Lokaler skal kunne faa en til Billedet svarende god Plads.
 Deres ærbødige
 [Håndskrevet:]
 S Jungersen</t>
   </si>
   <si>
     <t>1944-10-10</t>
   </si>
   <si>
     <t>Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Vestergaard</t>
   </si>
   <si>
     <t>Larsen takker for fasanerne. Han har fået tilsendt en flæskesteg og et halvt får. 
 Johannes Larsen er glad for hunden, men bekymret over, at der er en hundesygdom i omløb.
 Han maler hver dag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/UOxx</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm
 [I brevet:]
 Kjerteminde 10 Octbr. 1944.
 Kære Grevinde
 Tusind Tak for Fasanerne, som vi glæder os til at fortære. Omtrent samtidig ankom der fra min Ven Slagtermester Vestergaard i Nr Nebel en stor Flæskesteg og et halvt Faar med vedhængende Hoved og da jeg havde skudt en Hare forrige Mandag havde vi jo fuldt op af Næringsmidler. Hunden vokser godt og jeg bliver mere og mere glad ved den, desværre er her en modbydelig Hundesygeepidemi i Byen og der dør en Masse, men jeg passer paa at han ikke kommer der, gaar af og til en Tur med ham ud langs Stranden, ellers maa han nøjes med Haven. Jeg maler hver Dag og saadan gaar den ene Dag som den anden. Jag skal hilse fra Else og Puf og mange Hilsner fra
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1944-11-13</t>
@@ -1796,492 +1779,453 @@
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm
 [I brevet:]
 Kjerteminde 13 Novbr. 1944.
 Kære Grevinde
 Tak for Dit lange Brev. Jeg haaber at Du nu er sluppen over Forkølelsen Her har vi det godt. Forrige Søndag var jeg til en lille Klapjagt hos min Broder Skovrideren og blev der et Par Dage saa jeg kom hjem i Onsdags. Jeg har en Masse Bestillinger i Gang, 13 Oliebilleder og et farvelagt Bomærke til en Sparekasse i Nr Aaby, som jeg i Forvejen har lavet et do i sort og hvidt. Jeg maler hver Formiddag og om Eftermiddagen gaar jeg en Tur med min nye Hund og sætter mig saa til at skrive Breve naar jeg kommer hjem, Folk skriver og spørger om de mærkeligste Ting, Dette her var planlagt til i Lørdags men det naaede jeg altsaa ikke. Jeg bliver mere og mere glad ved Hunden, den udvikler sig godt i alle Retninger og tegner til at blive en Skønhedsaabenbaring. Det glæder mig at Du og Din Broder synes saa godt om den Svaneakvarel, det er jo altid spændende med en Bestilling, hvordan Modtagerne stiller sig til Resultatet. Det er ogsaa morsomt, at Elisabeth er saa glad ved Dværghønsene, det har jeg meddelt Christiansen. Der er jo ellers vældig gang i Schalburgtagen for Tiden i Torsdag bombede 6 større Forretninger i Odense deriblandt Svaneapoteket og skød cand farm Dirks, saadan en pæn og tiltalende Mand. Det gaar jo ogsaa stærk i Aalborg, Odens og Svendborg. Her var en Mand forleden og filmede mig. Det er en Øhlenschlæger Johansen i Store Hedinge ham med Finsen Filmen, der har fundet paa at filme en Del Malere og Forfattere til Opbevaring for Eftertiden
 Mange Hilsner
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1944-12-15</t>
   </si>
   <si>
     <t>Birgitte Bøttern
 Ellen Bøttern
 Eric Bøttern
 Jørgen Bøttern
 Margaretha Bøttern
 Andreas Larsen
 Johan Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Skibet Karla Jørgensen af Kerteminde, bygget 1929 af eg sank 15. dec. 1944 i Kerteminde Havn efter eksplosion. Der blev afholdt søforklaring i Kerteminde d. 21. dec. 1944. Kl. ca. 000 blev besætningen, der opholdt sig i lukafet, beordret i land af revolverbevæbnede mænd. Kl. ca. 130 hørtes en voldsom eksplosion fra K.J., der hurtigt sank. Skibet er senere blevet hævet. 
 Karla Marie af Kerteminde, bygget 1885 af eg og fyr. Sunket efter eksplosion d. 15. dec. 1944 i Kerteminde Havn. Søforklaring i Kerteminde 21. dec. 44. Kl. ca. 330 hørtes en voldsom eksplosion fra K.M., der laa langs kajen uden besætning om bord. Skibet sank i løbet af kort tid og blev senere hævet. 
 Solglimt af Kerteminde, bygget 1930 af bøg og eg sank 15. dec. 1944 efter eksplosion i Kerteminde Havn. Søforklaring i Kerteminde 21. dec. 1944. Kl. ca. 100 hørtes en voldsom eksplosion fra Solglimt, der laa ved kajen uden besætning om bord. Skibet sank i løbet af kort tid og er senere blevet hævet.
 Ministeriet antog, at alle tre forlis skyldtes sabotage.
 (Dansk Søulykke-Statistik, 1944, Ministeriet for Handel, Industri og Søfart, maj 1944). 
 Det har ikke været muligt at finde materiale om den sunkne galease eller om de bombede fiskebiler. 
 En kvase er et ikke-fiskende skib med en dam til transport af levende fisk. Man transporterede ål, torsk, fladfisk og hummere på den måde (Wikipedia april 2024).</t>
   </si>
   <si>
     <t>Eric Bøttern er død af en blodprop. Den unge enke sidder tilbage med en stor forretning og to børn. Larsen har været til bisættelse og sørgekomsammen. 
 Samme nat hørte Johannes Larsen eksplosioner. Fiskebilerne og kvaserne i havnen er blevet bombet.
 Larsen skal til en sammenkomst med Fiilsø-jægerne. Det tyske hovedkvarter har givet ham afslag på at beholde sine skydevåben.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Dh15</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
 Kjerteminde 15 Dec. 1944.
 Kære Grevinde!
 Det var en Skandale at jeg glemte d. 14. Men jeg har nu slet ikke tænkt paa Datoer i den sidste Tid. Vor Nabo den unge Købmand Bøttern døde forleden. Vi anede ikke at han var syg, jeg havde talt med ham et Par Dage før. Han havde haft ondt i Armen et Par Dage, blev kørt til Odense Sygehus om Aftnen Kl. 10 og Kl. 2 var han død af en Blodprop. Nu sidder hans Enke alene med 2 Børn og en stor Forretning uden andre Paarørende end en Søster til Manden der kom over fra Kjøbenhavn. Vi var til Bisættelse i Odense i Gaar, i Bil i saa tæt Taage at vi ikke kunde se længere end til Enden af Køleren og var flere Gange ved at ramle sammen med modgaaende Lastbiler. Da Du ringede op sad jeg i Sørgehuset efter Middagen med Vin og Taler og Taarer, ved Kaffen og der blev snakket saa jeg ikke kunde høre ret meget af hvad Du sagde, og jeg kunde jo heller ikke godt sige noget. Da vi ved Tolvtiden var hjemme og i Seng, begyndte Bomberne at brage, jeg hørte 5 inden jeg faldt i Søvn, der var 8 i alt. Og til Morgen hører vi at alle Fiskebilerne er sprængt, og Kvaserne i Havnen sænket. Der strandede ogsaa i Aftes en Galease syd for Havnen. Jeg skal til en Sammenkomst med Fiilsø Jægerne i Kværndrup og rejser Kl. 10,35 og kommer hjem i Morgen. I Gaar fik jeg et Brev ufrankeret med 40 Øre Strafporto. Det var fra det tyske Hovedkvarter og meddelte at min Ansøgning om at beholde mine Skydevaaben ikke kunde bevilges og at de skulde afleveres straks. Det gaar godt med Hunden og bliver mere og mere glad ved den. Nu faar Du ikke mere da jeg maa skrive et Par Ord til Lysse, vi har glemt at faa Julebrev af Sted i rette Tid, saa det naar ikke der op inden Jul. Mange Hilsner
 Din hengivne
 Johannes Larsen. 
 [Skrevet på hovedet øverst side 2:]
 P.S. under alt dette har vi vadet rundt i Kalk og Papir mellem Smede Elektrikere Tømrere og Murere, men nu har vi faaet Varme i Rørene og kan se Ende paa det. JL.</t>
   </si>
   <si>
     <t>1944-12-30</t>
   </si>
   <si>
     <t>Helge Bartholdy-Møller
 Elsebeth Hostrup-Schultz
 Jørgen Hostrup-Schultz
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Bendt Rom</t>
   </si>
   <si>
     <t>A. Olsens boghandel, Langegade 26, samt apoteket, Kerteminde, blev ramt af Schalburtage december 1944 (Arkiv.dk). Sabotagen mod fiskebådene/kvaserne nævnte Johannes Larsen i et tidligere brev til Christa Knuth. 
 Schalburgtage var det folkelige navn for den terror, som tyskerne og deres danske hjælpere indledte i den sidste del af besættelsen i Danmark. Terroren blev rettet mod den danske modstandsbevægelse og det danske samfund i almindelighed som en hævn for modstandsaktioner. Ligeledes indførtes hævndrab på vellidte danskere, når en tysk soldat eller stikker blev dræbt (såkaldte clearingmord). Besættelsesmagten kaldte begrebet 'kontrasabotage', men danskerne fandt hurtigt på navnet schalburgtage efter Schalburgkorpset, opkaldt efter Christian Frederik von Schalburg, der havde været leder af Frikorps Danmark (Wikipedia april 2024). 
 Kongsø Plantage findes i Horsens Kommune.
 20. dec. 1944 sprængte SS FJEH-S og hans families hus på Chr. Winthers Vej 4, København, i luften, fordi både FJEH-S og hans søn var modstandsfolk. (https://kbhbilleder.dk/frb-arkiv/28127). Johannes Larsen skrev 10 dage senere til Christa Knuth, at tyskerne havde gennet konen og de tre små piger ud på gaden, sprænt huset i luften og taget FJEH-S med sig (1944-12-30, Johannes Larsen til Christa Knuth). 
 Tiras var en hund, som Johannes Larsen fik i efteråret 1944 og var meget glad for.</t>
   </si>
   <si>
     <t>Johannes Larsen takker for dyret. Han fik en masse flasker til sin fødselsdag.
 Der har været udført Schalburtage mod et par forretninger i Kerteminde.
 Larsen slap for at indkvartere tyske soldater mm.
 Hostrup-Schultzs huser blevet sprængt i luften, og tyskerne tog ham med sig.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Zs2P</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm
 [I brevet:]
 Kjerteminde 30 Decbr. 1944.
 Kære Grevinde!
 Glædeligt Nytaar og Tak for det Aar der er gaaet. Og Tak for det dejlige Dyr. Jeg blev paa min Fødselsdag begavet med 10 Flasker stærke Drikke deriblandt saa fine Ting som Vodka Hulstkamp Genever, gl. St. Croix Rom Rø[ulæseligt)bitter o.s.v. Det er nu godt at være kendt som fordrukken. I Nat vågnede vi ved et Par store Drøn. Det var Byen der havde Besøg af Schalburgtører, der havde anbragt et Par Bomber i Byens største Manufakturforretning og en Boghandel overfor, der begge blev raserede mens mange Huse til begge Sider deriblandt Apotheket fik alle Ruderne sprængt. Formodentlig til Tak for de Kvaser der blev sænket forleden af fremmede Sabotører. Ellers har vi haft en god fredelig Juletid, det blev heldigvis ikke til noget med Indkvarteringen og nu regner vi med at slippe helt. Nu skal jeg til at skrive til alle de Mennesker der har skrevet og telegraferet til min Fødselsdag, bl.a Dr Bartholdy Møller. Jeg læste for et Par Dage siden at det Hus i Kjøbenhavn hvor mine Venner Hostrup Schultz boede var sprængt i Luften af Tyskerne. Det var dem jeg besøgte i Sommer i Kongsø Plantage. Jeg skrev til Bendt Rom der er Mandens Fætter og fik i Gaar Svar fra ham. Tyskerne havde taget Manden og sendt Konen og deres 3 Smaapiger paa Gaden som de gik og stod og sprængt Huset i Luften med det samme og ingen ved nu hvor Manden er eller hvad han har gjort. Jeg skal hilse mange Gange Fra Puf og Else, og nu faar Du ikke mere for jeg skal ud at gaa med Tiras.
 Mange Hilsner
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1945-01-22</t>
   </si>
   <si>
     <t>Margaretha Bøttern
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Den tysktalende nabokone var formodentlig Margareta Bøttern.</t>
   </si>
   <si>
     <t>Larsen takker for sikahjorten.
 Forleden gik der pludselig tyske soldater og bankede pæle ned i Johannes Larsens have. De ville ikke sige, hvorfor de gjorde det, men Larsen gætter på, at det var forberedelse til kanoner eller maskingeværsstillinger. Han gruer for, at tyskerne vil skyde fra haven, og at englænderne vil gengælde.
 Christa Knuth må spørge ind til motiv til ex libris.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9zHx</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm. 
 [I brevet:]
 Kjerteminde 22 Jan 1945.
 Kære Grevinde.
 Jeg gentager: Tak for Sikadyret, det var fremragende. Her er vi nu snart færdig med Haandværkerne, d.v.s. der gaar endnu en Snedker og pusler lidt. I Lørdags da jeg gik fra Værkstedet blev jeg overrasket ved at se nogle tyske Soldater gaa omkring i Haven og ramme Pæle ned. Else gik saa ud til dem, men de grinede ad hende og bedre gik det ikke Puf, men saa fik han vor Nabokone der er født i Hamborg sat ud paa dem, hun kunde dog heller ikke faa andet ud af dem, end at de ikke maatte sige hvad det betød. Da de forlod Haven efterlod de 30 nedrammede Pæle, som de havde malet sorte grønne, røde og hvide Hoveder eller Ringe paa foruden nogle sorte Tal de staar dels spredt og dels i Grupper, men uden tilsyneladende [pil viser ”tilsyneladende” hen foran ”uden”] uden Plan. Vi kan kun tænke os at det er Forberedelser til Kanoner eller Maskingeværstillinger og det er jo ikke hyggeligt, hvis de begynder at skyde paa Englænderne og de saa drypper Bomber ned i Hovedet paa os. Foruden hos os har de ogsaa virket i Nabohaverne og ligesaa sønden for Byen. Jeg har spekuleret paa det Ex libris, men jeg er ikke kommen videre, var det ikke det bedste at spørge Manden om hvad han helst vilde have det skulde forestille hvis hun vilde have et Exlibris? Eller har Du et Forslag eller flere? Puf og Else er i Odense i Dag og nu skal jeg ud at gaa Tur med Hunden. Mange Hilsner 
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1945-02-26</t>
   </si>
   <si>
     <t>Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Torkild Warberg</t>
   </si>
   <si>
     <t>Eftersom Christa Knuths breve til Johannes Larsen ikke er bevaret, vides det ikke, hvilke dunkle punkter der var i hendes seneste brev til ham. 
 De fire omtalte læger boede i hospitalets lægeboliger på Kløvervænget, Odense, og her har Syddansk Universitetshospital nu rejst en mindesten foran bygningen, hvor mordene fandt sted. De fire læger var Henning Dahlsgaard (27), Jørgen Hvalkof (28). Christian Fabricius Møller (28) og Henning Ørsberg (29). Der var tale om et øje for øje-hævndrab, som i datiden kaldtes clearingmord (Ugeskrift for Læger, 2. marts 2005). 
 Natten til den 21. februar 1945 blev fire store ejendomme i Odense centrum lagt i ruiner på grund af placerede bomber. (Artikel i Fyens Stiftstidende 9/2 2015: Nazistisk terror får et minde i Odense). 
 Det vides ikke, hvem maleren Riiseby var.</t>
   </si>
   <si>
     <t>Johannes Larsen har ligget syg af forkølelse og har haft tid til at læse Christa Knuths brev, hvori han ikke fandt dunkle punkter. Han har ikke erfaring med svaner, men Christas svaneunger burde nok være blevet stækket. 
 Else Larsen havde aflæst elektricitetsmåleren forkert, og det viser sig nu, at familien har brugt deres el-kvote op. De må klare sig med lysestumper de følgende dage. 
 Fire unge læger fra Odense Sygehuset er blevet myrdet, og den svenske konsul samt en løjtnant er skudt. Fyens Tidende og en del andre huse er blevet sprængt i luften. Der er nu indført spærretid.
 Larsens svogers søn er taget af Gestapo.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/T87z</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde 
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
 Kjerteminde 26 Febr. 1945.
 Kære Grevinde.
 Tak for Dit Brev, som jeg fik allerede i Tirsdags. Grunden til at jeg først nu svarer er at jeg har ligget i Sengen af Forkølelse siden forrige Søndag, ikke fordi jeg har fejlet noget videre, men jeg befandt mig bedre i Sengen end oppe. Jeg har altsaa haft god Tid til at læse Brevet og jeg bilder mig ind at der ikke er nogle for mig dunkle Punkter der! Jeg er spændt paa hvordan det gaar med Dine Svaner. Jeg har ingen Erfaring i den Henseende, men jeg vil tro at de vil holde sig til Stedet. Dersom Katastrofen med de gamle kunde have været forudset, havde det vel nok været rigtigst at stække Ungerne som smaa, saa at de ikke kunde flyve bort. Jeg vilde jo gerne have Puf til at tage nogle Billeder af Hunden, men han er ikke sikker paa at kunde skaffe Plader. Else, der hidtil havde været saa vigtig af vores forholdsvis ringe Elektricitetforbrug, opdagede i Forgaars at den ene af vore 2 Maalere tæller Kilowat i Stedet for Hektowat, hvad der resulterede i at hun fik regnet ud at vi havde brugt hele vor Tildeling for denne Periode der udløber paa Fredag. Nu sidder vi om Aftnen ved et Stearinlys. Vi har 2 hele Lys, nogle Stumper og nogle Julelys, som skal strække til i den Tid. I Mandags myrdedes 4 unge Læger på Sygehuset i Odense desuden blev den svenske Konsul og saavidt jeg husker en Løjtnant skudt. Næste Nat sprængte de Fyens Tidende Hus i Luften, foruden 2 andre Redaktioner og en Del Forretningshuse midt i Byen, hvorefter det højere SS averterede i Bladene, at der i [indsat over linien: ”der i ”] Byen var erklæret Spærretid for at forhindre Mord og Sabotage. I Aftes hørte jeg i Radioen at min Svogers Søn, en ung Læge ved Aalborg var taget af Gestapo, ligesaa Maleren Riiseby. Og sikken en Mordbrand i Aarhus. Men alt det faar vel en Ende en Gang. Mange Hilsner
 Din hengivne 
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1945-03-31</t>
   </si>
   <si>
     <t>Thora Cohn
 Christian Jensen, direktør for Odense Zoo
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot</t>
   </si>
   <si>
     <t>Der var i perioder efter 1. verdenskrig meget få svaner i Danmark. Man havde skudt dem for at skaffe føde.</t>
   </si>
   <si>
     <t>Johannes Larsen har bedt direktøren for Odense Zoo om at skaffe Christa Knuth en hansvane. Direktøren lovede at ringe tilbage, men han har ikke gjort det. 
 Larsen vil sende Christa Knuth noget røget stenbiderrogn. 
 Børnene er ved at være raske igen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Bmdc</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
 Kjerteminde Paaskelørdag 1945.
 Kære Grevinde!
 Glædelig Paaske! Naar Du først nu hører fra mig, kommer det af at, jeg har ventet for at kunne give endelig Besked om den Svanehan. Jeg ringede til Direktøren for zoologisk Have i Odense, som tillige er Direktør for Aarhus zool. Have. Han sagde at han lige havde overladt Odense Kommune 2 Hanner og en Hun, og han vilde forsøge at faa den ene Han tilbage for at Du kunde faa den. Skulde dette ikke lykkes, mente han ikke at det vilde blive saa svært at skaffe en anden Steds fra da Hanner altid plejede at være i Overtal. Han lovede at ringe saa snart det var lykkedes ham at faa fat i en, men endnu har jeg intet hørt. Sikken et Foraar vi har haft, det er vel nok enestaaende som alting gror. Det er nu Stenbidersæson saa Du kan vente at faa et Par røgede en af Dagene. Jeg skal hilse fra Else og Puf og Børnene, de sidste er nu igen raske alle 3, men det har været en drøj Omgang, navnlig for Ane der endnu ikke har været i Skole.
 Mange Hilsner fra
 Din hengivne
 Johannes Larsen. 
 P.S. Hunden hedder ”Tiras” efter de 2 første af min Faders Hunde jeg kan huske. Desværre har Puf ingen Plader og kan ingen faa saa jeg kan ikke faa ham fotograferet.
 JL.</t>
   </si>
   <si>
     <t>1945-04-22</t>
   </si>
   <si>
     <t>Marius Christiansen
 Christian Jensen, direktør for Odense Zoo
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Kaj Skanderup Nielsen</t>
   </si>
   <si>
     <t>Tiras var Johannes Larsens jagthund.</t>
   </si>
   <si>
     <t>Det er svært at skaffe svanehanner på denne tid af året.
 Johannes Larsen har opgivet sine gåture på stranden med hunden, da det vrimler med tyske flygtninge dér; kvinder og børn.
 Kaj Nielsen har fået en skrivelse om, at værnemagten nu har ejendomsretten over Tornøes Hotel, og at han skal forlade stedet uden at tage noget med sig.
 Tyskerne mæsker sig nu i Danmark, mens gode danske mænd sulter og dør i koncentrationslejre i Tyskland.
 Larsen maler på bestillingsopgaver og glæder sig til at komme igang med egne arbejder igen. Han beder Christa Knuth huske at sende stauder.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/yZ4z</t>
   </si>
   <si>
     <t>[På kuvertens forside:]
 Fru Lensgrevinde
 Christa Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
 Kjerteminde 22 April 1945.
 Kære Grevinde!
 Tak for Dit Brev. Jeg ringede for et Par Dage siden til Direktør Jensen for at høre om hvordan det gik med Svanehannen, han sagde at han havde prøvet flere Steder uden Held, men at han ikke helt havde opgivet at faa en. Om Efteraaret vrimler det med Tilbud sagde han men nu er det ligesom de helt er forsvunden. Forøvrigt mente han ikke at det kunde lade sig gøre at sende den. Der er altsaa ikke meget Haab før til Efteraaret. Jeg har opgivet min dejlige Tur langs Stranden med Tiras. I Fredags var Stranden oversvømmet med tyske Flygtninge mest Børn og Kvinder, Tornøes Hotel, Realskolen og Højskolen er taget af Tyskerne. Kay Nielsen viste mig en Skrivelse han havde faaet, hvori der stod at de omgaaende skulde forlade Hotellet uden at medtage noget, da hans Ejendomsret var annuleret og overgaaet til Værnemagten saa længe Besættelsen varer. Det er jo ikke morsomt for dem, lige efter at de har kostet saa meget paa at faa sat saa godt i Stand. Nu skal de Tyskere gaa her og mæske sig, mens Tusinder af gode danske Mænd sidder i tyske Koncentrationslejre og dør som Fluer af Sult og Pest og Tortur. Paa Grund af Smittefare maa Hunde ikke gaa løse. Vi har det ellers godt og jeg skal hilse fra Else og Puf. Selv maler jeg paa Bestillinger stadig væk, jeg har 7-8 Billeder igang og har maattet sige Nej til en Masse Mennesker. Jeg længes efter at kunne komme til at male lidt for mig selv en Gang igen, det er adskilligt morsommere og giver som Regel ogsaa bedre Resultater. Maa jeg minde Dig om de Stauder til Christiansen, nu er det jo snart Tiden, dersom Du sender lidt rigeligt kan det jo være jeg kan redde lidt ved samme Lejlighed, Du kan jo altid faa et lille Skilderi til Gengæld. Gragaasen ligger paa 6 Æg og en Graaand og en Høne paa hver 10. Mange Hilsner fra Din hengive
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1945-05-04</t>
   </si>
   <si>
     <t>Alfred Benzon
 Bøje Benzon
 Joseph Goebbels
 Adolph Hitler
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Tørring</t>
   </si>
   <si>
     <t>Johannes Larsen har sammen med fabrikant Tørring fejret Berlins fald med et glas rom, rigtig kaffe og wienerbrød. Han ville ønske, at Hitlerog Goebbels ikke var døde, men skulle ende deres dage i konzentrationslejr. 
 Larsen regner med snart at få ællinger.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/SP5f</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm. 
 [I brevet:]
 Kjerteminde 4 Maj. 1945.
 Kære Grevinde.
 Tak for Brevet i Dag og for Kortet fra Kjøbenhavn forleden. Ja nu er der da endelig kommen Gang i Foretagendet. I Gaar havde jeg Fabrikant Tørring fra Odense, der for Tiden ferierer her nede, til Kaffe og Wienerbrød i Anledning af Berlins Fald. Den sidste Rest af rigtig Kaffe og dertil en gl. St Croix Rom, som jeg har faaet af Bøje Benzon, det er en hans Farfar gamle Alfred Benzon har importeret i 1849 og den holder 65,9 %, saa det er jo ingen Svagdrik. Det er kedeligt at Hitler og Goebbels er døde, jeg kunde have undt dem at tilbringe Resten af deres Levetid i Koncentrationslejr, sammen med de øvrige af Bundtet. Det er ret tidligt med Graaællingerne, men ikke usædvanligt. Jeg venter i disse Dage at faa 13 Ællinger og 6 Gæslinger. Jeg glæder mig til at se Stauderne. Jeg skal hilse fra Puf og Else. Mange Hilsener fra
 Din hengivne
 Johannes Larsen.
 P.S.
 Nu tuder Sirenerne Luftallarm, men det plejer jo ikke at betyde noget her
 JL.</t>
   </si>
   <si>
     <t>1945-05-14</t>
   </si>
   <si>
     <t>Alfred Benzon
 Bøje Benzon
 Marius Christiansen
 Thora Cohn
 Gudmundur Kamban
 Andreas Larsen
 Elena Larsen
 Jeppe Larsen
 Johan Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ellen  Sawyer
 Ane Talbot</t>
   </si>
   <si>
     <t>Det vides fra et andet brev, at den svigerinde, der deltog i fejringen af befrielsen var Ellen Sawyer.</t>
   </si>
   <si>
     <t>Johannes Larsen takker for stauderne. Han har delt dem med Marius Christiansen. Christiansen vil sende Christa Knuth nogle rugeæg. 
 Da Larsen hørte om kapitulationen, lavede han romtoddyer til Else, Ellen og sig selv. 
 Han spørger, om det er rigtigt, at Kamban er blevet skudt.
 Johan/Lysse og Elena Larsen ringede til Pufs fødselsdag. De vil komme på besøg, og Johannes Larsen vil tage med dem hjem til Båxhult, som han ikke har set i seks år. 
 Der er kommet både ællinger og gæslinger. Børnene fik en ælling, men Ane kom til at ligge den ihjel, da hun tog den med i seng.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/yXSz</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm. 
 [I brevet:]
 Kjerteminde 14 Maj 1945.
 Kære Grevinde!
 Tak for Dit Brev. Stauderne kom i Dag fra en Planteskole i Holmstrup og da jeg ikke kunde begribe hvordan det hang sammen ringede jeg op og fik at vide at det var en Gave fra Lensgrevinde Knuth. Det maa vel komme af at der ikke kan ske Forsendelser over Vandet, saa Gartneren har rekvireret dem derfra. Jeg ringede til Christiansen og vi delte saa Byttet og jeg har ny faaet min Andel plantet og takker for den. Jeg lovede Christiansen samtidig overbringe Dig hans Tak. Jeg fortalte ham om den mislykkede Rugning, og da han mente at det maatte være Hunnen der var mindre god som Avlsdyr, sagde han at han vilde sende et Kuld Rugeæg naar det kan lade sig gøre. Vi har jo ellers været højt oppe her, siden den Aften vi hørte om Kapitulationen. Ikke mindst fordi Puf var taget til Odense Dagen før for at melde sig som Frihedskæmper og bidrage til at jage Tyskerne ud af Landet, hvilket der altsaa ikke blev Brug for. Jeg hentede min Svigerinde og Else hun og jeg tog Hul paa en Flaske gl. St Croix Rom som jeg havde faet foræret af Bøje Benzon, og som hans Farfar gl. Alfred Benzon havde taget hjem fra St Croix i 1849. den holder 65,9 % og vi lavede os 3 Toddyer. Det er jo næsten umuligt at følge med og høre og læse alt det der staar i Bladene nu. Er det sandt at Kamban blev skudt den Dag der var saa megen Skydning i Kjøbenhavn? Jeg har naturligvis ikke faaet bestilt noget i al den Tid, men nu skal jeg i Gang igen i Mrg. I Forgaars var det Pufs Fødselsdag og vi blev ringet op fra Båxhult, det var helt underligt at høre deres Stemmer igen. Gæssene har 5 Gæslinger. De kom med 6 i Regnvejr paa Frihedsdagen og den ene var død næste Mrg. Anden fik kun 7 Ællinger og den ene der ikke kunde følge med fik Børnene og der var stor Glæde over den et Par Dage, men i Gaar Morges vaagnede jeg ved Graad, det var Ane der om Natten havde taget den op i Sengen og var falden i Søvn og havde ligget den ihjel. Lysse bebudede at de vilde komme herned i Løbet af en fjorten Dags Tid og dersom det til den Tid kan blive nogenlunde fremkommeligt tænker jeg paa at tage med dem hjem et Par Dage. Nu er det jo snart 6 Aars siden jeg sidst var deroppe, saa jeg glæder mig til at se hvordan Skoven har forandret sig og hvad de har lavet ved Haven og Markerne siden da! Mange Hilsner
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1945-06-08</t>
   </si>
   <si>
     <t>Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Rasmus Rasmussen</t>
   </si>
   <si>
     <t>Johannes Larsen havde flere gange en tam odder. De hed alle Jokum. 
 Det vides ikke, om Rasmus Rasmussen sad i fængsel.</t>
   </si>
   <si>
     <t>Johannes Larsen glæder sig over stauderne. Han har fluesnappere, der ligger på æg. 
 Alle gråællingerne er døde. Odderen var brudt ud og smed den ene anderede i vandet. Nu fodrer Larsen odderen i en fælde.
 Johannes Larsen spørger, om skytten er sluppet ud.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4KH2</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm. 
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde. 
 [I brevet:]
 Kjerteminde 8 Juni 1945.
 Kære Grevinde.
 Det er snart længe siden jeg har hørt fra Dig. Jeg skulde lige til at begynde med at gøre Undskyldning for at det har varet saa længe siden jeg svarede, da jeg saa at der stod den 11/5 paa Dit Brev. Men saa kikkede jeg bag paa Skriveblokken og saa at jeg havde skrevet til Dig den 14/5 saa jeg staar altsaa med Palmer i Hænderne. Jeg glæder mig daglig over de Stauder jeg har faaet og er spændt paa at se hvordan de bliver naar de kommer i Blomst. Jeg har et Par brogede Fluesnappere der har 7 Æg i en Mejsekasse udenfor Spisestuevinduet. Det er første Gang jeg har set dem yngle her ved Byen. Gæslingerne er nu halvvoksne, men det ene Kuld Graaællinger gik til allesammen og den anden der rugede paa 9 Æg blev forleden forstyrret af Odderen der er brudt ud og som smed Andereden i Vandet. Jeg fodrer ham nu med Sild i en Fælde og venter med at stille den til han er fortrolig med den. Han er nemlig en Gang før bleven fanget i den, saa han nærer stor Mistillid til Foretagendet. Hvordan går det med Skytte Rasmussen, forhaabentlig er han sluppet ud, jeg kan heller ikke tænke mig at han kan have lavet noget videre. Vi har det godt og jeg skal hilse fra Else og Puf.
 Mange Hilsner fra
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1945-07-03</t>
   </si>
   <si>
     <t>Marius Christiansen
 Thora Cohn
 Elisabeth Knuth
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot</t>
   </si>
   <si>
     <t>Odderen har været stukket af. Sidste nat kom den tilbage og jagtede en and i haven. Larsen stod op og lukkede den ind i dens hus. 
 Johannes Larsn maler bestillingsopgaver. 
 Christiansen vil sende Elisabeth nogle rugeæg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/lwDC</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm. 
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde.
 [I brevet:]
 Kjerteminde 3 Juli 1945.
 Kære Grevinde.
 Det er dog forskrækkeligt saa Tiden gaar, nu er det igen Tirsdag. Jeg har vist fortalt Dig at Odderen stak af for en Tid siden, og da der er gaaet over 3 Uger siden vi mærkede noget til den havde jeg opgivet at se den igen. I Nat vaagnede jeg ved at en af Graaænderne skræppede og flagrede nedenfor mit Sovekammervindue, og da jeg gik hen og kiggede ud ad Altandøren saa jeg Anden forfulgt af Odderen i Retning af Bassinet. Jeg gik saa ned og da jeg kom ned var alt roligt, men jeg saa Vandet i Bassinet var i Bevægelse, jeg sagde saa : er det Dig Mis og i det samme kom han op af Vandet og løb hen til mig, jeg gik saa hen til hans Bur og han fulgte godt nok med men blev siddende i Døren, saa gik jeg længere ind og plaskede i Vandet med min Stok og saa kom han ind og gik i Vandet og jeg gik ud og lukkede Døren og gik op i Seng. Jeg kunde ikke falde i Søvn straks og en ¾ Time efter gik jeg ned for at se hvordan han teede sig, og tog et Æble med. Han var gaaet til Ro og jeg vilde saa lukke ham inde i Huset for en Sikkerheds Skyld men da jeg ikke kunde se Haandtaget og famlede efter det hørte han det og kom ud i Buret og hen til mig, saa puttede jeg Æblet i Munden paa og gik op igen. Graagæssene er nu flyvefærdige. Ellers er her ikke noget at berette. Vi har det godt alle sammen. Børnene har Ferie nu og Puf og Jeppe har været ude at stryge Rejer. Jeg har faaet nogle Bestillinger fra Haanden og skal nu i Gang med nogle andre. Hvordan gaar det med Elisabeths Kyllinger? Christiansen snakker om at sende hende nogle Rugeæg. Jeg skal hilse fra Else og Puf. 
 Mange Hilsner fra
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1945-07-10</t>
   </si>
   <si>
     <t>Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Johannes Larsen havde flere gange en tam odder.</t>
   </si>
   <si>
     <t>Det er blevet sommer, og Larsen går i vandet. Odderen er kommet tilbage og har det godt. 
 Johannes Larsen klipper græs og vil svømme hver dag for at komme i orden igen. Han skal til at træne Tiras, så den kan blive en god jagthund.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/MAlh</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 10 Juli 1945. 
 Kære Grevinde!
 Tak for Hejrene! de var ganske dejlige. Nu har vi da endelig faaet Sommer og jeg er begyndt at gaa i Vandet. Jeg sidder her i Dagligstuen og skriver i 24º Varme. Jeg fortalte vist om Odderen der var kommen igen, jeg var et Par Dage bange for at han skulde dø af Forstoppelse men nu lader det til at han har det helt godt igen. Jeg skulde jo helst male hver Dag, og har nogle Billeder i Gang, men jeg gaar og klipper Græsplæner da jeg har opdaget at Benene har godt af det, saa vist Vejret nu holder og jeg kan faa en daglig Svømmetur haaber jeg at jeg kan komme nogenlunde i Orden igen. Saa længe det varer altsaa. Tiras havde Fødselsdag i Gaar og nu skal jeg til at dressere ham og se at faa en god Jagthund ud af ham. Det faar jeg nok, det er jo mere tvivlsomt om han kan faa en god Jagtkammerat i mig, men jeg arbejder altsaa paa at faa Benene i Orden. 
 Jeg skal hilse fra Else og Puf og mange Hilsner fra
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
-    <t>1945-09-05</t>
-[...37 lines deleted...]
-  <si>
     <t>1945-11-13</t>
   </si>
   <si>
     <t>Marius Christiansen
 Hans Hvass
 Adam Knuth
 Elena Larsen
 Jonas Larsen</t>
   </si>
   <si>
     <t>Hans Hvass: Sjældne danske fugle. Illustrationer af Johannes Larsen. Gyldendalske Boghandel 1947</t>
   </si>
   <si>
     <t>Elena og Jonas Larsen er på besøg. 
 Johannes Larsen skal illustrere Hans Hvass: Sjældne danske fugle. 
 Det er sjovt, at Adam har fået zebrafinker. 
 Nogle rotter har ædt næsten alle Larsens fugle i volieret. 
 Christiansen blev glad for kaktusbogen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/KaqQ</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
@@ -2351,51 +2295,51 @@
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm. 
 [På kuvertens forside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 29 Jan. 1946.
 Kære Grevinde!
 Nu har jeg fundet Trykkene af den Brændevinsflaske der kommer i Bibliofiludgaven af Holger Rasmussens Brændevinsbog, den anden kan jeg ikke finde. Jeg vedlægger 2 saa er der et til Dig selv. Jeg har nu skaaret et Ex libris til Holger Rasmussen d.v.s. jeg har forskaaret Navnet der staar for neden, saa jeg skal have sendt Stokken til Kjøbenhavn for at faa det nederste skaaret af og et nyt Stykke limet paa. Jeg har faaet Bestilling paa 2-3 Ex libris til. Det er nok la Cours lille Bog der virker der har været flere, men de er falden fra paa Grund af Prisen, heldigvis. Jeg haaber at Adams Zebrafinke har forsonet sig med den nye Han. 
 Mange Hilsner
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1946-02-28</t>
   </si>
   <si>
     <t>Helge Bartholdy-Møller
 Marius Christiansen
 Henrik Gether
 Kai Grunth
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Eiler Lehn Schiøler
 Holger Rasmussen</t>
   </si>
   <si>
     <t>Henrik Gether døde 8. januar 1946. Der blev derefter holdt auktion over hans omfattende kunstsamling. Johannes Larsen har øverst side 1 skrevet "28 Febr. 1945", men brevet må være skrevet i 1946, hvilket poststemplet også bekræfter. 
 Schiølers bog er formodentlig trebindsværket Danmarks Fugle.
 Det vides ikke, hvem William var.</t>
   </si>
   <si>
     <t>Johannes Larsen har fået kataloget over værker på Gethers auktion. Priserne var høje. Dr. Bartholdy fik et billede med storke og et motiv fra Kerteminde. I Schiølers bog kan Larsen se, hvad Christa Knuth købte.
 Christiansens zebrafinker ruger for anden gang. 
 Larsen har snittet på Holger M. Rasmussens ex libris. 
 Når Larsen får fyringsmateriale, skal han arbejde i værkstedet igen. Han er bagud med bestillinger.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/B40i</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [På kuvertens bagside:]
 Johannes Larsen
@@ -2567,174 +2511,96 @@
   </si>
   <si>
     <t>Johannes Larsen har været i Nordjylland. Han tegnede og malede brushøns, som sad ved en asfalteret vej og kun gik ned i en grøft, når der kom en bil eller cykel. Larsen var med Peder Brokholm på tur, og Larsen malede, mens Brokholm fiskede og gik på jagt. For første gang i sit liv så Larsen en rørdrum. 
 I Bulbjerg ser der farligt ud, efter at tyskerne har været der. 
 Den følgende dag skal Larsen til sin søsters 70års fødselsdag. Han glæder sig til at komme hjem og male brushanebilleder.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/fpY0</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm. 
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde. 
 [I brevet:]
 Kjerteminde 28 Maj 1946.
 Kære Grevinde.
 Tak for Brevet til Aalborg. Jeg kom her hjem i Forgaars Aftes, efter at jeg havde haft en god Tid i Aalborg, med meget Arbejde og navnlig Kørsel, da der var ca 35 Km til Brushanerne paa Gøl. Det var meget mærkeligt, de havde deres Skoggerplads paa Rabatten paa en asfalteret Vej mellem Gøl og Birkelse, og vi kunde køre hen og holde ved Siden af dem uden at det generede dem, saa jeg kunde sidde i Bilen og tegne og male efter dem, kom der Biler eller Cykler forbi nøjedes de med at gaa ned i Grøften og kom straks op og indtog deres Pladser naar den var passeret. Der var 9 Hanner som havde hver sin bestemte Plads og de fik af og til Besøg af andre Hanner eller af en, to eller 3 Hunner. Jeg var der ude hver Dag undtagen en Dag da jeg var paa Hundeudstilling og en anden da jeg var med Brokholm ved Vesløs Vejle hvor han forgæves fiskede efter Gedder mens jeg malede en lille Akvarel. Jeg saa der en Rørdrum flyve forbi, det er første Gang jeg har set en saadan i fri Tilstand skønt jeg har hørt den daglig under et længere Ophold ved Fiilsø. Om Aftnen kørte vi til Bulbjerg hvor der saa farligt ud efter Tyskerne, det hele gennemrodet med Løbegrave og oversaaet med Murbrokker og Pigtraad og Cementbelagte Veje. Derfra kørte vi til Torup Plantage hvor Brokholm har Jagt og det lykkedes ham der at skyde en Buk, efter en Sodavand i Fjerritslev Kro det eneste vi kunde faa kom vi hjem mellem 11 og 12. I Morgen rejser vi til Birkerød til min Søsters 70aars Dag og muligvis rejser jeg saa med Lysse til Sverige mere ved jeg ikke i Øjeblikket, men jeg glæder mig til at komme hjem og gaa i Gang med at lave nogle Brushanebilleder. Alt staar vel til her. Vi har faaet vores Vogn i Gang og var i Odense i Gaar. Mange Hilsner Din hengivne
 Johannes Larsen. .</t>
   </si>
   <si>
-    <t>1946-07-22</t>
-[...76 lines deleted...]
-  <si>
     <t>1946-11-13</t>
   </si>
   <si>
     <t>Helge Bartholdy-Møller
 Marius Christiansen
 Gonny Egeberg Jørgensen
 Adam Knuth
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Maag og Frk. Kjær var</t>
   </si>
   <si>
     <t>Johannes Larsen ved ikke, hvad Maags finker koster. Han sender frk. Egebergs og frk. Kjærs ex libriser.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/BaZz</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 13 Novbr. 1946.
 Kære Grevinde!
 Tak for Brevet. Det er morsomt at Adam har faaet nogle flere Fugle i sin Voliere. Jeg ved ikke hvad Maags Finker koster, men jeg kan maaske faa det at vide hos Christiansen. Jeg sender hermed det Ex libris Du bestilte til Fru Egeberg J. og haaber det er tilfredsstillende – Samtidig sender jeg et til Frk. Kjær, og skriver til Dr. Bartholdy M der har paataget sig at vælge en Pibe til mig. Her gaar det ellers godt d.v.s. jeg har en modbydelig Snue men den forsvinder forhaabentlig i Løbet af et Par Dage. Puf og Else er i Odense. Mange Hilsner
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1947-01-02</t>
   </si>
   <si>
     <t>Thora Cohn
 Gonny Egeberg Jørgensen
 Adam Knuth
 Elisabeth Knuth
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot
 Hans von Levetzow</t>
   </si>
   <si>
     <t>Larsens svigerinde kan enten være en af Alhed Larsens søstre eller hustruen til en af hans brødre.</t>
   </si>
   <si>
     <t>Johannes Larsen takker for sikahjorten. 
 Vejret er ækelt. Larsen maler selvportætter. 
 Else og Andreas/Puf Larsen er i Odense med børnene, som skal have lavet navne på deres nye fyldepenne.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/sRGS</t>
   </si>
   <si>
     <t>[På kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [I højre side af kuverten:]
 Elisabeth Knuth
 Knuth Knuth
 Elisabeth Knuth
 [Over adressen tegning af et ansigt med ben]
@@ -2765,90 +2631,90 @@
     <t>https://fynboerne.ktdk.dk/d/fgxr</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 15 Jan. 1947.
 Kære Grevinde!
 Tak for Opringningen! Hermed Fotografiet. Jeg skal nok sende Selvportrættet en af de første Dage og vedlægger saa en Tegning Du kan give Doktoren til Fødselsdagen Jeg skal hilse fra Puf og Else. Mange Hilsner fra
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1947-01-22</t>
   </si>
   <si>
     <t>Helge Bartholdy-Møller
 Hans Hvass
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot</t>
   </si>
   <si>
     <t>Hans Hvass: Sjældne danske fugle. Gyldendalske Boghandel 1947. Illustrationer af Johannes Larsen</t>
   </si>
   <si>
     <t>Johannes Larsen har sendt selvportrættet og en tegning til Doktoren. Han er spændt på, hvad Christa Knuth synes om selvportrættet. 
 Larsen må stoppe med at male på det store søbillede, da han ikke kan få brændsel. 
 Else og Ane og syge, og Andreas/Puf laver mad.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/MEut</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 22 Jan 1947.
 Kære Grevinde!
 I Dag har jeg sendt Selvportrættet og en lille Tegning til Doktorens Fødselsdag; det er en af dem til Hans Hvass’s Bog. Nu er jeg jo meget spændt paa at høre hvad Du mener om Selvportrættet. Som sagt man aner jo ikke hvordan andre mennesker synes man ser ud. Det gaar stadig smaat frem med det store Søbillede. Desværre maa jeg holde op med det en af de første Dage, da Brændslet hører op og det er umuligt at faa mere. Saa det bliver nok Løgn med at faa det paa Udstillingen i Aar. Else og Ane ligger stadig. Puf laver Mad, men det har jeg nok fortalt før. Mange Hilsner
 Din hengivne
 Johannes Larsen</t>
   </si>
   <si>
     <t>1947-02-16</t>
   </si>
   <si>
     <t>Marius Christiansen
 Thora Cohn
 Hans Hvass
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Finn Salomonsen
 Ane Talbot</t>
   </si>
   <si>
     <t>Hans Hvass: Sjældne danske fugle. Gyldendalske Boghandel 1947. Illustreret af Johannes Larsen</t>
   </si>
   <si>
     <t>Johannes Larsen har det bedre og regner med at komme til at gå igen. Han har lavet tre tegninger til Hans Hvass' nye bog.
 Finn Salomonsen har sendt fugleskind, men de kan ikke komme frem pga. isen. Det tager nok lang tid, før den er væk.
 Larsen-familien spiser i køkkenet, og det er hyggeligt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/NJq0</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 16 Febr. 1947.
@@ -2872,122 +2738,85 @@
 Hans Hvass: Sjældne fugle. Gyldendal 1947. Illustreret af Johannes Larsen.
 HC Andersen: Den Grimme Ælling. 1949. Illustreret af Johannes Larsen.</t>
   </si>
   <si>
     <t>Johannes Larsen har sendt Christa Knuth to gæs. Christiansen har hjulpet med at gøre volièren i stand. Larsen har købt en silkehale og to dompapper. Han har lavet en illustration til Fremtiden og skal til at arbejde på Hvass' Sjældne fugle, Den Grimme Ælling og syv oliebilleder.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/oPQm</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 7 Maj 1947.
 Kære Grevinde
 Tak for sidst. Jeg sendte i Aftes Din Kasse med de 2 Gæs, som jeg haaber ankommer i god Stand. Jeg venter hver Dag at Gaasen kommer med et nyt Kuld. I Gaar var Christiansen her og hjalp mig med at gøre Volieren i Stand. Han havde en Mand med der solgte mig en Han Sidensvans, den jeg har formodes at være en Hun, og 2 Han Dompapper. Jeg er stadig noget sløj, men jeg har dog faaet lavet en Aquarel med en Have i Sne til ”Fremtiden” som bliver pakket nu og sendt. I Morgen gaar jeg saa i Gang med Hans Hvass´s sjældne Fugle, og saa skal jeg se at faa ”den grimme Ælling” færdig, og jeg skal male 7 Oljebilleder til en Mand i Aarhus saa Du ser jeg har nok at gøre foreløbig. Mange Hilsner fra Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
-    <t>1947-05-16</t>
-[...35 lines deleted...]
-  <si>
     <t>1947-05-18</t>
   </si>
   <si>
     <t>Christa Knuth og Johannes Larsen skulle besøge Johan/Lysse Larsen, Johannes Larsens søn, i Småland.</t>
   </si>
   <si>
     <t>Johannes Larsen og Christa Knuth skal være i Helsingør fredag. hun hører nærmere.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/6FTo</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 18 Maj 1947.
 Kære Grevinde
 Dette kom fra Lysse i dag. Det tyder paa at vi maa være i Helsingør Fredag Formiddag. Nærmere naar jeg hører fra Lysse igen
 Mange Hilsner
 JL.</t>
   </si>
   <si>
     <t>1947-06-07</t>
   </si>
   <si>
     <t>Andreas Larsen
 Jeppe Larsen
 Johanne Christine Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Ellen  Sawyer
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Johannes Larsen skrev 7. juni 1947 (samme dag) også til sønnen Johan/Lysse Larsen og dennes kone. Af dette brev fremgår det, at de tre svigerinder, der var på besøg, var Johanne Larsen, Ellen Sawyer og Astrid Warberg Müller. Den ene mand, der var tilstede, må have været Axel Müller, gift med Astrid. Ellen Sawyer havde ingen mand, og Johanne Larsens mand var Johannes Larsens bror, Adolph Larsen, så Larsen ville nok have præsenteret ham sådan og ikke som "den ene med Mand".</t>
   </si>
   <si>
     <t>Johannes Larsen takker for en god tur. Hjemrejsen gik godt. 
 Fuglene har det fint, og flere af dem har fået unger. 
 Tre af Larsens svigerinder har været på besøg til en god middag. 
 Larsen glemte at give Christa Knuth smørrationeringsmærker.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gUgO</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth 
 Knuthenborg
 Bandholm. 
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
@@ -3015,96 +2844,96 @@
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 25 Juni 1947.
 Kære Grevinde
 Jeg ringede saa til Kay og det er i Orden. Du kan faa et Værelse paa Søndag. Jeg glæder mig til at se Dig
 Mange Hilsner.
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1947-07-29</t>
   </si>
   <si>
     <t>Marius Christiansen
 Hans Hvass
 Johannes V. Jensen
 Tage la Cour
 Andreas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Aage Marcus</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Fru T var. Billederne til Aarhus var muligvis til en tidligere omtalt Hr. Kjær, som heller ikke kendes. 
 Hans Hvass; Sjældne danske fugle. Gyldendalske Boghandel 1947. Illustreret af Johannes Larsen.
 En Hilsen til Johannes Larsen paa 80-Aars Dagen. Gyldendalske Boghandel 1947. Tage la Cour og Aage Marcus (red.)
 Johannes V. Jensen: Aarstiderne. Gyldendal 1924 og 1947. Digte af Johannes V. Jensen, tegninger af Johannes Larsen
 Peter Larsen, Johannes Larsens barnebarn, voksede op på gården Båxhult i Småland</t>
   </si>
   <si>
     <t>Johannes Larsen har afsendt billeder og lavet tegninger til Johannes V. Jensens Aarstiderne. Han har også tegnet til Hans Hvass' bog. Nu vil han arbejde på søbilledet. 
 Tage la Cour og aage Marcus arbejder på et festskrift i anledning af Larsens 80års dag. De vil gerne trykke et selvportræt, og Larsen beder Christa Knuth sende hendes ind til Gyldendal til reproduktion.
 Peter har været på besøg. Han havde været på Båxhult og beretter derfra.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/IRXy</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm. 
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 29 Juli 1947.
 Kære Grevinde.
 Ja nu begynder jeg altsaa at skrive. Udenfor regner det. Jeg var i Odense i Gaar og havde Fru Mackie og Christiansen med. Jeg har faaet afsendt de Billeder til Aarhus og en mindre Bestilling til en Fru T[ulæseligt] og har lavet et Par nye Tegninger til Johs V´s ”Aarstiderne” der skal komme i en ny Udgave og tegnet en 4-5 af de gamle Illustrationer om saa at det hele bliver mere ensartet. Til Hans Hvass nye Bog har jeg gjort de i Avisen færdige Tegninger klar til Bogen og tegnet en Del nye saa jeg nu kun mangler en 14-15 Stkr. Saa nu er jeg snart klar til at begynde paa det store Søbillede igen. Jeg fik i Gaar brev fra Tage la Cour, der redigerer, sammen med Aage Marcus, et Festskrift der skal udkomme hos Gyldendal i Anledning af min 80 Aars Fødselsdag. Han beder om at laane et af Selvportrætterne til Bogen. Jeg ved ikke selv hvilket der er det bedste, men formoder at Dit vil egne sig bedst til Reproduktion, desuden er jeg bange for at det skal give Anledning til Jalousi dersom jeg vælger et af dem her i Byen. Saa dersom Du gider have den Ulejlighed at sende Dit ind til Gyldendal til Reproduktion vil jeg være Dig taknemmelig. Jeg havde Besøg af Peter i Forgaars Aftes han havde været paa Båxhult hvor alt stod godt til, med Undtagelse af at han mente at alle Frugttræerne var gaaet ud paa 3 nær. De havde faaet sat grønne Fliser op i Badeværelset. Her gaar det ogsaa godt. Vi venter saa Puf og Else hjem d. 11 August. 
 Mange Hilsner
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1947-08-02</t>
   </si>
   <si>
     <t>Thora Cohn
 Holger Hendriksen
 Tage la Cour
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Johannes Strobel
 Ane Talbot
 Jens Ferdinand Willumsen</t>
   </si>
   <si>
     <t>Tage la Cour ønskede at bruge et af Larsens selvportrætter i bogen En Hilsen til Johannes Larsen paa 80-Aars Dagen. Gyldendalske Boghandel 1947. Tage la Cour og Aage Marcus (red.)</t>
   </si>
   <si>
     <t>Johannes Larsen sender Gyldendals adresse, så Christa Knuth kan sende dem selvportrættet.
 Larsen og familien skal se Ane optræde i Elverhøj. Han skal også besøge en Willumsenudstilling.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/H0r3</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm. 
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 2 Aug. 1947.
@@ -3288,148 +3117,118 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/zVZr</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 14 Jan 1948
 Kære Grevinde!
 Efter en Samtale med Struckmann forleden, lovede jeg at komme til Kjøbenhavn i Mrg. Det bliver meget forjaget, da jeg skal til Middag paa Torbenfeldt Søndag og rejser derfra hjem. Jeg havde ellers planlagt at rejse den modsatte Vej. Begynde med Torbenfeldt og blive en Tid i Kjøbenhavn og se min Udstilling. Nu bliver det til 2 Ture da Udstillingen først aabner den 31 Januar og varer til d. 23 februar. Jeg skriver og skriver men har kun skrevet ca 100 Breve endnu, saa der er langt igen. Men nu har jeg tegnet og skrevet et Kort og faaet det trykt saa faar de fleste af de andre et saadant. Mange Hilsner til Dig og Børnene fra
 Din hengivne 
 Johannes Larsen</t>
   </si>
   <si>
     <t>1948-01-21</t>
   </si>
   <si>
     <t>Johannes V. Jensen
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Eric Struckmann
 Leo Swane</t>
   </si>
   <si>
     <t>Torbenfeldt var i 1948 ejet af Christian Frederik Treschow (se denne i personregisteret). Han og Ellen, f. Lehn Schiøler blev gift i 1923. Hun var datter af Ejler Lehn Schiøler, som arrangerede fugleekspeditionen til Grønland 1925, hvor Larsen deltog. Frederik Treschows far, Christian Rosenkilde Treschow, ejede Orelund. 
 Udover en hyldestudstilling i Odense i forbindelse med Larsens 80årsdagblev der i 1948 afholdt endnu en i København. Eftersom Johannes Larsen holdt møde med Leo Swane og Eric Struckmann på Kunstmuseet (Statens Museum for Kunst), må man antage, at udstillingen fandt sted dér.</t>
   </si>
   <si>
     <t>Johannes Larsen og hans søn har væretr rundt og hente billeder til udstillingen i København. Larsen har også været til sølvbryllup på Torbenfeldt og til frokost på Orelund samt til møde på Kunstmuseet. Udstillingen kommer til at omfatte billeder fra både Fyn og Jylland. Larsen vil tage til København og se den.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/edjy</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth 
 Knuthenborg 
 Bandholm 
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 21 Jan. 1948.
 Kære Grevinde.
 Jeg lovede vist at skrive i Gaar, men efter at have baaren ud og pakket Billeder der her og tre andre Steder i Byen maatte jeg køre med Flyttemanden til Rynkeby og derfra til Odense hvor vi skulde have Billeder fra Museet og 7 andre Steder. Ved Museet traf jeg Puf og Else der havde hentet Billeder i Assens og Faaborg og da jeg havde været med et Par Steder til overlod jeg Resten til Puf og Flyttemanden og gik hen til Elses Forældre. Vi kom først hjem ved 11 Tiden. Alle Vegne hvor vi kom fik den Besked at de havde Brev fra Struckmann at Billederne vilde blive hentede Onsdag, saa det var et Svineheld at vi fik dem alle. Og saa maatte jeg oven i Købet ringe rundt for at faa oplyst hvem der ejede 2 af de Billeder vi skulde have fat i. Det lykkedes og vi fik ogsaa Lov at laane dem. Det var et forfærdeligt Slæb og jeg var lige kommen hjem Mandag Aften efter at have været til Sølvbryllup paa Torbenfeldt til Kl. 2½ Mandag Morgen og til Frokost paa Orelund Mandag Middag. Dette Brev begynder altsaa bag fra. Jeg kom til Kjøbenhavn Torsdag Aften. Var til Møde i Kunstmuseet Fredag Morgen med Swane og Struckmann angaaende Udstillingen og de Billeder der skulde samles, det varede til 12½ saa spiste vi Frokost i Glaciecafeen og saa tilbage igen til Museet. Lørdag var jeg til Frokost hos Johannes V. og Søndag rejste jeg altsaa til Torbenfeldt o.s.v. Nu sidder jeg her og skriver mens Puf og Else er i Biografen. Jeg havde ellers tænkt at den Udstilling skulde have bestaaet af Billeder fra Sjælland, men blev nedstemt, der kommer baade fra Fyn og Jylland. Den aabner den 31 ds. og var til 23 Februar og jeg tænker at jeg rejser over og ser den en Uges Tid hen i Februar. Jeg skulde have malet et Par Billeder jeg fik Bestilling paa i Jylland det ene til en Fødselsdag 24/1, men det naar jeg altsaa ikke. Mange Hilsner 
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1948-03-04</t>
   </si>
   <si>
     <t>Thora Cohn
 Elise Hansen
 Andreas Larsen
 Elena Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Elisabeth Neckelmann
 Marie Neckelmann
 Ane Talbot</t>
   </si>
   <si>
     <t>Det kan ikke afgøres, om den af Elena/Bimse Larsens søstre, der deltog i turen til Trelleborg var Marie eller Elisabeth Neckelmann.</t>
   </si>
   <si>
     <t>Johannes Larsen har været på Trelleborg med Elena/Bimse Larsen, hendes mor og søster. Hele familien i Kerteminde har været eller er syge af forkølelse.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Z4LY</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [På kuvertens bagside;]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 4 Marts 1948.
 Kære Grevinde!
 Ja nu sidder jeg igen og skriver og jeg bliver nok ikke færdig i Dag, for her laa jo en Masse Post da jeg kom hjem. Bimse kørte mig jo til Korsør, hendes Moder og Søster var med og vi var paa Vejen nede at se Vikingehuset ved Trelleborg. Puf laa i Sengen af Forkølelse men er oppe i Dag. Nu ligger Jeppe og de andre har ligget, men det har jeg vel fortalt i Telefonen. Det er lidt mildere i Vejret i Dag og mindre taaget end i Gaar og ganske stille. Mange Hilsner fra
-Din hengivne
-[...28 lines deleted...]
-Mange Hilsner 
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1948-04-05</t>
   </si>
   <si>
     <t>Johannes Larsen ændrede Alhed Larsens vinterhave til voliére.</t>
   </si>
   <si>
     <t>Johannes Larsen vil gerne have fotografiet fra flamingoburet. Han spørger, om Christa Knuth har fået stenbiderne. 
 Larsen ordner sin voliére, hvori han planter rødgraner. Flere af hans fugle ruger og har unger.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/DKxs</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
@@ -3548,51 +3347,51 @@
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 23 Juli 1948.
 Kære Grevinde!
 Tak for Brevet. Det var jo trist med Cadeau, men han er jo saa bleven sparet for en besværlig Oldingetilværelse. Jeg haaber at I maa faa Glæde af hans Efterfølger. Jeg er endnu ikke kommen længere end til at skrive et Brev af og til, men jeg forbereder mig til at begynde at male inden ret længe. Vi havde i Forgaars Familien fra Faaborg + Fru Schaldemose med Søn og Datter til Frokost og ovennævnte + Kay og Søs til Middag, saa jeg var lidt træt i Gaar. Ellers gaar det som sædvanligt. Vi har et Par Gæster, min Svigerinde Fru Mackie og Fru Bøtterns lille Pige. Jeppes Allike trives godt den kommer stadig ind og sover hos os om Natten og bliver smidt ud om Morgenen ved 6 – 6½ Tiden. Mange Hilsner ogsaa til Børnene og Jens fra
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1948-08-21</t>
   </si>
   <si>
     <t>Hans Hvass
 Andreas Larsen
 Jeppe Larsen
 Johan Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Johannes Larsen besøgte i september blandt andet Olaf Rude og Oluf Høst på Bornholm.</t>
   </si>
   <si>
     <t>Johannes Larsen har lavet en akvarel med måger til Nationaltidende. Han vil snart en lille tur til Bornholm. Jeppes allike fælder.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/KKjX</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 21 Aug 1948.
 Kære Grevinde!
 Nu er jeg lige bleven færdig med en Akvarel med Maager, som skal illustrere en Artikel af Hans Hvass i Nationaltidendes Lørdagsnummer. Og saa tænker jeg paa en Sviptur til Bornholm, som er en af de faa danske Øer som jeg ikke har været i Land paa. Turen med Lysse er foreløbig udsat paa Grund af [ulæseligt]bbias Sygdom, men Lysse mener det bliver en Gang i Septbr. Her staar ellers alt godt til. Jeppes Allike bliver mere og mere tam og nu er den ved at fælde, saa det vil jo pynte paa den naar det bliver overstaaet. Jeg skal hilse fra Else og Puf. Mange Hilsner fra 
 Din hengivne
 Johannes Larsen.</t>
@@ -3624,106 +3423,307 @@
 Chr. Knuth
 Knuthenborg
 Bandholm
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 Kjerteminde 14 Oktbr. 1948.
 Kære Grevinde!
 Jeg har længe planlagt at skrive til Dig, men hver Dag er der kommet noget i Vejen, ikke mindst Konfirmationen, i hvilken Anledning jeg maatte rømme mit Værksted, til Fordel for Bespisningen. Det var ellers nær gaaet i Vasken, for Ane blev syg om Lørdagen med ret høj Feber, saa Doktoren maatte hentes, han gav hende Pe= hvad er det hedder, noget med =cilin og Søndag Morgen Albyl, saa fik hun Lov til at komme til Konfirmation efter at Præsten havde givet hende Lov til at slippe for Prædikenen. Det var i Søndags saa Din Gave kom i god Tid, men blev først pakket ud paa Dagen. Ane er i Gang med at digte Takkebreve til Dig og Egeberg. I Dag har der været en Flyttemand efter Billederne til Udstillingen i Maribo. Lysse og Bimse der var her til Konfirmationen, kom uventet ind ad Døren i Gaar Formiddags. De skulde til Faaborg og sælge en Ejendom som Bimses Moder har der. De kom igen i Aftes og er igen i Dag i Faaborg og har mine Søstre med dernede. Nu er Klokken saa mange at jeg skal passe paa Posthuset. Jeg haaber at Du har det godt og har faaet Adam hjem.
 Mange Hilsner
 Din hengivne
 Johannes Larsen</t>
   </si>
   <si>
     <t>1948-10-18</t>
   </si>
   <si>
     <t>Birgitte Bøttern
 Hans Eric Bøttern
 Jørgen Bøttern
 Margaretha Bøttern
 Thora Cohn
 Andreas Larsen
 Jeppe Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine Swane
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes Larsen rejser torsdag. Thora er i Odense. Ane holder efterårsferie hos Bøtterns.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/VXzl</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 18 Octbr 1948.
 Kære Grevinde.
 Jeg har nu bestemt mig til at rejse herfra Torsdag. Jeg har undersøgt Forbindelserne og faaet at vide at Færgen gaar fra Svendborg Kl. 14.20 og ankommer Kl. ca 18 til Nakskov. Thora tog til Odense i Lørdags og i Dag rejste mine Søstre sammen med Ane der skal besøge Bøttern i Efteraarsferien, saa nu er vi kun 4. her tilbage. Barometret er raslet ned til Regn og Blæst, hvilket stemmer med Forholdene udenfor. Mange Hilsner gaar fra Else og Puf 
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1948-11-20</t>
   </si>
   <si>
     <t>Elise Hansen
 Peter Hansen
 Andreas Larsen
 Johan Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Johan/Lysse og Johannes Larsen har hentet Elisa Hansens urne på et krematorie i København og kørt den til Faaborg, hvor den blev nedsat i Peter Hansens grav. 
 Nu laver Johannes Larsen ex libris.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Ofud</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg 
 Bandholm
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 20 Novbr. 1948.
 Kære Grevinde
 Ja nu er jeg altsaa hjemme igen. I Forgaars Morges Kl. 6.15 hentede Lysse mig og vi kørte ud paa Enghavevej og drak Kaffe hvorefter vi hentede Elises Urne paa Krematoriet ved Roskildevej og naaede en Færge ved 9 Tiden, traf Puf og Else i Nyborg og kørte i øsende Regn til Faaborg. Middag paa Rasmussens Hotel, derefter en Højtidelighed i Museets Forhal og saa til Kirkegaarden hvor Urnen blev sat ned i Peter Hansens Gravsted. Saa flyttede jeg over i vores Vogn og fulgtes med Lysse til Nyborg, hvor de naaede en Færge ved 4 Tiden, og saa kørte vi her hjem. Jeg er nu i Gang med Arbejdet igen, men der er stadig noget der skal gøres før jeg kan begynde for mig selv. Bl.a. nogle Ex libris, Hilsner fra Else og Puf! Mange fra mig.
+Din hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1943-06-28</t>
+  </si>
+  <si>
+    <t>Gonny Egeberg Jørgensen
+Adam Knuth
+Elisabeth Knuth
+Johannes Madsen
+William Shakespeare</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Amtslægen var. 
+Johannes Larsen kaldte i et af sine allerførste breve til Christa Knuth hende en "fuldendt Værtinde". 
+Shakespeare-citatet stammer fra skuespillet King John (Kong Johan) 4. akt, scene 2, fra ca. 1595. Salisbury siger her "gild refined gold, to paint the lily", hvilket kan fortolkes som, at det er spild af tid at male eller forgylde en lilje, eftersom noget, der allerede er perfekt ikke kræver yderligere udsmykning/forskønnelse.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen havde en varm og hård hjemtur. Dynen på hotellet var for kort. Han tog til Holmegaard Glasværk med Amtslægen. I Ringsted kørte toget fra ham, så han fik tre timers ventetid. I Nyborg fik han kørelejlighed til Kerteminde. Et par dage efter fik Larsen en slem forkølelse. Nu har han ryddet op i værkstedet.
+Johannes Larsen takker for et dejligt ophold. Christa Knuth har skrevet, at han har kaldt ende "den fuldendte Værtinde" (dette i hans brev til hende 1942-10-21), og Larsen svarer med et Shakespeare-citat.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Zz2x</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde Chr. Knuth
+Liseleje Strandhotel
+Liseleje
+[Håndskrevet på kuvertens bagside:]
+Johannes Larsen
+Kjerteminde
+[I brevet:]
+Kjerteminde 28 Juni 1943.
+Kære Grevinde!
+Der var ingen Hotelkarl paa Næstved Banegaard og da jeg sveddryppende ankom til Hotellet og spurgte hvordan jeg skulde faa Adgang til Færgen næste Dag fik jeg at vide at jeg personlig skulde afhente Tegnet paa Banegaarden. Jeg bestemte saa at drikke en Pilsner først men der var ingen Øl. Saa drak jeg en Sodavand og traskede til Banegaarden igen. Fik et Kort til Færgen, det eneste de havde og Besked om næste Dag Kl 12,02 at tage med en Slæber til Ringsted og derfra til Korsør. Saa gik jeg tilbage til Hotellet og spiste 4 Stk Mad og 2 Kortelettre og 2 Glas, Øl, der var nemlig Fadøl naar man spiste til. Saa tilbragte jeg Natten med skiftevis at hale Dynen op om Skuldrene og ned om Benene idet den i første Tilfælde kun naaede lidt nedenfor Knæene og i sidste op til Brystet. Næste Dag besøgte jeg Amtslægen som jeg kørte med til Holmegaard og saa Glasværket i Virksomhed mens han tilsaa en Patient, saa om ad Herlufholm og Frokost, hvorefter han kørte mig til Banegaarden. Jeg kom godt til Ringsted, men da jeg ikke før er kommen ind i Byen fra den Side forestillede jeg mig at jeg skulde ud samme Vej og lod det Tog der holdt køre, inden jeg spurgte hvornaar Korsørtoget gik. Det var det jeg Idiot skulde have været med. Saa havde jeg 3 Timer at vente til det næste og Udsigt til at betale 30 Kr for en Bil fra Nyborg og hjem – Heldigvis skulde der ikke Adgangskort til næste Færge. Saa købte jeg en Wo[ulæseligt] ”det indre Kup” og satte mig til at læse. Ankommen til Nyborg ved 9 Tiden havde jeg endelig lidt Held. Der var en Bil fra Kjerteminde der skulde hente et Selskab ved Færgen og der fik jeg Plads hos Chaufføren; tilbød at betale Halvdelen men slap med en Trediedel og kom saa endelig hjem henad Kl. 10. Alt stod vel til. Næste Dag drev jeg og om Fredagen var jeg i Odense og fik en Generalforkølelse saa jeg var rigtig sløj Lørdag og Søndag men i Dag har jeg det helt godt og har faaet skreven en Del Breve og ved Hjælp af min Glarmester hængt Billeder op i Værkstedet, saa det ser nogenlunde beboeligt ud, saa maa jeg i Morgen faa ryddet op på Gulvet.
+2.
+Det var Indledningen
+Nu kommer det egentlige. Tusind Tak for den dejlige Tid. Du sagde noget om at jeg havde kaldt Dig ”den fuldendte Værtinde” det kan jeg jo ikke forbedre, ”To gild refined gold, to paint the lilae, to add fresh perfume to the violet o.s.v. som Shakespeare siger et eller andet Sted, men jeg kan altsaa konstatere at det passer. Jeg haaber snart at høre fra Dig at I har det godt og nyder det gode Vejr ved Stranden.
+Hils Børnene og Frk Egeberg og mange Hilsner til
+Dig selv fra
+Din hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1943-08-09</t>
+  </si>
+  <si>
+    <t>Johannes Larsens maleri til Christa Knuth er omtalt i flere breve fra perioden</t>
+  </si>
+  <si>
+    <t>Billedet er sendt. Hvis Christa Knuth synes, at det ligner en anskuelsestavle, er det hendes egen skyld, da hun ønskede at få tilføjet fasankokke, hejre og vibe. Billedet er plettet, men det bliver pænt, når farverne tørrer og olien fordamper. Larsen er spændt på, hvad Christa Knuth synes om maleriet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/JKiO</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth
+Knuthenborg
+Brandholm.
+[Håndskrevet på kuvertens bagside:]
+Johannes Larsen
+Kjerteminde
+[I brevet:]
+Kjerteminde 9 Aug. 1943.
+Kære Grevinde!
+Billedet er nu sendt som Ilgods og saa haaber jeg Du maa faa det i god Stand. Bare Du nu ikke maa blive altfor skuffet. Hvis Du synes det ligner mere et ”Anskuelsesbillede” end et Kunstværk er det nu delvis Din Skyld, i det Du maa bære Ansvaret for Fasankokkene, Viberne og den ene Hejre. Hvis Du synes det fedtet og plettet og ækelt i Stoffet saa er det rigtigt nok, men det vil fortage sig efterhaanden som Farverne tørrer op og Oljen fordamper. Vi nød Ænderne Dagen efter at de kom de var udmærkede. Jeg er naturligvis umaadelig spændt paa hvordan Du synes om Skilderiet, det kan Du nok forstaa. Mange Hilsener
+Din hengivne 
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1944-03-07</t>
+  </si>
+  <si>
+    <t>Bjørn Birk-Ramming
+Holger Lund, Christa Knuths bror
+Leo Swane</t>
+  </si>
+  <si>
+    <t>Herregården Hvedholm ligger ved Faaborg. 
+Holstenshus er en af landets yngste herregårdsbygninger opført i 1908. Den er beliggende i Diernæs Sogn, Sallinge Herred. (Wikipedia marts 2024). 
+Det er formodentlig illustrationer til Kold: Historien om lille Mis, som Johannes Larsen snittede træsnitsillustrationer til.</t>
+  </si>
+  <si>
+    <t>Faaborg Museum har fået revner i muren efter et bombenedslag i nærheden, og Johannes Larsen har sammen med Leo Swane fundet opbevaringssteder til nogle af museets billeder. I øvrigt snitter Johannes Larsen træsnit, og han har fået en bestilling fra Christa Knuths bror.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/A0QC</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde 
+Chr. Knuth
+Knutherborg
+Bandholm.
+[I brevet:]
+Kjerteminde 7. Marts 1944.
+Kære Grevinde!
+Jeg er nu oppe igen og befinder mig helt vel efter at have tilbragt en Uge i Sengen. Jeg blev kaldt ned til Faaborg sammen med Leo Swane for at se paa nogle Revner i Museet foraarsaget ved at nogle Bomber var eksploderet i Nærheden. Der var ogsaa faldet en amerikansk og en tysk Flyvemaskine ned i Nærheden. Vi kørte rundt og saa paa nogle Rum til at fordele nogle Billeder i. Paa Hvedholm Holstenshus og hos en Kaptain Ramming. Da jeg kom hjem snittede jeg et Par Dage, men gik saa i Seng. Jeg har nu snittet 4 og skal til at begynde paa N_o_ 5. Jeg har faaet en Bestilling af Din Broder men det har Du vel hørt. Han skrev at han havde talt med Dig. Nu faar Du ikke mere da Pigen skal ned med Breve. Mange Hilsner
+Din hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1944-09-09</t>
+  </si>
+  <si>
+    <t>HC  Andersen
+Preben Frank
+Peter Hansen
+Adam Knuth
+Elisabeth Knuth
+Andreas Larsen
+Else Larsen,  Andreas Larsens kone
+Mogens Lorentzen
+Carl Nielsen
+Kai Nielsen
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Filmen, som Johannes Larsen medvirkede i, kendes ikke. 
+Det vides ikke, hvilket hæfte Johannes Larsen sendte, men muligvis er der tale om et eksemplar af tidsskriftet Danmark, som Johannes V. Jensen havde bedt Johannes Larsen skrive en artikel om Kerteminde til.
+Christa Knuth sendte ved en tidligere lejlighed en sikahjort, som Larsen-familien spiste. Skindet må nu være blevet garvet. 
+Johannes Larsen kendte flere ved navn Niels Hansen.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har medvirket til en film baseret på "Hvad fatter gør", og han fandt projektet temmelig håbløst. Han er glad for sin nye hund. 
+Larsen sender en kvittering og et hæfte.
+Skindet af sikahjorten er blevet ordnet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/h6rr</t>
+  </si>
+  <si>
+    <t>Kjerteminde 9 Septbr 1944.
+Kære Grevinde!
+Endelig faar jeg et ledigt Øjeblik. De to sidste Dage har jeg været i Store Viby for at blive filmet af en Mand der hedder Preben Frank og som laver en Film sammen med Mogens Lorentzen. Den er bygget over H C Andersens Eventyr ”Hvad Fatter gør er altid det rigtige” og saa er der indlagt en Del fynske Berømtheder H C Andersen, Carl Nielsen, Kai Nielsen, Syberg Peter Hansen o fl. og hvor jeg altsaa optræder som den eneste nulevende, staaende og malende ved et Gadekær foran en Mølle, der gaar rundt og spiller en Rolle ved Fordelingen af Kunstværkerne, og hvis Du kan begribe noget af det er Du klogere end jeg er. En lille Pige kommer løbende med en Gaas og ser paa at jeg maler, det er den Gaas der skal byttes med en Høne. I Gaar var det saa mørkt at han maatte kassere hele Optagelsen og saa maatte jeg jo der ud i Dag igen. Jeg er vældig glad ved den lille nye Hund; det er en køn lille Hund, meget livlig og med smukke Bevægelser. Hermed en Kvittering som Du kan give Din Godsforvalter. Pengene fik jeg Dagen efter at vi havde talt i Telefonen, Postbudet havde været med dem, men var gaaet igen da der ingen var hjemme, Dagen før altsaa. Det er en sløj Boghandler Du har, naar han ikke en Gang gider skrive til Forlaget efter et Hefte, men her er altsaa et. 
+Vi har lige nu faaet Skindet af Sikadyret fra Nyborg formedelst 10,75 Kr. Jeg skal hilse fra Else og Puf, og saa maa Du hilse dem alle sammen derovre mange Gange, og mange flere til Dig selv fra
+Din hengivne
+Johannes Larsen.
+P.S.
+Vil Du ogsaa hilse Niels Hansens naar de kommer
+JL.</t>
+  </si>
+  <si>
+    <t>1946-07-22</t>
+  </si>
+  <si>
+    <t>Thora Cohn
+Adam Knuth
+Elisabeth Knuth
+Andreas Larsen
+Jeppe Larsen
+Else Larsen,  Andreas Larsens kone
+Rasmus Rasmussen
+Ane Talbot</t>
+  </si>
+  <si>
+    <t>Larsen takker for hejrene, der smagte godt. Han har fået fugle hjem til sin volière, plantet diverse i bassinet og købt guldfiskeunger. Under arbejdet tabte han en manchetknap, som Christa Knuth havde givet ham, men han fandt den igen. 
+En ræv bliver ved med at tage gæssene. Larsen kan ikke lide gift, men han overvejer at lægge en høne med stryknin ud. 
+En lille dreng fra Slesvig bor hos Larsen-familien, og det går godt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/KQjU</t>
+  </si>
+  <si>
+    <t>Kjerteminde 22 Juli 1946.
+Kære Grevinde!
+Tak for Hejrene, som vi fik til Middag i Gaar, de var udmærkede. Jeg har nu faaet min Voliere i Orden, d.v.s. ikke helt, jeg mangler Grus paa Gangen. Men jeg har faet Fuglene hjem og de befinder sig vel i de nye Omgivelser. Jeg har fyldt Vand i Bassinet og plantet en rød Aakande et Brudelys og Vandax og Vandpileurt og desuden svømmer der en Frøbid, det ser helt fint ud. Desuden har jeg sat 15 Guldfiskeunger ud i det. De Guldfisk i Dammen er jeg begyndt at fodre med Havregryn, det er morsomt at se dem skifte Farve, de bliver flest røde, men ogsaa en Del gule i forskellige Nuancer og nogle hvide, en er hvid med gult Hoved og en højrød Plet paa Ryggen. Da jeg lavede Volieren i Stand tabte jeg den ene af de Manchetknapper som Du gav mig, det saa temmelig haabløst ud, da jeg formoder at jeg havde begravet den under en Stenkant, jeg udsatte en belønning paa 5 Kr, og Børnene endevendte en Græsrabat uden Held og saa bestemte jeg mig næste Dag til at flytte Stenkanten, da jeg kom til den tredje Sten, saa jeg noget skinne i Jorden paa Gangen og der laa den med Bagsiden op, traadt ned i Gangen. Vi har gaaet en hel del i Vandet i det gode Vejr, somme Tider 2 Gange daglig. Ellers maler jeg en Del. Jeg er lidt i Tvivl om hvad vi skal med Gæssene; det er jo aabenbart den samme Ræv der har faaet den Vane at tage dem. Kan Du ikke faa Rasmussen til at udrydde den. Jeg synes at Gift er et modbydeligt Middel; men hvis der blev lagt en Høne med Stryknin ud om Natten kunde det jo være at han vilde tage den, og saa var det jo i Orden. Vi har en lille Dreng fra Slesvig der kommer godt ud af det sammen med Jeppe og vi prøver paa at faa ham til at se lidt mundere ud. Jeg skal hilse fra Else og Puf. Hils Adam og Elisabeth, mange Hilsner til Dig selv fra
+Din hengivne
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>1948-03-23</t>
+  </si>
+  <si>
+    <t>Johannes Larsen takker for brevet og slipset. Han har bedt en røgmand om at sende Christa Knuth stenbidere.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ma4T</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Rejst [ordet overstreget]
+Chr. Knuth
+Knuthenborg
+Hotel Cosmopolite [ordene overstreget]
+Maribo
+Store Kongensgade [denne og den følgende linje overstreget]
+København K.
+[På kuvertens bagside:]
+Johannes Larsen
+Kjerteminde
+[I brevet:]
+Kjerteminde 23 Marts 1948.
+Kære Grevinde!
+Tak for Brevet i Gaar og for Slipset i Dag! Det er nydeligt. Da jeg fik Dit Brev, det var vist for Resten i Forgaars, naaede jeg lige at stoppe et Par røgede Stenbidere som jeg havde bedt Røgmanden om at sende Dig. nu venter han med at sende dem til efter Onsdag, saa er Du vel hjemme igen.
+Mange Hilsner 
 Din hengivne
 Johannes Larsen.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
@@ -3802,51 +3802,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/mE9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C74h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZaiD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/64Fi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5xgV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5B9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NqoX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vHQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H0vZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9w6S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7iKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63GQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RtYx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rAW5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YSiU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xNDv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zz2x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/otJS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qnpv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JKiO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2JBk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5T3V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HoVy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MGKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ix1Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yqXv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N0dU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JDwA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/toJ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5EjO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzvI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eB9o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vu7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GqHO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A0QC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2jOF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IiLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0by" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hAY5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kZVb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Htfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YyR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y78o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kfDc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aZUT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z4fS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zPU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h6rr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/soSe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UOxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bFM2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dh15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs2P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9zHx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/T87z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bmdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yZ4z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SP5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yXSz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4KH2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lwDC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MAlh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KaqQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LhDv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s6JF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B40i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMxQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5ord" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66Z4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VBwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpY0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KQjU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w48q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BaZz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fgxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MEut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NJq0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oPQm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tR39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6FTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gUgO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IRXy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H0r3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xblM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RmbV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bpGA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIJb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zVZr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/edjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z4LY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ma4T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DKxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uQ2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K8aj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJWX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KKjX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DDsy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VXzl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ofud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/mE9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZaiD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/64Fi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C74h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5B9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/otJS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ix1Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yqXv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N0dU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kZVb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w48q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tR39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5xgV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NqoX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vHQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H0vZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9w6S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7iKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63GQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RtYx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rAW5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YSiU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xNDv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qnpv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2JBk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5T3V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HoVy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MGKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JDwA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/toJ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5EjO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzvI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eB9o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vu7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GqHO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2jOF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IiLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0by" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hAY5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Htfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YyR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y78o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kfDc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aZUT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z4fS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zPU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/soSe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UOxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bFM2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dh15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs2P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9zHx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/T87z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bmdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yZ4z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SP5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yXSz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4KH2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lwDC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MAlh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KaqQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LhDv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s6JF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B40i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMxQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5ord" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66Z4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VBwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpY0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BaZz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fgxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MEut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NJq0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oPQm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6FTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gUgO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IRXy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H0r3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xblM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RmbV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bpGA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIJb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zVZr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/edjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z4LY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DKxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uQ2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K8aj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJWX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KKjX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DDsy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VXzl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ofud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zz2x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JKiO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A0QC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h6rr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KQjU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ma4T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M103"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -3942,443 +3942,441 @@
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H3" s="5" t="s">
+      <c r="H3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I3" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="5" t="s">
+      <c r="J3" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K3" s="5" t="s">
+      <c r="L3" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="L3" s="6" t="s">
+      <c r="M3" s="5" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E4" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>18</v>
+      </c>
+      <c r="F4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H4" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H4" s="5" t="s">
+        <v>16</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="5" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="K4" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L4" s="6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>18</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="5" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="I5" s="5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J5" s="5" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="K5" s="5" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="5" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="I6" s="5"/>
+      <c r="I6" s="5" t="s">
+        <v>44</v>
+      </c>
       <c r="J6" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H7" s="5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" s="5" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="J8" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K8" s="5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I9" s="5"/>
       <c r="J9" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H10" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I10" s="5" t="s">
+      <c r="H10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K10" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="J10" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K10" s="5" t="s">
+      <c r="L10" s="6" t="s">
         <v>68</v>
       </c>
-      <c r="L10" s="6" t="s">
+      <c r="M10" s="5" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H11" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="B11" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H11" s="5" t="s">
+      <c r="I11" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="I11" s="5" t="s">
+      <c r="J11" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K11" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="J11" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K11" s="5" t="s">
+      <c r="L11" s="6" t="s">
         <v>74</v>
       </c>
-      <c r="L11" s="6" t="s">
+      <c r="M11" s="5" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H12" s="5" t="s">
         <v>77</v>
-      </c>
-[...23 lines deleted...]
-        </is>
       </c>
       <c r="I12" s="5" t="s">
         <v>78</v>
       </c>
       <c r="J12" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K12" s="5" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="6" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="5" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
@@ -4422,2191 +4420,2191 @@
         <v>88</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="I14" s="5"/>
+      <c r="I14" s="5" t="s">
+        <v>90</v>
+      </c>
       <c r="J14" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K14" s="5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H15" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H15" s="5" t="s">
+        <v>95</v>
       </c>
       <c r="I15" s="5"/>
       <c r="J15" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="5" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="J16" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K16" s="5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H17" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I17" s="5"/>
+      <c r="H17" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>107</v>
+      </c>
       <c r="J17" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="J18" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="J19" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K19" s="5" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H20" s="5" t="s">
-        <v>25</v>
+      <c r="H20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I20" s="5" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="J20" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H21" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H21" s="5" t="s">
+        <v>129</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="J21" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="5" t="s">
-        <v>60</v>
+        <v>135</v>
       </c>
       <c r="I22" s="5"/>
       <c r="J22" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K22" s="5" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H23" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I23" s="5"/>
       <c r="J23" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K23" s="5" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="5" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="J24" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K24" s="5" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H25" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I25" s="5"/>
       <c r="J25" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K25" s="5" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H26" s="5" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="I26" s="5"/>
+        <v>37</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>154</v>
+      </c>
       <c r="J26" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K26" s="5" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H27" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H27" s="5" t="s">
+        <v>106</v>
       </c>
       <c r="I27" s="5"/>
       <c r="J27" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="I28" s="5" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="J28" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H29" s="5" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="I29" s="5" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="J29" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E30" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E30" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H30" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I30" s="5"/>
+      <c r="H30" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="I30" s="5" t="s">
+        <v>176</v>
+      </c>
       <c r="J30" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H31" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H31" s="5" t="s">
+        <v>181</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="J31" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E32" s="5" t="s">
-        <v>17</v>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F32" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H32" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I32" s="5"/>
       <c r="J32" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K32" s="5" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I33" s="5" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="J33" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="I34" s="5"/>
+        <v>196</v>
+      </c>
+      <c r="I34" s="5" t="s">
+        <v>197</v>
+      </c>
       <c r="J34" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H35" s="5" t="s">
-        <v>197</v>
+      <c r="H35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I35" s="5" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="J35" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="s">
-        <v>203</v>
-[...3 lines deleted...]
-      </c>
+        <v>135</v>
+      </c>
+      <c r="I36" s="5"/>
       <c r="J36" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="s">
-        <v>140</v>
+        <v>211</v>
       </c>
       <c r="I37" s="5" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="J37" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="5" t="s">
-        <v>214</v>
+        <v>169</v>
       </c>
       <c r="I38" s="5" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="J38" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H39" s="5" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="I39" s="5" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="J39" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="I40" s="5" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="J40" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="K40" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K40" s="5" t="s">
+        <v>230</v>
       </c>
       <c r="L40" s="6" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="5" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="J41" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="K41" s="5" t="s">
-        <v>233</v>
+      <c r="K41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L41" s="6" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H42" s="5" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="I42" s="5"/>
       <c r="J42" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K42" s="5" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="L42" s="6" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H43" s="5" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="I43" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="J43" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K43" s="5" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="L43" s="6" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H44" s="5" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="I44" s="5" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="J44" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K44" s="5" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="L44" s="6" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H45" s="5" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="I45" s="5" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="J45" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K45" s="5" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="L45" s="6" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H46" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="I46" s="5" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="J46" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K46" s="5" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="L46" s="6" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H47" s="5" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="I47" s="5" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="J47" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K47" s="5" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="L47" s="6" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H48" s="5" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="I48" s="5" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="J48" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K48" s="5" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="L48" s="6" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>15</v>
+        <v>280</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>16</v>
+        <v>281</v>
       </c>
       <c r="E49" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H49" s="5" t="s">
-        <v>278</v>
-[...3 lines deleted...]
-      </c>
+        <v>282</v>
+      </c>
+      <c r="I49" s="5"/>
       <c r="J49" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K49" s="5" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="L49" s="6" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>284</v>
+        <v>15</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>285</v>
+        <v>16</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H50" s="5" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="I50" s="5"/>
       <c r="J50" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K50" s="5" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="L50" s="6" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H51" s="5" t="s">
-        <v>291</v>
-[...1 lines deleted...]
-      <c r="I51" s="5"/>
+        <v>292</v>
+      </c>
+      <c r="I51" s="5" t="s">
+        <v>293</v>
+      </c>
       <c r="J51" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K51" s="5" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="L51" s="6" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H52" s="5" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="I52" s="5" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="J52" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K52" s="5" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="L52" s="6" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E53" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H53" s="5" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="I53" s="5" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="J53" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K53" s="5" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="L53" s="6" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H54" s="5" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="I54" s="5" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="J54" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K54" s="5" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="L54" s="6" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E55" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H55" s="5" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="I55" s="5" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="J55" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K55" s="5" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="L55" s="6" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E56" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H56" s="5" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="I56" s="5" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="J56" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K56" s="5" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="L56" s="6" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E57" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H57" s="5" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="I57" s="5" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="J57" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K57" s="5" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="L57" s="6" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E58" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H58" s="5" t="s">
-        <v>332</v>
-[...3 lines deleted...]
-      </c>
+        <v>334</v>
+      </c>
+      <c r="I58" s="5"/>
       <c r="J58" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K58" s="5" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="L58" s="6" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="M58" s="5" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E59" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H59" s="5" t="s">
-        <v>338</v>
-[...1 lines deleted...]
-      <c r="I59" s="5"/>
+        <v>339</v>
+      </c>
+      <c r="I59" s="5" t="s">
+        <v>340</v>
+      </c>
       <c r="J59" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K59" s="5" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="L59" s="6" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E60" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F60" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H60" s="5" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="I60" s="5" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="J60" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H61" s="5" t="s">
-        <v>349</v>
-[...3 lines deleted...]
-      </c>
+        <v>351</v>
+      </c>
+      <c r="I61" s="5"/>
       <c r="J61" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H62" s="5" t="s">
-        <v>355</v>
-[...1 lines deleted...]
-      <c r="I62" s="5"/>
+        <v>356</v>
+      </c>
+      <c r="I62" s="5" t="s">
+        <v>357</v>
+      </c>
       <c r="J62" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K62" s="5" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="L62" s="6" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="M62" s="5" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E63" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F63" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H63" s="5" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="I63" s="5" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="J63" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K63" s="5" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="L63" s="6" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="M63" s="5" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>366</v>
+        <v>17</v>
       </c>
       <c r="F64" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H64" s="5" t="s">
-        <v>367</v>
+        <v>196</v>
       </c>
       <c r="I64" s="5" t="s">
         <v>368</v>
       </c>
       <c r="J64" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K64" s="5" t="s">
         <v>369</v>
       </c>
       <c r="L64" s="6" t="s">
         <v>370</v>
       </c>
       <c r="M64" s="5" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
         <v>372</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="5" t="s">
@@ -6648,653 +6646,653 @@
     <row r="66">
       <c r="A66" s="5" t="s">
         <v>378</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E66" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F66" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H66" s="5" t="s">
-        <v>182</v>
+        <v>379</v>
       </c>
       <c r="I66" s="5" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="J66" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K66" s="5" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="L66" s="6" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="M66" s="5" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E67" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F67" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H67" s="5" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="I67" s="5" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="J67" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K67" s="5" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="L67" s="6" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="M67" s="5" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E68" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F68" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H68" s="5" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="I68" s="5" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="J68" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K68" s="5" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="L68" s="6" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E69" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F69" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H69" s="5" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="I69" s="5" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="J69" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K69" s="5" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="L69" s="6" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="M69" s="5" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>17</v>
+        <v>403</v>
       </c>
       <c r="F70" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H70" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H70" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I70" s="5"/>
       <c r="J70" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K70" s="5" t="s">
         <v>404</v>
       </c>
       <c r="L70" s="6" t="s">
         <v>405</v>
       </c>
       <c r="M70" s="5" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
         <v>407</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E71" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F71" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="5" t="s">
         <v>408</v>
       </c>
-      <c r="I71" s="5" t="s">
+      <c r="I71" s="5"/>
+      <c r="J71" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K71" s="5" t="s">
         <v>409</v>
       </c>
-      <c r="J71" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K71" s="5" t="s">
+      <c r="L71" s="6" t="s">
         <v>410</v>
       </c>
-      <c r="L71" s="6" t="s">
+      <c r="M71" s="5" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="B72" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C72" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D72" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E72" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F72" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H72" s="5" t="s">
         <v>413</v>
       </c>
-      <c r="B72" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E72" s="5" t="s">
+      <c r="I72" s="5" t="s">
         <v>414</v>
       </c>
-      <c r="F72" s="5" t="s">
-[...12 lines deleted...]
-      <c r="I72" s="5"/>
       <c r="J72" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K72" s="5" t="s">
         <v>415</v>
       </c>
       <c r="L72" s="6" t="s">
         <v>416</v>
       </c>
       <c r="M72" s="5" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
         <v>418</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E73" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F73" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H73" s="5" t="s">
         <v>419</v>
       </c>
-      <c r="I73" s="5"/>
+      <c r="I73" s="5" t="s">
+        <v>420</v>
+      </c>
       <c r="J73" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K73" s="5" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="L73" s="6" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="M73" s="5" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E74" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F74" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H74" s="5" t="s">
-        <v>424</v>
-[...1 lines deleted...]
-      <c r="I74" s="5"/>
+        <v>425</v>
+      </c>
+      <c r="I74" s="5" t="s">
+        <v>426</v>
+      </c>
       <c r="J74" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K74" s="5" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="L74" s="6" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="M74" s="5" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E75" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F75" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H75" s="5" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="I75" s="5" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="J75" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K75" s="5" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="L75" s="6" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="M75" s="5" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F76" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H76" s="5" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="I76" s="5" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="J76" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K76" s="5" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="L76" s="6" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E77" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F77" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H77" s="5" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="I77" s="5" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="J77" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K77" s="5" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="L77" s="6" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="M77" s="5" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E78" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F78" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H78" s="5" t="s">
-        <v>447</v>
+        <v>30</v>
       </c>
       <c r="I78" s="5" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="J78" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K78" s="5" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="L78" s="6" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="M78" s="5" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E79" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F79" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H79" s="5" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="I79" s="5" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="J79" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K79" s="5" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="L79" s="6" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="M79" s="5" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E80" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F80" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H80" s="5" t="s">
-        <v>459</v>
-[...1 lines deleted...]
-      <c r="I80" s="5" t="s">
         <v>460</v>
       </c>
+      <c r="I80" s="5"/>
       <c r="J80" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K80" s="5" t="s">
         <v>461</v>
       </c>
       <c r="L80" s="6" t="s">
         <v>462</v>
       </c>
       <c r="M80" s="5" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
         <v>464</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>16</v>
@@ -7375,737 +7373,735 @@
     <row r="83">
       <c r="A83" s="5" t="s">
         <v>476</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E83" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F83" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H83" s="5" t="s">
-        <v>36</v>
+        <v>477</v>
       </c>
       <c r="I83" s="5" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="J83" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K83" s="5" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="L83" s="6" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="M83" s="5" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E84" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F84" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H84" s="5" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="I84" s="5" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="J84" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K84" s="5" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="L84" s="6" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="M84" s="5" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E85" s="5" t="s">
-        <v>17</v>
+        <v>489</v>
       </c>
       <c r="F85" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H85" s="5" t="s">
-        <v>488</v>
-[...1 lines deleted...]
-      <c r="I85" s="5"/>
+        <v>196</v>
+      </c>
+      <c r="I85" s="5" t="s">
+        <v>490</v>
+      </c>
       <c r="J85" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K85" s="5" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="L85" s="6" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="M85" s="5" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>17</v>
+        <v>495</v>
       </c>
       <c r="F86" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H86" s="5" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="I86" s="5" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="J86" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K86" s="5" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="L86" s="6" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="M86" s="5" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E87" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F87" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H87" s="5" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="I87" s="5" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="J87" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K87" s="5" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="L87" s="6" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="M87" s="5" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E88" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F88" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H88" s="5" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="I88" s="5" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="J88" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K88" s="5" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="L88" s="6" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="M88" s="5" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E89" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F89" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H89" s="5" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="I89" s="5" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="J89" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K89" s="5" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="L89" s="6" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="M89" s="5" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E90" s="5" t="s">
-        <v>517</v>
+        <v>17</v>
       </c>
       <c r="F90" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H90" s="5" t="s">
-        <v>182</v>
+        <v>356</v>
       </c>
       <c r="I90" s="5" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="J90" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K90" s="5" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="L90" s="6" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E91" s="5" t="s">
-        <v>523</v>
+        <v>17</v>
       </c>
       <c r="F91" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H91" s="5" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="I91" s="5" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="J91" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K91" s="5" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="L91" s="6" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="M91" s="5" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E92" s="5" t="s">
-        <v>17</v>
+        <v>531</v>
       </c>
       <c r="F92" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H92" s="5" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="I92" s="5" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="J92" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K92" s="5" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="L92" s="6" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="M92" s="5" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E93" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F93" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H93" s="5" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="I93" s="5" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="J93" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K93" s="5" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="L93" s="6" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="M93" s="5" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E94" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F94" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H94" s="5" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="I94" s="5" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="J94" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K94" s="5" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="L94" s="6" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="M94" s="5" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E95" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F95" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H95" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H95" s="5" t="s">
+        <v>550</v>
       </c>
       <c r="I95" s="5"/>
       <c r="J95" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K95" s="5" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="L95" s="6" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="M95" s="5" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E96" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F96" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H96" s="5" t="s">
-        <v>360</v>
-[...3 lines deleted...]
-      </c>
+        <v>555</v>
+      </c>
+      <c r="I96" s="5"/>
       <c r="J96" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K96" s="5" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="L96" s="6" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="M96" s="5" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E97" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F97" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H97" s="5" t="s">
-        <v>557</v>
-[...3 lines deleted...]
-      </c>
+        <v>560</v>
+      </c>
+      <c r="I97" s="5"/>
       <c r="J97" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K97" s="5" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="L97" s="6" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="M97" s="5" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E98" s="5" t="s">
-        <v>563</v>
+        <v>17</v>
       </c>
       <c r="F98" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H98" s="5" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="I98" s="5" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="J98" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K98" s="5" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="L98" s="6" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="M98" s="5" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E99" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F99" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H99" s="5" t="s">
-        <v>570</v>
+      <c r="H99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I99" s="5" t="s">
         <v>571</v>
       </c>
       <c r="J99" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K99" s="5" t="s">
         <v>572</v>
       </c>
       <c r="L99" s="6" t="s">
         <v>573</v>
       </c>
       <c r="M99" s="5" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
         <v>575</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C100" s="5" t="s">
@@ -8149,131 +8145,135 @@
         <v>581</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E101" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F101" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H101" s="5" t="s">
         <v>582</v>
       </c>
-      <c r="I101" s="5"/>
+      <c r="I101" s="5" t="s">
+        <v>583</v>
+      </c>
       <c r="J101" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K101" s="5" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="L101" s="6" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="M101" s="5" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D102" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E102" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F102" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H102" s="5" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="I102" s="5"/>
       <c r="J102" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K102" s="5" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="L102" s="6" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="M102" s="5" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E103" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F103" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H103" s="5" t="s">
-        <v>592</v>
+      <c r="H103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I103" s="5"/>
       <c r="J103" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K103" s="5" t="s">
         <v>593</v>
       </c>
       <c r="L103" s="6" t="s">
         <v>594</v>
       </c>
       <c r="M103" s="5" t="s">
         <v>595</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>