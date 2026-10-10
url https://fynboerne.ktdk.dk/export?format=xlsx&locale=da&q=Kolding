--- v0 (2026-04-27)
+++ v1 (2026-10-10)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="191" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="270" uniqueCount="198" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -733,87 +733,160 @@
     <t>Rich[ard] Ancher ser under et besøg hos glarmester Madsen nogle malerier af Johannes Larsen, som han byder ind på.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/pDAP</t>
   </si>
   <si>
     <t>Fortrykt: Exlibris Hotel Kolding. Kolding, den ...................... 19 Carl Lundgren Kolding 
 Telefon: Nr. 3, 18 og 636.
 Statstelefon Nr. 4 
 Herefter med håndskrift: 17 - 5 29 
 Pile Alle 41 Kjøbenhavn F.
 Til Maleren Herr Johannes Larsen Kjerteminde.
 Jeg var i Kjerteminde i Torsdags og saa paa nogle af Deres Arbejder henne hos Glarmester Madsen og vil nu forespørge om det var muligt vi kunde komme overens om Priser paa de Ting jeg mærkede dem jeg eventuelt kunde tænke mig bag paa og vil nu dem om Prisen Mrk 1-2 og fremdeles jeg skal handle med Billederne igen og beder derfor om nøjeste Pris jeg har mange Gange købt hos Herr Fritz Syberg og mener derfor ogsaa at de vil være imødekommende og sælge mig et Par Billeder.
 Med Højagtelse Rich Ancher</t>
   </si>
   <si>
     <t>1935-05-15</t>
   </si>
   <si>
     <t>Johan Larsen</t>
   </si>
   <si>
     <t>Hubert -
 Achton Friis
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Betrækket er formodentlig til en åben bil.
 Freskerne malede Johannes Larsen i Odense Rådhus' festsal.</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Betrækket er kommet, men man måtte slå låget op, da det blev møgvejr.
 Johannes Larsen m.fl. har været i Kolding og se museet. Han skal lave 40 tegninger til Achton Friis' Fyns-bog og også male på freskerne i Odense.
 Larsen har i et par år haft en knortegås og nu også tre unge gæs, som er blevet tamme.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/YtVa</t>
   </si>
   <si>
     <t>Kjerteminde 15 Maj 1935.
 Kære Lysse!
 Tak for Brevet! Vi har nu faaet Betrækket fra Hubert. Men naturligvis blev det et forbandet Vejr med Blæst og Byger paa Pufs Fødselsdag saa vi maatte pille det af igen og slaa Laaget op. Vi var en Tur i Kolding og saa Museet der efter at have spist fransk Bøf i Snoghøj Færgegaard. Desværre er det mig umuligt at komme til Jer i Foraaret. Da jeg har sluttet Kontrakt med Gyldendal om at lave 40 Tegninger til Fyen, til Resten af Danmark som Achton Friis nu har startet, og da de skal være færdig inden September og jeg d. 15 i næste Maaned skal begynde paa Frescerne i Odense maa jeg jo se om jeg kan faa lavet dem først. Men til Hønsejagten kommer jeg. Vi har i et Par Aar eller 3 haft en enlig Knortegaas gaaende og jeg havde bedt Manse skaffe mig en snigskudt i Fjor hvad der ikke lykkedes, men forleden kom han med 3 fine unge Gæs, saavidt jeg kan se 2 Gaser og en Gaas (den gl. er en Gaas.) hvoraf de 2 ingen Ting fejlede og den tredje hang lidt med den ene Vinge paa Gr. af et Kødsaar i Overarmen Paa Lørdag har vi haft dem i 3 Uger og paa Søndag skal de lukkes ud. De er allerede tammere en den gamle, og kommer og hvæser ad mig naar jeg fodrer. Den lille Pige bliver sødere og sødere. Mange Hilsner ogsaa fra Puf og Else til Jer alle 3.
 Din 
 Far.</t>
   </si>
   <si>
+    <t>1943-02-05</t>
+  </si>
+  <si>
+    <t>Johanne Christine Larsen</t>
+  </si>
+  <si>
+    <t>Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Lindøgaard</t>
+  </si>
+  <si>
+    <t>Daisy  Berg
+Wilhelmine Berg
+Burmeister &amp; Wain
+Alfred Fly
+Adolph Larsen
+Elena Larsen
+Johan Larsen
+Peter Andreas Larsen
+Eli Laub
+Maren -, lejer hos Christine Mackie 1943
+Christine  Mackie
+Elisabeth Mackie
+Elisabeth Neckelmann
+Marie Neckelmann
+- Nouvack
+Meta -, pige i huset hos Johanne C. Larsen
+Ellen  Sawyer
+Laura Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Laura/Skipper Warberg Petersen var i efteråret 1942 indlagt med gulsot. 
+S.V. kendes ikke, men hun må have været Laura Warbergs overordnede på hospitalet, hvor Laura var under uddannelse. Frk. Larsen er også ukendt. 
+Skitsen af den nyindrettede stue findes ikke sammen med brevet. Der ligger en sådan i et andet brev fra Johanne C. Larsen i periode, og det er uklart, hvilket brev den hører sammen med.
+Bedste er sandsynligvis Laura Warberg. 
+Elena/Bimse Larsen havde to halvsøstre, der begge blev kaldt Frk. Neckelmann. 
+Eli er muligvis Eli Laub. Karen kan have været hans kone.
+En kvissel er en forgrening af en fjord eller en å (Ordbog over Det Danske Sprog).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8413</t>
+  </si>
+  <si>
+    <t>Det er skidt, at Laura/Skipper/Bi Warberg er kommet for tidligt på arbejde efter sygdommen.
+Johanne Warberg Larsen sender skitse af stuen. Komfuret er blevet monteret.
+Dr. Fly har været på besøg og lært Johanne at massere foden.
+Christine/Mornine Mackie har fået en lejer, Maren.
+Elisabeth/Putte Mackie er kommet ind i societykredse, og hun har deltaget i et radioprogram.
+Daisys tyske mand er blevet arresteret og ført til Tyskland, fordi han havde afskediget en tysk kvinde. Johanne har skrevet til Daisy, men hun turde ikke omtale arrestationen.
+Tæppet kan nok ikke trævles op og genbruges.
+Ellen Sawyer har været på besøg og spist restemad samt beundret stuen.
+Vandet står usædvanlig højt.
+Der har været luftkamp ved Vilhelm Balslevs gård.
+Ifølge England blev B &amp;amp; W ramt forsætsligt af bomberne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/TXc1</t>
+  </si>
+  <si>
+    <t>Lindøgaard 5-2-1943.
+Kæreste lille Skipper!
+Tusind Tak for dit Brev, det var rigtignok dejligt at høre fra dig, men knap saa rart, at det viste mig, at du endnu ikke er kommen rigtig til Hægterne; hvor det dog var godt at du bad om to Fridage, men hvor kunde S.V. blive forskrækket over, at du havde haft saa faa Fridage, det er da hende selv, der ordner det, men hun maa jo mangle Overblik og Administrations-Evner.
+Godt, at vi har den milde Vinter, saa kan du da komme ud at trave. Nu kan man da tydelig se, at de andre Læger havde Ret, da de mente, du blev taget for tidligt i Arbejde. - Er der varmt nu paa Jeres Værelse? Det tror jeg nu betyder så meget - en saadan bestandig Ubehags-Fornemmelse i Fritiden er sikkert ikke godt.
+Nu har jeg ridset en Tegning op af Stuen; nu kan du gøre dig en Smule Forestilling om, hvordan her er. Vi er saa forfærdelig glade ved den smukke Stue, og saa er her saa dejlig varmt altid og saadan en behagelig Varme; en enkelt Gang er Termometret faret op paa 21⁰Reamur, da havde Far lagt - siger og skriver tre - Skuffefulde Koks paa, men nu har vi lært at moderere os; og nu er her tilpas med utrolig lidt Koks. 
+Komfuret er nu stillet op - Lørdag Eft. samme Dag, som jeg skrev til dig. Jeg havde om Morgenen taget Bad, samt ringet til Dr. Fly, om han vilde se ud til mig, naar han fik Lejlighed. Naa, det trak ud med Komfuropstillingen, det er jo ikke saadan at løbe til, og vi bød saa Mester paa skaaren Smørrebrød, som indtoges her oppe i Stuen, da Køkkenet jo flød. Næppe var Maden nydt, Mester glidt og Stuen fin igen, før Dr. Fly ankom. Man har dog af og til Held med sig, det havde ikke været behageligt, hvis han var kommen midt i Maaltidet, da Stuen her jo var det eneste varme Sted og der jo altid følger lidt delvis Afklædning med. Min opererede Fod har været - og er - temmelig skidt i den senere Tid, jeg tyer meget til mine Stokke igen. Han lærte mig saa at give Foden Massage selv, den lille Frk. Larsen har igen været syg og der er saamænd nok til at slide hende op, uden at hun behøver at tørne herud, men det er nu ikke let at gøre det selv, men jeg må jo se at komme i Gang med det.
+Det var vist ogsaa samme Dag, at jeg havde et langt Brev fra T. Mornine, et godt Brev for Resten, hvad hende selv angaar; hun syntes at være saa vel ved det, er glad ved sin nye Lejer, som hedder Maren og vist er fra Ryslinge; hun har hørt fra Putte via Lysse og Frk. Neckelman, Bimses Halvsøster; det ser ud til at Putte er kommen ind i Society-Kredse, og saa har hun talt i Radioen om sin Rejse gennem Evropa til Lissabon. Eli og Karen havde hørt Udsendelsen og nok ment, det var Putte. Men saa fortalte Morn. en anden Ting, som ikke er saa godt. Du ved nok, hvem Daisy er, T. Misses Datter; hun er gift med en Tysker, Nourask (Nourack) og du ved nok, de har Tante Misses Pensionat endnu og har en Dame til at styre det. De havde en tysk Dame, som Norvack havde sagt op - af hvad Grund ved jeg ikke, Mornine turde aabenbart ikke skrive meget om det. Denne store Forbrydelse resulterede i, at N. blev fængslet af Retfærdighedens Vogter her i Landet, og ført til Tyskland "til en uvis Skæbne", skriver Mornine. Stakkels Daisy, hun er sikkert ude af sig selv. Jeg skrev til hende, men turde knap berøre det, vil jo nødig skaffe hende Ubehageligheder - egentlig kun, at jeg havde havt Brev fra Chr. som havde fortalt mig om, hvordan de havde det, at jeg tænkte paa hende og følte med hende og haabede at det nye Aar maatte bringe Lykke tilbage til "dig og dine".
+2.
+Er der overhovedet Grund til Kondolensebreve, saa er ["er" indsat over linjen] der da her i dette Tilfælde. Jeg vilde saa gerne have skrevet, at jeg tænkte mig bestemt, at dette skyldes manglende Arbejdskraft, netop da de har ført ham til Tyskland, ellers havde de næppe gjort det, for det er da een Mund mere at føde og til ingen Verdens Nytte, men jeg turde ikke, og mon hun dog ikke kan tænke paa det selv.
+Begivenhederne gaar rask ude i Verden, har du kendt Ma'e? Nu ser det jo meget mere end for et Par Maaneder siden ud til, at vi kan skimte Afslutningen. 
+Det var dejligt, at du var glad ved Æblerne og Kludene. Dit Raad med at trevle Tæppet op og bruge, lyder fint, men kun ganske faa Firkanter er bare nogenlunde hele, det er jo gamle Svende, 75 Aar eller mere, men et Par Klude til, kan der maaske blive, selv om alle de lange Sammenhæklinger er medgaaede allerede.
+Nu kom Drengene ind efter endt Dagsarbejde, som har bestaaet i, at de har plantet 300 Grantræer og en halv Snes Birketræer i Haven - jeg skal da love for, at vi faar Skov med Tiden! og med mange vilde Dyr i!!
+I Søndags spiste vi til Middag Kl. 11, da Metha agtede sig til Odense med et Tog; vi fik et Glas henkogte Medister og jeg havde sagt til M. at det blev nok galt, saa lidt der var, men oh Under, vi levnede 3 Stykker, hvilket var en stor Lykke, da den gode Elle ankom Kl. 12 1/4, spændt paa, om hun kom tidsnok til Middag. Vi beundrede i Fællesskab det nye Komfur, mens vi gjorde an med at varme Mad til hende.
+Desert var ogsaa levnet. Tænk, at vi netop Søndag fik fint Solskin, saa hun kunde komme herud, jeg blev forfærdelig glad ved hende, du ved jo - vi har eet og andet at drøfte. Du skulde have set og hørt hendes Begejstring over Stuen her, det var forfærdelig morsomt, hun havde daarlig Ord nok til Pris for det hele. Det var endelig værd at høre; alle andre af dem her omkring, som kommer herind ser sig om og siger saa efter en lang Stilhed: "Her er jo bedre Plas". Uvægerlig det samme har lydt fra dem alle; men man skal jo ogsaa helst vogte sig for at udtale, hvad man mener - det er dog i hvert Fald det forsigtigste. Ok, hvor er de kunstige, de Folk paa Landet.
+Lørdag Formiddag. Nu skal vi se, om jeg kan få Slut paa dette; eftersom det er nærmest Orkan i Dag sidder Mandfolkene herinde, Peter med, og er jo som sædvanlig fulde af Snak om Jagt og Hunde; ja i Dag har de ogsaa den ualmindelig høje Vandstand at tale om, der er jo falden meget Regn, og Jorden var i Forvejen mættet, saa det staar højt alle Vegne; de siger at Vejen [en overstregning] fra hvor Hushækken slipper og ned til Kvisselen staar under Vand, naturligvis dog ikke på hele Vejens Længde; det synes jeg ikke, vi har oplevet før mens vi har været her. - Mon jeg skrev til dig, at der har været Luftkamp over Brogaard, der ved Vilhelm Balslevs Gaard paa Koldingegnen; der faldt Bomber i Nærheden og en mindre Bondegaard var fuldstændig udslettet - men ud over dette, ved jeg ikke mere om det.
+Til Lykke med Bedstes Frakkes Smarthed! hvad har gjort den saa smart? Mærker I noget til vore Venner? man siger jo at Jylland ikke er hyggelig for Tiden, kan det gøre noget, du skriver til mig om det, hvis du ved noget om det. Fra Engl. fastholder de jo, at B. og W. blev ramt føleligt ved Bombningen, de danske Aviser hævder, at det var Sukkerfabrik. som det irriterer mig, at man aldrig kan få den rigtige Sandhed at vide.
+Hvad er der mere, søde Bi? Vi har det alle godt, jeg har dog en hel Del Gigt rundt omkring i hele min Krop og de fleste af mine Led, "knager og brager" som Dr. Fly siger, ja selv i mine Led i Hovedet, kan jeg mærke det, troede Dr. vilde le ad mig, da jeg sagde det, men han kendte det nok og sagde, at det gjorde ondt baade naar man tyggede og talte, hvis det blev slemt. Ingen ved jo, hvad der venter en, men jeg er saa heldig, at jeg ikke beskæftiger mig med det, for det kan jo ogsaa gaa til den gode Side.
+Saa Farvel for denne Gang, søde Bi, hav det godt! Din Mor</t>
+  </si>
+  <si>
     <t>1944-07-07</t>
-  </si>
-[...7 lines deleted...]
-    <t>Lindøgaard</t>
   </si>
   <si>
     <t>Martin Henrik  Balslev
 Nicoline Balslev
 Vilhelm Balslev
 Alfred Fly
 Anne Marie -, i huset på Lindøgaard
 Adolph Larsen
 Ellen  Sawyer
 Maria von Sperling. g. Balslev
 Astrid Warberg-Goldschmidt
 Grete Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Agraren er på Tur: Adolf Larsen/Agraren var kvartalsdranker og forsvandt jævnligt flere dage fra hjemmet. 
 Følgende omtalte personer kendes ikke: Lab-Lasse, Ric, Laura Warberg Petersens engelske veninde, Malerens fra Munkebo, Fischers fra Kerteminde, Frk. Andersen, Rs. Lassen, Hans Kristian og Ruth Petersen. 
 Pax var en strandrestaurant, som lå nær Lundsgårdsklinten i Kerteminde.
 Lægen Adolph Sell stiftede i 1897 Anstalten for epileptiske i Tersløse, senere Philadelphia og siden Kolonien Filadelfia (fra 2007: Filadelfia).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0871</t>
   </si>
   <si>
     <t>Johanne/Junge C. Larsen kunne se på Laura/Bi Warberg Petersens brev, at hun har det godt. Det ville være fint, hvis Laura kunne lære noget om røntgen mm. 
@@ -841,115 +914,115 @@
 æsker har vi lagt i en Papæske, saa blev der Plads til Messingtøjet, som du jo mulig en Gang vil have, der staar det saa pænt i det øverste Rum sammen med en Del andre Sager. Alt Tøj fra Skabet har været ude at luftes og børstes og den store Kasse helt tømt og renset. Malerens fra Munkebo var her i Torsdags Aftes til Kaffe og Jordbær du ved, jeg kan saa godt lide den lille Kone – jeg kunde ikke dy mig for at give hende en lille Tøjbunke, som jeg havde samlet til Grethe, for G. havde faaet flere store Tøjbunker af mig i den senere Tid. D. lille K. sagde, at det var næsten umuligt at skaffe Tøj til Børnene (6) i denne Tid. Synes du ikke, det vilde være rigtigere at give hende dine gamle Børnekjoler som jeg har liggende i Kisten i Stedet for at blive ved med at gemme dem? S.u. Det vilde smerte mig at komme af med dem, men jeg synes, jeg maa gøre det; hun har to Piger, en paa 11 og en paa 5. 
 I Aftes var Fischers fra Kjertem. her til Kaffe og Jordbær, det var saa hyggeligt og morsomt Manse og F. gik en lang Tur og saa det hele, M. sagde, da de var taget af Sted – Kl 11 ½ - at det var det morsomste Besøg, han længe havde haft. I Tirsdags havde jeg det morsomste Besøg jeg længe har haft; nemlig Frk. Petersen fra Sygehuset, jeg var alene hjemme, Manse i Odense, Far paa ”Tur” og vi havde det saa henrivende og hyggeligt, vi har saa megt at snakke om, hun og jeg; hun havde paa Sæby Sygehus (Sjælland) været sammen med en Frk. Andersen, som sagde ”Jeg har hørt om Dem gennem af Datter af en Dame som har ligget paa Kjertem. Sygehus”. Da saa Frk. Petersen hørte Navnet Odder, var hun jo klar over, at ”det var gennem Bibbe”. Ved du, at den Frk. Andersen nu er lykkeligt forlovet med en vordende Lærer? - Frk. P. blev ogsaa til 11 ½ og jeg fulgte hende hen forbi Rs. Lass. Vi var lige betagede af Aftenens Skønhed; en lun, stille Sommeraften med Hylde, der duftede og Fjorden der laa og lyste: jeg kan slet ikke sige dig hvor overvældet, jeg var, tilmed var den Mäne, men den betyder jo nu ikke saa meget på denne Aarrsenestid. 
 I Efterm. har Anne Marie fri; jeg spurgte hende, om hun ikke vilde en Tur til Kjert. saa hun kunde faa Klinten at se og mulig drikke Kaffe i Pax, og det passede saa udm. da hun skulde handle inden sin Ferie, og Vejret er jo saa bedaarende i Dag, Manse er ude at stange Aal og Hans Kristian kalker Gaard. – Jeg havde Brev fra Dis i Gaar de havde haft Kludder i det bog ikke kunnnet faa Færgebilletter, saa de maatte tage et senere
 3 
 Tog, hvortil der altsaa – maaske – ikke krævedes Færgeb, saa de kommer først til Odense Søndag Aften og Dis til Dræby Kl 9 Mand. Morgen. Hvad Dag hun og jeg saa tager til Kjert. til Elle ved jeg ikke helt bestemt endnu, men A.M. [”A.M.” indsat over linjen] skal nok have Ferie i Morgen 8 Dage. Ruth Petersen ringede forleden til Manse om hun maatte komme og være her – ja, jeg ved ikke rigtig hvor længe, men hun vilde komme i Dag om 8 Dage; hun maa jo saa holde til nede hos Grethe, hvad der ogsaa nok havde været Meningen, men sove her. 
 Du kan tro, her er fint nu, ferniseret i Havestuen, Sovekams, Spisestue og Gang; Gulvene straaler og det ser ud ud som om det nok skal holde. Jeg haaber Elle kommer i Morgen, men ved det ikke, jeg glæder mig til at vise hende det skinnende Hus.
 Fra Marie Balslev havde jeg Brev for et Par Dage siden; Line er kommen paa Filadelfia, hvad hun var temmelig ked af, men Marie mente, det var et godt Sted for hende. At de ogsaa kunde være saa pjankede den Gang at lade hende gaa i Arbejde uden en god lang Rekonvalecens – Læger er jo tit mærkelige; jeg sagde mange Gange til Marie den Gang, om hun dog ikke skulde have meget længere Reconv. men Overlægen havde ment, hun skulde i Arbejde. Vilhelm er lidt bedre, men ingen Tale om at komme hjem. Tyskerne har arresteret Henrik, ham der er Dyrlæge i Oxbøl – d. 15_de_ Juni Kl 5 Morgen – ført til Esbjerg, er nu i Kolding, hvor han har det helt godt, faar ret god Mad, maa skrive af og til til sin Kone. Jeg blev rædselsslagen, ringede straks til Marie og spurgte om de var bange, men nej det var de ikke. 
 Manse er bedre tilpas nu, synes jeg, ja egentlig meget bedre og er glad ved at virke med det hele her; ogsaa mit Sind er mere ligevægtigt, saa nu gaar det igen; det pynter paa ens Sind at blive rask; jeg tager paa, kan mærke det paa mit Tøj og se det i mit Ansigt. 
 I Dag er det endelig stille Vejr (min Ørebet. kan ikke taale Blæst) og jeg gik i Form. Omgangen rundt – ud ad Porten og op til Bænkene, det gik helt godt, jeg blev ikke træt af det. 
 Nu formaar jeg ikke mere – Tusind af de allerbedste Hilsner fra din Mutter.
 [Skrevet på hovedet øverst på side 1:]
 Vi har ikke hørt noget særligt om Odense. Jo, det var forfærd. trist med Aarhus. 
 [Skrevet langs venstre margen på side1:]
 Det er sandt, jeg har fået dine Legat Penge fra Kirsten, skal jeg 
 [Skrevet nederst på side 1:]
 sende dem eller gemme dem.</t>
   </si>
   <si>
     <t>1948-08-10</t>
   </si>
   <si>
     <t>Thora Cohn
 Jens Hostrup-Schultz
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot
 Andreas Warberg, Albrechts far</t>
   </si>
   <si>
     <t>Købestævner var i perioden 1913-1986 messer, hvor man kunne sælge og købe forskellige produkter. F.eks. afholdt Dansk Arbejde årlige stævner i Fredericia (Wikipedia marts 2022).</t>
   </si>
   <si>
     <t>Johannes Larsen vil gerne rejse med Johan/Lysse, men han orker ikke søge valuta igen. De kan måske besøge Dede (Alhed Larsens lillebror), Fiilsø, Kaas eller Vorsaa.
 Den følgende dag skal Larsen, Andreas/Puf og Else til Kolding.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/fuQ0</t>
   </si>
   <si>
     <t>Kjerteminde 10 Aug 1948.
 Kære Lysse!
 Tak for Brevet i Dag. Med Hensyn til den omtalte Rejse, saa er jeg parat til den, ogsaa til at rejse med Dig hjem hvis det kan ordnes. Jeg mener det er haabløst for mig at søge om Valuta igen. Men vi kan vel ordne det saadan, at jeg financierer Turen her i Landet, imod at Du sørger for at jeg kommer hjem igen. Jeg skriver til Hostrup Schultz i Kongsø som jeg havde lovet at besøge, men de er nok rejst til Kjøbenhavn til den Tid, da Børnene jo skal i Skole. Vi kan jo besøge Dede, maaske Fiilsø, eller Kaas eller begge. Desuden vilde jeg gerne hilse paa en Mand i Vorsaa som er min Leverandør af Smaafugle; alt i alt kan vi vel nok faa en Tur ud af det. Puf og Else og Børnene var i Gaar til Købestævne i Fredericia og i Morgen kører vi allesammen til Kolding og ser det derværende Museum. Ellers staar alt vel til her. Mange Hilsener til jer allesammen
 fra
 Din Far</t>
   </si>
   <si>
     <t>1948-11-15</t>
   </si>
   <si>
     <t>Helge Constantin Jensen</t>
   </si>
   <si>
     <t>Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Af brev fra Johannes Larsen til Christa Knuth 1948-12-08 fremgår det, at den planlagte lagttur blev udsat, da Larsen blev syg.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2681</t>
   </si>
   <si>
     <t>Johannes Larsen medbringer sin smoking. Andreas/Puf Larsen kører ham til Kolding 26. nov. Larsen venter på Helge Larsen på Saxildhus.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/h7Cl</t>
   </si>
   <si>
     <t>Kjerteminde 15 Novbr. 1948
 Kære Oberst Helge Jensen.
 Tak for Brevet! Jeg skal nok tage en Smoking med. Saavidt Vejret tillader det (ellers kommer jeg med Toget) kører Puf mig til Kolding d. 26 ds. hvor vi spiser Frokost paa Saxild Hus, hvor vi vil være fra Kl. ca 12 1/2. og bliver til De kommer. Dersom vi skulde punktere, eller anden Forhindring indtræffer vil vi telefonere til omtalte Beværtning.
 Med de venligste Hilsner ogsaa fra Else og Puf
 Deres hengive
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1948-12-08</t>
   </si>
   <si>
     <t>Christa Knuth</t>
   </si>
   <si>
     <t>Refshalevej 16 Maribo</t>
   </si>
   <si>
     <t>Helge Constantin Jensen
 Andreas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Christa Knuth flyttede efter sin skilsmisse fra Knuthenborg til en villa i Maribo.</t>
   </si>
   <si>
     <t>Brevet er i privateje</t>
   </si>
   <si>
     <t>Johannes Larsen har været syg med feber. Han skulle have været på jagt med Obert Helge Jensen på Rømø og Slien, men han måtte aflyse. De kom afsted en anden dag. En fisker har lovet Larsen en sejltur til Hatterrevet nord for Samsø, og Larsen har fået bestilling på et billede derfra. 
 Johannes Larsen kommer den 13. for at deltage i Christa Knuths fødselsdag.
 Peter fra Båxhult har været på besøg.
 Larsen spørger, om Christa Knuth fik byttet den villa, som hun havde købt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/CaeP</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej 16.
 Maribo. 
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde 
@@ -1094,59 +1167,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/bIR9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y2Io" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xYmc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lm45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FKrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JIKLC0ja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/17sI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G7FW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xqeI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63g2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FWo6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SEk0aCM6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pDAP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YtVa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p2AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fuQ0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h7Cl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CaeP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q5Q7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/bIR9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y2Io" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xYmc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lm45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FKrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JIKLC0ja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/17sI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G7FW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xqeI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63g2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FWo6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SEk0aCM6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pDAP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YtVa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TXc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p2AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fuQ0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h7Cl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CaeP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q5Q7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M23"/>
+  <dimension ref="A1:M24"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -1959,237 +2032,283 @@
       </c>
       <c r="I19" s="5" t="s">
         <v>156</v>
       </c>
       <c r="J19" s="5" t="s">
         <v>157</v>
       </c>
       <c r="K19" s="5" t="s">
         <v>158</v>
       </c>
       <c r="L19" s="6" t="s">
         <v>159</v>
       </c>
       <c r="M19" s="5" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
         <v>161</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>144</v>
+        <v>153</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>17</v>
+        <v>154</v>
       </c>
       <c r="F20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="5" t="s">
         <v>162</v>
       </c>
       <c r="I20" s="5" t="s">
         <v>163</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>147</v>
+        <v>164</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>168</v>
+        <v>144</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H21" s="5" t="s">
         <v>169</v>
       </c>
       <c r="I21" s="5" t="s">
         <v>170</v>
       </c>
       <c r="J21" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="K21" s="5" t="s">
         <v>171</v>
       </c>
-      <c r="K21" s="5" t="s">
+      <c r="L21" s="6" t="s">
         <v>172</v>
       </c>
-      <c r="L21" s="6" t="s">
+      <c r="M21" s="5" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F22" s="5" t="s">
+      <c r="F22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H22" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="I22" s="5" t="s">
         <v>177</v>
       </c>
-      <c r="G22" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H22" s="5" t="s">
+      <c r="J22" s="5" t="s">
         <v>178</v>
       </c>
-      <c r="I22" s="5" t="s">
+      <c r="K22" s="5" t="s">
         <v>179</v>
       </c>
-      <c r="J22" s="5" t="s">
+      <c r="L22" s="6" t="s">
         <v>180</v>
       </c>
-      <c r="K22" s="5" t="s">
+      <c r="M22" s="5" t="s">
         <v>181</v>
-      </c>
-[...4 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>185</v>
+        <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>176</v>
+        <v>183</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H23" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="I23" s="5" t="s">
         <v>186</v>
       </c>
-      <c r="I23" s="5" t="s">
+      <c r="J23" s="5" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="K23" s="5" t="s">
         <v>188</v>
       </c>
       <c r="L23" s="6" t="s">
         <v>189</v>
       </c>
       <c r="M23" s="5" t="s">
         <v>190</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="G24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="J24" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="K24" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="L24" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="M24" s="5" t="s">
+        <v>197</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>
     <hyperlink ref="M23" r:id="rId28"/>
+    <hyperlink ref="M24" r:id="rId29"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>