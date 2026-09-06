--- v0 (2026-05-16)
+++ v1 (2026-09-06)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="61" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="71" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -230,54 +230,136 @@
     <t>Nordskov</t>
   </si>
   <si>
     <t>København</t>
   </si>
   <si>
     <t>Camilla Bertram
 Johannes Larsen</t>
   </si>
   <si>
     <t>Faaborg Museum, Fritz og Anna Sybergs arkiv, breve fra Fritz til Anna i tiden 27/7 1893 til 16/10 1904.</t>
   </si>
   <si>
     <t>Fritz har været på en dejlig tur, hvor han lavede en tegning af Johanes Larsen liggende på lur bag en tankskanse. De har været på Fyns Rev og på Mejlø. Han undrer sig over, om der er togstandsning, siden han ikke hører fra Anna.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/IHTH</t>
   </si>
   <si>
     <t>Nordskov. 16/12 1901. Kære Høns!
 I Dag har vi været en dejlig Tur. Først på Edderfugletræk ude ved Fyns Rev, hvor jeg lavede en Tegning af Johannes liggende på Lur tag en Tangskanse. Hvis jeg ikke får ham malet i den eller en lignende Situation ude i den fri Natur, så tror jeg ikke jeg vil dø rolig. Det er på Fyns nordøstligste Punkt, med hele Kattegattet skyllende ind på Revet og Udsigt til Refsnæs og Samsø, så det er da i Guds frie Natur. Senere var vi en Tur ovre på Mejlø, en lang mærkelig formet Ø fuld af Torne og fuldstændig ubeboet og uopdyrket. Der var flere Øer af samme Naturbeskaffenhed og store Fladstrande imellem dem fyldt med Ænder og Måger, der var også en Flok Svaner. Er der mon Togstandsning på Sjælland? I så Fald må jeg jo have Tålmodighed, men jeg kunde ellers nok lide at få et Brev fra Jer. Vi har bestemt at tage herfra Torsdag eller Fredag. Og jeg har fastsat min Afrejse til om Lørdagen.
 Hvis I kommer ned at tage imod mig da kan jeg ikke sige Jer andet end at jeg tager fra Kjerteminde 3,20, hvornår vi så komme til København ved jeg ikke. Johannes mener at det ikke er samme Tog, som når vi tager fra Fåborg.
 Hils Alle. Kys Børnene. Hils Bertram som jeg forresten har skrevet til. Muligvis får Ingen af Jer mine Breve da der sagtens må være Togstandsning på Sjælland siden jeg intet hører fra Jer. Mange Hilsener fra Din Fritz.</t>
   </si>
   <si>
+    <t>1928-12-14</t>
+  </si>
+  <si>
+    <t>Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Johanne Christine Larsen</t>
+  </si>
+  <si>
+    <t>København F
+3</t>
+  </si>
+  <si>
+    <t>Kærbyhus Kerteminde</t>
+  </si>
+  <si>
+    <t>Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Peter Oluf Brønsted
+Marie Larsen
+Janna Schou
+Christine Swane
+Erik Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Laura/Bibbe Warberg boede fra 1928 en tid i København. 
+Waldorf-pædagogik kaldes også Rudolf Steiner-pædagogik). Waldorf-legetøj lægger op til, at barnet selv skal bygge, udvikle, forme, forestille sig osv. (Hjemmesiden Tumlebørn). 
+Grete, Lotte, Bjørnhof, Frans og Fru Weissøe kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3893</t>
+  </si>
+  <si>
+    <t>Brev 1:
+Laura Warberg har været på Teknologisk Institut og se en udstilling sammen med Christine Swane/Tante Ugle. Sidstnævnte har solgt et billede til et ministerium for 600 kr. 
+Laura har planer om at besøge Brønsted-familien. Hun og Marie/Rie Larsen skal lave klejner sammen. 
+Laura ar ikke råd til at købe julegaver. Hu har besøgt en bekendt, som forhandler Waldorf-legetøj. 
+Brev 2:
+Det var sødt af Johanne og Adolf Larsen, at de ville betale Laura Warbergs rejse, men hun kan først komme hjem til sommer. 
+Laura er nedtrykt og føler sig alene. Frans kalder hende en indesluttet natur. Nogle synes, at Laura bliver misbrugt, men hun bestemmer selv, hvad hun vil og gør.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/pE6R</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Fru Warberg Larsen
+Kærbyhus
+Kerteminde
+Fyn.
+[På kuvertens bagside:]
+L. Warberg Larsen
+Falkoneralle 5 3
+Kbhvn. F
+[I brev 1:]
+Kære lille Mor!
+Mange mange Tak for dit lange Brev jeg er forfærdelig glad for det.
+Det er kedeligt at I naaede at blive opsatte paa Tinge, han kan jo desværre ikke undværes i Bedriften. Hvor var det sødt af jer at I vilde betale min Rejse, men selvfølgelig kan det ikke lade sig gøre i saadan en Kampagnernes Tid. Du har Ret vi maa glæde os til Sommer, og - i Guder hvor jeg glæder mig; hvorlænge er du i Holland, Mams? Der er saa smaat Chance for at Grete kommer til Hareskov til Sommer hos Købmand Bjørnhof vores Købmand halvt eller helt, Bekendte af Dis og [ulæseligt ord]
+Humøret er nedtrykt i Dag kan du tro sommetider synes jeg at det vokser mig over Hovedet men det er kun naar jeg er sløj og nedtrykt, og føler mig alene. (tro nu ikke af dette at jeg fortvivler, langtfra, jeg ser bare rent nøgternt paa det,) paa en Maade du nok jeg kan tale med ogsaa rigtigt, men det ligger mig temmelig fjernt. Frans har ogsaa luret mig dt a' han sagde en Gang Ja, det kan nok se ud som om er en ikke indesluttede Natur, men du er det nu i høj Grad alligevel. En indesluttet Natur? det er det nu ikke godt at være i alt for høj Grad, det letter, synes jeg man har mærket et Par Gange, naar man rigtig faar talt ud og "lettet sit Hjerte"
+Jeg staar nu ikke helt let herinde Mans, selv om jeg selv absolut vil holde paa jeg gør det. Det irriterer mig rædsomt altid at høre fra alle Sider, at jeg bliver misbrugt paa det grusomste, jeg skal mindandten nok selv bestemme hvor jeg vil være og hvad jeg vil gøre. Det er underligt for mig at tænke tilbage paa dette halve Aar, ikke saa meget paa alt hvad der har været talt og gjort som paa alt det der ikke er blevet sagt og gjort
+Farvel lille Mans og [ulæseligt]
+[Tegninger af ansigter]
+[På arkets bagside:]
+Til Mor!
+Til Mor!
+Til Mor
+Til fru Johanne Warberg Larsen
+Min nye Adresse er jo bare Hareskov St. adrs. Fru Weissøe. 
+[Brev 2:]
+Kjøbenhavn 14-12-28
+Kæreste lille Mans!
+Hvor er du dog en flink Skriver, voldsom flink. Jeg synes jeg vilde have et Par Ord med, nu der var Skrivelejlighed.
+Nus og jeg var i gaar henne paa Teknologisk Institut. Det var en lidt blandet Fornøjelse, naar man har set sådan en Udstilling et Par Gange har man faaet nok. T. Ugle gav (det var et storslået Foretagende det bedste derinde) Chokolade og Æbleskiver. T. Ugle har jo lige solgt et Billede til Ministeriet til 600 Kr. og tænk saa blir det "sat" i Bladene til 60 Kr Uforskammet
+Jeg venter saa smaat på Tinge, jeg ringede om han muligt vilde med til Brønsteds i Aften, men det er ikke sikkert han kommer, Middag hos Pauline!!
+Paa Tirsdag "rejser" Nus og jeg til Frederiksberg for at bage Klejner. Rie og jeg har slaaet os sammen, jeg har faaet Lov til at blive derude, naar jeg bare har lavet Middagsmaden.
+Der er en forfærdelig Masse nu til Julen og det Satans Julespil ta'r en Grusom Tid. 
+Guderne maa vide hvoddan jeg skal faa købt Julegaver, kun 20,5 Kr haves paa Lager, 24 Kr lagt til side til Rejse. Saa har jeg købt Strømper, Frimærker været hos Frisørinde o.s.v.
+Tinge ikke kommer saa naar jeg ikke Brøndsteds inden Jul, det er vel ogsaa lige meget saa [ulæseligt].....
+Det er vel nok ekspedit du faar Svar herfra. Vi har Sne har I ogsaa det
+Jeg har været henne i St Kongensgade hos Lotte i Dag og se alt hendes Waldorfschule Legetøj, hun er jo representant for det her i Danmark, det var forfærdelig morsomt, naar man er vant til at se paa alt det moderne mekaniske [resten af brevet mangler]</t>
+  </si>
+  <si>
     <t>1941-11-20</t>
-  </si>
-[...1 lines deleted...]
-    <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Hareskov</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Sus -
 Johan Sebastian Bach
 Thora  Branner
 Louise Brønsted
 Bertel Christian Budtz Müller
 Peter Hansen
 Johannes Larsen
 Thomas  Løkken
 Axel  Müller
 Janna Schou
 Jørgen Schou
 Marianne Schou
 Marie Schou
 Mette Schou
 Franz Syberg
 Else Warberg
 Laura Warberg Petersen</t>
@@ -485,59 +567,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/gE1v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHTH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YyR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/gE1v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHTH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pE6R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YyR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M6"/>
+  <dimension ref="A1:M7"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -697,130 +779,174 @@
       <c r="H4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="I4" s="5"/>
       <c r="J4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="6" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I5" s="5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J5" s="5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="K5" s="5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="D6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="E6" s="5" t="s">
+      <c r="F6" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="F6" s="5" t="s">
+      <c r="G6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H6" s="5" t="s">
         <v>54</v>
       </c>
-      <c r="G6" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H6" s="5" t="s">
+      <c r="I6" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="I6" s="5" t="s">
+      <c r="J6" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="J6" s="5" t="s">
+      <c r="K6" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="K6" s="5" t="s">
+      <c r="L6" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="L6" s="6" t="s">
+      <c r="M6" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="M6" s="5" t="s">
+    </row>
+    <row r="7">
+      <c r="A7" s="5" t="s">
         <v>60</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="G7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="L7" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
+    <hyperlink ref="M7" r:id="rId12"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>