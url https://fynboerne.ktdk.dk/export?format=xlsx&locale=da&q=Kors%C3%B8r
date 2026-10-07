--- v2 (2026-08-18)
+++ v3 (2026-10-07)
@@ -560,75 +560,75 @@
 Han maler (stadig) på skiven med kronprinsen til Fugleskydningsselskabet.
 I.A. Larsen (hans far) har byttet en ejendom i Odense væk for en i Korsør.
 Det har været et forfærdeligt vejr, og meget har taget skade.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/u64H</t>
   </si>
   <si>
     <t>Kjerteminde 12 Maj 1898.
 Min egen Kæreste!
 [Tak] for Dit Brev. Jeg ser Da[noget af papiret mangler] ogsaa husket paa de 4 [noget af papiret mangler]liste. Jeg rejser til [Kjø]benhavn i Morgen, og naar Du læser dette er jeg vel paa Vej, jeg vil nemlig saa tidlig af Sted, at jeg kan naa at tage ud i Christianslund og male en Skitse af Baggrunden til Kronprinsen. Jeg har malet paa ham i Dag [noget af papiret mangler] efter en Uniformsfrak[ke j]eg laante af v. Rosen, som jo er Løjtnant, apros han fik forleden Redningsmedaljen med Tilladelse til at bære samme. J[eg] har lige skreven til [noget af papiret mangler] at jeg rejser i Morgen, [noget af papiret mangler] glemte at opfordre [noget af papiret mangler] til at tage hen til je[noget af papiret mangler] der har imidlertid skreven at hun maa nok og ikke skal bryde sig om at komme hjem til bestemt Tid, alligevel tror jeg ikke hun kommer uden at Du pirrer ved hende. Fader var i Gaar i Odense og byttede en Ejendo[m] i Albanigade bort mod en i Korsør, med 6 Lejligheder, som alle er udlejet [noget af papiret mangler] fra 200-500 Kr. og fik [noget af papiret mangler] Kr. i Bytte, og i Dag har [noget af papiret mangler] været her nede og [noget af papiret mangler]t Papirerne i Orden. [det] har været et forfærdeligt Vejr i Nat, det halve af den største Sølvpoppel nede i Baggaarden var falden ned i Morges, den der stod i Hjørnet og det spærrede alle 3 Veje. Du ved den saa saadan ud: [tegning] og det var den Side ud mod Stranden [der va]r falden. Det er kedeligt at den saadan faldt om, men de ere raadne indeni. Vor Nabos Haveplankeværk laa paa Gaden i næsten hele Længden og et Skib som la[a paa] Reden var drevet et la[ngt] Stykke og vor Baad [som] stod paa Land var fal[lden] om. Naar Du skriver [noget af papiret mangler] at have faaet dette kan Du adressere Brevene til Lützhøfft. Du maa endelig ikke holde op, jeg længes meget efter Dig og bliver meget ked af det hvis jeg ikke faar Brev fra Dig i Morgen kærlige Hilsner. Jeg elsker Dig. Din hengivne
 Johannes Larsen</t>
   </si>
   <si>
     <t>1898-10-13</t>
   </si>
   <si>
     <t>Christine Swane</t>
   </si>
   <si>
     <t>Korsør
 Ullerslev
 København</t>
   </si>
   <si>
-    <t>Anna 2 -
-Maren -
+    <t>Maren -
 Thora  Branner
 Fru Bülow
 Margrethe  Eckardt
 Elisabeth Eckardt    
 Adolph Larsen
 Alfred Larsen
 Alhed Larsen
 Cathrine Larsen
 Georg Larsen
 Helga Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Lars Larsen
 Marie Larsen
 Martin Larsen
 Valdemar Larsen
 Vilhelm Larsen
 Anna Marie  Larsen, Georg Larsens hustru 
 Vilhelm Larsen, Georgs søn
 Christine  Mackie
 Sophie Meyer
 Elisabeth Storm
 Hempel Syberg
+Anna  -, ven af Larsen-familien
 Albrecht  Warberg
 Andreas Warberg
 Laura Warberg
 - Winther</t>
   </si>
   <si>
     <t>Christine Swane er begyndt på Kunstskolen i København. Johannes og Alhed Larsen er ved at planlægge bryllupsrejse til Italien.
 Planten Viburnum hedder også japansk snebolle.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
   </si>
   <si>
     <t>Vilhelmine Larsen og Laura Warberg mødes for første gang. Familien Warberg ser, hvor Johannes skal bygge villaen på Møllebakken. Vilhelmine Larsen håber, at Christine Swane er begyndt på skolen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/GBxo</t>
   </si>
   <si>
     <t>Kjerteminde den 13/10 98
 Kjæreste Christine!
 Du kan nok slet ikke forstaa hvorfor jeg ikke skriver og takker for den smukke Gave Du sendte mig ja du kan rigtignok tro jeg blev glad ved at eje den som jeg har set dig arbejde paa herhjemme Tak skal Du have og naar Johannes kommer skal han hjælpe mig at faa den i Ramme og saa skal jeg daglig have Glæde
 Du længes vel efter at høre lidt om selve Dagen, Maries Brev kom om Morgenen og om Eftermiddagen Margrethe Du og Slagelse og Stege om Aftenen Johannes og Vilhelm jeg blev saa glad da Johannes kom fordi jeg troede ikke han huskede den; men Glæden var kun kort han nævnede ikke med et Ord Fødselsdagen; kom om Rejsepenge, nu sender vi dem i Morgen saa har I dem snart i Kjøbenhavn, derfor er det at jeg ikke kan sende Dig dine firs sammen med Bisses men der er jo heller ikke mange Dage til, vi haaber saa Du er begyndt i Mandags og længes efter at høre hvad Du synes om det. Nu til Fødselsdagen igjen jeg har faaet mig et Par nye Sko dem lod jeg Fader give mig i den Anledning, G Larsen kom med 2 Flasker rødvin, 2 store Blomkaalshoveder og et Pund fin Chokolade
 Lille Ville med et helt Fad Givekager – Maries Moder med en smuk Boukjet, Sofie ligesaa Fru Storm med den dejligste Margeritha som hun gaar og flytter rundt med
 Din Vibornum er taget ind og dit Træ saa her er mange Blomster i stuen, om Formiddagen rejste Faer til Korsør der var igjen Bud fra Fru Bülow og flere andre men det blev en hel fornøjelig Tour for ham det var fint Vejr og de var alle saa medgjørlige.
@@ -1698,51 +1698,51 @@
     <t>Rossia, Mandag 5/9-1927.
 Kæreste lille Junge! Det var da et Lyspunkt i Aftes at høre fra Østerbro, at Lysse er kommen ombord til sin Far – hvor var det dog godt. – jeg har tænkt med Rædsel på, at Lysse skulde lande på Færøerne og gå der og vente på Skib. Jeg ringede straks til Øbro, da vi kom fra Hareskov i Aftes, da var Puf og Lugge endnu ikke kommen, men Bes lo[vede - et stykke af papiret mangler] at ringe; så ringede Pan ved ½11 Tiden derindefra og fortalte mig det, hun sagde også, om jeg ikke kom derhen lige fra Kontoret i Dag, og det gør jeg så. Jeg kan nu ikke tænke mig andet, end at Begravelsen bliver Onsdag – i så Fald kan jeg køre i Bufs Bil i Morgen, Tirsdag, når han kører sin Mor til Korsør – hun har ventet til Tirsdag for min Skyld! 
 Jeg skrev til Dig sidst Lørdag Aften ude i Hareskov – mon vore Blomster nåede friske derover? Søndag – i går – cyklede Nus og jeg en dejlig Tur ad Vejen til Fiskebæk gennem de store Skove. Tænk dig, da vi vilde gøre Rast et Sted i Skoven – fandt vi – kun c 100 Al. fra Vejen – en pragtfuld Langdysse – (må det vel have været) en stor oval Gravhøj - omgivet af 20 store, mosgroede Granitstene – en stensat Indgang til Gravkammeret, der var lukket med en sprængt Granitskive; der var så vidunderligt – ganske stille – ikke et Menneske – og tænk, [at vi - et stykke af papiret mangler] netop skulde lande på [en – noget af papiret mangler] Gravhøj! vi blev der længe - lille Nus var så optaget af at finde små Flintstykker, som hun mente var Knive og Spydodder. Imens vilde jeg skære Bs Navn i et af Træerne på Højen – jeg havde udset ét, men Nus valgte et andet, lige over Indgangen til Gravkammeret - da vi kom hen til Træet – stod der et stort A skåren i Barken – temmelig nær ved Jorden, måske har et Barn lavet det Jeg skar så med Nussets Dolk et smukt AL og med et Kors over.
 vi filede Bogstaverne smukt ud med de skarpe Flintsten, det kom til at se så kønt ud – de Døde er vel der, hvor vi tænker på dem, og nu har Nus og jeg et Gravsted for Tante Be ude i Skoven. Vi blev der længe, Nus løb stadig og fandt små Sten og Mærkværdigheder – hun tav ganske stille, da hun så, at jeg var fordybet hel i mine egne Tanker – de var hos Be og hos Las og Drengene – og hos alle Jer derovre; og Be var for[herefter mangler en del af papiret]lig levende og nærværende hele Tiden – det var en underlig og meget højtidelig lille Stund.
 afbrudt
 1000 Tak for dit lange Brev igen nu i Aften – Mandag Aften.
 Vend
 Mandag Aften 
 Kæreste lille Junge!
 Hvor var det godt lige nu at tale med dig! Hvad du sagde om Lysses Ankomst til Las har gjort mig usigelig godt at høre - at Bs Vilje dér virkelig skete Fyldest, så han fik det at vide af sine egne! Og Junge, der [herefter mangler et stykke af papiret] dog mange gode Mennesker til – de Kaptajner ombord på de to Skibe er vi rigtignok stor Tak skyldig – for der er dog sat meget i Gang for at det Foretagende kunde gennemføres! 
 Jeg var jo ude hos lille Lugge – og aldrig har hun lignet Be som nu – det var så mærkeligt at se –; Turen til Skibet i Morges, hvor de ventede fra 7 i Morges til ½11 – hun og Puf i Bilen – ja, det havde taget på hende, det lille Skind, men hun syntes jo, det var rigtigst at gå, da Skibet kom – ”også fordi jeg nu ligner Be så meget”, som hun selv sagde. Hun lå inde på sin Seng, og jeg sad kun et Øjeblik hos hende – jeg sagde, at jeg vidste alt - hun skulde intet sige, det er jo kun så oprivende. 
 Så gik jeg ind til Lomme i Dagligstuen – og så gik Magisteren ind til Lugge – han er mageløs sød imod hende og omhyggelig for hende – han så selv så forsørget ud.
 Lille Lomme fulgte mig op til Sporvognen; jeg købte Extrabladet, hvor Gelsted har skreven smukt om Be – med et dejligt Billede af hende – der hvor hun står i Drivhuset – jeg har selv Billedet. Jeg vil sende Bladet til (min) Adam - du ser det jo nok derovre.
 Tak fordi du lagde en Rose ned i Be’s Kiste fra mig, det er jeg så glad ved; Be og jeg har jo også haft meget sammen – hun var hos mig, da jeg fik Adam – dengang havde vi sådan en dejlig Tid sammen. Ja, jeg tror, jeg i disse Dage har tænkt på hver eneste Smule, jeg har haft med Be – og jeg har meget at takke hende for. Lille Junge, jeg vil gerne komme over til dig; men hvis Las vil ordne det sådan, at ingen skal komme, så vil vi jo alle bøje os for det; nu venter jeg ganske rolig på, hvad du skriver til mig om det og holder mig beredt til at rejse med Nattoget Dagen før Begravelsen - og så rejse hjem næste Eftermiddag – jeg har fået Lov til at få to Dage fri fra Kontoret. 
 Ja, så var der vist ikke mere i Aften; jeg skal nok skrive flittig til dig, lille Junge – jeg ved ikke noget bedre – og især når Brevene kan være blot til en lille Smule Opmuntring. Du må kun skrive, når også du synes, at du ikke kan lade være – du må ikke lade den være besværligt for dig – ja, du forstår, hvad jeg mener; ikke? Alt hvad du allerede har skreven er jeg så taknemmelig for! Tusinde kærlige Hilsener søde god lille Junge, fra din Dis.</t>
   </si>
   <si>
     <t>1929-02-27</t>
   </si>
   <si>
     <t>Ellen  Sawyer</t>
   </si>
   <si>
     <t>Bodild Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Peter Oluf Brønsted
 Esben Hansen
 Harald Høffding
 Matilda Jungstedt
 Drude Jørgensen
 - Krarup, læge
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Elena Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Thøger  Larsen
 Christine  Mackie
 Elisabeth Mackie
 Maurice Maeterlinck
 Arnold Olsen
 Hans Olsen
 Otto Emil  Paludan
 Kirstine -, pige i huset hos Hempel Syberg
@@ -1857,51 +1857,51 @@
 Naa nu vil jeg ønske dig en god Fødselsdag.
 Hilsner til Jer alle 4 fra Puf.
 Tak for sidst. 
 [Indsat øverst s. 2:] x) Luftrejse: København - Holland - hollandsk Indien, Bali.</t>
   </si>
   <si>
     <t>1933-11-30</t>
   </si>
   <si>
     <t>Elena Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Ragnhild -
 - Bendtsen
 Harald Bing
 Johannes Nicolaus Brønsted
 Achton Friis
 Georg Jacobsen
 Frithiof Kemp
 Anker Kyster
 Adolph Larsen
 Andreas Larsen
 Musse Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Karl Madsen
 Harald Nyborg
 Hubert Paulsen
 Valdemar Rørdam
 Karl Schou
 Sigurd  Swane
 Peter Tutein</t>
   </si>
   <si>
     <t>Fehr blev i 1926 grundlagt som forhandler af Ford biler med afdelinger i flere fynske byer. I 2003 ophørte firmaet. (Internet-søgning jan. 2022).
 Det vides ikke, hvem Ragnhild var. 
 Foch var Johannes Larsens hund. Den døde i aug. 1933.
 Hovrättsråd: Dommer ved appeldomstolen, som er den næstøverste domstol i Sverige. (Wikipedia jan. 2022).</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Leo Swane og bankdirektør Jacobsen har fået Ny Carlsbergfondet og Odense Kommune med på, at Johannes Larsen skal dekorere festsalen på Odense Rådhus. Han har flere bestillinger på billeder og betaler et afdrag på bilen med malerier. 
 Larsen har med søn og svigerdatter været på udstilling og tur til Sjælland. Han har også været på klapjagt. 
 Larsen har købt en hundehvalp. 
 Johan/Lysse må kontakte hovrettsråden. 
 Achton Friis har været på 14 dages ophold på Møllebakken. 
 En mår har taget et par af Larsens høns.</t>
   </si>
@@ -1995,51 +1995,51 @@
 Fru Lensgrevinde Chr. Knuth
 Liseleje Strandhotel
 Liseleje
 [Håndskrevet på kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 28 Juni 1943.
 Kære Grevinde!
 Der var ingen Hotelkarl paa Næstved Banegaard og da jeg sveddryppende ankom til Hotellet og spurgte hvordan jeg skulde faa Adgang til Færgen næste Dag fik jeg at vide at jeg personlig skulde afhente Tegnet paa Banegaarden. Jeg bestemte saa at drikke en Pilsner først men der var ingen Øl. Saa drak jeg en Sodavand og traskede til Banegaarden igen. Fik et Kort til Færgen, det eneste de havde og Besked om næste Dag Kl 12,02 at tage med en Slæber til Ringsted og derfra til Korsør. Saa gik jeg tilbage til Hotellet og spiste 4 Stk Mad og 2 Kortelettre og 2 Glas, Øl, der var nemlig Fadøl naar man spiste til. Saa tilbragte jeg Natten med skiftevis at hale Dynen op om Skuldrene og ned om Benene idet den i første Tilfælde kun naaede lidt nedenfor Knæene og i sidste op til Brystet. Næste Dag besøgte jeg Amtslægen som jeg kørte med til Holmegaard og saa Glasværket i Virksomhed mens han tilsaa en Patient, saa om ad Herlufholm og Frokost, hvorefter han kørte mig til Banegaarden. Jeg kom godt til Ringsted, men da jeg ikke før er kommen ind i Byen fra den Side forestillede jeg mig at jeg skulde ud samme Vej og lod det Tog der holdt køre, inden jeg spurgte hvornaar Korsørtoget gik. Det var det jeg Idiot skulde have været med. Saa havde jeg 3 Timer at vente til det næste og Udsigt til at betale 30 Kr for en Bil fra Nyborg og hjem – Heldigvis skulde der ikke Adgangskort til næste Færge. Saa købte jeg en Wo[ulæseligt] ”det indre Kup” og satte mig til at læse. Ankommen til Nyborg ved 9 Tiden havde jeg endelig lidt Held. Der var en Bil fra Kjerteminde der skulde hente et Selskab ved Færgen og der fik jeg Plads hos Chaufføren; tilbød at betale Halvdelen men slap med en Trediedel og kom saa endelig hjem henad Kl. 10. Alt stod vel til. Næste Dag drev jeg og om Fredagen var jeg i Odense og fik en Generalforkølelse saa jeg var rigtig sløj Lørdag og Søndag men i Dag har jeg det helt godt og har faaet skreven en Del Breve og ved Hjælp af min Glarmester hængt Billeder op i Værkstedet, saa det ser nogenlunde beboeligt ud, saa maa jeg i Morgen faa ryddet op på Gulvet.
 2.
 Det var Indledningen
 Nu kommer det egentlige. Tusind Tak for den dejlige Tid. Du sagde noget om at jeg havde kaldt Dig ”den fuldendte Værtinde” det kan jeg jo ikke forbedre, ”To gild refined gold, to paint the lilae, to add fresh perfume to the violet o.s.v. som Shakespeare siger et eller andet Sted, men jeg kan altsaa konstatere at det passer. Jeg haaber snart at høre fra Dig at I har det godt og nyder det gode Vejr ved Stranden.
 Hils Børnene og Frk Egeberg og mange Hilsner til
 Dig selv fra
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1943-11-24</t>
   </si>
   <si>
     <t>Thora Cohn
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot
 Holger Thor Nielsen
 Jens Christian Thor Nielsen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem professor Christensen var. 
 "Om morgen den 20. november 1943 stod den 22-årige Holger Thor Nielsen og ventede på sporvognen foran Missionshotellet på Østre Stationsvej, da han blev skudt ned på åben gade. Gerningsmanden forsvandt hurtigt fra gerningsstedet uden at blive genkendt af nogen.
 Holger Thor Nielsen var det første dødsoffer for en stikkerlikvidering i Odense (...) Likvideringen fandt sted blot 17 dage efter, at ostehandler Jens Christian Thor Nielsen, Holger Thor Nielsens far, var blevet livsfarligt såret ved et attentat i sin forretning, Nørregade 52. Den 3. november 1943 var to modstandsfolk kommet ind i osteforretningen og havde affyret flere skud mod ham, og et af skuddene ramte ham i underlivet. Dette skud var ved at koste ham livet, men han fik slæbt sig over i en anden butik og bad om en ambulance.
 Både far og søn var en del af det lokale nazistiske miljø, og allerede i 1940 havde Holger Thor Nielsen meldt sig til Waffen SS og havde kæmpet på Østfronten. (...)
 Som reaktion på drabet på Holger Thor Nielsen strammede de tyske myndigheder reglerne for færdsel i byen. Det blev forbudt at færdes ude i tiden fra klokken 20 til klokken 5. Teatre, biografer, restaurationer og andre offentlige lokaler måtte lukke klokken 19, og al butikshandel skulle ophøre samtidig. (...)
 Besættelsesmagten havde i øvrigt endnu et svar på drabet på Holger Thor Nielsen, og det kom den 25. november 1943. I alt 31 mænd og kvinder, der var hjemmehørende i Odense, blev overflyttet fra danske fængsler til tyske koncentrationslejre." (Jørgen Thomsen og Johnny Wøllekær: Odenses første stikkerlikvidering. https://odenseleksikon.wordpress.com/odenses-foerste-stikkerlikvidering).</t>
   </si>
   <si>
     <t>Johannes Larsen takker for en dejlig tid på Knuthenborg. På hjemrejsen var Storebæltsfærgen overfyldt, og nogle af passagererne nægtede at give deres borde i restauranten videre til andre. En gruppe mænd blev direkte grove mod styrmanden.
 22. nov. tog Else og Andreas/Puf til Odense, men de fik ikke lov til at forlade banegården. Der var begået et stikkerdrab i byen. Stikkeren havde længe forsynet værnemagten med oplysninger om danskere. Mange synes, at han slap for let, da han straks døde af sine sår. Hans far, ostehandleren, som var blevet skudt nogle dage i forvejen, lå og led på hospitalet. Det er en solstrålehistorie.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/N0dU</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde Chr. Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
@@ -2098,51 +2098,51 @@
   </si>
   <si>
     <t>Johannes Larsen sender et ex libris. Han har bestilling på 34 akvareller til Den Grimme Ælling - de samme motiver som til oliebillederne. Han laver to om dagen og bliver meget træt.
 Larsen kan kun komme til København, hvis han tager med en isbryder kl. 6 om morgenen. Johan/Lysse vil gerne hente ham i Korsør, men man ved ikke, hvor mange timer overfarten vil tage.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Xprx</t>
   </si>
   <si>
     <t>Kjerteminde Mandag 31/3 1947.
 Kære Grevinde!
 Hermed Ex libris et, det er ikke kønt men jeg har ofret en højst tiltrængt Hviledag paa det. Det gik nemlig op for mig efter at vi havde talt i Telefonen, at naar det skulde være en Konfirmationsgave, skulde Du vel have det før Paaske. Jeg har arbejdet under Højtryk de sidste 3 Uger. Jeg har bestilling paa 34 Akvareller til ”den, grimme Ælling” de samme Motiver jeg har lavet som Oljebilleder. Jeg stiler efter at lave 2 om Dagen, men det lykkes ikke hver Dag, og saa er jeg som en Klud om Aftenen, jeg har faaet lavet de 23 og jeg skal se at faa lavet 2 eller 3 til inden jeg rejser til Kjøbenhavn. Fanden ved om jeg kommer der. I Lørdags ringede vi til Jernbanen for at faa lidt at vide om Overfartsforholdene, og fik den Besked at de Dagen før havde solgt de 2 eneste Færgebilletter de havde, og at min eneste Chance for at komme over bestod i at tage en Bil til Nyborg og prøve paa at komme med en Isbryder der gaar Kl. 6 Mrg. Jeg har haft Brev fra Lysse i Dag / der tilbyder at hente mig i Korsør i Bil naar jeg vil lade ham vide hvonaar jeg kommer der, men det kan jeg jo ikke saa godt, naar jeg ikke en Gang er sikker paa at komme over, og man hører om at Færgerne somme Tider bruger ind til 9 Timer om Overfarten. Naa jeg prøver, men det vil være Pokkers ærgerligt hvis jeg skal køre hjem igen fra Nyborg. 
 Sikken en Varme det var i Gaar vi havde +6º om Morgenen og ved 1 Tiden +13º i Dag har det ikke kunnet naa højere end til +10º skønt Solen har skinnet. Mange Hilsner
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1948-03-04</t>
   </si>
   <si>
     <t>Thora Cohn
 Elise Hansen
 Andreas Larsen
 Elena Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Elisabeth Neckelmann
 Marie Neckelmann
 Ane Talbot</t>
   </si>
   <si>
     <t>Det kan ikke afgøres, om den af Elena/Bimse Larsens søstre, der deltog i turen til Trelleborg var Marie eller Elisabeth Neckelmann.</t>
   </si>
   <si>
     <t>Johannes Larsen har været på Trelleborg med Elena/Bimse Larsen, hendes mor og søster. Hele familien i Kerteminde har været eller er syge af forkølelse.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Z4LY</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [På kuvertens bagside;]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 4 Marts 1948.
 Kære Grevinde!
@@ -2176,51 +2176,51 @@
 Andkærgaard
 pr. Ullerslev.
 [Skrevet på kuvert bagside:]
 Johannes Larsen
 Kjerteminde
 [Med anen skrift:]
 30-1-2000
 [I brevet]
 Kjerteminde 10 Marts 1948.
 Kære Bibbe og Laurits!
 Tusind Tak for Smørmærker og Tændstikker, som laa her da jeg forleden kom hjem fra Sverige hvor jeg havde været en Uges Tid hos Lysse og Bimse. Sidstnævnte kørte mig til Korsør hvor vi paa Vejen var ude og saa det Vikingehus der er bygget ved Trelleborg.
 Med de venligste Hilsener fra 
 Jeres hengivne
 Johannes Larsen</t>
   </si>
   <si>
     <t>1948-07-30</t>
   </si>
   <si>
     <t>Peter Oluf Brønsted
 Margaretha Bøttern
 Anton Hinke
 Christa Knuth
 Jens Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Johannes Madsen</t>
   </si>
   <si>
     <t>Alheds lillebror boede i Brædstrup. 
 Johannes Larsen ombyggede vinterhaven til volière efter Alheds død. 
 Det er uklart, hvem Jens er.</t>
   </si>
   <si>
     <t>Johannes Larsen har bedt Madsen hente en blændramme til et billede samt hænge billeder op i værkstedet. 
 Larsen bader hver dag. Andreas/Puf og Else besøger Gretel Bøttern, og Jeppe er cyklet til Thurø. Jeppe har givet Johannes Larsen en allikeunge. Han har også dompapper, dværgvagtler og kanariefugle.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/aok5</t>
   </si>
   <si>
     <t>Kjerteminde 30 Juli 1948
 Kære Lysse.
 Det er dog forskrækkeligt saa Tiden gaar. Jeg har i lange Tider været klar over at det var paa Tide at faa skrevet og takket Jer for den dejlige Tid jeg var hos Jer. Men jeg er bleven besat af en vældig Dovenskab og Ubeslutsomhed. Endelig i Gaar tog jeg mig sammen til at ringe til Madsen om at komme og hente en gl. Blændramme til det største af de Billeder jeg malede deroppe, han har hidtil undskyldt sig med at det var umuligt at skaffe Træ til en saadan, samtidig bestilte jeg ham til at komme at hænge Billeder op i Værkstedet, der har henstaaet uopryddet siden min Fødselsdag. Naar det kommer i Orden haaber jeg at kunnne begynde og arbejde igen. I denne Tid har vi en Periode med Varme og stille Vejr, og jeg gaar i Vandet hver Dag. I Gaar viste Termometret ved Hoveddøren 32⁰ C og i Dag 31⁰ Puf og Else tog i Gaar over at besøge Gretel Bøttern i en Landsby ved Korsør. Og Jeppe cyklede med Anton Hinkes Drenge til Thurø. Vi venter Puf og Else i Aften. Peter Brønsted kom i Gaar fra Samsø med Niels og Mornine der har været her en Tid rejste i Dag til Brædstrup. Jeppe havde en Allikeunge da jeg kom hjem og den er her endnu Den sover om natten i et Bur med et Sengetæppe over oppe hos mig og bliver smidt ud naar den siger til ved 6 Tiden. Dompappen i Volieren havde en lille Unge, da jeg kom hjem, men den omkom i en Tordenbyge. De byggede straks igen en ny Rede og lagde Æg, men det lader ikke til at den vil ruge. Dværgvagtlen har ruget et Par Gange uden Resultat og lægger nu Æg forskellige Steder. Derimod er der blevet en Del Kanariefugleunger. Bliver det til noget med Turen med P[ulæseligt]? I saa Fald faar jeg vel et Par Ord i god Tid. Jeg hørte fra Grevinden at Jens var kommen og straks havde været ude at fange Aal. Mange Hilsner til Jer allesammen fra
 Din Far.</t>
   </si>
   <si>
     <t>Erindringsskrivelser</t>
   </si>
   <si>
     <t>Otto  Meyer</t>
@@ -2621,86 +2621,86 @@
 Refshalevej 
 Maribo
 Danmark
 [På kuvertens bagside:]
 Johannes Larsen
 Båxhult
 Långaryd
 Sverige
 [I brevet:]
 Båxhult 28 Septbr. 1949.
 Kære Grevinde!
 Tak for de fortsatte Forsendelser og Hilsener! Bimse skal en af Dagene til Kjøbenhavn og hente nogle Møbler, som hun har arvet efter sin Moder og saa kører jeg med. Dagen efter vil hun køre mig til Korsør og saa henter Puf mig i Nyborg. Jeg regner saa med at komme til Maribo en Gang i næste Uge for at male den Akvarel til Doktoren. Altsaa hvis det passer Dig. Jeg har da faaet malet en Del, skønt Vejret har drillet mig i den sidste Tid med at være graat naar jeg skulde have Solskin og omvendt. 
 Mange Hilsner ogsaa fra Lysse og Bimse.
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1949-10-06</t>
   </si>
   <si>
     <t>Refshalevej 16 Maribo</t>
   </si>
   <si>
     <t>Andreas Larsen
 Elena Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Johannes Larsen kommer til Nakskov lørdag. Elena/Bimse samt Andreas/Puf og Else Larsen har kørt for ham.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/UT5v</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth.
 Refshalevej 
 Maribo. 
 [På kuvertens forside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde Torsdag 6 Octbr 1949
 Kære Grevinde!
 Tak for Brevet som laa her da jeg kom hjem i Aftes. Det passer udmærket. Dersom Du ikke hører nærmere fra mig kommer jeg til Nakskov paa Lørdag. Det er vel ved den sædvanlige Tid. Det skal jeg undersøge nærmere. Bimse kørte mig til Kjøbenhavn i Forgaars og i Gaar Eftermiddag til Korsør, til Motorfærgen Kl 4, hvor Puf og Else tog i mod mig. Alt staar vel til her. Hilsen fra Else og Puf. Mange fra
 Din hengivne 
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1950-03-27</t>
   </si>
   <si>
     <t>Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Jonas Larsen
 Marie Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Didrik Overgaard Nielsen
 Christine Swane</t>
   </si>
   <si>
     <t>Det vil være fint, hvis Johan kører til Korsør, bliver hentet i Nyborg, deltager i Jeppes konfirmation og tager Christine og Marie med tilbage til Birkerød.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/fAzV</t>
   </si>
   <si>
     <t>Kjerteminde 27/3 – 1950
 Kære Lysse.
 Tak for Dit Brev som jeg blev overordentlig glad ved, ligesom jeg glæder mig til Rejsen. Der er noget der undrer mig, det er hvordan Du kan være her om Morgenen d. 3 April og saa rejse med det samme. Var der ikke mere Mening i at Du kom her Søndag Eftermiddag? Hvis Du parkerede Din Vogn i Korsør kunde Puf hente Dig i Nyborg. Så kunde Du deltage i Jeppes Konfirmationsmiddag, der kommer kun Marie og Uglen og Elses Forældre. Saa kunde Du overnatte her og saa starte)x Mandag Morgen. Eventuelt kunde vi vel saa have Uglen og Marie med til Birkerød, Var det ikke bedre? Lad mig høre nærmere. Mange Hilsener til Jer allesammen 
 Din Far.
 Hilsen fra Else og Puf. 
 )x Med Puf til Nyborg.</t>
   </si>
   <si>
     <t>1950-04-26</t>
   </si>
   <si>
     <t>Adam Knuth
 Elena Larsen
 Johan Larsen
@@ -2758,51 +2758,51 @@
 Chr. Knuth
 Refshalevej
 Maribo
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 10 August 1950.
 Kære Grevinde
 Nu har Aage Marcus været her og er draget af med det jeg har skrevet, og Dagen efter lavede jeg et Kort over Kjerteminde og sendte ham. Lørdag og Søndag skal jeg til Museumsmøde i Faaborg. Lysse ringede i Dag og tilbød at hente mig i Korsør, eventuelt komme helt her over. Vi aftalte at jeg skulde skrive eller telefonere naar jeg havde været i Faaborg Antagelig bliver det en Dag i Løbet af næste Uge at jeg kommer til Båxhult. Jeg kan ikke huske hvad Dag det var at Du og Elisabeth skulde rejse til Stockholm. Maaske er i allerede rejst og dette kommer for sent. Ellers staar alt vel til her. Mange Hilsener fra
 Din hengivne 
 Johannes Larsen.
 P.S. Jeg fik i Dag et Brev fra H.R.S Bondo Swane med et Udklip fra en jysk Avis med et Billede af ham og mig fra Turen til Nakskov Inderfjord.</t>
   </si>
   <si>
     <t>1951-05-18</t>
   </si>
   <si>
     <t>Marius Christiansen
 Thora Cohn
 Else Jensen
 Emmerik Jensen
 Hjalmar Johansen
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Poul Lorentsen
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes V. Jensen var død, da Johannes Larsen skrev brevet</t>
   </si>
   <si>
     <t>Johannes Larsen har blandt andet været i Zoologisk Have i København. Nu er han hjemme og skal til Romsø med Christiansen. Gåsen ligger stadig på æg. Han vedlægger et brev fra Poul Lorentsen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/5W9d</t>
   </si>
   <si>
     <t>Kjerteminde 18 Maj 1951
 Kære Lysse og Bimse.
 Jeg fik snakket med en Del Mennesker i Kjøbenhavn og Fredagen før Pintse kørte Else og Emmerik mig til zoologisk Have og derfra til Banegaarden hvor jeg i et overfyldt Tog kom til Korsør og videre til Nyborg, hvor Puf hentede mig. Vi har haft det koldt her siden men i Dag er det mildere og jeg har været nede hos Christiansen og aftalt med ham at tage til Romsø i Morgen. Vores Gaas ligger stadig skønt den skulde have haft Gæslinger for en Uge siden. I Dag fik jeg vedlagte Brev fra Statsskovrider Poul Lorentzen, som Du nok vil høre nærmere fra. Hvordan gaar det med Kalkunerne? og med de smaa Æg? Tak for sidst! Mange Hilsner fra Puf, Else, Børnene og 
 Jeres JL.
 [På side 2 er der tegnet et kort. På dette er der skrevet:]
 Tyllesand 5
 114 Per Larson
 Lasse!
 100 Godsågere
 Skogsvakten
 Hjalmar Johansen</t>
   </si>