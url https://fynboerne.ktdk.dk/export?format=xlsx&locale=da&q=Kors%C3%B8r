--- v0 (2026-05-14)
+++ v1 (2026-07-01)
@@ -2157,142 +2157,173 @@
     <t>Alheds lillebror boede i Brædstrup. 
 Johannes Larsen ombyggede vinterhaven til volière efter Alheds død. 
 Det er uklart, hvem Jens er.</t>
   </si>
   <si>
     <t>Johannes Larsen har bedt Madsen hente en blændramme til et billede samt hænge billeder op i værkstedet. 
 Larsen bader hver dag. Andreas/Puf og Else besøger Gretel Bøttern, og Jeppe er cyklet til Thurø. Jeppe har givet Johannes Larsen en allikeunge. Han har også dompapper, dværgvagtler og kanariefugle.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/aok5</t>
   </si>
   <si>
     <t>Kjerteminde 30 Juli 1948
 Kære Lysse.
 Det er dog forskrækkeligt saa Tiden gaar. Jeg har i lange Tider været klar over at det var paa Tide at faa skrevet og takket Jer for den dejlige Tid jeg var hos Jer. Men jeg er bleven besat af en vældig Dovenskab og Ubeslutsomhed. Endelig i Gaar tog jeg mig sammen til at ringe til Madsen om at komme og hente en gl. Blændramme til det største af de Billeder jeg malede deroppe, han har hidtil undskyldt sig med at det var umuligt at skaffe Træ til en saadan, samtidig bestilte jeg ham til at komme at hænge Billeder op i Værkstedet, der har henstaaet uopryddet siden min Fødselsdag. Naar det kommer i Orden haaber jeg at kunnne begynde og arbejde igen. I denne Tid har vi en Periode med Varme og stille Vejr, og jeg gaar i Vandet hver Dag. I Gaar viste Termometret ved Hoveddøren 32⁰ C og i Dag 31⁰ Puf og Else tog i Gaar over at besøge Gretel Bøttern i en Landsby ved Korsør. Og Jeppe cyklede med Anton Hinkes Drenge til Thurø. Vi venter Puf og Else i Aften. Peter Brønsted kom i Gaar fra Samsø med Niels og Mornine der har været her en Tid rejste i Dag til Brædstrup. Jeppe havde en Allikeunge da jeg kom hjem og den er her endnu Den sover om natten i et Bur med et Sengetæppe over oppe hos mig og bliver smidt ud naar den siger til ved 6 Tiden. Dompappen i Volieren havde en lille Unge, da jeg kom hjem, men den omkom i en Tordenbyge. De byggede straks igen en ny Rede og lagde Æg, men det lader ikke til at den vil ruge. Dværgvagtlen har ruget et Par Gange uden Resultat og lægger nu Æg forskellige Steder. Derimod er der blevet en Del Kanariefugleunger. Bliver det til noget med Turen med P[ulæseligt]? I saa Fald faar jeg vel et Par Ord i god Tid. Jeg hørte fra Grevinden at Jens var kommen og straks havde været ude at fange Aal. Mange Hilsner til Jer allesammen fra
 Din Far.</t>
   </si>
   <si>
     <t>Erindringsskrivelser</t>
   </si>
   <si>
     <t>Otto  Meyer</t>
   </si>
   <si>
     <t>Mathias  Allerup
+HC  Andersen
 Carl Becher 
+Albrecht Benzon
+Christian Benzon
 Hans  Bless
 Johan Peder Bless
+Niels Bom
 - Brandt, inspektør
+Edvard Christensen
 Hans Christensen
 Christian Eckardt
 Marie Frandsen
 Peder Hansen
 Joseph Haydn
+- Holbeck
 Jens Christian Hostrup
+Anders Høj
+Jens Høj
+Rasmus Høj
 Ellen Hørup
+- Ibsen, organist
 Anders Klinkby
 Ane Kold
 Christen Kold
 Anders  Kragh
 Alfred Larsen
 Andreas Larsen
-Cathrine Larsen
+Anton Larsen
+Caroline Larsen
 Dorthea Larsen
+Erik Larsen
 Helga Larsen
+Ida Larsen
+Jacob Larsen
 Jeppe Andreas Larsen
 Johan Larsen
-Johanne  Larsen
 Lars Larsen
+Laurits  Larsen
 Urban Larsen
 Valdemar Larsen
 Vilhelm Larsen
+Aage Larsen
+Urban Larsen, søn af Anders Urban Larsen
 Niels Lindberg
+Karl Madsen
+- Madsen, Bager
 Johan Mantzius
 Karl  Mantzius
+August Meyer
 Erhard Meyer
+Frederike Meyer
+Gertrud Meyer
 Marie Meyer
 Sophie Meyer
 Sophus  Meyer
 Wolfgang Mozart
 Elias Muus
 Karen Mygdal Meyer
+Anna Møller
 Peder Nielsen
+Rudolf Nielsen
 Johan  Norden
+Anders Ottesen
+Christian Rex
 Emil Sanne
 Viggo Sanne
 Anton Frederik Schondel
 Otto Emil Schondel
 Anton  Svendsen
+Wilhelm Tagge
 Asta Thalbitzer
 Wenzel Heinrich Tornøe
 Hans Christian Tvedskov
 William Wandahl</t>
   </si>
   <si>
     <t>S. 28: Banegården lå på Strandvejen i Kerteminde.
 Hotelhaven må have hørt til Hotel Kerteminde, som lå Strandvejen 25.
 Kamperhoug er en gade i Kerteminde. Ordet "til" efter "Kamperhoug" er overstreget og erstattet med "og". Lillestranden må ikke forveksles med området, der i vore dage bærer samme navn og findes parallelt med Fiskergade i Kerteminde.
 Det vides ikke, hvem Axel Larsen og garver Holst var. 
 S. 30: Valdemar og Aage Christensen kendes ikke. "Nu Aage Chr. Kertem." indsat sidst på linjen med kuglepen. 
 S. 31: Toldforvalteren kendes ikke.
 S. 34: Thomsen kendes kun som Urban Larsens svigerfar. 
 S. 37: Mathilde Nielsen og læderhandler Nielsen kendes ikke. 
 S. 38: Sadelmageren, politibetjenten, Oluf, Henriette, Ehlert, Jacob, Bessermann, den yngre søster og Vilhelm kendes ikke. 
-S. 40: Marie Brødkone er ukendt.</t>
+S. 40: Marie Brødkone er ukendt. 
+S. 50: Jernstøber Møller og hans børn kendes ikke.
+S. 51: PerLausen/Peter Larsen kendes ikke.
+Doner er snarer til fuglefangst (Den Danske Ordbog). Kramsfugle: Småfugle, især drosler, fanget til spisebrug (Lex.dk). 
+Lundsgård er ikke et slot, men en herregård beliggende lidt syd for Kerteminde.
+S. 52: De tre betjente kendes ikke.
+S. 61: Slægtningene i Rønninge kendes ikke.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PMSd</t>
   </si>
   <si>
     <t>[Fortrykt på hæftets omslag, for:]
 R.E.K.
 Kollegiebogen
 Birkerød Boghandel
 E. Axelsen Drejer
 Tlf. 165 – Birkerød – Tlf. 165
 [Håndskrevet på hæftets omslag, for:]
 Barndommen.
 [Håndskrevet i hæftet:]
 Erindringer fra min Barndom. [indsat med blyant:] 1948-49.
 [Med blæk:]
 Om Forfædrene ved jeg desværre ikke meget. Tipoldefader var Tobaksspinder i Itzehoe og var sandsynligvis tysk men dansk Statsboger. Han havde 2 Døtre, (den ene var gift med en Garver Holck i Nyborg, den anden med en Underofficer i Næstved.) og 12 Sønner, som man ikke ved noget om, naar undtages den ene som var min Oldefader. Han var Underofficer ved Dragonerne og blev forflyttet til Odense, hvor han blev gift med Marie Lisbeth (Elisabeth?) Af deres Børn kendes kun Farfader Otto Friederreich Meyer født 1795 (?). Han var Garver og Skomager og siden Underofficer ved Dragonerne i Odense, hvor han blev gift med Datter af en Underofficer. Senere blev han Portner hos Grosserer Puggaard i København og endelig Høker i St. Jørgensgade i Odense. Efter den første Kones Død blev han gift med Farmoder Gertrud Marie Kirstine Rasmussen født ca. 1820 som Datter af en Tømrer R. i Odense, der stammede fra Biskorup. De havde 3 Døtre: Sophie (4 Sønner) Andersine gift med Politibetjent Knud Pedersen Odense (4 Døtre og 3 Sønner), Frederike gift med Rentier Hansen senere Jordemoder
 [2]
 i København (2 Døtre 1 Søn) og 2 Sønner: August som var Murer og udvandrede til Amerika (3 Børn) og min Fader Sophus Severin født i Odense 22 April 1840. [Tilføjet i venstre margen med blyant:] d. 18 Febr 1935 [Tilføjelse slut] Farfar døde allerede 1850 – 23 Aar før jeg blev født. Farmor, som vi kaldte Bedstemoder overlevede ham i 42 Aar, idet hun døde 1892. Der kom nu en stræng Tid for Bedstemoder med 5 smaa Børn. For en Kvinde var der den Gang næsten ingen anden Beskæftigelse end Vask og Rengøring. Hun var heldig og fik nogle gode Pladser hos rare Mennesker (en Frk. Fanøe, Frk Maaløe og Generalinde Juul), og i mange Aar gjorde hun rent paa Fyens Stifts Sparekasse. (Her fik hun den lille jernbeslaaede Kiste, som jeg bruger til Noder). Der var naturligvis lidt Smalhals i Hjemmet. Saa snart Fader var konfirmeret, kom han paa Landet som Tjenestedreng. Senere gik han i Murerlære, blev Soldat og var med i Krigen 1864 som Undrerkorporal ved Artilleriet og blev tildelt Dannebrogskorset af Kong Christian den 9ende [tilføjet med blå kuglepen:] personlig
 Efter Krigen arbejdede Fader ved restaureringen af Tranekær Slot paa Langeland og Ravnholt i Midtfyen. Sidstnævnte Sted traf han 
-__[3]
+[3]
 Moder Sophie Kirstine Larsen født 14 Juli 1839 som Datter af Bødker i Hjallelse ved Odense Lars Jeppesen født 1793 (?) [spørgsmålstegnet i parantesen overstreget med blå kuglepen] og Hustru Marie Kristiansdatter født 1805 (jeg har en Almanak fra hendes Fødselsaar), Datter af Frederik Kristian v. [”v.” indsat med blyant over linjen] Benzon til Kristiansdal Dalum. Mine Forældre blev viet den 5te i 11te 1869 i Dalum Kirke og bosatte sig i Odense, hvor Fader fik Borgerskab som Murmester. [Tilføjet med blå kuglepen efter ”Murmester”:] Hestene løb løbsk paa Turen fra Kirken, men det gik godt. [Tilføjelse slut] De fik 4 Sønner, hvoraf de to ældste – begge døbt Otto – døde som spæde, og 2 Døtre, alle født i Albanigade i Odense. Undertegnede Otto Larsen Meyer er den ældste af de nulevende født 21 Aug. 1873. 
 Fader byggede Albani Mølle for en Møller Brandt, som senere blev Inspektør ved den frie Udstilling. Blandt andet byggede han ogsaa et Hus for en Møllebygger Rasmussen i Albanigade. Her byggede Fader tillige 3 Huse for egen Regning, som efterhaanden blev solgt. Jeg blev født i det første, min ældste Søster Marie, født 30-11- [tilføjet med blyant:] 1875 i det andet og Katrine Augusta født 28-7- [tilføjet med blyant] 1878 og Erhard 
-[Øverst på s. 3 er med kuglepen skrevet:] 26. Septbr. Død 11. Jan. 1880 [det er uklart, 
-hvilken person oplysningerne hører sammen med).
+[Øverst på s. 3 er med kuglepen skrevet:] 26. Septbr. Død 11. Jan. 1880 [det er uklart, hvilken person oplysningerne hører sammen med).
 [Øverst s. 3, til højre, er med blå kuglepen skrevet:] død 22-1-1912
 [I højre Margen udfor Marie Kristiandatter er med blå kuglepen skrevet:] død 1889
 [I venstre margen s. 3 er med blyant skrevet:]
 Chr. Abrecht von Benzon maler 1815-49. Malte H.C. Andersen
 Oldemor 1780-1834. [ulæseligt tegn] 
 [4]
-født den 8nde Jan. 1881 i det 3dje, den Gang Nr. 80. Jeg husker kun det sidste, hvor vi boede indtil 1881. Vi beboede selv Stuelejligheden og 1ste Sal var udlejet. I Baghuset i en aarrække Bedstemoder og en Tid sammen med Faster Sophie. [Indsat med blyant over linjen:] 1ste Sal [indsættelse slut] I Stuen Faster Sine med sine mange Børn og Mand som blev Vicevært efter vor Afrejse i 1881.
+født den 8nde Jan. 1881 i det 3dje, den Gang Nr. 80. Jeg husker kun det sidste, hvor vi boede indtil 1881. Vi beboede selv Stuelejligheden og 1ste Sal var udlejet. I Baghuset i en Aarrække Bedstemoder og en Tid sammen med Faster Sophie. [Indsat med blyant over linjen:] 1ste Sal [indsættelse slut] I Stuen Faster Sine med sine mange Børn og Mand som blev Vicevært efter vor Afrejse i 1881.
 Det første jeg husker fra Barndommen er min Søster Maries Daab, da jeg var godt 2 Aar. At køre i lukket Karet til Kirken var jo en stor Oplevelse, og St. Knuds Kirkes mægtige Rum interesserede meget. En Fætter Otto – ”store Otto” -, som var et Par Aar ældre, og jeg gik undt og talte højt om Tingene, indtil Graveren kom og lukkede Munden paa os med et stort Maltbolsje. Det havde jeg aldrig set Mage til!
 Morsomme var Turene til Hjallelse, naar vi om Søndagen besøgte Moderes Forældre. Paa Barnevognen var lavet et Sæde med Fodpose, hvor jeg blev anbragt, saa længe vi kun var to; siden maatte jeg gaa. Fader trak saa Vognen den halve Mil eller bar mig, naar jeg [5]
 Blev træt. Huset i Hjallelse var trelænget Bindingsværk med Straatag. I Stuehuset var en Opholdsstue med 2 Indsat over linjen med blå kuglepen: Alkover, Køkken med Spisekammer og Bryggers, desuden en ”Sal” eller ”Stadsstue” og for Enden af denne 2 Gæsteværelser. I Sidehuset var der Kostald, Svinesti og Hønsehus, Værksted eller ”Huggehus” med forskelligt Bødkerværktøj, hvoriblandt en ”Snittebænk” var særlig spændende. Man sad overskrævs paa den, og med Fødderne kunde man bevæge en Vippe, som derved kunde fastholde den Genstand, der skulde bearbejdes med Kniven. Denne havde to Haandtag og man kunde altsaa snitte med begge Hænder. Den tredje Længe var en mindre Ladebygning med en stor rød Port. En Lænkehund, ”Bismarck” hørte ogsaa til Besætningen. Hvor meget Jord, der hørte til Huset, ved jeg ikke, men en dejlig gammel Have var for mig det vigtigste. For vel havde vi Have i Odense, men den var ny med smaa Træer og manglede det [”det” indsat over linjen], som en gammel Bondehave kan have. Her var gamle Træer med Kirse-
 [5]
 bær, Pærer og Æbler – Kaviller, som var røde baade udvendig og indvendig og de dejlige gule Blommer, som man aldrig ser mere, og saa var der Stikkelsbær – gule og røde og med Haar paa! En høj med Popler og Ahorn var ogsaa interessant. Men det mest idylliske var en lille Laage i Havegærdet – grøn af Ælde og en lille Bro, som over en dyb Vandrende førte ud i Marken. Noget saa yndigt har jeg ikke set siden!
 Af Mormoders Mad husker jeg især Smørrebrød med noget Medister. Morfaders Begravelse gjorde et dybt Indtryk paa mig. I Tankerne ser jeg ham endnu liggende i Kisten med det blege indfaldne Ansigt. [Indsat med blyant efter linjen:] Ellers mindes jeg ham siddende ved Kakkelovnen med sin Stok [indsættelse slut]
 Fra Albanigade mindes jeg Bedstemoders Komode med forskelligt Nips – især en Træsko af Rav og en lille Rok. Naar hun bagte Pandekager fik vi som Regel en sammenrullet Kage med Puddersukker i, som vi gik og bed af. Morsomt var det naar Bedstemoder lod sig bevæge til at gaa med os ud til en lille Skov ved Nyborgvejen. Men det skete sjældent, for det var en lang Vej for smaa Ben. ”Den lille Skov” var en ganske
 [6]
 lille Samling Træer, men for mig noget af det dejligste, jeg vidste. Den laa vist i Ejby. Mad og Sodavand havde vi med i Barnevognen. En Oplevelse, som gjorde et stærkt Indtryk, havde jeg engang, da jeg sammen med Moder med Barnevogn kom gaaende ind mod Byen. Vi var kommet over Albanibro og gik paa venstre Fortov, da vi ser et Køretøj med løbske Heste komme farende fra Torvet over mod Industribygningen (den tidligere Industribygn.), hvor de drejer og i rasende Fart ned ad Bakken styrer lige mod os. Hjertet stod stille af Skræk. – I sidste Øjeblik kom en Herre af vort Bekendtskab løbende, og ved at svinge sin Paraply fik han Hestene til at forandre Retning, saa vi undgik Faren. En anden Oplevelse, som staar i et festligt Lys for mig, er en Tur til Svendborg med ”Forsvarsbrødrene”. Moder og de mindre Søskende tog med Toget til Hjallelse Lørdag Aften og Fader og jeg skulde rejse Søndag Morgen. Men først skulde Sovekammergulvet ferniseres, og jeg syntes, det varede en Evighed, inden Fader blev færdig. Endelig kom vi da afsted. Jeg var det eneste Barn, som var med paa Turen. Ved Hjallelse Station
 [7]
 Stod Moder og vinkede til os, da vi kørte forbi. Marschen fra Svendborg Banegaard til Kristiansminde staar levende for mig. Et Hornorkester gik i Spidsen. Endnu mindes jeg Turen, naar jeg hører ”Holmens faste Stok” eller lignende Sange. Om Aftenen, da vi gik tilbage, saa vi ned over Byen med de mange Lys. Det var æventyrligt!
 Af vor Omgangskreds i Odense husker jeg – foruden førnævnte Møllebygger Rasmussen og Møller Brandt – en Murermester Steffen Jensen og Redaktør af Fyns Tidende Jørgen Petersen. Fader var meget politisk interesseret og var med til at stifte ”Fyns Tidende”. Bladet blev stiftet med Aktier paa 60 Kr., men i Begyndelsen gik det saa daarligt, at Fader blev tilbudt en Aktie for en Bajer. Senere blev de jo mere værd og blev opskrevne til 3 Stks. à 150 Kr.. De 60 Kr. giver nu ca. 280 Kr. i Udbytte. (400 %) 
 En Løjtnant Klinkby lejede en Tid en Stue hos os. Han var en flink Mand og blev efterhaanden som hørende til Familien og Dus med Fader. Gennem Lhombre-Spil [”h” i ordet indsat med blyant over linjen] kom han i Berøring med Redaktør Petersen og blev siden gift med en Søster
 [8]
 til Fru Petersen, som var fra Dalby paa Hindsholm. Her boede forresten Klinkbys to Brødre en Lærer og en Gaardmand. De var ellers Jyder og var alle begyndt som Tjenestekarle. Løjtnanten blev Kaptajn og Oberstløjtnant og var i en Aarrække Lærer ved Birkerød Latinskole hos Manzius. Jeg besøgte ham i 1889 sammen med Johannes Larsen, hvis Broder Vilhelm den Gang gik i Skole i Birkerød og boede hos Klinkby. Hans Datter lærte jeg senere at kende, da hun begyndte et Hjemmebageri hos ”gamle Frk. Høj” i Birkerød.
 I vores Gaard i Albanigade var der en [Hele linjen overstreget]
 Til en Fødselsdag fik jeg en Mølle af Møllebygger Rasmussen. Den blev opstillet paa en Stang i Haven og glædede mig meget. Siden tabte den noget min Interesse, da Albani-Møllerens Søn Karl havde faaet en, som var saa stor, at han selv kunde sidde i den.(Møller Brandt blev senere Inspektør ved den frie Udstilling, og jeg kom meget hos Familien, da jeg var i København i 1888-89. Det var gode og hyggelige Mennesker. To Døtre var forlovet med Studenter – den yngste Sara
 [9]
 med den senere Rektor i Esbjerg Oluf Nielsen, som var Søn af Sadelmager Nielsen i Kerteminde.)
 Da Fader byggede Pigeskolen over for Museet blev jeg betroet til at bringe hans Frokostpakke. Jeg fik ogsaa Lov til at gaa Byærinder.
 Da jeg blev 7 Aar kom jeg i Skole hos Rasmussen og Gregersen paa Overgade. Min Lærerinde var en Fru Lollesgaard, som lærte os at læse efter Lydmetoden.
 Skolebestyrer Nicolaj Gregersen var Ungkarl og født i Kerteminde, hvor han bosatte sig paa sine ældre Dage. Hans Brødre var Snedkerm. Gregersen og Skomagerm. Gregersen i Kertem. og den kendte Skolebestyrer for Teknologisk Institut og Direktøren for Luftfarten. Nicolai Gr. var en dygtig Pædagog og et godt Menneske. Han fortalte mig senere, at han i gamle Dage havde lagt Mærke til mine Forældre, naar de var i Kirke: ”det var saadan et ualmindelig nydeligt ungt Par.”
 I vores Gaard var en Sidebygning mod den ene Nabo og et Plankeværk mod den anden. Ved [overstreget fra ”I vores” til og med ”Ved”]
 [10]
 Først nogen Tid efter Indflytningen i Nr. 80 blev Trappegangen malet færdig. Det var en Malermester Andkær, der udførte Arbejdet. Væggene blev malet som Marmorfliser, og jeg saa ["jeg" indsat over linjen] interesseret til. Endnu kan jeg mærke Limfarvelugten, naar jeg tænker paa det.
@@ -2415,51 +2446,121 @@
 Efterhaanden tabte jeg Lysten og vilde holde op med Musiken, men mine Forældre tvang mig heldigvis til at fortsætte. Jeg husker, at Moder sagde: "Du vil en Gang komme til at takke os for, at vi ikke lod Dig slippe." Og det maatte jeg siden sande. Musiken har altid været min store Kærlighed.
 Paa Langegade, hvor der nu er Cykelforretning og Biograf, boede Morbroder Martin. Sammen med sin Svigerfader P. Nielsen under Firmanavn "Nielsen &amp;amp; Larsen" og senere alene "M.F. Larsen" drev han en Købmandshandel med Kolonialvarer, Korn og Foderstoffer, Kul og Brædder. Desuden drev han ogsaa Landbrug. 
 I de gamle Købmandsgaarde skete saa meget, som kunde interessere en Dreng. Til Butiken hørte en "Skænkestue", hvor Landboerne kunde faa en Drik. Ligesom der sad en Kone og solgte Wienerbrød - her "Marie Brødkone" - og lavede Kaffe til Kunderne. Paa Disken stod en Tønde med
 [41]
 Tobak til behagelig Afbenyttelse. 
 Ved særlige Lejligheder kom der mange Mennesker til Byen f. Eks. til Markeder og Dyrskuer og navnlig til Folketingsvalg. Folk skulde ogsaa handle i Byen, da Brugsforeninger endnu ikke var opfundne, og da der hverken var Jernbane eller Cykler, var man henvist til Hestekøretøjer. Paa saadanne Dage vrimlede det med Vogne og Heste i Købmandsgaarde og paa Gader. De større Firmaer Elias B. Muus, I.A. Larsen, M.F. Larsen og Norden havde store Stalde for Gæsterne, og Tornøes Hotel og Gæstgivergaarden, hvor nu Banken og Sparekassen er, tog ogsaa deres Del af Invationen; men det forslog ikke ved en saadan Lejlighed. 
 Morbroder Martin havde 6 Børn: Peter, som var paa Alder med mig, Thea, Helga, Martha, Valdemar og Alfred. Det var rare Børn, men ikke saa godt begavede og til Tider lidt drilagtige. Jeg husker, at vi besøgte dem, før vi flyttede til Kerteminde. Peter havde en Gyngehest betrukken med rigtigt Skind og med Saddel og Stigbøjler. Det var en Oplevelse at
 [42]
 ride paa den! De havde den Gang Lejlighed paa 1_ste_ Sal, og Morbroders Svigerfader boede i Stuen. Da denne blev Enkemand flyttede de ned og han fik et Værelse hos dem. "Onkel", som de kaldte ham, blev lam, og i de sidste Aar laa han i Sengen eller blev kørt i Rullestol. Han blev behandlet med storÆrefrygt. "Moster" Hanne var hans Plejebarn. Hun kunde godt lide mig og saa gerne, at jeg kom og legede med Peter. Hun havde altid morsomme Ideer til at beskæftige os. Engang fandt hun paa, at jeg skulde bo hos dem i 8 Dage i Sommerferien uden at komme hjem i den Tid. Det var morsomt. Morbroder havde jo et mindre Landbrug med en halv Snes Køer og to Spand Heste, og Høsten var en livlig Tid. Vi stod tidligt op, og spiste Davre Øllebrød sammen med Folkene. De fik Spegesild til. Øllebrødet var tykt med Klumper og uden Sukker. Det har nok været lidt svært at faa ned. Vi kørte med, naar Kornet blev kørt ind, og om Eftermiddagen blev vi sendt i Marken med "Mellemmadden" og Æbleskiver til Folkene. Hjemmebrygget Øl fik de i en "Lejle" - en flad Tønde, som
 [43]
 gik paa Omgang. Man drak af Spunshullet. Peter havde en lille Vogn, som blev forspændt med deres store Hund "Kronvald" senere "Unkas", og saa kørte vi. Hunden brugtes ogsaa til at trække Malkevognen, naar Køerne blev malkede i Marken. Det var ellers almindeligt, at Malke-Piger eller Konen ar Mælkebøtten paa Hovedet, og samtidig strikkede hun.
 Undertiden fik vi Lov at ride, naar Hestene skulde til eller fra Marken. Saa morede det Karlene at faa dem til at trave, og da gjaldt det om at holde fast i Manken, og det gav nogle fæle Stød, saa man blev øm bag i. Eller vi jalp med at trække Køerne hjem, naar det blev koldt om Natten. I Begyndelsen var jeg lidt ængstelig, men jeg maatte jo vise, at jeg var en rask Karl.
 I en Baggaard, hvorder var Kullager, stod et gammelt Valnøddetræ, som vi besøgte flittigt i den Tid, Nødderne var modne. I Butikken var der ogsaa morsomt. En Gang ugentligt blev der lavet Papirsposer,
 [44]
 og vi hjalp med at klistre dem. Og saa vankede der Bolsjer, eller vi fik Lov til at købe et Stykke Wienerbrød hos Marie Brødkone, som sad og strikkede paa en Tønde ved Døren. I Kontoret var Morbroder gerne optaget, da han selv førte Bøgerne. Om Aftenen blev de store Folianter og Pengekassen anbragt i Pengeskabet, som var indmuret i Skorstenen. 
 I Gaarden stod to gamle Linde og en udvendig Trappe med Tag over førte op til første Sals Køkken. ["s" i slutningen af "Sal" og "Køkken" er indsat med blyant]
 I Mælkekælderen hjalp vi med at kærne Smør. Det var jo for Andelsmejerierne. En Fest var det, naar der blev slagtet Gris, og vi fik sorte Pølser.
 Morbroder var temmelig tavs, men kunde godt være morsom. Han kunde være "lun", som Fynboerne siger.
 Om Aftenen fik vi undertiden en Køretur f. Eks. til Maale Bakke eller til Kærby Bakke. eller Fjorden rundt.
 Hos Morbroder boede i nogle Aar Skolemanden Kristen Kolds Enke og to Døtre paa 1ste Sal. [ordene fra "eller" til og med "Sal" indsat med blå kuglepen]
 [45]
 Vi kom meget sammen med Købmand Hans Christensens og deres tre Drenge: Frode, Aage og Valdemar. I det gamle Bindingsværkshus med Loftsbjælker i Stuerne var der meget hyggeligt. Det brændte senere. I Butikken som den Gang hovedsagelig var Skibshandel, stod Fiskerne gerne og snakkede og vendte Skraaen i Munden. Christensens Broder, som var Fisker, optraadte som Karl og Altmuligmand i Forretningen. Købmand Christensen havde som Barn paadraget sig en Hofteskade, som han led meget under, og han gik meget daarligt. Jeg husker en Gang, da Bebs i 2-3 Aarsalderen sad ved Vinduet og hilste paa en forbipasserende, og vi spurgte hende, hvem det var, at hun svarede: " det var enten Fru Thalbister eller Købmand Christensen". De haltede begge. Ligesom mine Forældre og Moders Slægt var han Medlem af Valgmenigheden og var meget kirkeligt og socialt interesseret.
 Fru Chr. var Datter af en Organist Skaarup i Nykøbing Falster. Hun var meget livlig og havde en prægtig Sangstemme. Hun tog
 [46]
 gerne Del i vore Lege. Da vi blev lidt ældre, spillede vi Komedie paa vores Loft og jeg lavede Dekorationerne. Vi spillede "Peter sidder over" med mig i Titelrollen, flere af Hostrups Komedier: "Soldaterløjer", "Intrigerne" - - 
-Hans Christensen stiftede en Husflidsforening og oprettede en Husflidsskole. I "Snitteskolen", som vi sagde, tilbragte vi mange fornøjelige Aftener om Vinteren. Lærere var en Snedker Bom og en Snedker og Billedskærer fra Revninge.</t>
+Hans Christensen stiftede en Husflidsforening og oprettede en Husflidsskole. I "Snitteskolen", som vi sagde, tilbragte vi mange fornøjelige Aftener om Vinteren. Lærere var en Snedker Bom og en Snedker og Billedskærer fra Revninge. Det flotteste Arbejde lavede Johannes Larsen: et Brædt til at hænge Jagtgeværer paa, forsynet med et fremstaaende Gemsehoved og Egeløv. Jeg lavede forskelligt med Løvsav blandt andet en Sykurv og et Pibebrædt med udskaarne Egeblade. Jeg opnaaede en 1_ste_ Præmie med Certifikat og en Bog. 
+Allerede som Barn interesserede Johannes Larsen sig for Fugle. Han lavede gode Fugletegninger, fangede Fugle og skød Fugle. Han havde en fin Samling af Fugleskind og Æg. Selv havde jeg ogsaa en lignende men mindre Samling. Desuden samlede jeg paa Insekter, Mønter, Oldsager og Aviser. En Avis fra 1700 og noget var det fornemste Stykke.
+[47]
+Paa Fødselsdage gjorde vi tit smaa Udflugter med Moder og Kammerater til Klinten eller Skoven. Undertiden gik vi til "Jomfruhøjen," hvor Sagnet fortalte, at der havde staaet et Taarn, og en Jomfru var bleven indmuret deri. Vi havde naturligvis Madkurv med, for det var jo en vigtig Ting.
+Vi havde en god og dygtig Moder, som sled og sparede for at holde Hjemmet oppe, naar Faders Indtægter undertiden var smaa. Hvad vores kære Moder har betydet for os, kan ikke beskrives. Vi havde ogsaa en god og kærlig Fader, som var dygtig i sit Fag. (Jeg har nogle af hans Arkitekturtegninger fra den Tid, han gik i teknisk Skole.)
+Fader blev snart valgt ind i Bestyrelserne for Haandværkerforeningen, Den selskabelige Forening og Pavillonselskabet. Den selskabelige Forening virkede om Vinteren ved forskellig Underholdning og Baller. Jeg husker nogle Tableuer, hvori jeg deltog og hvor Fader læste Æventyr. Pavillonselskabet holdt Baller om Sommeren i Skovpavillonen ved "Louisenlund." Saa var der kulørte Lamper i Træerne,
+[48]
+og Havnefoged Christensen i Diplomatfrakke og hvide Handsker førte Dansen op. Et lille Orkester spillede under Ledelse af Organist Ibsen. Han var en dygtig Klaverspiller, men med sine sære Fagter og sin mærkelige ranglede Fremtoning vakte han ufrivillig Munterhed. Paa Grund af sinpibende Stemme kaldtes han "Pip pip." 
+Moder havde en Søster Katrine Larsen kaldet Trine, som var ugift og havde et Bageri i "Bagergaarden," som tilhørte Morbroder Jeppe. Hendes Broder var Den ældste Broder hed ["Hendes Broder var" overstreget. "Den ældste Broder hed" indsat over linjen] Jakob. Han var Gartner og senere Inspektør paa Godset Birkelse i Vendsyssel. Han var en myndig Mand og færdedes altid til Hest paa de udstrakte Jorder. Hans kone hed Stine, og de havde 3 Børn: Ida (Adelaide), Erik og Laurits. (Denne kendte jeg bedst. Han lærte Handel hos Morbroder Jeppe og var senere ansat der. Han blev gift med en Datter af Skomager Holbech, Caroline, og fik en Forretning i Odense.) Saa var der de tidligere nævnte Brødre Jeppe Andreas og Martin Frederik. Anton var Saddelmager og var gift og bosat i Zwickau i Sachsen i en Aarrække. Paa sine ældre Dage kom han hjem og fik Ophold hos sin Broder Jeppe indtil sin 
+[49]
+Død. Urban havde 2 Sønner: Urban, som var Elektrikker og ansat ved Sukkerkogeriet i Odense, og Aage, som blev Direktør for Slagteriet i Svendborg.
+En Tid var vor Fornøjelse Søndag Morgen at aflægge Besøg i Moster Trines Bageri, hvor Bager Madsen lavede de lækre Konditorkager. Der faldt altid noget af, især naar Napoleonskagerne blev skaaret til. Samme Bager Madsen var en stor Skakspiller, og i Pauserne sad han altid og løste Skakopgaver eller lavede Opgaver til Bladene. Men i sin Optagethed glemte han undertiden Brødet i Ovnen. Han blev gift med Mosters unge Pige Andrea og overtog Bageriet, da Moster blev syg. Ved at puffe Skuffer ind med Knæet havde Moster beskadiget Knæskallen, saa hun blev sengeliggende i længere Tid og længe maatte bruge Krykker. I den Tid boede hun hos os. Hun havde ogsaa andre Svagheder, for hun tog stadig Piller, og for at faa dem til at glide ned, gned hun sig paa Halsen. Om det hjalp, ved jeg ikke, men det saa komisk ud. Paa sine ældre Dage blev hun rask til Bens, og hun var 95, da
+[50]
+hun døde.
+Blandt Jernstøber Møllers 9 Børn var det især Karl og Johan jeg leede med. Karl interesserede sig for alt i Naturen. (Han blev fotograf og giftede sig med Heino Gads Datter Anna. Han havde Forretning i Kerteminde i flere Aar, og rejste derefter til Amerika.) Vi strejfede meget i Skov og ved Strand for at finde noget mærkeligt. Min lille Broder Erhard vilde gerne med paa vore Ture; men da det ikke passede os med en saadan Klods om Benet, forsøgte vi paa forskellig Maade at slippe af med ham ved at købe os fri eller ved at skræmme ham med Løver og Tigre og lignende. Det lykkedes ikke altid, og en Gang var han med paa en lang Vandring langs Stranden til Stavreshoved. Det var en anstrengende Tur for den lille Fyr, og Moder var da ogsaa rystet, da hun hørte det. Han var 7 1/2 Aar yngre end jeg. Sjældne Ting fandt vi saamænd aldrig udover forstenede Søpindsvin og "Vettelys." Ja, engang fandt vi en "Strandvasker" Liget af en Fisker. Han saa uhyggelig ud, blaa og opsvulmet.
+[51]
+I Udkanten af Lundsgaard Skov, hvor vi var paa Jagt efter Hugorme opdagede vi en Dag, at der var ophængt "Doner" i Hegnet, Løkker af Hestehaar til Fangst af "Kramsfugle" - Drosler og Solsorter. Lokkemaden var Rønnebær, der var anbragt saadan at Fuglene kunde hænge sig i Løkken. Vi betragtede dem meget interesseret, da Skytten paa Lundsgaard pludselig overraskede os. Han troede, vi vilde stjæle Fuglene, - der var forresten ingen i Fælderne -, han truede os, og befalede os at gaa med op paa Slottet. Vi rystede af Skræk, men fik dog snart Lov til at gaa.
+Af Husdyr havde vi Høns og en Kat. En Gang fik jeg af Faders gamle Arbejdsmand i Odense "Per Lausen" (Peter Larsen) et Bur med hvide Mus. En Tid havde jeg Turdelduer, en tam Raageunge, Marsvin og Pindsvin.
+Tit havde vi Storm med Højvande, saa vort Hus var helt omgivet af Vand, og vi kun ved Hjælp af en Pram kunde komme i Forbindelse med Omverdenen. Saa blev Fiskergade oversvømmet og Klintevejen blev ødelagt af Bølgerne. Paa den anden Side Klinten, maatte
+[52]
+Vejen til sidst flyttes længere ind i Landet. Hos os naaede Vandet dog aldrig ind i Stuerne. 
+Da Morbroder Jeppes Hus blev bygget om, boede Familien i Huset ved Siden af os. Det laa lavere end vort, og en Aften ved Højvande kom Morbroder Urban med lange Støvler paa og bar Familien over til os. I Spænding ventede vi om Natten paa, at Strømmen skulde vende og Vandet begynde at falde. 
+En Søndag om Efteraaret var hele Familien paa Nøddetur. Det morede os altid. Hver havde sin Pose, og Fader trak Grenene ned med sin Stok. Saa gjaldt det om, hvem der kunde faa flest. Naar vi kom hjem, blev Haserne pillet af, og Nødderne blev lagt til Tørring paa Loftsgulvet. En Gang var der kommen en Rotte op paa Loftet, og jeg hørte om Natten ustandselig Traven frem og tilbage. Om Morgenen viste det sig, at de fleste Nødder var forsvundne; men vi fandt hurtigt Gemmesteder, og Rotten gik i en Fælde.
+Der var tre Politibetjente i Byen: Klokker, Nielsen og Larsen. Den sidste var tillige Arrestforvalter og kaldtes "skæve Laus". Han havde en
+[53]
+tysk Kone og en Datter, Charlotte, som var Byens Skønhedsdronning. 
+Nytaarsaften var der Fest i Gaden. Op og ned ad Langegade drog en Sværm af Børn og unge Mennesker og fyrede "Kinesiske Pistoler," "Skruptudser" og lignende af, mens de sang: "Hurra Pip pip, Hurra for skæve Laus, o ja o ja og sing salia." Undertiden blev en og anden af Demonstranterne anholdt af Betjentene, som assisteredes af den emsige Politi- og Herredsfuldmægtig senere Kæmner Nielsen, kaldet "lille Snus" paa Grund af en Vane med at snøfte.
+De fleste bar Øgenavne den Gang. Den saakaldte Borgervæbning med "Løjtnant" Skomager Niels Bom i Spidsen deltog ogsaa i Ordenens Opretholdelse. I Provisorietiden, da Gendarmerikorpset blev oprettet, fik Kerteminde ogsaa en Trup beredne Gendarmer under Anførsel af en Sergent Rasmussen, som efter Korpsets Opløsning blev Politiassistent for Hindsholm. De lyseblaa var ikke populære, og navnlig Nytaarsaften var de ildesete. De unge Sømænd og Fiskere drillede dem med Fyrværkeri og haanende Tilraab indtil de
+[54]
+red frem med dragne Sabler og ryddede Gaden. Den daværende Borgmester, Politimester og Herredsfoged von ["von" overstreget] Kammerjunker von Lewetzauw ow ["auw" overstreget; "ow" indsat over linjen] holdt sig klogelig i Baggrunden, og Arrestforvareren blev ogsaa undertiden holdt inde, da hans Tilsynekomst kun forøgede Løjerne. Disse var i Almindelighed temmelig harmløse. Ved Hjælp af lange Snore ringede man man med Skibsklokkerne, hejste forskellige Genstande op i Master og Flagstænger og byttede Skilte. Var Politiet ved Havnen, tændtes der Baal i "Friheden" og emvendt. Pumperne paa Gaden med Halm om blev antændt. [Sætningen fra "Pumperne" til og med "antændt" indsat med blyant]
+En aarlig tilbagevendende Begivenhed var Fugleskydningen. Kl. 4 om Morgenen blev Skytterne - og alle andre - vækkede af to Trommeslagere, som gik gennem Gaderne. Den ene var Anders Ottesen, hvis gamle tøndeformede Tromme gjorde et mægtigt Spektakel. Kl. 6 afmarscheredes fra Torvet med Musik og Fane; derefter kom to Smaapiger med Gevinsterne. I Spidsen gik Drejer Tagge med Paraply. Han skulde føre Listen over Skydningerne. Optoget gik nu gennem de
+[55]
+vigtigste Gader for at opsamle Skytterne. Først hentede man naturligvis Fuglekongen, som bar et grønt Skærf med Sølvplader, hvorpaa de tidligere Kongers Navne var indgraveret. De menige bar en Fugl bundet i Knaphullet med et grønt Baand. Efter en Morgenbitter paa Tornøes Hotel gik Turen til Skovanlæget. Her var Fuglen anbragt paa en høj Mast. Den var lavet af Træ med Jernbeslag. Det gjaldt om, at den havde en passende Styrke, saa den kunde holde til hen paa Eftermiddagen. Det er hændt, at den er falden allerede ved Frokosttid, og dermed var Eftermiddagen ødelagt, da Kone og Børn skulde komme og beundre de gæve Skytter. Den har ogsaa været saa stærk, saa Skydningen maatte fortsættes næste Dag, og derved fik mange ikke den rette festlige Afslutning med en ny Konge; ogsaa fordi denne efter gammel Skik skulde spendere en Bolle Punch. 
+Kl. 9 spistes Frokost, hvor Hovedretten var Skinke med Grønærter. Kl. 12 marcherede man atter til Byen og holdt et Par Timers Pause. For enkelte var det i høj Grad til-
+[56]
+trængt.
+Til Skydning anvendtes to gamle Muskedonnere Forladere ["Forladere" indsat over linjen], men enkelte af de yngre Skytter medbragte selv almindelige Rifler. Et Par Mand havde nok at gøre med Ladningen. Fuglen bar i Næbbet en Ring med en Citron. Først skulde Citronen falde af og dernæst Ringen, saa Hovedet, Halsen, Halen, venstre Vinge, højre do og endelig Brystpladen. Gevinsterne var Sølvskeer af forskellig Slags. Brystpladen (Fuglekongen) tilfaldt 6 Spiseskeer, Højre Vinge (Kronprinsen) fik en Potageske. Fader vandt en Gang Potageskeen, som vi senere fik i Brudegave.
+Om Aftenen var der stor Middag med mange Taler og Bal. De andre Præmier var Theskeer og andre Skeer.
+[57]
+Fiskeriet spillede en stor Rolle dengang, saavel som nu. Særlig "Bæltfisket -" Sildefisket i Eftersommeren var vigtigt. Naar det slog fejl, var det en Katastrofe for de fattige Fiskere, og det indvirkede naturligvis for hele Næringslivet i Byen. Motorer kendtes jo ikke, og Vinterfiskeriet foregik fra aabne Joller nær Kysten med Bundgarn spændt ud mellem Pæle, Fiskeri med Kroge og aaleruser. Til Bætfiskeriet brugtes Dæksbaade. Det var et smukt Syn, naar de ca. 80 store Baade med Sejl stod ud af Havnen. Det skete om Eftermiddagen mellem Kl. 1 og 6, alt efter Vejr og Vind. Vinden skulde helst være vestlig og frisk. Undertiden blev det stille undevejs, og hele Flaaden maatte vende om. De store Baade maatte ros, og det gik langsomt. Til Tider kom man først hjem henad Morgenstunden. Saa blev der sunget og snakket fra den ene Baad til den anden. Engang gik vi iland paa Kysten. Men naar der blæste en frisk Vind, sejlede man om Kap, og da var det morsomt at være med. Hver Baad var bemandet med to voksne og en Dreng.
+Morbroder Jeppe havde sammen med Dr. 
+[58]
+Schondel ladet bygge en stor smuk Baad "Louise". Den blev ført af Anders Høj og hans Søn, Rasmus var med som Dreng. Den anden Mand var en Tid lang Jens Høj. Undertiden fik jeg Lov at sejle med, og det var vældig morsomt, skønt jeg gerne blev lidt søsyg og fik Kvalme uden dog at brække mig. Under Sejladsen blev der sunget Sømandsviser og andre Sange, f. Eks. husker jeg "Madam Brøndum siger, det er ingen Skam at ta sig en lillebitte Korndram." Det var gerne et Sted mellem Synshoved og Samsø, at vi gjorde Holdt. Saa blev Masten lagt ned, og en Landterne ["d" i ordet overstreget] blev tændt. Naar Sejlene ikke længere stivede Baaden af, begyndte den rigtig at rulle i Bølgerne. 
+Nu blev Garnene "givet." De var bundet sammen i en lang Række og fyldte Lasten. Garnenes ene Side var besat med Korkstykker og den anden med Sten, for at holde dem lodret i Vandet. Med Mellemrum blev der anbragt "Vejere" (Vagere) Bøjer med Flag. Garnene drev nu med Strømmen og trak Baaden med sig. Retningen bestemtes af om der var "Norden eller sønden Vande." Nørrevande ["Nørrevande" indsat efter linjen med kuglepen]
+Overalt saas Lanterner. Det var ikke alene fra Kerteminde, men ogsaa fra andre Byer kom der
+[59]
+Baade. En Mand holdt Vagt, og de andre gik til Køjs. Forude var et Lukaf for "Makkeren" og Drengen og agter en Kahyt til Føreren. Der skulde jeg ogsaa sove, men jeg foretrak gerne at blive paa Dækket trods Kulden, da jeg ikke kunde tage Lugten af Olietøj og den beklumrede Luft i det lille Rum.
+Kom der et større Ski i faretruende Nærhed, blev der tændt Blus for at advare. Men det hændte, at en Damper alligevel sejlede ind i Garnene og skar dem over eller slæbte bort med dem, og saa var det vanskeligt at faa fat i dem igen. 
+Kl. 1-2 skulde Garnene atter hales ind. Det var et ["et" overstreget] anstrængende. Det var jo nemlig Baaden, der skulde trækkes op mod en til Tider krap Sø, og "Louise" var en stor tung Baad. Men Jens Høj havde gode Armkræfter, saa det gik. Nu var det spændede, om der var Sild i Garnene. Naar der var mange, var det en Fornøjelse at se dem blinke og sprælle, idet de kom op af Vandet. Efterhaanden blev Garnene ordnede pænt i Lasten af Fører og Dreng. Saa blev Masten rejst og Sejlene sat, og der blev Tid til Morgenmad og en Kop
+[60]
+varm Kaffe - dog uden Sukker og Fløde. Tidlig om Morgenen var vi igen i Havn, og her ventede de respektive Koner med Morgenkaffe. 
+I godt Vejr blev det overdraget mig at sejle Baaden hjem, mens de andre fik sig en lille Lur. Det var jeg stolt af. 
+Saa skulde Sildene pilles af Garnene og disse skilles og tørres. Det skulde nu vise sig, hvor mange "Volle" (Ol) der var fanget. En Gang var der saa mange, at nogle af Garnene maatte efterlades paa Fangstpladsen til senere Afhentning. Til andre Tider var der kun til Middagsmaden. Tørringen foregik hovedsaglig paa Feden, som var helt dækket med Garn. Vi havde et Stillads til at hænge dem paa, saa fyldte de ikke saa meget. Det var ogsaa mere praktisk, naar de skulde renses for Tang. I Stormvejr kunde de være saa fulde af "Skidt" og saa sammensnoede, at det tog et Par Dage at faa dem i Orden. Vi Børn hjalp gerne med.
+Efter Middag fik man travlt med at faa Garnerne i Baaden og sat ["sat" overstreget] Sten bundet paa igen. ("lønne.") Naar der skulde sejles ud, tøvede man lidt, indtil endelig en tog Mod til sig og satte Sejl; saa fik
+[61]
+de alle travlt. Der blev et syndigt Virvar i Havnen, indtil de kom fri af hinanden. 
+Foraarssilden var ikke værdsat den Gang. Den var for mager. Ofte kom Bønderne og hentede hele Læs til Gødning. Torsken duede kun, naar der var r i Maanedens Navn, ligesom der heller ikke maatte spilles Kort i andre Maaneder. (Der var ca. 80 Bæltsbaade.) [("Der var ca. 80 Bæltsbaade.") overstreget]
+For os Drenge var det en Begivenhed, naar der kom Soldater fra Odense og Nyborg. Jeg husker særlig en Efteraarsmanøvre, da der blev skudt i Gaderne og vi fik fri fra Skolen. Kampen trak sig syd paa over Broen, og vi fulgte med helt til Davinde. Men omsider maatte vi jo se at komme hjem igen, hvad der ikke var nær saa morsomt gennem Pløje- og Stubmarker. 
+En Gang imellem laante Fader et Køretøj hos en af Svogrene, og vi kørte en Tur til Rønninge eller til Ravnholt og vel ["vel" overstreget] ogsaa til Hjallelse. I Rømninge ninge ["ninge" indsat med blyant over linjen] havde Fader nogle Slægtninge, to eller tre Skræderfamilier. De besøgte os kun, naar der var Rigsdagsvalg. Vort Besøg gjaldt Krebsefangst, og om Aftenen spiste vi Krebs. 
+[62]
+Ved Herregaarden Ravnholt i Midtfyn boede Moders Moster Tante Stine. Hun havde været gift med en Kusk der paa Gaarden og havde et lille hyggeligt Hus, hvis Have stødte op til en Skov. Den var jeg lidt bange for selvom en Sang: "det er dog en dejlig Skov, her er ingen Røvere," saa kunde man jo aldrig vide - -
+Naar vi kørte hjem om Aftenen var det ikke let at finde Vej. Det var for det meste Biveje, som snoede sig paa den mest forvirrende Maade. For at læse Vejviserne, maatte Fader rive Tændstikker, og undertiden viste det sig, at vi var paa en forkert Vej, saa at vi maatte tilbage igen. 
+Mange Steder var der slet ingen Vejskilte; saa var der ikke andet at gøre, hvis der da ikke var Mennesker i Nærheden, og e fleste var gaaet til Ro paa den Tid, saa var der kun den Udvej at lade Hesten bestemme Retningen. Tit var den klogere paa det Punkt, end vi andre.
+En Gang havde vi lejet et Vognmandskøretøj med en stædig Hest. Den blev pludselig staaende, naar det passede den at hvile lidt, og saa var den ikke til at drive af Stedet, før den selv fik Lyst. Men paa Hjemvejen var Hestene altid
+[63]
+mere villige, saa længtes de efter deres Baas. 
+Det var en af de store Begivenheder, naar vore tre Familier foretog Køreture sammen f.Eks. Fjorden rundt og havde Madkurve med. Men især den aarlige Turtil Hjallelse glædede vi os til. Det var Mormoder vi besøgte, saa længe hun boede der. De sidste Aar tilbragte hun i Kerteminde hos Morbroder Jeppe. Vi kørte med tre Char à bancer og et Par mindre Vogne. Morbroder Martin havde et Par kønne Graaskimler, og Morbroder Jeppe et Par fine Køreheste, en sort og en brun, og forøvrigt maatte Arbejdshestene holde for. Naar de fik sværtet Hovene og blev striglet og fik noget pænt Seletøj paa, saa de ganske godt ud. De kunde blive helt vigtige og kaade, naar de skulde køre "til Stads." 
+Da Turen var paa 3 172 Mil, blev der bedet undervejs i Geels Kro. Det var især for Hestenes Skyld, men vi andre kunde ogsaa trænge til at rette Benene og faa lidt Mad. Humøret var højt, og der blev sunget og raabt Vittigheder fra den ene Vogn til den anden. Selv Morbroder Martin, som til daglig var temmelig faamælt, kunde blive morsom og gennem alt
+[64]
+hørtes Morbroder Urbans friske karakteristiske Latter. (Hørr hørr). Han var en god Tegner ["Han var en god Tegner" indsat efter linjen med blyant]
+En de Mylius, stamherre til Rønningesøgaard boede en Sommer i "det lange Hus" ved Siden af os, i den Lejlighed vi tidligere havde haft. Hans Kone var fra Skotland, og de talte altid engelsk sammen. Det var en meget tiltalende Dame, men vist ikke af adelig Herkomst, hvad hendes Svigermoder nok ikke var saa glad for.</t>
   </si>
   <si>
     <t>1949-09-28</t>
   </si>
   <si>
     <t>Båxhult pr. Landeryd</t>
   </si>
   <si>
     <t>Maribo
 Refshalevej</t>
   </si>
   <si>
     <t>Helge Bartholdy-Møller
 Elise Hansen
 Andreas Larsen
 Elena Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Christa Knuth flyttede efter sin skilsmisse fra Knuthenborg til en villa på Refshalevej i Maribo. 
 Båxhult er en skovgård i Småland. Elena/Bimse og Johan/Lysse Larsen boede på stedet.</t>
   </si>
   <si>
     <t>Johannes Larsen kører med Elena/Bimse Larsen til København. Han vil komme til Maribo for at male en akvarel til lægen.</t>
   </si>