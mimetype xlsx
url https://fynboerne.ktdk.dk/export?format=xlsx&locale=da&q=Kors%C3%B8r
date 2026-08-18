--- v1 (2026-07-01)
+++ v2 (2026-08-18)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="651" uniqueCount="418" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="661" uniqueCount="425" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -1891,50 +1891,98 @@
   <si>
     <t>Fehr blev i 1926 grundlagt som forhandler af Ford biler med afdelinger i flere fynske byer. I 2003 ophørte firmaet. (Internet-søgning jan. 2022).
 Det vides ikke, hvem Ragnhild var. 
 Foch var Johannes Larsens hund. Den døde i aug. 1933.
 Hovrättsråd: Dommer ved appeldomstolen, som er den næstøverste domstol i Sverige. (Wikipedia jan. 2022).</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Leo Swane og bankdirektør Jacobsen har fået Ny Carlsbergfondet og Odense Kommune med på, at Johannes Larsen skal dekorere festsalen på Odense Rådhus. Han har flere bestillinger på billeder og betaler et afdrag på bilen med malerier. 
 Larsen har med søn og svigerdatter været på udstilling og tur til Sjælland. Han har også været på klapjagt. 
 Larsen har købt en hundehvalp. 
 Johan/Lysse må kontakte hovrettsråden. 
 Achton Friis har været på 14 dages ophold på Møllebakken. 
 En mår har taget et par af Larsens høns.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/kR28</t>
   </si>
   <si>
     <t>Kjerteminde 30 Nov. 1933.
 Kære Lysse og Bimse!
 Tak for sidst! Vi blev en Uges Tid eller mer i Kjøbenhavn inden vi kom derfra og har for Resten ført en temmelig urolig Tilvær [resten af linjen mangler] siden. Mens jeg var derinde fik jeg at vide [resten af linjen mangler] Skriveswane og Bankdirektør Jacobsen [resten af linjen mangler] faaet Odense Kommune og Ny Carl[resten af linjen mangler] til at bevilge henholdsvis 10000 og [resten af linjen mangler] i alt 30.000 Kr til at lade mig deko [resten af linjen mangler] Festsalen i Odense Raadhus for, [resten af linjen mangler] solgte jeg et Billede til 2000 Kr til [resten af linjen mangler] for ”Schou” og et til 800 og fik 300, [resten af linjen mangler] Sandfarvetegning til Juleroser og [resten af linjen mangler] fra Berlingeren fordi de havde [resten af linjen mangler] Billede paa Galeriet til en [resten af linjen mangler] Saa har jeg faaet 1500 Kr for n [resten af linjen mangler] til en lille Bog af Rørdam/ han [resten af linjen mangler] at vi skulde dele Byttet og ment[resten af linjen mangler] vi kunde gøre Regning paa hver [resten af linjen mangler] men jeg fik dem altsaa til at give [resten af linjen mangler] hver 1500. Jeg skal lave et Billede til 1500 til Jacob Petersen og har 2 mindre Bestillinger til 500 Stk. saa der er da lidt Bevægelse i det for Tiden jeg kan vist ogsaa sælge for 500 Kr Tegninger til Karl Madsen til Randers Museum og Fehr fra Nyborg var her i Gaar og fik Billeder for Bilen for 650 Kr. i Stedet for de aftalte 500 k. Puf og Else og jeg var ovre at se Bingudstillingen i Mandags, d.v.s. vi kørte med Bendtsen til Nyborg og tog over med Færgen, hvor Musse Larsen, [begyndelsen af linjen mangler] Madsens Værtinde) holdt med sin Bil [begyndelsen af linjen mangler] at hente os, hun fik Bil i Foraaret [begyndelsen af linjen mangler] at hente og bringe os naar [begyndelsen af linjen mangler] til Kjøbenhavn. Vi spiste Fro [begyndelsen af linjen mangler] Postgaarden i Ringsted og [begyndelsen af linjen mangler] ind til Selskabstunder [begyndelsen af linjen mangler] i Industribygningen og derfra og satte M.L. af og kørte [begyndelsen af linjen mangler] til Magisteren hvor vi satte [begyndelsen af linjen mangler] i Tirsdags kørte til Lyngby [begyndelsen af linjen mangler] Frokost sammen med [begyndelsen af linjen mangler] Ragnhild, hvorefter M.L. og [begyndelsen af linjen mangler] os til Korsør, hvor vi spiste [begyndelsen af linjen mangler] Jeg var som Kemps Stedfor [begyndelsen af linjen mangler] til en Klapjagt paa Tybrind [begyndelsen af linjen mangler] Sabsvedel fortalte mig at han havde 6 Hvalpe af fin Afstamning hvor af den ene var Fochs ”utrykte Bilde”. Da vi nogle Dage senere var paa Jagt hos Klaks, sammen med Agraren (Puf havde været med mig ude hos Harald Nyborg Dagen før og faaet en Bøsse og Bøssekuffert) tog vi efter Jagten hen paa Fønsskov og saa paa Hvalpene, og nogle Dage senere kørte Puf og jeg ned og købte, den omtalte Hvalp der bar Navnet ”Hittks”, men blev døbt om til ”Scott”. Det er for Resten en rigtig sød Hund, men ikke nogen Skønhed, bl.a har han noget meget ra[ulæseligt]tiske Forben i Smag med gamle Tæver men maaske kan det rette sig [resten af linjen mangler] har en pæn Krop og en vældig [resten af linjen mangler] Paa Jagten hos Klaks skød vi [resten af linjen mangler] Vildt, 8 Harer 15 Fasanhaner og [resten af linjen mangler] som Puf nedlaa. Jeg var i [resten af linjen mangler] oppe hos Kemp. Jeg har ladet [resten af linjen mangler] Kyster gøre det gamle Kort [resten af linjen mangler] og klæbe om, hvorefter Kemp [resten af linjen mangler] tager nogle fotografiske Kopier [resten af linjen mangler] Originalen og Handlingerne [resten af linjen mangler] nu sendt, han skrev et Brev [resten af linjen mangler] jeg var der til Hovrettsråden Pa [resten af linjen mangler] gren og vedlagte Dokumenterne [resten af linjen mangler] Undtagelse af Svenssons Papir som vedlægges dette. Det har nemlig ikke trods alle Anstrengelser været mig muligt at finde Dine Forklaringer. Saa nu maa Du efter Modtagelsen af dette sætte Dig i skriftlig eller telefonisk Forbindelse med Hovrättsråden og forhøre ham om naar det kan passe ham, at Du stiller og mundtlig sætter ham ind i Sagerne. Vi har haft Achton Friis i en 14 Dags Tid på Rekreation oven paa Arbejdet med ”de Jyders Land” og i Eftermiddags rejste han. Det har været et hyggeligt Besøg. Vi havde en Høne der kom i Som [begyndelsen af linjen mangler] med 10 Kyllinger der udviklede sig [begyndelsen af linjen mangler] aner og 3 Høner som hidtil har siddet [begyndelsen af linjen mangler] Granerne om Natten og jeg har gaaet [begyndelsen af linjen mangler] leret paa hvordan jeg skulde faa [begyndelsen af linjen mangler] [ulæseligt] men for at Par Dage siden [begyndelsen af linjen mangler] se eller rettere Scott en begravet i [begyndelsen af linjen mangler] iddegangen og Dagen efter var der en [begyndelsen af linjen mangler] større Gravhøj der kun indeholdt [begyndelsen af linjen mangler] iger, og under Træet laa der 3 Haner [begyndelsen af linjen mangler] nede ved Plankeværket, det viste [begyndelsen af linjen mangler] være den lille Maar der kunde [begyndelsen af linjen mangler] om Natten gennem det øverste [begyndelsen af linjen mangler] ørne af Døren. Den er nu forsynet [begyndelsen af linjen mangler]dden Vrider og vi fik Hanesteg i Gaar. Vi hørte af Hubert at han og Peter Tutein har været deroppe og at I har det godt. Mange Hilsner ogsaa fra Puf og Else.
 Jeres JL.</t>
+  </si>
+  <si>
+    <t>1943-04-24</t>
+  </si>
+  <si>
+    <t>Jørgen Brandstrup
+Kai Friis Møller
+Matilda Jungstedt
+Johanne Christine Larsen
+Axel  Müller
+Fanny Schaffalitzky de Muckadell
+Janna Schou
+Adelheyde Syberg
+Gudrun Syberg</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvad Fanny Schaffalitzky har sagt om kirsebærblomster og Astrids fødselsdag. 
+"Uhindret Samkvem med Sverige": Ellens datter, Grethe, og barnebarnet Matilda/Lille, boede i Stockholm. Sidstnævnte var arkitekt.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8390</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer ønsker tillykke med fødselsdagen. Kirsebærtræerne blomstrer, så Jomfru Fanny fik ikke helt ret. Både Ellen og Astrid Warberg-Goldschmidt ønsker sig mest af alt at kunne ses med familien i Sverige. Ellen sender dem madvarer.
+Matilda/Lille Jungstedt tjener 250 kr. om måneden på at tegne. Heldigvis har hun også fritid, og hun danser folkedans. 
+Ellen har været på Lindøgård, hvor hun traf Jørgen Brandstrup. Han og Johanne/Junge C. Larsen kommer til middag hos Ellen 2. påskedag. Hun steger nu flæskesteg. - Det er dejligt, at Johannes ben er bedre. Hun har kunnet klare en kæmpe omgang strygning, og forleden stegte hun 100 bøffer til henkogning. 
+Ellens have råber på at blive luget og få sået blomster.
+Forleden nat var der en svirren af flyvere over Kerteminde. Der var luftalarm, men Ellen tør ikke gå i sin kælder, for der er tusindben. 
+Ellen sender en af Kai Friis Møllers bøger. 
+Til sin fødselsdag fik Ellen 50 kr., og hun har købt en verdenshistorie i 12 bind.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Ajcu</t>
+  </si>
+  <si>
+    <t>Paaskelørdag
+Kære lille Disser!
+Nu nærmer sig d. 26nde og med alle disse Helligdage i Tanken, må vi i Tide tage fat på Fødselsdagsbrevet. Altså Tillykke med Dagen og Aaret, - måtte det bringe os alt, hvad vi mest brændende ønsker, - og alle Småønskerne også. Nu blomstrer Kisbærrene - så Jmf. Fanny får jo ikke helt Ret, - men nu kan vi da se, hvor det bærer hen, og det var måske det, hun mente. - 
+Blandt de brændende Ønsker har vi to jo det fælles: uhindret Samkvem med Sverige. Det er strængt, at være udelukket fra dem, man helst vil se, - men lad os være taknemmelige over, at de har det forholdsvis godt og ikke er i Krig. Det er dejligt, at vi kan sende lidt til dem. Jeg sender Flæsk, Pølse og Ost og det bliver modtaget med Begejstring. Gutte skriver ellers, at de klarer sig udmærket med Maden, - men det vilde hun jo nu skrive i hvert Tilfælde. Dog har jeg Følelse af, at det nogenlunde passer. - Jeg havde forleden et langt Brev fra Lille. Hun arbejder flittigt på sit Kontor, hvor hun jo tegner og tjener 250 Kr. om Mdr., hvad jeg synes er fænomenalt godt gjort. Heldigvis har hun da Tid til meget andet og kan pleje sine Interesser. En af dem er Folkedanse. Hun var jo på Næææs i fjor til et 6 Ugers Kursus i denne Sport og det morer hende meget. De har jo "Danselag", hvor de mødes og danser de gl. Danse, bl.a. Lancier!! Det synes vi jo er en ganske normal Dans. -
+I Gaar var jeg på Lindøgrd og traf der Jørgen Brandstrup, som lod fornøjet og glad. De kommer herud 2den Paaskedag. Sikken en Glæde at få Junge herud en Gang igen. De kommer med Ruten c. 11 og skal Afsted igen ved 9 Tiden om Aftenen, så det bliver da et dejlig grundigt Besøg. Idag har jeg travlt med at "lave til." Jeg har tænkt, at de skal have Fisk - stor Torsk, hvis jeg kan få det, eller andet, - og Blommegrød. Jeg er ved at stege en lille Flæskesteg, som de skal have kold om Aftenen med gr. Bønner til og så koldt Bord, hvad jeg kan finde på. Jeg har en Snaps og så min hvide Vin, så jeg haaber jo at kunne beværte dem godt. 
+Det er dejligt, at det da går nogenlunde med Junges Ben. Hun går helt flot uden sine Stokke og laver så meget nu i Huset. Tænk, at hun egenhændig strøg hele Strygningen fra den store Forårsvadsk, og stegte 100 Bøffer forleden. Det lyder jo voldsomt, - men det var til at koge hen, da de havde slagtet en Kalv.
+Det er sådan en Fornøjelse med deres nye, smukke Stue. Jeg synes, det er den hyggeligste, de nogensinde har haft.
+Mig selv kan jeg ikke sådan fortælle noget om, for jeg har det som sædvanlig, d.v.s. altid masetravlt og altid lidt bagefter med alting. Haven står og råber højlydt efter mig. Jeg beroliger den med, at der er da lagt Kartofler, og Spinat og Radiser er da oppe og Løg, - men det er Skidtet, skriger den og Blomsterfrø, som er købt, kunde du også gærne putte i mig. Ja, ja, måske i Eftermiddag, - nu fik vi jo en dejlig mild Regn til Morgen, - så nu er det egentlig lige til Pas. Men nu går jeg jo og "laver til Fremmede", som Tante Mimmi sagde. - 
+Sikken en Nat forleden, - Natten mellem Tirsdag og Onsdag. Der var vist over 1000 Flyvere over Fyen, - de næsten svirrede over Ørene på os, - Luftkampe har der været, for der blev jo skudt mange ned - Antiluftskyts fra Nyborg og Korsør, og "Fyrværkeri" rundt omkring. Det var fælt. Fra Klk 12 til 3 1/2 svirrede de om os. Fy for den Lede. - Jeg overnattede på Landet. Her i K-minde var der Luftalarm i 2 Timer. Jeg tror nu ikke, at ret mange går i Kælderen. Jeg tør nu ikke for der er Tusendeben i min. -
+Jeg sender dig en lille Bog, som det måske kan more dig at læse. Jeg har ikke kunnet dy mig for at pille lidt ved den og skære op hist og her. Jeg synes Kaj Friis Møller er så morsom at læse. -
+Til min F-dag sendte Gutte mig 50 Kr. så jeg selv kunde købe min Gave. Den har jeg nu erhvervet. Well's store Verdenshistorie, 12 Bind, - fint indbundet, Læderryg, som splinterny, for 45 Kr. antikvarisk. Jeg er henrykt over den, - den er spændende at læse som en Roman. Det var et Fund.
+Ja, så siger jeg atter god Fødselsdag og hils Aksel og det gode Nus, men mest dig selv fra din gamle Elle
+24/4 - 43</t>
   </si>
   <si>
     <t>1943-06-28</t>
   </si>
   <si>
     <t>Christa Knuth</t>
   </si>
   <si>
     <t>Knuthenborg pr. Bandholm</t>
   </si>
   <si>
     <t>Gonny Egeberg Jørgensen
 Adam Knuth
 Elisabeth Knuth
 Johannes Madsen
 William Shakespeare</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Amtslægen var. 
 Johannes Larsen kaldte i et af sine allerførste breve til Christa Knuth hende en "fuldendt Værtinde". 
 Shakespeare-citatet stammer fra skuespillet King John (Kong Johan) 4. akt, scene 2, fra ca. 1595. Salisbury siger her "gild refined gold, to paint the lily", hvilket kan fortolkes som, at det er spild af tid at male eller forgylde en lilje, eftersom noget, der allerede er perfekt ikke kræver yderligere udsmykning/forskønnelse.</t>
   </si>
   <si>
     <t>Johannes Larsen havde en varm og hård hjemtur. Dynen på hotellet var for kort. Han tog til Holmegaard Glasværk med Amtslægen. I Ringsted kørte toget fra ham, så han fik tre timers ventetid. I Nyborg fik han kørelejlighed til Kerteminde. Et par dage efter fik Larsen en slem forkølelse. Nu har han ryddet op i værkstedet.
 Johannes Larsen takker for et dejligt ophold. Christa Knuth har skrevet, at han har kaldt ende "den fuldendte Værtinde" (dette i hans brev til hende 1942-10-21), og Larsen svarer med et Shakespeare-citat.</t>
@@ -2855,59 +2903,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/e3Gb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2gSL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ePWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DVRe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hdVE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qCha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3na4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g8vq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMEw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u64H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xh1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCjx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xlv1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FmR0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zAIu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uggH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fxom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wgqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rHWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qdwD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7mLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xitGOHEa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LiEP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0abE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9so" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NpFr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GCH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6cVnZS6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aXMETkKu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RsJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gggp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/97IRXewR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JBNjUYWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/EocUxpyS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XNfpetUe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5bZM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/juXR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gdBJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OsmP7sqe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYXp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U5gZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kR28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zz2x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N0dU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YyR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xprx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z4LY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eT5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aok5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/22Qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UT5v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fAzV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Eao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p1L7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5W9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/e3Gb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2gSL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ePWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DVRe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hdVE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qCha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3na4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g8vq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMEw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u64H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xh1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCjx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xlv1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FmR0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zAIu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uggH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fxom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wgqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rHWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qdwD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7mLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xitGOHEa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LiEP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0abE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9so" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NpFr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GCH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6cVnZS6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aXMETkKu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RsJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gggp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/97IRXewR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JBNjUYWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/EocUxpyS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XNfpetUe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5bZM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/juXR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gdBJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OsmP7sqe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYXp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U5gZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kR28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ajcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zz2x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N0dU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YyR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xprx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z4LY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eT5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aok5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/22Qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UT5v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fAzV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Eao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p1L7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5W9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M63"/>
+  <dimension ref="A1:M64"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -5086,648 +5134,695 @@
       </c>
       <c r="I49" s="5" t="s">
         <v>328</v>
       </c>
       <c r="J49" s="5" t="s">
         <v>329</v>
       </c>
       <c r="K49" s="5" t="s">
         <v>330</v>
       </c>
       <c r="L49" s="6" t="s">
         <v>331</v>
       </c>
       <c r="M49" s="5" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
         <v>333</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>16</v>
+        <v>311</v>
       </c>
       <c r="D50" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H50" s="5" t="s">
         <v>334</v>
       </c>
-      <c r="E50" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F50" s="5" t="s">
+      <c r="I50" s="5" t="s">
         <v>335</v>
       </c>
-      <c r="G50" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H50" s="5" t="s">
+      <c r="J50" s="5" t="s">
         <v>336</v>
       </c>
-      <c r="I50" s="5" t="s">
+      <c r="K50" s="5" t="s">
         <v>337</v>
       </c>
-      <c r="J50" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K50" s="5" t="s">
+      <c r="L50" s="6" t="s">
         <v>338</v>
       </c>
-      <c r="L50" s="6" t="s">
+      <c r="M50" s="5" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>334</v>
+        <v>341</v>
       </c>
       <c r="E51" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>335</v>
+        <v>342</v>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H51" s="5" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="I51" s="5" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="J51" s="5" t="s">
         <v>321</v>
       </c>
       <c r="K51" s="5" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="L51" s="6" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>334</v>
+        <v>341</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>335</v>
+        <v>342</v>
       </c>
       <c r="G52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H52" s="5" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="I52" s="5" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="J52" s="5" t="s">
         <v>321</v>
       </c>
       <c r="K52" s="5" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="L52" s="6" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>334</v>
+        <v>341</v>
       </c>
       <c r="E53" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F53" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F53" s="5" t="s">
+        <v>342</v>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H53" s="5" t="s">
-        <v>266</v>
-[...1 lines deleted...]
-      <c r="I53" s="5"/>
+        <v>355</v>
+      </c>
+      <c r="I53" s="5" t="s">
+        <v>356</v>
+      </c>
       <c r="J53" s="5" t="s">
         <v>321</v>
       </c>
       <c r="K53" s="5" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="L53" s="6" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>334</v>
+        <v>341</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F54" s="5" t="s">
-        <v>335</v>
+      <c r="F54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H54" s="5" t="s">
-        <v>358</v>
-[...3 lines deleted...]
-      </c>
+        <v>266</v>
+      </c>
+      <c r="I54" s="5"/>
       <c r="J54" s="5" t="s">
         <v>321</v>
       </c>
       <c r="K54" s="5" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="L54" s="6" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>364</v>
+        <v>341</v>
       </c>
       <c r="E55" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F55" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="G55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H55" s="5" t="s">
         <v>365</v>
       </c>
-      <c r="G55" s="5" t="inlineStr">
-[...7 lines deleted...]
-      <c r="I55" s="5"/>
+      <c r="I55" s="5" t="s">
+        <v>366</v>
+      </c>
       <c r="J55" s="5" t="s">
-        <v>366</v>
+        <v>321</v>
       </c>
       <c r="K55" s="5" t="s">
         <v>367</v>
       </c>
       <c r="L55" s="6" t="s">
         <v>368</v>
       </c>
       <c r="M55" s="5" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
         <v>370</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>197</v>
+        <v>371</v>
       </c>
       <c r="E56" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F56" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F56" s="5" t="s">
+        <v>372</v>
       </c>
       <c r="G56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H56" s="5" t="s">
-        <v>371</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="I56" s="5"/>
       <c r="J56" s="5" t="s">
-        <v>329</v>
+        <v>373</v>
       </c>
       <c r="K56" s="5" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="L56" s="6" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
     </row>
     <row r="57">
-      <c r="A57" s="5" t="n">
-        <v>1949</v>
+      <c r="A57" s="5" t="s">
+        <v>377</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>376</v>
+        <v>14</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>377</v>
-[...9 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="E57" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H57" s="5" t="s">
         <v>378</v>
       </c>
       <c r="I57" s="5" t="s">
         <v>379</v>
       </c>
       <c r="J57" s="5" t="s">
-        <v>108</v>
-[...4 lines deleted...]
-        </is>
+        <v>329</v>
+      </c>
+      <c r="K57" s="5" t="s">
+        <v>380</v>
       </c>
       <c r="L57" s="6" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58" s="5" t="s">
-        <v>382</v>
+      <c r="A58" s="5" t="n">
+        <v>1949</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>14</v>
+        <v>383</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>16</v>
-[...7 lines deleted...]
-      <c r="F58" s="5" t="s">
         <v>384</v>
+      </c>
+      <c r="D58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H58" s="5" t="s">
         <v>385</v>
       </c>
       <c r="I58" s="5" t="s">
         <v>386</v>
       </c>
       <c r="J58" s="5" t="s">
-        <v>321</v>
-[...1 lines deleted...]
-      <c r="K58" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L58" s="6" t="s">
         <v>387</v>
       </c>
-      <c r="L58" s="6" t="s">
+      <c r="M58" s="5" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>334</v>
+        <v>341</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>391</v>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H59" s="5" t="s">
         <v>392</v>
       </c>
-      <c r="I59" s="5"/>
+      <c r="I59" s="5" t="s">
+        <v>393</v>
+      </c>
       <c r="J59" s="5" t="s">
         <v>321</v>
       </c>
       <c r="K59" s="5" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="L59" s="6" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>197</v>
+        <v>341</v>
       </c>
       <c r="E60" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F60" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F60" s="5" t="s">
+        <v>398</v>
       </c>
       <c r="G60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H60" s="5" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="I60" s="5"/>
       <c r="J60" s="5" t="s">
-        <v>329</v>
+        <v>321</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>334</v>
+        <v>197</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F61" s="5" t="s">
-        <v>391</v>
+      <c r="F61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H61" s="5" t="s">
-        <v>402</v>
-[...3 lines deleted...]
-      </c>
+        <v>404</v>
+      </c>
+      <c r="I61" s="5"/>
       <c r="J61" s="5" t="s">
-        <v>321</v>
+        <v>329</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>334</v>
+        <v>341</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>391</v>
+        <v>398</v>
       </c>
       <c r="G62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H62" s="5" t="s">
-        <v>408</v>
-[...1 lines deleted...]
-      <c r="I62" s="5"/>
+        <v>409</v>
+      </c>
+      <c r="I62" s="5" t="s">
+        <v>410</v>
+      </c>
       <c r="J62" s="5" t="s">
         <v>321</v>
       </c>
       <c r="K62" s="5" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="L62" s="6" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="M62" s="5" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>326</v>
+        <v>341</v>
       </c>
       <c r="E63" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F63" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F63" s="5" t="s">
+        <v>398</v>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H63" s="5" t="s">
-        <v>413</v>
-[...3 lines deleted...]
-      </c>
+        <v>415</v>
+      </c>
+      <c r="I63" s="5"/>
       <c r="J63" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="K63" s="5" t="s">
+        <v>416</v>
+      </c>
+      <c r="L63" s="6" t="s">
+        <v>417</v>
+      </c>
+      <c r="M63" s="5" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="5" t="s">
+        <v>419</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C64" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="E64" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H64" s="5" t="s">
+        <v>420</v>
+      </c>
+      <c r="I64" s="5" t="s">
+        <v>421</v>
+      </c>
+      <c r="J64" s="5" t="s">
         <v>329</v>
       </c>
-      <c r="K63" s="5" t="s">
-[...6 lines deleted...]
-        <v>417</v>
+      <c r="K64" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="L64" s="6" t="s">
+        <v>423</v>
+      </c>
+      <c r="M64" s="5" t="s">
+        <v>424</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -5751,44 +5846,45 @@
     <hyperlink ref="M39" r:id="rId44"/>
     <hyperlink ref="M40" r:id="rId45"/>
     <hyperlink ref="M41" r:id="rId46"/>
     <hyperlink ref="M42" r:id="rId47"/>
     <hyperlink ref="M43" r:id="rId48"/>
     <hyperlink ref="M44" r:id="rId49"/>
     <hyperlink ref="M45" r:id="rId50"/>
     <hyperlink ref="M46" r:id="rId51"/>
     <hyperlink ref="M47" r:id="rId52"/>
     <hyperlink ref="M48" r:id="rId53"/>
     <hyperlink ref="M49" r:id="rId54"/>
     <hyperlink ref="M50" r:id="rId55"/>
     <hyperlink ref="M51" r:id="rId56"/>
     <hyperlink ref="M52" r:id="rId57"/>
     <hyperlink ref="M53" r:id="rId58"/>
     <hyperlink ref="M54" r:id="rId59"/>
     <hyperlink ref="M55" r:id="rId60"/>
     <hyperlink ref="M56" r:id="rId61"/>
     <hyperlink ref="M57" r:id="rId62"/>
     <hyperlink ref="M58" r:id="rId63"/>
     <hyperlink ref="M59" r:id="rId64"/>
     <hyperlink ref="M60" r:id="rId65"/>
     <hyperlink ref="M61" r:id="rId66"/>
     <hyperlink ref="M62" r:id="rId67"/>
     <hyperlink ref="M63" r:id="rId68"/>
+    <hyperlink ref="M64" r:id="rId69"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>