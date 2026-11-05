--- v0 (2026-05-06)
+++ v1 (2026-11-05)
@@ -488,51 +488,51 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Zi4S</t>
   </si>
   <si>
     <t>Kjerteminde 1 Nov. 1926.
 Kære Achton Friis.
 Hermed Korrekturen. Jeg er bange for jeg har haft den for længe. Undskyld! Jeg synes gennemgående, at det ser udmærket ud, navnlig for de store Tegningers Vedkommende. Med Hensyn til Vignetterne har jeg et og andet at indvende. En Del af dem synes jeg virker altfor store, særlig grelt Ex Isfuglen der flyver op med Fisken i Munden. Med Hensyn til at anbringe dem paa andre Steder end hvor de egentlig hører hjemme saa synes jeg ikke det gør noget i Almindelighed. Men f. Ex. Kan jeg ikke begribe hvorfor De har anbragt den blomstrende Arum maculatum fra Thurø, var det ikke mere rimeligt at flytte den til Korshavn eller Drejø? Eller en af de andre Øer hvor De i Texten omtaler dem? Naa men jeg glæder mig til første Hæfte. For jeg faar vel nogle Friexemplarer fra Forlaget. Jeg ved ikke om det har været paa Tale men det plejer jeg, og synes det er rimeligt. Jeg skal hilse fra min Kone og Puf. Der er for Resten en Ting til som jeg har tænkt paa at gøre Vrøvl over, skønt jeg er ked af besvære Dem. De kan jo have nok at gøre. Det er Titelbladet. Jeg ved ikke om jeg har Ret i at det ser helt anderledes ud end jeg kender det. Det forekommer mig at det jeg tegnede Vignetten til havde denne af samme Bredde som Teksten og at det virkede bedre og mere samlet. Maaske vi kan snakke om det naar jeg kommer til Kjøbenhavn. Det endelige Titelblad behøver vel ikke at foreligge før Værket nærmer sig sin Afslutning. Mange Hilsner
 Deres hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1936-09-01</t>
   </si>
   <si>
     <t>Carl Johannes A. Bless
 Johan Peder Bless
 Sofie Bless
 Alhed Larsen
 Jens Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Vilhelmine  Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel Muus
 Alhed  Møhl, Lysses datter
 H. Rasmussen, politifuldmægtig</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Jens var. Larsen-familien kendte flere, der bar dette navn. 
 De indsamlede tusindgylden skulle formodentlig bruges til snaps.</t>
   </si>
   <si>
     <t>Brevet er i privateje</t>
   </si>
   <si>
     <t>Else og Andfreas/Puf Larsen har sat blomster på Alhed Larsens grav og luget, klippet og vandet. De har også ordnet Bless-familiens grav, og Andreas vil se til sin farmor og farfars gravsted.
 Politifuldmæftig Rasmussen spørger, om Johannes Larsen vil tage ind omkring Ny Carlsbergfondet og se på de billeder, som fondet har lovet Kerteminde Museum. 
 Det stormer. Den syge knortegås er død. 
 Andreas Larsen og Jens har været på en lang sejltur omkring Kalundborg, Lolland, Svendborg, Avernakø og Sønderborg. De cyklede hjem fra Faaborg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/N4zH</t>
   </si>
   <si>
     <t>1 Sept. 36. 
 Kære Far.
 Igaar var det Mors Dødsdag og Else og jeg var ude paa Kirkegaarden med en stor Buket Rosenkatost og de Flox vi kunde finde; det var ikke mange, men sammen med de Roser, som jeg havde sat derud Dagen før, saa det helt godt ud. Jeg havde Dagen før skuffet og revet og Else og jeg klippede alle de afblomstrede Nelliker af. Idag har jeg været ude med de to store Vandkander og vandet baade Mors Grav og Blessernes. Iaften skal jeg ud og vande videre ogsaa Farmors og Farfars, det er godt tørt altsammen. - Politifuldmægtigen har spurgt om 
 2./