--- v0 (2026-05-13)
+++ v1 (2026-07-01)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="64" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="53" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -108,137 +108,50 @@
 Statstelefon: Nr. 4.
 Telefon: Nr. 64.
 [Håndskrevet]:
 14 Septr 1917
 Kæreste Alhed.
 Ja, nu sidder jeg her sammen med Lehn-Schiøler og Frue. Jeg har anmeldt til Aarhus Hønsegaarden som enten Du eller Marie tager sig af, og Bagvejen og Kobbelegen og Hejrene.
 Klaks kommer vist herover i Dag. Her stormer og fyger med Sand.
 Mange Hilsner Din JL.</t>
   </si>
   <si>
     <t>11. sep. 1925</t>
   </si>
   <si>
     <t>Dagbog</t>
   </si>
   <si>
     <t>Niuvertoq -
 Christen Hauge
 Eiler Lehn Schiøler
 Knud Oldendow
 P Vedsted
 Richard West</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/d8BQ6gjM</t>
-  </si>
-[...85 lines deleted...]
-Kære Junge! Jeg ved ikke om Dis har skrevet noget om Tobak! Hermed en lille Pakke Cigaretter, som jeg haaber, at du kan bruge. Mange Hilsner fra din heng. Axel.</t>
   </si>
   <si>
     <t>1943-07-09</t>
   </si>
   <si>
     <t>Siegfred Neuhaus</t>
   </si>
   <si>
     <t>Christine Swane</t>
   </si>
   <si>
     <t>Bisserup pr. Rude</t>
   </si>
   <si>
     <t>Saxo
 Axel  Bentzen
 Johannes Bjerg
 Christen Dalsgaard
 Einar Immanuel  Geert-Jørgensen
 Victor Haagen-Müller
 Aksel Jørgensen
 Vilhelm  Lauritzen
 Elisabeth Neuhaus
 Louise Neuhaus
 Henrik Raaschou-Nielsen
@@ -445,59 +358,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/TRbN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7BK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wTR2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GGSW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/TRbN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7BK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wTR2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GGSW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M7"/>
+  <dimension ref="A1:M6"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -626,213 +539,169 @@
         <is>
           <t/>
         </is>
       </c>
       <c r="L3" s="6" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="5"/>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="F4" s="5" t="s">
+      <c r="F4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H4" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="G4" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H4" s="5" t="s">
+      <c r="I4" s="5"/>
+      <c r="J4" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="5" t="s">
+      <c r="K4" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="5" t="s">
+      <c r="L4" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="K4" s="5" t="s">
+      <c r="M4" s="5" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="F5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="J5" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="D5" s="5" t="s">
+      <c r="K5" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="E5" s="5" t="s">
+      <c r="L5" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="F5" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H5" s="5" t="s">
+      <c r="M5" s="5" t="s">
         <v>43</v>
-      </c>
-[...11 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>42</v>
-[...4 lines deleted...]
-        </is>
+        <v>46</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>47</v>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H6" s="5" t="s">
+      <c r="H6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="J6" s="5" t="s">
         <v>49</v>
       </c>
-      <c r="I6" s="5" t="s">
+      <c r="K6" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="J6" s="5" t="s">
+      <c r="L6" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="K6" s="5" t="s">
+      <c r="M6" s="5" t="s">
         <v>52</v>
-      </c>
-[...49 lines deleted...]
-        <v>63</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
-    <hyperlink ref="M7" r:id="rId12"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>