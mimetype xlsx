--- v1 (2026-08-19)
+++ v2 (2026-10-03)
@@ -151,51 +151,51 @@
 Kjæreste Johannes!
 Løverdagaften da jeg kom hjem gik jeg ned hos Tornøes for at høre en norsk Højskoleforstander Ullmann og det var godt kan du tro naar Kjerteminde Avisen er læst saa skal du faa den sendt at baade Du og de andre kan læse og dog er det saa fattigt imod at høre ham, jeg har aldrig hørt et saa godt Foredrag.
 Saa Søndagmorgen var min Tid saa knap at jeg kun lige naaede at sende Fr Bendal Pengene om Aftenen tænkte jeg nu skriver Johannes og saa er det bedst at vente saa derfor hørte Du ikke fra mig men nu i forgaar skrev Georg og da jeg nu kommer over og seer en Convelut ligge med Udskrift saa har jeg et Qvarteer til Dig Tak fordi Du skrev idag vi kan saa godt forstaa din Længsel for vi ere selv saa glade ved at see din Skrift
 Du skal ikke være kjed af det fordi du begyndte den 13 mit Barn det er kun noget Du har faaet indpodet af din Fader alle Dage ere lige gode vor himmelske Fader har selv sagt vi ikke maatte være Dagvælgere gjør Din trøstig Din Gjerning i hans Navn saa skal den nok lykkes
 Du blev meget rost af Fader fordi du spurgte om Du skulde betale for en heel Maaned hos Arkitekten, jeg forstaar tilfulde din Glæde over at Du er ene om Aftenen du har jo altid holdt af Ro naar Du arbejdede, men hvor Du nu maa spadsere sig mig hvorlænge Du er om at gaa Vejen til Skolerne saa kan jeg slutte mig til Vejlængden fortæl mig endelig en heel Deel Johannes, alt muligt interreserer mig. Det var dejligt Du var med i Vartou Kirke ja brug dog de par Formiddagstimer til at høre et godt Ord fra vor Herre der er aldrig noget der glæder en Moder mere end Børnene elske vor Herre
 Du har vel nu seet Marie Eckardt og givet hende Farverne og huskede hun at faa Aviserne om Branden med hjem det skal kun være til Laans, men de har ingen danske Aviser i Sverrig paa Tiden; tænk Dig en stor Sorg mit Barn der brændte Malerier af Eckardt som henstod i Slotsmagasinet for 2000, Kr og Rammer for 200 K. et blev reddet men hvordan det seer ud ved de ikke endnu Forgylder Mogensen har skreven derover; vi vil haabe at den Action han nu skal holde maa gaa heldig Prokuratoren vil gjerne have ham selv derover for at ordne Malerierne og det er vel ogsaa det rigtigste
 Det er et forfærdeligt Stormvejer her saa vi haabe lille Marie bliver nogle Dage i Kjøbenhavn til til Vejret bliver bedre - Alfred kommer rimeligvis med en Marstaller som først skal til Finland efter Træ og saa gaa sydpaa – Gud bevare ham den kjære Ven i disse Efteraarsstorme
 Vi ere alle raske og tale om Dig hver Dag fortæl mig hvordan du hengte Dine Billeder og hvad De synes om Dem de andre Venner – men endelig hvordan det gaar Dig i Skolen min lille Ven som jeg daglig beder for om al Lykke og Velsignelse
 fortæl Frøken Bendal at Marie har vunden 7 Pund, hun ellers bedrøvet nu Marie Eckardt er rejst
 Din lille Fugl har det godt og vores Kakkelovn i Daglistuen er fuldkommen efter Ønske Stuen er lun om Morgenen 13 grader, er det ikke dejligt Johannes
 Lev nu vel Kjære og hils Alle fra mig du hilses kjærligt af os Allesammen dog mest i Øjeblik af mig.</t>
   </si>
   <si>
     <t>1885-04-29</t>
   </si>
   <si>
     <t>Birkerød
 Faaborg ,Fyn
 Långaryd</t>
   </si>
   <si>
     <t>Ane Marie Christiansdatter
 Christian Eckardt
 Anesine Frölich
 - Holbeck
-J.C. Hostrup
+Jens Christian Hostrup
 Harald  Klokker
 Assistent Knudsen
 Augusta  Larsen
 Cathrine Larsen
 Georg Larsen
 Ida Larsen
 Jacob Larsen
 Jeppe Andreas Larsen
 Peter Larsen
 Urban Larsen
 Vilhelm Larsen
 Niels Mollerup
 Ulrik Plesner</t>
   </si>
   <si>
     <t>Cirkus "Danmark" besøgte Kerteminde i april 1885 (Kjerteminde Avis 21.4 1885) Der var 35 personer, heste m.m. på pladsen ved Gymnastikhuset.</t>
   </si>
   <si>
     <t>Johannes Larsen er ikke i så godt humør og hans mor vil gerne hjælpe ham. Farbror Urban skal snart giftes og overtage en købmandsforretning. Johannes Larsens far vil muligvis tage en tur til Sverige.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Fx7B</t>
   </si>
   <si>
     <t>Kjerteminde den 29 April 1885
@@ -636,51 +636,51 @@
 Vi fik saa ikke det Stykke Skinke med alligevel, jeg var ikke klogere end at Du havde lagt det i Kurven, men vi klarer os denne Gang, jeg havde lidt tilbage herovre som vi fik i Gaar og saa lod vi dem slagte Kalven da det var en Tyrekalv den har vi jo nok af saa længe som vi skal være her, vi kommer hjem paa Onsdag, eller det er da Torsdag naar vi kommer til Kerteminde; Kruuse skulle ogsaa hjem til Terminen saa vi tog Retourbilletter, de gjælder jo til paa Torsdag, men her er Unnaryds Torvedag paa Onsdag, det er jo saa godt som en Helligdag her, saa Far kan ikke udrette noget den Dag alligevel, derfor har vi bestemt at rejse paa Onsdag. Nu vil jeg haabe at I faar dette paa Tirsdag saa I slipper for at sende Vogn forgæves efter Far; vi skal nok telegraffere fra Kjøbenhavn paa Onsdag at det ikke skal gaa os ligesom sidste Gang. Hrr. Johanson rejste til 
 [skrevet på tværs: Halmstad den dag vi kom, vi talte med ham paa Stationen, han havde været her paa Høljeryd et Par Dage og boet hos Pehrsons, han mente at komme igjen sidst i Ugen.]</t>
   </si>
   <si>
     <t>1896-08-02</t>
   </si>
   <si>
     <t>Alhed Larsen</t>
   </si>
   <si>
     <t>Erikshaab</t>
   </si>
   <si>
     <t>Langeland
 Långaryd, Sverige
 Faaborg
 Svanninge
 Odensebakken, Faaborg
 Waldemarsgade, København
 Lerbjerg, Faaborg</t>
   </si>
   <si>
     <t>Thorvald Balslev
 Julie Brandt
 Louise Brønsted
-- Carlsen
+- Carlsen, Madam
 Christian Caspersen
 Peter Hansen
 Syrak Hansen
 Adolph Larsen
 Johanne Christine Larsen
 Jørgen Larsen
 Marie Larsen
 Fritz Syberg
 Andreas Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Kolerafluer er insekter, som hedder trips. Fordi der i koleraåret 1853 var særligt mange trips i Kbh., satte man dem fejlagtigt i forbindelse med sygdommen i årene efter.
 Mesterhuset er bygningen Lagonisminde 7 i Faaborg, hvor malermester Syrak Hansen havde bolig og værksted.</t>
   </si>
   <si>
     <t>Onsdag cykler Alhed til Langeland, hvor hun en tid skal opholde sig hos dyrlæge Caspersen.
 Hun har været på besøg hos Syrak Hansen i Mesterhuset, Faaborg, og hos Fritz Syberg ("Kunstneren").
 Alhed har sammen med søskende og flere andre været på tur til en granskov, hvor de tændte bål og lavede mad.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/YODa</t>
   </si>
   <si>
     <t>Kære Las
@@ -1164,51 +1164,51 @@
     <t>https://fynboerne.ktdk.dk/d/nSVM</t>
   </si>
   <si>
     <t>[På kuvertens forside:]
 Landmand
 Hr. Johan Larsen
 Båxhult
 Långaryd
 Sverrig.
 [På kuvertens bagside:]
 Husk: Enghaveplads 20. III tv.
 [I brevet:]
 Torsd. i Birkerød
 Kære Gamling!
 Jeg skal hilse dig saa meget fra Uglen og Maraje, som jeg besøgte i deres nye Hus i Gaar; det er minsanten et storartet Hus Uglen har faaet sig der bygget af en ung lovende Arkitekt med alle Hensyn til Komfort. Det mest karakteristiske er de mægtige Vinduer fra Gulv til Loft i Opholdsstuen og Værkstedet. Sakker har bygget Ovnen, bare ikke Uglen skulde have gjort det selv. Der er selvfølgelig Centralfyr, Badeværelse og Spisekøkken og varmt Vand over det hele. Og saa er det jo Uglen der har møbleret det og hun har jo ["jo" overstreget] nu en særpræget Evne til at gøre det hyggeligt, morsomt og festligt. Vi blev ordentlig beværtede med Frokost og stor hjemmebagt Kage, som Maraje havde bagt fordi de nok tænkte at vi vilde besøge dem en af disse Dage. Da jeg gik vilde de absolut beholde Peter, de afleverede ham her om Aftenen belæsset med Legetøj, han var helt ude af sig selv af Henrykkelse. Gaverne havde inspireret ham til flgd. Udtalelse: Jeg bliver frygtelig forkælet hvor jeg kommer, Bes forkæler mig saadan at de bliver vrede paa hende og skælder hende rigtig ud for det. - I Morgen flytter vi ind igen. Jeg sender Aviser i Dag, men der mangler fra de Dage jeg har været her, for Lomme er tilbage med Avislæsningen, men det vigtigste: Historieemnerne er der da.
 Nu skal jeg tusse paa Posthuset, saa Farvel for denne Gang, du kære gamle. 1000 Hilsner
 Bimsepigen.</t>
   </si>
   <si>
     <t>1936-07-30</t>
   </si>
   <si>
     <t>Ebbe Branner
 Else Birgitte Brønsted
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Elisabeth Mackie</t>
   </si>
   <si>
     <t>Johannes Larsen kendte mange, der hed Jens, så det kan ikke aføres, hvem den omtalte Jens var. 
 Bøgebjerg og Langø er lokaliteter på halvøen Hindsholm nord for Kerteminde.
 Det er uklart, hvem Reservebaronen var. Fritz Syber blev kaldt Baronen. 
 Svensk irisk er en ældre betegnelse for grønirisk. Johannes Larsen kaldte ofte bare fuglen for en svensker.
 Olshult er beliggende ved Långaryd og Båxhult i Småland, hvor Johan Larsen med familie boede.</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Andreas/Puf er ude at sejle og sove i telt. 
 Johannes Larsen spørger, om Johan/Lysse vil hente ham.
 Rosenbedet omkring flagstangen er lavet om til en dam.
 Der er mange fugle i haven. En sortrygget, engelsk vipstjert er set med unger, og det er første gang, den har ynglet i Danmark. Undulater har der også været i haven. 
 Det er ærgerligt, hvis Olshulterne får jagtretten.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/AthZ</t>
   </si>
   <si>
     <t>[Fortrykt:]