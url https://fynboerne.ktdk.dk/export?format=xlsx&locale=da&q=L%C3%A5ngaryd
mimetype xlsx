--- v0 (2026-05-21)
+++ v1 (2026-08-19)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="444" uniqueCount="286" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="456" uniqueCount="296" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -1330,50 +1330,115 @@
 Christine swane og Elisabeth Neckelmann pynter juleborde i Politikens Hus.
 Elise Hansen har sendt et indlæg ind til en konkurrence.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/IOG6</t>
   </si>
   <si>
     <t>[Håndskrevet med pen på kuvertens forside:]
 25/4
 Peter Larsen
 Båxhult
 Långaryd
 Sverige.
 [Håndskrevet med blyant på kuvertens bagside:]
 Vester 1328V
 Sukker
 Tandpasta
 Gibs.
 [Håndskrevet i brevet med samme skrift som på kuvertens forside:]
 Fredag 25/11 38
 Käre Petermand!
 Jeg lå netop og tänkte på, hvordan det mon gik med din Tand af ["af" overstreget] og så kom dit Brev, det er rigtignok godt du slap af med det vämmelige Aperat, der har generet dig så länge. Nu slipper du nok ogsaa snart af med det ömme Tandköd. Jeg var glad ved at du skrev til mig med det samme. Her har vi det godt. Jes og jeg skal nu i Parken og have os en Gyngetur, måske det närmest bliver Jes, der gynger og mig der puffer. 
 Kan du sörge for at tage 20 lille Dråber 2 Gange om Dagen og dertil 4 Kalktabletter og de samme Retter kan du servere for Faseren, det kan han aldrig tage Skade af. - Har I tagDet var godt, at Peteret Georgineknoldene i Hus? Husk de tåler ikke Nattefrost, nu de ligger ovenpå Jorden. - Jeg skal hilse Jer fra Tante Ugle, jeg har ikke selv talt med hende, men Lisse pynter Juleborde sammen med hende inde i Politikens Hus. - I Går tror jeg nok jeg tjente 1000 Kr. Jeg skrev i hvert Fald et glimrende Indläg til en Zymar-Konkurrence, hvor 1ste Prämie er 1000 Kr. En Pakke Zymar får jeg vel i det mindste.
 Nu skal I begge 2 have en Masse Hilsner og et Smäkkys fra
 Mosseren.</t>
+  </si>
+  <si>
+    <t>1940-01-03</t>
+  </si>
+  <si>
+    <t>Bodild Branner</t>
+  </si>
+  <si>
+    <t>Hillerød</t>
+  </si>
+  <si>
+    <t>Småland
+Långaryd</t>
+  </si>
+  <si>
+    <t>Thora  Branner
+Vilhelm Branner
+Elena Larsen
+Jens Larsen
+Jonas Larsen
+Peter Andreas Larsen
+Alhed  Møhl, Lysses datter
+Andreas With-Jensen
+Johan With-Jensen</t>
+  </si>
+  <si>
+    <t>Majenfors er en by i Sverige.
+Professor Steffensen kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8384</t>
+  </si>
+  <si>
+    <t>Bodild Branner sender et foto af sønnen, som desværre endnu er enebarn.
+Johan/Lysse Larsen skrev i 1937 til Bodild, at han havde dårlig samvittighed over endnu ikke at have afleveret bogen "Hvad Nytte er Skoven til" tilbage til Bodild og hendes familie. Han har stadig ikke gjort det, og de vil gerne have bogen igen. 
+Bodild og familien vil gerne besøge Johan og Elena Larsen, men det er en lang cykeltur fra Majenfors til Båxhult. 
+Bodilds far er blevet pensioneret, og han og moderen har bygget et hus i Hillerød tegnet af deres søn, Frits. 
+Andreas og Bodild kælker. Han skal snart begynde i skole. 
+Hvis Johan kommer i nærheden, vil Bodild m.fl. være glade for et besøg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/K81i</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Hr. Lantbrukere Johan Larsen.
+Båxhult.
+Långaryd.
+Småland.
+Sverige
+[På kuvertens bagside:]
+B. With-Jensen.
+Hillerød.
+[I brevet:]
+Hillerød 3. 1. 40.
+Kære Lysse!
+Rigtig godt Nytår ønsker vi Dig og din Kone og Dine Børn!
+Her sender jeg Dig et Billede af mit lille Barn, som uheldigvis stadig er i Ental.
+Visseligen ønsker jeg Jer et godt Nytår, men dette mit Ønske er dog ikke Grunden til, at jeg skriver Dig til. Jeg tvinges til at citere et Brev, Du har sendt mig: "Min Samvittighed har nu nået en sådan Grad af Dårlighed i Anledning af den lånte Bog om Skoven, at jeg føler mig nødt til i det mindste at skrive og snakke lidt o.s.v." Dateret Båxhult 20.8.37.! I samme Brev nævner Du Muligheden af at tage til Falster, og så komme ind om et Svip. Vi har ventet Dig lige siden. Kommer Du snart? Jeg vil ikke plage Dig, men skulde Du en Dag falde over Bogen. (Hvad Nytte er Skoven til.) så vilde vi altså vældig gerne have den igen. I Sommer var en Ven af min Johan, en Søn af Din Kones Lærer, Professor Steffensen, lige ved at komme og besøge Jer, da han var på Cykletur i Småland, for at hente ovennævnte, men uheldigvis turde han ikke, da det kom til Stykket, det Fæ.
+Vi har tit talt om, ["," overstreget] hvor morsomt, ["," overstreget] det var at besøge Jer, og haft Lyst til at gøre det om, men det er en lang Vej på Cykle ned fra Majenfors, så det er ikke blevet af, da ikke endnu. 
+Her har vi det helt godt. Min Far har taget sin Afsked, og de har bygget sig et rart Hus, som Frits har tegnet, med en dejlig Have til, vi bor ti Minutter fra dem i en Lejlighed. Andreas voxer og skal snart i Skole. Hvis I nogensinde skulde komme her i Nærheden, vilde vi blive forfærdelig glade for et Besøg. mine Gamle bor Præstevænget 8. ["mine Gamle bor Præstevænget 8." indsat over linjen] vi "Københavnsvej 8 III v. Andreas og jeg er hver Dag ude at kælke, vi har nærved en Fimbulsvinter, men det har I vel også.
+Nu håber jeg ikke, Du tager mig ilde op, at jeg rykker Dig, hvis det er besværligt for Dig, kan Du jo bare glemme det igen.
+Vi håber I har det godt og sender Jer alle de bedste Hilsner. 
+Din hengivne
+Bodild.</t>
   </si>
   <si>
     <t>1941-01-27</t>
   </si>
   <si>
     <t>København Ø
 stue 12. Strandboulevard 49</t>
   </si>
   <si>
     <t>Else Birgitte Brønsted
 Hans Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Niels Brønsted
 Peter Oluf Brønsted
 Christian Eckardt
 Karl Isakson
 Alhed Larsen
 Elena Larsen
 Jens Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Nicolaus Lützhøft
 Alhed  Møhl, Lysses datter
 Ludvig Neckelmann
@@ -1812,59 +1877,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/ipqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maTy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Fx7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/67Ds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r2ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jLjW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SR2M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fTrh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2ruO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aZbI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kvDO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u5hS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YODa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VJ8S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RK6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OhSR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dcei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BvUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iqXt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Civm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PBAI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RCdfidDt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mIt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nSVM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AthZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Xlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ms74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IOG6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eR2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yoph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7qPa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/22Qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bRdW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nAje" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/ipqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maTy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Fx7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/67Ds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r2ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jLjW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SR2M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fTrh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2ruO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aZbI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kvDO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u5hS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YODa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VJ8S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RK6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OhSR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dcei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BvUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iqXt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Civm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PBAI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RCdfidDt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mIt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nSVM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AthZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Xlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ms74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IOG6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K81i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eR2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yoph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7qPa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/22Qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bRdW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nAje" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M37"/>
+  <dimension ref="A1:M38"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -3126,370 +3191,414 @@
       </c>
       <c r="I30" s="5" t="s">
         <v>235</v>
       </c>
       <c r="J30" s="5" t="s">
         <v>207</v>
       </c>
       <c r="K30" s="5" t="s">
         <v>236</v>
       </c>
       <c r="L30" s="6" t="s">
         <v>237</v>
       </c>
       <c r="M30" s="5" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
         <v>239</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>16</v>
+        <v>240</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>173</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="5" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="I31" s="5"/>
+        <v>243</v>
+      </c>
+      <c r="I31" s="5" t="s">
+        <v>244</v>
+      </c>
       <c r="J31" s="5" t="s">
-        <v>214</v>
+        <v>245</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>173</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>247</v>
+        <v>233</v>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="s">
-        <v>248</v>
-[...3 lines deleted...]
-      </c>
+        <v>251</v>
+      </c>
+      <c r="I32" s="5"/>
       <c r="J32" s="5" t="s">
         <v>214</v>
       </c>
       <c r="K32" s="5" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>173</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>17</v>
+        <v>256</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>247</v>
+        <v>257</v>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="5" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="J33" s="5" t="s">
         <v>214</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>260</v>
+        <v>16</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>173</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>261</v>
+        <v>17</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>247</v>
+        <v>257</v>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="I34" s="5" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="J34" s="5" t="s">
-        <v>264</v>
+        <v>214</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>16</v>
+        <v>270</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>269</v>
+        <v>173</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>247</v>
+        <v>271</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>270</v>
+        <v>257</v>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="J35" s="5" t="s">
-        <v>207</v>
+        <v>274</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>269</v>
+        <v>279</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>247</v>
+        <v>257</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="s">
-        <v>278</v>
-[...1 lines deleted...]
-      <c r="I36" s="5"/>
+        <v>281</v>
+      </c>
+      <c r="I36" s="5" t="s">
+        <v>282</v>
+      </c>
       <c r="J36" s="5" t="s">
         <v>207</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>269</v>
+        <v>279</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>247</v>
+        <v>257</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>277</v>
+        <v>287</v>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="s">
-        <v>278</v>
+        <v>288</v>
       </c>
       <c r="I37" s="5"/>
       <c r="J37" s="5" t="s">
         <v>207</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>285</v>
+        <v>291</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="G38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H38" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="I38" s="5"/>
+      <c r="J38" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="K38" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="L38" s="6" t="s">
+        <v>294</v>
+      </c>
+      <c r="M38" s="5" t="s">
+        <v>295</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>
     <hyperlink ref="M23" r:id="rId28"/>
     <hyperlink ref="M24" r:id="rId29"/>
     <hyperlink ref="M25" r:id="rId30"/>
     <hyperlink ref="M26" r:id="rId31"/>
     <hyperlink ref="M27" r:id="rId32"/>
     <hyperlink ref="M28" r:id="rId33"/>
     <hyperlink ref="M29" r:id="rId34"/>
     <hyperlink ref="M30" r:id="rId35"/>
     <hyperlink ref="M31" r:id="rId36"/>
     <hyperlink ref="M32" r:id="rId37"/>
     <hyperlink ref="M33" r:id="rId38"/>
     <hyperlink ref="M34" r:id="rId39"/>
     <hyperlink ref="M35" r:id="rId40"/>
     <hyperlink ref="M36" r:id="rId41"/>
     <hyperlink ref="M37" r:id="rId42"/>
+    <hyperlink ref="M38" r:id="rId43"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>