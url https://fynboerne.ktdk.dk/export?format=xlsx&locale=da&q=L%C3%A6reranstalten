--- v0 (2026-04-27)
+++ v1 (2026-10-31)
@@ -66,51 +66,51 @@
     <t>Transskription</t>
   </si>
   <si>
     <t>1898-03-05</t>
   </si>
   <si>
     <t>Brevkort</t>
   </si>
   <si>
     <t>Louise Brønsted</t>
   </si>
   <si>
     <t>Laura Warberg</t>
   </si>
   <si>
     <t>Læreranstalten</t>
   </si>
   <si>
     <t>Fyn
 Højrup</t>
   </si>
   <si>
     <t>Daisy  Berg
 Wilhelmine Berg
 Johanne Christine Brandstrup
-Thora C
+Thora Caspersen
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Louise Brønsted, f. Warberg, var under uddannelse som cand. polyt. i København. 
 Den lille pige er Wilhelmine Bergs datter, Daisy, som netop blev født 4. marts 1898. Pigens mor var Laura Warbergs søster. 
 Bedstemor var Johanne Brandstrup. Hun boede den sidste tid af sit liv hos Thora Caspersen og døde senere i 1898.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1374</t>
   </si>
   <si>
     <t>En lille pige (Daisy) er blevet født. Hun er velskabt, og alt gik godt og nemt. 
 Det er trist, at Albrecht Warberg (Far) har haft det så dårligt. Sygdommen har taget meget på Bedstemor (Johanne Brandstrup).</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gKby</t>
   </si>
   <si>
     <t>[Fortrykt logo og:]
 KORRESPONDANCE-KORT.
 Til
 [Håndskrevet i adressefeltet:]
 Fru L. Warberg
 Erikshaab
 pr. Højrup