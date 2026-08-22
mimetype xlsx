--- v0 (2026-05-19)
+++ v1 (2026-08-22)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="105" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="85" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -73,228 +73,145 @@
   </si>
   <si>
     <t>Alhed Larsen
 Christine  Mackie
 Ellen  Sawyer</t>
   </si>
   <si>
     <t>Johannes Jørgensen
 Alhed Larsen</t>
   </si>
   <si>
     <t>Omslag
 S. 2 blank
 S. 3-4: Kære Læser. Skribent: Genius
 S. 5-7: Til den danske Kvinde! Skribent: H. og I. 
 S. 8-16: Pas på Børnene! Skribent: C. Binnerup
 S. 17: Storkens Hjemkomst. Skribent: Ellen Warberg. Tegning: Alhed Warberg
 S. 18-20: Literatur. P. Konvel: "En modig Handling". Skribent: D.B.
 S. 21: To Digte oversatte fra tysk af C. Binnerup
 S. 22: Vittighed. Tegning af Ellen Warberg</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/m5DIwCRs</t>
   </si>
   <si>
-    <t>1912-02-18</t>
+    <t>1912-08-19</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
+    <t>Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
     <t>Laura Warberg</t>
   </si>
   <si>
-    <t>Astrid Warberg-Goldschmidt</t>
-[...72 lines deleted...]
-  <si>
     <t>Birkerød</t>
   </si>
   <si>
     <t>Frederiksberg Hospital</t>
   </si>
   <si>
-    <t>Anna Anna, pige i huset hos Brønsted
-Thora  Branner
+    <t>Thora  Branner
 Anna Bredsdorff
 Ida Bredsdorff
 Vigs Bredsdorff
 Adam Goldschmidt
-Ina  Goldschmidt</t>
+Ina  Goldschmidt
+Anna -, pige i huset hos Brønsted</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt opholdt sig i flere omgange i søsteren Louise Brønsteds hus i Birkerød. Dette dels for at passe huset, dels fordi Astrids ægteskab med Alfred Goldschmidt ikke fungerede.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv,</t>
   </si>
   <si>
     <t>Astrid Warberg har i søsterens hus i Birkerød haft besøg af Viggo Bredsdorff og hans forlovede, Ida Kold. Adam havde samme aften mareridt.
 Astrid stillede uret to timer tilbage for at narre Maria/Majsa Bredsdorff. Under besøg hos hende og hendes bror fortalte hun, hvad hun havde gjort. 
 Majsa fortalte om sin svigerinde, som kommer fra De Vestindiske Øer og er mulat.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4Qle</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Laura Warberg.
 pt. Frederiksberg Hospital
 Afd. F.I.
 Kjøbenhavn.
 [på kuvertens bagside: Poststempel]
 Mandag.
 Kære Mor!
 Jeg fik ikke ringet til Tutte igår, men hun har lovet at sende mig et Kort om Tilstanden. Nu skal Du høre lidt herude fra – selv om vi naturligvis ikke kan præstere Verdensbegivenheder. Lørdag Aften havde vi Besøg af Vigs Bredsdorff og hans forlovede, Ida Kold, en meget sød, ung Pige fra Løgstør; hun er 21 År – spiller fænomenalt godt – har 20 Elever i Løgstør – og er huslig hele Formiddagen. De havde en Flaske Kirsebærvin med – jeg havde Cigarer og vi sludrede hyggeligt til henimod Midnat; Vigs er meget filosofisk anlagt, så Samtalen drejede sig mest om ophøjede Materier. Midt i det Hele begyndte Adam at brøle oppe i Slagbænken; da jeg kom derop sagde han, at han havde drømt om en Ko (det er hans Rædsel) og han havde voldsom Hjertebanken. 
 Sjums er slet ikke bange for Køerne – de står oppe på det nye Stykke Mark (med Stien) – hun tør gå helt ind i Tøjret til dem. Nå, vi fik ham jo beroliget. 
 Næste Morgen – Søndag – vågnede jeg Kl c 9. Majsa var allerede oppe hørte jeg; så sendte jeg Adam ind til hende for at spørge, om hun var rasende – at stå op Kl ½7! samtidig drejede jeg Uret to Timer tilbage. Et Øjeblik efter kom Majsa ind med dybe Beklagelser over, at hun var kommen så tidlig op – men jeg gav mig til at skælde ud, fordi hun havde alarmeret mig så tidlig; så gik Majsa ydmyg ned og gjorde Bod ved at sørge for Morgenkaffen, medens jeg - udsovet og i Ro og Mag fuldendte mit Toilette. Mens vi sad ved Kaffen trak en Byge over – jeg sagde: Du kan jo dog se, det er knap rigtig lyst endnu!” Majsa sagde: ”ja, jeg synes nok, at jeg var så ualmindelig sløj og søvnig”. Efter Kaffen gik enhver til sit – Majsa gav sig til at male et Blomsterbillede i Stuen – jeg vaskede op; samtidig hentede jeg Uret ned og stillede det atter de to Timer frem; Klokken var nu 11. Jeg hørte, at Majsa gav sig til at spille – og forstod, at der ikke var rigtig Gang i Arbejdet. Noget efter råbte hun ud til mig: hvad er Klokken? ”½12”. ”Umulig -,” stor Opstandelse – vi talte længe alvorlig om det – hvor forbavsende hurtigt Tiden var gået; måske går Uret galt? Majsa ringede til Centralen og forespurgte; ”Klokken er 5 Min over ½12.” Ja, så går Uret skam rigtig. Majsa øvede sig videre; men nu var det atter forbavsende, sa god Forslag der blev i den næste halve Time; men det måtte jo komme af Forsvirelsen, ja! Kl. 1 gik Majsa søvndrukken hjem til Middag i Kajerød. Sjums, Adam og jeg indtog vor festlige Søndagsmiddag – Kød med Salat og friskkogt Syltetøj – Rødgrød med tyk Fløde. Jeg fortalte dem mit Arrangement med Uret – og de gouterede det højlig. Klokken 4 var vi bedt til Kaffe i Kajerød. Jeg pyntede os alle tre fint og vi drog af Sted i det gode Søndagsvejr. Dernede begyndte de straks at snakke om Majsa, som dér var stået op midt om Natten – jeg stemmede i med – at ja, det var virkelig vanvittig af hende - . Men da vi endelig sad allesammen omkring det bugnende Kaffebord ude i Haven – og der blev en Pause – så sagde jeg: nu skal jeg fortælle en lille morsom Historie – men kun, hvis Majsa vil love at tie bomstille. Alle sad forventningsfulde - 
 II) – og så afslørede jeg mit storartede Bedrageri - og der var ingen Ende på Jubelen – selv Majsa måtte le med.
 Ja, det var en meget fornøjelig Eftermiddag og alle er så glade ved Børnene og leger med dem, så de morede sig dejligt. Vi kom først hjem Kl. 8 - Majsa med: så klædte de Små sig af og vaskede sig, mens jeg smurte Maden, som de i Dagens Anledning fik op på Sengen. Så tændte vi Lys i det fine og blanke Køkken – fik lavet Te, ristet Brød og indtaget vores frugale Måltid. Så malede vi fra 9 - ½11, men snakkede dog godt imens; hun fortalte mig så meget om den gifte Svigerinde – født Hjardemål; som jo er Mulat og har levet på Faderens Plantager i Vestindien til hun blev 10 År. Faren giftede sig imidlertid med en hvid – og de tog alle de 5 Negerbørn til sig, som han havde med en Negerpige derovre. Plejemoderen synes imidlertid det er en Skændsel at være Neger – og gør alt for at skjule Børnenes Afstamning; denne er altså gift med Maleren Lax Bredsdorff (Axel); de har en lille 2 Års Pige – helt lys – med de dejligste lysegule Krøller; nu venter de én igen – og det kan god hænde, at den bliver – kulsort! Det er jo spændende.
 Ja, nu er der vist ikke mere i Dag, Sjums og Adam skriver Breve til deres Far; tænk Dig – jeg fik Brev fra Anna i går – nu vil hun rejse 1st Okt – giftes til Dec! Jeg vil skrive, at hun virkelig må blive til 1st Nov – før kan jeg da ingen få. Hun skriver at der vist er ”godt om” Piger i År. Det er ikke videre lysteligt. Vi bliver nok her til sidst i Måneden, da det går så godt med det Hele og de Små befinder sig så udmærket.
 Mange Hilsner fra os alle!
 Din Astrid.</t>
   </si>
   <si>
-    <t>1917-06-14</t>
-[...46 lines deleted...]
-Ja, nu er der vist ikke mere. Jeg går hver Dag her over i Frederiksberg have og sidder her en 2-3 Timer, læser Politiken – skriver Breve eller syer. Er hjemme igen lige til Middag – i Dag: røget Makrel m Røræg – Tykmælk; sidste hver Dag – sundt godt og let! Om Aftenen møder jeg gerne Buf i Frederiksberg Have og vi går en god Tur; det er jo så hedt for mig at gå om Dagen med det varme, grønne Overstykke. af Undertøj har jeg næsten intet på. Mange Hilsner fra Din A.</t>
+    <t>1921-04-19</t>
+  </si>
+  <si>
+    <t>Thøger  Larsen</t>
+  </si>
+  <si>
+    <t>Lemvig</t>
+  </si>
+  <si>
+    <t>Rolfsvej 17 4 København</t>
+  </si>
+  <si>
+    <t>Thyra Larsen</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1800</t>
+  </si>
+  <si>
+    <t>Astrid Warberg er hjertelig velkommen, men det er bedst, hvis hun kommer torsdag aften. Hun kan med held tage over Esbjerg til Lemvig.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/seLA</t>
+  </si>
+  <si>
+    <t>[Med blyant på kuvertens forside:]
+20 April 1921
+[Med blæk på kuvertens forside:]
+Fru A. Warberg
+Rolfsvej 17 4
+København F.
+[I brevet:]
+Lemvig 19/4 1921
+Kære Dis!
+Du er hjertelig Velkommen. Men kan Du ikke komme Torsdag Aften, saa er vi allesammen fri om Fredagen. Og senest Tirsdag den 26. skal jeg rejse til Løgstør. Altsaa: Kom! men helst allerede Torsdag Aften. Vi rejser altid over Esbjerg, og tager Du Billet direkte til Lemvig uden at sige noget, kommer Du den Vej. Du er altsaa i Lemvig Kl. 10 Aften. Du skal nok blive hentet med ved ["med" overstreget; "ved" indsat over linjen] Toget, men meddel snarest, om Du kommer Torsdag.
+Vi glæder os til Dig. Paa Gensyn!
+Din hengivne Thyra og Thøger.</t>
   </si>
   <si>
     <t>17. jun. 1924</t>
   </si>
   <si>
     <t>Dagbog</t>
   </si>
   <si>
     <t>Johannes Larsen</t>
   </si>
   <si>
     <t>Achton Friis</t>
   </si>
   <si>
     <t>Dagbogen er særligt en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til Limfjorden.
 Rejsens formål er indsamling af materiale til Acton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne
 Rejsen beskrevet i denne dagbog foretages i perioden fra 17. juni til 24. juli 1924
 . . . .
 Bemærk at denne dagbogs første og sidste sider indeholder et samlet overblik over iagttagede fugle, med datidens latinske og danske artsbestemmelser.
 De gamle artsbestemmelser er alle kommenteret med nutidige danske og latinske betegnelser.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/A622cSGK</t>
   </si>
   <si>
@@ -362,124 +279,77 @@
 Skibet fungerer nu som museumsskib for Østfyns Museer.</t>
   </si>
   <si>
     <t>Johannes Larsen er færdig med arbejdet på øen Egholm, og rejsen går videre mod Løgstør.
 Han beder Alhed Larsen om ikke at give rabat overhovedet til en køber ved navn Hecht-Petersen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/lKWA</t>
   </si>
   <si>
     <t>Nibe 21 Juni 1924.
 Kæreste Alhed!
 Tak for Brevet. For Guds Skyld lad endelig ikke Hecht faa nogetsomhelst billigere end Katalogpris. Han har nydt den Rabat hos mig der kan tilkomme ham saa længe jeg lever. Vi havde en meget varm Arbejdsdag i Gaar, men blev dog færdig med Egholm og sejlede derfra i Mrgs Kl. henad 7. Vi har nu spist og gør os klar til at sejle videre til Løgstør, i det vi lader se 2 store "Øer" Gjøl, Øland ligge til vi kommer forbi paa Tilbagevejen. Næste poste restante d.v.s. fra nu af er altsaa Løgstør. Der var Brev til Friis fra Leth, at han ikke mere havde Særtryk af det han havde skrevet om Livø, men henviste til et Festskrift det havde staaet. Her er varmt 22 Grader R i Skyggen. Mange Kærlige Hilsner. Mere næste Gang. Hilsen fra Friis, Kyllingerne er et skønt Minde og de dejlige Oste glæder ham daglig (der er en igen) og saa skulde takke for de dejlige Dage i Kjerteminde. Hils Puf og Lysse og de andre.
 Din
 JL</t>
   </si>
   <si>
     <t>21. jun. 1924</t>
   </si>
   <si>
     <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til Limfjorden.
 Rejsens formål er indsamling af materiale til Acton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/2m0jOOTw</t>
-  </si>
-[...45 lines deleted...]
-Hilsen til jer begge fra Lasse</t>
   </si>
   <si>
     <t>1942-01-10</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Lindøgaard</t>
   </si>
   <si>
     <t>Ruth -
 - Bilde
 Erik Høgsbro
 - K, Lindøgaard
 Jacob Lange
 Adolph Larsen
 Andreas Larsen
 Grethe Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Louise Løgstrup
 Cathrine Meyer
 Ellen  Sawyer
 Lasse Taaning
 Astrid Warberg-Goldschmidt
 Erik Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Jens Hansen, som først ville sælge en gård og derefter ikke ville, var. Heller ikke hvem Ruth var. 
 Sagen om at "Agraren var gaaet" og "til vor store Lettelse nøjedes det med den ene Dag": Adolf Larsen var kvartalsdranker.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0211</t>
   </si>
   <si>
     <t>Johanne Larsen blev glad for Bibbes brev. Johanne havde ikke råd til større julegaver. Hun ville gerne hjælpe Bibbe mere. Nu betaler hun hendes tandlægeregning - eller rettere: Martin/Manse gør det. Det var dyrt at holde jul.
 Løgstrups på Lindø vil sælge deres gård, og Erik/Tinge har budt på den. Der skal rejses penge til sagen ved at sælge dyrene og malerier. Lasse Taaning kan låne familien 1000 kr. De vil helst ikke låne af Vilhelm/Klaks Larsen. 
 Marie skal rejse nu. Nytårsaften var smuk og krigsvemodig. 
 Adolph har haft en "tur", men den varede heldigvis kun én dag. 
 Måske kan Johanne og familien låne af Ellen.
 Jacob Lange er død.
 Mon Bibbe møder nazister blandt lægerne?</t>
   </si>
   <si>
@@ -687,59 +557,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Qle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2HF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A622cSGK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vT1M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lKWA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2m0jOOTw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A40RZCOs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ystz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Qle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/seLA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A622cSGK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vT1M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lKWA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2m0jOOTw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M13"/>
+  <dimension ref="A1:M10"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -856,499 +726,359 @@
       </c>
       <c r="I3" s="5" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H4" s="5" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="I4" s="5" t="s">
         <v>35</v>
       </c>
+      <c r="I4" s="5"/>
       <c r="J4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="6" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>42</v>
+      </c>
+      <c r="D5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="5" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="I5" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="J5" s="5" t="s">
+      <c r="I5" s="5"/>
+      <c r="J5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K5" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="K5" s="5" t="s">
+      <c r="L5" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="L5" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M5" s="5"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="E6" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="B6" s="5" t="s">
+      <c r="F6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G6" s="5" t="s">
         <v>49</v>
       </c>
-      <c r="C6" s="5" t="s">
+      <c r="H6" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="D6" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="H6" s="5" t="s">
+      <c r="I6" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="I6" s="5"/>
-[...3 lines deleted...]
-        </is>
+      <c r="J6" s="5" t="s">
+        <v>52</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="M6" s="5"/>
+        <v>54</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>55</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G7" s="5" t="s">
         <v>57</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>59</v>
       </c>
       <c r="J7" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K7" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="K7" s="5" t="s">
+      <c r="L7" s="6" t="s">
         <v>61</v>
       </c>
-      <c r="L7" s="6" t="s">
+      <c r="M7" s="5" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>50</v>
-[...4 lines deleted...]
-      <c r="E8" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K8" s="5" t="s">
         <v>64</v>
       </c>
-      <c r="F8" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G8" s="5" t="s">
+      <c r="L8" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="H8" s="5" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="M8" s="5"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="F9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="I9" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...34 lines deleted...]
-        </is>
+      <c r="J9" s="5" t="s">
+        <v>72</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="M9" s="5"/>
+        <v>74</v>
+      </c>
+      <c r="M9" s="5" t="s">
+        <v>75</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>50</v>
-[...14 lines deleted...]
-        </is>
+        <v>67</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>78</v>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="s">
-        <v>75</v>
-[...10 lines deleted...]
-        </is>
+        <v>79</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="K10" s="5" t="s">
+        <v>82</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>76</v>
-[...34 lines deleted...]
-      <c r="K11" s="5" t="s">
         <v>83</v>
       </c>
-      <c r="L11" s="6" t="s">
+      <c r="M10" s="5" t="s">
         <v>84</v>
-      </c>
-[...89 lines deleted...]
-        <v>104</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
-    <hyperlink ref="M11" r:id="rId16"/>
-[...1 lines deleted...]
-    <hyperlink ref="M13" r:id="rId18"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>