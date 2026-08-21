--- v0 (2026-05-18)
+++ v1 (2026-08-21)
@@ -44,179 +44,819 @@
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
-    <t>1885-02-27</t>
+    <t>1916-06-09</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
+    <t>Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Alhed Larsen</t>
+  </si>
+  <si>
+    <t>Landeryd</t>
+  </si>
+  <si>
+    <t>Landeryd, Sverige</t>
+  </si>
+  <si>
+    <t>Berta Brandstrup
+Ludvig Brandstrup, billedhugger
+Andreas Larsen
+Johan Larsen
+Janna  Nielsen
+Kai Nielsen
+Carl Petersen, arkitekt
+Marie Schou
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Larsen-familien ejede en skovgård i Landeryd, Småland.</t>
+  </si>
+  <si>
+    <t>Det Kongelige Bibliotek</t>
+  </si>
+  <si>
+    <t>Johannes Larsen og Fritz Syberg er begge i Landeryd i Sverige på Larsen-familiens gård.
+Kai Nielsen arbejder i Stockholm.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/btmm</t>
+  </si>
+  <si>
+    <t>Landeryd 9 Juni 1916.
+Kæreste Alhed!
+Jeg er lige nu kommen til Landeryd, det øsregner og har gjort det hele Dagen. Jeg traf ikke Berta, men da jeg gik derfra Ebba, som gav mig en Barberkniv med til Lud. Jeg gik saa hen til Baronen, og var et Par Timers Tid. Marie var hos Borgmesteren.
+Baronen fortalte at Kai var røget til Stockholm og Calle med Janna til Norge. Bed saa Puf om at slaa Forhaven saa snart han kan, Se endelig efter at de passer paa Skadeungernes Øjne. Jeg synes der var noget mere, men jeg kan ikke huske det,
+mange Hilsner til Jer alle 3
+Din Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1896-08-05</t>
+  </si>
+  <si>
+    <t>Halmstad</t>
+  </si>
+  <si>
+    <t>Marie Larsen</t>
+  </si>
+  <si>
+    <t>Marie og Johannes Larsen er på vej til familiens ejendom Höljeryd i Småland.</t>
+  </si>
+  <si>
+    <t>Vinden var omsider god, så Johannes Larsen er i Halmstad og skal nu videre med tog til Landeryd.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/nxXd</t>
+  </si>
+  <si>
+    <t>Halmstad 5 August 1896.
+Kære Alhed!
+Endelig i Gaar Morges blev Vinden saadan at vi kunde komme af Sted, og den var skikkelig nok til at holde sig saa heldig at vi i Formiddags kom her til. I Morgen rejser vi med Toget til Landeryd og videre med Vogn til Höljeryd og saa haaber jeg at jeg snart hører fra Dem, gør jeg ikke? Jeg skal hilse fra Marie. Mange Hilsner fra Deres hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1899-09-06</t>
+  </si>
+  <si>
+    <t>Laura Warberg</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Båxhult pr. Landeryd</t>
+  </si>
+  <si>
+    <t>Berta Brandstrup
+Louise Brønsted
+- Jensen, Erikshaab
+Alhed Larsen
+Andreas Larsen
+Johannes Larsen
+Christine  Mackie</t>
+  </si>
+  <si>
+    <t>Laura Warberg opholdt sig på Larsen-familiens gård Båxhult i Småland sammen med ASlhed og Johannes Larsen og deres lille søn september 1899. 
+Pillespejl: Højt, smalt spejl, der i 1700- og 1800-tallet i et rum anbragtes på vægpiller mellem vinduerne med et konsolbord nedenunder. De optræder som regel parvis og ofte kombineret med et par lysestager eller lampetter. Kilde: Lex.dk.
+Fjællegulv: Bræddegulv.
+Det vides ikke, hvem Fr. B. var. Der var formodentlig tale om en køkkenpige el.lign. på Warberg-familiens gård, Erikshaab. 
+Lauritz Brandstrup døde 6. marts 1900.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0033</t>
+  </si>
+  <si>
+    <t>Laura Warbergs rejse gik fint. Hun beskriver Båxhults indretning. Naturen er storslået. I København traf Laura W Ludvig og Berta Brandstrup, som var meget glade for deres ophold i Sverige. Ludvig havde gået på jagt og også bygget et flueskab. Han vaskede op og gjorde også rent, efter at Berta var rejst. 
+Christine må købe nogle abrikoser. Louise tager brevet med til København, når hun rejser. Astrid bliver bedt om at sende en masse ting og om at lave estragoneddike. 
+Lille Andreas er nem og sød. Johannes Larsen maler på sit billede af Tjalfe i lyngen. 
+Laura Warberg ankom sent til Landeryd og blev hentet i vogn. 
+Bedstefar (Laura Warbergs far) dør nok snart.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/zjJ8</t>
+  </si>
+  <si>
+    <t>Båxhult Onsdag d: 6te
+Kære lille Putte!
+Jeg havde en rigtig dejlig Rejse herop, Vejret var smukt og meget varmt; her er dejligt allevegne og et nydeligt stort Hus, med mange Værelser. Muk og jeg bor sammen; jeg synes her er saa pænt møbleret, i vort Værelse er der en lang gammeldags Sofa med rødtærnet Betræk, et aflangt Bord foran, et stort en [over linjen skrevet ”en”] Slags Køkkenbord til Servante, Kommode, Seng, Stole, hvide lange Gardiner, herlig Udsigt til Skov allevegne. Den fineste Stue er med gammeldags Møbler med rødt Damask Betræk, Sofa Bord, Stole, lille Bord, Pillespejl m.m. Spisestuen med et stort rundt Bord, en vældig Sofa, saa lang som to almindl. et Spillebord, 2 smaa Borde ved Vinduerne, en Slags Buffet med rigelig af al Slags Porcelæn. Køkkenet er stort med Fjælegulv og ved Siden af et lille Rum, hvor Las piller Fugle og hvor alt grovere Roderi findes. Sovekammeret er stort lyst og kønt, 2 store og Gajens lille Seng, Skab, Kommode og et vældigt 4kantet Bord, som hun bruger at klæde ham paa; hvide Gardiner allevegne. Lud og Berta var saa begejstrede for alting heroppe, jeg traf dem i Kbh. Søndag Aften, da var Lud lige kommen herfra. Han havde gaaet meget paa Jagt, vi fik en Tjur til Middag i Gaar, og her ligger en Hare, begge har han skudt. Han var saa nyttig, lavede dem et lille Flueskab, lavede undertiden Morgenkaffe og hjalp at vaske op og skure Køkkengulv. gjorde selv fuldstændig sit Værelse ovenpaa rent, de andre kom der aldrig. Det var efter Berta var rejst. De havde Masser af Fødevarer med herop og 2 Kasser Bajere 30 i hver, fik de fra Halmstad. Nu drikker vi Mælk, den er saa ren og velsmagende. I Gaar var vi ude paa Brandaasen alle fire og med Barnevognen. Der er en storslaaet Natur allevegne, Skov og atter Skov og intet andet at see, ja selvfølgelig Bakker i det uendelige. Muk og jeg plukkede Tyttebær til et Par Gange Grød, her er ikke ret mange. Tænk Dig min Ærgrelse, da jeg saae at de 2 Ds tørre Blommer manglede! Jeg forstaar ikke, hvordan det er gaaet til. Der er hjemme en Pakke til Dig og en hertil. Las siger, det kan udmærket gaae at sende en Pakke hertil, vi kommer kun til at betale nogle Ører i Told paa Stationen her. Men vil Du saa ikke bede Christine om at købe 2 Pund Abrikoser paa Lørdag! Vi haaber sikkert, at dette Brev naaer Eder Fredag. Muk vil tage det med til Kbh. i Morgen og faae det afsted. Hun kommer der Kl. 6, skal gaae til Landeryd i Morgen tidlig Kl. 7½ og have sit Tøj med Lejlighed. Vil Du saa lille Putte! pakke i stærkt graat Papir følgende: Abrikoserne, Blommerne, 2 Daaser af de Fiskeboller, vi har, 1st Del af ”den sidste [ulæseligt ord]”, samt lidt Sennep af den gule i Daasen (Chr. kan jo faae ¼ P i løs Vægt, hvis vi ikke har rigeligt) samt 3 Par graa Sokker af de bedste (Las’s) de maa være i Alheds Kasse eller et andet Sted Christine kan jo spørge i Höljeryd, hvor meget Pakken maa veje og hvad den koster, jeg tænker mig den kan blive paa ca 10 [ulæseligt tegn]. Deres Tænder løber i Vand efter Blommerne, Sokkerne er meget vigtigt, Alhed glemte dem. Spørg i Höljeryd, om den skal lukkes. Saa kan Du nok faa den afsted Mandag, saa vi har den hen i Ugen. – Gajen er saa god og bliver næsten ikke passet, ligger meget paa sine Puder i den bløde Spisestuesofa eller i sin Vogn kører han saa 3 Timer i Gaar Form. Han kommer i Bad i en stor Kobberballe eller Gryde. Las gør Ild og vasker op om Morgenen fra hele forrige Dag. Han maler fra 9½ til 4 X [Skrevet på næstsidste side langs venstre margen:] Lyngbilledet med Tjalfe [indsættelse slut] og fra 6 om Aftenen paa et nyt her lige ved Gaarden. Her er aldeles dejligt i alle Retninger. Ved Siden af vort Værelse er Kontoret med et vældigt Bord, hvor vi skriver, Bogreol, Kaminer er her i alle Stuerne, hvide men med aabent Ildsted. Der hentes Vand af en aaben Brønd nede i Haven. Muk var i Landeryd med Smedens Vogn efter mig, de kom saa sent, saa vi var her først Kl. henad 9, Alhed havde været bange for os. Vi fik Kødsuppe med Æg og anden dejlig Aftensmad. – Bedstefar var meget svag og falder stærkt af nu, kendte os ikke. Han lever ikke ret længe. Nu ikke mere denne Gang lille Putte. Kan Du og Fr. B og maaske Fr. J. ikke nok pille Estragon, en 2 ["en" overstreget; "2" indsat over linjen] store Pægle Flasker halv fulde af Blade alene, saa fyldes med Eddike, staae i Køkkenvinduet en 14 Dage og rystes af og til. Der er 2 Planter nede i Haven, den ene ned Siden af Mistbænken, den anden paa Hjørnet ved Hindbærrene. Jeg havde det 
+[skrevet i venstre kant på sidste side:] skrevet paa min Huskeseddel, men glemte det.
+[skrevet i højre kant på sidste side:] Hilsen nu til Eder alle hver især fra Mor
+[Skrevet på næstsidste side langs højre margen:] Alhed vil gerne have en god Haandfuld Purløgs[ulæseligt] i en lille Papirpose samt en lille Tut hvidt Uldgarn til en Trøjesnor
+[Indlagt i ovenstående brev er skrevet følgende:]
+Vil Du ogsaa sende mig et Par brune Bomuldsstrømper, der ligger nogle enten i den næstnederste Skuffe i Børnekammeret, eller i Sovekammerskuffen, samt lidt Stoppegarn til dem i en Kasse i den 4de øverste Skuffe tilhøjre. Du maa helst sye en Pose af noget Viskestykketøj, som ligger i Kisten ved Syltetøj Skabet Sennep har Alhed faaet, saa det skal ikke med. Bind saa godt for Posen og en udførlig Adresse; Smaaland – Sverig – De glæder sig saa uhyre til Blommer og Abrikoser, saa det maa endelig sendes omhyggeligt. Båxhult – pr. Landeryd (Christine kunde jo være borte.)</t>
+  </si>
+  <si>
+    <t>1938-2</t>
+  </si>
+  <si>
+    <t>Elena Larsen</t>
+  </si>
+  <si>
+    <t>Johan Larsen</t>
+  </si>
+  <si>
+    <t>Hans Bendix
+Peter Hansen
+Aksel Jensen
+Annette Jensen
+Elin Jensen
+Villum Jensen
+Jens Larsen
+Johannes Larsen
+Kaj  Munk
+Gerda Rasmussen
+Holger Rasmussen
+William  Scharff
+Leo Swane</t>
+  </si>
+  <si>
+    <t>"Den Hyltebank" må være banken i byen Hylte i Småland, hvor Elena og Johan/Lysse Larsen boede. 
+Johannes Larsen solgte i februar 1938 for 10.000 kr. hos Winkel &amp;amp; Magnussen på Højbro Plads. 
+"vores nye Familie": Thora Larsen, datter af Andreas og Else Larsen, blev født 1938. 
+Det vides ikke, hvem Juliane var, eller om "Det er flovt for Juliane" var en fast vending.</t>
+  </si>
+  <si>
+    <t>Brevet er i privateje</t>
+  </si>
+  <si>
+    <t>Det bliver godt at få omplaceret værdierne fra Landeryd. 
+Johannes Larsen og Elena Larsen har været på Grønningen, hvor Elena vandt et litografisk tryk. Derefter var de på Højbro Plads, hvor Larsen havde solgt godt. 
+Johannes Larsen vil have Elena med til Kerteminde og træffe den nye familie. 
+Elena og Jens skal til frokost hos Villum og Elin Jensen. 
+Hubert Paulsen var i Kerteminde, da Andreas/Puf Larsen kørte Else Larsen til Odense.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/vqGL</t>
+  </si>
+  <si>
+    <t>Lørdag
+Kære Lysse!
+Tak for Brev. Den Hyltebank er dog fræk, det var næsten ærgerligt at du fik det ordnet i Mindelighed og ikke fik afleveret din Skylde, det var nemlig lige hvad de havde haft godt af at faa fra Fars egen Mund, især Kællingen, men hun var der maaske ikke. Det skal gøre godt at faa omplaceret Værdierne altsaa - Værdierne til Landeryd. - Det er som sædvanlig min Skyld at I faar Aviserne for sent, i Gaar netop som jeg var ved at ordne dem tren Farfar ind ad Døren og efter en hastig Frokost bortfjernede han mig til Grønningen, hvor jeg vandt et Nr i Tombolaen (det var desværre kun et Litografi af Hans Bendix) og derefter tog vi op paa Højbroplads, hvor der var begyndt at komme Liv i Salget, der var solgt et stort Billede til 3000 og 4 mindre til 500 pr stk. Desværre maatte jeg stikke af til min Tandlæge. Paa Grønningen traf vi flere kendte Personligheder, bl.a. Scharff og Skriveswane som jeg skal hilse dig fra, paa Fredag skal vi til Middag hos sidstnævnte sammen med Holger Rasmussens. - Las vilde absolut have at Jens og jeg skulde følges et Svip med ham over til Kerteminde og se paa vores nye Familie, det var jo meget fristende men det kommer an paa hvornaar han rejser, jeg maa ogsaa tænke paa dem derhjemme, det er altsaa jer. Forøvrigt har jeg maattet anlægge en Noteringskalender til at opføre mine Engagementer i og Listen er foreløbig overtegnet til og med Fredag i næste Uge. Nu skal vi til Frokost hos Willum og Elin, Jens skal ud og lege med Ungerne der, uhm gla siger han. I Aften skal vi i det kgl med Erna og se Kaj Munks en Idealist. 
+Hubert har jeg endnu ikke set, Las fortalte at han havde været ovre i Kjerteminde den Dag Else blev bragt til Odense. Da Puf kørte af Sted med hende stod Hubert og raabte Det er flovt for Juliane. - Nu skal vi ind og lave en Pølse, saa at vi ikke gør Skandale ved Frokosten. Farvel med jer.
+Mange Hilsner til Godsejeren og Ladugaardsformanden fra
+Godsejerinden
+(eller nærmere Grevinden)</t>
+  </si>
+  <si>
+    <t>1899-9</t>
+  </si>
+  <si>
+    <t>Louise Brønsted</t>
+  </si>
+  <si>
+    <t>Ludvig Brandstrup, billedhugger
+Christine  Mackie
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Alhed og Johannes Larsen samt deres lille søn opholdt sig på Larsen-familiens gård Båxhult i Småland i sensommeren 1899. Berta og Ludvig Brandstrup var hos dem en tid, og Laura Warberg samt flere af Alheds søstre også. 
+Signaturen på brevet er svært læselig, men der står formodentlig Louise. Laura Warberg nævnte i et brev, at Muk/Louise skulle gå til Landeryd Station uden sin bagage - hun ville få sit tøj på et senere tidspunkt - og dette passer med indholdet af dette brev.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 0034</t>
+  </si>
+  <si>
+    <t>Louise skriver brev i et rystende tog mellem Halmstad og Helsingborg. Hun er gået til Landeryd uden sin bagage, og hun trak på vejen to små træer op ved rode. Louise er spændt på, om de vil gro derhjemme. Der var skønt på Båxhult, og Louise har været med Ludvig Brandstrup på jagt. Nu når hun til Hallandsåsen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/roCY</t>
+  </si>
+  <si>
+    <t>Toget mellem Halmstad og Helsingborg.
+Kære Dis! Jeg har faaet dette Papir og en ubetydelig lille Blyant med at skrive til Dig i Toget, men det ryster saa meget, at det vist ikke bliver til stort. – Jeg er meget trist til mode over at være rejst fra Båxhult; der var saa storartet at være. Mor har nok fortalt udførligt om alt deroppe. Dit Brev laa der til mig den Aften, vi kom. Tak for det! [”Tak for det!" indsat over linjen] Jeg vilde egentlig nok have svaret, men Turen var jo saa fremrykket og Postgangen deroppe saa daarlig, at jeg ikke mente, jeg kunde naa det. Mor har fortalt om Dine og Mornines Anstrengelser med mit Tøj, - jeg blev meget rørt over det. Jeg gik til Landeryd i Dag; hele min Bagage var min Fladhat med mit Kammeetui og en stor Lyngguirland; desværre drysser den meget, saa den bliver vist ikke til meget, naar den naar København. Jeg rysted et lille Enebærtræ og et lille ditto Grantræ op med Rod paa Vejen til Landeryd; er meget spændt paa, om de vilde gro. – Det var morsomt at være sammen med Mor deroppe de to Dage; hun morer sig over alting deroppe. Hun og jeg var sammen ved Yällunden i Gaar. Sig Mornine, at jeg har været der 2 Gange og var meget begejstret, men næsten mere for Brandaasen og nogle andre Steder, jeg var med Onkel Lut paa Jagt. Her sidder nogle utaalelige Tyskere og gør uvist hvorfor Nar af mig og mit Brev paa Tysk. Nu kommer vist snart Hallands Aas; det er det dejligste i Verden, der skal jeg se ud, jeg var ude i Halmstad og drak Kaffe og spiste en Masse Masse Brød og Kager for 35 Øre
+Hilsen til alle Louise</t>
+  </si>
+  <si>
+    <t>1911-12-12</t>
+  </si>
+  <si>
+    <t>Snave</t>
+  </si>
+  <si>
+    <t>Laurentius Allerup
+Peter Fahrenholtz
+- Holm
+Adolph Larsen
+Andreas Larsen
+Johan Larsen
+Johanne  Larsen
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Det er ikke muligt at afgøre, hvilken af de to Allerup'er i omgangskredsen, Alhed Larsen skal besøge.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen har hentet en sæk enebær, som er blevet sendt fra Landeryd i Sverige, hvor Larsens skovgårde ligger/lå. Puf har været syg, og Lysse savner sin far. Alhed har brygget øl, og de har stækket hønsene.
+Har Larsen mon fået farverne fra Fahrenholz?</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/V5uC</t>
+  </si>
+  <si>
+    <t>Onsdag Morgen
+Kæreste Larsi!
+Du længes vist efter Brev, det er en Skam jeg ikke har skreven før, men i Søndags havde jeg en daarlig Samvittighed fordi jeg havde glemt om Lørdagen at faa hentet en Sæk med Enebær fra Landeryd, jeg vilde se den først, men heldigvis er de udmærkede, Sækken var helt vaad endnu og Masser af Mos og Jard. Og i Mandags var Puf daarlig og laa af Hovedpine og Opkastning (37,5) men heldigvis var han i Gaar rask igen, det har været det sædvanlige. Ellers har vi det godt, men længes efter Dig, lille Lysse siger, det er ”svert” at undvære Far saa længe. Han passer alt udmærket, Ænderne har det godt alle 4. Ligesaa Fugle og Mus. – Jeg bryggede saa i Lørdags 2 Tdr. Øl, der vist blev udmærket. – Mon Du dog kan faa noget malet i det mørke, sure Vejr, det er jo næsten ikke Dag. Fik Du Farverne fra Fahrenholz? Da jeg spurgte om dem i Gaar sagde han, at han havde sendt dem Dagen efter Du var rejst og bedt Brugsen i Martofte om at sende dem ud. Du og gl. Mand har det vel hyggeligt sammen, hils ham mange Gange. Og skriv hvordan det gaar Dig. – Vi skal til Allerup Torsdag. Elle og jeg har været hos Agrarens Lørdag Aften til Bøf. - - Vi har faaet alle Hønsene af Haven, stækket en halv Snes Stks. og har de sidste Aftner faaet dem alle i Hønsehuset. 1000 Hilsner fra os alle Din A.</t>
+  </si>
+  <si>
+    <t>1885-5</t>
+  </si>
+  <si>
     <t>Vilhelmine  Larsen</t>
   </si>
   <si>
-    <t>Johannes Larsen</t>
-[...1 lines deleted...]
-  <si>
     <t>Kerteminde</t>
   </si>
   <si>
     <t>København</t>
   </si>
   <si>
-    <t>København
-[...9 lines deleted...]
-Georg Larsen
+    <t>Adolph Larsen
 Jeppe Andreas Larsen
+Marie Larsen
 Vilhelm Larsen
-Niels Mollerup
-Rasmus Petersen, Gartner
+Christine Swane</t>
+  </si>
+  <si>
+    <t>"Adolph" er et af købmand IA Larsen skibe. Det er uvist, hvem den gamle skomager er.</t>
+  </si>
+  <si>
+    <t>Johannes har sendt en lang liste til sin mor, om ting han mangler. Søstrene Christine og Marie skal rejse til en af familien Larsens landejendomme ved Landeryd i Sverige. Hvilken dag kommer Johannes hjem?</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/2gSL</t>
+  </si>
+  <si>
+    <t>Kjære Barn!
+Ligesom Du nu faar 2 Breve om Dagen ønskede Du vel det kunde gaa altid, Sagen er den da nu Fader saa den lange Opskrift bad han mig lade Brevet være aabent til henad Aften for om der bliver Raad til at lægge en 10 Kroner ind i det for at du kan faa alle dine Fornødenheder; Hatten faar du vist en billigere her og saa strækker det vel nok til jeg vil nu kun bemærke at Du husker at skrive om du kommer Løverdag for om alting vil gaa som vi tænker saa følger Adolph, Vilhelm og jeg Børnene til Nyborg og bliver der saa til du kommer vi besøger saa den gamle Skomager og seer Nyborg efter i Sømmene – de afgaar saa fra Korsør med første Tog og kommer du maa du jo ogsaa fra Kjøbenhavn med første Tog og skal Du hilse paa dem et Sted saa gaa ikke ud af Vognene naar det ikke kan lade sig gjøre men staa ved et aabent Vindue og hils paa dem eller vil du hellere blive og see dem i Kjøbenhavn kan du jo sige os det; men jeg skal sige Dig at naar ”Adolph” kommer næste Gang fra Sverrig skal den hertil og maaske du [overstreget] skal saa kan have Fornøjelse af at sejle med til Halmstad jeg har da lovet de smaa Piger at du skulde besøge dem i Sverrig – men nu maa vi nok sige Stop husk nu blot at tage alting med hvad jeg skrev om
+Din egen trofaste Moder
+I Pakken paa en Krave havde jeg fæstet Brevet med 10 Kroner i; saa du nu har 20 K vær saa sparsommelig du kan min Skat og svar mig endelig om du kommer til Nyborg Løverdag</t>
+  </si>
+  <si>
+    <t>1896-08-07</t>
+  </si>
+  <si>
+    <t>Höljeryd</t>
+  </si>
+  <si>
+    <t>Peter Hansen
+Marie Larsen
+Susanne Lindberg</t>
+  </si>
+  <si>
+    <t>Marie og Johannes Larsen er på Larsen-familiens gård, Höljeryd, i Sverige. Peter Hansen kommer hjem til dem senere under opholdet.</t>
+  </si>
+  <si>
+    <t>Skipperen, Marie og Johannes Larsen har spist middag på Laxön og derefter været i et lokalt tivoli. Til aften fik de krebs, ål, øl og snaps.
+Næste morgen tog Marie og Larsen toget til Landeryd. Der ser ikke så forhugget ud, som Larsen havde frygtet. Han har været på andejagt, men har ikke nået at male. Larsen vil skrive til Peter Hansen for at få ham til at rubbe sig.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/yfcT</t>
+  </si>
+  <si>
+    <t>Höljeryd 7 August 1896.
+[Tilføjet lige over ”Kæreste Alhed”] Jeg solgte et Billede til Viggo Johansen for 25 Kr. Dagen før jeg rejste.
+Kæreste Alhed!
+Tak for Deres udmærkede Brev, som ganske rigtigt laa i Landeryd og ventede paa mig, saa jeg fik det i Gaar da vi kom dertil. Saavidt jeg husker skrev jeg til Dem i Forgaars fra Halmstad og anmeldte vor Ankomst. Ligesom jeg var færdig med at skrive kom der en Sejlmager, en Dansk som har nedsat sig i Halmstad og hentede 7 Piber som Skipperen havde haft med i Kjerteminde for at faa dem gjort i Stand og desuden var der nok noget Sukker og Aquavit som han ligeledes kom billigere til ved at hente det i Landet. Han inviterede os, Skipperen, Marie og jeg til Aftensmad paa Laxön, en Ø, som ligger et Styke oppe i Nisaaen, hvor der er Beværtning og Keglebane o.s.v. vi var først oppe hos ham og fik en Sodavand med Kognac og saa sejlede vi derop, men da der var lidt Vind maatte vi ro og fik saa en Bæger at slukke Tørsten med. Da vi kom til det lokale Tivoli huskede Konen paa at vi havde glemt Aftensmaden og hun blev saa sendt hjem efter den mens vi gik en Omgang i Tivoli og fik en Pilsner i en Beværtning, det var i det hele taget en noget fugtig Tur, for da vi kom frem til Dem spillede vi Kegler om Øl medens Damerne dækkede Bord. Vi, det vil sige i det mindste jeg spiste ganske forfærdelig især Krebs og stegte Aal og Øl og Aquavit, det var jo ogsaa det første fornuftige Maaltid vi havde faaet siden vi sejlede hjemme fra, efter Haanden blev vi et større Selskab af danske Skippere og vi endte med Kaffe og Toddy.
+Sejlmagerens Kone hed Tagea jeg ved ikke om de kender det Navn, deres Hund som ogsaa var med og lod til at ernære sig hovedsagelig af Spejlæg og Lammesteg hed Per Bengtson eller Per Bendtsen, egentlig hed han noget fransk, Lebain eller Lebein men det kaldtes hun ikke. Vi kom først hjem Kl. godt 12 og maatte op og af Sted med Toget Kl. 7. Kl. lidt over 10 kom vi til Landeryd hvor jeg fik Deres Brev og da vi havde gjort Indkøb og faaet Kaffe kørte vi herop. Her ser for Resten ikke nær saa forhugget ud, som jeg havde tænkt mig, men jeg havde ogsaa udmalet mig det paa det skrækkeligste for ikke at blive skuffet. I Gaar Eftermiddags læste jeg Deres Brev, det var en fortrinelig Brander De sluttede med især da man ikke kan se Forskel paa Deres store og smaa K’er. Efter Aftensmaden var jeg paa Andetræk men saa kun en And som jeg ikke skød paa. I Formiddags var jeg ude og fik 3 Bekkasiner og i Eftermiddag har jeg faaet en Ryle og skudt forbi nogle Ænder. Marie har bagt i Eftermiddag. I Morgen kommer Susanne Lindberg, saa skal jeg have dem sendt ud at plukke Bær som her er en masse af i Aar.
+Gud ved hvornaar jeg skal til at male, jeg synes Dagene er for korte til at gaa paa Jagt, jeg kan lige naa at faa tørt Tøj paa og spise og gaa i Seng saa maa jeg op igjen og i Aften blev Kl. over 8 inden vi kom til at spise og nu sidder jeg her og skriver og skal ogsaa skrive til Peter for at rubbe ham lidt. Vil De hilse den Mand som forcerede o.s.v. fra mig. Jeg skal hilse fra Marie. Mange Hilsner fra Deres hengivne Johannes Larsen</t>
+  </si>
+  <si>
+    <t>1939-01-05</t>
+  </si>
+  <si>
+    <t>Erna -
+Else Jensen
+Marie Larsen
+Alhed  Møhl, Lysses datter
 Christine Swane
-Natalie Zahle</t>
-[...24 lines deleted...]
-Din egen trofaste Moder</t>
+Lars Swane</t>
+  </si>
+  <si>
+    <t>Elena Larsen fødte sit tredje barn i København i december 1939. Hun fik derefter brystbetændelse og var indlagt julen over. Imens var Johan Larsen, hendes mand, hjemme på gården Båxhult i Småland. 
+Det vides ikke, hvem Ellen Haunstrup var.</t>
+  </si>
+  <si>
+    <t>Elena Larsen og børnene kommer hjem tirsdag. Hun regner med, at Johan Larsen henter dem ved toget i Landeryd.
+Elena har en del selskabelighed i København.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/IEcI</t>
+  </si>
+  <si>
+    <t>Tors. 5-1-39
+Kæreste!
+Dette er saa det uigenkaldeligt sidste Brev inden Hjemkomsten som altsaa er fastsat til Tirsdag. - Det gaar ikke saa gelassent med Skriveriet nu paa det sidste, her er meget at bedrive. Tandlæge, Indkøb og Besøg og saa er der jo ogsaa Søster som skal passes engang imellem. Igaar var Erna og Ellen Haunstrup (ogsaa Skolekammerat) her til Middag. I Eftermiddag var Fru Johs. V. her til The og i Aften skal vi til [ulæseligt ord]. I Morgen skal jeg til Middag hos Erna og i Overmorgen kommer Uglen Marie og Lasse her til Middag, saa du kan se at jeg fører en selskabelig Tilværelse. Men det er nu slet ikke noget imod en Invitation jeg har faaet til Tirsdag, til en lille intim Middag paa et Gods i det øde Småland med een jeg kan lide; det er baade romantisk og spændende, og jeg glæder mig vanvittigt. - Du kommer og henter os i Landeryd Kl 1/2 12 og skulde vi mod Forventning ikke være med, maa du vente til 1/2 1 el 1, saa er det fordi Toget i Halmstad er kørt fra os.
+Nu bliver der ikke mere Skriverage i Dag eller Overhovedet mere denne Gang. Men Masser af Hilsner og Kys fra din Nissepige.</t>
   </si>
   <si>
     <t>1885-03-05</t>
   </si>
   <si>
     <t>Landeryd Sverige
 Sevilla Spanien
 London United Kingdom</t>
   </si>
   <si>
     <t>Frøken Bendal
 Augusta Dohlmann
 Alfred Eckardt
 Christian Eckardt
 Adolph Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Marie Larsen
 Vilhelm Larsen
 Christine Swane</t>
   </si>
   <si>
     <t>Johannes Larsen opholdt sig i forbindelse med sin uddannelse i København. 
 Den lille må være Adolph Larsen på 6 år.
 Det anckerske Legat blev oprettet i 1857 af Carl Andreas Ancker (1828—1857). Legatet var bestemt til at uddeles hvert år i 4 portioner à 1800 kr. (900 rigsdaler) til en digter, en komponist, en maler og en billedhugger til brug for en studierejse til udlandet i ca. ½ år. (Wikipedia)</t>
   </si>
   <si>
     <t>IA Larsen er på Larsen-familiens gård Höljeryd i Småland og vil besøge Johannes Larsen i København på vejen hjem. Vilhelmine Larsen vil gerne se de malede figurer Johannes Larsen har lavet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/i31D</t>
   </si>
   <si>
     <t>Kjæreste Johannes
 Imorgen tidlig afsender jeg dine Benklæder 2 Skjorter og 1 Uldtrøje Du tænker nok det er underligt at jeg glemte det, men det var ikke tørt; nu faar du snart 6 ny Skjorter saa vil jeg bede Dig sende hjem med Fader alt hvad du har af snavset Tøj vi fik Telegram i aftes han er paa Høljeryd i dag og der vilde han blive i 3 a fire Dage saa kan Du selv regne dig til omtrent naar Du kan vente ham ja han skriver Dig vistnok til for at du kan være hjemme den Dag det bliver da morsomt for dig ja Johannes det er en velsignet Fader I har glæd ham dog altid efter Evne af hele Eders Hjærte
 Georg er paa Kontorstolen med en heel Deel Skriveri i disse Dage og du kan tro han var glad iaftes jeg lod ham svare paa Telegrammet iaftes med Georg til Underskrift 
 Saa vil jeg da glæde dig med at dine Blomster kommer nok frem baade Fuksien og Bigonien men vand dem imellem
 Vores Blomster staar dejlig som Du vil se til Paaske; naar nu Fader kommer hjem saa skal vi slagte 2 Grise og ønsker Du noget Slagtermad saa skal jeg med stor Fornøjelse traktere Eder alle sammen
 Inden Du ved af det Johannes saa kommer Ferien har du noget af de malede Figurer hjemme hos Dig saa send mig dog en hjem med Fader jeg længes saa umaadelig efter at see hvordan Du skiller Dig ved Maling husk det nu og ligedan dit Uhr
 Har jeg fortalt Dig at her var Brev fra Alfred han er rask og han var der i Sevilla til Karnevalstiden og Tyrefægtning; men ingen Penge maatte udbetales Folket saa han fik jo ikke andet at see end hvad de kunne see i Gaderne 6 Tyre blev dræbte 12 Heste men ingen Mennesker som vel var
 Nu er han paa Vejen til England og derfra hjemefter og saa mulig tager han hjem til Høljeryd for at være der til 1 Juni ja Johannes der bliver Glæde om vor Herre vil unde de kjære Venner at see saadan en Dag oprinde for dem
 Eckardt fik ikke det Ankerske Legat Frøken Dohlmann som har Formue og kan rejse naar hun fik dog Legatet
 Hils nu dine Venner og Frøken Bendal har du fortalt hende at jeg længes efter Brev fra hende – Jeg skal hilse dig fra alle dine Søskende de klinger og spiller Top saa det er en Lyst den lille har en Øvelse med at sætte dem i Gang saa du vil undre Dig om du saa det
 Nu er det Posttid saa Lev vel min din egen Moder</t>
   </si>
   <si>
-    <t>1885-5</t>
+    <t>1896-08-17</t>
+  </si>
+  <si>
+    <t>Sverige
+Höljeryd</t>
+  </si>
+  <si>
+    <t>Peter Hansen
+Marie Larsen</t>
+  </si>
+  <si>
+    <t>Johs. Larsen fortæller, hvordan dagligdagen forløber under opholdet på Höljeryd i Sverie. Jagt, spisning, middagssøvn mm.
+Peter Hansen er kommet på besøg på Höljeryd. Johs. Larsen fortæller om en jagttur med ham.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Hdlm</t>
+  </si>
+  <si>
+    <t>Höljeryd 17 August 1896.
+Kæreste Alhed!
+I Dag tror jeg at jeg kan faa Lejlighed til at skrive et ordentligt Brev til Dem, det sidste maatte jeg jo stoppe midt i det. Vognen efter Peter skulde af Sted. Det er for Resten ikke med min gode Vilje at jeg sætter mig til at fylde dette Ark, men det regner og ser desværre ikke ud til at vilde holde op for det Første. Det regnede ogsaa i Tirsdags da Peter skulde hentes, ellers har vi haft dejligt klart Vejr hele Tiden. Vi havde ventet at Peter skulde komme omtrent Kl. 8 da Toget nemlig kommer Kl. 6 og havde Aftensmaden færdig og Ild i Kakkelovnen i Anledning af det han var vaad, der kom imidlertid ingen Vogn og vi sad og ventede med Maden og fyrede i Kakkelovnen til Kl. var henved 10 saa spiste vi og fyrede videre og lyttede til vi endelig hørte Vognen Kl. 11 og jeg gik saa ud med Aquavit Flasken og skænkede Peter og Kusken en Snaps. Vi fik saa Forklaringen, Peter var ikke naaet at skifte Tog i Halmstad og maatte saa vente og tage med et senere Tog, som imidlertid ikke gik længere end til Stationen før Landeryd, men da han havde været saa fornuftig at telegrafere til Vognen fra Höljeryd, havde Kusken sendt en Mand med en Dressine eller Trobi eller hvad saadan et Apparat hedder ned til Rissared, det er den Station hvor til Peter kom og den holdt og ventede paa ham og da han selv maate hjælpe til at drive den frem holdt han jo nogenlunde Varmen. Dagen efter var det dejligt Vejr og vi gik strax paa Jagt og fik hver en Graaand og næste dag fik jeg en Bekkasin og Peter en Krikand. Nu tror jeg at jeg vil fortælle Dem hvordan vi tilbringer Dagen hidtil har det nemlig været omtrent ens og det bliver det vel igjen naar vi bare faar godt Vejr. Om Morgenen staar vi op Kl. 6-7 og spiser saa Frokost og gaar paa Jagt Kl. 8 ½ - 9. Kl. ca 12 kommer vi hjem og gaar i Vandet og vasker Hundeneog vore Strømper og Sko og hænger dem op og tørre, dog ikke Hundene. Saa spiser vi til Middag hidtil Ænder, Bekkasiner og Snepper og Fisk eller Kalvesteg, Eftermad hver anden Dag Tyttebærrødgrød og Fløde og Blaabær og Fløde. Saa drikker vi Kaffe og derefter klæder jeg mig af og gaar i Seng og læser i Rigsdagstidende for Peter hvorefter jeg hviler mig. Peter siger jeg sover men det er Bagtalelse, og Peter læser det stenograferede igjennem. Kl. 3 ½ gaar vi saa paa Jagt igjen og saa den samme Historie med Fodtøj og Hunde og Omklædning og Mad og saa i Seng igjen. I Gaar gik Harejagten ind og om Morgenen var Peter og jeg ude paa Harejagt med Inspektøren, som haren støver, men da det var daarligt Vejr, det regnede omtrent hele Tiden – kunde vi ingen Harer faa op og maatte gaa hjem med uforrettet Sag. Om Eftermiddagen var det Opholdsvejr og vi gik ud med Jansen og traf paa en hel Del Vildt men fik kun en Tjur og 2 Urhøns det er i Grunden ækelt at gaa paa Hønsejagt naar man ikke er ene eller højst 2. Jeg blev saa nervøs at jeg ikke turde skyde og først til sidst skød jeg de 3 ovennævnte Fugle. Jeg har glædet mig meget til i Dag fordi jeg saa skulde med Tjalfe alene og Peter med Jansen, men nu er det jo ikke Vejr til det. I Fredags havde jeg en slem Ærgrelse med Jansen, jeg har taget den med for Peters Skyld, og for at jeg kunde gaa alene med Tjalfe, som i Grunden overtræffer mine Forventninger og opfører sig aldeles nydeligt, og saa vilde det Bæst, Jansen, ikke gaa med Peter skønt jeg skældte den ud og ogsaa en Gang gav den en Rap med Pisken, saa endte det med at den satte sig ned og vilde ikke flytte sig af Stedet, vi lod den saa sidde og da vi kom hjem var den kommen, men det var i Torsdag i Fredag var Peter efter [ulæseligt ord] yderst venlig i mod den og jeg sagde ingen Ting til den, før senere hen paa Formiddagen, da jeg havde stillet mig op ved en Sø og vilde have at Peter skulde lade den gaa ud i nogle Siv for at drive nogle Ænder op, da den ikke gjorde Tegn til at røre sig raabte jeg allé, og saa forsvandt den og den Dag kom den ikke hjem før efter at vi vare i Seng, sa kom den heldigvis, for jeg troede aldrig jeg havde faaet den at se mere. Jeg talte med en Mand Dagen efter som havde mødt paa Vejen til Höljeryd, saa jeg tænker den vilde have været hjem, men er kommen for sent til Toget. Nu efter at Peter har været alene ude med den et Par Gange gaar det helt godt. Nu ser det lysere ud i Vejret bare det vilde klare saa jeg kunde komme af Sted ud til Tjurer og Urhøns. De skriver at jeg vist er en frygtelig Despot – Tak for det Brev som jeg fik i Lørdags – jeg er lige det modsatte hvad jeg skal tillade mig at bevise med et Ex. fra i Dag. Da det havde regnet i Nat og var vaadt i Morges blev vi enige om at nøjes med en Tur i Dag og saa blive hjemme og spise Havregrød Kl. 11 inden vi gik ud da det imidlertid regnede for stærkt Kl 11 1/2 til at der foreløbig kunde være tale om at gaa, fik jeg Peter, for jeg turde ikke, til at gaa ud og sige at de godt kunde holde op med at lave Havregrød og begynde paa Middagsmaden, men De maa ikke tro der blev taget Spor af Notits af det, vi fik vor Havregrød Kl. 11 og Blaabær oven paa og nu sidder jeg her og Solen er lige begyndt at skinne, men nu kommer der en Byge til desværre. Jeg kan ikke forstaa at De ikke kan læse hvad jeg skriver, den Sejlmagers Kone hed Tagea, tror jeg nok. Forleden Dag fangede jeg en Drossel som har en daarlig Vinge den gaar her paa Gulvet og spiser Blaabær og laver et voldsomt Svineri, saa Enden bliver vist at jeg maa smide den ud. MH.t. at male er jeg nu naaet saa vidt at jeg har faaet lavet 2 Tegnebrædter og Marie har spændt Papir paa. Hvorlænge bliver De paa Langeland? Kan De svømme 100 Tag? 
+Jeg skal hilse fra Peter som sidder her og skriver sin Stenografi og fra Marie som er i Køkkenet og lægger Deig til Rug og Hvedebrød. Mange Hilsener fra Deres hengivne Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1898-09-08</t>
+  </si>
+  <si>
+    <t>Båxhult</t>
+  </si>
+  <si>
+    <t>Erikshaab</t>
+  </si>
+  <si>
+    <t>Landeryd, Småland, Sverige</t>
+  </si>
+  <si>
+    <t>Berta Brandstrup
+Ludvig Brandstrup, billedhugger
+Thomas Bredsdorff
+Alfred Dreyfuss
+Johanne Christine Larsen
+Johannes Larsen
+Christine  Mackie
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Dette er første brev, der kendes til, fra Alhed Larsen efter brylluppet med Johannes Larsen. 
+Larsen-familien ejede to skovgårde i Sverige, Båxhult og Höljeryd.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
+  </si>
+  <si>
+    <t>Johannes, Alhed og Ludvig Brandstrup er på Båxhult. De går på jagt. Johannes Larsen maler flittigt, da vejret er fint. Bredsdorff vil gerne købe to akvareller.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ogv2</t>
+  </si>
+  <si>
+    <t>8ende Sept
+Kære Moder!
+Lud og jeg sidde og venter paa Las, der er ude at male, og Middagsmaden (st. Urhøne og Brødkage) staar og venter ude i Køkkenet jeg vil forkorte Ventetiden ved at begynde paa et Brev til Dig. – Jeg haaber, at Du har hørt fra Christine (vel nærmest mundtlig) lidt om os heroppe og Grunden til vores lange Tavshed. Vi ejede i mange Dage ikke en Øre og kun 2 Frimærker, som vi ikke turde give fra os, da vi jo mulig kunde faa Breve, der skulde besvares strax. Der kom jo ogsaa Bertas og det andet Frimærke blev anvendt til Dig. – Tak for dit sidste Brev, jeg faar vist snart et til, Du vilde skrive naar Du kom hjem, skrev Dis. – Du kan tro det var yndig at have Christine her, jeg savner hende meget. Lut kom i Forgaars Aftes. Berta turde jo desværre ikke for den dårlige Vejs Skyld, det havde ellers været forfærdelig morsomt at have hende her ogsaa. Lut skød to Urhøns i Gaar han gaar rigtig og nyder Livet i det henrivende Vejr. Las maler flittig hver Dag, hans Billede gaar udmærket fremad. Hvis bare Vejret vil holde sig, saa kan han maaske faa det færdigt. – (Efter Middag) Las kom hjem med et Brev fra Elle, skreven d. 4de og i Dag er det den 8ende, det var da nogenlunde expedit. Ellers er det jo en skandaløs Postgang i Aar. Vi har faaet et Brev fra Kerteminde, der var afsendt Fredag Aften og vi havde det først Torsdag Aften, ligesaa længe havde Bertas været undervejs. Tilføjet: Om Aftenen. Denne Parentes er jeg sat til at skrive af Lud og Las, der begge sidde her og skrive og have begyndt hver sit Brev med ovenstaaende. – Vi have et henrivende Vejr i disse Dage komplet Sommer, men i Aften er det desværre som om der er Forandring i det. – Lud har en Riffel med, en lille elegant Bøsse, som han har givet mig Lov at skyde med. I Aften have vi alle 3 været paa [overstreget: J] Andetræk nede ved en Sø, men vi saa desværre ingen Ænder. – I Dag have vi faaet en Pakke Politiken fra Kerteminde, det er meget morsomt at se Aviser igen, naar lige at læse om Dreyfussagen. I maa endelig skrive, saa snart I faa noget at vide om Elles Bryllup. – Hvordan gik Johannes Jyllandsrejse? – Jeg skal hen at skrive et Par Ord til Elle til Svar paa hende Brev, eller jeg kan i Grunden ligesaa godt skrive det her. – Hvis Bredsdorff vil have 2 Akvareller saa findes der 2 [udstreget: da] saadanne i den fri Udstillingslokale, Cinerarie” [tilføjet over linjen: Blomst] og ”Gravgæs” 100 Kr. pr Stk, men han maa selv se at faa fat i den [tilføjet: hvis han gider], da Las jo er heroppe. Mange Hilsner til Alle fra Las og Eders Alhed
+Lud hilser</t>
+  </si>
+  <si>
+    <t>1899-7</t>
+  </si>
+  <si>
+    <t>Svanninge</t>
+  </si>
+  <si>
+    <t>Landeryd
+Midskovvej 221, 5370 Mesinge</t>
   </si>
   <si>
     <t>Adolph Larsen
+Alhed Larsen
+Andreas Larsen
 Jeppe Andreas Larsen
+Christine Swane
+- Winther</t>
+  </si>
+  <si>
+    <t>Der er en epidemi med kighoste. Alhed og Johannes Larsen er bange for, at deres to måneder gamle søn skal blive smittet.
+Svanninge er en landsby nord for Faaborg på Fyn.
+Kristian Madsen er muligvis manden fra Midskov.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen maler i Svanninge. I Kerteminde har de slået hø. Vilhelmine Larsen mener det er bedst, at Puf bliver på Erikshåb indtil familien skal til Sverige.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/RA4R</t>
+  </si>
+  <si>
+    <t>Mandagaften
+Kjæreste Johannes!
+Saa velkommen til Svanninge og godt Vejer vil vi saa inderlig ønske dig – vi har nu Vejrglasset steg begyndt at slaa Hø det varer i 4 Dage – vi skrev ud til Midskov og fik den Mand herud der lærte Adolph at slaa. Kristian Madsen sagde igaar enhver anden Mand end dem Larsen havde faaet Nej er det ikke dejlig at høre – 
+Den gode Fader som er saa glad ved Eder Alle
+Du faar ingen langt Brev iaften jeg er saa træt jeg maatte hjælpe Madam Winther for hun kunde kun være her 1 Dag men nu er alt Tøjet rent og imorgen tørrer vi
+Men her gav Faer mig en 10 Kr saa skal der snart følge flere Johannes jeg har randsaget min Hukommelse men jeg kan ingen Kighoste Periode huske for andre end Adolph kun Skarlagensfeber og Mæslinger ved jeg ganske bestemt at du har havt Det er det allerbedste jeg kunde om den lille søde kjære Dreng bliver hvor han er indtil I skal til Sverrig
+Hvor meget det smitter ved jo ingen hold dig foreløbig ved dig selv
+Hils Alhed og Andreas saa meget og Alle
+Tak fra Kristine</t>
+  </si>
+  <si>
+    <t>1903-06-21</t>
+  </si>
+  <si>
+    <t>Landeryd 
+Fynshovedvej 748, 5390 Martofte
+Møllebakken 14, 5300 Kerteminde</t>
+  </si>
+  <si>
+    <t>Niels  Dorph
+- Eckmann
+Adolph Larsen
+Alhed Larsen
+Andreas Larsen
+Georg Larsen
+Jeppe Andreas Larsen
+Johan Larsen
+Vilhelm Larsen
+Marie Lassen
+Christine Swane
+Anna  -, ven af Larsen-familien</t>
+  </si>
+  <si>
+    <t>Villaen er Alhed og Johannes Larsens bolig på Møllebakken i Kerteminde. Det var et meget gæstfrit hjem. De 4 malere kan enten være på besøg eller det kan være konstellationen Alhed og Johannes Larsen overfor Anna og Fritz Syberg. Sidstnævnte flyttede året før ind på Pilegården, som lå i nærheden. Måske er der forberedelser igang til verdensudstillingen i Kerteminde, som fandt sted i september.
+Høljeryd er en af familien Larsens svenske ejendomme med tilhørende savværk. Strømhult var nabogård til Høljeryd. Her boede en kusine til Johannes Larsen med mand og børn.
+Brandåsen er et område nær Høljeryd. 
+Saagmester = formand på savværket</t>
+  </si>
+  <si>
+    <t>Vilhelmine Larsen, Johannes Larsens mor, er på Høljeryd i Sverige. Hun savner at høre noget om, hvad Johannes og Christine maler for tiden. Der har været problemer med en tjenestepige.
+Området er utrolig smukt og hun synes, at Johannes skal male det. Hun vil tale med sin mand om, at Eckman skal have en kombineret stilling på Høljeryd som skytte, fisker og formand på savværket. Der er en epidemi af mæslinger.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/gTFF</t>
+  </si>
+  <si>
+    <t>Høljeryd den 21/6 1903
+Kjære Johannes!
+Du ved ikke hvor glad jeg blev for dit Brev, det kom lige Dagen efter at Fader var rejst hjem, saa det kom paa en heldig Tid, godt var det du havde tegnet Haven, nu seer jeg det alt sammen saa tydelig for mig baade Børn og Gamle, det er godt at have en levende Fantasi; det har hjulpen mig over meget – du maa skrive igjen ved Lejlighed kjære Johannes og fortælle mig lidt om hvad du maler det savner jeg saameget at see Eders Arbejder, sig mig ogsaa hvad Uglen maler og hvad du synes om det, er hun nogenlunde tilfreds, du kjender min Sorg i den Henseende; men jeg har lagt Alt i den kjærligste Faders Haand og Han vil hjælpe – det troer jeg saa vist.
+Naar det er en flink Pige I har saa faar vel Alhed ogsaa Tid at male, fik hun saa nogle Elever? I maa endelig lade mig følge med derhjemme ellers bliver der en tomt Sted for mig. Faer fortalte mig lidt om Børnene; men jeg vil jo vide meget meget mere. Jeg fik Brev fra Vilhelm han skrev det var saadan søde artige Børn da han var hjemme, I maa jo have det livligt med 4 malere samlede paa saa nært Hold og musikalske Mennesker – omgaaes I Dorph? Naar skal du til Fynshoved hvad er Skyld i at Uglen ikke tog til Romsø jeg synes ikke det er hyggelig at bo ene i saadant stort Huus paa Landet, jeg venter stadig Brev fra hende nu kommer det vel, naar hun er kommen i Ro. Her er saa smukt ved Midsommer – mange Gange ønsker jeg at nogen af Eder var her for at fæstne det paa Lærredet, Du gjør dig ingen Ide om hvor det gjorde en Forskjel da Smedens Ladegaard kom i Ramme, der er en saadan Friskhed og Stemning over den [ulæseligt ord] at jeg har stor Glæde, naar jeg vender mig fra de store Figurer i [Stenhegnene?] og snavsede Farver i Skovens Træer; men Faer er jo saa glad og der er jo ogsaa meget kjønt – gamle [ulæseligt ord] staar godt i Hjørnet
+Nu er det jo bare den forgyldte Ramme der staar ham i Hovedet gav han dig Maalet da han var hjemme; maler du aldrig med Kazoin mere, det gik dog saa hurtig jeg kan se de 2 ænder saa tydelig eller Gaasen hos Georg, men bryd dig ikke om min Snak kjære Barn det kan komme ved Lejlighed – Vi har det saa godt kjære og dette at leve saameget i Fred og Ro i Naturen har lært mig saameget, i al Fald har jeg Tid at tænke, og at takke Gud Fader for Helbred og dagligt Brød saa troer jeg paa at han nok vil give den kjære gode Fader Lykke og Velsignelse til at faa ordnet herovre som han ønsker
+Efter denne gode Regn staar Korn og Græs godt, vi har jo 2 Køer og 1 Gris - 3 Høns hvoraf de 2 ligger og 1 gaar med 6 Kyllinger – den brogede skal kælve nu i denne Maaned og jeg visper Smør 2 Gange ugentlig saa jeg klarer mig undtagen naar vi skal bage.
+Jeg er glad ved at Dumpe er her, nu Pigen er syg, vi har faaet en der malker, det var en Pige der er fuld af Løgn og saa var hun luset. Jeg er saameget veltilfreds at hun ikke kommer mere 
+Jeg havde straks Mistanke og lod hende kun gaa i Haven og enkelte andre Arbejder – som jeg vidste hun kunde udrette fast Laag til Mælkespanden jeg bar det alene indtil hun var borte ellers havde Far vel jaget hende bort straks – nu gik det sin stille Gang
+Igaar blev vi bedt paa Brandaasen til Kaffe Midsommer, Datteren er hjemkommen fra Amerika og hun er fiks og seer godt ud saa Faer gaar nok med derop, her blev igaar fisket en Gjedde paa 14 [pund] i Aaen, der gaar hver Søndag nogle Stykker sammen, men de gaar saa frit de mener vel de Alle har ret naar nu Eckman kommer hjem saa siger jeg til Faer lad ham blive baade vor Fisker og vor Skytte samtidig med Saagmester
+Saa kan vi jo dele Udbyttet og saa forbyde Uvedkommende at gaa og trampe Græsset ned, Aalen kommer først i August Maaned men her er en rigdom af Skovbær saa jeg ikke har tænkt mig Halvdelen – Nu skal du vide vi ere raske her; paa Strømhult ligger de 2 ældste Børn af Mæslinger. Skolerne er lukkede saa det er en Epidemi. Saa vil jeg ønske I maa have det godt inden Døre og er glad ved du er saa nær ved, om Marie og Adolph behøver et Raad, Tak for Eders Kjærlighed imod dem 
+Kys dine smaa Drenge fra Farmor og glem ikke at fortælle jeg lever, og hvor jeg beder for Eder alle 4 om Velsignelse for Eders Hjem, det ved du nok kjære kjære Johannes – jeg omfatter Eders Børn med Kjærlighed i fuldt Maal, der bliver nok en Tid jeg kan vise Eder det i Virkeligheden
+Faer er Ladegaarden; men sender sin bedste Hilsen til Villaen – 
+Eders trofaste Moder.</t>
+  </si>
+  <si>
+    <t>1926-09-10</t>
+  </si>
+  <si>
+    <t>Landeryd, Småland
+Ottawa
+Sjöbo, Sweden</t>
+  </si>
+  <si>
+    <t>Alhed Larsen
+Andreas Larsen
+Eiler Lehn Schiøler</t>
+  </si>
+  <si>
+    <t>Gården Båxhult nær Landeryd i Småland ejedes af Johannes Larsen og er stadig i familiens eje (2018).
+Det vides ikke, hvilken udstilling i Ottawa, der er tale om. Muligvis blev den ikke realiseret. 
+Gifvato må være en lokalitet nær Båxhult.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er i Småland og beder derfor Lysse og Puf hjælpe sig med at sende malerier fra København til udstilling i Ottawa i Canada.
+Han vækkes en søndag morgen ved skud fra skoven og går ud med sin hund og sin bøsse og skyder en hare. Det lykkes ikke at træffe de andre jægere, kun et par hunde.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Civm</t>
+  </si>
+  <si>
+    <t>Båxhult 10 Septbr. 1926.
+Kære Lysse!
+Det er nu bestemt at jeg bliver her og følges med Din Moder hjem. Da det saa bliver Puf, der maa sørge for at faa de Billeder til Amerika af Sted, maa jeg ulejlige Dig med følgende: "Ring til Schiøler, eller gaa derud og spørg ham om Adr paa en paalidelig Speditør der kan paatage sig Forsendelsen. Ring derefter til Speditøren og forhør ham hvornaar han skal have Billederne for at de kan naa at være i Ottawa i rette Tid og naar Du har faaet Besked ring saa til Puf. -
+D.v.s. Du maa naturligvis allerførst ringe til Puf og faa at vide hvornaar Udstillingen aabnes og saa foretage det foregaaende i den Orden det staar. Puf ser det paa Programmet for Udstillingen der er sat op paa Gavlen af det gule Skab i Værkstedet.
+Siden Du rejste har jeg kun skudt en Hare.
+Jeg vaagnede Kl. 4 i Søndags Mrg ved et Skud og en Times Tid efter hørte jeg Hunde der drev og saa 2 Skud. Jeg stod saa op og gik ud med Haanden og Bøssen, hen til Fallan, men der var ingen Spor paa Vejen og jeg slap saa Hunden up for at se efter Tjurer, men saa hørte jeg, at Støverne fik en Hare op i Gifvato bag Sjøbo, fløjtede Hunden af og løb saa stærkt jeg kunde tilbage til Vejkrydset hvor jeg ankom omtrent samtidig med Haren der kom ad Vejen fra Sjøbo, skød den, og lidt efter kom saa Hundene, 2 store smålandske Støvere, gule med sort Ryg. Desværre havde jeg hverken Snore eller Pisk med saa jeg maatte lade dem gaa igen. Det vilde ellers have været sjov at hilse paa de Herere naar de var ankommen for at faa Deres Hunde. I Gaar var jeg med Carlsson paa Långaryds Marked og købe en Kvie der skal kælve til April for 200 Kr. Ældre Kvier var for dyre fra 348 - 375 Kr.
+Mange Hilsner
+Din Far.</t>
+  </si>
+  <si>
+    <t>1927-10-17</t>
+  </si>
+  <si>
+    <t>Landeryd Småland</t>
+  </si>
+  <si>
+    <t>Ebbe Brandstrup
+Ludvig Brandstrup, billedhugger
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Gustav Carlsson
+- Kjellberg
+Alhed Larsen
+Andreas Larsen
+Elisabeth Mackie</t>
+  </si>
+  <si>
+    <t>Båxhult er Johannes Larsens skovejendom nær Landeryd i Småland. 
+Gustav Carlsson arrenderede (forpagtede) al Båxhults jord i 1927. Kjellberg ønskede at forpagte Bommen, som var en af torperne på Båxhult. Om arrangementet blev til noget, vides ikke, men da Johan Larsen (Alhed og Johannes Larsens søn) i 1930 overtog Båxhult, flyttede han huset Bommen til Båxhult og omdannede det til vaskehus. Bygningen blev siden kaldt Bommastugan. (Dette oplyst af Jens Larsen, søn af Johan Larsen 2018). 
+Arrende var en form for husleje, som statare ("fæstebønder") i Sverige betalte for at dyrke jorden, når de boede på ufri grund/arrendetomt. 
+Skaffe Borgen = skaffe kaution.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Srkiv</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har fået brev fra en Ebbe (muligvis Brandstrup), der gerne vil låne Larsen-familiens gård Båxhult i Sverige til en uges ferie.
+Larsen vil gerne have sønnen Andreas med på en køretur til Båxhult, da der er en del arbejde at ordne. Sønnen Andreas trænger desuden til at komme lidt hjemmefra efter moderens sygdom og død, mener JL.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/glJH</t>
+  </si>
+  <si>
+    <t>Kjerteminde 17 Octbr 1927.
+Kære Lysse!
+I Forgaars fik jeg brev fra Lud med Invitation til Langgaarden, men jeg kan ikke tage hjemme fra før jeg har lavet nogle Ting færdig som jeg er i Gang med, samtidig fik jeg Brev fra Ebbe der spørger om jeg har noget imod at han og Konen og eventuelt en Ven tager til Båxhult en Uges Tid i Slutningen af Maaneden, da han har faaet en uventet Ferie. Jeg har svaret at det har jeg ikke, men bedt ham om ikke at benytte Værelset i Frontespicien og henvende sig til Dig om Nøglerne og Oplysning om hvor de forskellige Ting befinder sig, samt meddelt ham at det ikke er udelukket at jeg kommer derop mens han selv er der, selv om der ikke er stor Sandsynlighed for det. Jeg maa jo derop i Anledning af den Flytning af Torpet. Desuden har jeg faaet Brev fra Kjellberg om at han gerne vil arrendere Bommen og kan skaffe Borgen fra flere Bønder paa at han vil betale sit Arrende og at Gustav Carlsson ikke har noget imod det. Endvidere er der kommet Brev fra Josua i Aker, at de har noget Tøj, Din Moder har bestilt, liggende, og at det koster 36 Kr. og hvad de skal gøre med det. Jeg har begyndt at virke med Puf for at faa ham til at køre mig derop. Baade fordi jeg gerne vil have ham med og fordi jeg er overbevist om at han trænger haardt til at blive luftet lidt. Han lader ikke til at være videre varm paa det men jeg har endnu ikke opgiver Haabet. Jeg solgte forleden et Billede, det fra i Foraaret med en flyvende Tjur, til Dyrlægen i Rynkeby for 900 Kr. Vi har haft Besøg af Putte fra Lørdag Aften til i Dag Frmdg. Mange Hilsner ogsaa fra Puf og Chr. Hils Magisterens og sig Tak for sidst, hvad jeg jo burde have gjort skriftlig for længst.
+Din
+Fader.</t>
+  </si>
+  <si>
+    <t>1905-03-28</t>
+  </si>
+  <si>
+    <t>Jeppe Andreas Larsen
+Marie Larsen
+Vilhelmine  Larsen</t>
+  </si>
+  <si>
+    <t>Christine Swane</t>
+  </si>
+  <si>
+    <t>Båxhult
+Kerteminde</t>
+  </si>
+  <si>
+    <t>Haslev</t>
+  </si>
+  <si>
+    <t>Halmstad
+Landeryd Sverige
+Haslev
+Långaryd Sverige
+København
+Nyborg</t>
+  </si>
+  <si>
+    <t>Samuel Andersen
+Christian Eckardt
+Ingeborg  Eckardt
+Margrethe  Eckardt
+- Eckmann
+Henriette Goldschmidt
+- Johansson
+Astrid Kjellmann
+Marie Kjellmann
+Adolph Larsen
+Alhed Larsen
+Andreas Larsen
+Georg Larsen
+Johan Larsen
+Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
-Christine Swane</t>
-[...14 lines deleted...]
-I Pakken paa en Krave havde jeg fæstet Brevet med 10 Kroner i; saa du nu har 20 K vær saa sparsommelig du kan min Skat og svar mig endelig om du kommer til Nyborg Løverdag</t>
+Jakob  Samuelsen</t>
+  </si>
+  <si>
+    <t>Indeholder tre breve. IA Larsen og Marie er på Båxhult. Christine Swane er indlagt på sanatoriet i Haslev.
+Svensk ord arrende = forpagte</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Museum</t>
+  </si>
+  <si>
+    <t>IA Larsen er i Sverige for at få ordnet forholdene omkring tømmer og Båxhult. Han vil høre om Johannes har solgt flere billeder. 
+Marie Larsen skriver om sygdom og død hos familien Eckardt/Kjellmann.
+Vilhelmine Larsen glæder sig over at Christine Swane snart skal udskrives og at hun har fået lov til at male.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/A2oC</t>
+  </si>
+  <si>
+    <t>Boxhult 28 Marts 1905
+Kjære Mine.
+I Kjøbenhavn var Margrethe og Christian og tog imod os, vi tog med dem hjem og spiste Frokost. I Halmstad fik vi Kaffe, og Smeden havde Pels og Kappe med, som hjalp godt paa Touren herop. I dag var vi hos Jakob Samuelsen og paa Veien derop, ve Holmsøen traf vi Samuel Andersen som fortalte os at han havde afsendt Brevet til mig og mens vi stod og talte med ham, kom Posten med dit Brev, den Sag maa jeg se at klare bedst mulig, der var ogsaa Brev fra Georg, med mange Elændigheder det gjør mig meget ondt for ham, jeg bliver helt forstørret, - bare jeg ikke kommer til at reise hjem førend Tiden, da jeg ikke forstaar hvordan jeg skal hjælpe ham herfra. – Jakob Samuelsen var ikke hjemme han var i Halmstad, men Propr.han kan ikke tage imod endnu, da hele Dammen ligger fuldt af Stokke til Ryds Bruk, saasnart jeg faar talt med ham, skal jeg skrive mere herom. Jeg kan see her at Johansson ikke har tænkt at blive paa Boxhult, her er ikke pløjet en eneste Fure, men da han ikke har kunnet faa noget andet lader han som Ingenting.
+Da Birch ikke har kunne faa solgt Höljeryd har han forsøgt at arrendere den ud, forleden Dag kom en Mand med Kone og 3 Børn fra Nyborg som skulde have have den i Forpagtning men da han havde været her i 2 Dage reiste han hjem igjen, han havde en Jernbanevogn Flyttegods med, saa det vilde koste ham 200 Kroner, men han sagte til Ekmann,at han hellere vilde tage det første Tab som det sidste. Saasnart jeg faar mig sat ind i Forholdene her, skal jeg igjen skrive til dig. Lad mig vide om Johannes har solgt flere Billeder.
+Kjærlig Hilsen til dig og Adolph, og lille Lyse,.
+I A Larsen
+Båxhult d. 28 – 3. 05.
+Kære Moer! Vi kom godt herop i Søndags, men det var en Skam at vi ikke fik skreven paa Landeryd, Smeden var der, men vi kunde ikke komme ind hos Elmquist og Faer havde Hast med at komme af Sted saa jeg maatte opgive det; Vejret var jo dejligt klart, saa det blev ikke helt mørkt, men det var en drøj Køretur, den varede i 3 Timer, det er en lang Tid at sidde stille naar det er koldt, det var da et Held at det var stille Vejr, omsider fik den da Ende og vi tog straks fat paa at fyre da vi kom herop, desværre kunde det ikke brænde inde i Sovekammeret, Røgen væltede ud i store Skyer, først tænkte vi at det var fordi der ikke havde været Ild saalænge men det blev værre og værre, saa maatte vi tage Ilden ud og bære ind i Salen og begyndte saa straks at dampe Sengeklæder af, de trængte ogsaa til det, der stod ligefrem en hel Røg op af dem, Faers Seng flyttede vi derind, nu har vi sat den i Førmakket og fyrer saa baade her i salen og inde hos mig naar saa Dørene staar aabne er der lunt over det hele. – I København fik vi at vide at den lille Astrid var død for en Ugestid siden de mente at hun blev begravet den Dag, men da vi kom herop fik vi at høre at hun endnu ikke var begravet, de havde hele Ugen ventet at lille Misse var gaaet bort, men hun lever endnu, skøndt hun er saa svag og afkræftet at hun kun kan hviske; den lille skal begraves paa Fredag; jeg var der ovre i Gaar og da Misse gerne vilde se mig var jeg lidt inde hos hende, det var frygteligt for mig som ikke har set hende siden hun var rask og glad, aa hvor ser hun elendig ud, hun er saa utrolig mager og saa sagde Ingeborg at endda ikke saa saa daarlig ud i Gaar som hun plejer fordi hun havde lidt Feber naar hun ikke har det er hun ligbleg; aa den Stakkel, hvor det maa være forfærdeligt, bare hun dog snart maa dø, hun ønsker det jo selv og Doktoren kan slet ikke forstaa at hun kan blive ved at leve; da jeg gik bad hun mig om at komme snart igen det var saa roligt at se mig og hun spurgte hvordan Du havde det og bad mig hilse Dig saa meget, saa smilte hun og nikkede saa kærligt til mig. – Ingeborg ser meget daarlig ud, hendes Hals er stadig ikke god og da hun forleden Dag var oppe hos Docktoren, undersøgte han hende rigtig og sagde at det var bedst hun rejste fra Strømhult, men hun sagde at det kunde hun ikke, der er jo ingen af de andre der kan passe Misse, saa snart Ingeborg gaar ud af Stuen spørger Misse hvor hun gaar hen; saa maatte hun love Docktoren at være yderst forsigtig og gaa en tur hver Dag. – Ekmann var her og spise til Aften. Aften og sad og snakkede til Kl. var henad 10, i Aften skal vi tidlig i Seng, vi var en lang Tur i Eftermiddag, helt oppe paa [Sjøgaarden]. Mange kærlige Hilsner til Jer begge fra Marie
+Kjærbyhus – Søndag
+Kjæreste Ugle!
+Det var det glædeligste Brev jeg har faaet i lange lange Tider, jeg vilde straks have svaret dig; men saa vilde jeg vente atfaa det fra Sverig med, jeg sendte dit til Klaks for, at han, naar han var bleven glad, skulde sende det Sverig, saa de kunde have det Tirsdag, samtidig faar de saa dette fra mig som jeg skriver nu, - vi er nemlig bedt ned at spise Middag hos Groseren og blive der i Aften Lyse er helt optaget af dette, han skal sidde imellem Agraren og Farmor til Middag – han er saa god og medgjørlig den lille Ven, at det er en Lyst – Hvor det glædede mig at Fru Goldschmidt huskede paa dig, hun er en Ven af de ægte.
+1000 Tak for blomsterne det lille Grønneglas blev helt fyldt; men dem jeg plantede har slaaet Rod og vilde der blot komme lidt Solskin saa skulde vi se der blev blaat
+Tænk, at vi nu er i den Maaned hvor du kommer hjem eller faar Lov at rejse ud – saa skal vi see Udstillingen og gode Venner, Tak dog Gud Fader der er saa god jeg ved knap hvordan jeg skal faa takket, nu kom jeg til at slaa denne store Klat og det betyder jo velkommen ved du Eckardts Husnummer saa sig mig det dog, jeg lovede at sende Maries lyse Kjole og Sko og Hat i en Jernbanepakke til hun kom tilbage saa skal hun jo ogsaa se sig om i Byen og vil jeg haabe de kan saa meget tilovers at hun kan se til Haslev paa Hjemvejen, husk det er Alheds Fødselsdag den 7 April; og lad mig med det samme sige dig, at om Vejret bliver saa han kan male paa Billedet saa skal Agraren sende Brevkort og han farer lige hjem, du faaer saa nøjes med Alhed og Puf som Gjæster; nu faar vi see hvordan det gaar 
+Jeg maa nok heller sige Farvel for det er længe siden Toget kom og jeg skal pyntes, jeg skal hilse fra Agraren han skriver med næste Gang han skal jo presse sit Tøj at vi kan gøre os saa pæne som muligt
+Din glade Moder</t>
+  </si>
+  <si>
+    <t>1919-10-16</t>
+  </si>
+  <si>
+    <t>Drigstrup
+Landeryd, Sverige
+Stockholm
+Nyborg</t>
+  </si>
+  <si>
+    <t>- Algren Petersen
+Victor Bøttern
+Christian Krog
+Marie Larsen
+Eiler Lehn Schiøler
+- Mex
+Fritz Syberg
+- Trautner</t>
+  </si>
+  <si>
+    <t>Den sønderjyske gæst er også omtalt i de tidligere breve fra Johannes til Alhed Larsen.
+Det er uvist, hvad "Vabby" er.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har travlt inden morgendagens afrejse til København med besøg hos Schiøler og videre til Sverige næste dag.
+Der skrives beskeder til Algren og håndværkerne.
+Restauratør Krogs besøg resulterer i bestilling af 5 billeder til levering allerede 10. nov.
+JL kan ikke finde en akvarel "Vabby" som Fritz Syberg ønsker med til udstilling i Stockholm.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ZjM8</t>
+  </si>
+  <si>
+    <t>Kjerteminde 16-10-1919.
+Kæreste Alhed!
+Tak for Brevet i Dag, jeg skal gøre mit bedste for at faa Alting med. Jeg har skrevet til Smeden om at varme Huset godt op og hente os i Landeryd Mandag. Forresten er jeg lige ved at blive blød. Nu har jeg i 2 Dage været Vært for Sønderjyden. I Gaar var Trautner her til Middag og satte sin Mand i Gang, i Aftes var jeg til Kaffemøde og Bal for Sønderjyden i Drigstrup og havde Mex's og deres med herop til et Glas, sov ikke i Nat for al den forb. Kaffe. I Formdgs fulgte jeg ham til Toget. Saa har jeg haft Krog og Arkitekten i Eftermiddag og om lidt skal jeg klædes om til Middag hos Bøttern. Jeg har digtet en lang Seddel til Algren og dirigeret alle Haandværkerne. Jeg har skrevet og takket Schiølers og meddelt at jeg kommer i Mrg Aften 7.17. Jeg kører med Bøttern til Nyborg. Fanden ved hvordan jeg skal naa det Hele. Resultatet af Krogs Besøg: 5 forholdsvis mindre Billeder for 9000 Kr. der skal leveres d. 10 Nov. Fanden ved hvordan jeg skal naa det. Baronen har været her 2 Gange i Dag i Anledning af at de vil have den ene af de Aquareller med til Stockholm, som vi købte. Han mener at han kan huske at Marie gav mig den "Vabby. Jeg aner ikke hvor de er. Nu maa jeg holde op. 
+Mange Hilsner 
+Din 
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>September 1924</t>
+  </si>
+  <si>
+    <t>Andreas Larsen</t>
+  </si>
+  <si>
+    <t>Thorvaldsensvej</t>
+  </si>
+  <si>
+    <t>Thorvaldsensvej
+Landeryd, Sverige
+Paris, Frankrig</t>
+  </si>
+  <si>
+    <t>Bodild Branner
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Julius Hviid
+Else Jensen
+Johannes V. Jensen
+Kurt Jungstedt
+Johan Larsen
+Johannes Larsen
+Christine  Mackie
+Ellen  Sawyer
+Marie Schou
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Johan (Lysse) Larsen var studerende ved Landbohøjskolen. Hans bror, Andreas (Gamle) var gartnerlærling i Stige på Fyn. 
+Båxhult er familien Larsens skovgård i Småland, Sverige.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen har problemer med hjertet, og lægen, Julius Hviid (Julibus), har bedt hende gå til en specialist. Hun henter Johan (Lysse) fra skolen hver dag, og de går tur. Alhed har også besøgt andre og skal til bal hos Marie Syberg (tidligere Schou). Søsteren Ellen har skrevet fra Paris.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/rMRi</t>
+  </si>
+  <si>
+    <t>Thorvaldsensvej 15 III
+V.
+Onsdag Aften.
+Kære, søde Gamle!
+Det er ikke saadan at faa skreven Breve, naar man er herinde. Jeg fortalte Dig vist hjemme, at jeg en Tid ikke havde haft det saa godt med Hjærtet. Julibus mente, jeg skulde gaa op til Specialisten naar jeg kom herind og det var jeg i Gaar. Det er bleven noget daarligere + [tilføjelse skrevet lodret i margen:] + mest svækket [tilføjelse slut] end det var for 1 Aar siden, men der er ikke noget farligt, kun skal jeg passe paa med Anstrengelser, maa ikke fryse og skal holde lidt Diæt, men det kan man jo ogsaa nok. – Naa ellers gaar det godt, Din Far kom hjem fra Jagten i Dag, har moret sig ug. Lysse henter jeg hver dag ved Skolen og vi gaar lidt sammen og drikker The et Sted. 2 Gange har jeg været inde hos Magisterens at spise til Middag, en Dag hos Bodild og en Dag hos Marie Syberg, der var her hos Meme og mig at drikke The i Aftes. Paa Lørdag skal vi til Bal hos Marie Syberg, en Masse unge og Johs V’s, Baronen og vi. Båxhult ved vi intet om endnu, men det bliver jo i alt Fald ikke før næste Uge. – Jeg har haft Brev fra Elle fra Paris, jeg kunde regne ud at Kurt var hjemme, da Dit Brev kom, det er spændende at høre hvordan det gik, Elle nævner intet af Interesse, Lille kommer med hjem, Tirsdag med Skibet, saa de kommer vel hjem i Morgen Aften.
+Skriver Du ikke lidt til mig min egen Dreng? Jeg skal nok skrive snart igen.
+1000 Hilsner Mor.</t>
   </si>
   <si>
     <t>1889-03-01</t>
   </si>
   <si>
     <t>Vilhelminevej Kerteminde
 Landeryd
 Vestergade 8 5000 Odense
 København</t>
   </si>
   <si>
     <t>Frøken Bendal
 Ane Marie Christiansdatter
 Alfred Eckardt
 Margrethe  Eckardt
 Carl Eriksen
 - Hansen Kerteminde
 Anders Klinkby
 Jørgen Hermann Kruuse
 Cathrine Larsen
 Jeppe Andreas Larsen
 Marie Larsen
 Vilhelm Larsen
 Otto  Meyer
 Sophie Meyer
@@ -227,350 +867,764 @@
     <t>Ville = Vilhelm Larsen, Johannes Larsens bror, som gik på Birkerød Latin- og Realskole 1888-91.
 Fyens Disconto Kasse A/S var en dansk bank. Banken blev etableret 15. december 1846 som Danmarks anden private forretningsbank. Oprindeligt var det formålet, at discontokassen skulle diskontere de veksler, som fynboerne ellers havde sendt til Hamborg og København, men hurtigt blev forretningsområdet udvidet, og banken blev en betydelig aktør i fynsk finansliv. Banken var beliggende Vestergade 8 på Flakhaven over for Odense Rådhus.</t>
   </si>
   <si>
     <t>Johannes Larsen skal besøge sin bror Vilhelm. Der er masser af arbejde til Johannes Larsens onkel, som er murermester. Johannes Larsens far skal snart til Sverige, der er meget tømmer at sælge.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ty3V</t>
   </si>
   <si>
     <t>[påtrykt:]
 J. A. LARSEN.
 KJERTEMINDE.
 Telegramadresse.
 LARSEN.
 [Håndskrevet:]
 Den 1 Marts 1889.
 Min kjære Johannes!
 I mange Dage har jeg gaaet og ventet paa at faa dine Penge; men det kan ikke naa sig før i morgen saa skal de blive sendt vist nok i en lille Pakke for jeg vil ikke sende Penge til Dig før jeg ogsaa kan sende til Frøken Bendal, - Faster Sophie var heroppe forleden Dag og da talte vi om at Du skulde ud til Vilhelm i Fastelavnsdagene, Otto er det jo lovet at han engang maatte komme ud at besøge Vilhelm Klinkbys har jo gjentagende bedt ham, men det kommer han ikke; sagde Faster for han har ingen Penge; Faer lovede saa at betale hans Rejse derud og vil saa sende Dig Pengene, om du nu kan faa Bud til ham eller skrive ud til ham naar han skal møde Dig. Kan du nu ikke rede Dig med Udgifter inden disse kommer Dig i hænde Søndag kan du saa ikke laane hos Mollerup til den lille Rejse især da han skal med for jeg vilde saa inderlig gjerne tænke mig Eder samlede paa Søndag paa din Daabsdag Lykke og Velsignelse min Skat og vor Herre være Dig og Ville jeg havde saa sikkert haabet paa at være samlet med Eder paa den Dag men det kunde nu ikke ske i Tanker er jeg hos Eder og lægger mine bedste Ønsker i al Hjærtelighed frem for Eder naar jeg imorgen Søndag er i Kirke jeg er dog saa glad at du ikke før har været derude for nu er det saadan midtvejs inden Paaskeferien ja jeg skriver jo til ham imorgen saa hører du 
 Vi ere alle raske imorgen er det Faster Thrines Fødselsdag da skal Farmor paa Feden det vil da glæde dig at høre at Mejer har godt Arbejde i vente i Sommers først skal han bygge et Hus ude ved Saltværket til Hansen han har solgt sin Gaard; saa er der den nye Skole, Møller Hansen og Thrine har givet Jord og vil bygge Huset og saa leje det ud for en billig Leje saa har han faaet Stor Kirkens og Skolearbejdet og Delcomyns nu Eriksen flytter er det jo Mejer der er den bedste Murer
 Fader og Marie var i Odense forleden Dag. Alfred og Margrete kommer til Kjøbenhavn først i April han har 4 Dage Permission nu i Marts skal Fader med Kruse til Sverrig vi kan sælge en stor masse Træ til ham for flere 1000 der er ogsaa en anden Mand der vil kjøbe og det er godt baade at vi kan sælge og Træet stiger for det behøves nu ere vi nødt til hver Termin at betale i Diskontokassen, men jeg er saa glad ved den faste bestemte Fordring saa ere vore Skyldnere lettere at presse
 Jeg haaber Du skriver straks for at jeg kan faa Brev her paa Søndag jeg har længtes saa meget efter Tak for Pakken, men saa er jeg senere kommen i Tanke om at jeg lovede dig et længere Brev Her i Bugten er meget Is saa bliver det ved at fryse som nu saa er der snart lukket
 Lev nu vel og fortæl mig endelig hvordan det gaaer paa Skolen om du arbejder med Mod og Kraft paa at komme frem Held og Lykke min egen kjære Johannes Hils Alle Din trofaste Moder</t>
   </si>
   <si>
+    <t>1919-10-14</t>
+  </si>
+  <si>
+    <t>København
+Aabenraa
+Landeryd, Sverige</t>
+  </si>
+  <si>
+    <t>Ellen Bøttern
+Christian Krog
+Andreas Larsen
+Johan Larsen
+Frida Madsen
+Ellen  Sawyer
+- Trautner
+Poul Uttenreitter</t>
+  </si>
+  <si>
+    <t>Larsen-familiens villa på Møllebakken i Kerteminde var under ombygning september og oktober 1919. Alhed Larsen var i samme periode hos familie i Birkerød, dels fordi hun var syg af en byld i halsen, dels fordi hendes drenge var elever på Birkerød Kostskole.
+Pashistorien: Johannes Larsen er usikker på, hvor drengene skal bestille pas. Derfor vil han spørge Poul Uttenreitter, der er politifuldmægtig i Kerteminde.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen får besøg af restauratør Krog og hans arkitekt mhp. videre snak om bestilling af fem billeder til Krogs nye restaurant.
+En sønderjysk seminarist er på besøg på Møllebakken, og Ellen Sawyer m.fl. tager ham med ud i byen.
+På vej til Sverige skal Alhed Larsen og drengene rejse fra Birkerød til København, og Johannes Larsen er bekymret for, om Alhed har kræfter til det.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/eITH</t>
+  </si>
+  <si>
+    <t>Kjerteminde 14/10 1919.
+Kæreste Alhed!
+Lige efter Du havde telefoneret ringede Krog, at han og Arkitekten kom først Torsdag. De vilde tage med Morgentoget fra København, spise Frokost paa Færgen og tage en Bil i Nyborg som skulde tage dem tilbage igen og saa vilde de spise Middag paa Færgen paa Hjemvejen. 
+Trautner talte jeg med i Tel. han sender en Mand i Mrg til at rense Kedlen og gøre Centralvarmen klar, saa jeg kan fyre. Han kan saa med det samme faa Besked om naar de kan komme til Badeværelset. Sønderjyden er en pæn Seminarist fra Aabenraa. Han fik Frokost med Øl og Snaps og Middag. Oxesteg og Æblegrød og Rødvin og Madeira og sov saa til Middag til Kaffetid saa sendte jeg Ellen med ham til Gudstjeneste Kl. 4 1/2 og hun skulde saa følge ham derfra til Fællesspisning paa Hotellet. Derefter skal Frida, som sammen med Ellen Bøttern og andre unge Damer fra Byen skal varte op, passe paa ham og lede ham hjem efter Festen. 
+Jeg skal tale med Uttenreiter om Pashistorien og sende Besked i Mrg. Jeg er spændt paa at høre hvordan Du klarer den Tur til Kjøbenhavn i Mrg. Jeg er efter alt i det hele taget noget ængstelig for hvordan din Sverigesrejse skal spænde af. Var det ikkke for Drengenes Skyld vilde jeg absolut stemme paa at lade den gaa ind. 
+Mange kærlige Hilsner 
+Din 
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1926-08-27</t>
+  </si>
+  <si>
+    <t>Alhed Larsen
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Wedellsborg
+Odense
+København
+Landeryd, Sweden
+Halmstad, Sweden</t>
+  </si>
+  <si>
+    <t>Carl Andresen
+Esben Hansen
+- Hecht-Petersen
+- Højlund
+Vagn Jacobsen
+Xenia Jacobsen
+Rigmor Klein
+Jørgen Hermann Kruuse
+Alhed Larsen
+Johan Larsen
+Johanne Christine Larsen
+Marie Larsen
+Johannes Madsen
+Poul Uttenreitter</t>
+  </si>
+  <si>
+    <t>Johannes Larsen skrev 16. august 1926 til Alhed, at han og Brygger Jacobsen rejste til Larsens skovgård, Båxhult, i Småland. Xenia Jacobsen blev hjemme, da hun havde det dårligt, men hun rejste nogle dage senere op for at følges med manden hjem. I samme brev fortalte Johannes Larsen, at han med Bryggeren byttede et billede for en hund ved navn Foch.
+Klingen var et tidsskrift omhandlende billedkunst og litteratur. Det blev udgivet på initiativ af blandt andre Axel Salto og Poul Uttenreitter. Johannes Larsen bidrog flere gange med illustrationer til bladet. 
+Det kan ikke afgøres, hvilken Thomsen det er, Alhed skriver om. Larsen-familien kendte flere af det navn. Frk. J. må være pige i huset hos familien.</t>
+  </si>
+  <si>
+    <t>Brev 1: Der er blevet fint på Båxhult. Det er ikke jagtvejr, men hunden Foch er god. Bryggeren og hans kone rejser i dag.
+Frk. Klein kan tage de billeder, som hun vil, til udstillingen. Madsen må sætte to af dem i ramme. Johannes larsen skriver priser. Andreas må finde litografisk kridt og pap og få det sendt til Sverige, for Larsen skal lave illustrationer til Klingen, og han kommer ikke hjem lige nu.
+Brev 2: Marie Larsen (Mareje/Ia) og Carl Andresen (Patronen) kommer, og Alhed glæder sig til at vise dem det nyistandsatte hus. Hun vil gerne have pasteller med på udstillingen, og hun skriver priser, som Andreas dog gerne må formindske. Fasanbilledet er dét fra Wedellsborg. 
+Alhed har det godt, tager ikke medicin og er ikke generet af hjertet. Mon Andreas kommer til Båxhult?</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ZZj3</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Hr. Gartner Andreas Larsen
+Kerteminde
+Danmark
+Express
+[På kuvertens bagside:]
+Forsøgt Afleveret Kl 720 Høj
+[Brev:]
+Båxhult 27 Aug 1926.
+Kære Puf.
+Tak for Dit Brev. Jeg kan ikke se hvornaar Du har skrevet det da det er udateret, men det kan forhaabentlig passe, at Du har talt med Esben umiddelbart før han har faaet den Check paa 1000 Kr som jeg sendte ham Dagen før jeg rejste fra Kjøbenhavn. Det var flinkt af Højlund at han saa hurtigt fik Svanerne anbragt. Her er bleven vældigt fint over det Hele. Desværre har vi haft daarligt Jagevejr men vi har da faaet nok at spise og Foch gaar fint. Bryggeren rejser i Dag, jeg tror nok de har nydt at være her. Lysse hentede Bryggeren og mig i Halmstad den 20. altsaa Fredag og om Tirsdagen kom Fru Jakobsen og blev hentet i Landeryd. I Dag er Vejret fint. Med hensyn til Billederne til Odense er det jo ikke nemt at give Besked herfra. Jeg aner jo ikke hvad Frk Klein mener med mange. Men lad hende tage saa mange hun vil, dog ikke af dem der hænger paa Væggene. Dersom Du kunde faa Madsen til at sætte Fasanen og Havebilledet, de staar vist rullet sammen i Roderummet fra Hechts Tourne i ramme, hvis det kan naas kan de jo gaa med lige saa et af Vandbillederne fra Bugten. Paa de Billeder fra i Foraaret er Priserne efter Størrelse 3500 Gæssene, 1500 for Brushønsene og ligesaa det med Kobbersnepper Præstekraver og Ryler. 1200 for de næste, saa 800 og 500 og for de mindste Urhanernes Størrelse 400 for ældre Billeder ligesaa efter størrelse. Kan Du sende mig en lille Papæske der staar uaabnet og indeholder lithografisk Tusch og Kridt sendt af Uttenreiter, muligvis ogsaa hans Brev, paa Bordet i Værkstedet, samt i en Paprulle noget af det Papir (ca 10 Ark) jeg laver Tavler paa, paa Bordet mellem Sofaen og Vaskerummet, det kan Du lade Madsen gøre. Jeg skal nemlig lave 4 Lithografier til Klingen, havde tænkt det kunde naas naar jeg kom hjem, men Din Moder har det saa godt her oppe og vil gerne blive her noget længere. Vi har faaet et fint Flag, som vi flagede med da Fru J. kom. Og det skal op naar Patronen og Marie kommer. 
+Mange kærlige Hilsner Din Far.
+Kære søde Gamle!
+Vi har det dejligt. Du kan ikke tænke Dig, hvor Bryggerens har været søde at have, nu rejser de desværre i Dag, men saa har vi jo Mareje og Patronen til gode, jeg glæder mig meget til at vise Ia Båxhult i ny forskønnet Skikkelse. Jeg vil gærne have nogle Pasteller med paa den Udstilling: den store med [ulæseligt]æbletræet og Gaarden (400 Kr.) det blomstrende Æbletræ med de to Svaner (300) Kallaerne (300) Tøj til Tørring (200) og Drudes [ordet ”Drudes” overstreget] den store Blomsterbuket, der hænger hos Drude – 3-400) men Du maa godt forandre i Priserne, hvis i synes, de er for høje og ogsaa skyde ud, hvis der er for mange. –
+Jeg har det ganske udmærket, har Medicin med, men ikke rørt den, da jeg ikke har haft en Fornemmelse i Hjærtet heroppe. Jeg taaler som sædvanlig glimrende at gaa heroppe, og vi gaar enten Vejret er saadan eller saadan. Mon Du dog ikke nok kører herop og ser til os? Har Du faaet mine Kort? Skriver Du ikke lidt til mig en Dag. Fasanen Din Far skriver om er det store med Hanfasanen fra Wedellsborg, det var rart om det kom med, Kruuse har været varm paa det, jeg tror det maa have forputtet sig i Roderummet (Fuglestuen) eller det brandfri. Nu skal tante Junge have et Par Ord til Fødselsdagen. – 1000 Hilsner Din Mor.
+Lysse har skudt 9 Ænder. De har skudt 10 Tjurer og Urhøns, Ly de fleste.
+Fredag
+Jeg beder Esben sende Penge til Thomsen og 100 Kr. til Løn til Frk. J. og 50 til diverse Husholdn de sendes til Dig.</t>
+  </si>
+  <si>
+    <t>1951-11-22</t>
+  </si>
+  <si>
+    <t>Elena Larsen
+Johan Larsen</t>
+  </si>
+  <si>
+    <t>L.R.S. Carstensen
+Marius Christiansen
+Else Jensen
+Christa Knuth
+Andreas Larsen
+Jeppe Larsen
+Else Larsen,  Andreas Larsens kone
+Alhed  Møhl, Lysses datter
+Ane Talbot</t>
+  </si>
+  <si>
+    <t>Båxhult var en af Larsen-familiens skovgårde Landeryd i Småland.
+Gustav Carlsson arrenderede (forpagtede) al Båxhults jord i 1927. Kjellberg ønskede at forpagte Bommen, som var en af torperne på Båxhult. Om arrangementet blev til noget, vides ikke, men da Johan Larsen (Alhed og Johannes Larsens søn) i 1930 overtog Båxhult, flyttede han huset Bommen til Båxhult og omdannede det til vaskehus. Bygningen blev siden kaldt Bommastugan. (Dette oplyst af Jens Larsen, søn af Johan Larsen 2018).</t>
+  </si>
+  <si>
+    <t>Brevet er i privateje, A</t>
+  </si>
+  <si>
+    <t>Man kan lave fuglelim ved at koge rå linolie, men det lugter slemt. 
+Johannes Larsen har været i København og også på Lolland, hvor han kørte rundt med Christa Knuth.
+Han er blevet færdig med nogle småbestillinger.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/g3CC</t>
+  </si>
+  <si>
+    <t>Kjerteminde 22 Novbr. 1951.
+Kære Lysse og Bimse.
+Det er en Skandale at jeg først nu faar samlet mig sammen til at skrive og takke Jer for den dejlige Tid paa Båxhult. Tusind Tak. Og Tak for Brevet Lysse. Jeg har talt med Christiansen om det Fugelim. Raa Linolie koges til det bliver seigt, det er det hele, men det lugter forbandet saa Det maa helst foregaa i Bommastugan. Her var en Stillits for et Par Dage siden i en Burre jeg havde ladet staa i Græsplænen udfor Spisestuen, men jeg har ikke set den siden. Jeg var en Uges Tid i Kjøbenhavn hos Else og endnu et Par Dage hos Grevinden, hvor vi kørte nogle Ture omkring paa Lolland saa nu har jeg snart set hele Øen. Puf og Else hentede mig i Svendborg. Siden har jeg haft travlt med nogle Smaabestillinger. Jeg fik lavet den Akvarel færdig til L.R.S. Carstensen og har sendt den men ikke hørt fra ham endnu. Vi har det godt her og haaber det samme er Tilfældet hos Jer. Mange Hilsener til Jer allesammen ogsaa fra Puf og Else og Børnene.
+Din Far.</t>
+  </si>
+  <si>
+    <t>1899-09-08</t>
+  </si>
+  <si>
+    <t>Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Gothersgade 129 København K</t>
+  </si>
+  <si>
+    <t>Jens Theodor Berg
+Wilhelmine Berg
+Berta Brandstrup
+Ludvig Brandstrup, billedhugger
+Louise Brønsted
+Alhed Larsen
+Andreas Larsen
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Larsen-familien ejede gården Båxhult i Småland.
+Laura Warbergs søster kaldet Mis drev et pensionat på Gothersgade i København.
+Louise Brønsted f. Warberg må være rejst hjem fra Sverige før moderen, Laura Warberg. 
+Drengen er Alhed og Johannes Larsens førstefødte, Andreas/Puf.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 0369</t>
+  </si>
+  <si>
+    <t>Det er godt, at Louise/Muk er kommet i god tid til stationen. Laura Warberg har været i Boden at handle og også kørt tur med drengen. Hun savner aviser hjemmefra.
+Der er skønt i den storslåede natur, og de går ture, får mælk fra egne køer og spiser hare. Johannes Larsen maler et portræt af Alhed, hvorpå hun ser for gammel ud.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/gycL</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+1899.
+Hr Godsforvalter Warberg
+”Gothersgade 129 – ” –
+København K.
+Danmark
+[I brevet:]
+Båxhult pr. Landeryd
+d. 8de
+Kære Abba!
+Jeg syntes, at Muk kunde nok agere Brev i Gaar og jeg haaber vi en af Dagene hører fra Dig; at Du har skrevet, før Du fik Brev [”Brev” indsat over linjen] fra mig! Vi savner lille Muk, blev saa glade ved af Smedens at høre, at hun var kommen i god Tid og uden Regn til Stationen. Her er udmærket i alle Maader; navnlig er jeg saa glad ved at have saa meget gaaende Arbejde, og ved de dejlige Ture, vi gaaer. I Dag har jeg kørt Drengen alene og bagefter været alene oppe i + ”Boden” at handle. Der gik akkurat ½ Time til baade Hen- og Hjemturen, og det varede ogsaa ½ Time deroppe at faae købt Smør, Bagværk og Blanksværte! + [Indsat efter + lodret ved papirets kant:] + Muk kender deres Langsomhed. [Indsættelse slut] Det er os en stor Skuffelse at der ikke kommer Aviser hjemmefra; i Dag havde vi sikkert ventet. Her er jo ikke meget med Afvexling. Vi lever udmærket; fik Haresteg i Dag og derefter den mest brillante oplagte Mælk, som jeg nogensinde har smagt. De faaer kun lidt Mælk her af deres smaa Køer, men den er saa fed og velsmagende. Køer og Faar gaaer i Skovene og har Klokker om Halsen, jeg vilde ønske, Du kunde se den dejlige, storslaaede Natur her er! Ja Muk har vel nok givet Dig en begejstret Skildring af alt (Postgangen dog medtagen). Vi har Graavejr i disse Dage, saa Las ikke kan male ude, derfor har han i Dag arbejdet lidt paa et Portræt af Alhed; jeg synes det ligner godt nok, men hun ser 10 Aar ældre ud derpaa [”derpaa” indsat over linjen], end i Virkeligheden. Dog kan det maaske forandre sig. Vil Du hilse Mis og Zuluen [”og Zuluen” indsat over linjen] og sige Tak for sidst, ogsaa Lud og Berta maa Du hilse og [to ulæselige ord]. Husk Muk paa Knaphullerne og paa at faa sin hvide Kjole hen at blive renset.
+Saa kun mange Hilsener fra Alhed, Las og Din Smaa.</t>
+  </si>
+  <si>
+    <t>11. apr. 1912</t>
+  </si>
+  <si>
+    <t>Dagbog</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/cGL1x5aH</t>
+  </si>
+  <si>
+    <t>1916-06-10</t>
+  </si>
+  <si>
+    <t>Halmstad, Sverige
+Landeryd, Sverige
+Holmsjö, Sverige</t>
+  </si>
+  <si>
+    <t>Ludvig Brandstrup, billedhugger
+- Foss
+Andreas Larsen
+Johan Larsen
+- Skyds</t>
+  </si>
+  <si>
+    <t>Båxhult er en skovgård ejet af Larsen-familien. 
+Tjäderhønen er på dansk en tjur (hun).
+Holmsøen på dansk, Holmsjö er det svenske stednavn.
+Det er ikke muligt at læse navnet på den person sluttende på quist, som telefonerede til Halmstad.</t>
+  </si>
+  <si>
+    <t>Johannes opholder sig på gården Båxhult i Sverige sammen med bl.a. Ludvig Brandstrup.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/PGBi</t>
+  </si>
+  <si>
+    <t>Båxhult 10 Juni 1916.
+Kæreste Alhed!
+Det viser sig at der går Bud, og saa skriver jeg et Par Ord. Jeg kom herop med Skyds fra Landeryd i nogenlunde Tørvejr og en nogenlunde rask Hest. Fik tørre Strømper og mit gamle Tøj paa, spiste et Par Stykker Mad og gik med Lud paa Sneppetræk ved Syvbo, hvor vi saa 4-5 Stk, men fik ingen. I Dag har vi været en dejlig Tur Holmsøen rundt og Smørrebrød med. Paa Hjemvejen mødte vi en Tjäderhøne med nyfødte Kyllinger. Jeg tog en af dem i Haanden , mens Hønen sad ganske rolig i faa Meters Afstand. Det er Tørvejr i Dag. Den nye Foss og de 2 Smaapiger er meget søde. Jeg skal hilse mange Gange fra Lud. Der var ingen Øl paa Landeryd, men Ahnquist telefonerede til Halmstad og i Dag har jeg sendt Smeden ned efter det. Hvis Puf vilde give Svanen rent Vand til jeg kommer hjem bliver jeg glad. Lud og Pigebørnene rejser her fra Tirsdag og saa følger jeg vel med. Her ser storartede ud med undtagelse af Birk og Bøgen, dem er Løvet frosset af saa de ser ud som om Efteraaret. Mange kærlige Hilsner til jer alle tre.
+Din Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1919-10-13</t>
+  </si>
+  <si>
+    <t>Lille Viby, Kerteminde
+Landeryd, Sverige
+Birkerød
+Kattegat</t>
+  </si>
+  <si>
+    <t>Ludvig Brandstrup, billedhugger
+Frederik Hendriksen
+Otto Kirst
+Andreas Larsen
+Georg Larsen
+Johan Larsen
+Christine Swane
+- Trautner
+Poul Uttenreitter
+Kristian Zahrtmann</t>
+  </si>
+  <si>
+    <t>Alhed og Johannes Larsens villa på Møllebakken i Kerteminde blev bygget om i september og oktober 1919. Alhed Larsen opholdt sig imens hos familie i Birkerød for at være tættere på sine børn, der var elever på Birkerød Kostskole, og fordi hun var syg af en byld i halsen. 
+Brevet, som Johannes Larsen nævner, at han vedlægger til Alhed, findes ikke sammen med dette brev i samlingen på Det Kongelige Bibliotek. 
+Det er uvist, hvilke sønderjyder der er tale om. 
+Den omtalte bog: F. Hendriksen: Kristian Zahrtmann. 1843 31. marts-22. juni 1917 : en Mindebog bygget over hans egne Optegnelser og Breve fra og til ham. Udgiver: F. Hendriksen 1919.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen får bestilling på 5 billeder til Krogs nye restaurant i København. 
+Larsen-familien skal til Sverige, og de skal have både udrejsepas og jagtkort.
+Der er koldt og ubehageligt i huset på grund af ombygningen. 
+Der sendes købmandspakke fra Kerteminde til Birkerød.
+Johannes Larsen har bestilt den nye bog om Zahrtmann.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/8sqm</t>
+  </si>
+  <si>
+    <t>Kjerteminde 13-10-1919.
+Kæreste Alhed!
+Det gik som jeg tænkte i Aftes, det har øst ned hele Dagen. Jeg sidder her hos Gross og skriver mens de laver Pakken i Stand. Jeg havde glemt at der stod Frmdg i Brevet men nu kommer den over med det samme. Sønderjydernes Ankomst trækker stadig ud, ny Besked et Par Gange om Dagen. I Frmdgs Telefon fra lille Viby at de først kommer i Mrg Kl. 9. I Eftrmdg Telegram om Maskinskade i Kattegat og formodentlig ny Udsættelse. I Eftrmdg ringede Krog fra Kjøbenhavn at han er i Færd med at lave en ny Restaurant og gerne vilde have 5 Billeder af Mig paa ca en Kvadratmeter, og at han og Arkitekten vilde komme over og se paa hvad jeg har i Mrg eller i Overmorgen. Jeg har jo ingen af det Format, men da der er en ny Mulighed for at de kan bruge andre Størrelser sagde jeg at de var velkomne. Han ringer saa i Aften om det bliver i Mrg eller Overmrg. Det kan blive muntert med Sønderjyde til Frokost og de andre til Aften. Jeg fik Brev fra Lut i Frmdg, med Svar paa en Del af mine Spørgsmaal men der staar ingen Ting om de Jagtkort vi skal have deroppe hvis vi skal paa Jagt, hvad der vist ikke bliver meget ved paa denne Aarstid. Jeg sender her Brevet saa Du kan se hvad der staar og konferere med ham i Telefonen. Jeg formoder at vi to skal have Pas gennem Politiet her. Men saa maa vi jo have Fotografier kan Drengene eller Christine lave nogle? Det haster jo altsaa. Jeg ved ikke af at jeg har udtalt mig om at det var bedst Du blev derovre til vi skal rejse til Sverige, men det er det vel? Her er forbandet uhyggeligt i saadan et Vejr som i Dag udenfor er det ikke til at være og i Værkstedet saa koldt at jeg ingen Ting kan bestille. De blev ikke helt færdig med Gulvet i Badeværelset i Dag da de manglede et lille Stykke ved Døren havde de ikke flere gule Fliser og maatte sende Bud til Odense. Saa havde de strøget Tag på Loftet det har de jo altid at gribe til, men det forsinker jo Kirst og Trautner en Dags Tid. Jo jeg er klar over hvordan Tingene skal staa i Badeværelset. Ellen har forlængst vasket den lilla Kjole, ikke Overtrøjen. Der var i Dag Meddelelse fra Xylografen om at Zarthmann Bogen kommer i næste Maaned, samt et trykt Kort til Bestilling. Det er en dyr Bog, 90 Kr. mod Opkrævning. Jeg har bestilt den. Pudsigt nok er det i Dag 35 Aar siden jeg begyndte paa Skolen, hvilket jeg bemærkede paa Kortet. 
+Jeg haaber I maa blive tilfreds med Pakken til Trods for at der mangler Melis, det kommer først i Handlen paa Mandag. Hvis Drengene har Flyttebevis til Birkerød skal de formodentlig have deres Pas der, ellers her, men jeg skal tale med Uttenreiter om det, det er en Satans masse Vrøvl der kan være for at rejse det lille Stykke Vej. Jeg har bestilt svenske Penge her i Banken jeg gider ikke gaa og faa for lidt tilbage derovre. Mange kærlige Hilsner 
+Din 
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1927-05-02</t>
+  </si>
+  <si>
+    <t>Achton Friis</t>
+  </si>
+  <si>
+    <t>Båxhult, Landeryd, Sverige
+Æbelø
+Vorsø, Horsens Fjord
+4945 Femø
+Hjelm
+Nordby, Samsø</t>
+  </si>
+  <si>
+    <t>- Friis
+Achton Friis
+Martha Friis
+Asta Krohn
+Alhed Larsen
+Andreas Larsen</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har sendt vignetter med Fru Krohn. Har har fået dagbøgerne fra bla Vorsø og spørger, om Achton Friis kan bruge dem.
+Larsen bestræber sig på at holde lav profil i forhold til redaktionen af billedstoffet i bogværket, men har dog i dette brev et ønske om, at man vil medtage en bestemt tegning fra øen Hjelm.
+Efter megen kulde er vejret ved at blive bedre.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/A8wI</t>
+  </si>
+  <si>
+    <t>Båxhult 2 Maj 1927
+(c. 27)
+Kære Achton Friis.
+Undskyld, men i Øjeblikket er jeg Idiot, jeg kan ikke blive paa Rene med om Bogstaverne i Deres Navn er i rigtig Orden her eller paa Konvolutten, det er altsaa det forkerte jeg beder om Forladelse for. Da jeg havde sendt Vignetterne med Fru Krohn fik jeg fra Puf, Dagbogen fra Vorsø Æbelø Femø o.s.v. Der var kun fire Tegninger; her er de maaske i Tush. Nu kan De jo se om de er brugeligere end de andre. Jeg er ogsaa en Idiot til at skrive Breve. Da jeg sidst skrev glemte jeg et Par Ting, som jeg hele Tiden havde haft til Hensigt at bemærke. Den ene angaaende Samsø: kunde De ikke bruge nogle af de pæneste af alle de Fløje i Nordby, som jeg har tegnet i den Hensigt? Mangler der Plads kan De jo skyde ud af dem jeg sendte, der er vist adskillige som ikke er for kønne til det og Fløjene, tror jeg vil se pæne ud og give Afvexling. Det andet drejer sig om en Tegning jeg lavede paa Hjelm. Den forestiller vist den flade V. Del af Øen, altsaa mod Jylland og der er vist ikke meget paa den, men jeg kan selv godt lide det der er ["det der er" indsat over linjen] og mener at den er gjort i et lykkeligt Øjeblik. Jeg har jo hidtil ikke blandet mig meget i Redaktionen af Billedstoffet. Har jeg vel? Men denne er der altsaa bedt for. Vil De ikke nok se om De kan faa den med? 
+Vejret har nu forbedret sig. I Gaar var det første Gang siden Paaske at det ikke frøs om Natten. I Dag er det vældigt fint, men det har dog frosset saameget i Nat at Jorden var haard og der var Is paa alle Pytter da jeg gik ud i Mrgs.
+Min Kone og jeg hilser Dem alle Tre.
+Deres hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1927-09-20</t>
+  </si>
+  <si>
+    <t>Willemoesgade, København
+Landeryd, Sverige</t>
+  </si>
+  <si>
+    <t>Michael Ancher
+Alhed Marie Brønsted
+Vagn Jacobsen
+Else Jensen
+Johannes V. Jensen
+Christine  Mackie
+Kjeld Tutein</t>
+  </si>
+  <si>
+    <t>Villa Svastika blev opført på Strandvejen nord for København i 1926 af brygger Vagn Jacobsen med Povl Baumann som arkitekt og med et prægtigt haveanlæg udført af G. N. Brandt. Byggeomkostningerne var dengang et uhørt stort beløb på 1 million kroner.
+Symbolet “Svastika” var den gamle brygger Carl Jacobsens lykketegn og endnu ikke tilsmudset af Hitler. I 1962 blev Svastika solgt for 200.000 kr. for at blive mondænt sommerhotel, Men planen blev aldrig udført. Efter en lang strid i Hørsholm Kommune, blev den prægtige villa revet ned i 1983, efter at en fredning af den kun 57 år gamle ejendom havde vist sig umulig.
+Maleren Michael Ancher døde 19. september 1927. 
+Alhed Larsen var død en lille måned før, at brevet er skrevet. 
+Johan Larsen (Lysse) boede, mens han gik på Landbohøjskolen, hos sin moster og hendes mand på Willesmoesgade i København. 
+Båxhult var og er Larsen-familiens skovgård i Småland, Sverige. Man gik meget på jagt under opholdene på dette sted. 
+Det vides ikke, hvem den omtalte Andersen var. Larsen-familien kendte mange af det navn.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er rejst til Villa Svastika. Der skal sendes krans til Michael Anchers begravelse. Haglbøsserne må også sendes. Johannes Larsen vil til Båxhult og har flere ideer til, hvem der kan tage med.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/pqRh</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Hr Andreas Larsen
+Møllebakken
+Kjerteminde
+Expres
+[På kuvertens bagside:]
+Joh. Larsen Willemoesgade Ø
+[I brevet:]
+20/9 – 27
+Kære Puf.
+Far er i Em. rejst til Svastika og har bedt mig om at ringe til dig og bedt dig lade Kjell sende en Krans til Anckers Begravelse men jeg har glemt det indtil nu og sender dig derfor [ulæseligt ord]. Du faar det vel Onsdag Form Kan du saa ikke til Middag ringe til Karsten Nyborg og bede ham sende Bøsserne (kun Haglbøsserne) til Willemoesg. omgaaende ulæselige ord. Nøglerne til Båxhult har vi ikke faaet med, men dem kan vi jo faa sammen med en el. to af [ulæseligt ord] og maaske Hr [eller frk.?] Andersen, som Far tænker paa at faa med her han kan faa Bryggeren og [ordet ”og” overstreget] til at tage med. Maaske vil han, hvis de ikke kan, have Johs. V’s med, men om alt dette skriver han nok en af Dagene, naar Posten er [ulæseligt ord] Kun nu saa meget af dette. Mange Hilsner til Kjell, Meme og dig selv fra Lysse
+Alle hilser!
+[Øverst på brevet og på hovedet:]
+Hilsen fra Lomme!</t>
+  </si>
+  <si>
     <t>1895-06-09</t>
-  </si>
-[...4 lines deleted...]
-    <t>Höljeryd</t>
   </si>
   <si>
     <t>Halmstad, Sverige
 Langaryd, Sverige</t>
   </si>
   <si>
     <t>- Essén
 - Johansson
 Jørgen Hermann Kruuse
 Jeppe Andreas Larsen
 Henry Lørup
 Theodor Oppermann
 - Pehrson</t>
   </si>
   <si>
     <t>Det er uvist hvem Thea er.
 Långaryd, Landeryd og Unnaryd er nogle mindre byer i Småland, Sverige.</t>
   </si>
   <si>
-    <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
-[...1 lines deleted...]
-  <si>
     <t>Marie Larsen og hendes far I.A.Larsen har været på gården Høljeryd i nogle dage og kommer nu hjem, da det snart er termin.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/u5hS</t>
   </si>
   <si>
     <t>Høljeryd d. 9-6 1895
 [Afslutningen af brevet skrevet på tværs: Lørup sagde at han havde talt med Oppermann en Gang efter at de var kommen hjem fra Bryllupsrejse, han saa straalende glad ud, de havde været i Italien men ikke i Grækenland. Ja saa skriver jeg ikke mere end denne Gang naar vi skal rejse paa Onsdag, hils alle derhjemme fra os. Selv faar Du en kærlig Hilsen fra Din hengivne Datter Marie Larsen.]
 Kære lille Mor!
 I Gaar fik jeg alligevel ikke skreven til Dig, da jeg bagte og havde en Del andet at gjøre, men i Dag er det jo Søndag og der har ingen Vogne kørt ned, saa Du havde ikke faaet Brevet før selv om jeg havde skrevet i Gaar. Du kan tro det var varmt at rejse i Fredags, der var en saadan Hede i Kupéerne saa det næsten ikke var til at holde ud, jeg var jo heller ikke rigtig rask, saa da vi kom her til Høljeryd, havde jeg en voldsom Hovedpine, men jeg sov godt om Natten og var aldeles rask i Gaar igjen. Her er stadigt meget varmt men det er jo godt for Konsulen, jeg synes ikke han hoster nær saa meget som i Fjor.
 Vi havde Essén til Middag i Gaar, han var ude for at syne Veje og kom saa ind og talte lidt med Far, som saa bad ham om at spise med, hvad han var meget taksam for. Du vil nok faa Theas Adresse at vide og saa sende indlagte Brev med Posten, det er jo hendes Fødselsdag paa Tirsdag.
 Vi fik saa ikke det Stykke Skinke med alligevel, jeg var ikke klogere end at Du havde lagt det i Kurven, men vi klarer os denne Gang, jeg havde lidt tilbage herovre som vi fik i Gaar og saa lod vi dem slagte Kalven da det var en Tyrekalv den har vi jo nok af saa længe som vi skal være her, vi kommer hjem paa Onsdag, eller det er da Torsdag naar vi kommer til Kerteminde; Kruuse skulle ogsaa hjem til Terminen saa vi tog Retourbilletter, de gjælder jo til paa Torsdag, men her er Unnaryds Torvedag paa Onsdag, det er jo saa godt som en Helligdag her, saa Far kan ikke udrette noget den Dag alligevel, derfor har vi bestemt at rejse paa Onsdag. Nu vil jeg haabe at I faar dette paa Tirsdag saa I slipper for at sende Vogn forgæves efter Far; vi skal nok telegraffere fra Kjøbenhavn paa Onsdag at det ikke skal gaa os ligesom sidste Gang. Hrr. Johanson rejste til 
 [skrevet på tværs: Halmstad den dag vi kom, vi talte med ham paa Stationen, han havde været her paa Høljeryd et Par Dage og boet hos Pehrsons, han mente at komme igjen sidst i Ugen.]</t>
   </si>
   <si>
+    <t>1885-02-27</t>
+  </si>
+  <si>
+    <t>København
+Nyborg Slot, 5800 Nyborg
+Korsør Havn
+Malmø Torv Sweden 
+Kalmar Sweden
+Landeryd Sweden</t>
+  </si>
+  <si>
+    <t>Jørgen Hermann Kruuse
+Adolph Larsen
+Georg Larsen
+Jeppe Andreas Larsen
+Vilhelm Larsen
+Niels Mollerup
+Rasmus Petersen, Gartner
+Christine Swane
+Natalie Zahle</t>
+  </si>
+  <si>
+    <t>Johannes Larsen opholdt sig i forbindelse med sin uddannelse til maler i København. 
+Drengene må være Vilhelm og Adolph Larsen, som er 10 og 6 år. Stumpen er muligvis Adolph Larsen.
+Vildanden er et teaterstykke af Henrik Ibsen fra 1884. I februar 1885 blev det opført på Det Kongelige Teater i København. "Grisens slagtning"- handler muligvis om, at Johannes Larsen og hans venner samler penge i en sparegris, evt. til en udflugt.</t>
+  </si>
+  <si>
+    <t>IA Larsen skal muligvis til Sverige på søndag. Han skal rejse sammen med Hr. Kruse, som fik en stor leverance til Nyborg. Johannes Larsen kan mødes med dem på banegården i København.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/e3Gb</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 27 Februar 1885
+Kjæreste Johannes!
+Nu imorges afsendte jeg Strømper og Stivetøj og en Skjorte men Benklæderne var ikke tørre dem skal Du saa faa hos Din Fader paa Søndagformiddag, det giver et sæt i Dig kan jeg see ”kommer Faer” ja Johannes om Gud vil det gaar som vi tænke saa kommer Hr Kruse og din Fader til Kjøbenhavn med det første Tog fra Korsør Søndag men det bliver kun kort lille Ven for De skal over Malmø og til Kalmar; nu kan jeg kun raade Dig til at gaa derud og passe nøje paa og er de der ikke saa bliv ikke altfor lang i Ansigtet, naar Du nu faar dette Brev saa er det jo Søndag imorgen; Du faar nogle nye Skjorter Johannes og naar de kommer saa venter Du til du har skiftet igjen saa sender Du mig alle de gamle hjem kan jeg, saa faar Du dem medens Fader er paa Rejse og du kan da give ham alt Dit snavsede Tøj med tilbage.
+Denne Rejse er bleven saa hurtig bestemt fordi Hr Kruse fik en stor Leveranse til Nyborg og der kan Fader sælge for 7,000 Kr saa til Høljeryd skulde han alligevel og da de skal rejse sammen saa følges de ad over Calmar Johannes er det dog ikke en stor Glæde at Du skal see Fader 2 Gange paa saa kort Tid ja Penge skal Du saa faa med ham paa Søndag tænker jeg sikkert
+Naa lille Johannes Du omtaler ikke i Dit Brev om Uhret Fader sendte 2 Uhrnøgler med saa gaar det vel en Tid naar nu Fader kommer tilbage saa send ham de andre Sko med hjem, ja du har Ret vi glæder os ogsaa til Paaske; det var da dejligt at Benklæderne passede Dig godt. Saa var du alligevel i Theatret Johannes for at se Vildanden, ja det kan jo nok være at Udførelsen er saa udmærket for ellers Indholdet synes jeg ikke om, dog kan jeg saa godt forstaa at Du er med heelt ud naar hun beder for sin ”Vildand”, men nu troer jeg nok vi maa hellere tale om det mundtlig oh der er saa meget vi skal tale om til Paaske skulde Fader faa Tid paa Tilbagevejen saa skulde han rigtignok hilse paa din Ven Mollerup og paa din Lærer men det bliver der vel ikke Tid til
+Det bliver da morsomt at I faar en Udflugt ved Grisens Slagtning hvad giver I hvilket for fortæl mig dog lidt om det daglige, hvordan staar dine Blomster min lille Ven og hvad tegner og maler Du for Tiden har Du faaet Frøken Zahles Stykke bragt til sit Bestemmelsted lad mig vide det i næste Brev
+Rasmus Petersen er vist afrejst idag saa du seer ham vel nok hvordan tilbringer du din Dag nu fortæl mig Inddelingen saa kan jeg bedre tænke mig Dig hver Time paa Dagen ja Johannes vor Herres Velsignelse følge dig til al din Gjerning her er idag Hestemarked og Drengene raabe højt paa Honningkage De driver Top saa det er en Lyst Stumpen han er den allerivrigste til den Leg langt ud af Gaden 
+Vi ere alle raske ja du har jo lige hørt fra mig Vil du hilse alle hos dig dine Søskende hilser dig alle sammen
+Din egen trofaste Moder</t>
+  </si>
+  <si>
+    <t>1930-06-04</t>
+  </si>
+  <si>
+    <t>Vilhelm Larsen</t>
+  </si>
+  <si>
+    <t>Rørdam</t>
+  </si>
+  <si>
+    <t>Karl Brandt
+Elise Hansen
+Vagn Jacobsen
+Johannes V. Jensen
+Aron Bernhard Kjellmann
+Elena Larsen
+Peter Andreas Larsen
+- Nilsson</t>
+  </si>
+  <si>
+    <t>Brevet 1930-06-23 fra Vilhelm Larsen til Johan Larsen omhandler den samme sag som dette. Brandt og Jacobsen skal vurdere Johan/Lysse Larsens økonomiske beregninger hvad angår gårdens drift., og Vilhelm/Klaks Larsen skal se på skoven omkring Båxhult. Else Hansen; Johan Larsens svigermor, er indblandet i noget af økonomisk art.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har bedt Vilhelm/Klaks Larsen tage med Karl Brandt til Båxhult, men de to sidstnævnte har travlt. Vilhelm/Klaks har forstået, at han og Brandt skal vurdere Johan/Lysse Larsens økonomiske beregninger - dette også for Elise Hansens skyld. 
+Vilhelm Larsen anbefaler Johan/Lysse at opsøge Aron Kjellmann og få gode råd om landbrug og skovdrift. Visse af Johans beregninger er for optimistiske. I øvrigt vil Vilhelm Larsen gerne have noget mere at vide om skovdriften ved Båxhult.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/lE3T</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Hr. Johan Larsen 
+Boxhult
+pr. Landeryd
+Sverrig.
+[Fortrykt på kuvertens bagside:]
+WEDELLSBORG SKOVBRUG
+PR. EJBY
+[Håndskrevet i brevet:]
+Rørdam d. 4'-6'-30.
+Kære Lysse!
+Som Du jo nok ved ringede Din Far mig op i Søndags for at anmode mig om at tage med Godsejer Brandt Lehnskov til Boxhult. Skønt jeg indtil Midten af Maaneden er meget stærkt optaget lovede jeg Las, for saa vidt det passede Brandt, at tage af Sted i denne Uge; i Mandags var jeg med Foreningen "de fynske Smaaskove" for hvilken jeg er Formand paa Udflugt til Taasinge og paa Lørdag skal jeg være hjemme til Generalforsamling i Elektricitetsværket.
+Paa Vej til Taasinge Søndag Eftermiddag gjorde jeg saa en Afstikker til Brandt paa Lehnskov for at drøfte Sagen, men da han skulde lede en Generalforsamling i "Brandts Klædefabrik" i Odense paa Torsdag, var det udelukket at vi kunde komme af Sted i denne Uge. I Pintsen var Brandt naturligvis ikke tilbøjelig til at rejse hjemme fra og da jeg paa Lørdag skal have Besøg af Dansk Skovforening her paa Wedellsborg og om Fredagen skal holde Foredrag ved Foreningens Generalforsamling i Odense, forstaar Du jo nok, at jeg Dagen forud faar travlt med Forberedelserne.
+Jeg er imidlertid ikke rigtig klar over Formaalet med vor Rejse til Boxhult kun for saa vidt, at vi skal dømme over Berretigelsen af Dine Beregninger. - saa vidt jeg har forstaaet, vilde Brandt tage med for at gøre Direktør Jacobsen en personlig Tjeneste og ikke som Tillidsmand for Banken. Hvis det imidlertid for Din Svigermoders Skyld gælder om at faa en sagkyndig Godkendelse af Dine Planers økonomiske Berettigelse, da ser jeg ikke rettere, end at det er at gaa over Aaen efter Vand, naar en dansk Landmand skal dømme om Forholdene i Småland, medens Du ved at raadføre Dig med Aron Kjellmann kan faa en stedlig, dygtig og intelligent, gammel Jordbrugers paalidelige Skøn om Sagen. Hvis Du ikke allerede har været der, saa følg mit Raad og gak omgaaende til Aron og bliv vis. Hvis gamle Aron godkender Planerne, saa lad ham gøre en Udtalelse derom og jeg skal saa forklare Direktør Jacobsen, hvad og hvem han er. Hvorefter hverken Brandt eller jeg behøver at ulejlige os til Boxhult. - Brandt nævnte for mig, at Du i Dit Overslag regnede med en Kobesætning med en gennemsnitlig aarlig Ydelse paa 3500 kg Mælk og en Fedtprocent af 3,75, hvad han mente var meget optimistisk, navnlig da Du var gaaet ud fra, at der ingen Oliekager anvendtes. I alle Fald er der jo ikke regnet med indtræffende Uheld. - Brandt nævnede ogsaa, at Du paa et vist Tidspunkt regnede med en aarlig Indtægt af Skoven paa 3.500 Kr. Her er jeg dog ikke vis paa, at jeg har forstaaet ham rigtigt. - I alle Tilfælde tør jeg da sige, at med de nuværende Bevoksningsforhold vil Du ikke opleve det i de første 25 Aar, navnlig ikke hvis Du fortsætter med en saadan Hugst, som der har været ført det sidste Par Aar. Sidste Sommer havde jeg Lejlighed til at skønne over Hugsten i Skovfyrrene omkring Målaren Nielsons Torp. Navnlig i et Par Tilfælde, hvor Træerne vel var mærkede til Hugst, men denne ikke var udført, var det hensigtsløse i Hugsten iøjenfaldende ud fra andre Synspunkter end det, at faa Penge i Kassen. Derimod saa jeg med stor Sympati paa Hugsten, der var ført i det smukke Skovstykke til venstre for Vejen til Ekhuldt, men da jeg fortalte dette for Las bemærkede han, at det var ham selv der havde vist ud. Det ser saaledes ud til som om det for Skovens skyld vilde være i høj Grad ønskeligt om Las selv i saa vid Udstrækning som muligt ogsaa vilde overtage Hugsten ["Hugsten" overstreget] Udvisningen i den øvrige Skov. Da jeg, vistnok i 1925, var paa Boxhult med Las og Johs. V. gik vi hele Skoven nøje igennem og af Bevoksningen der trængte til Hugst, og som kunde give noget Udbytte ved denne, var der efter mit Skøn kun Partier omkring Trollesjøen, der vist ogsaa Aaret efter blev udhugget og ved en fornuftig Hugst, bør kunne udhugges hvert 4-5 Aar. - Har Du noget sikkert Begreb om Bevoksningsforholdene paa Boxhult, saa lad mig det. Hvor meget er der t.E. af reel Fyrreskov el. Blanding af Gran og Fyr, hvor meget af Løvtræskov, der vel desværre ikke kan beregnes at give noget Udbytte ud over Brændsel til Gaarden. Jeg vilde løst skønne at hele Skovarealet var ca 100 ha og heraf 1/3 reel Naaletræskov, 1/3 Løvtræskov og 1/3 svagt bevokset, til Dels moseagtigt Areal. - Lad mig nu høre fra Dig inden saa længe. De venligste Hilsener til Dig selv, Bimse og lille Peter fra din hengivne Onkel Klaks.</t>
+  </si>
+  <si>
+    <t>1896-09-05</t>
+  </si>
+  <si>
+    <t>Holger Drachmann
+Albert Gottschalk
+Peter Hansen
+Jørgen Hermann Kruuse
+Jeppe Andreas Larsen
+Marie Larsen
+Vilhelm Larsen
+- Petersen Vilhelm Larsens svigerfar
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Holger Drachmann fyldte 50 år 9. oktober 1896.</t>
+  </si>
+  <si>
+    <t>Alhed Warberg bør ikke ønske Johannes Larsen stille vejr, for i stille vejr tager det alt for lang tid at sejle hjem fra Halmstad.
+Han og vennerne har skudt 70 stk. vildt i det hele. Larsen har lavet skitser af skudte fugle. Han er blevet bedt om at lave vignetter til en bog i anledning af Drachmanns fødselsdag. De skal indsendes inden 9. september og uden at Larsen har set bogen!
+Gottschack og Johansens er rejst fra Kerteminde. 
+Konsul Kruuse samt Vilhelm Larsens svigerfar er kommet. Larsen rejser nok hjem onsdag eller torsdag.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/GfHS</t>
+  </si>
+  <si>
+    <t>Höljeryd 5 September 1896
+Kæreste Alhed!
+De kan tro jeg blev glad i Mandags da jeg var i Landeryd med Klaks og der var Brev fra Dem. Jeg havde i flere Dage ventet Postens Ankomst med Længsel men var stadig bleven skuffet. Peter kørte jeg ned i Forgaars og fik saa Deres Brev til Marie med hjem. Vi var saa i Gaar reduceret til 3 Personer her, men i Aftes kom Fader kørende og Consul Kruuse som skulde have været med men vist var kommen for sent til Færgen venter vi i Dag. Jeg tænker at de bliver her en Uges Tid og saa følges vi med dem hjem, altsaa over Land.
+Hvis vi skulde have sejlet hjem, forekommer det mig temmelig ondskabsfuldt af Dem at ønske stille Vejr, jeg har Gud ske Lov kun en Gang været med til at sejle fra Kjerteminde til Halmstad i stille Vejr men da varede det ogsaa i 4-5 Dage netop paa Grund af det ”gode” Vejr. Vi har haft en Del Regnvejr heroppe men med godt Vejr i mellem saa vi kunde komme paa Jagt en Gang i melle de sidste Dage har det f.Ex. været Solskin om Formiddagen og Regn om Eftermiddagen, hidtil har vi faaet 70 Stk Vildt i det hele, naar jeg regner en Krage med som Peter har skudt og en Høg som jeg har skudt, deraf 54 Urhøns og Tjurer, Resten Ænder, Bekkasiner, Snepper og 1 Hare og en Skovdue. Jeg har tegnet og malet med Vandfarver en Del af de skudte Fugle i en Skitsebog, ellers har jeg ingen Ting faaet lavet. Peter har drevet det til at begynde paa en Aquarel men saa har han jo til Gengæld drevet det temmelig vidt i Stenografien, han bruger i Aar kun 14 Minutter til de samme som han i Fjor brugte 16 Minutter, men han skal jo ogsaa ind som Nr 1 af dem som gaar op. I Gaar fik jeg Brev fra en Mand som hed S.C. Nielsen, om at lave 5 Friser og 5 Vignetter til en Bog i Anledning af Drachmanns Fødselsdag, de skulde være indsendte inden den 9ende denne, hvilket Manden haabede ikke maatte afskrække mig fra at begynde paa dem. Friserne skulde symbolisere Sider hos Drachmann og Vignetterne slutte sig til Friserne, og de skulde indfatte Bidrag af unge danske Forfattere. Har De hørt noget lignende? Paa 4-5 Dage uden at have Anelse om hvordan Bogen ser ud eller hvad Forfatterne har skrevet eller ikke har skrevet endnu. Gottschalk rejste fra Kjerteminde forleden og Johansens Familie er rejst med Undtagelse af ham selv som bor hos os og den ældste Datter som ligger hos Christine. Nu ser jeg at jeg skal holde op denne Gang. Der er jo nu ikke ret længe til vi ses tænker jeg og glæder mig til det, men jeg naar vel at høre fra Dem en Gang endnu inden jeg rejser herfra. Mange Hilsner fra Deres hengivne
+Johannes Larsen.
+6 September.
+Nu laa Brevet her hele Dagen i Gaar medens jeg gik og gjorde mig Umage for at huske at faa det sendt med den Vogn, som skulde komme med Consul Kruuse, og sa glemte jeg det naturligvis alligevel, og i Dag kommer ingen Vogn da det er Søndag men i Morgen vil Consulen og Fader til Landeryd saa faar de det med. Sammen med Consulen kom Hr Petersen (”Klaks’ ”Svigerfader”). I Dag har vi faaet en dejlig stor Aal paa 3 Kg. som vi skal have til Middag i Morgen. Jeg ved ikke nøjagtig hvad Dag vi rejser, men antager at det bliver Onsdag eller Torsdag. Nu tror jeg at jeg vil holde op for i Aften saa kan jeg maaske lidt igjen i Morgen. God Nat.
+7 September. Mandag.
+Til Morgen er det godt Vejr, men foreløbigt temmelig vaadt af Dug, men jeg haaber at det tørrer saa meget at jeg kan komme paa Jagt efter Frokost og saa være lidt heldigere end i Gaar, for da skød jeg værre end jeg endnu har gjort, jeg vil ikke sige hvor meget, men Resultatet var en – 1 Høne! men heldigvis heldigvis har vi en Tjurhane som er nok til en Middag, liggende fra i Lørdags saa hvis jeg bare faar 2 Høns til i Dag kan vi vel klare os Onsdag over. Jeg skal hilse fra Marie og takke for Brevet, hun skriver en af Dagene. Paa Grund af Smøleriet med Afsendelsen af dette Brev kan jeg nu ikke fa Brev fra Dem før jeg kommer hjem. Mange Hilsner deres hengivne Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1897-09-07</t>
+  </si>
+  <si>
+    <t>- Andersson
+Johan Elmqvist
+Johanne Giersing
+Adolph Larsen
+Karl Schou
+Marie Schou
+- Strömdal
+Anders -, Sverige
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Christine og hvem Maries mand er. Heller ikke Gryllesen.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har været hos Österberg med 1000 kr. til arbejdsløn. Elmqvist var forbavset over, at Alhed havde så mange ringe på.
+Anders fortalte en masse om, hvor elendigt Christine (ikke Swane) passede huset.
+Efter middagen gik Larsen på jagt i regnvejr. Adolph Larsen (Agraren) og Fritz Syberg (Baronen) var på jagt dagen før, og Syberg forstuvede foden, så i dag er han hjemme og passer Johanne (Besse). Derefter følger en lang beretning om en mislykket jagttur. Larsen og hans bror plukkede dog nogle rørhatte. 
+De folk, der var på tur til markedet, købte småting med hjem, og Johannes Larsen vil sende Alhed noget. Maries mand købte en ged.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/VJ8S</t>
+  </si>
+  <si>
+    <t>Höljeryd 7 Septbr (Långaryds Marknad.) 1897.
+Min egen Kæreste!
+Saavidt jeg husker lovede jeg i Gaar at skrive naar jeg kom hjem, men da det jo er Markedsdag i Dag er det umuligt at faa Brev af Sted til Landeryd og jeg opsatte derfor Skriveriet til i Eftermiddag. Det varede noget inden vi kom fra Stationen i Gaar, Anders havde nogle Ærinder at besørge først, jeg var inde hos Elmquist og blev tratteret med en Bayer og 1 Cigar og tog til Gengæld 1000 Kr. med til Østerberg til Arbejdsløn. Elmquist var forbavset over den Masse Ringe Du havde paa, en 3-4 Stykker, mente han, jeg antager det var Slangeringen han havde faaet Øje paa, men han mente Du maatte være for ung til at være Enke, her faar de nok en Ring hver Gang de bliver forlovet og en hver Gang de bliver gift, og beholder dem, saa de jo efterhaanden kan faa en hel Samling, han mente for Resten at Du ikke kunde være mere end aderton – nitton År, og paastod at Folket sagde Du var min Fästemø. Vi kom sen af Sted og havde med som Passager en søn af Carl Andersson, Carlsro, da [vi] kom til Nyby slap vi ham og saa kan du tro at Anders begyndte at fortælle mig hvad Christine var for en, og hvor usselt hun passede Huset og Kreaturerne, og hvordan hun drak sig fuld sammen med Mo[ulæseligt], skønt Munden gik livligt paa ham kunde han dog blive ved med det til vi naaede omtrent hjem. Da vi havde spist til Middag gik jeg paa Jagt og fik en Hønekylling, hvad vi jo manglede i at have nok til en Middag. Det regnede for Resten af og til hele Eftermiddagen og det var egentlig ækelt at gaa i Skoven, jeg er snart ked af at gaa paa Jagt i alt det vaade og saa kan Hunden jo ingen Ting finde og Vildtet holder ikke. Agraren og Baronen var ogsaa ude i Gaar Eftermiddags, og de kom hjem med det Resultat at Baronen havde forstuvet sin ene Fod ved at krybe over et Hegn, og nu gaar han omkring ved den tykke Stok. I Formiddags gik Agraren og jeg paa Jagt, Baronen blev hjemme og passede Besse og Resten kørte paa Markedet. Det var ellers en temmelig uheldig Jagttur vi havde, saa snart vi var kommen derhen hvor vi hentede Myrerne fløj der 2 Tjurhøner op og vi skød paa hver sin uden at træffe nogen af dem, lidt efter fløj de ud af et Par Træer, og jeg kastede et Skud efter den ene igen bus, vi gik saa igennem Ekhult og Båxhult der traf vi en Høne som vi ikke fik Skud til og ude i Bækken der løber fra Horshult Søen ud i Aaen lettede der et halvt hundrede Ænder, men for langt ude, dem gik vi efter og der hvor Bækken løber ud i Aaen fik jeg Øje paa nogle af dem, der laa saadan at jeg kunde krybe til dem bag nogle Buske, hvad jeg ogsaa gjorde, men skønt jeg var saa beskeden kun at holde paa den nærmeste, som laa alene, jeg gjorde det for at være sikker paa dog at faa noget for mit Skud, opnaaede jeg kun at den efter Agrarens Beretning blev et godt stykke efter de andre, men de fløj om bag en Skov paa den anden Side Bækken saa vi kunde ikke gaa efter dem. Lidt efter jagede Tjalje en gammel Urhane ud i noget Krat, jeg saa kun et Glimt af ham mellem Træerne, men fyrede dog en Patron paa ham, til ingen Nytte naturligvis. Det regnede af og til som sædvanlig og jeg blev mere og mere led ved at gaa, men vi gik dog ned over Broen og om i Kongsveka, hvor vi tossede dygtigt rundt og saa nogle Høns uden at faa Skud indtil der pludselig lettede en stor Flok mest voxne Hanekyllinger, et lille Stykke fra mig, de satte sig imidlertid strax igen og vi gik saa hen til dem, jeg fik Øje paa en der gik paa Jorden, men den forsvandt strax, saa opdagede Agraren en og spurgte om han skulde skyde, jeg sagde ja og han skød, saa kom hele Flokken op og jeg skød Bus paa en der fløj ud til Siden, 2 Patroner spildt igen, noget efter stod Tjalfe for en Hanekylling, den kom ud til Agraren, bus, i alt 8 Patroner ingen Høns. Vi traf saa flere af Flokken og nogle Tjurer uden at faa Skud mere og gik saa hen og samlede Tasken fuld af Rørhatte, udmærkede Rørhatte, bedre end sidst, alle sammen saadan [tegning] eller saadan [tegning] omtrent halvt af hver i Størrelse. De andre var kommen fra Markedet og havde spist Frokost da vi kom hjem, Maaltiderne er nemlig lagt om i Anledning af Markedsturen og vi skal først spise en Gang i Aften, jeg mener Middagsmad. Frokost har jeg spist. Vi skal have Suppe med Rødder og Rørhatte, jeg har skrællet de halve faaet Lov til at de maa komme i Suppen, Urhøns, stegte, og Krøsengrød med en Mængde tyk Fløde som der ikke skal Mælk i. For Øjeblikket skinner Solen og Agraren og Baronen staar ude ved Havelaagen og morer sig med at se paa de mere eller mindre fulde Maarkedsfolk der stadig ruller forbi. Dem som var paa Markedet herfra havde en Del Sukkergodt med hjem. Agraren fik et lille Glaskrus [tegning] med noget Syltetøj i jeg fik 2 flade Tallerkner med Sukkergodt inden i og Billeder og Vers udenpaa, og den ene er til Dig, Du skal faa den nu hvis den kan være i Brevet ellers maa Du have Taalmodighed til Du faar mig at se. Nu tror jeg at jeg vil holde Pause til vi har spist saa skal jeg fortælle Dig om en Konvolut Marie fik af Schou og om hvad der staar paa den det kan jeg nemlig ikke huske. – Jeg har været inde og set at der er Pærer i Tyttebærgrøden. – Efter Middag. Paa Maries Konvolut staar der: ”Til den snällaste Flickan på hela Marknaden” og neden under ”jag älskar dig glöm ej mig”. Jeg sender her med din Pakke som er en hel Del mindre min og ikke saa pragtfuld men meget kønnere. Naar jeg nu har tilføjet at Middagen forløb udmærket, naar undtaget at Gryllesen [?] hele Tiden blev plaget af en ”slim Loppe” tror jeg at jeg har givet Dig en temmelig udførlig Beretning om hvordan det er gaaet til her siden i Gaar Middags, nej det er sandt her har gaaet en Gedebuk omkring, det var den vi mødte henne ved Strømdals da vi kørte til Landeryd, Maries Mand havde købt den for 10 Kr. den er temmelig skikkelig naar man giver den Brød, men naar der ikke er mere stanger den. Nu vil jeg hilse Dig fra alle her og naar jeg er færdig med Brevet vil jeg gaa ind i Spisestuen og spørge om det ikke er rigtigt at jeg har gjort det. Jeg længes meget efter Dig og efter at høre hvordan Du er kommen hjem og hvor meget Du saa vejede. Det er bleven et meget langt Brev og det er vist fuldt af Sludder, men jeg haaber at Du kommer igennem uden at kede Dig altformeget. En hel Mængde allerkærligste Hilsner fra Din egen Kæreste, er jeg ikke det?
+Din hengivne
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>1903-12-25</t>
+  </si>
+  <si>
+    <t>- Eckmann
+Adolph Larsen
+Alhed Larsen
+Andreas Larsen
+Jeppe Andreas Larsen
+Johan Larsen
+Marie Larsen
+Vilhelm Larsen
+Axel Muus
+Karl Schou
+Marie Schou
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Gamle Kirsten bor på Brandåsen i nærheden af Høljeryd. Muligvis også gamle Johanne.</t>
+  </si>
+  <si>
+    <t>Fødselsdagshilsen til Johannes Larsen. Tak for julegaverne. Beretning om julen på Høljeryd. Johannes Larsen kan forvente besøg af Muus, som vil have ham med på jagt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/HLAx</t>
+  </si>
+  <si>
+    <t>Høljeryd Juledag [1903-12-25]
+Kjæreste Johannes – Tillykke paa Fødselsdagen og alt godt vil vi ønske dig i det kommende Aar; du naar ikke at faa Brevet om Søndagen for det maa komme med Kirkefolk imorgen og først afsted fra Landeryd med Aftentoget, men det bliver velkomment alligevel.
+Saamange Tak for Julegaverne som rigtig skal smage os i disse Helligdage, fortæl dog dine søde smaa Drenge at Figen og Dadlerne rigtig glædede mig men jeg vilde helst have smagt de Pebernødder lille Puf sad og trillede og skar
+Jeg saa det alt sammen saa tydeligt, ja kunde I dog ikke mærke jeg var omkring Eder, Tak kjære Las og B at I havde de 3 andre Børn ovre hos Eder Juleaften, det var godt Vilhelm kom hjem. Hils ham og de andre mange Gange de skal faa Brev til Nytaar fortæl Alhed, at jeg har pyntet mig med det nye smukke Forklæde. Nu skal du høre lidt om vores Juleaften Uglen og Faer drog ud for at lede efter en Julegran endelig mødte de en paa Brandaasen som faldt i hendes Smag. Igaar Formiddags gik hun med Eckmann op, imedens han fældede Træet gik hun til gamle Kirsten med Julegave. Hvedemel Kaffe og Sukker gamle Johanne fik ligedan, saa herhjem at sætte den i Foden imedens jeg lavede Maden pyntede hun Træet, det blev meget smukt Æbler Glimmer og Næt og Hjærter kun i to Farver gult og hvidt Kreppapir med Lys seer det saa japansk ud; Ja I har Ret det er godt at Uglen er her ellers troer jeg det havde bleven meget svært for mig nu gik det, vi fik Haresteg og Grød, og vi levnede saameget at vi spiste i dag til Middag og [Knasengrød] det var saa dejlig nemt
+Det var da morsomt for Eder at Skous kom de var saa glade i Fjor – hils dem fra mig. Her sidder Fader med en Bog og Uglen med en Bog, saa er her saa god Lejlighed til at lade Pennen fare afsted her er bleven forandret noget i Kontoret hvor vi holder mest af at sidde; de 2 halve [runde] Borde der stod i Gangen har hun sat ind foran Sofaen til Spisebord og Spillebordet staar under Vinduet med alle mine Blomster, Juletræet staar for Enden af Skriverbordet, nyt Tapet kommer her paa Væggene; det glæder jeg mig til, for dette er forfærdeligt grimt, det bliver nu efter Jul, I skal nok faa en Prøve sendt over, naar der bliver en Stump.
+Vejret her er tykt, men ikke megen Frost. Akslen til Saven er kommen til Landeryd, saa bliver det ikke mere Vinter end det er nu kan der vel begyndes efter Nytaar, at der kan blive rent i Dammen
+I kan vente Muus op hos Eder naar han kommer ned til Byen, 3 Juledag skulde han til Østergaard paa Rævejagt, han vil vist ud til Fynshoved paa Strandjagt, der vilde han vist have dig med; han var glad ved at rejse hjem; men jeg er ogsaa glad ved at komme igjen Fru Larsen, han trives godt i Smaaland.
+Hils nu alle de andre fra os jeg levnede denne lille Plads til Faer, men han saarer mig nu, hils ham og ønsk ham tillykke fra mig, han veed jo at jeg sender ham alt Godt hils og [kys] dine Kjære fra gamle Farmor som er ligesaa meget hjemme som her.
+Sig til Vilhelm at hans Brev kom Juleaften saa vi havde Jer allesammen. Hils tilligemed Adolphs og Maries og Eders</t>
+  </si>
+  <si>
+    <t>1905-11-14</t>
+  </si>
+  <si>
+    <t>Aron -
+Halfred -
+Sophie Eckardt
+Aron Bernhard Kjellmann
+Marie Kjellmann
+Adolph Larsen
+Andreas Larsen
+Jeppe Andreas Larsen
+Johan Larsen
+Johannes Larsen
+Marie Larsen
+Lisa Nisbeth
+Christine Swane</t>
+  </si>
+  <si>
+    <t>VL bliver trakteret med forskellige retter, som hører til svensk husmandskost:
+Duppe er en opbagt hvid sovs. (Opskrift er fundet på ømf.dk)
+Palt er, i det sydlige Sverige, en ret der består af bagt blod og groft mel. Oppe nordpå er det en ret med kartofler. (wikipedia)</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv
+Christine Swanes brevarkiv, kasse 1, kuvert 1, 2002/61, A8, lb 11</t>
+  </si>
+  <si>
+    <t>I A Larsen og hustru Vilhelmine Larsen var på Båxhult i Sverige for bl.a. at sælge gammelt jern. 
+Der holdtes fødselsdagsfejring af VLs afdøde søster Sophie Eckardt. Man sørgede over tabet af VLs niece Marie Kjellmann.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/a6gU</t>
+  </si>
+  <si>
+    <t>Boschult den 14/ 11 morgen
+Kjære Marie!
+Her har ingen Kjøren været, nu kommer Aron i dag, han tager Brevet med, det trækker ud med Savningen, og Ville i Dane kommer først i Morgen med Besked, om han kan kjøbe det gamle Jern, om ikke de kommer tilrette om Prisen, nej for Faer maa dog ned til Landeryd og forsøger anden Kjøber, saa er det vor Mening at rejse herfra Onsdag. I skal nok høre fra os fra Kjøbenhavn, medens jeg husker det lille Marie sørg for at faa varmet godt op i Sovekammeret og Sengene dampede godt ud, for nu er vi jo vænnede til al den Varme herovre, Brasen i Kaminen baade lyser og varmer,- vi fik brændt Bønner tilmorgen og drukket en udmærket kop Kaffe, og vi har saameget god Mad, at I ikke skal ynkes over os hverken for det ene eller andet, og saa er vi saa raske at det er en Lyst, Faer gaar de lange Veje og mærker aldeles ingen Træthed i Benet nu i de sidste Dage. Tak for dine 2 sidste Breve, de kom ganske rigtig om Tirsdagen, saa du kan se Faer har Ret. Oh saa er jeg saa glad, naar vi hører fra Eder, og hører Alt er vel, jeg fik samtidig Brev fra Uglen, lad hende høre om dette; naar vi kommer for jeg naaer ikke at skrive andet end dit, hils dem Alle, og du med de søde smaa Drenge har de gjort Rejsen til Kjærbyhus, og Kalvene, det var herligt at det gik godt og Besætningen er rask, det kan jeg lide at høre, at du giver Kalvene om Middagen, saa er der Forslag i Arbejdstiden for Agraren, Gud velsigne det ganske Hus medens vi er borte.
+Igaar det var den 16. kom Aron og Halfred og hentede mig de vilde havt Faer med, men det stod ikke til at faa ham fra Huset, det var jo Moster Sofies Fødselsdag og der var sat Blomster ved hendes Portræt, de havde faaet et Billede af Marie forstørret, det hængte over Sofaen
+Augusta var dog oppe; men sad paa sit Rum. Lisa havde travlt med at gjøre det saa godt for mig, Kaffe og Duppe da jeg kom Smørgaas før [ ulæseligt ord ] Kød Potatis Grynsuppe; Pelter ovenpaa Kaffe med Duppe inden jeg rejste ja det var saa godt for mig at see hvor glade de bleve ved mit Besøg, og saa alle de dejlige Blomster der stod en Nillike fra en Stikling af hendes Gravkrandse den havde paa Maries Fødselsdag 15 Blomster, og nu igaar stod den med 2, samme Farve som vores den lyse. Alle Børn var friske, Bernhardt havde i Sommer hjulpet saa godt med Sletten, saa Aron havde skjænket ham en Harmonika, den spillede de paa for mig, alle, om det saa var lille Syssan, saa sad hun paa Papas Knæ og spillede en frisk March det var en meget fornøjelig Besøg for mig Trods al den Vemod det rummer ved savnet af Marie. Jeg skal hilse fra alle Johannes kunde gjerne glæde os med et Par Ord fortæl naar vi kommer maaske vi dog saa dem paa Banegaarden om de dog maa sælge noget, ja ja hvor jeg beder og noget gaar der jo nok, saa meget skal der til, kommer de hjem snart eller bliver Johannes der længere. Nej nu maa jeg holde op for begynder jeg først at spørge saa løber det hele rundt for mig. Hilsen og Kys til alle 3. Moer</t>
+  </si>
+  <si>
+    <t>25. aug. 1909</t>
+  </si>
+  <si>
+    <t>August Birch, Sverige
+- Eckmann
+- Nilsson</t>
+  </si>
+  <si>
+    <t>Notater om fugle og vejrlig under ophold i Sverige. Hjemrejse.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/bByyl7CW</t>
+  </si>
+  <si>
+    <t>1939-07-02</t>
+  </si>
+  <si>
+    <t>Thora Cohn
+Andreas Larsen
+Jeppe Larsen
+Johan Larsen
+Martin Larsen
+Peter Andreas Larsen
+Else Larsen,  Andreas Larsens kone
+Alhed  Møhl, Lysses datter
+Ane Talbot
+Lasse Taaning
+Poul Valentin Jensen
+Erik Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvad Lysses forslag til Tinge og Manse gik ud på. 
+Tipperne og Værnengene er en halvø i Vestjylland, beliggende ved sydenden af Ringkøbing Fjord og er en vigtig rasteplads for trækfugle. Det har været i statens eje siden sidste halvdel af 1700-tallet , og i 1898 blev der indført bestemmelser om fredning af det rige fugleliv i området. I 1928 blev der oprettet et fuglereservat, og der blev ansat en opsynsmand Valentin Jensen (Kilde: Wikipedia marts 2022).</t>
+  </si>
+  <si>
+    <t>Nationalmuseet i Stocholm har købt for 500 kr. træsnit, og Larsen beder Elena/Bimse sætte de 450 ind på hendes konto, men tage fra til fødselsdagsgave og brændevin.
+Det er tørke. Man venter tidlig høst på Lindøgaard.
+Andreas/Puf sejler i Odense Fjord med Lasse Taaning.
+Valentin Jensen har været på besøg for at filme odderne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/F6m1</t>
+  </si>
+  <si>
+    <t>Kjerteminde 2 Juli 1939.
+Kære Bimse!
+Det er forsmædeligt at jeg aldrig kan huske Din Fødselsdag. Foranlediget ved Lysses Brev fik vi jo fyret et Telegram af som jeg haaber Du har faaet i rette Tid. Jeg fik i Forgaars Brev fra Nationalmuseet i Stockholm at de havde købt for 500 Kr Træsnit, Jeg har bedt dem sende Pengene til Båxhult og naar de ankommer vil jeg bede Jer sætte dem ind i Jeres Bank i Landeryd, efter at have fradraget 50 Kr. til at købe Dig en Fødselsdagsgave for, saa at Resten kan være disponibel til jeg kommer en Gang i August. I kan jo ogsaa tage fra til et Par Liter saa der kan Brännevin i Huset naar jeg kommer. Jeg har ladet Lysses Forslag til Tinge eller Manse gaa videre gennem Bibbe, der dog ikke mente det kunde lade sig gøre, da de skulde tække om og ventede en tidlig Høst paa grund af Varme og Tørke. Her fik vi en 30 mm for en 14 Dages Tid siden og 20 i Gaar og i Nat. Puf sejlede i Morges med Lasse Taaning om i Odensefjorden, saa Else og jeg er alene med Børnene. Vi havde i Gaar Besøg af mag. Valentin Jensen, ham der passer Tipperne, han havde bedt om at maatte komme at filme Odderne, nu skal vi se hvad der kommer ud af det. Vi har det godt og haaber det er ligesaa hos Jer. Mange Hilsner fra Else til Jer allesammen og fra mig
+Din JL.</t>
+  </si>
+  <si>
     <t>1896-07-31</t>
-  </si>
-[...1 lines deleted...]
-    <t>Alhed Larsen</t>
   </si>
   <si>
     <t>Marie Larsen
 Christine Swane</t>
   </si>
   <si>
     <t>Johannes Larsen har været på Fynshoved og lave studier samt tegning af en sæl. Han og Marie har været i Odense med hunden Tjalfe.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Na5y</t>
   </si>
   <si>
     <t>Kjerteminde 31 Juli 1896
 Kæreste Alhed!
 De bliver maaske forbavset over at faa Brev fra Kjerteminde nu, men Grunden er, som De maaske kan tænke Dem at vi ikke ere komne af Sted endnu. Der har nemlig været tømrer paa Skibet og det er først blevet sejlklart i Dag, og nu retter det sig jo efter Vinden hvornaar vi kommer til at sejle, vi gad nemlig turne ud med god Vind d.v.s. Sydvest eller vestlig. Saa snart vi kommer til Sverige skal jeg saa lade Dem det vide. Jeg var saa ude paa Fyens Hoved i Lørdags og Søndags jeg tog derud Fredag Aften, ja det ved De jo, og laa om Natten hos den Mand jeg kørte med, da vi kom temmelig sent derud og jeg var bange for at de var gaaende i Seng der hvor jeg vilde være. Om Morgenen Kl 6 ½ fik jeg for Resten en udmærket Frokost som bestod af Brødkage og Stikkelsbærgelé oven paa jeg vilde ikke kunde have funden paa den Ret af mig selv paa den Tid af Dagen, men den var virkelig god. Vejret var udmærket og jeg fik lavet 2 Studier af Landskabet og en lille Tegning som jeg stod ude i Vandet og lavede, og desuden fik jeg lavet nogle smukke Tegninger af en Sælhund som var saa velvillig at lægge sig op pa en Sten et Stykke fra mig. Efter dem har jeg saa lavet et Billede til Biologen og sendt af Sted i Dag, men desværre naar jeg ikke at faa Pengene for det inden jeg stikker af. I Tirsdags var Marie og jeg i Odense med Tjalfe og Marie fik en Tand trukket ud, der var en Masse Hunde som skulde optages og det havde været meget morsomt at se hvis det Asen til Tjalfe ikke havde hylet i vilden Sky hele Tiden fordi han vilde lege med de andre Hunde og ikke kunde komme til det fordi jeg havde ham i en Snor, der var ingen af de andre Hunde som hylede saa han gjorde almindelig Opsigt. Det [er] sandt jeg har rent glemt at takke Dem for Brevet som jeg fik i Søndags. Marie havde det med ud til Godsforvalter Mohr, hvor [noget af papiret mangler] Christine som var kørt derud med den samme Vogn som jeg kørte til Nordskov med, og jeg gik der til for at køre med dem hjem. Jeg har aldrig været saa glad ved et Brev før. Jeg længes mere og mere efter Dem, men jeg synes alligevel ikke at der er saa længe til September. De ved vel Adr. Höljeryd
 Landeryd
 Sverige.
 og naar De faar at vide at vi er kommen derover vil De vel nok glæde mig med et Brev. Vil De hilse dem alle sammen fra mig.
 Mange Hilsener til Dem selv.
 Ærbødigst
 J. Larsen</t>
   </si>
   <si>
-    <t>1896-08-05</t>
-[...223 lines deleted...]
-  <si>
     <t>1899-08-21</t>
-  </si>
-[...1 lines deleted...]
-    <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Carlsbad
 Globus</t>
   </si>
   <si>
     <t>- Bendtsen, Frøken
 Wilhelmine Berg
 Berta Brandstrup
 Ludvig Brandstrup, billedhugger
 Julie Brandt
 Thora  Branner
 Louise Brønsted
 Jørgen -, Erikshaab
 Katrine -, Erikshaab
 - Jensen, Frøken, Erikshaab
 Marie Juul
 Hanne -  -, kokkepige Erikshaab
 - Kolding
 Hans Jørgen -, Kusk ved grevskabet Muckadell
 Andreas Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Marie Larsen
 - Leth
@@ -608,312 +1662,313 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/P8q0</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Frøken Astrid Warberg
 Adr: Hempel Syberg
 Globus
 Carlsbad.
 [Kuvertens bagside:]
 Poststempel
 [I brevet:]
 Mandag d: 21de
 Kære lille Putte!
 I Dag skal Du have en Beretning om mangt og meget af Smaating her hjemme fra, som ikke kan interessere Onkel Syberg. Jeg har gaaet en Times Tid i Haven, vandet de stakkels fortørrede Blomster og Frø af noget meget stor Salat, som jeg vilde have til Hønsene hen i Efteraaret, men som ikke vil komme op p.G.a. den rædsomme Tørke. Jeg har ogsaa plukket en stor Portion Kaal og Ukrudt til Høns og Kyllinger Vi giver dem hver Dag grønt. Du kan tro, ”de 21” er bleven store og sunde og ”de 21 mindste” voxer ogsaa godt. Vi faaer nu ca. 14 Æg om Dagen og bruger rask af dem. I Lørdags var Dede og jeg hos Hanne og H. Jørgen og vi havde den ene store hvide Hanekylling med til Hanne, som holder Diæt endnu. Ikke den fra Husene naturligvis. Hønsene er saa befængt med Lopper, saa nu har jeg med Magt og efter en lille Kamp med Jørgen sat igennem at der kommer Aske i den forreste Hønsegaard. Desuden skal Katrine i Morgen skolde alle Rederne og lægge Bregner i Bunden; det siges at skulle hjælpe. Katrine sagde strax, Du var rejst, at hun kunde ikke see sin Kjole eller andet Tøj for Lopper. Det undrede mig at Du aldrig talte om det. – Den ene lille Mis var Christine for nogen Tid siden paa Nybøllegaard med. Marie Juul havde fortalt os, at Chr. maaske vilde have en med til Kbh!! Den brogede Mis har faaet 2 Killinger, men de er ombragte. Vi har jo nu slet ingen Rotter mere. I Gaar fulgte jeg Dede til Højrup han var meget alvorsfuld ved Afrejsen den kære Dreng! Han havde Besøg af sin Ven Kolding fra Onsdag til Lørdag; de fik en L’hombre og en Toddy om Aftenen med Christine og Pal Dede har haft megen Fornøjelse af sin Baad, sejlet med Sejl i den store Aa! – I Lørdags fik jeg Brev fra Tante Mis. Alhed og de andre var komne meget forsinkede til Kbh. og Drengen havde brølet slemt. Lud, Berta og Johanne modtog dem hos Mis. De fik Aftensmad ned i Pans Værelse alle sammen, Mis tog sig af Jeppe, som derefter kom op og fik Bad og var sød igen og sov til Kl. 6! Kl. 10 drog de afsted til Sverig over Land; allerede Søndag fik jeg et Par Ord fra Las skrevet paa Landeryd St.; Drengen havde da været skikkelig hele Vejen og Alhed og han kørte i Forvejen med Barnevognen. Det havde været umuligt for Alhed at undvære en med, da Las havde Hunden at sørge for ved alle Skiftesteder. Jeg savner Drengen meget og længes allerede efter ham, begynder at glæde mig til Rejsen. Det vil jo ogsaa blive en stor Behagelighed ved mit Ophold deroppe at Marie Larsen er der, eller rettere kommer senere. – I Gaar kom der et overvægtigt Brev fra Elle. Hun og East. er nu paa deres 3 Ugers Rejse i ”White mountains” og Du kan troe, at Brevet strømmer over af Begejstring og Lykke! De er som 2 Børn der finder ”Tilværelsen næsten fuldkommen”. Men jeg skal tage det med ud til Eder, naar jeg kommer. Nu skal det først til Far. Tænk at jeg for Tiden har 5 Døtre, 2 Svigersønner og et Barnebarn i forskellige Udlande! Ja og saa desuden ”en elsket Svoger”! Jeg skal rigtignok sende mine Tanker vidt omkring i Verden i denne Tid! Nu er vi kun faa her tilbage: Pal Christine og Pan, denne rejser i Morgen og samtidig begynder Chr. med Ture til Odense. Stakkel! Hun har ikke haft ret megen Glæde af Ferien! Næsten altid Hovedpine, saa hun sjælden kunde være med til noget. I Gaar kom Leth iglende, han var livlig og rar. Vi sad alle sammen i Fars Stue [”allesammen i Fars Stue” indsat over linjen] til Kl. 9 og det morede ham at høre mig fortælle om Elle og jeg læste Rejsebrevet for ham. Nej Mørkning var det egentlig ikke, for vi havde et pragtfuldt Maaneskin, der gjorde f.Ex. Dagligstuen helt feagtig, ligesaa Haven. Dertil stille og stjerneklart. Jeg elsker Maaneskin i August og September; det er aldrig saa dejligt som i de to Maaneder! Mogensen var nede om Efterm. for at invitere dem + til Indhøstningsgilde. der blev kørt ind hele Søndag, da det havde set lidt truende ud Lørdag og Søndag Morgen! Men desværre! endnu ingen Regn og ikke mere Udsigt dertil end i lang, lang Tid. Vi saa i Lørdags flere Gadekær i Allested og der omkring helt udtørrede. Men saa har Folk jo da faaet indhøstet næsten allevegne allerede. – Frøken Jensen har igen udsat sin Ankomst til Begyndelsen af September. Fr. Bendtsen fik jeg Brev fra i Gaar hun kommer Tirsdag 8 Dage. Hun var glad ved et Brevkort fra Dig. – Far har det brillant og er saa fornøjet, skrev Mis. Nu faar Du ikke mere lille Putte! Kun de kærligste Hilsener til Eder alle tre fra Mor.
 Du kan troe, vi er glade ved Dine Breve og ved alt det, Du fortæller om. Jeg længes meget efter næste Brev fra Eder, ja at høre om Syberg er rask. Nu har vi køligere 
 [Skrevet langs sidens venstre kant:]
 Vejr her. I vel ogsaa.
 [Skrevet langs venstre kant på brevets side 1:]
 + vi spiste de store Kyllinger Onsdag da Pan rejste men de var mange. 
 [Skrevet langs højre kant på brevets side 1:]
 Hvordan gaar det med Thoras Hals??</t>
   </si>
   <si>
-    <t>1899-9</t>
-[...121 lines deleted...]
-  <si>
     <t>Erikshaab pr. Højrup</t>
   </si>
   <si>
     <t>Berta Brandstrup
 Ludvig Brandstrup, billedhugger
 Louise Brønsted
 - Jensen, Erikshaab
 Alhed Larsen
 Andreas Larsen
 Johannes Larsen
 Ellen  Sawyer</t>
   </si>
   <si>
     <t>Både Astrid Warberg og søsteren Christine blev kaldt Putte. Det er dog mest sandsynligt, at det var Astrid, der opholdt sig på Erikshaab i september 1899. 
 Båxhult er en skovgård i Småland, Sverige. Larsen-familien ejede den og tog på ferier, male- og jagtture til stedet.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0930</t>
   </si>
   <si>
     <t>Der er stor længsel efter aviser på Båxhult. Man ser ikke mange mennesker, men man går mange ture. Alhed Larsen laver al maden, og den lille er sød. 
 Hvis der er mange ribs på Erikshaab, kan man lave grød. 
 Hunden Tjalfe sover i Laura Warbergs værelse. 
 Laura W beskriver gården. Der er en kæmpe ovn i køkkenet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/6mrV</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Frøken Astrid Warberg
 Erikshaab
 pr. Højrup
 Fyen
 Danmark
 [Håndskrevet med anden skrift på kuvertens forside:]
 Bedste (Laura) pt Båxhult.
 13-3-03
 [Håndskrevet i brevet:]
 Båxhult d. 8de. Aften
 Kære lille Putte!
 Du bliver vel forbavset over at faae Brev igen, men det er vor Længsel efter Aviser, der faar mig til at spendere et Frimærke saa hurtigt efter mit første Brev. Jeg var i Dag oppe paa Höljeryd at høre efter Post og vi var ganske sikre paa at faae ”Politiken”. I kan ikke tænke Eder den Fryd, her var over dem, jeg havde med! De havde ikke set uden en!! som Lud og Berta havde med. Nu maa I da endelig sende 4 ad Gangen. Pakken glæder vi os også kolossalt til. Her er jo kun ringe Afvexling Mennesker ser man ikke mange af og taler med endnu færre. Men dejligt er her! Vi gaar gode Ture og jeg arbejder en Del i Huset hvilket jeg befinder mig saa udmærket ved. Vi lever brillant, Alhed laver selv al maden. Gajen er yndig og ret skikkelig, vi kører med ham hver dag, men om Formiddagen sover han i sin Vogn ude i Gaarden 3-4 Timer – Tak for Brevet lille Putte Smeden havde det med i Gaar fra Landeryd, hvorfra de havde Hilsen med fra Muk til os. Vær endelig forsigtige med Baaden. Hvis I har flere Ribs, saa skulde I prøve at lave Grød af dem, som vi her laver den af Tyttebær, koge dem hele lidt med Sukker og Vand og saa Jævning paa, men skylles maa de. Kan Du tænke Dig, at Tjalfe ligger i mine Stuer om Natten! Her er temmelig langt tra Sovekammeret og uden Tjalfe vilde jeg ikke være dristig. Men han er saa stille og artig. Her er en stor Forstue med Trappe op til Loftet, hvor en gammel halvblind Kone har et Værelse. Ved Siden af mit Værelse er et lille Kontor, hvortil Døren staar aaben. I Dag har jeg kørt Drengen alene en Tur op i Skoven, men Vejene er slemme og man bliver hurtigt træt af at trække Vognen. Du kan tro, det er morsomt med den store Ild i Køkkenet! Det morer mig at gøre Ild og manøvrere med det hele. I Morges lavede jeg selv alting til, kogte Havregrød, Kaffe og Mælk og havde det hele færdigt, til Alhed var klædt paa. Las gjorde Ild og satte Vand paa. I Aften var der et saadant Baal, at der var lyst i Køkkenet som af mange Lamper. Nu er Kl. 10½ og de andre er for længst i Seng. Om jeg nu kunde faae Held til at faae dette Brev med en Vogn i Morgen tidlig! Saa faar du intet for den første! I huskede da at skrive til Elle i Onsdags? Hils nu hver især fra mig. Du er da skikkelig mod Fr. Jensen, dril hende ikke med Hundemad eller noget som helst.
 [Skrevet lodret i kanten på brevets sidste side:]
 Mange Hilsener fra Alhed, Las og Mor 
 [Skrevet lodret langs kanten på brevets første side:] + mens de har været her.</t>
   </si>
   <si>
-    <t>1899-09-15</t>
-[...3 lines deleted...]
-Thora  Branner
+    <t>1903-4</t>
+  </si>
+  <si>
+    <t>Jeppe Andreas Larsen
+Vilhelmine  Larsen</t>
+  </si>
+  <si>
+    <t>Laurentius Allerup
+Bertha Dorph
+Niels  Dorph
+Christian Eckardt
+- Elmquist
+Astrid Kjellmann
+Viggo Kjellmann
+Adolph Larsen
+Georg Larsen
+Jeppe Andreas Larsen
+Marie Larsen
+Anna Marie  Larsen, Georg Larsens hustru </t>
+  </si>
+  <si>
+    <t>Første del af brevet mangler.
+Trollehult er muligvis en gård i nærheden Høljeryd. Her bor børnene Anna og Olivia, som af og til arbejder for familien Larsen med bl. a. pasning af køer.
+Strømhult er nabogård til Høljeryd. 
+Delcomynløkken og Christoffersens Løkke ligger i Kerteminde.
+De nævnte halmkøbere kommer muligvis fra Odense.</t>
+  </si>
+  <si>
+    <t>Johannes Larsens forældre er på gården Høljeryd i Sverige, for at ordne forretninger. Johannes Larsen er ved at male påfugle med olie. Christian Eckardt har solgt godt. Den lille Astrid er død.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ZRPj</t>
+  </si>
+  <si>
+    <t>Vi synes Johannes saa saa rask ud han maler jo Paafugle i Olie maatte han blot faa godt Vejr og i disse 2 Dage har det da været udmærket herovre - saa jollede vi da afsted der var ligesaa trangt der var vi kommen ind til en Herre, men der kom de og jagede os ud igjen det var en Hundekoupe endelig havnede vi hos en hel Del og saa gik Toget og jeg sad tilbage og lugtede til Violerne med Taarer i Øjnene, omsider kom jeg da til Ro huskende at vi gjør jo alt dette for at vinde frem til at staa paa egne Ben engang igjen, husk stadig paa det kjære Børn naar der [ulæseligt ord] vi er skilte ad bliver et eller andet der ikke smager Eder godt elsker dog hinanden da faar I Lyst og Lykke til at gjøre Gavn som Gud det vil paa allerbedste Maade I maa ikke le ad mig jeg er endnu i saa bevæget en Stemning der ikke gaar over før jeg kommer Arbejde men lad mig nu blive færdig med Rejsen
+I Helsingborg savnede vi Sækken da vi skal fortolde, der stod en Sæk paa Færgen sagde en Mand jeg derover, saa var det en Sæk Klid, saa fik jeg den Oplysning at der var telegraferet fra Ullerslev at den stod der men skulde blive sendt. Det var vor Historie, saa kom vi til Blomsterne han stod længe og betænkte sig jo Løgene dem maa de give Told af Faer han forklarede de er kommen fra Haven hjemme og skal plantes ud i min Have derovre saa hentede han en Overordnet de besaa dem nøjagtig, men saa sagde han det er jo lidet lad det gaa endelig kunde vi saa pakke sammen hvordan det nu naar vi faar Sækken blot Billederne ikke har taget Skade jeg synes allerede det er saa godt at jeg har Fotografierne at hilse paa om Morgenen at vi kom godt til Landeryd det veed i jo, og da der ingen Adolph var kjørte Elmqvist for os med 2 Heste for og det gik raskt som vel var for det blev stærk Snefald saa vi kom hel hvide til Høljeryd I kan tro det gik i en Fart med at stille en Bras op og faa en Kop The og saa i Seng
+Igaar var vi paa Trollehult – for at se om lille Anna ikke kunde komme ud for Køernes Skyld – der var de kommen i Tanke om at jeg stod mig bedre med at faa den ældre Olivia saa vilde hun beholde den lille hjemmeder sad 2 unge sønner og spurgte jo straks om han ikke kunde faa dem begge en til Høljeryd og en til Danmark; men det skulde der spekuleres paa Børnene skulde have deres fri Villie nu var det Laangeryd Marked i Morgen der skulde de alle op saa paa Lørdag skulde Olivia komme og saa skulde de give Besked havde jeg dog den Glæde at høre I har faaet en Pige og Dreng. Jeg fik Brev fra Christian Eckardt paa Vejen han slipper saa fin Handel og kommer her et Besøg vistnok i næste Uge
+I Dag skal vi til Strømhult der er de bedre men lille Viggo har igjen været syg og den lille Astrid er død begravet medens vi har været hjemme det er nok al den Bekymring Marie har gaaet med - Tak nu Allerup foreløbig for al Blomster og Urtefrø det skal blive mit lille Danmark. Lev nu vel Børn og hils Georgs de læser vel Brevet for det vilde jo blive en Gjentagelse Eders trofaste Moder der dagligen beder vor Herre velsigne og bevare Eder fra alt Ondt.
+Kjære Børn. 
+Da det nu vel er bleven for sildig at styne Piletræerne, har jeg tænkt da der dog maa være lidt til Sommerbrænde at vi kunde rydde det Træ som staar imellem Delcomynløkken og x) Hylden som x) hvor der var Roer staar ved Siden af samt de 2 Pile ved Veien ved Christoffersens Løkke og den ene ved Leddet. Adresserne paa Halmkjøberne er Brygger Hoff Nørrebro og Lud Hansen Fouragehandler Grønnegade 
+Med hensyn til Prisen naar I skal have Dorphs paa Kosten, mener jeg at 7 Kroner om Dagen kan være passende for de 3 Voksne det er 210 Kr om Maaneden, Hestens 400 Kr er helt udenfor. Skriv nu snart jeg giver ikke Fru Dorph Besked før jeg har hørt fra Eder. Kjærlig Hilsen IA Larsen</t>
+  </si>
+  <si>
+    <t>1905-11</t>
+  </si>
+  <si>
+    <t>Sidsel -
+Julie Brandt
+Bodild Branner
+Ellen Branner
+Vilhelm Branner
+Alhed Marie Brønsted
 Louise Brønsted
-Alfred Dreyfuss
-[...1 lines deleted...]
-- Garell
+Alfred Goldschmidt
+Drude Jørgensen
 Alhed Larsen
+Johannes Larsen
+Christine  Mackie
+Hempel Syberg
+Andreas Warberg</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt lånte formodentlig Laura Warbergs lejlighed på Sortedams Dosseringen i København, mens Laura Warberg deltog i dåbsfesten i Odense. Sidsel var pige i huset hos Laura Warberg.
+Dåbsbarnet må have været Thora og Wilhelm Branners førstefødte, Bodild, og Thoras adoptivfar, Hempel Syberg, lagde hus til festen. 
+Det vides ikke, hvem Kaufmann, Meyer, Helga og Johanne G. var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0891</t>
+  </si>
+  <si>
+    <t>Dåbsfesten i Odense var vellykket. Den lille pige var yndig, og Thora/Tutte havde ny dragt på. Laura Warberg har været fire dage på Erikshaab.
+Christine Mackie er bange for kryb, og Laura ville hjælpe med at indfange dem.
+Louise/Lugge Brønsted er rejst til Småland.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/4KkS</t>
+  </si>
+  <si>
+    <t>[Håndskrevet i brevet:]
+Kjerteminde d. 11te
+Kære Astrid!
+Jeg blev meget betuttet over Dit Brev i Dag, for Sidsel er sikkert rejst for flere dage siden. Nøglerne er hos Madam Str[ulæseligt] Ryesgade No 1 3; Nøgle[ulæseligt] bad jeg Sidsel sætte ovenpaa Skabet i Sovekamret og der er vist Nøglen til Symaskinen. Hvis ikke, saa er der 2 Nøgler under Papiret i den 3_de_ øverste Skuffe i Chiffonnièren, den ene er til Konsolen ved Portièren og saa er den maaske i den Skuffe. Kaufmann klippede Thoras Bleer, bed ham om det; der skal ingen Baand i. Der er absolut ingen Optegnelse om Børnetøj paa Værelset elles har været, mens jeg har boet der, men Kaufmann veed jo Besked om alting; de er saa flinke. Tak for dit forrige Brev lille Putte, jeg vilde have skrevet til Dig i Morgen, i Dag hygger vi og i Gaar var jeg saa sløj og træt efter de 4 anstrængende Dage paa Erikshaab og Festen i Odense, der var meget vellykket. Der kom flere Telegrammer bl.a. fra Las og Be fra Gedser; det var jo kedeligt Du ikke fik skrevet. Pigen var henrivende i sin fine Kjole med blegrøde Baand; Thora i en ny lys [ulæseligt] som Wilhelm havde valgt afsendt, den blev syet i Odense. Fru Drude og hendes Mand, Vesterdal (Hempel Dede Syberg Faddere) [Ulæseligt] Meyer med Forlovede fra Kbh. Fra hver var der 2 smaa Naale til den lilles [ulæselig] samt et Brev fra Kusine Alhed meget sjov sat sammen. Børnene her er søde, Du skal nok få et Brev herfra en Gang til, men skriv saa fint et Brevkort om hvor Du er. Du holder vel næppe af at gaae alene der og er Sidsel ikke rejst, saa maa hun være lige ved hun skulde jo nødig ofre noget af sin Ferie. Naar Johanne G. er bortrejst saa tænker jeg mig, Du indtager hendes Plads der, men[ulæseligt] jo ligefuldt [ulæseligt] hen hos mig og [ulæseligt]. Hermed et Par Breve, da jeg mangler Tid til at skrive mere i Dag; jeg skal ned med Breve og saa stryge igen. Jeg var oppe før 7 i Morges og [ulæseligt] først; jeg ligger i Sovekamret sammen med Børnene, Myg, Fluer, Ørentviste, Edderkopper m.m. Chr. er syg af Angst for Kryb. I Aftes var hun til The hos Sybergs, jeg havde i Sinde at staae op at hjælpe hende at indfange Ørent. men saa kom hun med herind [ulæseligt]. Chr. rejser paa Fredag ned til Tutte Dagen efter til Snøde; jeg er glad for hende de Dage her. Nu gaaer Du da endelig op til Ta[ulæseligt] og giver hende Din Adr: Jeg har fortalt hende at hendes Veninde har intet Renommé som Læge, derfor tager Du en anden. Hun fandt dette i sin Orden. Hvor kedeligt at Alfreds Rejse ikke blev i August, naar Chr. og jeg er dernede! Saa yndigt vi kunde have haft det! Jeg har faaet et Par ord fra Muk fra Landeryd, hvortil de var ankommen i god Behold. Wilhelm havde saa ondt af Muk i den sidste Tid, han gav hende en hel Del Kakao og Chcolade med. Adr: er jo. Båxhult, pr. Landeryd – Småland. Hun vil være henrykt ved Breve. – De gamle Lagner Du havde liggende i et af Skabene. Du tør maaske nok ligge der, om ogsaa Sidsel er væk.- Er Pan der, kan hun jo ligge hos Dig eller Helga? Saa faaer jeg et Par Ord paa Torsdag Morgen. 
+Kærlig Hilsen! Jeg skal skrive samme Dag jeg faaer fra Dig.
+Mor. 
+Skuddene kan nok taale lidt Morgensol.
+Vild Du lade Brevene ligge hos mig?</t>
+  </si>
+  <si>
+    <t>1930-07-06</t>
+  </si>
+  <si>
+    <t>Tornevangsvej Birkerød</t>
+  </si>
+  <si>
+    <t>Hatla Helweg-Larsen
 Andreas Larsen
 Johannes Larsen
-Christine  Mackie
-[...78 lines deleted...]
-I Aften kom Pakken, og vi var meget glade ved at see den i Havn, men nok lidt skuffede over ikke at finde Breve deri. Du forsømmer os rigtignok lidt svært lille Putte, jeg har kun faaet et eneste Brev paa de 2½ Uge, jeg har været borte. Ikke et Ord om Elles Brev, hvilket dog vist er kommen til Chr. Nu tænker jeg stærkt paa at rejse herfra i Morgen 8 Dage vist nok. Hilsener til Eder alle! Dette bliver sikkert mit sidste Brev herfra</t>
+Marie Larsen
+Martin Larsen
+Peter Andreas Larsen
+Lars Swane
+Sigurd  Swane
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Lasse er færdig med eksamen, og Christine Swane har fået et stipendium, så hun spørger, om de må komme på besøg et par dage. 
+Johannes Larsen maler portræt af Fru Helweg-Larsen. 
+Christine Swane lejer sin lejlighed ud sommeren over. Hun håber at kunne sælge et par billeder.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/mCg3</t>
+  </si>
+  <si>
+    <t>Tornevangsvej Birkerød 6-7-1930.
+Kære Bimse og Lysse.
+Kunde det tænkes at Lasse og undertegnede måtte hjemsøge Jer et Par Dage først i August. Jeg får til den Tid et Stipendie, og da Lasse ikke mener at jeg kan cycle der op, (ikke efter hans Begreber hurtig nok,) vil jeg spandere en lille Rejse på os. Lasse som har sin Mellemskole Ekxamen vel og godt overstået, har desuden fået lidt Penge af sin Far til Ferien, for Tiden er han og Manse på Cycletur Fyn rundt. - Vi havde forleden et lille Besøg af din Far Lysse, han maler Fru Helveg Larsen som bor her i Nærheden, han var rigtig vel ved Humør og så rask ud. Puf og Bibbe var her også, da Puf kørte din Far her over, jeg var desværre ikke hjemme den Dag. Jeg var inde i Falkoneralle for at overlevere min Lejlighed, som jeg har fået lejet ud, så har jeg 100 Kr. af den i Sommermånederne til Oktober, hvad jeg er meget glad ved. Atelieret beholder jeg selv så at jeg kan male der på nogle store Billeder, hvoraf jeg muligvis kan sælge det ene eller måske to noget mindre, som jeg vil male her ude og som vedkommende skal se på når de er færdige, det er ikke aldeles sikkert at De vil have det, men der er dog altid et Håb. Jeg håber I alle har det godt, Las viste os et Billede af Peter Bamse, det er en dejlig Dreng sagde Las, hvad vi da også kunde se af Billedet. Vil i være søde at sende mig to Ord om vi må komme, og endelig sige som det er hvis det ikke passer Jer. Fra Rie skal jeg hilse meget. Mange, mange Hilsner til Jer alle tre fra Jeres hengivne Ugle. 
+[Skrevet øverst s. 1, på hovedet:]
+Vi skal nok selv sørge for Befordring fra Landeryd.</t>
+  </si>
+  <si>
+    <t>1931-08-24</t>
+  </si>
+  <si>
+    <t>Christine Swane
+Lars Swane</t>
+  </si>
+  <si>
+    <t>Tornevangsvej</t>
+  </si>
+  <si>
+    <t>Andreas Larsen
+Johannes Larsen
+Marie Larsen
+Peter Andreas Larsen</t>
+  </si>
+  <si>
+    <t>Christine Swane takker for det dejlige ophold på Båxhult. Lasse var stolt over at blive betroet hestene. Christine håber, at vejret er bedre end i Birkerød, for her har man haft voldsomt tordenvejr. Lasse og hun glemte Lasses regnfrakke på Båxhult, og hun vil bede om, at Johannes Larsen og hans søn tager den med, når de kører derfra.
+Hjemrejsen gik godt. Marie kom i bil til Birkerød.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/njgK</t>
+  </si>
+  <si>
+    <t>Tornevangsvej 24-8-1931.
+[Skrevet øverst s. 1, på hovedet:]
+Kære Lysse og Bimse, mange Tak for sidst. Jeg lægger et Par Fotografier i og saa skal jeg snart sende Resten. Hils Onkel Las mange Gange. Hilsen fra Lasse.
+[Ikke på hovedet:]
+Kære Bimse og Lysse.
+Tusind Tak for den dejlige Tid Lasse og jeg tilbragte hos Jer, den vil vi tidt tænke tilbage til. Jeg var meget glad ved at se det altsammen der oppe en Gang igen og Lasse er meget begejstret for det Hele der oppe og føler sig sikkert stolt over at han kunde betros Hestene. Hvordan har lille Peter det, hvor er han dog yndig. Jeg vil håbe for Las og osse for Jer selvfølgelig at Vejret er noget bedre på Båxhult end her, først i går og i Dag har jeg kunnet begynde at gøre lidt ved min Have, i sidste Uge havde vi nogle skrækkelige Tordenbyger så det Hele svømmede, Lyn og Torden så Huset rystede. Jeg håber Kvien og Kalven har det godt, hvor meget Mælk mon Kvien nu malker? Lasse begyndte så sin Skole i Mandags, jeg var med derinde, både Rektor og Frue roste ham meget og var glade ved at han ["han" indsat over linjen] var så flink. Han cycler hver Morgen ved 7Tiden, desværre glemte vi jo hans Regnfrakke oppe hos Jer, vi opdagede det da vi var kommen ud af Båxhultskoven og da var det jo forsent. Jeg ber Puf om at tage den med når Las og han kører hjem, vil I være rare at huske ham på det, da Lasse savner den meget i dette urolige Vejr. Jeg vil sige dig Bimse at det var en storartet Ide af dig at give os Smør med , vi fik Brød på Landeryd og så var det helt svensk de følgende Dage. Vi havde en god og smuk Rejse, Kl. 11 var vi her i Birkerød, vi ventede en 20 Mint. på Toget som gik over Hillerød. Rie kom jo bilende herover med Las og Puf, jeg skal hilse meget fra hende. Lasses Fotografier blev nydelige, han lægger nok nogle i Brevet. Mange Hilsner til Jer begge og til lille Peter og endnu engang Tak Jeres hengivne
+Tante Ugle.
+P.S.
+Hils Las meget. U.</t>
+  </si>
+  <si>
+    <t>1945-10-29</t>
+  </si>
+  <si>
+    <t>B. Bach
+Jens Larsen
+Johanne Christine Larsen
+Jonas Larsen
+Marie Larsen
+Erik Lindgren
+Inger Lindgren
+Elisabeth Neckelmann
+Hubert Paulsen
+Christine Swane
+Lars Swane
+Ulla Syberg
+Ursula Uttenreitter
+Gitte Wilmann</t>
+  </si>
+  <si>
+    <t>Elena Larsen er træt, fordi hun har drukket snaps med Christine Swane/Uglen og Marie Larsen. Hun har truffet Lars/Lasse Swane i Bachs Kunsthandel, hvor han har fået et godt arbejde. 
+Jonas og Elena har haft en forjaget rejse fra Halmstad til København. Hun mødte undervejs Inger og Erik Lindgren, men havde ikke tid til at tale med dem. 
+Elena har sendt en pakke med mad.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/41L5</t>
+  </si>
+  <si>
+    <t>Mandag d 29-10-45
+Kære Lysse!
+Nu har [ulæseligt]berg og jeg just gjort Vaktparaden og Havnen sammen med Sisse, saa vi er ganske medtagne. Det var maaske nok saa meget en Snaps og et Par Øller til Frokosten i Færgekroen (en Beværtning i Nyhavn) der har gjort det af med mig, jeg bliver temmelig anløbet af de stærke Varer. Saaledes ogsaa i Gaar, da Uglen og Marie var her til Frokost sammen med Gitte. Det var svært hyggeligt at snakke med dem; Lasse og hans Kone kunde ikke komme, de var i Hillerød og købe en Bil som Lasse havde paa Haanden; men jeg traf Lasse inde hos Bach i Lørdags. Der er han nu ansat og er svært glad ved det. Han faar 400 Kr om Maaneden og det halve Overskud ved Nytaarstid og har 3 Mdrs Sommerferie, saa det er jo heller ikke saa daarligt. Næste Søndag skal vi til Birkerød. - Vi havde en meget expedit Tur herned. I Landeryd havde de ingen Livrem til Jonas Jens [der er tilsyneladende først skrevet "Jonas", hvorefter navnet er overskrevet "Jens"], saa vilde jeg sende en fra Halmstad og maatte ogsaa ind til Byen og fik købt een, men da det var gjort var Kl saa mange at jeg kun kunde naa Helsingborgtoget ved at stejle af i strakt Galop med Jonas i stiv Arm efter mig. Undervejs passerede jeg et distingveret Ægtepar, som lige bag ved mig vendte sig om og sagde: Jamen er det ikke - - - Jeg drejede lige Hovedet og sagde: Jo, det er det, men jeg har ikke Tid mit Tog gaar om 5 Min, og af Sted var jeg. Det var en af min Ungdoms Balkavalerer en cand polit Lindgren som er gift med Ullas Halvsøster. Heldigvis var Toget forsinket ellers var vi kommet 1 Min for sent og det havde været ærgerligt. Men senere var der ingen Lejlighed til at faa fat i en Konvolut og sende Klummen. - Derimod har vi sendt en Pakke til Jer i Lørdags, saa er der noget til Skolemaden og din og Borts Frokost, jeg gad nok set hvordan, du klarer den, men du plejer jo at ordne det exelent. - Hubert har jeg ikke faaet fat paa. Der er ingen der svarer paa hans Telefon, men jeg skal blive ved til jeg faar Tag i ham. [Det følgende skrevet side 2 i højre margen; lodret:] Nu haaber jeg at I har det godt og sender jer en Masse Hilsner allesammen fra Momseren</t>
+  </si>
+  <si>
+    <t>1948-09-02</t>
+  </si>
+  <si>
+    <t>Christine  Mackie</t>
+  </si>
+  <si>
+    <t>Jens Larsen
+Jonas Larsen
+Peter Andreas Larsen
+Alhed  Møhl, Lysses datter
+Marie Neckelmann</t>
+  </si>
+  <si>
+    <t>Belåten (svensk): Tilfreds, glad 
+Hins (svensk): Den anden</t>
+  </si>
+  <si>
+    <t>Christine Mackie takker for 10 dejlige dage på Båxhult. Hjemrejsen var hård, for da hun kom til Malmø, gik færgen først den følgende morgen. En stationsforstander var sød og lod hende sove i en tom passagervogn. Han kom også med uldtæppe og pude til hende og vækkede hende næste morgen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/8EAa</t>
+  </si>
+  <si>
+    <t>2/9-48.
+Hils Frøken Kylle og sig Tak for Lån! Jeg har et grundet Håb om at få fat på en svensk do.!
+Kære Lysse og Bimse!
+Inden jeg begynder Beretningen om min eventyrlige Hjemrejse, vil jeg sige jer så mange Tak for de 10 dejlige Dage! for Ro og Fred og Hvile og Opmuntring og god og forsvarlig Behandling i alle mulige Retninger! På det Område, hvor i År stod tilbage for ifjor, er I Sagesøse, det må Vorherre tage på sin Kappe når han er så hensynsløs at lade det regne over os retfærdige.
+Jeg kom så godt til Halmstad i jeres lille Tog, hvor det trak forbandet, hvor end jeg anbragte mig.
+I Halmstad fik jeg det første Chock, idet en Banemand sagde, at snälltoget til Malmø var gået for 2 Min. siden, men da det viste sig, at der gik et andet 1/2 Time efter, kom jeg hurtigt til mig selv. Jeg havde en meget rar Rejse til Malmø - når jeg sad på begge mine Ben i Sofaen, dér trak det næmlig også iskoldt om Fødderne. I Malmø gik jeg strax glad og tillidsfuld ud og fik min Kuffert udleveret, og skulde så have et Stadsbud til at bære den ud til Båden - hvad for en Båd? spurgte han ja, den til Kbh - - der var ingen før næste Morgen Kl. 1/2 7!! Det var en så barok Situation, at jeg brast i Grin! men det var jo i sig selv ikke særlig morsomt, da Pengene ikke rakte til Hotel og jeg ikke, som Statsbud-Formanden foreslog kunde tænke mig at gå på Gaden, når Stationen stängtes. Jeg anråbte dem om at anvise mig en overordnet, som kunde råde mig og foreholdt dem, at det var Liv eller Helbred om at gøre, men det sked de på; de var frække nok til at sige, at jeg måtte tage min koffert med, som stod på Skranken, men så blev jeg gal og tvang dem til at finde min Garantiseddel i det bortkastede Affald. Jeg gik så ud i Hallen og spejdede efter en Uniform, men fandt ingen; så kom jeg i Tanker om Garderoben, og dér var endelig et Medmenneske, og han viste mig Vejen til Stationsforstanderens Kontor - langt borte og for mine beskedne Åndsevner svært at finde, men det lykkedes da, og jeg udøste nu mit Hjærte for en smuk og sympatisk Herre i fin Uniform; han og hans ikke mindre tiltalende unge Assistent hørte med Deltagelse om mine Besværligheder og min Beretning om den dumme Hins i Landeryd; jeg spurgte, om der ikke var et Hul et Sted på Stationen, hvor jeg kunde få Lov at være om Natten! Jo, jeg skulde gå med ham, så skulde han vise mig til Rette; vi foretog så en Fodtur langt ud i Systemet, hvor der stod en ensom III Kl. Jernbanevogn med Påskrift, at den ikke måtte kobles til noget Tog; der gik vi ind og beså Lejligheden, som jo var helt tiltalende; jeg satte min Håndkuffert og fulgte med ham tilbage for at se, om der var åbent i Restauranten - det var der, i I Kl.s og der var lunt og rart, og jeg spiste to smörgåser og drak mindst en Liter The. Så gik jeg da de lukkede Kl. 11, ud og købte nogle Aviser mod Kulden - jeg bad om de tykkeste! det var svenska Dagbladet. Hermed vandrede jeg ud på Linjen og ind i mit bramfri Nattekvarter; men tænk, lidt efter kom Forstanderen bærende med en Pude og det største og tykkeste Uldtæppe, jeg har set! var det da ikke ualmindelig sødt! - Jeg stak Hovedet gennem en Avis, under Trøjen, så den holdt mig varm på Ryg og Bryst, og så gik jeg i Seng, godt vøvet ind i det dejlige Tæppe, som holdt mig fuldstændig varm; jeg faldt godt nok i Søvn, men vågnede senere ved en brutal Trampen i min Vogn og en Lygte i Ansigtet, to Mænd spurgte, om jeg havde Tilladelse til at ligge der - det havde jeg jo, og så forsvandt de, og jeg faldt igen i Søvn. Kl. 4 kom en Mand og vækkede mig, af Opmærksomhed, for hvis jeg skulde med Stockholmsexpressen, så gik den snart. Derefter turde jeg ikke lægge mig til at sove igen, men stod op Kl. 1/2 5 og spaserede op og ned ad Gulvet en Timestid, svøbt i Uldtæppet. Kl. 1/2 6 kom den Engel til Forstanderen for at se, at jeg ikke sov over mig! Jeg forklarede ham, at han havde reddet mit gamle Liv med Tæppet . hvilket sikkert var den rene Sandhed, og han smilede belålen, jeg var sgu lige ved at kysse ham. Jeg skrev et sødt Brev til ham, da jeg kom hjem og takkede ham med sort på hvidt. 
+Resten gik glat, og Morgenkaffen på Færgen var noget af det underfuldeste, jeg har nydt. Ingen aner vist, hvor man bliver sprælsk og lebendig efter en Nat i en enlig Jernbanevogn og meget lidt Søvn! Jeg blev det i den Grad, at jeg gav mig til at føre en spøgefuld Samtale på fransk med en Herre ved mit Bord! Med Kufferterne var der [det følgende skrevet s. 3; lodret i venstre margen:] ingen Besvær; jeg kom hjem Kl. 1/2 10 og burde være gået på Hovedet i Arbejde med mine Sedler - men jeg må dog indrømme, at jeg den Dag ikke hørte til de arbejdsvillige; næste Dag var jeg all right og er det fremdeles. Hermed slutter [det følgende skrevet s. 4; i venstre margen, lodret:] Beretningen om Tante Mornines store Udenlandsrejse. 1000 Hilsner til jer alle!</t>
   </si>
   <si>
     <t>1899-10-30</t>
   </si>
   <si>
     <t>Lina -
 Johanne Giersing
 - Jensen, Frøken, Erikshaab
 Andreas Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelmine  Larsen
 - Lønborg
 Christian Mogensen
 Anna Syberg
 Clara Syberg
 Fritz Syberg
 Hans  Syberg
 Albrecht  Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsen samt Marie Larsen opholder sig på Larsen-familiens skovgård, Båxhult, i Småland, Sverige. 
 De Gamle må være Johannes Larsens forældre.
@@ -925,1162 +1980,308 @@
   <si>
     <t>Alhed og Johannes Larsen har længe ventet på, at Johannes Larsens forældre skulle komme til Båxhult, men de kommer nok slet ikke. 
 Lille Gajen/Andreas har ondt for tænder og vil ikke stå model til faderens maleri. Han er i øvrigt sjov og øver sig i at sige lyde. Han sover ude i sin vogn og bliver ikke kold. 
 Syberg-familien kommer den følgende uge. Alhed og Johannes Larsen arbejder på at finde en pige til dem. De skal være på Båxhult hele vinteren.
 Johannes Larsen har købt et rådyr, og det bliver godt at få kød igen. 
 Alhed kan ikke sige noget om hjemrejsen, men de skal vel mødes med moderen i Odense? Alhed må have en morgenkjole, for de skal jo i gang med flytningen, når de kommer hjem, og hun vil ikke ødelægge sine andre kjoler. 
 Det var dejligt, at der kom meget ind til Frøken Jensens udstyr.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/RK6E</t>
   </si>
   <si>
     <t>Kæreste Mor!
 Denne Gang er det rigtignok trukken forfærdelig længe hen, inden jeg har faaet skreven til Dig; tak for Dine to Breve, det er dejligt at høre saa tit hjemmefra. Jeg læste Sangen, før jeg læste Brevet og gættede strax, at den var af Mogensen, den var morsom. Du tænker dig vel, at det va ["va" overstreget] er de Gamles Besøg, der har været Skyld i, at jeg ikke har skreven saa længe. Men nej, de kom slet ikke. Vi ventede dem hver Dag i en hel Uge, fik skuret og gjorte ["e" i slutningen af ordet overstreget] rent i hele Huset, bagte til dem, spiste det og bagte frisk, gemte hvad vi havde af godt i huset og gik hver Aften til Höljeryd for at se, om der da ikke i alt Fald var Brev fra dem, og endelig kom der da Brev, at de slet ikke kom; d.v.s. der stod i slutningen af Brevet, at de slet ["slet" overstreget] maaske kom først i Nov. men nu vil jeg da nok se dem, før jeg tror det. Det var en stor Skuffelse for os, der var kommen Forretninger, og saa mente de, det blev for nær op ad November, de skulde skifte Folk. - Vi har det ellers godt Dagene gaa deres rolige Gang med Travlhed fremdeles ved Malerierne. Gajen har ikke været flink til at staa i den sidste Tid, det sætter os jo tilbage i det, han har vist nok lidt ondt for et Par nye Tænder, (han har længe haft to i Undermunden) han er ganske vild efter at bide X ["X" indsat over linjen, og i venstre margen tilføjet:] X Vi har faaet et Stk. Violrod til ham i Unnaryd [tilføjelse slut] i alting og han har ogsaa været lidt urolig et Par Nætter og noget gl ["gl" overstreget] gnaven om Dagen. Han er ellers frygtelig sød nu til at sidde og pludre og snakke, mens jeg skriver dette, sidder han foran mig i sin Vogn og forsøger sig med forskelllige [det andet "l" i ordet overstreget] nye Toner og Faconer at sprutte og snakke paa, saa Marie og jeg hvert Øjeblik maa le højt af ham, især naar han faar nogle altfor høje Toner galt i Halsen. Han tager fremdeles sin Formiddagssøvn ude i sin Vogn, - undertiden med Sløret for; han er altid varm, naar jeg tager ham ind, jeg synes, at saa længe han ikke viser Tegn paa Forkølelse, kan han godt blive ved. Det er jo ikke godt at ["at" indsat over linjen] faa Tid at køre ham i disse korte Dage, og desuden har Vejene nu lang Tid været meget opkørte og elendige. Paa Torsdag kommer Kunstnerens (Du ved jo da, at de skal være heroppe i Vinter?) Det bliver morsomt at se dem, men det bliver jo nok lidt rodet og uroligt med alle de Børn og en Hund til (Tjalfes Søn!) men forhaabentlig bliver det jo ikke for saa lang Tid. Og saa faar de vist Pige, hvad der jo er en stor Gevindst; vi skal skaffe dem en Pige ["Pige" overstreget] og vi staar i Underhandling med 2 ["2" overstreget] 3, som vi vist nok faar én af. Lige nu kom Las hjem fra Höljeryd med Aviser, de kommer meget regelmæssig nu, og vi ere forfærdelig glade ved dem. Endvidere har Las handlet med Inspektøren om et Raadyr paa 38 Pund, d.v.s. vi skulde sende Bud ned i Morgen, men selvfølgelig tager vi det! Er det ikke storartet! Det var netop frygtelig sløjt med Proviant, tænk, vi har ikke faaet Kød fra Landeryd siden Du var her! vi skal give 8 Kr. for det, men Kunstnerens skal naturligvis betale Halvdelen. Desuden har vi faaet en Hanekylling og en halv Snes Æg i Dag, saa nu ere vi jo svært ovenpaa. (Æg er det ellers næsten ikke til at opdrive nu, Lina har ingen og i Boden er der heller ingen). Paa Stromhult har vi ikke været siden, forleden stod vi fuldt udrustede med Gajen i Vognen for at gaa derned, men saa kom Lina og sagde, at de var i Långaryd til et Møde. Nu skal vi se at komme derned over ["ned" overstreget; "over" indsat over linjen] i Morgen i Stedet, vi skal jo se at faa handlet om det Papir. Las har prøvet mange forskellige Slags, det er udmærket altsammen. - Vi kan jo ikke sige noget om Hjemrejsen endnu, det maa vel være bedst at mødes med det samme, vi er paa Rejse, i Odense?? Tror Du ikke? - Fryndserne er vist kønnest snoede, som Du foreslaar. Jeg spekulerer meget paa en Morgenkjole, naar jeg nu kommer hjem, vi skal jo strax i Lag med Flytningen og saa nænner jeg ["jeg" indsat over linjen] jo paa ingen Maade at bruge min pæne brune eller den graa; linned Kjole gaar jeg med endnu heroppe for Malingens Skyld, men det er jo temmelig koldt. Men mon dog ikke Dis kunde vadske min blaa i Kvilajabark eller tage Pletter af og saa Du vilde sætte Lapper paa Ærmerne? saa er den ligesom jeg kan ["kan" indsat over linjen] trække i den. Det er svært at samle Tankerne og nu har Las tilmed pakket Aviserne ud, saa jeg maa hellere slutte dette, saa kan det komme med [resten af brevet er skrevet øverst på side 1, på tværs:] Marie nu i Morgen tidlig, naar hun skal ned at afslutte Handelen med Raadyret. - Forfærdelig morsomt, hvis Far vil gæste os til næste Aar! Marie og Las hilse mange Gange. Du maa endelig skrive snart igen, jeg er saa glad ved Dine Breve. De kærligste Hilsner til alle fra Din
 Alhed
 Hvor var det brillant at der kom saa meget ind til Frøken Jensens Udstyr, og udmærket med alt det fra Frk Lønborg. Sig til hende, at jeg glæder mig paa hendes Vegne, - hvis hun ikke er rejst. -30-10-99</t>
   </si>
   <si>
     <t>1899-11-25</t>
   </si>
   <si>
     <t>Marie Larsen
 Vilhelmine  Larsen</t>
   </si>
   <si>
-    <t>Christine Swane</t>
-[...5 lines deleted...]
-  <si>
     <t>Lina -
 - Eckmann
 Johanne Giersing
 Niels Chr.  Jantzen
 Ellen Johansen
 Fru Jungberg
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Anna Syberg
 Fritz Syberg
 Hans  Syberg
 Laura Warberg
 - Østerberg</t>
   </si>
   <si>
     <t>Den lille lejlighed: Alhed og Johannes Larsen flytter i efteråret 1899 ind i en lejlighed på Feden.</t>
   </si>
   <si>
     <t>Der tre breve. Hovedbrev fra Vilhelmine Larsen i Kerteminde og to vedlagte breve fra Marie Larsen på Båxhult.
 Hovedbrev: Christine Swane må være tålmodig, hun skal nok få sine penge. Hun skal ikke tage sig af hvad Ellen Johansen siger. Det er stadig usikkert, om forældrene tager til Sverige.
 Vedlagte breve: Marie Larsen håber meget at forældrene kommer til Båxhult. Johannes Larsen maler på to billeder med Alhed og Puf, samt et billede med grantræer.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/iMUd</t>
   </si>
   <si>
     <t>Kjerteminde den 25/11 99
 Kjære lille Ugle !
 Nu kom dit længe ventede Brev og du kan saa faa dit Søndagsbrev. Jeg er lige færdig med at veje noget Uld som skal være til Dækner – du havde nu ligefuldt faaet et Brev midt i Ugen om jeg havde faaet 1 Kr. at sende dig men det trækker ud med Jantzens Roepenge saa snart de kommer skal jeg sende dig hav Taalmodighed saalænge. Skriv ikke til Vilhelm derude han er her – kom i Aftes – og boer paa Johannes Værelse og har allerede i dag tilmorgen begyndt paa sine skriftlige Arbejder – han sidder foran det store Vindue og tegner paa Spillebordet der er god Plads for ham Kl 8 kommer han ned og til Kl. 9 er hans Værelse i Orden saa efter Middag gaar han igjen Kl. 1 og arbejder til 5 ved den lave Lampe
 Efter Nytaar vil hun saa til Sybergs hun kom fra Erikshaab der længes de ogsaa snart efter Alhed og Barnet Fru Varberg var helt ængstlig for dem, jeg tænker mig de kommer lige til Erikshaab til Juul og saa her senere i Vinterquarter paa Feden.
 Du skal sandelig ikke tage dig nær hvad Ellen Johansen finder for godt at komme med – er hun dygtig nok til at møde op med en saa afgjørende Kritik Jeg troer det ikke.
 Her sender jeg disse Breve fra Sverrig de kom i forgaars og Agraren fik de sidste nu skal du have disse.
 Jeg har ikke svaret endnu for det for det staar jo paa om jeg kan skrive vi kommer eller Marie skal rejse ene hjem nu paa Mandag skal Faer til Odense maaske der da bliver Udsigt til et bestemt Svar.
 Det var herligt du hørte Grig den gode Jensen det gjør saa godt paa mig at høre en saadan Venlighed hils hende fra mig.
 Gud ske Lov lille Dine jeg synes du er mere glad i Aar derovre i det store Kjøbenhavn nu paa Dagen kom jeg i Tanke om din Kaabe; men hvor er den? Jeg maa Opdagelse – saadan kan det gaa da jeg nu skulde paa Pulterkammer og se efter nogle Sengeklæder til Vilhelm der ligger en Bunke snavset Tøj og noget af dit saa jeg da imellem vi skal vaske paa Onsdag saa du maa endelig sende det saa hurtig du kan
 Nu lev vel 
 Vi ere alle raske
 Din trofaste Moder som altid har Eder i Tankerne Agraren er ogsaa rask han fik en stor Pose med Tøj Pølser og Fedtegrever.
 Georg har slagtet.
 Båxhult d. 17-11 1899
 Kære Moder!
 Tak for dit Brev; jeg var selv paa Høljeryd i Aftes og blev henrykt over at der var Brev; det andet Brev fik vi Mortensaften, jeg fik det med hjem da jeg var nede med det jeg havde skreven til Jer. Hvor det glæder mig at Du er glad ved den nye Pige og ligeledes at Karlene er flinke, bare det nu maa vare ved, saa kan vi jo faa det rart i Vinter. Jeg havde sikkert ventet at faa noget bestemt at vide om Jeres Rejse herop, men der stod jo kun det samme at I ikke helt havde opgivet den; kom dog endelig, alle hvem vi taler med spørger om I ikke snart kommer og vi svarer altid at vi haaber I kommer mens vi er her; Johannes kan vist ikke sige bestemt hvor længe de bliver her, Alhed mener at det maaske varer en Maanedstid endnu, de 2 Billeder med Alhed og Gaun har staaet stille en Tid paa Grund af at Johannes har malet et Billede ovre i Skoven, det er en Del Fyrre og Grantræer og da de rimeligvis bliver hugget i Vinter har han hængt svært i med det i den sidste Tid; nu kan han vist faa det færdigt paa et par Dage og saa tænker jeg han tager fat med Kraft paa de andre 2. Alhed længes efter at komme hjem og faa den lille Lejlighed indrettet, men det taler hun naturligvis ikke om for han maa jo have Ro til sine Arbejder.
 Nu vil jeg bede Dig om at sige bestemt i næste Brev om I kommer eller ikke, for jeg har tænkt, at hvis I kommer, saa kan jeg følges hjem med Jer, kommer I derimod ikke; saa er det vel bedst at jeg rejser hjem, nu da her er Pige kan de jo nok klare sig uden mig; Alhed og Las kunde jo saa leje sig paa Kost hos Sybergs. Vi har det for Resten saa udmærket sammen herovre, Sybergs Børn er søde og morsomme og vi kommer alle godt ud af det med hinanden; Sybergs har Sovekammer i Hjørneværelset, hvor jeg ellers har ligget og jeg har sat en Seng ind i Kontoret og residerer der. paa Mandag skal vi slagte Gris, Sybergs har købt en hos Smedens for at have noget til Vinterbrug, det helt grinagtigt at slagte herovre. Hønset og jeg var i Nyby i Onsdags, der var Torvedag og vi var der for at købe Suppeurter, Adolph kørte for os og Lina var ogsaa med, det var dejligt Vejr saa det var en yndig Tur; Vejret har været storartet i de sidste Dage, Hønset,Tukuk, Besse og jeg har været på Strømhult i dag, vi gik hjem i det dejligste Maaneskin; jeg tror det er Fuldmaane i Aften, saa jeg gik og ønskede at I vilde komme en af Dagene, men selv om det bliver lidt senere og I ikke vil køre herop om Aftenen, saa kunne I jo ligge over om Natten enten i Halmstad eller paa Landeryd. Vi var nærmest paa Strømhult, for at spørge om Sybergs ikke kunne faa noget Brænde derovre, for paa Høljeryd faar vi kun noget skrækkeligt vaadt noget og det skøndt Johannes selv havde været nede hos Østerberg og bedt om Smeden maatte faa noget godt tørt Ved, naar han kom derned, Karlene faar alt det tørre, det er lige haardt nok at vi ikke kan faa ordentlig Brænde, naar vi tænker paa de Bjerge vi havde paa Høljeryd da den hvemmelige Birds overtog Sagen han ventes herop i disse Dage, eller maaske han kun kommer til Landeryd.
 Saa kommer Klaks jo hjem om en 14 Dagestid det bliver morsomt en Gang igjen at faa ham hjem en Tid: Hør hvis I ikke kommer herover snart, saa kommer vi til at have nogle Penge sendt, vi ejer nu ikke en rød Øre mere, er der ikke flere som skal betale herovre? f.e.x. Anders oppe i Fru Jungbergs Hus eller Eckmann, saa kunne vi jo forsøge at faa dem, ellers maa I endelig sende os nogle; det er saa ubehageligt at være aldeles uden Penge. Nu er Du nok sød lille Moer og skriver saa snart Du faar dette Brev, baade om Rejsen og om dette sidste. Det er morsomt Agraren at synes om den nye Elev og at Uglen maaske snart bliver flyttet op. Hils alle derhjemme. 
 Mange kærlige Hilsner til Jer selv fra Jeres hengivne Marie.
 P.S. Hilsen fra Sybergs til Jer og lille Marie, har hun det stadig godt?
 Båxhult d. 18-11.
 Kære Forældre!
 Jeg vil kun tilføje at det nu er Tiden for Jer at komme, vi faar i den nærmeste Tid saa megen dejlig Mad i Huset; Baronen og Johannes købte i Morges en Raabuk, det var netop med Tanken paa Jer at den blev købt, Baronen ytrede, ”Vi vil dog ikke have Smalhans i Huset, naar Jeres Forældre kommer,” I kan se at vi alle venter Jer saa I kan da ikke nænne at skuffe os vel? Johannes er ovre i Skoven at male, saa han naar ikke at skrive, jeg gaar nemlig ned til Høljeryd nu og tager Brevet med.
 Hilsen fra os alle.
 Marie
 Her har været meget smukt i Dag, med Rimfrost paa alle Buske og Træer. Vi har det godt.</t>
   </si>
   <si>
-    <t>1903-4</t>
-[...53 lines deleted...]
-Adolph Larsen
+    <t>1899-09-15</t>
+  </si>
+  <si>
+    <t>Lina -
+Thora  Branner
+Louise Brønsted
+Alfred Dreyfuss
+Katrine -, Erikshaab
+- Garell
 Alhed Larsen
 Andreas Larsen
-Georg Larsen
-[...497 lines deleted...]
-Johan Larsen
 Johannes Larsen
 Christine  Mackie
 Ellen  Sawyer
-Marie Schou
-[...63 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/d/ZZj3</t>
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Alhed og Johannes Larsen, deres søn og Laura Warberg opholder sig på Larsen-familiens ejendom, Båxhult, i Småland.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0028</t>
+  </si>
+  <si>
+    <t>Alhed og Johannes Larsen samt Laura Warberg har læst aviser omkring ét stearinlys. De kan ikke skaffe petroleum. De er optaget af Dreyfuss-affæren. 
+Laura W gør rent og laver god mad. Johannes Larsen har bla. skudt skovduer. 
+Andreas/Gaien og Alhed optræder som modeller på Johannes Larsens maleri. Den lille ligger/står på alle fire. 
+Laura W beder Astrid sende diverse og Katrine om at vaske tøj.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/yzCx</t>
   </si>
   <si>
     <t>[På kuvertens forside:]
-Hr. Gartner Andreas Larsen
-Kerteminde
+Frøken Astrid Warberg
+Erikshaab
+pr. Højrup 
+Fyn.
+Danmark.
+[I brevet:]
+Fredag d: 15de
+Kære lille Putte !
+Du var vel noget skuffet over det usle Brevkort sidst, men jeg bruger saa grulig mange af de dyre Frimærker. I Aftes blev vi glade overraskede ved at faa Aviser igen, det var hurtigt denne Gang. Vi slugte dem strax efter The; Alle tre sad vi ved det store Bord i Spisestuen med hver sin og ved et Lys! De har nemlig i Butikken ikke Petroleum en hel Uge! Vi har kørt 2 Gange efter det, men nu om lidt skal vi en lang Expedition til Harre, der skal være en Købmand, som menes at have. Paa Hjemvejen gaar jeg saa om ad Höljeryd med dette Brev og kører efter Post. Vi er meget optagne af Dreyfus; det er dog hele Verden endog saadan en Afkrog som her; den unge Garell fortalte mig om Dommen og Lina har laant os Telegrammet, som de har faaet, om det vigtigste. Jeg har meget travlt hver Formiddag og er glad ved at have gaaende Arbejde. I Gaar og i Dag har jeg ryddet op i Skuret Hylder og Skabe i Køkkenet, fejet og alt baade Skuffer og Køkken; jeg sagde til Alhed at vi maa skaffe os lidt extra [ulæseligt] en Gang imellem og det er det virkelig for mig at gaa og skruppe og gøre det pænt. Alhed skønner meget paa det. Vi har bagt Pandekager i hver sin Pande i en lille paa Primus jeg i en vældig stor paa Spisen; det gaaer brillant. Saa fik vi Æblekompot til og dejligt Øllebrød med tykt Fløde i ovenpaa. Hver Eftermiddag faaer vi en Kop Kakao. I Gaar skød Las 3 Skovduer paa en Gang med 2 Skud. det er en udmærket Steg; han har skudt en som vi har nydt for nogle Dage siden; han anskød en til men den var ikke til at finde. Gaien ”staaer” for sin Far, mens han Gaien [”Gaien” indsat over linjen] bliver klædt paa Alhed har sin blegrøde Morgenkjole, det bliver et stort og vist morsomt og udmærket Billede; Bord, Pude, Vindue med stribet Rullegardin o s v. Han har funden paa at rejse sig op paa Armene og Knæene, mens han bliver vasket og det er i den Stilling, Las tager ham altsaa nøgen paa alle 4 og seende op mod Lyset. Han er dejlig. Hør lille Putte, vil Du ikke sende en Pakke afsted til mig med Lugges Adresse; jeg maa jo snart tænke paa at rejse til København d.v.s. naar jeg faar at vide, naar Far rejser derfra; jeg vil gærne være der et Par Dage og saa følges med ham hjem. Det skulle være mine smaa Fjederstøvler i Servanten; bed Christine om at faa Thora til at undersøge, om jeg ikke har glemt det lange hvide broderede Silketørklæde, som Th. nok veed en Gang har ligget længe hos hende; jeg tror det er der igen. Dernæst det sorte Kjoletøj og do Underkjole i en Kiste, som Du nok veed jeg har talt om skulde være en Kjole til Muk, det har været Elles og der er et Stykke nyt Tøj med. Mon det ikke nok kan være i Kbh. ca. d. 25de Sig til Katrine, at jeg haaber, hun har en Vask færdig, til vi kommer hjem; jeg kan lade en Smule af mit Tøj straks vaske i Kbh. og Far kommer altid med alt sit sent
+[Skrevet lodret s. 1 på højre side af papiret:]
+Mange Hilsener til hver især fra Las, Alhed og Mor.
+[Skrevet lodret s. 2 og 3:]
+Nu Farvel lille Putte? Vi glæder os fremdeles til Pakken, maa vist snart høre om den. Denne Pakke Aviser var nok frankeret. 
+[Skrevet lodret langs højre kant på side 3] 
+først, naar jeg kommer hjem, saa skal jeg nemlig have meget syet og hæklet og strikket
+[Skrevet lodret på s. 4:]
+Jeg vilde nødig have meget med i en Vadsæk</t>
+  </si>
+  <si>
+    <t>1899-09-18</t>
+  </si>
+  <si>
+    <t>Brevkort</t>
+  </si>
+  <si>
+    <t>Erikshaab Højrup Station</t>
+  </si>
+  <si>
+    <t>Christine  Mackie
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Laura Warberg var i september 1899 med Alhed og Johannes Larsen og deres lille søn på Larsen-familiens gård, Båxhult i Småland.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 0027</t>
+  </si>
+  <si>
+    <t>Pakken er kommet, men uden brev. Laura Warberg synes, at Astrid skriver for sjældent. Laura vil rejse hjem otte dage efter, at kortet er sendt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/pHgU</t>
+  </si>
+  <si>
+    <t>[Fortrykt på brevkortets forside:]
+BREFKORT.
+(DENNA SIDA ANVÄNDAS ENDAST FÔR ADRESSERINGEN) 
+Till
+Bostad: 
+(om den kan uppgifvas.)
+Adressort:
+[Med håndskrift på kortets forside:]
+Danmark.
+Frøken Astrid Warberg
+Erikshaab
+Højrup Fyn
+[Håndskrevet på kortets anden side:]
+Båxhult d: 18de.
+I Aften kom Pakken, og vi var meget glade ved at see den i Havn, men nok lidt skuffede over ikke at finde Breve deri. Du forsømmer os rigtignok lidt svært lille Putte, jeg har kun faaet et eneste Brev paa de 2½ Uge, jeg har været borte. Ikke et Ord om Elles Brev, hvilket dog vist er kommen til Chr. Nu tænker jeg stærkt paa at rejse herfra i Morgen 8 Dage vist nok. Hilsener til Eder alle! Dette bliver sikkert mit sidste Brev herfra</t>
+  </si>
+  <si>
+    <t>1949-09-28</t>
+  </si>
+  <si>
+    <t>Christa Knuth</t>
+  </si>
+  <si>
+    <t>Maribo
+Refshalevej</t>
+  </si>
+  <si>
+    <t>Helge Bartholdy-Møller
+Elise Hansen
+Andreas Larsen
+Elena Larsen
+Johan Larsen</t>
+  </si>
+  <si>
+    <t>Christa Knuth flyttede efter sin skilsmisse fra Knuthenborg til en villa på Refshalevej i Maribo. 
+Båxhult er en skovgård i Småland. Elena/Bimse og Johan/Lysse Larsen boede på stedet.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen kører med Elena/Bimse Larsen til København. Han vil komme til Maribo for at male en akvarel til lægen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/22Qb</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde Chr. Knuth
+Refshalevej 
+Maribo
 Danmark
-Express
 [På kuvertens bagside:]
-Forsøgt Afleveret Kl 720 Høj
-[...90 lines deleted...]
-Deres hengivne
+Johannes Larsen
+Båxhult
+Långaryd
+Sverige
+[I brevet:]
+Båxhult 28 Septbr. 1949.
+Kære Grevinde!
+Tak for de fortsatte Forsendelser og Hilsener! Bimse skal en af Dagene til Kjøbenhavn og hente nogle Møbler, som hun har arvet efter sin Moder og saa kører jeg med. Dagen efter vil hun køre mig til Korsør og saa henter Puf mig i Nyborg. Jeg regner saa med at komme til Maribo en Gang i næste Uge for at male den Akvarel til Doktoren. Altsaa hvis det passer Dig. Jeg har da faaet malet en Del, skønt Vejret har drillet mig i den sidste Tid med at være graat naar jeg skulde have Solskin og omvendt. 
+Mange Hilsner ogsaa fra Lysse og Bimse.
+Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
-    <t>1927-09-20</t>
-[...34 lines deleted...]
-Expres
+    <t>1950-09-08</t>
+  </si>
+  <si>
+    <t>Refshalevej 16 Maribo</t>
+  </si>
+  <si>
+    <t>Larsen maler akvareller, men det er svært at arbejde, fordi det hagler og tordner.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/bRdW</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth
+Refshalevej
+Maribo
+Danmark.
 [På kuvertens bagside:]
-Joh. Larsen Willemoesgade Ø
+Johannes Larsen
+Båxhult
+Långaryd
+Sverige
 [I brevet:]
-20/9 – 27
-[...76 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/d/lE3T</t>
+Båxhult 8 Septbr. 1950.
+Kære Grevinde!
+Tak for ”Søndags B.T.” Jeg har nu faaet 3 Akvareller færdig og er i Gang med 2 men i Gaar og i Dag har det ikke været til at arbejde ude paa Grund af Storm og Regn og Hagel og Torden. Jeg skal hilse fra Bimse og Lysse og mange Hilsener fra
+Din hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1950-10-09</t>
+  </si>
+  <si>
+    <t>Elena/Bimse Larsen kører Johannes Larsen til København fredag. Dårligt vejr har gjort det svært for Larsen at arbejde med akvarellerne. Desuden rådner kornet, og Johan/Lysse Larsen kan ikke få kartoflerne op.
+Larsen ved ikke, om han kan nå at komme til Maribo.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/nAje</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
-Hr. Johan Larsen 
-[...25 lines deleted...]
-Andreas Larsen
+Fru Lensgrevinde Chr. Knuth
+Refshalevej
+Maribo
+Danmark. 
+[På kuvertens bagside:]
 Johannes Larsen
-Marie Larsen
-[...167 lines deleted...]
-Din JL.</t>
+Båxhult
+Långaryd
+Sverige. 
+[I brevet:]
+Båxhult 9 Octbr. 1950.
+Kære Grevinde
+Tak for Søndags B.T. Dersom Du sender den der kommer i Morgen bliver det den sidste, for Bimse har lovet at køre mig til Kjøbenhavn paa Fredag. Det har været et bedrøveligt Vejr, det har regnet hver Dag i de sidste 5 Dage, hvad der har forsinket mit Arbejde meget, jeg har kun faaet malet 9 Akvareller og havde planlagt 6-7 til. Det er jo heller ikke morsomt for Lysse at se Sæden staa og raadne paa Markerne og han kan heller ikke faa pløjet Kartoflerne op. Jeg har en Del jeg skal have gjort i Kjøbenhavn saa jeg ved ikke hvornaar jeg kan komme til Maribo og om jeg i det hele taget kan naa at komme der, men det kan vi jo tale om i Telefonen. Jeg tager ind paa la Cours Hotel, hvis jeg kan faa Plads. Mange Hilsener ogsaa fra Bimse og Lysse.
+Din hengivne
+Johannes Larsen.</t>
   </si>
   <si>
     <t>1941-06-04</t>
   </si>
   <si>
     <t>Sandfær pr. Vind Station</t>
   </si>
   <si>
     <t>Svea -
 Peder Brokholm
 Thora Cohn
 Jens Larsen
 Jeppe Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Alhed  Møhl, Lysses datter
 - Toft</t>
   </si>
   <si>
     <t>Vind Stationsby ligger på Ringkøbing – Ørnhøj - Holstebro-jernbanen, der eksisterede fra 1911 til 1961.
 Byen Stausø er omgivet at Blåbjerg Plantage, ikke Stausø Plantage. Hele Blåbjerg Plantage og den omkringliggende natur er desuden en del af Oksbøl Krondyrreservat.
 Portionsfisk: små fisk.
 I det nordlige Europa lægges ansjoser i saltlage. I de sydeuropæiske lande lægges de saltede ansjoser derefter i olie og kaldes sardeller (Wikipedia marts 2022).</t>
   </si>
   <si>
@@ -2136,86 +2337,51 @@
     <t>Larsen glædede sig over at høre om dammen.
 Han skal besøge Hostrup-Schulz i Kongsø samt videre til Kaas Hovedgaard. 
 Johannes Larsen har haft hold i ryggen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Yoph</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Hr. Johan Larsen
 Båxhult
 Långaryd
 Sverige.
 [Håndskrevet på kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 Danmark.
 [I brevet:]
 Kjerteminde 12 Aug 1945.
 Kære Lysse!
 Tak for Brevet, det morede eller rettere glædede mig at høre om Dammen o.s.v. Og jeg glæder mig til en Gang at komme op og se det Hele, naar det nu bliver overkommeligt at rejse igen. I Morgen kører jeg med Dydensborg op til Hostrup-Schultz i Kongsø og bliver der en Uges Tid og saa er jeg bedt op til Kaas Hovedgaard, paa ubegrænset Tid men det bliver nu ikke mere end til en Uges Tid. Jeg har ligget i godt 3 Uger af et væmmeligt Hold i Ryggen d.v.s. jeg har afbrudt Sengelejet et Par Gange, men maatte i Seng igen. Ellers har vi det godt alle sammen, for Tiden er Mornine her men rejser i Morgen til Faldengaard. Mange Hilsner til Jer allesammen ogsaa fra Mornine der sidder her. 
 Onkel Victor døde et Aar før Eric.
 Din Far.</t>
   </si>
   <si>
-    <t>1945-10-29</t>
-[...30 lines deleted...]
-  <si>
     <t>1946-11-06</t>
-  </si>
-[...1 lines deleted...]
-    <t>Christine  Mackie</t>
   </si>
   <si>
     <t>2.
 Aaboulevard 80</t>
   </si>
   <si>
     <t>Folmer -
 Bodild Branner
 Ebbe Branner
 Frits Branner
 Thora  Branner
 Louise Brønsted
 Thora Cohn
 Alhed Larsen
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Johannes Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Alhed  Møhl, Lysses datter
 Ane Talbot
 Laura Warberg</t>
   </si>
@@ -2234,216 +2400,50 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/7qPa</t>
   </si>
   <si>
     <t>[Stemplet på kuvertens forside:]
 Fru C. Mackie
 Aaboulevard 80 II
 [Håndskrevet på kuvertens forside:]
 Hr. Patron Johan Larsen
 Båxhult
 Långaryd
 Småland
 Sverige. 
 [Håndskrevet i brevet:]
 6/11 - 46
 Kære lille Lysse!
 Det er jo lidt sent at takke dig for dit Fødselsdagsbrev til min Fødselsdag d. 10. Maj (er 8) hvor jeg fyldte ikke 74 men, desværre 76! Men her gør jeg det altså. Tak for Brevet! Det indeholdt jo både noget fornøjeligt og det modsatte; det var meget morsomt at høre om alle de Forbedringer i jeres dejlige gamle Hus! det er vel nok imponerende, hvad du beskriver! Med alle de moderne Installationer og Fliser i lange Baner! Hvor vilde jeg dog gærne engang besøge jer, inden jeg dør! Men det er vanskeligt på mange Måder. Jeg tænker tit på gamle Båxhult og den dejlige Egn - Broudåsen! Var det der, den gamle Kone boede? Alhed havde bagt en Kage til hende og vi gik op med den en Sommeraftenstund, lidt hen på Aftnen, så hun var gået i Seng; vi bankede på, jeg kan endnu høre hendes gamle forskrækkede Stemme: "å de' lefvande?" Dengang havde vi endnu det f. som I har sløjfet; for en halv Snes År siden havde jeg en ganske lille Korrespondance med en gammel Kontrakts[ulæseligt] på Orust, han stavede endnu på den gammeldags Manér, den kan jeg bedst lide!
 Det triste var, hvad du fortalte om dit Julebesøg i Kjerteminde, jeg tror nu, du ser for sort på det. Jeg var der i Sommer - hver Sommer bestemmer jeg at jeg vil skrive til dig derfra! - og jeg synes, det hele var forholdsvis harmonisk, det var meget sjældent at det skurrede. Ja, du har sandelig Ret i, at Puf er en ener - Mor sagde så tit "Puf er et herligt Menneske" - et ædelt Menneske, det er hjærteskærende at tænke på, at han skal være halv- eller helulykkelig. Men jeg er nu vis på, at hvis - når - Forholdene engang igen bliver sådan at han kan få fat på det Arbejde, som ligger parat og venter, så vil alt forandre sig derovre; det må jo være frygteligt at gå og vente, når man bare går og længes efter at få Lov at tage fat. Der var en lille Ting, som betød en stor Forbedring af den daglige Atmosfære. Las er holdt op med sin daglige Snaps til Aften (= 3-4 Snapse) og det har gjort, at han er langt mindre irritabel og besværlig end før. Det er jo noget vanskeligere om Vinteren, hvor Børnene er så meget inde, og Las altid sidder i Stuen, han tåler ikke det mindste Kny fra dem, de arme Unger! Men henimod Jul, når de tør begynde at fyre i Centralfyret, så hjælper det, så er de ovenpå med deres Leg og deres Skærmydsler. Jeg havde 3 vidunderlige Uger derovre.
 Vi er så bedrøvede i denne Tid, fordi Tutte ligger for Døden. Hun blev for et Par År siden opereret for Cancer mammæ, og nu er det gået i Lungerne og det er håbløst; det er vist kun Dage - eller Timer, hun har tilbage; hun ligger og døser i Morfinrus for at hindre Smerter og, navnlig Åndenød. Det er hårdt at miste Søskende, det er dog de Mennesker, der som oftest står en nærmest. Bimse ved det nok; og jeg savner da hver Dag din Mor. 
 [Skrevet lodret langs venstre margen side 2:] Folmer ringede forleden og spurgte mig, om du kom til jeres Studenterjubilæum det anede jeg jo intet om; han vilde selv skrive til dig, og da jeg sagde, at jeg havde et Brev på Stabelen, bad han mig styrke til at du kom! det synes jeg i Sandhed også, at du [skrevet side 1, øverst på arket, på tværs:] skal hvis du på nogen Måde kan rive dig Løs et Par Dage! Det måtte da være mægtig sjov at mødes med de gamle Skolekammerater.
 Nu må du hilse hele din søde Familie kærligt fra mig! De kærligste Hilsner til dig selv fra
 Mornine.
 Da jeg havde lukket Brevet, ringede Lugge, at Tutte var død i Nat Kl. 1/2 3. Hun sov stille hen. Hun vidste, at hun skulde dø og havde talt om det med Børnene. De to stakkels Børn vil savne hende bittert; man kan ikke se, hvordan de skal kunne undvære den kloge, stærke Mor. 
 Bodilds Ægteskab er jo ikke af de ideelle, og stakkels Fritz er så ensom og set skævt til af så mange, som ikke kender ham, det søde Menneske han er, men man ser kun hans sære Væsen.</t>
-  </si>
-[...164 lines deleted...]
-Din Far.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -2520,51 +2520,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/e3Gb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2gSL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ty3V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u5hS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Na5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nxXd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yfcT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hdlm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GfHS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VJ8S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RA4R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/roCY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gycL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yzCx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHgU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RK6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iMUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZRPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HLAx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4KkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a6gU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bByyl7CW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5uC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cGL1x5aH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btmm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PGBi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8sqm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eITH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZjM8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rMRi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Civm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A8wI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pqRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/glJH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lE3T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mCg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/njgK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqGL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IEcI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F6m1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yoph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/41L5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7qPa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8EAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/22Qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bRdW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nAje" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g3CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/btmm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nxXd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqGL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/roCY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5uC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2gSL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yfcT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IEcI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hdlm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RA4R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Civm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/glJH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZjM8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rMRi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ty3V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eITH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g3CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gycL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cGL1x5aH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PGBi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8sqm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A8wI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pqRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u5hS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e3Gb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lE3T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GfHS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VJ8S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HLAx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a6gU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bByyl7CW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F6m1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Na5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZRPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4KkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mCg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/njgK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/41L5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8EAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RK6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iMUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yzCx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHgU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/22Qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bRdW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nAje" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yoph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7qPa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M58"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -2607,2502 +2607,2502 @@
         <v>10</v>
       </c>
       <c r="L1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F2" s="5" t="s">
+      <c r="F2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G2" s="5" t="s">
+      <c r="H2" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H2" s="5" t="s">
+      <c r="I2" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="I2" s="5" t="s">
+      <c r="J2" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="J2" s="5" t="s">
+      <c r="K2" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="K2" s="5" t="s">
+      <c r="L2" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="L2" s="6" t="s">
+      <c r="M2" s="5" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="F3" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="F3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G3" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G3" s="5" t="s">
+      <c r="H3" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="H3" s="5" t="s">
+      <c r="I3" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="I3" s="5" t="s">
+      <c r="J3" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K3" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K3" s="5" t="s">
+      <c r="L3" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="L3" s="6" t="s">
+      <c r="M3" s="5" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D4" s="5" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>35</v>
+      </c>
+      <c r="F4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H4" s="5" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="I4" s="5" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="J4" s="5" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="K4" s="5" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="L4" s="6" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-        <v>40</v>
+        <v>44</v>
+      </c>
+      <c r="E5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H5" s="5" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="I5" s="5" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="J5" s="5" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="K5" s="5" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>49</v>
+        <v>34</v>
+      </c>
+      <c r="E6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H6" s="5" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="I6" s="5" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="J6" s="5" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>57</v>
-[...7 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="E7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>60</v>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H7" s="5" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="I7" s="5"/>
+        <v>61</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>62</v>
+      </c>
       <c r="J7" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>63</v>
-[...7 lines deleted...]
-        <v>64</v>
+        <v>68</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="G8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H8" s="5" t="s">
-        <v>47</v>
+        <v>70</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="J8" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="K8" s="5" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D9" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D9" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="J9" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>44</v>
+      </c>
+      <c r="E10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G10" s="5" t="s">
-        <v>64</v>
+      <c r="G10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H10" s="5" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="I10" s="5"/>
+        <v>83</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>84</v>
+      </c>
       <c r="J10" s="5" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>48</v>
-[...9 lines deleted...]
-        </is>
+        <v>68</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>89</v>
       </c>
       <c r="H11" s="5" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D12" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" s="5" t="s">
-        <v>48</v>
+        <v>96</v>
       </c>
       <c r="F12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G12" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G12" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="H12" s="5" t="s">
-        <v>88</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="I12" s="5"/>
       <c r="J12" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>57</v>
+        <v>16</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>94</v>
+        <v>33</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="H13" s="5" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="J13" s="5" t="s">
-        <v>52</v>
+        <v>107</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="D14" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" s="5" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="H14" s="5" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
       <c r="J14" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="K14" s="5" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>94</v>
+        <v>67</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>112</v>
-[...4 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>76</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>113</v>
-[...4 lines deleted...]
-        </is>
+        <v>68</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>120</v>
       </c>
       <c r="H15" s="5" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="J15" s="5" t="s">
-        <v>116</v>
+        <v>21</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>121</v>
+        <v>15</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>112</v>
-[...4 lines deleted...]
-        </is>
+        <v>44</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="F16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G16" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G16" s="5" t="s">
+        <v>127</v>
       </c>
       <c r="H16" s="5" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="J16" s="5" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="K16" s="5" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>112</v>
+        <v>44</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>129</v>
+        <v>68</v>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G17" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G17" s="5" t="s">
+        <v>135</v>
       </c>
       <c r="H17" s="5" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="J17" s="5" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>94</v>
+        <v>143</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>129</v>
+        <v>145</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>138</v>
-[...4 lines deleted...]
-        </is>
+        <v>146</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>147</v>
       </c>
       <c r="H18" s="5" t="s">
-        <v>139</v>
+        <v>148</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="J18" s="5" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>142</v>
+        <v>151</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>143</v>
+        <v>152</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>144</v>
+        <v>153</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>136</v>
+        <v>154</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>112</v>
+        <v>16</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>95</v>
-[...7 lines deleted...]
-        </is>
+        <v>68</v>
+      </c>
+      <c r="F19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>155</v>
       </c>
       <c r="H19" s="5" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="J19" s="5" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="K19" s="5" t="s">
-        <v>149</v>
+        <v>158</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>94</v>
+        <v>16</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>112</v>
+        <v>162</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-        </is>
+        <v>163</v>
+      </c>
+      <c r="F20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>164</v>
       </c>
       <c r="H20" s="5" t="s">
-        <v>153</v>
+        <v>165</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>155</v>
+        <v>107</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>157</v>
+        <v>168</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>159</v>
+        <v>170</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>160</v>
+        <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>94</v>
+        <v>67</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>112</v>
+        <v>15</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>129</v>
+        <v>68</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>161</v>
-[...4 lines deleted...]
-        </is>
+        <v>69</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>171</v>
       </c>
       <c r="H21" s="5" t="s">
-        <v>162</v>
+        <v>172</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="J21" s="5" t="s">
-        <v>164</v>
+        <v>21</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>166</v>
+        <v>175</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>94</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>68</v>
       </c>
       <c r="F22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G22" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G22" s="5" t="s">
+        <v>178</v>
       </c>
       <c r="H22" s="5" t="s">
-        <v>169</v>
+        <v>179</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>170</v>
+        <v>180</v>
       </c>
       <c r="J22" s="5" t="s">
-        <v>171</v>
+        <v>21</v>
       </c>
       <c r="K22" s="5" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>174</v>
+        <v>183</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>177</v>
+        <v>162</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>178</v>
+        <v>102</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>18</v>
-[...4 lines deleted...]
-        </is>
+        <v>68</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>186</v>
       </c>
       <c r="H23" s="5" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="I23" s="5" t="s">
-        <v>180</v>
+        <v>188</v>
       </c>
       <c r="J23" s="5" t="s">
-        <v>52</v>
+        <v>107</v>
       </c>
       <c r="K23" s="5" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>182</v>
+        <v>190</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>185</v>
+        <v>15</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>47</v>
+        <v>193</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>68</v>
+      </c>
+      <c r="F24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="5" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="J24" s="5" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="K24" s="5" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>189</v>
+        <v>198</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>190</v>
+        <v>199</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>16</v>
+        <v>201</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>202</v>
+      </c>
+      <c r="G25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H25" s="5" t="s">
-        <v>193</v>
+        <v>203</v>
       </c>
       <c r="I25" s="5" t="s">
-        <v>194</v>
+        <v>204</v>
       </c>
       <c r="J25" s="5" t="s">
-        <v>22</v>
+        <v>205</v>
       </c>
       <c r="K25" s="5" t="s">
-        <v>195</v>
+        <v>206</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>196</v>
+        <v>207</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>197</v>
+        <v>208</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>198</v>
+        <v>209</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>14</v>
+        <v>210</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D26" s="5" t="s">
-[...6 lines deleted...]
-        <v>17</v>
+      <c r="D26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H26" s="5" t="s">
-[...9 lines deleted...]
-        <v>201</v>
+      <c r="H26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I26" s="5"/>
+      <c r="J26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L26" s="6" t="s">
-        <v>202</v>
-[...3 lines deleted...]
-      </c>
+        <v>211</v>
+      </c>
+      <c r="M26" s="5"/>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>112</v>
+        <v>16</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>17</v>
+        <v>102</v>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G27" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G27" s="5" t="s">
+        <v>213</v>
       </c>
       <c r="H27" s="5" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="I27" s="5" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="J27" s="5" t="s">
-        <v>207</v>
+        <v>21</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>208</v>
+        <v>216</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>211</v>
+        <v>219</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>212</v>
+        <v>15</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>213</v>
+        <v>68</v>
+      </c>
+      <c r="F28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G28" s="5" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="H28" s="5" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="I28" s="5" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="J28" s="5" t="s">
-        <v>217</v>
+        <v>21</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>47</v>
+        <v>227</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G29" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G29" s="5" t="s">
+        <v>228</v>
       </c>
       <c r="H29" s="5" t="s">
-        <v>222</v>
-[...3 lines deleted...]
-      </c>
+        <v>229</v>
+      </c>
+      <c r="I29" s="5"/>
       <c r="J29" s="5" t="s">
-        <v>224</v>
+        <v>107</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>229</v>
+        <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>16</v>
-[...19 lines deleted...]
-        </is>
+        <v>44</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>234</v>
       </c>
       <c r="H30" s="5" t="s">
-        <v>230</v>
-[...5 lines deleted...]
-        </is>
+        <v>235</v>
+      </c>
+      <c r="I30" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="J30" s="5" t="s">
+        <v>107</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="M30" s="5"/>
+        <v>238</v>
+      </c>
+      <c r="M30" s="5" t="s">
+        <v>239</v>
+      </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>233</v>
+        <v>240</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>67</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>76</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>234</v>
-[...4 lines deleted...]
-        </is>
+        <v>68</v>
+      </c>
+      <c r="G31" s="5" t="s">
+        <v>241</v>
       </c>
       <c r="H31" s="5" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
       <c r="J31" s="5" t="s">
-        <v>22</v>
+        <v>107</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>238</v>
+        <v>245</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>240</v>
+        <v>247</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>229</v>
+        <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>16</v>
-[...35 lines deleted...]
-        </is>
+        <v>67</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="G32" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="H32" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="I32" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="J32" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K32" s="5" t="s">
+        <v>251</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="M32" s="5"/>
+        <v>252</v>
+      </c>
+      <c r="M32" s="5" t="s">
+        <v>253</v>
+      </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>242</v>
+        <v>254</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>16</v>
+        <v>255</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>243</v>
+        <v>256</v>
       </c>
       <c r="F33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G33" s="5" t="s">
-        <v>64</v>
+      <c r="G33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H33" s="5" t="s">
-        <v>244</v>
+        <v>257</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>245</v>
+        <v>258</v>
       </c>
       <c r="J33" s="5" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>246</v>
+        <v>259</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>247</v>
+        <v>260</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>248</v>
+        <v>261</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>249</v>
+        <v>262</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D34" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E34" s="5" t="s">
-        <v>95</v>
+        <v>76</v>
       </c>
       <c r="F34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G34" s="5" t="s">
-        <v>250</v>
+      <c r="G34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H34" s="5" t="s">
-        <v>251</v>
+        <v>263</v>
       </c>
       <c r="I34" s="5" t="s">
-        <v>252</v>
+        <v>264</v>
       </c>
       <c r="J34" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>253</v>
+        <v>265</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>254</v>
+        <v>266</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>255</v>
+        <v>267</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D35" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E35" s="5" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G35" s="5" t="s">
-        <v>257</v>
+      <c r="G35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H35" s="5" t="s">
-        <v>258</v>
+        <v>269</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>259</v>
+        <v>270</v>
       </c>
       <c r="J35" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>260</v>
+        <v>271</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>261</v>
+        <v>272</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>262</v>
+        <v>273</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>263</v>
+        <v>274</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>17</v>
-[...7 lines deleted...]
-        <v>264</v>
+        <v>76</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H36" s="5" t="s">
-        <v>265</v>
+        <v>275</v>
       </c>
       <c r="I36" s="5" t="s">
-        <v>266</v>
+        <v>276</v>
       </c>
       <c r="J36" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>267</v>
+        <v>277</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>268</v>
+        <v>278</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>269</v>
+        <v>279</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>270</v>
+        <v>280</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>17</v>
+        <v>102</v>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G37" s="5" t="s">
-        <v>271</v>
+      <c r="G37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H37" s="5" t="s">
-        <v>272</v>
+        <v>281</v>
       </c>
       <c r="I37" s="5" t="s">
-        <v>273</v>
+        <v>282</v>
       </c>
       <c r="J37" s="5" t="s">
-        <v>22</v>
+        <v>283</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>274</v>
+        <v>284</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>275</v>
+        <v>285</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>276</v>
+        <v>286</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>277</v>
+        <v>287</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>14</v>
+        <v>210</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-        <v>279</v>
+        <v>15</v>
+      </c>
+      <c r="D38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G38" s="5" t="s">
-        <v>280</v>
+      <c r="G38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H38" s="5" t="s">
-        <v>281</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>288</v>
+      </c>
+      <c r="I38" s="5"/>
+      <c r="J38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K38" s="5" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>284</v>
-[...3 lines deleted...]
-      </c>
+        <v>290</v>
+      </c>
+      <c r="M38" s="5"/>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>287</v>
+        <v>15</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>278</v>
+        <v>43</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>288</v>
+        <v>68</v>
+      </c>
+      <c r="F39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H39" s="5" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="I39" s="5" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="J39" s="5" t="s">
-        <v>52</v>
+        <v>196</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D40" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E40" s="5" t="s">
-        <v>95</v>
+        <v>68</v>
       </c>
       <c r="F40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G40" s="5" t="s">
-        <v>296</v>
+      <c r="G40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H40" s="5" t="s">
-        <v>297</v>
-[...1 lines deleted...]
-      <c r="I40" s="5" t="s">
         <v>298</v>
       </c>
+      <c r="I40" s="5"/>
       <c r="J40" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K40" s="5" t="s">
         <v>299</v>
       </c>
-      <c r="K40" s="5" t="s">
+      <c r="L40" s="6" t="s">
         <v>300</v>
       </c>
-      <c r="L40" s="6" t="s">
+      <c r="M40" s="5" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F41" s="5" t="s">
         <v>303</v>
       </c>
-      <c r="B41" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D41" s="5" t="s">
+      <c r="G41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H41" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="E41" s="5" t="s">
-[...7 lines deleted...]
-      <c r="G41" s="5" t="s">
+      <c r="I41" s="5" t="s">
         <v>305</v>
       </c>
-      <c r="H41" s="5" t="s">
+      <c r="J41" s="5" t="s">
         <v>306</v>
-      </c>
-[...2 lines deleted...]
-        <v>52</v>
       </c>
       <c r="K41" s="5" t="s">
         <v>307</v>
       </c>
       <c r="L41" s="6" t="s">
         <v>308</v>
       </c>
       <c r="M41" s="5" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F42" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="B42" s="5" t="s">
-[...14 lines deleted...]
-      <c r="G42" s="5" t="s">
+      <c r="G42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H42" s="5" t="s">
         <v>311</v>
       </c>
-      <c r="H42" s="5" t="s">
+      <c r="I42" s="5" t="s">
         <v>312</v>
       </c>
-      <c r="I42" s="5" t="s">
+      <c r="J42" s="5" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="K42" s="5" t="s">
         <v>314</v>
       </c>
       <c r="L42" s="6" t="s">
         <v>315</v>
       </c>
       <c r="M42" s="5" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
         <v>317</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>16</v>
+        <v>318</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>295</v>
+        <v>27</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>17</v>
-[...7 lines deleted...]
-        <v>318</v>
+        <v>76</v>
+      </c>
+      <c r="F43" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H43" s="5" t="s">
         <v>319</v>
       </c>
       <c r="I43" s="5" t="s">
         <v>320</v>
       </c>
       <c r="J43" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K43" s="5" t="s">
         <v>321</v>
       </c>
-      <c r="K43" s="5" t="s">
+      <c r="L43" s="6" t="s">
         <v>322</v>
       </c>
-      <c r="L43" s="6" t="s">
+      <c r="M43" s="5" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
+        <v>324</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="F44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H44" s="5" t="s">
         <v>325</v>
       </c>
-      <c r="B44" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C44" s="5" t="s">
+      <c r="I44" s="5" t="s">
         <v>326</v>
       </c>
-      <c r="D44" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E44" s="5" t="s">
+      <c r="J44" s="5" t="s">
         <v>327</v>
       </c>
-      <c r="F44" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H44" s="5" t="s">
+      <c r="K44" s="5" t="s">
         <v>328</v>
       </c>
-      <c r="I44" s="5" t="s">
+      <c r="L44" s="6" t="s">
         <v>329</v>
       </c>
-      <c r="J44" s="5" t="s">
+      <c r="M44" s="5" t="s">
         <v>330</v>
-      </c>
-[...7 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>177</v>
+        <v>144</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>335</v>
+        <v>193</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="F45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H45" s="5" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="I45" s="5"/>
       <c r="J45" s="5" t="s">
-        <v>338</v>
+        <v>196</v>
       </c>
       <c r="K45" s="5" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="L45" s="6" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>335</v>
+        <v>193</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="F46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H46" s="5" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="I46" s="5"/>
       <c r="J46" s="5" t="s">
-        <v>338</v>
+        <v>196</v>
       </c>
       <c r="K46" s="5" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="L46" s="6" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>350</v>
+        <v>43</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>295</v>
+        <v>44</v>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H47" s="5" t="s">
-        <v>351</v>
-[...3 lines deleted...]
-      </c>
+        <v>345</v>
+      </c>
+      <c r="I47" s="5"/>
       <c r="J47" s="5" t="s">
-        <v>330</v>
+        <v>47</v>
       </c>
       <c r="K47" s="5" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
       <c r="L47" s="6" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>350</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>295</v>
+        <v>193</v>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H48" s="5" t="s">
-        <v>357</v>
+        <v>351</v>
       </c>
       <c r="I48" s="5" t="s">
-        <v>358</v>
+        <v>352</v>
       </c>
       <c r="J48" s="5" t="s">
-        <v>330</v>
+        <v>47</v>
       </c>
       <c r="K48" s="5" t="s">
-        <v>359</v>
+        <v>353</v>
       </c>
       <c r="L48" s="6" t="s">
-        <v>360</v>
+        <v>354</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>361</v>
+        <v>355</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>362</v>
+        <v>356</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>350</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>33</v>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H49" s="5" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="I49" s="5" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
       <c r="J49" s="5" t="s">
-        <v>338</v>
+        <v>359</v>
       </c>
       <c r="K49" s="5" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="L49" s="6" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
+        <v>363</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="E50" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="F50" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="G50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H50" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="I50" s="5" t="s">
+        <v>366</v>
+      </c>
+      <c r="J50" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="K50" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="L50" s="6" t="s">
         <v>368</v>
       </c>
-      <c r="B50" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E50" s="5" t="s">
+      <c r="M50" s="5" t="s">
         <v>369</v>
-      </c>
-[...24 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
+        <v>370</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E51" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="F51" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="G51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H51" s="5" t="s">
+        <v>371</v>
+      </c>
+      <c r="I51" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="J51" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="K51" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="L51" s="6" t="s">
         <v>375</v>
       </c>
-      <c r="B51" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H51" s="5" t="s">
+      <c r="M51" s="5" t="s">
         <v>376</v>
-      </c>
-[...13 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>378</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E52" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="F52" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="G52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H52" s="5" t="s">
+        <v>380</v>
+      </c>
+      <c r="I52" s="5" t="s">
         <v>381</v>
       </c>
-      <c r="B52" s="5" t="s">
-[...23 lines deleted...]
-      <c r="H52" s="5" t="s">
+      <c r="J52" s="5" t="s">
         <v>382</v>
-      </c>
-[...2 lines deleted...]
-        <v>330</v>
       </c>
       <c r="K52" s="5" t="s">
         <v>383</v>
       </c>
       <c r="L52" s="6" t="s">
         <v>384</v>
       </c>
       <c r="M52" s="5" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
         <v>386</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D53" s="5" t="s">
         <v>387</v>
       </c>
-      <c r="D53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E53" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="F53" s="5" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H53" s="5" t="s">
         <v>389</v>
       </c>
       <c r="I53" s="5" t="s">
         <v>390</v>
       </c>
       <c r="J53" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="K53" s="5" t="s">
         <v>391</v>
       </c>
-      <c r="K53" s="5" t="s">
+      <c r="L53" s="6" t="s">
         <v>392</v>
       </c>
-      <c r="L53" s="6" t="s">
+      <c r="M53" s="5" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C54" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>387</v>
+      </c>
+      <c r="E54" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="F54" s="5" t="s">
         <v>395</v>
       </c>
-      <c r="B54" s="5" t="s">
-[...17 lines deleted...]
-      </c>
       <c r="G54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H54" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="I54" s="5"/>
+      <c r="J54" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="K54" s="5" t="s">
         <v>396</v>
       </c>
-      <c r="I54" s="5" t="s">
+      <c r="L54" s="6" t="s">
         <v>397</v>
       </c>
-      <c r="J54" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K54" s="5" t="s">
+      <c r="M54" s="5" t="s">
         <v>398</v>
-      </c>
-[...4 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C55" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>387</v>
+      </c>
+      <c r="E55" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="F55" s="5" t="s">
+        <v>395</v>
+      </c>
+      <c r="G55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H55" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="I55" s="5"/>
+      <c r="J55" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="K55" s="5" t="s">
+        <v>400</v>
+      </c>
+      <c r="L55" s="6" t="s">
         <v>401</v>
       </c>
-      <c r="B55" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D55" s="5" t="s">
+      <c r="M55" s="5" t="s">
         <v>402</v>
-      </c>
-[...27 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C56" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E56" s="5" t="s">
+        <v>404</v>
+      </c>
+      <c r="F56" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="G56" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H56" s="5" t="s">
+        <v>405</v>
+      </c>
+      <c r="I56" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="J56" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="K56" s="5" t="s">
+        <v>407</v>
+      </c>
+      <c r="L56" s="6" t="s">
+        <v>408</v>
+      </c>
+      <c r="M56" s="5" t="s">
         <v>409</v>
-      </c>
-[...34 lines deleted...]
-        <v>413</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
+        <v>410</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C57" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E57" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="F57" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="G57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H57" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="I57" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="J57" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="K57" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="L57" s="6" t="s">
         <v>414</v>
       </c>
-      <c r="B57" s="5" t="s">
-[...26 lines deleted...]
-      <c r="K57" s="5" t="s">
+      <c r="M57" s="5" t="s">
         <v>415</v>
-      </c>
-[...4 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
+        <v>416</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E58" s="5" t="s">
+        <v>417</v>
+      </c>
+      <c r="F58" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="G58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H58" s="5" t="s">
         <v>418</v>
       </c>
-      <c r="B58" s="5" t="s">
-[...21 lines deleted...]
-      <c r="H58" s="5" t="s">
+      <c r="I58" s="5" t="s">
         <v>419</v>
       </c>
-      <c r="I58" s="5" t="s">
+      <c r="J58" s="5" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="K58" s="5" t="s">
         <v>421</v>
       </c>
       <c r="L58" s="6" t="s">
         <v>422</v>
       </c>
       <c r="M58" s="5" t="s">
         <v>423</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>