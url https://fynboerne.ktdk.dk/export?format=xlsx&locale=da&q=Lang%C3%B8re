--- v0 (2026-05-10)
+++ v1 (2026-09-29)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="233" uniqueCount="167" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="176" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -426,51 +426,51 @@
 Skåne
 [På kuvertens bagside:]
 Hilsen fra Tante!
 [Poststempel]
 [I brevet:]
 Snøde – Langeland
 d: 17de Marts.
 Kære Astrid.
 Jeg glemte Dig ikke i Gaar, men var saa lidt oplagt til at skrive og Vejret for grufuldt til [”til” indsat over linjen] at faae Brevet hen Jeg kom i Lørdags, en udmærket Rejse, om Morgenen 6½ fra Syberg, i Rudkøbing Kl. 10, med Bilen hertil ved 12½ Tiden lige til deres Middag. Nu bliver jeg her til ca. d: 25de. Poul og lille Johanne ventes Langfredag og Barnet bliver her en lang Tid. De første Dage i April senest er jeg hjemme igen. Christine og Alhed boer i min Lejlighed fra i Onsdags og er saa glade ved det. Las er kommen fra Sprogø med 7 dejlige Billeder og tænk allerede i Fredags var der solgt et af dem til 2500 og et til 600; han sælger nok alt paa den Frie! Det er dejligt! Nu kan de da med rolig Samvittighed bygge Udhus! Minna og Andreas har meldt sig til dem i Paasken. de kommer selv hjem Skærtorsdag. Lysse boer hos Swanes. Syberg var yderst sparsommelig denne Gang, ikke Antydning af Godter, ingen Indbydelse til Elle og Johanne om at komme derud, mens jeg var der, ingen Godter med da jeg en hel Dag var i Kerteminde; noget helt usædvanligt altsammen! Men jeg havde det frit og rart, var en Del nervøs, da jeg kom, mit Hoved er jo ikke helt i Orden. Jeg kan ikke lade være med at tænke paa vores eventuelle Rejse, hvad kan Du?? – Jeg vilde have vældig godt deraf. Første Halvdel af [”Halvdel af” indsat over linjen] Juni skal jeg være i Kerteminde, d.v.s. inden Midten af Juni; det passer jo udmærket, dersom vi bare rejser en halv Snes Dage. Til den Tid skal jeg virke for Elle; det var for tidligt nu at gaa til Fiskeri[ulæseligt]! Jeg havde en yndig Dag i Kertem; Johanne var hos os til Kl. 3, og vi kom derover ved 5Tiden til en fin Aften. Tænk at Marie skal fra dem nu til Paaske, styre Huset for en ung Andresen, der har købt en Gaard i Skåne ved Ringsjøen, have 30 Kr. mdl. Johanne vil prøve i Sommer ene med Christiane, som vil blive ene, nu Marie rejser. Det kan være baade godt og ondt. Elle har nu 20 Elever, ca 50 Kr. om Maaneden. Hun sætter Penge i Banken! Det er godt gjort! Andreas gav hende nylig 13 Kr; men det er jo godt, hun har lidt at tage til. – Syberg nævnede intet om Understøttelse, det maa han helt have glemt!! Her er saa lidt at skrive om. – Jeg besøgte Ludvig og hans Kæreste var bestilt til at være der; hun er rigtig sød og naturlig, ligner ingen Skuespillerinde, har gaaet to Aar paa Kgl. Teaters Elevskole; men blev ikke antaget; kun 3 af 30! en af hendes Kammerater saa jeg som Agnete i Elverhøj nylig med Lysse. Undres paa, at hun vil have Ludvig!! - De skulde til Charlottenlund i Paasken, hvis de kunde for Prøven. Hun er engageret igen med 30 Kr. Tillæg næste Saison, men kan ikke, vil vist til Aarhus! Men har vist ikke videre Roller. Jeg vilde nok have set ham spille men i ”Hans eneste Kone” med en Masse Personer var han slet ikke og hun kun en lille Rolle. – Hils de kære Unger, det kan blive morsomt, naar I kommer til mig en Tid i Sommer, mens A. har Ferie. –
 Kærlig Hilsen!
 Mor.</t>
   </si>
   <si>
     <t>21. jan. 1914</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/qCtlDz8Q</t>
   </si>
   <si>
     <t>1914-04-10</t>
   </si>
   <si>
     <t>Ebbe Branner
 Frits Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Adam Goldschmidt
 Ina  Goldschmidt
 Christian  Houmark
 Alhed Larsen
 Georg Larsen
 Anna Marie  Larsen, Georg Larsens hustru 
 Christine  Mackie
 Peter Magnussen
 - Svendsen, Fru
 Carl Christian  Swendsen
 Hempel Syberg
 Andreas Warberg
 Minna Warberg
 Viggo Winkel</t>
   </si>
   <si>
     <t>Laura Warberg var begyndt at brodere et tæppe til Astrid, men da Laura fik problemer med øjnene, aftalte de to, at Astrid selv skulle sy det færdigt. Sagen er omtalt i flere breve i foråret 1914. 
 Den baltiske Udstilling åbnede 5. maj 1914 i Malmø og skulle efter planen have varet til 30. september, men den sluttede reelt, da 1. verdenskrig brød ud i august. Johannes Larsen havde et antal billeder med på udstillingen. Astrid Warberg-Goldschmidts gymnastikhold skulle, som det fremgår, holde opvisning i forbindelse med udstillingen. 
 Sirts er lærredsvævet bomuldsstof ofte med påtrykte mønstre.
 "Kancelliet" var Carl Swendsens kælenavn. 
 Hovedbygningen på herregården Risinge blev opført i 1750, ombygget i 1934 og fredet i 1989. Herregården er beliggende i Kerteminde Kommune på vejen mellem Kerteminde og Nyborg. Ejer 1902-1927 var Rasmus Kattrup, som var Minna Warbergs farbror.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2626</t>
   </si>
@@ -478,87 +478,87 @@
     <t>Laura Warberg sender snarest broderi og penge.
 Nu er det sikkert, at Astrid Warberg-Goldschmidt skal optræde (med sit gymnastikhold) på Den Baltiske Udstilling.
 Alhed Larsens fødselsdag er blevet holdt. Laura gav hende en vimpel og et ærmeforklæde. Johannes Larsen/Las' gave var en bog med tegninger af hans billeder fra Fiil Sø. Disse malerier skal udstilles hos Winkel &amp;amp; Magnussen og er nok 50.000 kr. værd. 
 Christian Houmark er blevet ny husven hos Alhed og Johannes Larsen. 
 Minna og Frederik Andreas/Dede Warberg er i Kerteminde. De venter barn, men Minna har det godt. I dag skal Laura og otte andre til middag på Risinge.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/kAO8</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
 St. Pauli Kyrkogatan 19
 Malmø
 Skåne
 [På kuvertens bagside: Poststempel]
 [I brevet:]
 Langfredag – 1914
 Kære Astrid!
 Først i Aftes læste jeg Dit Brev til Alhed, og fik derved at vide, jeg kunde have sendt Broderiet nu. Men saa sender jeg de 3 Kr. en Gang paa en Anordning, [Skrevet oven over linien: ”til Dig selv”] og Pakken til P. Skramsgade, den haster det jo ikke med. Da jeg intet hørte fra Dig, gik jeg saa smaat og tænkte, Du mulig kom, men Du er altsaa helt engageret i Paasken. Nu er det altsaa sikkert, at Du kommer med i Opvisningen paa den baltiske, det er morsomt. Vær nu forsigtig! – Branners kommer alligevel ikke til Odense nu, da Syberg alligevel ikke vil have dem; Christine er daarlig i sin Blindtarm og han selv har noget Repræsentation d: 12_te_, for fremmede. – Alheds Fødselsdag gik meget fornøjeligt; der var fin Aften for os alle ogsaa Grosses, ingen Børn. Hun fik af mig en Vimpel, som hun var meget glad over, og et stort lyseblaat Sirtses lange [”lange” indsat over linjen] Ærmeforklæde, naar hun skal i Køkkenet i sin Stads, ogsaa meget velkomment. Af Las en fin Bog med Tegninger af alle de Billeder, han har malet ved Fiil Sø; en uhyre Produktion, som vist skal udstilles hos W &amp;amp; Magnussen til Efteraaret: Alhed mener hele Produktionen deroppe vil blive for en ca. 50000 Kr. – der vil gaae meget ved en Udstilling og til Museet. Forfatteren Chr. Houmark er bleven Husven i Villa ”Be”, har læst et nyt Skuespil for dem en Aften til Kl. 2½! – var en Aften sammen hos ”Kancelliet”!! hvor han var svært charmeret i dem – Christine og Alhed – de læser Fransk hos Fru Svendsen. 
 I Gaar Kl 2 kom Dede og Minna, hun syg af Sult, de kunde intet faae paa den forsinkede Rejse. Har jeg fortalt, at der ventes en lille i September? de er vældig glade; det kendes næsten ikke paa hende, hun er saa storartet rask, har næsten ikke haft Kvalme. I Dag er vi alle – 9 Mand høj, kun voxne – bedt til Middag paa Risinge Kl. 6, Agraren kører. Trods Regnen var Dede og Minna en Visit hos mig i Formiddags. Nu Farvel lille Putte.
 Kærlige Hilsner til Dig og de søde Unger!
 Bedstemor.</t>
   </si>
   <si>
-    <t>29. maj. 1922</t>
-[...8 lines deleted...]
-  <si>
     <t>1922-05-29</t>
   </si>
   <si>
     <t>Besser</t>
   </si>
   <si>
     <t>Besser, Samsø
 Hjortholm, Samsø
 Langøre, Samsø
 Møgelskaar, Samsø</t>
   </si>
   <si>
     <t>Sigurd -</t>
   </si>
   <si>
     <t>Johannes Larsen har været på tur til øen Hjortholm ved det nordlige Samsø. Mens selskabet afventer Rylens ankomst, har de været på udflugt med en lokal lærer.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/B3iq</t>
   </si>
   <si>
     <t>Besser 29 Maj. 1922. Mandag.
 Kæreste Alhed.
 Tak for dit lange Brev, som laa her i Forgaars Aftes da vi kom hjem fra Hjortholm hvor vi havde været hele Dagen. Det er en dejlig Ø den største i Stavnsfjord. Jeg fik tegnet og malet lidt der, bl.a. en Ederfugl paa Reden, men det var et kedeligt Vejr det blæste en lille Storm hele Dagen. Forhaabentlig for vi bedre Vejr til resten af Øerne. I Dag er det igen godt Vejr og vi venter at Rylen kommer, vi cykler saa til Langøre og gaar om Bord. I Gaar var vi en Tur i Bil med en Lærer her der hedder Sigurd, ude ved noget der hedder Møgelskaar. Jeg har nu faaet lavet 30 Tegninger i Blokbogen og nogle Tegninger og do farvelagte i den mindre Skitsebog. 
 Mange kærlige Hilsner 
 Din 
 JL.</t>
+  </si>
+  <si>
+    <t>29. maj. 1922</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til de Sydfynske øer.
+Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/6XCCIPMy</t>
   </si>
   <si>
     <t>1922-05-31</t>
   </si>
   <si>
     <t>Langøre</t>
   </si>
   <si>
     <t>Langøre, Samsø
 Kyholm, Samsø
 Vejrø, Samsø
 Fænø
 Hjelm
 Tunø 
 Æbelø
 Endelave
 Hundsholm
 Bosserne</t>
   </si>
   <si>
     <t>Bertram -
 Achton Friis
 Vagn Jacobsen
 Andreas Larsen
 Johan Larsen
@@ -689,51 +689,51 @@
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Hareskov St.</t>
   </si>
   <si>
     <t>Ruth -
 Grethe Bichel
 Peter Bichel
 Alhed Marie Brønsted
 Louise Brønsted
 - Christoffersen
 Knud Dalhoff Larsen
 Adam Goldschmidt
 Ina  Goldschmidt
 Bodild Holstein
 - Jantzen, Lindøgaard
 Grethe Jungstedt
 Alfred Larsen
 Andreas Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Gudmund Larsens kone
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Andreas Warberg
 Erik Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Sagen om at Ina/Sjums er genfundet kendes ikke. 
 "Den gamle Adam" er formodentlig Inas bror, Adam Goldschmidt.
 De to Holsteinere: Den ene er formodentlig Bodild Holstein, men hvem den anden er vides ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0605</t>
   </si>
   <si>
     <t>Det er godt, at Ina/Sjums er genfundet.
 Johanne/Junge og Adolph/Agraren Larsen ejer nu Lindøgaard. Johanne beskriver i brevet rummene og deres indretning samt gårdens faciliteter, dens pris mm. Andreas/Dedde Warberg har været på besøg og ordnet papirarbejde. Han var begejstret for gården.
 Johanne Larsen har haft mange gæster, der ville se gården.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/14rd</t>
   </si>
   <si>
@@ -750,51 +750,51 @@
 [I brevet:]
 Lindøgd. pr. Dræby Tirsdag Aft. d. 18-4-1933.
 Kære lille Dis!
 Du skal være den første jeg skriver til her fra Lindøgaard og du var også den første jeg fik Brev fra. Tusind Tak for dine to gode Breve! Hvor er du dog deltagende og optaget af vore store Begivenheder. Men lad mig nu allerførst ønske dig til Lykke med din genfundne Sjums! Hvilken stor og glædelig Begivenhed! Jeg undrede mig over, at du ikke raabte højere Hurra, da Sjums var saa fornuftig at slippe ”den gamle Adam”, det jublede jeg jo saadan over og syntes at det gav godt Haab om Fremtiden for hende og dig. 
 Ja, nu er vi altsaa i Gang som Ejere af den herligste gamle Bondegaard du kan tænke dig; vores Opholdsrum er en veritabel gammel Folkestue – det kaldte Jantzens den, men i gamle Dage, har de jo nok kaldt den Davlestouen; der er en lang Bænk langs de tre smaa Fag Vinduer, et langt smalt Træbord foran og ved Enden af den en kort Slagbænk af malet Fyrretræ (den fik vi straks hentet ned fra Loftet) den venter paa at Tinge skal faa Tid til at tømre Sædet i Orden, saa skal der lidt Hynder paa og det skal være Agrarens Plads; over den hænger Lases henrivende Træsnit af gamle I.A. 
 Vi er ikke paa langt nær i Orden; først i Lørdags flyttede Jantzens deres sidste Sager herfra og for øvrigt har vi ikke haft megen Tid; det daglige Arbejde ogsaa tager en stor Del af Dagen og for Mændenes Vedkommende hele Dagen, saa der levnes ikke megen Tid til at komme i Orden; men her er da beboeligt. En lille Stue ved Siden af Folkestuen er næsten færdig, den store Forstue med den gamle Kiste, Buffetten [det andet ”f” i ordet overstreget] og en lille Sofa er ogsaa pæn og ryddelig ligeledes det store luftige 3 Fags Sovekammer; men Havestuen, som bliver vor fine Stue og de andre Kamre er helt rodede endnu. Manse og Tinge vil bo i det store Karlekammer; det er det eneste Sted hvor vores store Hjørnesofa kan staa; det er jo lidt trist at f [”f” overstreget] vi ikke kan nyde dens Hygge mere og der er den Hage ved det, at der ikke er Kakkelovn i Karlekamret – du forstaar, ingen Skorsten; og Petroleumsovn giver ingen Hygge.
 Dedde var her d.1st April for at skrive Papirer; han var uhyre begejstret over det hele. Han fandt den imponerende velholdt, billige [”e” sidst i ordet overstreget]! Var det ikke morsomt han er ellers altid saa skeptisk. Det var en uhyre festlig Dag og Dedde syntes, det var den fredeligste Handel, han havde været med til, ingen Skænderi af nogen Art. Da vi nærmede os Gaarden sagde Dedde ”Ih du forbarmende” og da vi stod i den og han beskuede de 4 Længer sagde han: Død og Pine! Saa imponeret var han! Jeg maa tilstaa at det forbavsede mig lidt og jeg snakkede lidt om Rotternehullerne [”rne” i ordet overstreget; ”hullerne” indsat over linjen] i Tagene ”Tagene!” sagde Dedde, ”nej de er da saa velholdte”. Han havde aabenbart tænkt sig at til den Pris 45,500 Kr for 45 Td Land maatte der være store Brist. Besætningen er fuldtallig og alt i Maskiner. Indlagt Vand (ikke i Køkkenet, men i Bryggerset ved Siden af) som kommer fra en Kilde og meget billig. Elektricitet, hvilket betyder meget da al Kraft jo gaar ved Elektricitet
 20/3. Jeg naar intet Skriveri; maatte i Seng i Aftes Kl 7½. Lugge og Elle kom Paaskelørdag til Eft.Te. Bes, Puf, Else Overgaard. Jantzen, som vi købte Gaarden af samt Fru Christoffersen (de er alierede!) tidligere Ejer af Gaarden, hun lader Penge staa i den – var her for at flytte deres Sager; vi var 9 til Middag, saa Kjerteminderne, saa Grethe Bichel, Henrik og to Holsteiner; Ruth og Kirsten kom Langfredag, men de maatte tage til Kjert. om Aftenen; næste Dag fik vi indrettet Sengelejlighed til dem. Han er meget tiltalende Hils ham. Du vil forstaa at her var Menneske_vrimmel_. Jeg kunde have ønsket lidt mere Ro, naar Lugge var her; hun var ligeså interesseret som hvis det havde været dig; hun er meget begejstret, så alt; desværre surt Vejr. Ingen Hygge her den Dag. Elle er nu rejst til Stockholm ved du at Grethe blev opereret for c. 14 Dage siden. Svulst paa Æggestokken, det gik helt godt.
 Jeg har ingen Tid. Naar du skriver, stil mig saa Spørgsmaal om det hele her, jeg ved ikke, hvad du ved og hvad ikke. 
 Du hører fra mig d. 26.
 Tusind Hilsner til Jer alle tre
 Din Junge</t>
   </si>
   <si>
     <t>1937-03-30</t>
   </si>
   <si>
     <t>Daisy  Berg
 Else Birgitte Brønsted
 Louis Golding
 Ina  Goldschmidt
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Thomas Mann
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Christine Swane
 Lars Swane
 Lasse Taaning
 Albrecht  Warberg
 Andreas Warberg
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen
 Karl Zeckendorf</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Lars/Lasse Taanings bror, svigerinde og dennes veninde var. Gurli, "Krastine", Kat. Sørensen, Eggert og Franzen kendes heller ikke. 
 Det er uklart, hvem det er, som Johanne C. Larsen omtaler som "ens Svigersøn". Selv havde hun ikke i 1937 en svigersøn. Det vides ikke, hvad Ina Goldschmidts barn/Astrid Warbergs barnebarn hed. 
 Sechendorf er Karl Zeckendorf, som var en jødisk øjenlæge. Janna Schou, Astrid Warbergs datter, var i et kærlighedsforhold til ham, indtil han blev ført til koncentrationslejren Sachsenhausen og myrdet.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0803</t>
   </si>
   <si>
     <t>Johanne C. Larsen har slagtet, og midt i arbejdet med dette kom der gæster. Hun er ked af, at Astrid Warberg var så berørt af ikke at blive inviteret til Else Birgitte/Mudis bryllup. Johanne blev heller ikke inviteret. Hun er bitter over, at Brønsted-familien udelukker Astrid. 
 Det er et stort påskegilde, Astrid har haft. 
@@ -831,52 +831,52 @@
 Elle sendte Julekort til din gamle Adr. Lindevej. Fik du det ikke? Saa maa Jeres Postvæsen da rigtig skamme sig
 [Skrevet langs venstre margen på s. 4:]
 Jeg ser ved Gennemlæsning, at jeg har skrevet lidt for hvast mod vores skikkelige Telefo-radio, den generer mig da egentlig ikke meget
 [Indsat i venstre margen s. 7:] S.u.</t>
   </si>
   <si>
     <t>1937-08-05</t>
   </si>
   <si>
     <t>Johan Larsen</t>
   </si>
   <si>
     <t>Kerteminde</t>
   </si>
   <si>
     <t>Dot -
 Johannes Nicolaus Brønsted
 Louise Brønsted
 - Gregersen, maler
 Niels Hansen
 Hatla Helweg-Larsen
 Andreas Larsen
 Elena Larsen
 Vilhelm Larsen
 Gudmund Larsen 
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Elena Larsens veninde
-Else Larsen, Else, Andreas Larsens kone
 Kirsten Larsen, Gudmund Larsens kone
 Ellen  Sawyer
 Robert Svendsen
 Frederik Warberg</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Andreas/Puf og Johannes Larsen har været på Samsø, hvor de besøgte Falkentorp, Niels Hansen m.fl.
 Larsen har undulater i haven.
 Hatla og hendes børn har været på besøg.
 Larsen og familie skal til bryllup hos Vihelm/Klaks.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4hLu</t>
   </si>
   <si>
     <t>Kjerteminde 5 Aug 1937.
 Kære Lysse!
 Tak for Brevet, det var dejligt at høre at alt staar godt til derovre, vi var begyndt at blive utaaalmodige Forrige Lørdag sejlede Puf og jeg med Christiansen op til Langøre for at besøge Niels Hansens der laa der med deres Baad. Vi havde fint Vejr og kom der op paa 5 Tim, 12 Mils Fart. N var ikke i Baaden, men til 27 Aars Jubilæum hos Flyveren Robert Svendsen/den første Øresundsflyvning, og vi blev hentede derop til Sjusser. Om Aftenen spiste vi hos Niels Hansens sammen med Ole Falkentorps der bor der. Næste Formiddag gik vi en Tur over til Vestsiden af Øen og efter Middag tog vi en Bil til Langdalen og Ballebjerg og om Aftenen spiste vi til Middag hos Falkentorps, friske Hummere Øl og Brændevin og Aal i Karry og Melon. Næste Morgen sejlede vi hjem og var her Kl. 12. Vores Undulater som jeg lukkede ud til Paaske (5) reduceredes efterhaanden saa der i Pintsen kun var 3 og et Par Dage efter forsvandt de 2. Den tilbageblevne ♀ havde slaaet sig ned i en Mejsekasse i Kirsebærtræet. Forhaven, hvor den udrugede og opfødte 3 Unger (2 grønne og en gul) den ene grønne forsvandt mens vi var paa Samsø, og Hunnen som jeg havde sat i Bur sammen med en ♂ jeg havde faaet hos Maler Gregersen, havde lagt 2 Æg, som jeg slog i Stykker og lukkede saa Parret ud. De flyver alle 4 ind i Buret og æder. For 14 Dage siden havde vi Besøg af Hatla og Børnene paa Cykletur til Jylland. Hanne og Dot har været her. Magisteren og Lugge hos Elle, de rejste i Gaar og Dede kom. I Overmorgen skal vi til Bryllup hos Klaks. Gudmund og Kirsten. Jeg er nu kommen helt godt i Gang med at bestille noget. Jeg tænker I ser os ca midt i Maaneden. Det maa være en dejlig Tur for Bimse. De er vel hjemme igen naar Du faar dette. Mange Hilsner til Jer allesammen ogsaa fra Puf og Else.
 Din Far.</t>
   </si>
   <si>
     <t>1941-04-08</t>
@@ -1028,56 +1028,113 @@
 [I brevet:]
 Lindøgaard 25 Aprl. 1942.
 Kæreste lille Dis!
 Tænk, at der er gaaet tredsindstyve Aar siden den Morgen, da vi fik Budskabet, at Mor havde faaet en lille Pige og kort efter betroede gamle Ma’ Frits os, at der havde været en lille dødfødt ogsaa. Lærerinden eller hvem det nu var havde besluttet, at vi intet skulde vide om det – om det regnedes for an Slags Usædelighed og hvordan – ved jeg ikke. Da vi Børn saa fik Lov til at se ind til Mor, fortalte hun os ganske aabent og naturligt, at der havde været en lille Pige til, men at hun var dødfødt. Det tog Mor vældig Kegler paa hos os, for vi kunde da som rimeligt var ikke forstaa, hvad det Hemmelighedskræmmeri skulde til.
 Til Lykke, lille go’e Dis! Gid alt maa gaa ad den lyse Side til; det er sandelig ingen Skade til at ønske det, for hvor det dog altid har let ved at gaa til den mørke! Jeg husker, at Lugge en Gang har smilet lidt, fordi jeg næsten satte Helbredsønskerne over alle andre, men helt hen i Vejret er det nu ikke. Det gode Helbred er næsten en Slags Basis for alt andet – naturligvis inden for rimelige Grænser. – Jeg tror, at jeg vil bruge denne runde Fødselsdag til at sige dig, at jeg er taknemmelig for det Venskab, der har været mellem os i snart de fleste af alle de mange Aaar og sige dig Tak, fordi du altid har været mig en saa fuldtro Ven. Aldrig har du svigtet mig, lille Dis, altid har du været Trøst og Støtte for mig, naar Livet for mig gik til den mørke Side og dine Trøstens Breve har altid været mange og lange.
 Det er kedeligt, at jeg slet ikke ved noget om, hvordan du har det, om du er bleven saa rask, at du har kunnet forberede lidt Festlighed til paa Søndag eller om du, hvad Himmelen forbyde, stadig ligger til Sengs og al Festlighed strøget. Det vilde rigtig nok være trist, for saa vidt jeg har kunnet forstaa, har du glædet dig til Dagen. 
 Lørdag. Tiden løber jo fra mig! Dette skulde for Resten heller ikke være et af de lange – dagligdags – Breve, hvor jeg snakker op om alle mine smaa Hændelser og Begivenheder her hjemme fra, tit tænker jeg paa, naar jeg saadan sidder og skriver op om dem ”hvor det maa kede den og den”, men jeg kan jo ikke andet. En Smule Begivenheder skal du nu have ogsaa denne Gang, for jeg ved, det vil glæde dig: den 22_nde_ April fik vi Vand; det blev som du kan tænke hilst med Jubel af hele Husstanden; Frk. Kristensen og vores lille Hjælpepige, som bærer det skønne Navn Irene, maatte køre alt Vand til en stor Vask inde fra R. Larsens paa den lille Malkevogn; Mandfolkene havde for travlt til at vi vilde bede dem om det. Mærkeligt at det har været saa længe om at tø, Rørene ligger vist ikke en Gang en Meter nede i Jorden. 
 En anden Begivenhed er, at nu har Løgstrup købt Ejendom nede i Gestelevlunde, kun en lille halv Mil fra det Sted som Sofies og Peters ældste Datter har. - Vi var ellers begyndt at blive betænkelige, fordi det syntes umuligt for for ham at faa noget, han og Peter syntes om, men nu naaede det sig til min store Lettelse. 
 Den tredje begivenhed er, at nu er Tinge bleven skilt – jeg mener faaet sin Skilsmisse lovformelig i Orden; du vil maaske synes det ikke har saa stor Betydning, men vi har gaaet og været bange for, at de skulde kræve ham dømt til at betale hende en Sum Penge, fordi han nu har købt Ejendom; ikke saa lidt tydede derpaa men han skaffede en god Uformuenheds-Attest – attesteret af vor Sogneraadsformand – og saa har de kunnet indse deres Afmagt paa det Punkt. 
 2. 
 Dit Fødselsdagsvejr bliver der vist ikke saa meget at klage paa, bare det vilde blæse lidt mindre; stille Solskin er jo bedre og vil give en festligere Dag for Jer. Den skarpe Vind fra N. Øst hindrer mig i at sidde i Haven i Solen, hvilket jo er saa værdifuldt for mig. Men en god Ting har der været ved Blæsten, den har faaet Møllen til at gaa rundt nede ved Inddæmningerne, saa Vandet paa Tinges 4 Tdr. Land Indd.n. har kunnet løbe ud i Stranden og det er værdifuldt for ham – de forskellige Interesser falder ikke altid sammen!
 Fordi jeg i Gaar havde skrevet om vores lange Venskab, laa jeg i Aftes og tænkte paa de fjerne Tider og kom til det Resultat, at vi egentlig ikke til Stadighed har været ret meget sammen siden den Gang, da jeg ydede dig, Tutte og lille Krastine fra Degnens min pædagogiske Undervisning Saa kom du til Ølstedgaard og siden kom jeg til Kjøbenhavn og da jeg 1901 kom tilbage til Erikshaab var du andre Steder f. Eks. i Italien – eller var det senere, ja du kom til Odense for at læse, men da Far døde kom du derfra og var vist hjemme en Tid, men det er alligevel ikke meget vi har været sammen i det daglige. Men Forbindelsen mellem os har været konstant og har aldrig svigtet. 
 Det er underlidt saa lidt den Slags Livsværdier betyder for - - hvordan skal jeg udtrykke mig – det brede Lag, Folket. Da jeg hørte at Louise Løgstrup skulde bo saa tæt ved sin Søster, himlede jeg lidt op om det glædelige deri, men Peter sagde lisse tørt: nå-å den Slags har da ikke noget at sige, de hugger saamænd saa tit paa hinanden. Og da jeg beklagede at Løgstrups nu rejste bort fra Peter og Sofie, slog han det ogsaa hen som noget ganske betydningsløst. Maaske betyder det i Virkeligheden ligesaa meget for dem som for os, men de gør sig det bare ikke klart. 
 Den gode Elle var herude i Lørdags, og vi havde en dejlig Snakkeeftermiddag. Hun sad og havde travlt med din Pude, den blev nydelig, synes jeg, hun er en Svend til at lave sådan noget. Gør det noget at du faar 2? jeg synes det ikke, man kan i Virkeligheden bruge Masser af Puder. At Bagklædningen paa min ikke ”staar” til Forsiden opdagede jeg for sent og var ikke saa lidt ked af, men saa trøster jeg mig med, at begge Sider jo ikke skal ses paa een Gang. Og saa er det jo ikke saadan heller, at man gaar ind i en Butik og vælger nogle smukke Farver ud, nej i disse Tider ma man pænt nøjes med, hvad Uldgarn, man har, eller rettere hvad Tørklæder man har at trevle op af. Nu maa du nøjes, lille Dis! og finde en lille obscur Plads til den.
 Der gaar ikke en Dag, hvor jeg ikke tænker paa, hvor det er dejligt at I kommer herover; een Ting spekulerer jeg paa: hvor skal I faa noget at gøre Ild ved, naar I skal ”koge” Jer en Taar Te eller Kaffe el. spejle Jer et Æg? Vi er holdt op med at fyre her i Stuen undt. lige om Morgenen, fordi vi ikke har og ikke kan faa Brændsel uden lige til Komfuret, og jeg fryser tappert. Lille Irene sagde i Dag: Jeg kan ikke lide, De saadan skal sidde og fryse! Var det ikke sødt? I skulde vel ikke have et af de gode Spritapparater, som de bruger, naar de ligger i Telt. Petroleum til Primus er jo en fjern Drøm – som saa meget andet. Tinge siger at naar han har sejlet med Lasse Taaning har de haft et Spritapparat, som de kunde koge Kartofler paa – og det varer jo da ½ Time. Ellers kan Axel saamænd samle Brænde i vores Have, hvor der ligger Masser. Alle Kneb gælder i Tider som disse. 
 Saa, nu lukker Agraren Porten op og kommer med sine Heste, begge Parter glæder sig til Middagsmaden – vi skal have gule Ærter, som vi elsker.
 Nu er Papiret ogsaa fuldt og et Fødselsdagsbrev præsteret, som ikke er nær saa ”sødt og godt”, som det skulde have været (et Brøl og en Stud), men maaske du dog har mærket, at du er i mine Tanker og at jeg ønsker dig Alverdens gode Ting. Tusind Hilsner fra din Junge
 [Skrevet langs venstre kant s. 4:]
 Hils Janna og Axel! Alle her hilser og ønsker til Lykke. 
 [Skrevet langs venstre kant s. 2:]
 Som du ser, sender jeg først Brev i Dag, da jeg tager det som en Selvfølge, at I henter Post. 
 [Skrevet på hovedet øverst s. 1:]
 Hils Lugge og Tutte saa mange Gange; sig til Tutte, at jeg er flov over mig selv, men at hun snart hører fra mig – haaber jeg da</t>
   </si>
   <si>
+    <t>1943-04-29</t>
+  </si>
+  <si>
+    <t>Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Lindøgaard</t>
+  </si>
+  <si>
+    <t>Ellen Agnete Amstrup
+Adolph Larsen
+Andreas Larsen
+Else Larsen
+Johannes Larsen
+Nete -, Laura Warberg Petersens veninde
+Ellen  Sawyer
+Erik Warberg Larsen
+Grete Warberg Larsen
+Martin Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Jørgen og rutebilchaufføren Due Andersen kendes ikke. Ej heller Kristian, Hanne, gamle Fru Andersen, Ruth og Fru Petersen. 
+Thinesen er formodentlig Grete Warberg Larsen, f. Tinesen/Thinesens far. 
+Malling Kirke: På på den sydlige side af kirkegården findes resterne af et rundt kampestenstårn bygget som et fæstningstårn i 1200-tallet. Tårnet har oprindelig været omkring 14 meter højt og var en vigtig del af den “fæstning”, kirkegården var indrettet som. (Wikipedia sept. 2027).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8411</t>
+  </si>
+  <si>
+    <t>Jørgen har været hos Johanne/Junge og Adolph Larsen i påsken. 
+Det er trist for Laura/Bibbe Warberg, at Nete skal rejse.
+Hanne er kommet til Faaborg, og hun har alt for meget at lave.
+Johanne har været på besøg hos Ellen Sawyer. Erik/Tinge Warberg kom dertil, efter at han havde solgt knabstrupperne. Det lykkedes Johanne at finde en bog, som var blevet væk.
+Tinesen er død.
+Erik Warberg farter meget rundt.
+Sagen om rundkirken i Malling er interessant.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/HV02</t>
+  </si>
+  <si>
+    <t>Lindøgaard 29-4-1943.
+Kære lille Bie!
+Nu er Kl. halv 1, nu er det saa, om jeg kan et nogenlunde Brev til Posten kommer. Jørgen rejste nu til Formiddag, Manse kørte ham hen til 11 11 og inden jeg saa fik vasket op og lidt andre daglige løbende Ærinder besørget var det Middag; jeg har Fornemmelsen af at have forsømt dig i denne Paaske, men Jørgen fylder Tilværelsen ud, saa der daarlig bliver Tid til Breve. Jeg har været forfærdelig glad ved at have ham, den gode Jørgen og jeg fik det Indtryk, at det ogsaa har været lidt af en Vederkvægelse for ham at være her.
+Tak for dit Brev lille Skipper, sikken et Held, at du og din Nete havde netop Langfredag med det vidunderskønne Vejr til Jeres Fridag. Ja, hvor det maa blive svært for dig at komme af med den gode Nete; hvis hun ikke er rejst, naar du faar dette, hils hende saa så varmt fra mig, jeg synes ligefrem, jeg kender hende og holder af hende. Hvor skal hun hen? paa Sindss.hosp.? I maa da saa faa nogle nye nu, hvordan mon de bliver? Nete ringede i Gaar. Den lille Prinsesse Hanne er nu kommet til Fåborg, d. 9_ende_ vist; de havde talt om hende i Telefonen en Aften og da var hun glad og all right; næste Dag fik de et Brev med lutter Jammerklager; hun havde faaet en forfærdelig streng Oversygepl., der var saa meget Arbejde, hun sled og sled og trods al Umage kunde hun aldrig gøre det godt nok. Nete sagde, at Kristian var ude af sig selv, men det kan ikke nytte, sagde Nete, hun er saamænd saa sund og stærk og kraftig nu, at det kan ikke gøre hende noget at tage fat - hvor er Nete fornuftig! Jeg har altid haft en Fornemmelse af lidt forkælet der. Ligner det noget at gøre Kr. og Nete saa kede af det med Jammerhyl; det var ligesom da hun den Sommer laa til Sengs og var meget syg, og saa stod op og cyclede til Lindøgaard. Hvor er der anderledes Krummer i Land! Hende kunde jeg nu godt lide.
+Vi var saa hos Elle 2_den_ Paaskedag, Fatteren kørte Jørgens og mig til Rutebilen, Tinge skulde cycle ud med Knabstrupperne, som jo er solgt formedelst 2300 Kr. Due Andersen kørte os videre ad Langegade, da vi var de eneste i Bilen; han drejede saa om der ved Jernbaneoverskæringen, saa vi havde kun et Par Skridt op til Elle, det arrangerede Elle ["Elle" overstreget] Jørgen. Vi var der ved halv 12 Tiden og ventede paa Tinge til 20 Min i 1, saa mente jeg, vi skulde spise. Noget efter kom Tinge, meget flov - og han havde Grund til det - vi fik ud af ham, at han havde faaet noget Mad (!) og om T. Elle havde noget imod at han stak af igen. Elle er jo altid large og tog ham det ikke i mindste Måde fortrydeligt op, men var forstaaende.
+2.
+Mon du ved, at Thinesen er død og blev begravet Paaske Lørdag, saa Grethe var altså hjemme. Det er mere end Tinge er i Øjeblikket. Som Manse udtrykker det, han er ude at sværme; det var vist i Gaar Morges, han tog af Sted, mulig kommer han i Dag, mulig først i Morgen. Han har nok delvis gjort Manse til sin fortrolige, var jo ogsaa nødt til det, naar han saadan forsvandt. Jeg haaber saadan, at han har haft et Par gode Dage. - - Naa, det var Elle-dagen jeg var ved. Puf og Else var bedt over til Kaffe og vi havde saadan en hyggelig Stund - ja en hel Træffer. Puf og Jørgen snakkede saa godt sammen; men skuld ["skuld" overstreget] da de gik, fulgte Jørgen med op og hilste paa Las.
+Nu skal du høre noget kunstigt: inden de gik, bad Puf Elle om en Bog, han vilde laane af hende; den plejer at staa i Hjørnereolen de ledte og ledte begge to, men nej; Elle bemærkede, at den var indb. i Ruskind. Da de havde opgivet og var gaaet, stod jeg alene derinde og tænkte paa Bogen, sagde pludselig til mig selv: der maa den være, gik hen til de 5-7 Bøger, hvor jeg mente, nej den var ikke mellem dem, saa tog jeg dem ud og derinde bag ved laa der en lille Bog i Ruskind - den! Var det ikke pudsigt?
+Jørgen havde før P. og E. kom til Kaffe været en Tur i Byen, dels for at aflægge gamle Fru Andersen en Visit, dels for at gaa paa Kirkegaarden, det var et Herrens Vejr den Dag og han fik megen Regn - det var helt Uvejr her paa Fyen, men jeg var heldig; det regnede ikke de Gange jeg skulde ud. Jeg gik jo altsaa ned til Rutebilen ved 9 Tiden, klar Himmel, højlys Dag. Det var en yderst vellykket Tur i det hele taget, kan du tro, men naturligvis var jeg træt og forsviret næste Dag. Elle havde givet baade Snaps og Vin til begge Maaltiderne. Jørgen har haft en glimrende Appetit hele Tiden, jeg tror det har været en god Rekreation for ham. Elle var saa sød at besøge, hun er sandelig værd at gæste, og hvor hun har det smukt og hyggeligt - og dejlig varmt nu med den nye Kakkelovn.
+Vi har ikke læst noget om den Rundkirke i Malling (jeg har i min tidl. Ungdom været i Malling!) det er da knusende interessant er det for ganske nylig, de har fundet den? og man ved maaske slet intet om den, hvad Navn den har haft eller paa hvad Tid den har ligget der. Maaske det har været en Fæstning med Lig af dræbte Mennesker udenom. Nu nærmer vi os d. 1ste og dermed den nye Pige, du kan stole paa, jeg er ikke videre højrumpet. Manse er skrevet paa Sogneraadslisten men som Nr. 5, saa der er ingen Fare.
+Ak Ruth! Den stakkels Fru Petersen! Men kan du huske, hvad Grethe sad og fortalte om hendes Færd? Man kunde sige sig selv, at det gik ikke. Mon hun nu klarer sig, tror du? Hvor er det sørgeligt
+[Indsat s. 1, øverst; på hovedet:]
+Kl er over halv 2, jeg begynder ikke paa et nyt Ark, har heller ikke mere at fortælle, Fatteren og Manse har det godt. M. og Jørgen havde en Masse Sjov sammen! 
+Hilsen fra dem, og fra din Mor.</t>
+  </si>
+  <si>
     <t>1945-04-03</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Maria Balslev
-Martin Balslev
+Martin Henrik  Balslev
 Julie Brandt
 Louise Brønsted
 Anne Marie -, i huset på Lindøgaard
 Charlotte Knipschildt
 Adolph Larsen
 Johannes Larsen
 Christine  Mackie
 Axel  Müller
 Ellen  Sawyer
 Maria von Sperling. g. Balslev
 Torkild Warberg
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem "de søde piger" er. Muligvis Astrid Warbergs egne to døtre. Den unge mand, der solgte fisk, kendes heller ikke. 
 Torkild Warbergs villa sprængt i luften: Se hans biografi.
 Der blev aldrig gravet løbegrave i Johannes Larsens have - kun gjort klar til arbejdet. 
 Det vides ikke, hvem Line var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0639</t>
   </si>
@@ -1311,59 +1368,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/UmHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7PO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AaUe26Wb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qCtlDz8Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAO8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6XCCIPMy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B3iq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QtzW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/74ud2QUs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IsmqCYZO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FKHil6pt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wyASnUBS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/71OaE2Pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jtFmorwP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lymun1vs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6MlX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/14rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4hLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/UmHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7PO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AaUe26Wb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qCtlDz8Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAO8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B3iq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6XCCIPMy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QtzW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/74ud2QUs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IsmqCYZO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FKHil6pt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wyASnUBS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/71OaE2Pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jtFmorwP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lymun1vs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6MlX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/14rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4hLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HV02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M27"/>
+  <dimension ref="A1:M28"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -1755,134 +1812,134 @@
       </c>
       <c r="H9" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="5" t="s">
         <v>64</v>
       </c>
       <c r="J9" s="5" t="s">
         <v>65</v>
       </c>
       <c r="K9" s="5" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="5" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="D10" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D10" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>70</v>
       </c>
       <c r="F10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G10" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G10" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>72</v>
       </c>
       <c r="I10" s="5"/>
-      <c r="J10" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J10" s="5" t="s">
+        <v>30</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="M10" s="5"/>
+        <v>74</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>75</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="D11" s="5" t="s">
-[...3 lines deleted...]
-        <v>73</v>
+      <c r="D11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G11" s="5" t="s">
-[...3 lines deleted...]
-        <v>75</v>
+      <c r="G11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I11" s="5"/>
-      <c r="J11" s="5" t="s">
-        <v>30</v>
+      <c r="J11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K11" s="5" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="M11" s="5" t="s">
         <v>78</v>
       </c>
+      <c r="M11" s="5"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>80</v>
       </c>
       <c r="F12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G12" s="5" t="s">
         <v>81</v>
       </c>
@@ -2505,148 +2562,194 @@
       </c>
       <c r="J25" s="5" t="s">
         <v>149</v>
       </c>
       <c r="K25" s="5" t="s">
         <v>150</v>
       </c>
       <c r="L25" s="6" t="s">
         <v>151</v>
       </c>
       <c r="M25" s="5" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
         <v>153</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>114</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>36</v>
+        <v>154</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>155</v>
+      </c>
+      <c r="F26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H26" s="5" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="I26" s="5" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="J26" s="5" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="K26" s="5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>114</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>115</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>139</v>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H27" s="5" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="I27" s="5" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="J27" s="5" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>166</v>
+        <v>168</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="G28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H28" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="I28" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="J28" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="K28" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="L28" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="M28" s="5" t="s">
+        <v>175</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>
     <hyperlink ref="M23" r:id="rId28"/>
     <hyperlink ref="M24" r:id="rId29"/>
     <hyperlink ref="M25" r:id="rId30"/>
     <hyperlink ref="M26" r:id="rId31"/>
     <hyperlink ref="M27" r:id="rId32"/>
+    <hyperlink ref="M28" r:id="rId33"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>