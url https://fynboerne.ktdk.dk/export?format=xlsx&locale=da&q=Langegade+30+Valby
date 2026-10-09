--- v0 (2026-07-03)
+++ v1 (2026-10-09)
@@ -193,51 +193,51 @@
     <t>https://fynboerne.ktdk.dk/d/ljIF</t>
   </si>
   <si>
     <t>Langgade 30 Kbhvn Valby
 9-2-16
 Kære Etatsraad Rasmussen og Frue.
 Hermed sender jeg Dem Regningen fra P.A. Schous Auktion. Jeg fik omtrent alle de Billeder jeg vilde have. Kun et interiør og et Selvportræt gik fra mig. Interiøret fulgte jeg til 500 Kr. med det gik først ved 800, Selvportrætet fulgte op til 480 (jeg havde kun 400 Kr. tilbage den Gang) saa maatte jeg slippe; det blev først solgt da det var naaet op med 700. Men iøvrigt fik jeg en smuk Samling Billeder. Jeg synes selv jeg fik det næstbedste Selvportræt der var, og der var mange, og det kostede kun lidt over 200. Jeg vilde have været ud til Dem, men er stadig meget plaget af Influenza og holder derfor ikke af at komme til nogen, dels er jeg smittefarlig dels gaar jeg i Seng med Hønsene.
 (Det blev betragtet som en ren Scandale, jeg fik Syrenerne for 500 Kr.)
 Jeg glæder mig til at hænge Billederne op paa Museet jeg haaber de vil pynte. De venligste Hilsner til Dem begge.
 Deres hengivne
 Fritz Syberg</t>
   </si>
   <si>
     <t>1916-02-15</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>4.
 Rolfsvej 17</t>
   </si>
   <si>
     <t>Lise Abrahams
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Louise Brønsted
 Adam Goldschmidt
 Ina  Goldschmidt
 Adolph Larsen
 Jørgen Schou
 Laura Warberg</t>
   </si>
   <si>
     <t>Silkerester fra fabrikken: Astrid var nogle år gift med Alfred Goldschmidt, som var direktør for en pelsfabrik i Malmø.
 Valdal, Valby Langgade 30, var et nedlagt gartneri i Valby i København, hvor adskillige af Fynboerne i årenes løb boede til leje. Bygningen blev nedrevet i 1930.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 0998</t>
   </si>
   <si>
     <t>Det var dejligt for Astrid at få et så langt brev fra Johanne. Adolph må kunne helbredes for sin alkoholisme.
 Astrid lærer nu stenografi. Hun er træt af at tage imod hustrubidrag fra Alfred Goldschmidt. Hun er meget sparsommelig.
 I efteråret syede Astrid et slips, som hun forærede Vilhelm Branner. Nu har hun syet tre mere, som hun ville sælge ham, men Thora misforstod det og troede, at der var tale om en gave. 
 Thora har været til en fest, hvor man afprøvede et ekko.
 Astrid er lykkelig med Jørgen/Buf efter de 11 skrækkelige år i Malmø.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/TyIQ</t>
   </si>
   <si>