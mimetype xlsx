--- v0 (2026-05-30)
+++ v1 (2026-07-14)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="94" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="233" uniqueCount="162" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -278,98 +278,437 @@
   </si>
   <si>
     <t>Thøger Larsens hyldest til den lyse sommernat er en lejlighedssang skrevet på digtervennen Jeppe Aakjærs opfordring. Sangen skulle bruges ved et sommermøde i juli 1914 på Aakjærs gård Jenle i Salling. Der kendes omkring 30 forskellige melodier til sangen, heriblandt en af Carl Nielsen. Grethe Sawyer/Jungstedts noder til sangen er aftrykt i bogen Du danske Sommer (Malene Linell Ipsen (red.)), Johannes Larsen Museet 2007.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3759</t>
   </si>
   <si>
     <t>Thøger Larsen har været til Grundlovsfest og hørt "Danmark nu blunder" sunget på Grethe Jungstedts melodi. Bagefter var han i Tyborøn med sangeren, Joannes Fønss.
 Louise og familien må have haft en forfærdelig tid.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/AMsb</t>
   </si>
   <si>
     <t>[Skrevet med blyant:]
 1919
 [Skrevet med blæk:]
 Fru Louise Brønsted
 Birkerød
 Sjælland
 Kære Lugge! Nu er jeg igen i Lemvig, men rejser hjem i Morgen. Jeg kom herop til en Grundlovsfest, fordi Johannes Føns skulde synge ”Danmark nu blunder” på Grethes ny Melodi – den som skal udkomme hos W. Hansen. Den lød meget smukt, skønt den var udsat for lavt ["lavt" overstreget] højt. – Jeg skulde være hjem næste Dag, men blev jo så alligevel et Par Dage, som har været herlige Joh. Fønss er her også og vi falder udmærket i Traad, han er en storartet, stor èn og har da en pragtfuld Stemme. De dybe Toner ruller ligesom Orgeltoner. – I Går var vi ved Tyborøn, - spillede L’hombre derud i Toget, - sejlede hjem i en Kutter og spillede L’hombre i en lille Kahyt og sillede igen L’ i Aftes. Jeg vandt det Hele. Nu har jeg jo ikke hørt om Mudi siden i Onsdags, - men nu er det vel ogsaa i god Gænge – Det maa have været en forfærdelig Tid for Jer Hils den lille yndige Nus-Elle
 Mange Hilsner Deres Thyra og Thøger Larsen</t>
   </si>
   <si>
+    <t>1921-04-10</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Lemvig</t>
+  </si>
+  <si>
+    <t>Thyra Larsen
+Janna Schou
+Jørgen Schou</t>
+  </si>
+  <si>
+    <t>"Din Mand": I 1921 var der planer om, at Astrid Warberg skulle giftes med Jørgen Schou, som var far til deres lille datter, Janna. Brylluppet blev aldrig til noget.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1799</t>
+  </si>
+  <si>
+    <t>Thøger Larsen takker for brevet, for fotoet af Janna og for modtagelsen af ham og Thyra i Astrids hjem.
+Thøger Larsen sender aviser med artikler om solformørkelsen ledsaget af linoleumssnit, som han selv har lavet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/AHhb</t>
+  </si>
+  <si>
+    <t>Lemvig 10/4 1921.
+Kære Dis!
+Hjertelig Tak for dit dejlige solstraalende Fødselsdagsbrev, som jeg er meget glad ved. Og hjertelig Tak fra os begge for din henrivende festlige Modtagelse af os i dit Hjem og fordi Du fulgte os saa meget. Ogsaa for det glimrende Billede af Dig og dit yngste Barn paa Raadhuspladsen.
+Du mindede mig om at være tro mod de "hellige Stjerner." Derfor sender jeg Dig to af mine Aviser med Artikler om Solformørkelsen i Fredags. Billedet har jeg selv skaaret Cliché til i Linoleum.
+Kære lille Dis! Nu maa Du ikke glemme at besøge os i Bil, som Du lovede. Det glæder vi os til.
+En Mængde Hilsner til Dig og din Mand og din lille Pige fra Thyra og din hengivne Thøger</t>
+  </si>
+  <si>
+    <t>1921-04-19</t>
+  </si>
+  <si>
+    <t>Rolfsvej 17 4 København</t>
+  </si>
+  <si>
+    <t>Thyra Larsen</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1800</t>
+  </si>
+  <si>
+    <t>Astrid Warberg er hjertelig velkommen, men det er bedst, hvis hun kommer torsdag aften. Hun kan med held tage over Esbjerg til Lemvig.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/seLA</t>
+  </si>
+  <si>
+    <t>[Med blyant på kuvertens forside:]
+20 April 1921
+[Med blæk på kuvertens forside:]
+Fru A. Warberg
+Rolfsvej 17 4
+København F.
+[I brevet:]
+Lemvig 19/4 1921
+Kære Dis!
+Du er hjertelig Velkommen. Men kan Du ikke komme Torsdag Aften, saa er vi allesammen fri om Fredagen. Og senest Tirsdag den 26. skal jeg rejse til Løgstør. Altsaa: Kom! men helst allerede Torsdag Aften. Vi rejser altid over Esbjerg, og tager Du Billet direkte til Lemvig uden at sige noget, kommer Du den Vej. Du er altsaa i Lemvig Kl. 10 Aften. Du skal nok blive hentet med ved ["med" overstreget; "ved" indsat over linjen] Toget, men meddel snarest, om Du kommer Torsdag.
+Vi glæder os til Dig. Paa Gensyn!
+Din hengivne Thyra og Thøger.</t>
+  </si>
+  <si>
     <t>1921-04-29</t>
   </si>
   <si>
-    <t>Astrid Warberg-Goldschmidt</t>
-[...1 lines deleted...]
-  <si>
     <t>Kerteminde</t>
-  </si>
-[...1 lines deleted...]
-    <t>Lemvig</t>
   </si>
   <si>
     <t>Thyra Larsen
 Thøger  Larsen</t>
   </si>
   <si>
     <t>Ellen har skrevet brevet i søsteren Astrids lejlighed i København, men sendt det fra Kerteminde.
 Det engelske citat stammer fra Shakespeares sonet nr. 29, "No fear".
 Ellen Sawyer og Thøger Larsen havde muligvis et forhold.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 1765</t>
   </si>
   <si>
     <t>Det er dejligt, at Thøger Larsen fik en rejse, men ærgerligt at han ikke er hjemme, mens Astrid er på besøg. Ellen vil komme til Lemvig 14 dage senere, og Astrid må spørge, om Thøger L. da er hjemme. 
 Astrids cykel punkterede fire gange dagen før, og hun fik ikke noget mad, men hun har så meget solskin i sit hjerte, at det intet betød. Ellen beder om, at Astrid brænder brevet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/xZQz</t>
   </si>
   <si>
     <t>[Kuvertens forside:]
 Fru Astrid Warberg
 adr) Hr. Redaktør Thøger Larsen
 Lemvig
 Jylland
 [På kuvertens bagside:]
 Rolfsvej 17 5s. Kbh
 [I brevet:]
 Kære lille Disser
 Du skal have et Feriebrev til fra mig. Jeg er alligevel hele Tiden med jer i Tankerne deroppe. Det er herligt, at I har sådan et dejligt Vejr, men på den anden Side, hvad kan det nytte, naar han ikke er hjemme. Jo, du kan tro jeg har glædet mig over, at han fik den Rejse og kommer ud i Luften og Solen og kan le og more sig sammen med sine Gefreiter, - men det er nu kedeligt, at det netop er mens du er der. I kan sikkert glimrende sammen og jeg er glad over, at I har funden hinanden. – Naturligvis tænkte jeg på, at han vilde sætte Pris på Silkestrømperne. – 1000 Tak for dine Breve. Jeg har læst dem Masser af Gange og kan dem udenad. – Ja, du har Ret I alt hvad du skriver idag. Sig – nej – sig ingenting. Det behøves ikke. – Men Disser, om alt gaar vel, er jeg der selv idag om 14 Dage. Måske rejser jeg om Natten, - Onsdag Nat Klk 12 fra Odense, så vilde jeg være der Klk 1 Torsdag Middag. Jeg kommer hjem fra Elever ved 8-9 Tiden Onsdag Aften [”Onsdag Aften” indsat over linjen] og dersom Vejr og Vind er gunstige kunde jeg cycle til Odense. Men jeg skriver det ikke til Thyra for at hun ikke skal have Ulejlighed med Middagsmad – og jeg kan jo ikke sige det helt bestemt før jeg ser hvordan Vejret er. Jeg kan gå hen på Afholdshotellet og spise. Men se, i al Fortrolighed at få at vide af Thøger om han er væk den Dag, for det var jo flovt at rejse hele Natten og så komme og der ingen var hjemme. Hvis han er hjemme behøver han ikke at lade mig noget vide. Bed ham om denne ene Gang være Diplomat, - det er jo kun af Hensynsfuldhed. Kommer han ikke hjem før du rejser (hvad jeg da haaber), så gør ikke noget ved dette. I gør vel rent i hans Kontor, mens han er væk. Det må være morsomt at gaa og ordne med hans Sager. Er det ikke henrivende?
 Igaar, da jeg var på Elevtogt punkterede min Cycle 4 Gange. Jeg vandrede fra den ene Cyclesmed til den anden og kom hjem med flad Ring Klk 11. Ingen Mad fra Klk 12 Middag og her var lukket og slukket så jeg kunde heller ingen Aftensmad få. Men Dis, - ikke et Sekund var jeg utålmodig eller ked af det – sådant et Solskin har jeg i mit Hjærte, at jeg slet ikke kan mærke sådanne Småting. Når Verden gaar mig imod ”then haply I think on thee, and then my state like to the lark at break of day from sullen earth sings hymns at heaven gate” Gud give jeg kunde øse ud af Lykke og Solskin så den jeg skinnede på ikke vidste om han var i denne el. i den anden Verden. Jeg vilde ønske jeg var 100 Gange mere værd end jeg er, så jeg kunde være noget Disser, - du må og skal brænde det Brev. Du kan nok nå at skrive et lille Brev til Lørdag Aften, så jeg kan vide om Ærendet er udført og om du har brændt dette. Jeg tænker på jer hele Tiden og er mere der end her Hils dem! Hvor er de søde mod dig. Din E</t>
   </si>
   <si>
+    <t>1921-05-08</t>
+  </si>
+  <si>
+    <t>Thyra Larsen
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Bodil var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1801</t>
+  </si>
+  <si>
+    <t>Thøger Larsen takker for brev og for besøget i det dejlige forår. Ja, landskabet ved Lemvig er dejligt.
+Det har været koldt, siden Astrid rejste.
+Thyra og Thøger Larsen har igen travlt med hovedrengøring, såning, avisvrøvl mm. De har gået tur i Kabbel Skov, men derefter blev Thyra syg.
+Astrid vil nok få lettere ved sit kontorarbejde, når hun får mere øvelse. 
+Ellen/Elle Sawyer kommer i pinsen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/rZOF</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+10 Maj 1921
+Fru A. Warberg
+Rolfsvej 17 4 
+København F.
+[I brevet:]
+Lemvig 8/5 1921.
+Kære Dis!
+Hjertelig Tak for dit straalende Brev og for dit Besøg heroppe. Det gør os godt at have glædet Dig, som Du glædede os. Det var jo kun en lille Sommerferie og Du kunde nok trænge til en stor, men man faar jo ikke altid efter Fortjeneste. Imidlertid var det netop det allerskønneste Foraar, og vi tør nok give Dig ret i, at vi har et enestaaende Landskab herovre - vi har jo ikke selv lavet det. 
+Foreløbig tog Du Foraaret med Dig. Siden Du rejste, har her været Tilbagefald i Vejret. Ja, igaar var det endog saa hundekoldt, at vi maatte fyre i Kakkelovnen igen. I Dag har der dog vist sig nye forhaabningsfulde Tegn. Solen har ganske vist været kostbar, men der var Varme i Luften, det regnede af og til fra Skyer, der drømte om Torden, og alt det grønne blev dobbelt grøn, endnu stadig med det fine, nyopvaagnede Skær, som det har lige efter Udspringet.
+Her gaar Tiden jo igen med den sædvanlige altfor store Travlhed. Hovedrengøringen er endelig til Ende, men der er jo nok alligevel. Saaning i Haven (Thyra), Reparation af forfaldne Ting, Avisvrøvl og utallige nødvendige Plager. Du vil forstaa det, Du er jo selv vendt tilbage til dit Kontorarbejde, som baade er nyt for Dig og svært. Dagen efter at Du var rejst, var det endnu dejligt Solskin. Vi gik en Luntetur i Kabbel Skov, men det blev alligevel for langt for Thyra, saa hun blev syg bagefter og har ikke haft det godt i den forløbne kolde og travle Uge.
+Vi haaber, dit Kontorarbejde vil falde Dig lettere og lettere eftersom Du faar mere Øvelse. Du er jo hurtig i Vendingen og faar nok snart Sikkerhed og Rutine. Du maa da faa Pinsehelligdagen fri og kan strække Dig lidt igen.
+Vi glæder os ogsaa til Pinse. Bare nu Vejret rigtig vilde omvende sig til det Gode paany. Vi venter jo desuden Elle. 
+Gid nu Sommeren maa blive god for Dig og dine Bryderier smuldre hen. Noget Nyt er der jo ikke egentlig herfra. Derfor maa jeg nu slutte med en Mængde Hilsner fra Bakkerne, Fjorden, Bodil, alt, og fra din hengivne Thyra og Thøger.
+Thyra vilde have skrevet, men maatte holde Sengen i Dag, Søndag lige til Aften.</t>
+  </si>
+  <si>
+    <t>1921-08-01</t>
+  </si>
+  <si>
+    <t>Langegade 30 Valby</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1803</t>
+  </si>
+  <si>
+    <t>Thyra og Thøger Larsen rejser til Sønderjylland på sommerferie.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/kx6w</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Fru Dis Warberg
+Langegade 30
+Valby
+[I brevet:]
+Lemvig 1/8 1921.
+Kære Dis!
+Mange Tak for dit smukke og venlige Brev. Vi har haft rasende travlt for at naa at faa Sommerferie, og nu skal vi endelig have den. Vi rejser til Sønderjylland i Morgen tidlig og trænger svært til lidt Fritagelse fra Pligter og Byrder.
+Mange venlige Hilsner fra os begge. Din heng. Thøger</t>
+  </si>
+  <si>
+    <t>1921-08-07</t>
+  </si>
+  <si>
+    <t>Johannes Buchholtz
+Olga Buchholtz
+Johannes Fønss
+Thyra Larsen
+Dorothy Larsen Fønss
+Ellen  Sawyer
+Johan Skjoldborg
+Jeppe Aakjær
+Nanna Aakjær</t>
+  </si>
+  <si>
+    <t>Jenlefesten var et årligt folkemøde, der blev afholdt på Nanna og Jeppe Aakjærs gård Jenle i Salling.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1802</t>
+  </si>
+  <si>
+    <t>Det er ærgerligt, at man altid skal have så travlt. Men nu rejser Thura og Thøger Larsen til Jenlefest. Ellen Sawyer kommer vist også.
+Godt, at Astrid/Dis har forsonet sig med sit arbejde.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/8Lrd</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside med blyant:]
+XX
+[På kuvertens forside med sort blæk:]
+Fru Dis Warberg
+Rolfsvej 17 4
+København F.
+[I brevet:]
+Lemvig 8/7 1921.
+Kære Dis!
+Mange Tak for dit smukke Brev og din Skildring af dit ensomme Tempel. Her har vi haft saa travlt i den sidste Tid, at vi har forsømt alle Templer. Hvorfor skal man dog slide saaledes og adsplitte sig selv blot for at eksistere og være træt om Aftenen? Men skidt med Filosofi. Den er en Tunge ud af Vinduet.
+Nu bryder vi brutalt af for et Par Dage og rejser op til Aakjærs - til Jenlefest, som er paa Søndag. Der kommer mange interessante Mennesker fra hele Landet. Skjoldborg og Aakjær skal tale. Men Talerne er det mindste af det, naar man som jeg hele Livet har ligget under en Kværn af Taler.
+Det er dejligt, Dis, at Du har forsonet Dig med dit Kontor. Du skal sè, Du skal nok komme til at beherske dine Videnskaber, men det kan se saa sort ud, saalænge man knapt har lært Alfabetet i dem.
+Maj Maaned i Aar har været henrivende, men Juni bragte Kulde og Tørke. Vinden er altid i Nord eller Nordvest. Markerne afsvides. Sol og Kuldegys om Dagen. Havgus og Klamhed om Aftenen.
+Men vi har haft usædvanlig mange Jordbær i Aar. Og Hylden har blomstret vist i en hel Maaned. Nu glæder vi os til, at i en nær Fremtid maa Sommerens 2. Del vel begynde. 
+Dette er en lille Hilsen paa Falderebet til Jenlerejsen. Elle kommer vist ogsaa. Og Fønss (Johannes) og Frue. Og Buchholz's og mange mange andre. 
+Nu en Mængde Hilsner fra os begge med Ønsket om at Du maa have det godt og stadig hente Kraft i dit Tempel til at sætte Næsen i Sky. Din hengivne Thøger.</t>
+  </si>
+  <si>
+    <t>1921-10-23</t>
+  </si>
+  <si>
+    <t>Adam Goldschmidt
+- Hestbech
+Thyra Larsen
+Jørgen Schou</t>
+  </si>
+  <si>
+    <t>"Adams Konfirmation": Astrid Warbergs eksmand, Alfred Goldschmidt, var jødisk, og deres fælles søn, Adam, blev derfor ikke konfirmeret, men fejret ved sin bat mitzvah.
+"Hils ogsaa din Mand": I 1920 var der planer om, at Astrid Warberg-Goldschmidt og Jørgen Schou skulle giftes. Han og Astrid havde sammen datteren Janna. Brylluppet blev aldrig til noget.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1804</t>
+  </si>
+  <si>
+    <t>Thyra og Thøger Larsens ven, Hestbech, rejser fra Lemvig.
+Thyra har fået malet sit portræt, og Thøgers er blevet forbedret.
+Ægteparret har købt en masse ting på en auktion.
+Astrid/Dis skal passe på, at hun ikke får "Skriveknuder". 
+Thøger Larsen ønsker tillykke med Adams "Konfirmation".</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/btoB</t>
+  </si>
+  <si>
+    <t>[Med blyant på kuvertens forside:]
+26 Okt. 1921
+[Med sort blæk på kuvertens forside:]
+Fru A. Warberg
+Rolfsvej 17 4
+København F. 
+[i brevet:]
+Lemvig 23/10 1921.
+Kære Dis!
+Tak for dit interessante maskinskrevne Brev, som jo desværre allerede er gammelt, men vi har saa forrygende travlt, at vi ikke trækker Vejret det halve af Tiden. Tænk! Vor Ven Hestbech skal snart forlade Lemvig - og i Sommer har han været saa oversaaet med Wienerdrenge, at vi næsten ikke har set ham. Han er ellers snart den eneste, vi rigtig omgaas. Thyra er blevet malet - glimrende! Og mit Portræt er blevet vældig forbedret. Tænk ogsaa - o Vanvid! Paa en Auktion har vi fornylig købt et Gulvtæppe - 330 Kr., en Globus, 3 Kvarter i Diameter, 40 Kr., et Solur 50 Kr., alt plus 12 % i Salær. Det er vildt og hævner sig - bare det ikke bliver for haardt. 
+Pas paa, Du ikke faar Skriveknuder. De vil fylde altfor meget paa Dig og vansire Dig foruden Lidelserne. Kan I ikke blive saa mange om Arbejdet, at I kan undgaa Lemlæstelser. Husk paa de mange arbejdsløse.
+Til Lykke med Adams "Konfirmation". Hils ham og gratuler ham. Hils ogsaa din Mand og mange Hilsner fra Thyra og din heng.
+Thøger</t>
+  </si>
+  <si>
+    <t>1922-03-18</t>
+  </si>
+  <si>
+    <t>København F.
+4</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvad Astrid Warberg-Goldschmidts sorger gik ud på.
+Sagfører Buhl kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1812</t>
+  </si>
+  <si>
+    <t>Det er trist, at Astrid/Dis har sorger, men godt at hun har sin datter og sit arbejd. Foråret vil nok hjælpe.
+Thøger Larsen kan ikke digte sig ud af sine problemer.
+Før jul fik Thøger Larsen konstateret, at han har sukkersyge. Han kom på diæt og tabte sig og har det godt nu. 
+Thyra og Thøger Larsen vil i påsken tage på en rejse til Tyskland sammen med et vennepar.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/vZMM</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside med blyant:]
+Jævndøgn
+21 Marts. 1922.
+Heri Kritik af
+mine Digte
+[På kuvertens forside med blæk:]
+Fru Astrid warberg
+Rolfsvej 17 4
+København F.
+[I brevet:]
+Lemvig 18/3 1922.
+Kære Dis!
+Det var rigtignok et sørgeligt Brev, jeg sidst fik fra Dig. Jeg forstaar, hvor svært det maa være for Dig, og det er godt, Du har din lille Pige og dit arbejde. Du tror, Dis, alt for meget om en Digter, hvis Du tror, han kan digte sig ud af alle sine Genvordigheder og Plager. Saa skal han i hvert Fald være en meget stor Digter. Jeg har aldrig kunnet. Men Du er jo selv Digter! Og der er Emner i Dig til en betydelig Digterinde. Prøv det selv, hvis Dit arbejde levner Dig Tid dertil.
+Det har været en slem og bidende Vinter iaar. Sjælen har frossen tynd i En. Og Elle har vel fortalt Dig, at jeg har Sukkersyge. Det opdagedes lige efter Jul. Jeg tørstede jo. Og saa sendte Thyra en Prøve til Doktoren, der nogle Dage efter overraskede mig med Nyheden: godt 8 %. Saa kom jeg paa Sultekur. Min Mave svandt bort i al Stilhed. Og i et Par Dage saa jeg dobbelt, naar jeg skrev, og Lysbuske oven i Stjernerne. Men da jeg atter maatte spise, forsvandt disse Rædsler, og jeg ser nu normalt og har en ret behagelig Diæt og ingen Sukker mer. Jeg vejer nu min gamle, mangeaarige Vægt 168 Pd. Under Krigen gik jeg ned paa 153 og efter Krigen svang jeg mig som et Pendul op paa 184. Men de 168 er vist det normaleste og sundeste for mig. Jeg har saamænd nok haft Sukkersygen i længere Tid. Men Lægen siger, den Form er godartet. og det tyder jo ret godt, at jeg uden større Vanskelighed og uden i ringeste Maade at savne Næring, kan holde mig helt sukkerfri. Jeg banker under Bordet.
+Thyra og jeg har taget en stor Beslutning. Som Trøst for Vinterens Kval og Uhygge har vi næsten bestemt at gøre en Tysklandsrejse i Paaskeferien sammen med vore Venner Sagfører Buhls. Vi tænker paa Harzen, Leipzig, Nürnberg, München. Det Ancherske Legat faar jeg jo aldrig. Og nu er Maden billig. Kommer man ikke lidt ud nu, bliver det næppe nogensinde til noget.
+Kære Dis. Jeg haaber, Foraaret, som jo allerede begynder at straale for fuld Kraft, maa bringe ny Vækst i Dig og helbrede Dig for dine Sorger. Foraaret er for unge Mennesker som Dig saadan almægtig Tid.
+De hjerteligste Ønsker derom og de venligste Hilsner fra os begge. Din hengivne
+Thøger L. 
+[Endnu et brev i kuverten; blyantskrevet:]
+Kære lille Dis.
+1000 Tak. Men det maa Du aldrig gøre mere. Hvor er dine Digte følte og skønne! Jeg kan desværre intet i Øjeblikket sige om Fremtiden. Mange Hilsner. Din T.</t>
+  </si>
+  <si>
+    <t>1922-04-11</t>
+  </si>
+  <si>
+    <t>Thyra Larsen
+Christian Rimestad</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1806</t>
+  </si>
+  <si>
+    <t>Brev 1:
+Thøger Larsen takker for rimbrevet. Astrid/Dis er en stor digterinde. 
+Den følgende dag skal Thøger Larsen rejse til Altona. 
+Brev 2:
+Astrid Warberg-Goldschmidts digt, hvori hun priser Thøger Larsen og ønsker ham tillykke med fødselsdagen samt en god rejse sydpå.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ulEZ</t>
+  </si>
+  <si>
+    <t>[Med blyant på kuvertens forside:]
+13 April 1922.
+[Med sort blæk på kuvertens forside:]
+Fru Astrid Warberg
+Rolsvej 17 4
+København
+[I Thøger Larsens brev:]
+Lemvig 11/4 1922.
+Kære Dis.
+Hjertelig Tak for dit herlige Rimbrev. Du er nu en stor Digterinde, Poetesse vilde Rimestad sige. 
+Rasende travlt. Imorgen tidlig skal vi rejse. I Morgen Aften overnatte i Altona.
+En rigtig glimrende Paaske og tusinde Tak. Mange Hilsner fra os begge. Din heng.
+Thøger. 
+[Med rød pen; Astrid Warbergs håndskrift:]
+5te April 1922.
+Kære Thøger - æret Mand
+Herligst Digter i vort Land
+Bred og tyk og uden Lyde
+Pigehjerter - kom at syde!
+Du skal fylde År i Dag!
+Og fra alle Verdens Kanter
+Strømmer Skjoldborger og Danter
+Vid og Vits og Rim og Viser
+Mange ædle gode Spiser
+Kom og nyd og æd og tag!
+Snart vil Du med samt din Mage
+Ung som slank mod Syden drage
+Gid - o Thøger - dèr Du finder
+Helsebad og skønne Kvinder
+Intet kan os så udlufte
+Som de udenlandske Dufte
+Gid Dig Syden må henrykke
+Og til Slut et varmt: til Lykke!
+Det ønskes Dig på denne Vis
+Af Din tro Veninde
+Dis</t>
+  </si>
+  <si>
+    <t>1922-05-04</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1808</t>
+  </si>
+  <si>
+    <t>Thøger Larsen undskylder, at han glemte at skrive til Astrid/Dis' fødselsdag. Han og Thyra er kommet hjem fra en rejse, hvor hans penge blev stjålet op af hans lomme, så de måtte rundt til konsulater mm.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Ukdn</t>
+  </si>
+  <si>
+    <t>[Med blyant på kuvertens forside:]
+5 Maj 1922 Thøger L.
+[Med sort blæk på kuvertens forside:]
+Fru Astrid Warberg
+Rolfsvej 17 4
+København
+[Med lilla blyant i brevet:]
+Lemvig 4/5 1922.
+Kære Dis!
+Ja for en Ugestid kom vi hjem, trætte og udasede og med mange Oplevelser og mange Ærgrelser. Og tænk, Dis, hvor er jeg skamfuld og ked af, at jeg kunde glemme den Dag, da Du anden Gang blev tyve Aar. Og Du huskede min saa smukt fra Ryggen af din fyrige Pegasus. Tilgiv mig, Dis! Og modtog nu lidt sent alle mine hjerteligste Lykønskninger! Jeg gik endda og talte om det flere Dage i Forvejen, men der kom saa mange Genvordigheder. Mine Penge blev stjaalet ud af Lommen paa mig. Vi maatte rende i Banker og Konsulater og Fonde med det altsammen. 
+Altsaa, kære Dis, de hjertelig Ønsker fra os begge om et rigtig dejligt Aar for Dig. Og en Mængde Hilsner fra os begge. Din Thøger.</t>
+  </si>
+  <si>
     <t>1923-04-24</t>
-  </si>
-[...1 lines deleted...]
-    <t>Thyra Larsen</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1813</t>
   </si>
   <si>
     <t>Thøger Larsen takker for, at Astrid Warberg har husket hans fødselsdag. Han sender også en lykønskning. De er holdbare i Astrids familie.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/jPvk</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Warberg
 Rolfsgade 17,4 
 København F.
 [Håndskrevet i brevet:]
 Lemvig 24/4 1923
 Kære lille Dis!
 Hjertelig Tak fordi Du saa pænt huskede min Fødselsdag &amp;amp; besteg din lille rappe Pegasus i den Anledning. Jeg vilde saa gerne gøre gengæld, men min [”min ” indsat over linjen] Pegasus er et gammelt stivbenet Øg, saa jeg vil bede Dig tage til Takke med et hjerteligt til Lykke paa Prosa fra os begge! Du kan sagtens, Du bliver jo yngre og yngre! I er en holdbar Familie. Mange Hilsner fra Thyra og din hengivne 
 Thøger.</t>
   </si>
   <si>
     <t>1925-04-27</t>
   </si>
   <si>
@@ -473,50 +812,129 @@
 Larsen sender et par træsnit.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ym4L</t>
   </si>
   <si>
     <t>Kjerteminde 5 Juni 1928.
 Kære Ragnar Ásgeirsson!
 Det er en Skam, at det har varet saa længe inden jeg har faaet taget mig sammen til at skrive til Dem. Min ældste Søn og jeg var paa en lang Rejse i Foraaret med det norske Motorskib, "Stella Polaris," sammen med Johannes V Jensens og Brygger Jacobsens. Lissabon, Madeira de canariske Øer, Casa blanca, Tanger, Algier, Barcelona og Monaco. Der gik vi i Land og var en halv Snes Dage sammen med Bryggerens mens Johannes V hentede sin Kone i Berlin, saa rejste vi til Rom og var sammen med dem og Peter Hansens som var der nede, i Forvejen. Vi var der en halv Snes Dage og rejste saa over Genua, Marseille til Paris hvor vi blev nogle Dage og saa over Køln til Kjøbenhavn. Da vi kom her hjem fandt jeg deres Brev og det smukke lille Billede af Kjarval som jeg straks fik indrammet og er meget glad ved. Tusind Tak! Desværre saa jeg ikke den islandske Udstilling, det var mig umuligt at komme til Kjøbenhavn paa det
 2.
 Tidspunkt. Jeg læste nogle Anmeldelser og forbausedes over saa lidt Kjarval blev omtalt. Efter det jeg har set af islandsk Malerkunst, vilde jeg tro at han som Kunstner ragede et Hoved over alle de andre. Jeg fyldte 60 Aar mellem Jul og Nytaar og da jeg ikke havde Lyst til at være hjemme i Julen eller til min Fødselsdag, nu min Kone ikke var her mere, rejste jeg med mine 2 Sønner omkring i Jylland og endte i Lemvig hos Thøger Larsen hvor vi havde det hyggeligt nogle Dage, med Bilture omkring i Omegnen i tindrende Sol og haard Frost over tilsneede Landskaber og den islagte Fjord. Thøger Larsen og hans Kone var her for en Tid siden en Uges Tid. Thøger rask og fornøjet og hyggelig. Den sidste Aften det var vist den 15 Maj kørte vi en Tur hen til en lille Skov her i Nærheden hvor det plejer at vrimle med Nattergale. Thøger havde aldrig hørt en Nattergal og vilde gerne opleve det, men det lykkedes desværre ikke. Vi har haft et meget koldt Foraar og det var den Aften særlig koldt. Vi traf Sønnen fra Gaarden som Skoven hører til, og han fortalte at han havde hørt
 3.
 den første Gang samme Morgen og saa kørte vi hjem og aftalte at vi skulde forsøge næste Aar paa et bedre Tidspunkt. Men det skulde altsaa aldrig komme. Forleden da min ældste Søn og jeg havde været paa Pintsebesøg paa en Herregaard i Nordvestsjælland, kom der Telegram samme Aften vi kom hjem at Thøger Larsen var død. Vi var i Forgaars oppe til hans Begravelse, kørte herfra om Mrg. og kom hjem om Aftenen ved 12 Tiden, en lang Køretur 210-15 km, 2 Gange paa en Dag. Da vi var der i Vinter talte Thøger om at vi absolut maatte komme og se Lemvig ved Sommertid, den Gang tænkte vi ikke det skulde ske saa snart og i den Anledning. Jeg har mistet mange af mine gode Venner i de senere Aar. Verden bliver fattigere, især savner jeg min Kone mange Gange hver Dag. Thøger Larsen og jeg talte en hel Del om Sagaerne, da han var her forleden, ogsaa om Muligheden af at komme til Island sammen til næste Aar. Han har oversat Laxdæla og Eyrbyggja, elle hvordan det nu staves, og havde været til Møde i Selskabet for Udgivelsen af de nye Sagaoversættelser. Jeg 
 4.
 ikke komme i Aar. Da jeg har lejet Charlottenborgudstillingen til en stor retrospektiv Udstilling til Februar 1929. Jeg faar derfor meget at gøre inden den Tid. Jeg har ogsaa haft Brev fra Olafur Tubals og fik skrevet et Par Ord til ham forleden og bad ham bl.a. hilse Naboerne i Fljotshlid, men jeg kunde ønske at sende en officiel Hilsen til Familien paa St. Hof, et af de Steder, hvor jeg befandt mig bedst, og ofte tænker paa. Skulde De komme i Berøring med dem vil jeg bede Dem overbringe dem min Hilsen.
 Det var morsomt med de Stære der besøgte Dem i Vinter, jeg tænkte paa at foreslaa Dem at sætte nogle Kasser op til dem, saa de maaske kunde fristes til at slaa sig ned for stedse. Det har vel nok været færøiske Stære. Den færøiske Stær er en Race for sig den trækker ikke bort men opholder sig paa Øerne hele Vinteren. Her trækker de fleste Stære bort, men især i de senere Aar ses her af og til Stære som overvintrer. Jeg kan ogsaa tænke mig at De har haft megen Fornøjelse af Rødkælkene, de kommer her 
 5.
 undertiden ind i Drivhusene om Vinteren og kan blive meget tamme naar man fodrer dem. Kommer De og Deres Kone ikke en Gang til Danmark. De skal være meget velkomne her. Mange venlige Hilsner til Dem alle fra Deres hengivne
 Johannes Larsen
 P.S.
 Vil De hilse Krabbes, Stefánssons, Mathias [ulæseligt], Fontenays, Kaales og andre som var venlige mod mig under mit Ophold i Reykjavik
 JL.
 P.P.S.
 Jeg vedlægger et Par smaa Træsnit, de hører til St.St. Blichers "Trækfuglene" som jeg en Gang illustrerede med Træsnit til Radeerforeningen
 JL.</t>
+  </si>
+  <si>
+    <t>1945-11-19</t>
+  </si>
+  <si>
+    <t>Johanne Christine Larsen</t>
+  </si>
+  <si>
+    <t>Hareskov</t>
+  </si>
+  <si>
+    <t>Lindøgaard Dræby St.</t>
+  </si>
+  <si>
+    <t>Niels Bjerre
+Bodild Branner
+Steen Hasselbalch
+Adolph Larsen
+Thøger  Larsen
+Pernille Marryat
+Ib Marryat Johansen
+Axel  Müller
+Janna Schou
+Jørgen Schou
+Bertel Thorvaldsen
+Albrecht  Warberg
+Laura Warberg
+Erik Warberg Larsen
+Grete Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Adolph Larsen/Agraren fik konstateret kræft i november 1945 og blev opereret kort efter. Han blev helbredt. 
+Brudeparret og Fru Bjerre kendes ikke. 
+Birthe Plum og hendes mand kendes ikke. 
+Astrid Warbergs bog "Den Synske. En moderne Spaakvindes Optegnelser" udkom på Hasselbachs forlag 1925.
+Friis's tegninger kan muligvis være lavet af Achton Friis. 
+Det vides ikke, hvad det var for et tab/en naturkatastrofe, som Erik/Tinge Warberg Larsen var udsat for.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0536</t>
+  </si>
+  <si>
+    <t>Astrid Warberg er bekymret for Adolf/Agraren Larsen og vil gerne høre mere om hans tilstand.
+Det var ærgerligt, at kjolen ikke passede.
+Axel Müller har foretaget en vielse. Parret havde glemt dåbsattesterne, men det gik alligevel.
+Astrid har passet barnebarnet Pernille, mens forældrene ("Ibserne") var til et møde. Da de voksne kom hjem, spiste man en god middag sammen, og derefter gav Astrid dem en taxa til deres bolig. Der er tit noget, der skal transporteres i vogn mellem Ib og Janna/Nus og Astrid.
+Astrid har kontaktet Hasselbalch for at købe eksemplarer af sin bog, Den Synske. Det viste sig, at han skyldte hende et resthonorar, og hun fik 250 kr.
+I den sidste tid har Astrid flyttet rundt på møblerne. 
+Det er trist, at Erik/Tinge Warberg Larsen har lidt et tab, og Astrid spørger, om forsikringen dækker det.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/nXVy</t>
+  </si>
+  <si>
+    <t>[Med blyant på kuvertens forside:]
+1945
+19/11. 45
+om lille 10 md. Nille der blev [ulæseligt ord] til mors sluthonorar for Den Synske (Hasselbalch)
+[Med blæk på kuvertens forside:]
+Fru 
+Johanne Warberg Larsen
+Lindøgaard
+Dræby
+[Med blæk i brevet:]
+Hareskov, Mandag d. 19' Nov. 1945
+(Bufs Fødselsdag, vilde have været 49 i Dag.)
+Og Thorvaldsens, 125.
+Kære lille Junge! Det var godt, dit Brev kom, jeg går jo hver Dag og tænker på Agraren og er ængstelig - det er du også, jeg kan læse det mellem Linierne i dine sidste Breve, så hvis du kan overkomme det, må du endelig skrive lidt oftere i denne Tid, det behøver ikke at være så langt. - Det skuffede mig, at Kjolen ikke var lige til at gå i, jeg syntes du trængte sådan til en Afløser af den tynde Kjole, du gik med om Morgenen, og når du nu har så meget om Ørene, får du vel næppe den Kone sat i Sving med "Omforandringer". -
+Vi havde sådan et hyggeligt Bryllup i Onsdags ["Onsdags" overstreget] Lørdags; en midaldrende Herre fra Kjøbenhavn ringede en Dag og Spurgte, om Axel vilde vie ham og hans Forlovede, da de så nødig vilde have "Bunkebryllup," som det bliver på Københavns Rådhus; det havde Axel ikke noget imod (vi får jo 10 Kr. for Vielse!), så sendte de deres Papirer, han 55, hun Sygeplejerske og 50 Aar! Jeg var som sædvanlig paa Sokkerne fra tidlig Morgen i Lørdags - en Kone havde jeg da tilhjælp, så jeg kunde virke i Køkkenet; - vi skulde have Ibserne til Middag næste Dag, så jeg bagte 1 Sirupskage - m. Græskar som Sukat og 15 store Boller, samt en Leverpostej, samt kogte Æblegrøden til Søndag - og så Middagen til Axel kom hjem Kl 1/2 3; og så var der jo en Del at ordne for mig i Stuerne - Blomster i Vand allesteder, Mors Hedebolysdug o.m.a. Brudeparret skulde komme 1/2 5. Lidt før siger jeg til Axel, hvad nu hvis de ikke har de sidste Papirer med?" "Jamen det har de." "Ja - men hvis - - -". "Det har jeg ikke tænkt over", sagde Axel. Så kom de - i stort Sindsoprør - de havde glemt Dåbsattesterne! Opdagede det i Toget - var helt ude af det - jeg hviskede til Bruden: "De skal nok blive viet." Axel havde nemlig fået det Papir fra Magistraten, hvori der stod at alt var klappet og klart (m. lidt andre Ord.) Brudgommens Søster var med, en Fru Bjerre fra Lemvig, hendes Mand Fætter til Maleren Bjerre, som Thøger Larsen så tit talte om. Da Vielsen var overstået (tar 10 Min.) var der en Time til deres Tog gik, de tilbød så at gå, men selvf. bad vi dem blive, jeg bød Cigarer; fortalte dem, at jeg altid spillede "Det er så yndigt at følges ad," når vi skulde have Vielse; så bad de mig om at spille den igen - og vi sang den så allesammen; siden snakkede vi og havde naturligvis en Mængde Fællesbekendte. - Søndag Morgen Kl 1/2 10 ankom Bilen med - lille Nille! som Chaufføren smilende kom bærende med; Forældrene skulde til et Møde og kom senere spadserende, var her c 1/2 1. Jeg havde Middagen færdig, en dejlig Kalvesteg med alt muligt godt til; Pilsner. Æblegrød m. Fløde. Efter Opvasken drak vi rigtig Kaffe m. Kage til - og inden de tog afsted - Bilen kom Kl 6 - fik de The med Boller og - mit Smør, som jeg selv havde kernet - det var vanvittig godt og gjorde fortjent Lykke. Lille Nille var ufattelig sød; sad og småsnakkede i sin Vognkasse, fik sine små Måltider - lagdes så ind i Sovekammeret, hvor hun snakkede sig selv i Søvn; vi hørte hende overhovedet ikke vrippe. Hun kan nu rejse sig op på sine små tykke Ben det er hun meget stolt af; hun ler og smiler hele Tiden, er en lille glad Sjæl. Det er forfærdelig morsomt, når de kommer herover, Nus er altid så strålende glad og begge henrykte for deres lille Unge. Jeg forærede dem Bil hen og hjem (11 Kr - men jeg er Velhaver - hør blot om lidt), vi bestilte Bilen til at bringe og hente dem Juleaften, for til min Fryd gik de ind på at komme her Kl 1/2 4 og blive til 1/2 8 - så kan de alligevel have lidt hjemme bagefter, hvortil de har bedt Birthe Plum og hendes Mand. Bilen gør også Lykke ved, at 
+2/
+der altid er en hel Masse, der skal udveksles - Symaskinen kører ofte frem og tilbage mellem os - og der er altid så meget herfra, som de får med hjem, Axel havde skaffet 10 Pund Sirup, som Nus naturligvis fik noget af; lidt Æbler glider jo også derover, og Stauder fra Haven etc. Og altid har Axel kapret Cigaretter til Ib, som ryger kolossalt, han synes det døller den slemme Gigt, han lider så meget af; dennegang fik han 5 Pakker og var jo henrykt. - Med Velhaveriet forholder det sig sådan. Jeg fik for c 14 Dage siden Brev fra Fru With Jensen (Bodils Svigermor) om jeg ikke havde et Expl. af den Synske at sælge, hun syntes, det var den bedste Bog, hun nogensinde havde læst og hendes Explar var altid udlånt etc. Nå, det havde jeg ikke, men fik derved den Ide at skrive til Hasselbalch, om det ikke var værd at optrykke Bogen, da den jo ret hurtig blev udsolgt dengang (1925); desuden havde vi jo et uopgjort Mellemværende, idet han i sin Tid skrev, om jeg vilde give Afkald på det Resthonorar, jeg skulde have, når Bogen var udsolgt, da det ved en Forglemmelse ikke var indsat i Kontrakten, at dette ikke gjaldt, hvis Bogen blev udsolgt til nedsat Pris. Det gik jeg ind på, men bad om stadig at måtte købe Bøger på Forlaget til 1/2 Pris. Han svarede: "med Fornøjelse - så længe De lever." Men da jeg et Par Jule havde købt 3-4 Bøger, blev der pludselig sagt, at nu var dette ophævet - - - og - skrev jeg til ham - "synes De egentlig, at dette var fair?" Så fik jeg nogle Dage efter et yderst elskværdigt Brev fra Steen Hasselbalch m. "Kære Fru Warberg - -" og Papirmangel - måtte sige nej til alle - men foreslog dog hos et et af de mange nye Forlag - -!
+- - - - "Hvad angår Kontrakten, som de ikke mener, jeg har overholdt, så har jeg nu gravet Sagen frem - og De har ganske Ret i den Kritik, hvorfor jeg tillader mig at sende Dem Resthonoraret Kr 250. - som følger i Check." Vabehar! Solstrålehistorie! Rejse til dig og mig til næste Sommer, det kan du stole på!
+Og så har jeg fået lavet en hel Del om i Stuerne, navnlig min; der fyrer vi kun om Søndagen, men det lider Bøgerne af, så flyttede jeg den kæmpestore Reol ind i Dagligstuen - lige inden for Døren hvor Piedestalen stod - den kom ind i Nordhjørnet i min Stue; Skrivebordet kom så der, hvor Reolen stod - lige tilhøjre indenfor Døren; så blev derovre en god Vægplads, og der hænger alle Friises henrivende Tegninger, og nederst de små sorte Familiebilleder m. Far og Mor osv. Foran Vinduet står så det lille Tobaksskab med en Hyggestol på hver Side - i Vinduet blomstrende Alpevioler, taget ind fra Haven i Oktober (på 3die Aar!). Det store Bord er sat ud i Køkkenet, (det spiser vi ved) - så der er nu meget bedre Plads i min Stue - og ganske vanvittig hyggeligt - gid du kunde se det! Divanen står hvor den altid har stået under det lille høje Vindue, og der kan jeg jo have en liggende Gæst. - Nu nærmer det sig at jeg skal igang med Middagen - nem idag efter Gildet.
+Junge jeg er forfærdet over Tinges Tab. hvor er det dog Synd for de søde Mennesker, der i forvejen slider så hårdt med det; men gives der dog ikke Erstatning eller Forsikring for Naturkatastrofer? Husk at besvare dette - og hils dem fra mig. 
+Og skriv så snart om den søde Agrar, det er sandelig ikke noget for ham at ligge der og være syg og ingen Føde få; hils ham tusinde Gange fra mig og ønsk god Bedring; jeg følger alt derovre i Tankerne hver Dag.
+Mange Hilsner til Jer allesammen!
+Din Dis. 
+[Indsat øverst s. 1; på hovedet:]
+ps. De sidste Nætter har jeg kun haft Astma to Gange pr Nat, det er Fremgang.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -593,59 +1011,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/uysG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uLbv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QhKW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AMsb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZQz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jPvk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zTQH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdSe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/uysG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uLbv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QhKW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AMsb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AHhb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/seLA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZQz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rZOF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kx6w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Lrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btoB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vZMM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ulEZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ukdn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jPvk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zTQH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdSe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nXVy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M11"/>
+  <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -895,270 +1313,704 @@
       </c>
       <c r="I6" s="5" t="s">
         <v>53</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>54</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>55</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>56</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>58</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>59</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="F7" s="5" t="s">
+      <c r="F7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H7" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="G7" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H7" s="5" t="s">
+      <c r="I7" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="I7" s="5" t="s">
+      <c r="J7" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="J7" s="5" t="s">
+      <c r="K7" s="5" t="s">
         <v>64</v>
       </c>
-      <c r="K7" s="5" t="s">
+      <c r="L7" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="L7" s="6" t="s">
+      <c r="M7" s="5" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="E8" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E8" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>68</v>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I8" s="5"/>
       <c r="J8" s="5" t="s">
         <v>70</v>
       </c>
       <c r="K8" s="5" t="s">
         <v>71</v>
       </c>
       <c r="L8" s="6" t="s">
         <v>72</v>
       </c>
       <c r="M8" s="5" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="E9" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E9" s="5" t="s">
+        <v>75</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="I9" s="5"/>
+        <v>76</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>77</v>
+      </c>
       <c r="J9" s="5" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>32</v>
+        <v>59</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>61</v>
-[...4 lines deleted...]
-        </is>
+        <v>60</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>68</v>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="J10" s="5" t="s">
-        <v>35</v>
+        <v>85</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>87</v>
+        <v>59</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="F11" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F11" s="5" t="s">
+        <v>90</v>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H11" s="5" t="s">
-        <v>88</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I11" s="5"/>
       <c r="J11" s="5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>93</v>
+        <v>94</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="J12" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="K12" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="L12" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="M12" s="5" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="L13" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="G14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="J14" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="L14" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="M14" s="5" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="K15" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="L15" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="M15" s="5" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="K16" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="L16" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="M16" s="5" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="I17" s="5"/>
+      <c r="J17" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="K17" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="L17" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="M17" s="5" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="G18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="I18" s="5"/>
+      <c r="J18" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="K18" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="L18" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="M18" s="5" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="J19" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="K19" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="L19" s="6" t="s">
+        <v>142</v>
+      </c>
+      <c r="M19" s="5" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="F20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="J20" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="K20" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="L20" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="M20" s="5" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="G21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="J21" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="K21" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="L21" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="M21" s="5" t="s">
+        <v>161</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
+    <hyperlink ref="M12" r:id="rId17"/>
+    <hyperlink ref="M13" r:id="rId18"/>
+    <hyperlink ref="M14" r:id="rId19"/>
+    <hyperlink ref="M15" r:id="rId20"/>
+    <hyperlink ref="M16" r:id="rId21"/>
+    <hyperlink ref="M17" r:id="rId22"/>
+    <hyperlink ref="M18" r:id="rId23"/>
+    <hyperlink ref="M19" r:id="rId24"/>
+    <hyperlink ref="M20" r:id="rId25"/>
+    <hyperlink ref="M21" r:id="rId26"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>