--- v1 (2026-07-14)
+++ v2 (2026-08-31)
@@ -206,106 +206,107 @@
 Karl Schou, Karl Madsen og måske Peter Hansen skal til Berlin for at se Monet-udstilling, og de vil have Larsen med. Isakson og Viggo Johansen er allerede i Berlin. 
 Peter Hansen og Larsen har været hos Poul S. Christiansen og vælge 12 billeder til Faaborg. 
 Komiteen har købt Peter Hansens Pløjemand. Johannes Rump vil have 4000 kr. for Dødsfaldet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/iCxe</t>
   </si>
   <si>
     <t>Kjøbenhavn Lørdag 2 April 10
 Kæreste Alhed!
 Tak for Telegram og Breve. Jeg fik det ene og Telegrammet til Afskedsfrokosten her hos Schous efter at jeg havde været hos Luds og Kunst Petersens paa Farvelvisit. Jeg tog strax til Peter og med ham til M.R. Peter kendte ikke noget til at der havde været Tale om den ”fornemme” men M.R. vidste det og saa foreslog jeg at vi skulde købe Marmorpigen hvad han ikke stillede sig afvisende til, jeg lovede saa at prøve paa at faa Kai til at slaa af paa Prisen, saa tog vi til Lützhøft og ordnede ham. D.v.s. først havde jeg lovet M.R. at faa at vide om Karl Madsen ikke kunde komme og spise hos dem og se Billeder en af disse Dage og det har vi saa faaet lavet saadan at de skal derover i Mrg Aften sammen med Peter og mig hvorefter jeg haaber at M.R. vil være saa præpareret at vi kan lave et Komité Møde paa Mandag hvor vi køber Marmorpigen som vi nu har paa Haanden for 5000 Kr. (den koster 7000), der for fik vi ikke handlet om den fornemme i Gaar, hvad der ellers godt kunde have været gjort. Men jeg er voldsomt spændt og venter at gaa med Mavepine til det bliver afgjort paa Mandag. Kai regner naturligvis allerede med at den er solgt, Du fik vel et Kort fra Bræddehytten hvor vi spiste sammen i Gaar og talte om Priserne, det var vi jo nødt til ellers vilde jeg helst have holdt min Mund foreløbig. Dagen før jeg skulde have rejst altsaa Fredag fik jeg tilfældigt at vide at Komitéen var samlet (Peter havde været rundt for at finde mig) jeg tog saa derud, der var M.R. og OKS Jens Rasmussen, Lützhøft, Tom og Peter, og da jeg kom var de blevne enige om at det ikke var nogen Nytte til at købe af Schou, jeg maatte jo saa optræde og holde paa at de fem Billeder var købt og det gik saa i Orden efter en Del Sludder. Siden den Tid har jeg haft Lysse og Tom for, og gjort dem begribeligt at det ikke er vores Opgave at, passe paa at M.R. ikke giver for mange Penge ud, men at sørge for at faa ham til at købe saa mange gode Ting som muligt. I Aften skal jeg til et Sold hos Knud Marstrand sammen med Kais, Kochern og flere. Schou Karl Madsen og maaske Peter rejser paa Tirsdag til Berlin for at se Monet Udstillingen de vil nok have mig med men jeg længes nu snart efter at komme hjem og det vilde jo hele Ugen gaa med og Penge koster det jo ogsaa. Isaksons og Viggo rejste derned i Gaar. Ja det var jo et rørende Brev fra SM. og dersom jeg kan naa det skal se at komme derud, men disse Møder tager jo en Fandens Tid, jeg har rendt rundt fra jeg fik Dit Brev til nu. Peter og jeg var ogsaa oppe hos Christiansen i Gaar og tog 12 Billeder ud som skal sendes til Faaborg, saa vi kan se dem der, der skal vi altsaa have et Møde ovre som Baronen maa med til. Vil Du sige ham det. Jeg gaar ud fra at han ikke vil blive ked af det hvis vi køber Marmorpigen, men det var maaske ingen Skade til om jeg fik et Par Ord om det.
 Nu sidder Schou og siger at jeg skal med til Berlin. Jeg skal hilse fra Schou og Marie, mange Gange og sige fra Marie at Du har lovet at skrive til hende og fra Schou at Du er rar. Vi har nu faaet Peters Pløjemand fra Max Levig for 2000 Kr. Rump forlanger 4000 Kr. for Dødsfaldet men jeg tænker han slaar en Del af, han har tilbudt W &amp;amp; M det for 1200 Kr. den gang de købte Raadyrene. Mange kærlige Hilsner til Jer alle
 Din
 Johannes Larsen</t>
   </si>
   <si>
     <t>1919-05-11</t>
   </si>
   <si>
     <t>Ellen  Sawyer</t>
   </si>
   <si>
     <t>Louise Brønsted</t>
   </si>
   <si>
-    <t>Bodild Holstein
-Grethe Jungstedt
+    <t>Grethe Jungstedt
+Bodil Larsen
+Mads Larsen
 Thyra Larsen
-Thøger  Larsen</t>
-[...3 lines deleted...]
-Landinspektøren og Mads kendes ikke.</t>
+Thøger  Larsen
+Christian Aaberg</t>
+  </si>
+  <si>
+    <t>Landinspektøren var Thøger Larsens tidligere chef, Christian Peter Aaberg.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3807</t>
   </si>
   <si>
-    <t>Ellen Sawyer skriver tillykke på sit fineste brevpapir. Hun har i påsken været i Lemvig hos Thyra og Thøger Larsen. "Opsynet" var skrappere end i fjor. Selskabet var på ture til Gjellerodde, hos Bodild og Mads, i Kappelskoven, ved Ferring Sø og ved Vesterhavet. Thyra Larsen virker bedst, når hun ikke er der.</t>
+    <t>Ellen Sawyer skriver tillykke på sit fineste brevpapir. Hun har i påsken været i Lemvig hos Thyra og Thøger Larsen. "Opsynet" var skrappere end i fjor. Selskabet var på ture til Gjellerodde, hos Bodil og Mads Larsen, i Kappelskoven, ved Ferring Sø og ved Vesterhavet. Thyra Larsen virker bedst, når hun ikke er der.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QhKW</t>
   </si>
   <si>
     <t>[Øverst s. 1 er med blyant skrevet:] Elle
 Maj 1919
 [Herefter med sort blæk:]
 Kære lille Lugge!
 Idet jeg sender dig mange mange Lykønskninger på mit allerfineste Brevpapir, som du kender min økonomiske Sans nok til at vide at det er et ikke ringe Offer, der derfor i Reglen bliver forbeholdt Breve som jeg skal gøre et godt Indtryk på, hvis de ikke har det i Forvejen, når de nemlig ikke kender mig, f. Eks. svare på Advertissementer, så det bliver fordelagtigt og bøder på mulige Mangler i Stilen. - - -
 (Vejret vil jeg nu ikke skrive om, skønt det er fristende, når det er noget så guddommeligt som det er i disse Dage, - jeres Have er nok bedårende med Zwibler og Fuglesang og Børnevrimmel, - gid jeg var der, - men jeg tjener så mange Penge nu, at jeg ikke har Raad til at lade være med det. Den Gang, jeg var fattig, kunde jeg komme og gå som jeg vilde. - Nå, jeg har da med Drikkepenge og varm Mad på Hjemrejsen og Mine med gjort en Rejse på 70 Kr. 39 Øre i Paasken. Men den var alle Pengene Vejr, - nej værd!! (Det var uforvarende og ikke af min ellers medfødte Vittighed, det "Vejr". - ) Det var knusende sødt i Lemvig og Lugge helt mellem os sagt, Th. var mægtig glad ved mig, men han bar det som en Mand, undtagen en enkelt Gang. Jeg synes også Opsynet var endnu skarpere end i fjor, - men derfor kan vi jo godt indkassere lidt Ædelhed. Mine var forresten også en elendig Makker. Men det var yndigt at være der og Thøger var akkurat ligesom i fjor - stampede ud og ind efter Bøger, som vi skulde se og ind og stoppe Pibe og på Lur efter en Myg og gik jo ellers op i at more os. Vi var den første Dag uden Kone på Gjeller Odde, hos Bodild, hvor vi drak Kaffe, så til Ma-a-ds hvor vi fik Chokolade og Kaffe - der har været Konfirmation og vi beså de rørende Gaver, og Mads førte os ud i Hønsehuset og Materialhuset - vi så også alle 10 Unger - i Anl. af Konfirm. var de knap så snottede som i fjor og meget søde. Så gik vi til Bodild og spiste til Aften og sad så sødt bænket der i den lille gamle Stue, - Thøger var så inderligt lykkelig ved at sidder der. - En anden Dag var vi i Kappelskoven m. Kone, sylende ["m. Kone, sylende" indsat over linjen] - den er som en Æventyr og 1ste Paaskedag, da det stormede var vi med Toget ud til Strande ved, Fæhring Sø og ude ved Vesterhavet. I Guder som det pjaskede og Sandet føg om Ørerne - men bag efter lå vi i Klitterne i Læ og Sol. Men Konen var så ekstra sylende den Dag. - Hun var meget sylende og skønt hun jo er så venlig og gæstfri, så kan man ikke nægte at hun virker bedst, når hun ikke er der. - Så spillede vi L'hombre en Aften, Th., jeg og Landinspektøren - uha, hvor vi morede os - og Skak de andre Aftner og Billard en Gang. Vi var der 5 Dage, men de fløj. Vi så også i Kiggert på Plænen Saturn [tegning] 
 [Indsat øverst s. 1:] Dato behøves da ikke når det er Dagen før din Fødselsdag, - det er så meget Ulejlighed med de Datoer.
 [Indsat øverst s. 1; på tværs:] Nu kun 1000 Hilsner. Elle
 [Indsat i venstre margen s. 1; på tværs:] Tillykke fra Grethe.</t>
   </si>
   <si>
     <t>1919-06-07</t>
   </si>
   <si>
     <t>Brevkort</t>
   </si>
   <si>
     <t>Thøger  Larsen</t>
   </si>
   <si>
     <t>Birkerød</t>
   </si>
   <si>
     <t>Else Birgitte Brønsted
 Johannes Fønss
 Wilhelm Hansen
 Grethe Jungstedt
 Ellen  Sawyer</t>
   </si>
   <si>
     <t>Thøger Larsens hyldest til den lyse sommernat er en lejlighedssang skrevet på digtervennen Jeppe Aakjærs opfordring. Sangen skulle bruges ved et sommermøde i juli 1914 på Aakjærs gård Jenle i Salling. Der kendes omkring 30 forskellige melodier til sangen, heriblandt en af Carl Nielsen. Grethe Sawyer/Jungstedts noder til sangen er aftrykt i bogen Du danske Sommer (Malene Linell Ipsen (red.)), Johannes Larsen Museet 2007.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3759</t>
   </si>
   <si>
-    <t>Thøger Larsen har været til Grundlovsfest og hørt "Danmark nu blunder" sunget på Grethe Jungstedts melodi. Bagefter var han i Tyborøn med sangeren, Joannes Fønss.
+    <t>Thøger Larsen har været til Grundlovsfest og hørt "Danmark nu blunder" sunget på Grethe Jungstedts melodi. Bagefter var han i Tyborøn med sangeren, Johannes Fønss.
 Louise og familien må have haft en forfærdelig tid.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/AMsb</t>
   </si>
   <si>
     <t>[Skrevet med blyant:]
 1919
 [Skrevet med blæk:]
 Fru Louise Brønsted
 Birkerød
 Sjælland
 Kære Lugge! Nu er jeg igen i Lemvig, men rejser hjem i Morgen. Jeg kom herop til en Grundlovsfest, fordi Johannes Føns skulde synge ”Danmark nu blunder” på Grethes ny Melodi – den som skal udkomme hos W. Hansen. Den lød meget smukt, skønt den var udsat for lavt ["lavt" overstreget] højt. – Jeg skulde være hjem næste Dag, men blev jo så alligevel et Par Dage, som har været herlige Joh. Fønss er her også og vi falder udmærket i Traad, han er en storartet, stor èn og har da en pragtfuld Stemme. De dybe Toner ruller ligesom Orgeltoner. – I Går var vi ved Tyborøn, - spillede L’hombre derud i Toget, - sejlede hjem i en Kutter og spillede L’hombre i en lille Kahyt og sillede igen L’ i Aftes. Jeg vandt det Hele. Nu har jeg jo ikke hørt om Mudi siden i Onsdags, - men nu er det vel ogsaa i god Gænge – Det maa have været en forfærdelig Tid for Jer Hils den lille yndige Nus-Elle
 Mange Hilsner Deres Thyra og Thøger Larsen</t>
   </si>
   <si>
     <t>1921-04-10</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Lemvig</t>
   </si>
   <si>