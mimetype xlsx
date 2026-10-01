--- v2 (2026-08-16)
+++ v3 (2026-10-01)
@@ -244,72 +244,72 @@
   </si>
   <si>
     <t>Kjære Johannes
 Du maa tro jeg er bleven en sær Én. Vi har ledt først jeg senere Marie men ingen Kunsthistorie, hvor er den dog henne. Idag kom der brev fra Alhed, det var fornøjelig at høre om Eders lille Skat; men hvornaar Du kom vidste hun ikke lad mig endelig høre det for at jeg i god Tid kan faa skuret derude, vi blev narrede med vores svenske Pige hun kommer vist ikke mere. Her er jo en Kone der malker men det er alligevel ikke en Pige. Eders lille Anna har været her idag hun vil hjælpe mig i Paasken for nu idag begyndte Ferien.
 Johannes jeg kan mærke du har tabt dit Humør fordi der ikke sælges noget; men det kommer min Ven. 
 Faer er endnu højt oppe og siger der er langt til [ulæseligt ord] hvorfor kjøbte nu denne Greve paa Langeland ikke din Hund… han gav der 3,000 ud paa Charlottenborg; maaske saadanne Herrer ikke gaar paa den ”Fri” det er nu ligemeget med alle de store. Sig mig kun [ulæseligt ord] hvad Zarthman og Phillipsen sagde om dine Arbejder og de andre Venner
 Vi har Adolph hjemme og han hænger i med at hjælpe Karlene at vi kan kjøre sammen til Murerne.
 Imorgen Johannes er det Meningen at vi skal have Skillerummene op i Laden det er paa Tiden naar vi skal herud fra den 19 – men nu har vi bestemt os til at sove i vores gamle Sadelkammer ovenpaa og saa Marierne paa dit Værelse – hvordan vi skal med Maden og Karlene har jeg foreslaaet at de kan sove i Lysthuset indtil der bliver istand til dem
 Her er i disse Dage ved at blive rejst Plankeværk om Bygaarden, vi holdt Arbejdere til at bryde Hegnet ned og der blev nogle dejlige Grundsteen til dit Huus
 Jeg er saa træt Johannes for jeg har vadsket lidt om Dinemor idag og det regner hver Dag saa jeg skal se om vi kan faa det tørret i Morgen!
 Du kan tro jeg glæder mig til du kommer hjem. Din And vil vist snart ligge.
 Det kan være Adolph tager ned til Haabet en af Helligdagene. Det var Meningen at Marie vilde have været med; men Sygeplejersken mener hun gjør klogest i at blive i Ro.
 Nu lev vel og vær saa kjærlig hilset af din hengivne Moder der stadig beder for Eder</t>
   </si>
   <si>
     <t>1900-04-26</t>
   </si>
   <si>
     <t>Marie Larsen
 Vilhelmine  Larsen</t>
   </si>
   <si>
     <t>København</t>
   </si>
   <si>
-    <t>Anna 2 -
-Ole Bager
+    <t>Ole Bager
 Victor Bøttern
 Christian Eckardt
 Margrethe  Eckardt
 Erik Henrichsen
 - Holm, skovrider
 Adolph Larsen
 Alhed Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 lille Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Olga Lau
 Ida Olsen
 Theodor Philipsen
 Anna Rosenørn
 Elisabeth Storm
 Hempel Syberg
+Anna  -, ven af Larsen-familien
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Man er ved at gøre Kærbyhus klar til indflytning, samtidig med at man rømmer Købmandsgården.
 Christine Swane bor midlertidigt hos familien Lau i Næstved.
 Den omtalte udstilling er på Charlottenborg.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
   </si>
   <si>
     <t>Malerne deltager i udstilling. Alhed Larsen har solgt billedet med flox til Hempel Syberg. Chr. Eckardt har også solgt et billede på udstillingen. Der er en forespørgsel til Johannes Larsen, om han vil kopiere evighedsblomsterne.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/NaCo</t>
   </si>
   <si>
     <t>Kerteminde d. 26 - 4 1900
 Kære Ugle!
 Tak for Dit sidste Brev, jeg sender Dig her Din Trøje, nu lader det jo til at det bliver varmt igen, det har ellers været meget koldt her de foregaaende Dage Vi har nu faaet Køerne paa Græs og i Dag skal Hestene flyttes om i et Baghus som Faer har lejet, det ligger omtrent henne ved Ole Bagers, der er ogsaa et Kammer som Karlene kan ligge i, saa nu er vi snart herude af med alt muligt; Bøttern har jo lejet Staldene og han har haft meget travlt med at faa os bort. Oppe i Laden arbejdes der flittigt, Faer mener at vi paa Mandag kan begynde at flytte derop, i det mindste faa Køkkenet og stuerne i Orden, saa kan vi jo godt gaa herned og sove en lille Tid endnu; der kan ikke være tale om at opsætte flytningen en eneste Dag, saasnart det er færdigt deroppe, Du kan nok forstaa at vi har det meget knebent for Tiden, med Sovekammer Spisestue og Dagligstue i et Værelse og desuden er det ogsaa dyrt at faa Middagsmad i Byen til Folkene, vi har foruden Karlene tre Tømrere paa Kosten, saa vi længes bare efter at faa vor egen Husholdning igen.
 Naar det bare maa blive godt Vejr igen tænker jeg ogsaa nok at det skal gaa med mine Ben, de var bleven rigtig gode, jeg var jo ude at gaa i Søndags og Mandag og Tirsdag var det ogsaa godt, men da saa Vejret slog om Tirsdagaften kunde jeg straks mærke det og i Gaar og i Dag har det været daarligt, men i Dag er Vejret jo godt igen, saa jeg haaber paa at de skal være bedre i Morgen.
 Alhed har solgt billedet med Floxene til Onkel Syberg, der var Brev i Dag fra udstillingen at Pengene laa til hendes Disposition men hun vidste det nok i forvejen; Johannes har haft Brev fra Overretssagfører Henrichsen, at han forleden Dag havde set Evighedsblomsterne ude hos Philipsen og saa vilde han gerne spørge om Johannes ikke vilde copiere dem, saa vilde han have det i stedet for Akvarellen han har købt; jeg tror nok Johannes vil gøre det for 200 Kr. men han har ikke svaret ham endnu, saa du skal ikke tale om det til nogen. Forleden Dag talte jeg med Klaks i Telefonen, han fortalte at han nu er bleven Assistent dernede, lille Larsen er rejst, jeg kunde ikke forstaa hvorhen og saa havde Klaks faaet hans Plads, han skal foreløbig være der til Efteraaret og hvis Holm faar noget andet kan det jo være at han slumper til at faa Pladsen. Vi har haft et Par Breve fra Agraren, han er naturligvis mør i alle Lemmer nu i Begyndelsen; han er ikke videre begejstret over Soldaterlivet, han skrev sidst at naar han fik at vide hvad Dag Du kom kunde det være at han kunne komme ned til Færgen og hilse paa Dig, Moer og jeg har talt om at du maaske kunne tage med et tidligt Tog og saa opholde Dig nogle Timer i Nyborg. Kærlig Hilsen Din hengivne Marie
 Kjære lille Ugle
 Mange Gange tænker jeg paa at skrive men derved bliver det, her er saa meget der tager min Tid og Kræfter at jeg er saa træt om Aftenen for jeg maa jo tidlig op Kl. 6 skal Tømrernes Kaffe staa skjænket, vores Petroleumsapparat er i Brug og det gaar helt godt men jeg længes jo snart efter at vi var oppe hos os selv, Vejret er kjølt dog kan vi jo ikke tænke os bedre Byggevejr for det trækker ind igjennem Vinduerne saa det er en Lyst Ruderne er ikke sat i endnu for Tørringens Skyld.
 Ida Olsen var herinde hun rejser til Kjøbenhavn i morgen med Exprestoget herfra, bliver derovre et Par Dage skal bo i Stokholmsgade og vil da besøge Margrethe vi sagde det var bedst imellem 2 og 3 sig dog til Onkel at jeg blev saa glad ved at han solgte sit ene Billede det andet gaar ogsaa nok inden Udstillingen lukkes det maa være dejligt. Hils nu ogsaa Dumpe mange Gange det skal blive morsomt at faa en mundtlig Hilsen fra de kjære Børn.
@@ -318,51 +318,51 @@
 Gud ske Lov Du er rask min lille Pige Gud føre dig sund og vel hjem til os igjen inden ret længe og velsigne al din Gjerning 
 Du fik vel dog Brevet med 10 i du maa altid svare straks – for min Skyld jeg er meget urolig for at de komme i rette Hænder
 Din Moder</t>
   </si>
   <si>
     <t>1900-05-05</t>
   </si>
   <si>
     <t>Rørholmsgade 
 Hverringe Gods
 Fåborg Museum
 Assensvej 198  
 Klintevej  5300 Kerteminde
 Vilhelminevej</t>
   </si>
   <si>
     <t>Christian Eckardt
 Ingeborg  Eckardt
 Ferdinand Louis Gjellerup
 Andreas Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Lars Larsen
 Vilhelmine  Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Anna Marie  Larsen, Georg Larsens hustru 
 Vilhelm Larsen, Georgs søn
 Fritz Levy
 Amalie Lindberg
 Susanne Lindberg
 Jens Ferdinand Willumsen</t>
   </si>
   <si>
     <t>Anna Marie Larsen blev muligvis opereret i København på "Røde Kors Klinik" for ubemidlede. Her arbejdede Frits Levy fra januar 1896-december 1900.(Den Danske Lægestand 1907-1915 Jacob Lunds Forlag 1915).
 Christines lærer på dette tidspunkt er J.F. Willumsen. 
 Haabet = Erikshaab - Alhed Larsens barndomshjem, som ligger nord for Faaborg på Fyn .
 Alhed og Johannes Larsen bor på Feden i Kerteminde i et af IA Larsens huse.</t>
   </si>
   <si>
     <t>Georg Larsens kone skal opereres i København. Det glæder Vilhelmine Larsen, at Christine Swane er tilfreds med sin lærer. Byggeriet går fremad på - formodentlig- både Lille og Store Kærbyhus.
 Johannes Larsen skal til Faaborg med en akvarel. Han er ved at forberede en jagtudstilling.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/oaIp</t>
   </si>
   <si>
     <t>Kjerteminde den 5. Maj 1900
 Kjære Christine!
 Du vil jo ogsaa gjerne høre et lille Ord om Søndagen denne gang er det just ikke af de glædelige Georg og Marie kommer vistnok en af de første Dage til Kjøbenhavn hun er bleven bleven undersøgt af Gellerup og han raadede til en Operation hos Professor Levy der er skreven derover og de venter Brev i Morgen er der Plads saa rejser de, I kunde da for en [ ulæseligt ord] se ud paa Banegaarden Søndag ellers skal jeg nærmere skrive Dagen det gjør mig meget ondt for dem, godt er det at vi er her, og Børnene holder saameget af os vi kommer over det om vor Herre vil hjælpe os at Operationen maa gaa vel det er en Svulst der trykker paa Blæren saa hun lider meget naar Vandet kommer – men det kan jo være det ikke er saa slemt naar Professoren kommer tilstede, I kan nok tænke at det er Alvor, et Gode at Marie er sygeforsikret saa hun faar daglig Hjælp; men det er jo ligefuldt en dyr Historie.
 Georgs skal faa din Trøje med for nu bliver det jo varmt. Hils Eckardt saameget sig Dem jeg blev saa glad at Onkel solgte det andet Billede, men er her ikke Tid for mig at skrive mere end til dig.
@@ -736,51 +736,51 @@
   </si>
   <si>
     <t>Karen på Erikshaab -
 Minnie -
 Ludwig Beethoven
 Margrethe Bentzen
 Thora  Branner
 Edvard Clemmensson
 Jens Hammer
 Grethe Jungstedt
 Adolph Larsen
 Alhed Larsen
 Johanne Christine Larsen
 Niels Lindberg
 Felix Mendelssohn
 Augusta Mogensen
 Christian Mogensen
 Kirstine -, pige i huset hos Hempel Syberg
 - Rosendal
 Ellen  Sawyer
 Harris Sawyer
 Henry Smith, nær Erikshaab
 - Sonne
 Hempel Syberg
 Andreas Warberg, Albrechts far
-- Ward
+Mathilde Ward
 - Wilstrup</t>
   </si>
   <si>
     <t>Chemilette: Beklædningsstykke til kvinder. Chemisette: Hæklet eller broderet bærestykke til en chemise. 
 Astrid var i huset hos Alhed og Johannes Larsen, mens de ventede deres barn nummer to. Alhed havde smerter i hoften under graviditeten. 
 Det vides ikke, hvem Doktorens, Thora R og Degnens var. 
 Barnet, der skulle døbes, var formodentlig Augusta og Christian Mogensens søn, Jupiter.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Laura Warberg til Astrid, 1900-11-28, 2401</t>
   </si>
   <si>
     <t>Laura Warberg vil sørge for, at Astrid får sendt sin kuffert med forklæder, handsker mv. 
 Alhed Larsen har nok fået det skidt, fordi de er flyttet. Harris Eastman har sagt til Ellen, at hvis Alhed får det værre, må Ellen rejse hjem til hende. Ellen arbejder meget i laboratoriet for tiden. Chefen er ved at gå fallit. 
 Lille Grethe går, idet hun skubber møblerne foran sig. Hun prøver at tale, og hun jubler, når forældrene kommer hjem. Minnie er en fantastisk pige i huset. 
 Laura har afholdt stor middag. Johanne og Christine spillede firehændigt. Laura har truet Karen med at skrive til hendes mor og sige, at de ikke kan bruge hende i huset. Derefter blev Kirstine mere omhyggelig. 
 Johanne og Christine når ikke at sy gaven til Ellen færdig før jul, så det er godt, at Alhed og Laura har noget til hende. 
 Der er ikke plads til pedalen i kassen, men måske kan Christine og Andreas/Dede tage den med.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/V6OL</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Frøken Astrid Warberg
@@ -817,90 +817,133 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/KOlx</t>
   </si>
   <si>
     <t>2. Juledag
 Lykke og Velsignelse i det kommende Aar du kjære Søn; jeg vil savne dig meget imorgen, men det hjælper jo at her er en Flok endda. Vi talte meget om den lille Pufs glade Juleaften, hans store Øjne lyste og straalede vel, ja Børn hører sig rigtignok til om Julen kys ham dog den lille Skat fra Farmor. Er det Eder muligt saa kom dog saa betids at Uglen kan se Eder og Puf maaske du og hun kan følges ad til København naar du rejser at ordne din Udstilling, ja kjære Johannes et godt Udbytte af den saa du ret kan faa Penge i Lommen
 Ole Poulsen var her igaar; da fik vi at vide hvad Skat I er lignet i Drigstrup Faer 25 Kr du 8 Kr det kan da høres – er du tilfreds Faer mener dit er for højt [F] til Lighed imod os men saa kommer jo vores frivillige Skat
 Her er Her er et Mørke at vi knap kan skrive og Blus paa Lampen maa vi ikke faa saa tidlig
 Hils nu fra os Alle sammen og ønsk dem et godt Nytaar fra os 
 Faer hilser kjærligt
 Din Moder</t>
   </si>
   <si>
     <t>1900-09-01 - 1901-04-24</t>
   </si>
   <si>
     <t>Dagbog</t>
   </si>
   <si>
     <t>Elna -
 Laurentius Allerup
 Ellen Agnete Amstrup
 Louise Amstrup
 Harald Balslev
 Lars Christian Balslev
+Laura Balslev
 Thorvald Balslev
-Laura Balslev, f. Leth
 Herman Bang
 Alice Bondesen
 Emil Brandstrup
 Thora  Branner
 - Fibiger, Frøken
 Marie Juul
 Otto Lagoni
 Peter Erasmus Lange-Müller
 Alhed Larsen
 Jeppe Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Christine  Mackie
 Cathrine Meyer
 Erhard Meyer
 Otto  Meyer
 Sophus  Meyer
 Augusta Mogensen
 Christian Mogensen
 Otto Emil  Paludan
 Antoine-François Prévost d'Exiles
 Leopold Rosenfeld
 Ellen  Sawyer
 Erik Schaffalitzky de Muckadell
 Christine Swane
 Fritz Syberg
 Vilhelm  Sørensen, pastor
 Nicoline  von Sperling
 Laura Warberg
 Andreas Warberg, Albrechts far
 Christoph Ernst Friedrich Weyse</t>
   </si>
   <si>
     <t>Astrid Warberg skriver om livet på gården Erikshaab, om sine forelskelser, om opholdet som pige i huset hos Alhed og Johannes Larsen i Kerteminde mm.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/WsHnFLg1</t>
+  </si>
+  <si>
+    <t>u.å. 1901</t>
+  </si>
+  <si>
+    <t>Faaborg
+Kristine Rudesvej Kerteminde</t>
+  </si>
+  <si>
+    <t>Adolph Larsen
+Alhed Larsen
+Andreas Larsen
+Helga Larsen
+Johannes Larsen
+Lars Larsen
+Marie Larsen
+Cathrine Meyer
+Erhard Meyer
+Marie Meyer
+Otto  Meyer</t>
+  </si>
+  <si>
+    <t>Det er uvist, hvornår Helga Larsen blev gift.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske arkiv</t>
+  </si>
+  <si>
+    <t>Helga Larsen skal giftes i dag. Johannes Larsen laver en tegning til hende af huset med træerne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Ky8i</t>
+  </si>
+  <si>
+    <t>Kjærbyhuus – Tirsdagaften
+Kjære Ugle!
+Hvor her dog stormer og ser uhyggeligt ud saa er det godt at faa Lampen tændt og sidde i Ro jeg skriver samtidig til Agraren Ditto skal heldigvis hjem ellers troer jeg ikke jeg nænnede at sende nogen ud – han faar sig et par Træskostøvler sendt.
+Det er i dag Helgas Bryllupsdag det [ulæseligt] jeg at skrive sidst da var der lige kommen Indbydelse til Marie og Dig [ulæseligt] det skulde være et lille Bryllup – Mejers Døtre og Otto rejste i Søndags Erhard rejste iaftes og han fik vores Lykønskning med, Marie og jeg spekulerede paa en Gave for vi synes dog det var saa fattigt, vi saa Sølvtøjet efter og da vi havde 3 Strøskeer saa pudsede jeg den i Skabet den blev som ny Johannes kom over og blev saa indtaget i den, at han fik Alhed over om vi dog ikke vilde bytte den og faa Deres Strøske de havde faaet af Larsens i Faaborg – den kom til Guldsmeden og lagt i Æsken med det blaa Atlask saa jeg tænker Alle Parter glædes
+Brødet kunne vi ikke faa i Aften men nu faar vi i morgen en Sæk Hvedemel saa vil Marie bage til Eder her er Smør og [Topperne?] Penge sender vi i morgen Tak for Dit Brev vi skal nok være flinke til at skrive til Dig og sende hvad vi kan hils Margrethe og ønsk hende god Bedring og saa kommer der vel snart Brev fra hende 
+Det er sandt Johannes sender en Tegning til Helga han staar i Porten og tegner Huset med Træerne Du og Marie maa saa finde paa noget andet
+Fortæl os saa en stor Mængde Du kan ikke skrive for meget
+Nu Lev vel og vær kjærlig hilset af os Alle Puf sidder i Sofaen med Forklædet fuldt af Legetøj som han vil sende til Tante Ugle og saa tysser han mig
+Din Moder</t>
   </si>
   <si>
     <t>1901-10-17 - 1902-11</t>
   </si>
   <si>
     <t>Brune -
 Fritz -
 Ellen Agnete Amstrup
 Louise Amstrup
 - Auge
 Laurits Nicolai Balslev
 Wilhelmine Berg
 Tycho Brahe
 Harriet Brahm
 Peter Georg Emil Brahm
 Johannes Brahms
 Carl Brandstrup
 Emil Brandstrup
 Julie Brandt
 Thora  Branner
 Thomas Bredsdorff
 Frederik Briand de Crèvecoeur
 Johannes Nicolaus Brønsted
 Christian Caspersen
 Johanne Caspersen
@@ -951,93 +994,50 @@
 Kirstine -, pige i huset hos Hempel Syberg
 - Poulsen, løjtnant
 Ellen  Sawyer
 Lili Scheel
 Karl Schou
 Marie Schou
 Robert Schumann
 - Stürup
 Elly Svarrer
 Christine Swane
 Adelheyde Syberg
 Hempel Syberg
 Sigurd Thomsen
 Vagn Thomsen
 - Vesterdal
 Johannes Vesterdal
 Albrecht  Warberg
 Frederik Warberg
 Laura Warberg
 Else Wienberg</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5K5zZYof</t>
   </si>
   <si>
-    <t>u.å. 1901</t>
-[...41 lines deleted...]
-  <si>
     <t>1901-01-15</t>
   </si>
   <si>
     <t>Odense
 Dosseringen, Kerteminde</t>
   </si>
   <si>
     <t>- Finneck
 - Grassén
 Andreas Larsen
 Jeppe Andreas Larsen
 Johanne Christine Larsen
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Dis (Ingeborg Astrid Warberg) blev pige i huset hos Alhed og Johannes Larsen november 1900.
 I.A. og Vilhelmine Larsen flyttede fra købmandsgården til Kærbyhus oktober 1900.</t>
   </si>
   <si>
     <t>Johannes Larsen hænger udstilling op.
 Alhed og Puf har været til kaffe sammen med andre mennesker i Kærbyhus. 
 Deres brænde er kommet fra Feden.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/eY62</t>
@@ -2279,51 +2279,51 @@
 Johannes og Familie kom i Onsdags de var glade og Børnene søde. Puf var grinagtig i sin Glæde over at træffe Kjærbyhus laa paa Plads – og kan I se der ligger Faers og Moers Huus også – de havde saameget Legetøj med og bøger at der er god Underholdning
 Johannes havde faaet en nydelig lille Merskumspibe med Ravspids og i rødt Foderal det var Baronens Julegave
 Om et Par Dage vil Johannes begynde at radere og tegne han opslaar sit Arbejdsfelt her i Hjørnestuen der kan han sidde med Ro – 
 Du kan tro lille Dine at jeg blev glad for dit brev jeg sad og rystede og turde ikke lukke [op] men saa kom Marie og læste det for Gud ske Tak at dit Arbejde lykkes – saa vil alt det andet komme af sig selv Penge venter jeg at få hver Dag til at sende til dig og det maa jo komme maaske i Morgen
 Det er godt at Du er rask nu maa hilse Enhver der bryder sig om en Hilsen fra mig 
 Nu kan jeg høre Marie og her skal syes for Pakken
 Lev vel sødeste Ugle</t>
   </si>
   <si>
     <t>1905-01-17</t>
   </si>
   <si>
     <t>Kikkenborg 12-13, 5300 Kerteminde, Danmark
 Erikshaab Assensvej 198 5750 Ringe</t>
   </si>
   <si>
     <t>Christian Eckardt
 Margrethe  Eckardt
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Johannes Larsen
 Marie Larsen
-Marie   Larsen, Georg Larsens datter</t>
+Anna Marie   Larsen, Georg Larsens datter</t>
   </si>
   <si>
     <t>CHristine er indlagt med tuberkulose på sanatoriet i Haslev.
 Kikkenborg er et strandområde i den nordlige del af Kerteminde.
 Erikshaab er Alhed Larsens barndomshjem.</t>
   </si>
   <si>
     <t>Christine har fået en sygdom oveni tuberkulosen. Hun er i gode hænder på sanatoriet. Johannes Larsen har fået penge for nogle tryk, så han vil sende penge til Christine.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/yGcJ</t>
   </si>
   <si>
     <t>Kjærbyhus Mandag
 Kjæreste lille Ugle!
 Tænkte jeg ikke nok at du var syg, da der ingen Brev kom igaar det var Søndag og saa haabede jeg paa Morgendagen, men det var jo en fremmed Udskrift
 Saa skal du ogsaa prøve den Sygdom, men kan jeg nu ogsaa stole paa den Doktor at det ikke er farligt. Vær ved godt Mod kjære Barn, nu slipper Du da nogen Dage for at proppes med Mad havde jeg Penge min Skat der skulde snart En af os være hos Dig og fortælle op om os; Dagen gik nogenlunde for mig trods min Uro, der var Bal i Kluppen Las og Alhed skulde med, Agraren spiste Middag der De havde slagtet en stor Kylling fra Erikshaab der aldrig havde lagt Æg og den var saa fed, at lille Marie slet ikke kunde tage den ud for det bare Fedt
 Jeg fik den Tanke at bede Børnene herover at spise til Aften, og det blev de meget glade ved de kom ikke før 6, for jeg tænker de vilde følges med Tante Ia som hjalp Alhed. Puf sagde rigtignok at han maatte hjælpe sin Moer med Bæltet og holde paa Lommetørklædet, han havde saa rigelig sørget for sit eget ogsaa, som han lod gaa rundt til Duft, men Du skal høre hvor sød han er, han har en stor dejlig Bog med alle Verdens Dyr, den havde han taget med til Ære for Dig Farmor Nu kom de med deres Løn fra Kikkenborg raske og flinke Johannes havde faaet Aftrykkene, og vil sende Dig nogle, saa faar jeg dette Brev med der skal glæde Dig rask lille Ugle Gud give Dig Taalmodighed saa overvinder vi det med nu vil jeg haabe at Du snart skriver os til at vi kan vide hvordan det gaar, men nu skal Du se at Du faar en stor Appetit naar Du igjen faar Lov at spise hvad der bliver forlangt af Eder
 Nu fryser her og stormer Far siger vi kan vente en Snestorm det er sydost men smukt er Landskabet at se paa med de høje Søer i Krogen
 Nu skal vi spise og vil jeg overlade De andre Pladsen der er tilbage
 Lev vel mit kjære Barn og vær ved godt Houmør kjerlig Hilsen fra Faer der sidder og venter paa Mad
 Din Moder 
 D. 17-1 Kære lille Ugle! Hvor vi blev bedrøvede over at høre, at Du er syg, bare det dog ikke maa vare for længe, saa Du bliver sat altfor meget tilbage, jeg kan forstaa at det er trist for Dig at skulde ligge i Sengen, var vi blot noget nærmere saa vi kunde se til Dig, men det er jo altfor lang en Rejse; det er da en Trøst at vide at Du bliver passet og plejet ordentligt, ellers var det ikke til at holde ud
 Du spørger hvorfor vi ikke har fortalt Dig at Mor var syg, men det var hun jo da Du rejste og kom sig snart efter, siden har hun ikke været daarlig, i alt Fald ikke sengeliggende, hun kan nok have lidt ondt i Lemmerne mod daarligt Vejr, men klarer sig ellers godt. – Vi kan ikke begribe hvorfor Eckardt ikke skriver, vi har ikke hørt fra dem siden Nytaar, og Mor skrev dog til dem for en Tid siden og bad om de endelig vilde skrive naar Margrethe kom hjem. Det stormer frygteligt i Dag; Agraren kører Is til Mejeriet i dette væmmelige Vejr, men han siger at det ikke er saa slemt; Faer og jeg passer saa Køerne. Jeg er nødt til at slutte nu, for at det kan komme med 3 Toget, ellers faar Du det vist ikke i Morgen. Tusind kærlige Hilsner fra Din hengivne Marie som haaber at Du rigtig snart maa blive rask igen, send os dog bare et Par Ord saa vi kan høre hvordan det gaaer. Vi skal nok skrive igen.</t>
   </si>
@@ -2404,89 +2404,89 @@
   </si>
   <si>
     <t>Johannes og Alhed Larsen skal have billeder på udstilling i København. Johannes Larsen skal til at male på det store mågebillede fra Taarup Strand. Badehuset skal være værksted. Johannes Larsen og Anna Syberg har hver fået et legat på 500 kr af Raben-Levetzauske Fond. Der er auktion d. 6. marts.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/XDEQ</t>
   </si>
   <si>
     <t>Kjærbyhus Tirsdag
 Kjære lille Ugle!
 Saamange Tak for dit Søndagsbrev, jeg er saa glad, at det er gaaet saa godt fremad med Dig, saa haaber jeg paa et godt Brev naar du er undersøgt, det er saa behageligt at skrive naar vi har Brev, og jeg vidste jo, at Du fik Maries med Tvebakkerne; nu troer hun rigtig nok, at Du maaske først kan faa dem Mandag; men saa har Du dem da nu og en Uldtrøje og et Par Skilling skal Du ogsaa nok faa i denne Uge, Marie gaar nu ned i Byen og seer om der er nogen hun synes om, vil det dog nu blive ved med Foraarsluft, vejene ere saa gode og tørre at Cyklerne de hjuler afstedmed en rasende Fart, her er 3 Brøndgravere der kommer hver Morgen de graver ovre i Kjøbmand Jørgensens Løkke de er kommen 20 Alen ned, men nu laver de 10 til inden de sætter videre, kommer der ikke rigeligt Vand saa skal de nok dybere ned for skal her drives Gartneri saa maa der jo rigeligt Vand.
 Igaar var det Lysses Fødselsdag han var helt rød i Kinderne for alle de smaa Gaver Fru Varberg og Andreas havde sendt 1 Krone derfor fik han et Flag og Arken med Dyr. Lille Bøttern og Agrar og Far gav ham Appelsiner Marie bagte 1 Kone og jeg fandt en Deel Julekort som fornøjede ham meget, gamle Steen var at pakke nogle Billeder ind for Johannes – det var nogle Rævestudier og et Par Ande Ditto, en graa Krukke med Blomster og Studiet til det meget store Maagebillede fra Taarupstrand, det skal for resten kjøres ud nu saa han skal vist snart til at male Badehuset skal være hans Værksted derude endnu har han ingenting solgt i Gøteborg men vi vil haabe han vil faa nogen Indtægt der – meget er jo solgt men det har Du vel seet i Bladene – har Du faaet at vide han og Fru Syberg fik hver 500 Kr af Raben Levetzauske Legat det er da en Hjælp meget faar han jo ikke paa Udstillingen i Foraaret for det store Billede bliver jo ikke færdigt, det er nok just i den Tid han skal male paa det.
 Las var selv i Kjøbenhavn men kun borte i 2 Dage vi talte om han kunde kigge ind til Dig men han skulde være hjemme til bestemt Tid saa de mente at de maatte være til Udstillingstiden naar de begge skal med det bliver fornøjelig for Dig lille Dine til den Tid kan I spadsere, du skriver vi maa være belavede på at Kuren skal bruges den næste Sommer ja min Ven det kan vi nok forstaa og har ikke tænkt andet men hvor længe Du skal blive paa Sanatoriet det maa da Doktoren bestemme Du maa ikke sætte Dig imod at blive der til over den bestemte Tid hvis det nødvendigt men det ordner sig nok altsammen jeg har saadan en god Tro og godt Haab for Sommeren; men det er fortidligt endnu at gaa i Haven jeg nøjes med at pusle lidt med Blomsterne i Vinduerne og de retter sig godt naar der ingen Is er paa Ruderne saa er jeg glad, nu kom Marts Maaned saa skal mange have ny Jord. I Søndags var vi bedt ud hos George til Aften gransaltet Andebryst og Rosenkaal og ellers fint Bord, Kaffe og Kager Fromage og Daler [dadler] det var lige Slag i Slag for vi skulde jo tidlig hjem – Du kan ellers tro Kjerteminde er med her var 2 Foredragsholdere og en Hr og Fru Guntzmann paa Hotellet det var Haandværkerforeningen der havde forskreven dem men der var ikke Folk nok – de skulde have 100 Kr – og der kom vist ikkun nogen og 70 ind det sagde Steen
 Alhed var dernede hun sagde der blev sungen kjønt – her er ellers intet Nyt jo imorgen aabner den nye Manufakturhandel hos Anna Andersen Huset hvor Butikken er det er malet højrødt og rødt Skildt med hvide Bogstaver. Nu maa jeg nok indstille Skriveriet det skal med til Byen saa kun de kjærligste Hilsner fra os alle og god Bedring
 Den 6te Marts skal Auktionen være og det store Billede er sendt over
 Din Moder</t>
   </si>
   <si>
     <t>1905-03-06</t>
   </si>
   <si>
     <t>Mille -
 Victor Bøttern
 Harald Hansen
 Johannes Jørgensen, barn
-E Kragh
+Edvard Kragh
 Alhed Larsen
 Andreas Larsen
 Ellen Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Anna Marie  Larsen, Georg Larsens hustru 
 Niels Larsen Jørgensen</t>
   </si>
   <si>
     <t>Mastiks: harpiks fra mastikstræet, der gror vildt i store dele af Middelhavsområdet. Opløst i terpentin bruges det til fernisering af malerier.(Den Store Danske)
 Køkse af svensk köksa = Kokkepige. Larsen-familien ejede skovgårde i Småland, og de kom der meget, hvorfor de også jævnligt gjorde brug af svenske ord og begreber.</t>
   </si>
   <si>
     <t>Der skal laves transportkasse til Christines maleri og laves rammer. Johannes Larsen vil behandle overfladen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/78Ow</t>
   </si>
   <si>
     <t>Kjærbyhus
 Kjære lille Ugle!
 Nej vi er ikke syge gudskelov og vi takker saa meget for dine sidste Breve det var saa meget godt for mig at du ikke var bleven ringere under Sygdommen jeg har det bedste Haab at alt skal blive godt nu du spiser godt bliver du nok fed og saa kigger vi paa Fremtiden med lyse Tanker – har du faaet Lov til at male lidt saa glædede det os meget jeg synes at forstaa du er glad ved den lille nye Pige som du kan faa at spadsere med det opliver altid naar der er nogen vi kan lide – Saa kom nu det sidste Brev om Maleriet vi skal straks sætte os i Arbejde med en ny Kasse til Maleriet Faer har maalt Billedet og det lille skal de tage med til Hansen imorgen Alhed siger der er nogen pæne forgyldte Lister hun skal have om sine Hyacinther saa lader vi dem bestemme den og de skal nok komme afsted i rette Tid, Johannes kommer i Morgen og renser og giver det Æggehvide eller Mastik hvad han nu synes der er bedst –
 Marie har været hos Kragh med Uhret men det kan koste 6 Kr saa vi sender dig Maries tilligemed Uldtrøjen en af Dagene Uhret vil Fader saa tage med til den billige Uhrmager i Sverig – det er da kjedeligt at I ikke har en god Køkse; men nu kommer Vaaren og I kommer paa Langtour saa faar du en saa god Appetit at Maden vil smage udmærket. Det er Fastelavns Mandag i dag saa her er et Rend af Sparebøsser ingen beder om Boller mere kun Penge. Mille, Anna, Ellen og den lille Johannes Jørgensen har ogsaa været her nu kom Puf lige og lille Bøttern saa det er rige Kavalerer; Du spørger hvad det er for en Gartner – det er Niels Larsen Jørgensen; men Faderen vil have Græsset i Sommer men Brønden er gravet og Bygningerne til Drivhusene kan bygges i Sommer Udsalget af Blomster skal han have i Forvaltergaarden. Her er nu Maleriet Interiør med mine Forældre 
 det er da meget pænt og sandt, det store 48 Tm og 41 Tm, det lille 24 Tm og 18 Tm, - dine Priser er meget gode og passende Lev nu vel og skriv os din Vægt saa er du sød de næste Dage mener din Mor</t>
   </si>
   <si>
     <t>1905-03-10</t>
   </si>
   <si>
     <t>Jens Hansen
 Hans Hinke
 Adolph Larsen
 Alhed Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Fritz Syberg</t>
   </si>
   <si>
     <t>Kerteminde Byhistoriske Museum</t>
   </si>
   <si>
     <t>Forberedelser til udstilling af Christines og Alheds billeder. Der skal en sort ramme om Christines billede.
 Vilhelmine har vasket billedet og Las har givet det æggehvide.
 Der er lavet kasse til billederne. De bliver sendt som ilgods i morgen.
 Vilhelmine beder Christine om ikke at tage sig det nær, hvis billederne bliver kasseret.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/06VF</t>
   </si>
   <si>
     <t>Kjærbyhus
 Kjæreste lille Ugle!
 Nu maa jeg rigtignok til Skriveriet at Du kan følge med; Igaar fik vi en Deel udrettet, jeg skrev ned til Syberg om han vilde komme og være Las behjælpelig med at see paa Billedet, Budet sagde han skulde komme straks; lidt efter gik Marie til Byen med Din Trøje, hun naaede lige at se S. paa Vejen, saa gik hun over Trapperne og kaldte paa Johannes, som saa i samme Nu kom halende herover jeg tog Maleriet frem; og de begyndte at drøfte om ikke det skulde have en sort Ramme jeg foreslog at tage Billedet over Sofaen ned og prøve med den Ramme, det vandt Bifald og det var saa god en Forandring at de begge udbrød, det skal have en sort Ramme hvor skal vi faa den lavet? Hansen har smukke sorte Lister sagde Baronen vi tager billedet ud og gaar ned med Rammen saa behøver vi ingen Maal at tage nu var det afgjort vi drak et Glas Madejra og takkede for de gode Raad og begge to gik ned af Vejen, Las med Rammen paa Nakken. Agraren gik paa Savværket med 3 Bræder der skulde skjæres igjennem til Kassen de blev allerede hentet igaar og bragt over til Hinke, han var her i Formiddags og tog selv Maal han vilde ikke nøjes med Faers for den maa jo ikke være for lille Fru Larsen.
 I morgen pakkes de og afsendes som Ilgods; - at du veed; Syberg sagde det var for tidlig at give det Fernis, det skulde vare mindst et Aar før kunde de røde Farver ikke taale det, saa revnede de, nu har jeg vasket det i dag og saa giver Las det Æggehvide, Aakanderne ser godt ud i Rammen sagde Faer han var hos Las da de kom, og til det er der en Kasse der passer, saa pakker vi dem kjære Barn stolende paa de to gode Mænd der siger det skal afsted, det er et godt Arbejde og saa ventende paa hvad de ækle Herrer i Kjøbenhavn siger, men tag Dig dog ikke nær lille kjære Ugle om de kasserer det, for det er jo noget vi er vant til, jeg fik jo flere kasseret sagde Las, og ”Gales” smukke Arbejde i fjor , dog jeg skulde blive saa glad om de vilde tage pænt mod vi to Gamle.
 Nu render lille Marie med Brevet for at du kan vide paa Søndag at vi har gjort alt for at skaffe det frem i rette Tid – Alheds 2 Billeder saa ogsaa godt ud sagde Faer vi skal nu over at se det Hele i Morgen
 Her stormer stærkt men vi tørrer ligegodt Tøj og nu kommer Marie med din Pakke fra Banegaarden det er vel Blomsterne som nok skal blive plantet nu skal jeg til at plante Urtepotterne om naar der kommer en mild Dag –
 Nu maa jeg sige Lev vel til næste Brev det er dejligt at Du tager til i Vægt og faar Lov til at spadsere – men pas dine Forskrifter og din Pleje
 dine Roser begynder at skyde nye Blade, ogsaa Nillikerne sender op Alle ere raske
 Agraren er i Virksomhed der er en Ko der har kælvet, det er den 3; nu er der kun en tilbage af de unge; 3 Kalve Olga, Uglen og Svend trives godt
 nu skal hiin gaa, de kjærligste Hilsener fra dem Alle vi taler daglig om vor kjære Ugle
@@ -3258,124 +3258,124 @@
 Kjærbyhus – Onsdag middag
 Kjæreste Ugle!
 Det kan ikke blive til noget med Maleri før efter Julen; men saa vil jeg haabe at Alt klarer sig saa vi kan arbejde med Glæde og Du faar saa en lang samlet Tid til at gjøre dit Billede færdigt det er dog det du altid har ønsket. Marie kommer saa i næste Uge og bliver hos Eder og hjælper med hvad der er at komme over. Igaar da jeg var lige færdig med Vilhelms Brev kom Mølleren der skal passe Møllen det er ham fra Langeland der har været underhandlet med for lang Tid siden men gik istykker fordi han begjærede for meget, men saa skrev han senere at han vilde forsøge, han er gift og skal jo naar Huset bliver i Orden have Familien, foreløbig er han saa her. I kan nok vide Marie ikke synes om det og du vel ikke heller; men se dog ret paa Sagen 
 Kjære Børn, det har saalænge Møllen har staaet været et ulideligt Syn for mig, saa den Dag den begynder at gaa og kan tjene os noget vil være en Glædesdag for mig, jeg har saa sikkert Haab om at det maa lykkes for os, virke maa Faer og saa er det jo dog bedst naar det er med vort Eget I var jo dog saa ivrige paa at Agraren skulde have Jorden og se hvor godt det gaar han er flittig glad og fornøjelig jeg kan ikke takke nok for, at han har forandret sig saa vel, var vi Pengefolk hvad vilde saa hellere end bruge nogen Penge til Arbejdskraft og Hjælp; men i Vinter maa vi se vi kan klare os; vor Herre give os Helbred at det kan blive udført; Marie er jo saa kjed af at Huset ikke har faaet Hovedrengjøring; men Mandag og Tirsdag kommer gamle Marie og hjælper os
 Saa er der en Ting til lille Ugle du maa huske det er Terminstid med Bekymring og hvordan seer jeg ud naar der er noget der trykker mig nej og hundrede Gange nej det er bedst for alle Parter at vi maler i det nye Aar saa lige efter Faers Fødselsdag
 Erik Larsen kommer her vist ogsaa en af Dagene for at ordne den Sag med Jyderne saa jeg er saa glad at Marie er her endnu det Par Dage hos mig Lysse er sød og artig han var helt vild og kom hjem at I havde bedt ham derned; men det kunde ikke lade sig gjøre vi har gjort det paa bedste Maade. Nu i Aftes sendte hun Resten af Johannes døde Fugle
 mon han dog vil sælge dem det er saa fattigt de skriver Ingenting rigtig om det. Maa han dog sælge godt saa bliver de da glade og vi andre med der har du se kjære Ugle jeg traf Forpagter Bræckling paa Færgen. Johan Brækling er blevet Malersvend og er glad ved den Forandring Han vilde være Kunstmaler men Professor Henningsen raadede ham fra det han staar og venter paa Plads
 Kjærlig Hilsen til Eder begge
 Kære Ugle! Du ser jo nok af Moers Brev at jeg ikke ankommer før i næste Uge, her er nok om Ørerne af al Slags, men jeg tænker at kunne drage af Dagen efter Faers Fødselsdag
 Altsaa paa næste Torsdag og saa blive hos Jer, hvis I kan faa Forældrene til at tage derned i Julen, saa kan Du rejse med dem. Hvor dejligt at Las sælger saa godt, jeg havde Brev fra ham i Gaar, da havde han solgt for over 2000 Kr. To Gange har jeg maattet sende flere Billeder derover. Kærlig hilsen til Jer begge Marie</t>
   </si>
   <si>
     <t>1907-04-19</t>
   </si>
   <si>
     <t>Maren -
 HC  Andersen
 - Andresen Kerteminde
 Ina  Goldschmidt
 Gudmund Hentze
 Alhed Larsen
 Georg Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Marie Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Nicolaus Lützhøft
 Christine  Mackie
 Ellen  Sawyer
 Anna Syberg
 Hempel Syberg
 Laura Warberg
 Astrid Warberg-Goldschmidt
 Erik Warberg Larsen</t>
   </si>
   <si>
     <t>Syle: slangudtryk for penge.
 To af Alhed Larsens søstre er gift og bor i USA
 Det er uvist hvad en jabitiere er.</t>
   </si>
   <si>
     <t>Der refereres til Gudmund Hentzes artikel i Politiken, som startede bondemalerstriden. Junge har muligvis været igennem en svær fødsel. Christine Swane og Klaks sender dueunger til hende.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/03Q9</t>
   </si>
   <si>
     <t>1907-04-19
 Kjærbyhus Fredagaften
 Kjære Ugle!
 I Aftes kunde jeg ikke naae at skrive der var saa meget Dis er kommen med lille Sjums. Fru Varberg er endnu daarlig af Feber saa hun maatte opsætte Touren begynder saa med et Par Dage hos Onkel Syberg og kommer saa ned hos Las – hvor hun skal gaa uden at gjøre noget, Alhed vil saa see at faa Maren der gaar hos Lytzhofts – et Par Timer om Dagen til det grovere Arbejde. Sygeplejersken rejste igaar til Frederits i Besøg nogle Dage; Marie laa saa derovre i Nat og passede Junge og Barnet. Dis passer dem om Dagen med lidt Afløs i Dag sad jeg der. Fru Syberg var der og hun ville gjerne laane Politiken med den Artikel af Gudmund Hintze men den var jo sendt til Amerika gjemmer I dem saa kunde Du jo sende den herud; Tak for Duerne til Junge hun spiste den ene i Dag
 men hvem havde dog kvalt dem
 ja kunde jeg nu rigtig male den Szene for Dig Marie var i Aftes paa Banegaarden og Georgs Børn gik i dag ved Titoget for at høre, men hun kom hæsblæsende nej Farmor der var ingen Duer Marie gik saa i Gang med at pille en Sybergs havde sendt jeg var ude i Gaarden at samle lidt Pindbrænde da Grosseren kommer halende med en dueunge i hver Haand – ja ja her er de men det er nogen rigtige Nogen til at kvæle Duer; Da Postbudet kom i Boutiken sagde jeg naa der kommer Duerne, ja der er noget levende i Pakken sagde Andresen, og her seer I den ene er levende og vil I høre mig saa maa den have Lov at leve vi gav den Drikke og den drak en Masse jeg madede den med Hvedebrød og den spadserede paa Bordet og begyndte at pille sig nok saa flot; og nu lever paa Dueslaget sikke et Eventyr for en H C Andersen ja det er næsten utroligt at saadant kan lade sig gjøre det maa da være meget løst Tøj den har gjort Rejsen i I skal nu høre lidt om os selv vi ere raske. Faer er lidt bedre men sover kun daarligt om Nætterne, men det er jo al den Spekulation for Penge ak havde vi dog de blanke Syle
 I Aftes strøg Marie min Kjole og endel hvidt af Junges saa bagte hun en Honningkage og da der var varmt i Kjøkkenet og Marie skulde derover saa hentede jeg Jabitieren og vaskede mine Fødder og tog al mit rene Tøj paa og min nye Natkjole det var dejligt Du kan vel see mig jeg havde vasket min Natkappe!
 Jeg skulde hilse fra Dis hun vil ned hos Eder til Sommer i 14 Dage med Mand og Barn om hun kan faa Lov til det hils nu Vilhelm mange mange Gange og Tak saa meget for Duerne det er første Gang i Dag at det smagte hende at spise denne Uge endnu skal hun ligge saa kan vi begynde at tale om det siger Doktoren. Marie skriver en af Dagene.
 Hilsen fra Faer og mig.</t>
   </si>
   <si>
     <t>1907-05-28</t>
   </si>
   <si>
     <t>Adolph Larsen
 Jeppe Andreas Larsen
 Johanne  Larsen
 Johannes Larsen
 Marie Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Vilhelm Larsen, Georgs søn
 Alma -, Stuepige
 Erik Warberg Larsen</t>
   </si>
   <si>
     <t>Der skrives om at lukke huset ned. Huset er villaen på Møllebakken. Alhed og Johannes Larsen er rejst til USA.</t>
   </si>
   <si>
     <t>Fødselsdagshilsen til Christine. Huset skal gøres rent og lukkes ned.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Nri4</t>
   </si>
   <si>
     <t>Kjærbyhus Tirsdag
 Kjære lille Ugle!
 Lykke og Velsignelse i det nye Aar vil vi begge to ønske Dig, aldrig har jeg saa meget at give som jeg kunde ønske, dennegang maa Du have en Tegning som jeg veed du bliver glad ved, det er en Væverpige saa kjær og tegnet saa godt, at du maa synes om hende, jeg vilde egentlig have sendt den til Dig med Marie; men der var saameget den Dag, at det blev en Umulighed, nu kan Du faa den med en Gang, naar Du kommer herned.
 Glad blev vi, at Marie kom med og endnu gladere ved, at hun kom Dig til hjælp, behold hende kun hos Eder en lille Tid jeg foreslog hende at blive sin Fødselsdag nede hos Eder, der har hun det saa godt, og saa faar hun Brev ligesom du paa selve Dagen vi gamle skal I ikke bryde Eder om, vi er glade naar I kan have hinandens Selskab, og naar Du er uden Pige er det jo udmærket, lad dog hendes Ferie blive, saa hun kan komme sig. Ensomt er her bleven og bliver vel mere endnu, jo længere der gaar hen, det var fornøjeligt med alle de smukke Slips, - der er ogsaa nogle jeg kan bruge raabte Las
 Jeg sidder i en Gyldenlakduft der fryder mig, vi havde ellers en urolig Dag igaar med Vildanden, Ellen Bøttern kom og meldte, at der var en Hund faret ned i Kilden og bidt Anden den var faret op, og var rendt af Kilden blodig, vi gik jo straks ud at jage, men inden jeg havde faaet Støvler paa og kom derover mødte Ellen med Anden, vi havde en Rive med om vi kunde fiske dem op det blev umuligt og saa mente Faer ogsaa, at det var bedre at lægge den i det kolde Vand og selv komme op med Ællingerne, da vi næste Gang kom var den gaaet af Kilden med Flokken, som kun var 4, een havde Ellen havt oppe i Kjøkkenet, jeg tog den med hjem i Kassen i Haven, medens jeg gik og glædede mig over den kjønne Have, var den rendt
 Hvor jeg ledte, men Faer trøstede mig med at naar den gamle kom med de 4 saa skulde den nok komme frem, og ganske rigtig, da vi var der iaftes til Afsked var alle velbeholdne til Andriken lod vi døren staa aaben og den var hjemme i Morges, den tamme And havde 12 Ællinger igaar, men i aftes Alma lukkede fandt hun den ene med knust Hoved, iaften skal jeg over at vande Blomster, Imorgen kommer Pigerne og gjør rent og saa lukker vi Huset og tager Pax herover.
 Tak Marie for Kortet, jeg troede det var gamle Krane, men saa blev jeg usikker igjen den gratavlede Høne lagde Agraren paa nogle Æg, at deres Høne var rendt af, men vi skal nok lægge en igjen, Kyllingerne har det godt en lille var blind paa det ene Øje og blev ringere op ad Dagen [ulæseligt ord] var den men det andet [ulæseligt ord] er ikke til at tælle før der kommer lidt mere Ro over dem
 Tak for Blomster og Frugter i dag fik vi Klipfisk, i morgen tager vi Rødbeder som Du skrev om og Tykmælk om det bliver varmt ellers koger jeg suppe med Rugbrød, her er væmmeligt i dag med Blæsevejr lille Tinge har besøgt mig og lille Anna gaar Ærinder for mig og Tante Johanne
 Ville kan kun gaa hver anden Dag Hils nu Vilhelm og Marie mange Gange og lad mig se at I er flinke til at skrive til mig og alt muligt godt ønsker jeg Eder
 Din trofaste Moder</t>
   </si>
   <si>
     <t>1907-9</t>
   </si>
   <si>
     <t>Jens -
 Laurentius Allerup
-- Balvig
+Hilde Balvig
 Victor Bøttern
 Christian Eckardt
 Frøken - Eriksen
 Ina  Goldschmidt
 Hans Hinke
 Jens Hinke
 Julius Hviid
 Kathrine Hviid
 Adolph Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johanne Christine Larsen
 Marie Larsen
 Rasmus Petersen, Gartner
 Christine Swane
 Andreas Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Der var ikke kommet breve fra Amerika: Alhed og Johannes Larsen opholdt sig i USA fra maj til december i 1907.
 Fritz Syberg sendte et brev til Christine Swane på "Rørdam" (1907-10-03)
 VL takkede for blommer og kål og sendte hilsner til sine 3 børn: her Christine Swane, Marie Larsen og Wilhelm Larsen. Wilhelm Larsen boede på skovriddergården "Rørdam" under Wedellsborg. CS var i huset der fra maj 1906 til december 1907. 
 Det er uvist hvilket medlem af Meyer-familien, der bliver nævnt i brevet.</t>
   </si>
   <si>
@@ -3691,51 +3691,51 @@
     <t>Alhed Larsen er i København. Hendes mor boede på dette tidspunkt dér, og Christine Swane på Frederiksberg.
 Mads og Musæet: Mads Rasmussen, konservesfabrikant, stiftede i 1910 Faaborg Museum og indkøbte i den sammenhæng en masse værker. 
 Det er uvist, hvem Frk. Thomsen og Schou er. Maleren Karl Schou blev gift igen efter skilsmissen fra Marie f. Hansen, men hans kone nr. to hed ikke Thomsen.</t>
   </si>
   <si>
     <t>Alhed synes, at Johannes Larsen skal lade dem (hvem?) få billedet for 3,5 kr. De får i alt 8000 kr.
 Johan/Lysse Larsen tegner, og Andreas/Puf Larsen sætter kaleche på en bil.
 Marie Larsen kommer for at se til Uglen (Christine Larsen).</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Qx0N</t>
   </si>
   <si>
     <t>Søndag.
 Kæreste Lavsi!
 Tak for Dit lille Brev til Morgen, jeg synes næsten Du skulde lade dem faa det Billede til de 3,50 (jeg ved jo ganske vist ikke, hvad det er for et) men naar det blev lige 1000, saa fik vi dog 8000, stort mindre kan vi heller ikke hjælpe os med, naar vi skal klare os nogenlunde. De 500 de sendte vil de vel trække fra, men mere haaber jeg da rigtignok ikke de vil beklippe Summen, de maa dog tænke paa, Du har forskaffet dem en god Indtægt ved denne Udst. og at den tillige har været Reklame for Malerisalg. – Nu vil jeg haabe Du har Held med Dig med Schou, naar det var Mads selv, der havde købt det, er der vel mere Haab om at Musæet køber. – Vi har det godt her, Lysse tegner og maler, den gamle arbejder med Bil, han har sat Kaleche over i Dag i Anledning af at det øser ned. – Frk. Thomsen og Hr. Schou har Bryllup i Dag, jeg har ladet indramme 4 af de kasserede Tryk og sendt dem tillige med nogle Roser. – Der er kommen Brev fra Marie Kærbyhus i Dag, hun kommer mulig herover 1-2 Dage for at se til Uglen, saa kort fordi hun skal skifte Pige til Nov. Hvis hun kommer bliver det vist allerede Tirsdag eller Onsdag. Stakkels Ugle er det jo kun smaat med. – Jeg vil have dette med 3 Toget skal bagefter drikke Kaffe hos Mor. – 1000 Hilsner Din A.</t>
   </si>
   <si>
     <t>1911-02-12</t>
   </si>
   <si>
     <t>Villa Be</t>
   </si>
   <si>
     <t>Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Louise Brønsted
 Johanne Caspersen
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 Selmar Goldschmidt
 Amanda Heinesen
 Elise  Høj
 Adolph Larsen
 Andreas Larsen
 Georg Larsen
 Johanne Christine Larsen
 Anna Marie  Larsen, Georg Larsens hustru 
 Christine  Mackie
 Elisabeth Mackie
 Hempel Syberg
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Alhed Larsens kælenavn var Be, så Villa Be er hendes og Johannes Larsens hus på Møllebakken i Kerteminde. 
 Det vides ikke, hvem Jacobsens var. Laura Warberg kendte flere af det navn. 
 Kærbyhus var Johannes Larsens forældres hjem/gård. De døde begge i 1910.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Laura Warberg til Astrid Goldschmidt, 1911-02-12, 2421</t>
@@ -5207,51 +5207,51 @@
 Mange Hilsner til Jer alle fire fra din hengivne Puf.
 Hilsner fra Far.
 Frk. Sørensen og jeg skal over i Kærbyhus iaften, hun forat lære Tante Junge at strikke Slips, jeg forat skrive Takkekort for Begravelsen. 
 P.S.
 Jeg sidder og ærgrer mig over at du ikke hedder Ellen, saa vilde alle de 3 Breve jeg har skrevet iaften være til en Ellen. Men du er da med E. Men hvad det kan jo ikke nytte at ærgre sig. Forresten øjner jeg nu den Trøst at alle 3's Kælenavn begynder med B.</t>
   </si>
   <si>
     <t>1933-01-17</t>
   </si>
   <si>
     <t>Hareskov St.</t>
   </si>
   <si>
     <t>Harriet Afzelius
 Adam Goldschmidt
 Brita Goldschmidt
 Ina  Goldschmidt
 Amanda Heinesen
 Julius Hviid
 Grethe Jungstedt
 - Knudsen, skomager
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Arne Mortensen
 Erik Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvilket spil Laura/Bibbe havde med at gøre i Hillerød. 
 Succes var et chokolademærke solgt af firmaet Galle &amp;amp; Jessen (Arkiv.dk – her billede fra 1922).
 Fra litteraturen om Larsen-familien vides, at køberen af Kærbygaard hed Arne Mortensen.
 Johanne og Adolph Larsen købte senere i 1933 Lindøgaard nær Dræby/Munkebo.
 Amanda er muligvis Amanda Heinesen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0607</t>
   </si>
   <si>
     <t>Johanne/Junge C. Larsen håber ikke, at Laura/Bibbe er syg. Hun er ikke stærk. Selv har Johanne et øre, der vædsker, og hun er næsten døv på det, så hun må til speciallæge.
 Adolph/Agraren Larsen har solgt Kærbygaard for 18.000 kr. Det er en god handel. Johanne og han købte kransekage og chokolade og inviterede gæster til kaffe for at fejre det. Adolph skal nu ikke længere arbejde for andre, Erik/Tinge bliver selvstændig, og Johanne vil holde op med at undervise i klaverspil. 
 Johanne har mødt Amanda, som spurgte til Ina/Sjums.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/F1Lr</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 OBS Salget!
@@ -5345,51 +5345,51 @@
 2/ hun er så mageløs sød og deltagende med alting, føler så varmt for alle Mennesker, og det har nu meget at sige; hun bad mig hilse dig så mange Gange og sige, at hun glædede sig sådan på dine Vegne. – 
 Hvis du endnu ikke har hørt fra Bibbe, så vær bare rolig, Nus traf hende til Spil i går hos Drés, og hun var strålende; de fik dog ikke talt sammen – Nus kom midt i Bibbes Time – hun havde fået Snelov – Kl 11 og så gav Dres hende også fri; hun kælkede så med Ruth Haumann i Søndermarken, kom først hjem Kl ½ 7 – frisk og rødmosset. Jeg tror ikke, hun holder til sin Læsning, hun er som sin Far umulig til at indrette sit Arbejde – får aldrig begyndt på lektier før 8-9 og sidder så til 12 – og op Kl 6; jeg sendte hende til Bodild forleden, hun har Blegsot, og det er ingen Under. Det er jo anstrengende med de Togrejser, desværre. Men nu kan hun jo foreløbig tage den Examen til Sommer (Mellemskoleexamen), så må vi siden se at finde på noget. Buf mener at kunde skaffe hende ind hos Søren Madsen – men mit Hjerte bløder ved Tanken om at sætte mit lille Nus ind på et Kontor – som 16 årig! Kommer Tid, kommer Råd, jeg spekulerer. Selv går jeg med Planer om at lave en Børnehave herude – her går så mange små frysende Unger på Landevejen – Forældrene på Arbejde – jeg traf sådan to små Høns forleden og tog dem med på en Tur i Skoven; de var ellevilde af Glæde og nu stiller de jævnligt hernede hos mig og bliver et Par Timer og morer sig dejligt; sidste Gang sagde jeg, at de skulde tage Karlas to små Piger med næste Gang – og sådan kunde man lidt efter lidt få noget i Gang, som engang kan blive til en Børnehave; den skal være absolut gratis – jeg vil stå helt fint til alle Sider. Synes du ikke, det var en god Ide?
 Axels Fødselsdag var dejlig helt igennem; han havde selv valgt sine Gæster, tænk dig, sine Sødskende vilde han ikke have! derimod Buf – (!) Hohlenberg og lille Hilde; Søster af Fru Hu[ulæseligt]ner fik Forfald, de var også bedt. Jeg havde Karla – sidste Afdrag på Divanen, som hun fik i Sommer. Middag Kl 1 – Krustader (Gave fra Fru Jarmer) 32 Stk! – med Torskefyld i holl.Sauce. Kalvesteg med alle mine hjemmelavede Produkter: Asier – Agurker – Syltetøj o s v. Sveskerisgrynskage med Flødeskum – Axels Yndlingsret, min Specialitet allerede fra min Malmøtid, den gør altid stor Lykke. Den søde Buf kom med Sauterne – Hilde med Tulipaner – og Stemningen var tiptop (Nus sagde om Aftenen i en yderst tilfreds Tone: ”det er et godt Hold!” Tænk – så kommer Dres og Grethe uventet! Og de som ellers aldrig tager ud om Vinteren!
 3/ De blev nu kun til næste Dag. Dejlig Musik hele Eftermd. Hilde sang, og Axel – til Hohlenberg Accompagnement. Axel var rigtig i sit Es – Sangen er hans rette Element – kun der lever han rigtigt. Han ser meget bedre ud nu, jeg tror den Parter [?] hjælper på ham. Det styrker ham også at synge, han kan ikke leve uden Musik. 
 Og tænk dig – Aftenen før var vi alle tre i Det ny Teater til et sjovt Stykke, Mr Anders – sad på Orkesterpladser á 5 Kr – inviteret af Lutte, som har en stor Rolle i Stykke – han var knusende grinagtig, vi lo hele Aftenen og morede os dejligt. Jeg synes, at Nus må engang i mellem have en Fornøjelse – hun ber aldrig om noget – siden har hun fortalt, at alle hendes Kammerater har set Mr Anders – mer end een Gang – og talt så meget om det! Og alligevel falder det ikke Nus ind, at sådan noget kan vederfares hende! Så skrev jeg til Lutte og mindede ham om et gammelt Løfte om Billetter – han svarede omgående med et langt, sødt Brev – og så fik vi de fine Billetter! Men hvilken Strabads! I Seng Kl 2! det kan man kun om Lørdagen. På Søndag skal Axel og jeg til Tårbæk at besøge Ida, hvor Minna er for Tiden. Nus biler Lørdag til Kerteminde med Buf – hans Mors Fødselsdag. Nus iført Pels! Julegave fra Fritz Syberg. Jeg håber, hun når et Svip op til dig om Søndagen – men det er en Exprestur - hjem igen Søndag. – Jeg sidder ude i mit lille yndige Køkken og skriver – det er Madlavningsdag – jeg har kogt Rødbeder – Vandris – Kartofler – skal have Suppen over om lidt – derpå et Sigtebrød, som står og hæver. I øvrigt begyndte jeg i Forgårs at sy mit ”Stjernetæppe” – som jeg har tumlet med i over 2 Aar. Det skal hænge i Gangen om Vinteren som Forhæng for Døren ind til Stuen. Aa - det bliver vidunderligt, Junge! Syes på Sækkelærred med kulørt Uldgarn – alle Dyrekredstegnene samt de 7 Planeters Tegn + ♄ Saturn ♃ Jupiter ♁ jorden ♂ Mars ♀ Venus ☿ Merkur🌙 måne ʘ sol syet i de Metallers Farver, som svarer til hvert Himmeltegn. og Dyrekredsen: 
 ♓ Fisken ♒ Vandmanden ♑ Stenbukken ♐ Skytten ♏ Skorpion ♎ Vægten ♍ Jomfruen ♌ Løven ♋ Krebsen ♊ Tvillingerne ♈ Vædderen ♉ Tyr
 I Midten en stor, monumental 7armet Lysestage med 7 brændende Lys – den blev jeg færdig med i Aftes – den er pragtfuld - syet med Bronze-garn, Lysene hvide med gul rød Flamme. Gid det andet må lykkes ligesågodt. Der knytter sig en meget mærkelig Historie til Motivet med Lysestagen. Herom og om meget mere engang mundtligt.
 Nu får du alligevel Brev på Mors Fødselsdag! Tusinde Hilsner og gid alt godt må gro ud af det nye Foretagende!
 Hils Agraren! Din også glade 
 Dis
 [Skrevet på hovedet på s. 1 i venstre hjørne:]
 Jeg går op til Toget med dette, så har du det for omgående! Nu er Nus kommen hjem – hun hilser!</t>
   </si>
   <si>
     <t>1945-04-03</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Bakkevej 12 Hareskov St.</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Maria Balslev
-Martin Balslev
+Martin Henrik  Balslev
 Julie Brandt
 Louise Brønsted
 Anne Marie -, i huset på Lindøgaard
 Charlotte Knipschildt
 Adolph Larsen
 Johannes Larsen
 Christine  Mackie
 Axel  Müller
 Ellen  Sawyer
 Maria von Sperling. g. Balslev
 Torkild Warberg
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem "de søde piger" er. Muligvis Astrid Warbergs egne to døtre. Den unge mand, der solgte fisk, kendes heller ikke. 
 Torkild Warbergs villa sprængt i luften: Se hans biografi.
 Der blev aldrig gravet løbegrave i Johannes Larsens have - kun gjort klar til arbejdet. 
 Det vides ikke, hvem Line var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0639</t>
   </si>
@@ -5431,51 +5431,51 @@
 Nu faar du ikke mere i Dag, jeg skal om lidt op og tage fat igen paa min Rullestue.
 Tusinde Hilsner søde Dis fra din Junge
 Hils den gode Axel. 
 [Skrevet langs venstre kant s. 2:]
 Jeg havde Brev fra Marie Ladersen til Paaske; de har haft Besøg af Line som er i Arbejde og rask. Henrik og Gøga har det godt. 
 [Skrevet på hovedet øverst s. 1:]
 Tænk at mine Breve er 3 Dage undervejs, dine kun 2. Du skal nok faa Vintergækkeløg. Vil du have Scilla? Jeg har har en Urtepottefuld her inde, de er allerede afblomstrede, dem kan du faa, hvis du ikke har Scilla selv. Husk at svare. 
 [Skrevet langs venstre kant s. 1:]
 X hvor er jeg tit fiks med mine Ordstillinger.</t>
   </si>
   <si>
     <t>1947-12-20</t>
   </si>
   <si>
     <t>Edel -
 Ena -
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Adolph Larsen
 Andreas Larsen
 Henning Larsen
 Johannes Larsen
 Marie Larsen
 Peter Andreas Larsen
 Gudmund Larsen 
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Pernille Marryat
 Ib Marryat Johansen
 Axel  Müller
 Lauritz Pedersen
 Georg Poulsen
 Janna Schou
 Lars Swane
 Rigmor Thorsen
 Erik Warberg Larsen
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Erik Warberg Larsen, søn af Erik og Grethe
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Hvad familien skulle i Nyborg vides ikke.
 Den lille syerske fra Strandgyden kendes ikke. Heller ikke Charles. 
 Det vides ikke, hvad Lauritz Pedersens svigerinde og hendes mand hed. Svigerinden var formodentlig Lauritz Petersens første kones søster. Det er også uklart, hvor deres fælles gård, Dalsgaard, lå.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0654</t>
   </si>
   <si>
     <t>Peters Ena snakker alt for meget.
@@ -5993,51 +5993,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/eMxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JAzF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JuzW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xlv1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J2KL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaCo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oaIp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FVb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8efm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pZOj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vbQZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EIR8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ie7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7RUc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4EbL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vjJB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aa3V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6OL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KOlx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ky8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eY62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0GbR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4C1Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o0yk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xnJ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uggH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HpfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNOS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fxom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tCf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuYk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kWnW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4edm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VLuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FSAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Gn6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OacK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yY73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Hvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qhI1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9gF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6oZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sEjv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dFXg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RxrT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/511F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yGcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sXh6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XDEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/78Ow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/06VF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yrEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dPGj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJxX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OhSR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n30Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a6gU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x8br" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XWno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/f4hQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LFlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qdwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zCWy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnVi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Dc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1pFZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/99SJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/03Q9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nri4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qFVb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wftc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i6iH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OfQX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C8yI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FR2K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qx0N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7tPK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/av6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NW4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pxQF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iEY2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SCEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Wy2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGdH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dn6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GM1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipO9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7IvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i5m7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tJMg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AbaW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cWRz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1ZN9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pE6R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/43Y1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2HOA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0SRM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B1ge" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/eMxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JAzF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JuzW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xlv1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J2KL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaCo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oaIp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FVb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8efm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pZOj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vbQZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EIR8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ie7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7RUc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4EbL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vjJB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aa3V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6OL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KOlx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ky8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eY62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0GbR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4C1Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o0yk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xnJ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uggH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HpfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNOS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fxom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tCf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuYk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kWnW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4edm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VLuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FSAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Gn6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OacK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yY73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Hvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qhI1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9gF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6oZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sEjv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dFXg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RxrT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/511F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yGcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sXh6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XDEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/78Ow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/06VF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yrEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dPGj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJxX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OhSR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n30Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a6gU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x8br" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XWno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/f4hQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LFlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qdwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zCWy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnVi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Dc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1pFZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/99SJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/03Q9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nri4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qFVb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wftc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i6iH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OfQX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C8yI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FR2K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qx0N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7tPK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/av6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NW4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pxQF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iEY2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SCEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Wy2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGdH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dn6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GM1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipO9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7IvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i5m7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tJMg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AbaW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cWRz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1ZN9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pE6R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/43Y1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2HOA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0SRM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B1ge" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M122"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -7004,134 +7004,134 @@
           <t/>
         </is>
       </c>
       <c r="H22" s="5" t="s">
         <v>154</v>
       </c>
       <c r="I22" s="5"/>
       <c r="J22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K22" s="5" t="s">
         <v>155</v>
       </c>
       <c r="L22" s="6" t="s">
         <v>156</v>
       </c>
       <c r="M22" s="5"/>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
         <v>157</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>153</v>
+        <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>130</v>
-[...19 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>158</v>
       </c>
       <c r="H23" s="5" t="s">
-        <v>158</v>
-[...10 lines deleted...]
-        </is>
+        <v>159</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="J23" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="K23" s="5" t="s">
+        <v>162</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="M23" s="5"/>
+        <v>163</v>
+      </c>
+      <c r="M23" s="5" t="s">
+        <v>164</v>
+      </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>14</v>
+        <v>153</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>15</v>
-[...11 lines deleted...]
-        <v>161</v>
+        <v>130</v>
+      </c>
+      <c r="D24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H24" s="5" t="s">
-        <v>162</v>
-[...8 lines deleted...]
-        <v>165</v>
+        <v>166</v>
+      </c>
+      <c r="I24" s="5"/>
+      <c r="J24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L24" s="6" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="M24" s="5" t="s">
         <v>167</v>
       </c>
+      <c r="M24" s="5"/>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
         <v>168</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G25" s="5" t="s">
         <v>169</v>
       </c>
@@ -7812,51 +7812,51 @@
       </c>
       <c r="C41" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>275</v>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="5" t="s">
         <v>276</v>
       </c>
       <c r="I41" s="5" t="s">
         <v>277</v>
       </c>
       <c r="J41" s="5" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="K41" s="5" t="s">
         <v>278</v>
       </c>
       <c r="L41" s="6" t="s">
         <v>279</v>
       </c>
       <c r="M41" s="5" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
         <v>281</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E42" s="5" t="s">