--- v2 (2026-09-05)
+++ v3 (2026-10-21)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1712" uniqueCount="1096" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1737" uniqueCount="1113" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -4949,50 +4949,123 @@
 [I brevet:]
 Lindøgaard. Tirsdag d. 2-2-1943.
 Kære lille Dis!
 Tak for dit gode lange Brev, det var pænt af dig at skrive igen. Det er jo dejligt, at det gaar godt med Janna, men jeg kan ikke forstaa, at hun har Smerter; jeg har dog paa mine Hospitalsophold oplevet en hel Del Svulst-Operationer, og jeg synes altid, de sagde, at naar først Bedøvelseskalamiteterne var ovre, havde de ikke Spor af Smerter. Men alle Svulster er jo ikke ens, det kan jo være at Æggestok-Sv. er særlig smertefuld. At maatte ligge paa Ryggen er slemt for mange, jeg ved hvad jeg døjede, da jeg i 4 meget lange Uger maatte ligge paa min Ryg, og da jeg endelig fik Lov til at ligge paa Siden, havde jeg ikke Kraft til at vende mig - og der var dog kun 102 Pund at vende. Er det Gentofte Sygehus, hun ligger paa, det er det vel. Hils hende saa meget fra mig, det lille Skind - dog, naar man oplever en Kaj-Lykke, er Sindet jo i Orden. Nu gaar det nok fremad med raske Skridt, men 3 Uger er jo en lang Tid. Jeg er meget imponeret over alle dine Besøg hos hende, hun kan rigtignok sagtens - desværre kunde jeg jo ikke yde Bibbe noget i den Retning i hendes 5 Uger, men hun havde da for Resten Besøg nok. 
 Tak for din store Interesse for alle vore Nyordninger. Vi er henrykte over det alt sammen, kan du tro. Jeg har nu lavet et Rids, men Forholdet er ikke godt, Møblerne fylder for lidt, der er ikke slet saa meget Gulvplads, som jeg har lavet, men du ser i hvert Fald Sofaens Plads - jeg har forsømt at skrive: til højre - helt oppe ved den modsatte Væg. Elle var her i Søndags; hun kom et Kvarter over 12 og mente hun var i god Tid til Middag - desværre havde vi spist Kl. 11, da Metha skulde med Toget til Odense, men til alt Held havde vi levnet Middagsmad og jeg fik varmet 3 Stk. Medisterpølse med Rødkaal og Tilbehør og Desert. Hun var helt ovenud begejstret over Stuen og i det hele taget overvældet over alle vore Nyanskaffelser; det var saa morsomt. Det er dette at vi nu har en rigtig Stue at hygge os i med flere af vore pæne Ting og ikke bare en lille Folkestue med umagelige Træmøbler. Ja, det er en Begivenhed for os. Komfuret er stillet op - i Lørdags - og det makker i enhver Henseende ret. Jeg hørser med Metha, at hun skal lægge godt mærke til det, saa hun lærer Reguleringen, hvilket jo er Fidusen, saa der kan spares Brændsel; hvis hun er ligegyldig med det, spares der jo ikke saa meget; men Intelligens er jo ikke hendes stærke Side, saa det skal nok knibe med det - jeg maa vist hørse videre nogen Tid endnu. - Radioen er udmærket, og vi kan følge med i Begivenhederne alle Steder fra. Du gode Gud, hvad der sker! Vi er meget spændt paa, men kan ikke faa at vide om Burmeister &amp;amp; Wain blev bombet eller om de rent ud tog Fejl og kun ødelagde den uskyldige Sukkervarefabrik. Hverken du eller Mornine, som jeg lige har haft Brev fra, giver os Oplysning om det. D. danske Pr. fra London mente vist, at de havde bombet den store Samlehal (den store Glasbygning) men passer det?? Det var jo for at stoppe for Eksporten af Dieselmotorer til T. at de satte det i Scene. Skriv, hvis du ved noget om det.
 Jo, tusind Tak, hvis Axel virkelig vil have Ulejlighed med at skaffe og sende Tobak - dog ikke dansk, som vi selv kan faa, men ikke godt kan ryge. Ellers alt andet. Hvis det skulde være muligt at faa rigtig grovskaaret Pibetobak hvad jeg selv jo helst ryger, var det jo herligt, men tillige andet finskaaret; Manse jublede ved Tanken, Brugsforeningen faar saa uhyre lidt hjem nu. Vi vil helst have det sendt mod Efterkrav, men forøvrigt, hvad der er nemmest for Axel - Pengene skal blive sendt omgående. Sig Axel tusind Tak, vi vil være ham saa taknemmelige.
 Jeg kan desværre ikke raade dig med Flæskestegen og kender kun Hamburgerryg af Navn, men hvorfor kunde den ikke hænge? Naar vi slagter, har vi Stegene hængende i Ugevis. Svøb et enkelt Stk tynd_t Tøj (gl. Gardin) om den og hæng den op ude paa Muren; naar den ikke vil længere - hvilket jo er en Skønssag - saa dyp den i en Gryde kogende Vand; efter endnu nogle Dage, kan man halvstege den
 _2.
 hvorefter den atter kan ligge nogle dage - altid under Tilsyn - paa den Maade kan man have fersk Kød længe, vel at mærke ved Vintertid, og saa bliver det saa dejlig mørt af saadan en Behandling Dette skrives for en anden Gangs Skyld, for den Steg, du skrev om, har du vel allerede taget under Behandling; hvis du har lagt den i Saltlage, saa lad den ikke ligge ret længe, ikke over et Par Dage, og saa skal den endda vandes godt ud - 3-4 Dage. Men det er lettere, hvis man har det i Hænder, end at udtale sig skriftligt om det.
 Jeg havde Brev fra Marie Sperling for et Par Dage siden; Line er nu udskrevet og kommer på et Rekreationshjem i Hornbæk; noget lettere Sygeplejearbejde er sikret hende. Vilhelm, som p.t. faar Lysbehandling i Kbhn. havde haft Brev fra sin Kone - der er jo deres Gaard, der hedder Brogaard? - Over Br.g. var der forleden udspillet en Luftkamp, flere Bomber faldt i Nærheden og en mindre Gaard fuldstændig udslettet. Her er ikke videre hyggeligt i Danmark, heller!
 Tak for din Forespørgsel til de to Børn; jeg synes, Tinge har det saa udmærket for Tiden, nu har han i lang Tid været i konstant godt Humør, altid glad og saa livlig. Han er ikke meget nede i sit Hus, er her baade om Dagen paa Arbejde og om Aftenen, naar vi sidder hyggeligt i vor gode Stue og læser. Naar Arbejdet skal gøres dernede, gaar han derned. Han faar 50 Kr. i Løn af Manse - det er jo ingen høj Løn, men den Tid han bruger til sit eget, gaar jo ogsaa fra. - Om Bibbe ved jeg ikke stort for Tiden, hun har taget Ferie (med min Sanktion) m.H.t. at skrive hjem; al den første Tid passede hun kun sit Sygeplejevæsen, havde ikke Spor af Kraft til nogetsomhelst andet, og nu tænker jeg mig, at hun har skrevet Jule-Takke-Breve. Jeg tror ikke, hun skrev et eneste Julekort i Aar, det arme Barn, hun havde simpelthen ikke Kræfter til noget. Elle havde haft Takkebrev fra hende hun havde skrevet, at hun travede Ture og at hun syntes det var det, der gav hende de bedste Kræfter. Jeg har lige sendt hende lidt Æbler, et Par Vaskeklude, som jeg havde hæklet, mine Gummistøvler, som jeg aldrig kommer til at passe mere med de hævede Ankler, der følger med Sygdommen, og lidt andet, saa nu hører jeg nok fra hende. Gid hun snart maa være helt i Orden igen. Tænk, at de lod hende arbejde i lige over 3 Uger, da hun kom hjem, uden at give hende en Fridag, mens en anden af Kammeraterne havde haft 3 Fridage i den Tid. Den Søster der, har behandlet hende skandaløst; Bibbe er ikke underkastende nok, saa hun er bleven sur paa hende; Bibbe tager nu det hele med oprejst Pande og uden at kny eller blive sur - den Glæde skal hun ikke ha', siger Bibbe. Nu mangler der kun 1 1/4 Aar, saa er hun færdig med at være Elev. Hun er kommen bag ud med Læsningen deroppe og har hidtil ikke haft Kræfter til at indhente det forsømte; men hun naar det saamænd nok igen, naar hun først tager fat. Det var rigtignok en lang Snak om Børnene. Om Agraren er at melde, at han har faaet saadan en abnorm god Appetit, og da det næsten al Tid har skortet saa meget paa det, tager jeg det for gode Tegn. 
 Mon du har hørt, at Daisys Mand, som jo er Tysker er bleven arresteret af d. t. Værnem. og ført til Tyskland, "til en uvis Skæbne", skrev Mornine. Daisy er sikkert allerede ude af sig selv, det lille Skind; jeg forsømte hende som saa mange andre med en Julehilsen; jeg vil nu gerne skrive til hende, men jo kun med svage Hentydninger af det skete, man ved jo aldrig, om de har hendes Post under Opsyn. Grunden var, at han havde opsagt en tysk Dame, der boede i Pensionatet!! Det lyder nu saa fjollet, at jeg tror, det i Virkeligheden er for at faa Arbejdskraft derned til, naar de gør den Slags.
 Mon jeg fik gjort rigtig Rede for Stegen - nej, du kan ikke stege den, naar den har være i Saltlage, men udvandet og kogt er den jo ogsaa dejlig f. Eks. med Grønlangkaal eller hvad andre Grønsager, man har. navnlig hvis den ogsaa ryges - men altsaa alligevel vandes ud. Saa bliver det vel nærmest som saltet, røget og kogt Skinke, hvad der jo er vidunderligt, vi faar det bare aldrig, da det forekommer os at være for lidt sparsommeligt; vi spiser alle vor Skinker som Karbadeflæsk eller Spegeskinke - altsaa blot skaaret af som den er; ogsaa til Paalæg er saadan en saltet og røget - men ellers saa - Skinke jo uvurderlig. Er det ikke pudsigt, vi køber aldrig Kød, jeg kan da ikke huske, naar vi sidst har købt Hakkekød, det eneste vi kan tænke paa at købe. Du vil vel sige, hvad faar I saa til Søndag Middagen. Det magre af Grisene vander vi ud (Kødet skæres i Skiver, ellers kan det ikke udvandes nok), og saa laver vi Frikadeller af det; det er en god Sønd.mid.m. og saa har vi alt vor henkogte Grisemad og Vildt. Hvis vi her paa Landet ikke havde vore Grise at leve af, gik den ikke. - Hvis der ikke sker noget særligt, hverken her eller der, saa varer det noget inden du hører fra mig, for jeg maa tage mig sammen og faa de Breve fra Haanden, som jeg skylder, og Bibbe har jeg jo altid at sørge for. Hils Aksel saa meget og tusinde Hilsner til dig selv. Din Junge
 [Indsat øverst s. 1; på hovedet:]
 Fik T. A. K. og d. biodynamiske Selskab ikke købt Frederiksgave? Vi saa for nogen Tid siden at det var købt af en eller anden, men maaske dækkede navnet de to Selskaber. S.u. 
 [Grundplan af et rum inkl. inventar er tegnet på et separat ark. På tegningen øverst er skrevet:]
 Lille Bogreol Tobaksbord Tobaksbord Hjørnesofaen Bord Min Lænestol
 [Langs venstre side:]
 Vindue Vindue Kurvestol Vindue Sybord Stol Kurvestol Konsol m. Radio
 [Langs højre side:]
 Taburet Bogreol
 [Underst:]
 Mit gamle Skrivebord Dør Gangen Kakkelovn</t>
   </si>
   <si>
+    <t>1943-02-05</t>
+  </si>
+  <si>
+    <t>Daisy  Berg
+Wilhelmine Berg
+Burmeister &amp; Wain
+Alfred Fly
+Adolph Larsen
+Elena Larsen
+Johan Larsen
+Peter Andreas Larsen
+Eli Laub
+Maren -, lejer hos Christine Mackie 1943
+Christine  Mackie
+Elisabeth Mackie
+Elisabeth Neckelmann
+Marie Neckelmann
+- Nouvack
+Meta -, pige i huset hos Johanne C. Larsen
+Ellen  Sawyer
+Laura Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Laura/Skipper Warberg Petersen var i efteråret 1942 indlagt med gulsot. 
+S.V. kendes ikke, men hun må have været Laura Warbergs overordnede på hospitalet, hvor Laura var under uddannelse. Frk. Larsen er også ukendt. 
+Skitsen af den nyindrettede stue findes ikke sammen med brevet. Der ligger en sådan i et andet brev fra Johanne C. Larsen i periode, og det er uklart, hvilket brev den hører sammen med.
+Bedste er sandsynligvis Laura Warberg. 
+Elena/Bimse Larsen havde to halvsøstre, der begge blev kaldt Frk. Neckelmann. 
+Eli er muligvis Eli Laub. Karen kan have været hans kone.
+En kvissel er en forgrening af en fjord eller en å (Ordbog over Det Danske Sprog).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8413</t>
+  </si>
+  <si>
+    <t>Det er skidt, at Laura/Skipper/Bi Warberg er kommet for tidligt på arbejde efter sygdommen.
+Johanne Warberg Larsen sender skitse af stuen. Komfuret er blevet monteret.
+Dr. Fly har været på besøg og lært Johanne at massere foden.
+Christine/Mornine Mackie har fået en lejer, Maren.
+Elisabeth/Putte Mackie er kommet ind i societykredse, og hun har deltaget i et radioprogram.
+Daisys tyske mand er blevet arresteret og ført til Tyskland, fordi han havde afskediget en tysk kvinde. Johanne har skrevet til Daisy, men hun turde ikke omtale arrestationen.
+Tæppet kan nok ikke trævles op og genbruges.
+Ellen Sawyer har været på besøg og spist restemad samt beundret stuen.
+Vandet står usædvanlig højt.
+Der har været luftkamp ved Vilhelm Balslevs gård.
+Ifølge England blev B &amp;amp; W ramt forsætsligt af bomberne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/TXc1</t>
+  </si>
+  <si>
+    <t>Lindøgaard 5-2-1943.
+Kæreste lille Skipper!
+Tusind Tak for dit Brev, det var rigtignok dejligt at høre fra dig, men knap saa rart, at det viste mig, at du endnu ikke er kommen rigtig til Hægterne; hvor det dog var godt at du bad om to Fridage, men hvor kunde S.V. blive forskrækket over, at du havde haft saa faa Fridage, det er da hende selv, der ordner det, men hun maa jo mangle Overblik og Administrations-Evner.
+Godt, at vi har den milde Vinter, saa kan du da komme ud at trave. Nu kan man da tydelig se, at de andre Læger havde Ret, da de mente, du blev taget for tidligt i Arbejde. - Er der varmt nu paa Jeres Værelse? Det tror jeg nu betyder så meget - en saadan bestandig Ubehags-Fornemmelse i Fritiden er sikkert ikke godt.
+Nu har jeg ridset en Tegning op af Stuen; nu kan du gøre dig en Smule Forestilling om, hvordan her er. Vi er saa forfærdelig glade ved den smukke Stue, og saa er her saa dejlig varmt altid og saadan en behagelig Varme; en enkelt Gang er Termometret faret op paa 21⁰Reamur, da havde Far lagt - siger og skriver tre - Skuffefulde Koks paa, men nu har vi lært at moderere os; og nu er her tilpas med utrolig lidt Koks. 
+Komfuret er nu stillet op - Lørdag Eft. samme Dag, som jeg skrev til dig. Jeg havde om Morgenen taget Bad, samt ringet til Dr. Fly, om han vilde se ud til mig, naar han fik Lejlighed. Naa, det trak ud med Komfuropstillingen, det er jo ikke saadan at løbe til, og vi bød saa Mester paa skaaren Smørrebrød, som indtoges her oppe i Stuen, da Køkkenet jo flød. Næppe var Maden nydt, Mester glidt og Stuen fin igen, før Dr. Fly ankom. Man har dog af og til Held med sig, det havde ikke været behageligt, hvis han var kommen midt i Maaltidet, da Stuen her jo var det eneste varme Sted og der jo altid følger lidt delvis Afklædning med. Min opererede Fod har været - og er - temmelig skidt i den senere Tid, jeg tyer meget til mine Stokke igen. Han lærte mig saa at give Foden Massage selv, den lille Frk. Larsen har igen været syg og der er saamænd nok til at slide hende op, uden at hun behøver at tørne herud, men det er nu ikke let at gøre det selv, men jeg må jo se at komme i Gang med det.
+Det var vist ogsaa samme Dag, at jeg havde et langt Brev fra T. Mornine, et godt Brev for Resten, hvad hende selv angaar; hun syntes at være saa vel ved det, er glad ved sin nye Lejer, som hedder Maren og vist er fra Ryslinge; hun har hørt fra Putte via Lysse og Frk. Neckelman, Bimses Halvsøster; det ser ud til at Putte er kommen ind i Society-Kredse, og saa har hun talt i Radioen om sin Rejse gennem Evropa til Lissabon. Eli og Karen havde hørt Udsendelsen og nok ment, det var Putte. Men saa fortalte Morn. en anden Ting, som ikke er saa godt. Du ved nok, hvem Daisy er, T. Misses Datter; hun er gift med en Tysker, Nourask (Nourack) og du ved nok, de har Tante Misses Pensionat endnu og har en Dame til at styre det. De havde en tysk Dame, som Norvack havde sagt op - af hvad Grund ved jeg ikke, Mornine turde aabenbart ikke skrive meget om det. Denne store Forbrydelse resulterede i, at N. blev fængslet af Retfærdighedens Vogter her i Landet, og ført til Tyskland "til en uvis Skæbne", skriver Mornine. Stakkels Daisy, hun er sikkert ude af sig selv. Jeg skrev til hende, men turde knap berøre det, vil jo nødig skaffe hende Ubehageligheder - egentlig kun, at jeg havde havt Brev fra Chr. som havde fortalt mig om, hvordan de havde det, at jeg tænkte paa hende og følte med hende og haabede at det nye Aar maatte bringe Lykke tilbage til "dig og dine".
+2.
+Er der overhovedet Grund til Kondolensebreve, saa er ["er" indsat over linjen] der da her i dette Tilfælde. Jeg vilde saa gerne have skrevet, at jeg tænkte mig bestemt, at dette skyldes manglende Arbejdskraft, netop da de har ført ham til Tyskland, ellers havde de næppe gjort det, for det er da een Mund mere at føde og til ingen Verdens Nytte, men jeg turde ikke, og mon hun dog ikke kan tænke paa det selv.
+Begivenhederne gaar rask ude i Verden, har du kendt Ma'e? Nu ser det jo meget mere end for et Par Maaneder siden ud til, at vi kan skimte Afslutningen. 
+Det var dejligt, at du var glad ved Æblerne og Kludene. Dit Raad med at trevle Tæppet op og bruge, lyder fint, men kun ganske faa Firkanter er bare nogenlunde hele, det er jo gamle Svende, 75 Aar eller mere, men et Par Klude til, kan der maaske blive, selv om alle de lange Sammenhæklinger er medgaaede allerede.
+Nu kom Drengene ind efter endt Dagsarbejde, som har bestaaet i, at de har plantet 300 Grantræer og en halv Snes Birketræer i Haven - jeg skal da love for, at vi faar Skov med Tiden! og med mange vilde Dyr i!!
+I Søndags spiste vi til Middag Kl. 11, da Metha agtede sig til Odense med et Tog; vi fik et Glas henkogte Medister og jeg havde sagt til M. at det blev nok galt, saa lidt der var, men oh Under, vi levnede 3 Stykker, hvilket var en stor Lykke, da den gode Elle ankom Kl. 12 1/4, spændt paa, om hun kom tidsnok til Middag. Vi beundrede i Fællesskab det nye Komfur, mens vi gjorde an med at varme Mad til hende.
+Desert var ogsaa levnet. Tænk, at vi netop Søndag fik fint Solskin, saa hun kunde komme herud, jeg blev forfærdelig glad ved hende, du ved jo - vi har eet og andet at drøfte. Du skulde have set og hørt hendes Begejstring over Stuen her, det var forfærdelig morsomt, hun havde daarlig Ord nok til Pris for det hele. Det var endelig værd at høre; alle andre af dem her omkring, som kommer herind ser sig om og siger saa efter en lang Stilhed: "Her er jo bedre Plas". Uvægerlig det samme har lydt fra dem alle; men man skal jo ogsaa helst vogte sig for at udtale, hvad man mener - det er dog i hvert Fald det forsigtigste. Ok, hvor er de kunstige, de Folk paa Landet.
+Lørdag Formiddag. Nu skal vi se, om jeg kan få Slut paa dette; eftersom det er nærmest Orkan i Dag sidder Mandfolkene herinde, Peter med, og er jo som sædvanlig fulde af Snak om Jagt og Hunde; ja i Dag har de ogsaa den ualmindelig høje Vandstand at tale om, der er jo falden meget Regn, og Jorden var i Forvejen mættet, saa det staar højt alle Vegne; de siger at Vejen [en overstregning] fra hvor Hushækken slipper og ned til Kvisselen staar under Vand, naturligvis dog ikke på hele Vejens Længde; det synes jeg ikke, vi har oplevet før mens vi har været her. - Mon jeg skrev til dig, at der har været Luftkamp over Brogaard, der ved Vilhelm Balslevs Gaard paa Koldingegnen; der faldt Bomber i Nærheden og en mindre Bondegaard var fuldstændig udslettet - men ud over dette, ved jeg ikke mere om det.
+Til Lykke med Bedstes Frakkes Smarthed! hvad har gjort den saa smart? Mærker I noget til vore Venner? man siger jo at Jylland ikke er hyggelig for Tiden, kan det gøre noget, du skriver til mig om det, hvis du ved noget om det. Fra Engl. fastholder de jo, at B. og W. blev ramt føleligt ved Bombningen, de danske Aviser hævder, at det var Sukkerfabrik. som det irriterer mig, at man aldrig kan få den rigtige Sandhed at vide.
+Hvad er der mere, søde Bi? Vi har det alle godt, jeg har dog en hel Del Gigt rundt omkring i hele min Krop og de fleste af mine Led, "knager og brager" som Dr. Fly siger, ja selv i mine Led i Hovedet, kan jeg mærke det, troede Dr. vilde le ad mig, da jeg sagde det, men han kendte det nok og sagde, at det gjorde ondt baade naar man tyggede og talte, hvis det blev slemt. Ingen ved jo, hvad der venter en, men jeg er saa heldig, at jeg ikke beskæftiger mig med det, for det kan jo ogsaa gaa til den gode Side.
+Saa Farvel for denne Gang, søde Bi, hav det godt! Din Mor</t>
+  </si>
+  <si>
     <t>1943-04-24</t>
   </si>
   <si>
     <t>Jørgen Brandstrup
 Kai Friis Møller
 Matilda Jungstedt
 Johanne Christine Larsen
 Axel  Müller
 Fanny Schaffalitzky de Muckadell
 Janna Schou
 Adelheyde Syberg
 Gudrun Syberg</t>
   </si>
   <si>
     <t>Det vides ikke, hvad Fanny Schaffalitzky har sagt om kirsebærblomster og Astrids fødselsdag. 
 "Uhindret Samkvem med Sverige": Ellens datter, Grethe, og barnebarnet Matilda/Lille, boede i Stockholm. Sidstnævnte var arkitekt.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8390</t>
   </si>
   <si>
     <t>Ellen Sawyer ønsker tillykke med fødselsdagen. Kirsebærtræerne blomstrer, så Jomfru Fanny fik ikke helt ret. Både Ellen og Astrid Warberg-Goldschmidt ønsker sig mest af alt at kunne ses med familien i Sverige. Ellen sender dem madvarer.
 Matilda/Lille Jungstedt tjener 250 kr. om måneden på at tegne. Heldigvis har hun også fritid, og hun danser folkedans. 
 Ellen har været på Lindøgård, hvor hun traf Jørgen Brandstrup. Han og Johanne/Junge C. Larsen kommer til middag hos Ellen 2. påskedag. Hun steger nu flæskesteg. - Det er dejligt, at Johannes ben er bedre. Hun har kunnet klare en kæmpe omgang strygning, og forleden stegte hun 100 bøffer til henkogning. 
 Ellens have råber på at blive luget og få sået blomster.
@@ -5000,70 +5073,165 @@
 Ellen sender en af Kai Friis Møllers bøger. 
 Til sin fødselsdag fik Ellen 50 kr., og hun har købt en verdenshistorie i 12 bind.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Ajcu</t>
   </si>
   <si>
     <t>Paaskelørdag
 Kære lille Disser!
 Nu nærmer sig d. 26nde og med alle disse Helligdage i Tanken, må vi i Tide tage fat på Fødselsdagsbrevet. Altså Tillykke med Dagen og Aaret, - måtte det bringe os alt, hvad vi mest brændende ønsker, - og alle Småønskerne også. Nu blomstrer Kisbærrene - så Jmf. Fanny får jo ikke helt Ret, - men nu kan vi da se, hvor det bærer hen, og det var måske det, hun mente. - 
 Blandt de brændende Ønsker har vi to jo det fælles: uhindret Samkvem med Sverige. Det er strængt, at være udelukket fra dem, man helst vil se, - men lad os være taknemmelige over, at de har det forholdsvis godt og ikke er i Krig. Det er dejligt, at vi kan sende lidt til dem. Jeg sender Flæsk, Pølse og Ost og det bliver modtaget med Begejstring. Gutte skriver ellers, at de klarer sig udmærket med Maden, - men det vilde hun jo nu skrive i hvert Tilfælde. Dog har jeg Følelse af, at det nogenlunde passer. - Jeg havde forleden et langt Brev fra Lille. Hun arbejder flittigt på sit Kontor, hvor hun jo tegner og tjener 250 Kr. om Mdr., hvad jeg synes er fænomenalt godt gjort. Heldigvis har hun da Tid til meget andet og kan pleje sine Interesser. En af dem er Folkedanse. Hun var jo på Næææs i fjor til et 6 Ugers Kursus i denne Sport og det morer hende meget. De har jo "Danselag", hvor de mødes og danser de gl. Danse, bl.a. Lancier!! Det synes vi jo er en ganske normal Dans. -
 I Gaar var jeg på Lindøgrd og traf der Jørgen Brandstrup, som lod fornøjet og glad. De kommer herud 2den Paaskedag. Sikken en Glæde at få Junge herud en Gang igen. De kommer med Ruten c. 11 og skal Afsted igen ved 9 Tiden om Aftenen, så det bliver da et dejlig grundigt Besøg. Idag har jeg travlt med at "lave til." Jeg har tænkt, at de skal have Fisk - stor Torsk, hvis jeg kan få det, eller andet, - og Blommegrød. Jeg er ved at stege en lille Flæskesteg, som de skal have kold om Aftenen med gr. Bønner til og så koldt Bord, hvad jeg kan finde på. Jeg har en Snaps og så min hvide Vin, så jeg haaber jo at kunne beværte dem godt. 
 Det er dejligt, at det da går nogenlunde med Junges Ben. Hun går helt flot uden sine Stokke og laver så meget nu i Huset. Tænk, at hun egenhændig strøg hele Strygningen fra den store Forårsvadsk, og stegte 100 Bøffer forleden. Det lyder jo voldsomt, - men det var til at koge hen, da de havde slagtet en Kalv.
 Det er sådan en Fornøjelse med deres nye, smukke Stue. Jeg synes, det er den hyggeligste, de nogensinde har haft.
 Mig selv kan jeg ikke sådan fortælle noget om, for jeg har det som sædvanlig, d.v.s. altid masetravlt og altid lidt bagefter med alting. Haven står og råber højlydt efter mig. Jeg beroliger den med, at der er da lagt Kartofler, og Spinat og Radiser er da oppe og Løg, - men det er Skidtet, skriger den og Blomsterfrø, som er købt, kunde du også gærne putte i mig. Ja, ja, måske i Eftermiddag, - nu fik vi jo en dejlig mild Regn til Morgen, - så nu er det egentlig lige til Pas. Men nu går jeg jo og "laver til Fremmede", som Tante Mimmi sagde. - 
 Sikken en Nat forleden, - Natten mellem Tirsdag og Onsdag. Der var vist over 1000 Flyvere over Fyen, - de næsten svirrede over Ørene på os, - Luftkampe har der været, for der blev jo skudt mange ned - Antiluftskyts fra Nyborg og Korsør, og "Fyrværkeri" rundt omkring. Det var fælt. Fra Klk 12 til 3 1/2 svirrede de om os. Fy for den Lede. - Jeg overnattede på Landet. Her i K-minde var der Luftalarm i 2 Timer. Jeg tror nu ikke, at ret mange går i Kælderen. Jeg tør nu ikke for der er Tusendeben i min. -
 Jeg sender dig en lille Bog, som det måske kan more dig at læse. Jeg har ikke kunnet dy mig for at pille lidt ved den og skære op hist og her. Jeg synes Kaj Friis Møller er så morsom at læse. -
 Til min F-dag sendte Gutte mig 50 Kr. så jeg selv kunde købe min Gave. Den har jeg nu erhvervet. Well's store Verdenshistorie, 12 Bind, - fint indbundet, Læderryg, som splinterny, for 45 Kr. antikvarisk. Jeg er henrykt over den, - den er spændende at læse som en Roman. Det var et Fund.
 Ja, så siger jeg atter god Fødselsdag og hils Aksel og det gode Nus, men mest dig selv fra din gamle Elle
 24/4 - 43</t>
   </si>
   <si>
     <t>1943-04-29</t>
   </si>
   <si>
-    <t>Rutebilchaufføren Due Andersen kendes ikke. 
-Thinesen er formodentlig Grete Warberg Larsen, f. Tinesen/Thinesens far.</t>
+    <t>Ellen Agnete Amstrup
+Adolph Larsen
+Andreas Larsen
+Else Larsen
+Johannes Larsen
+Nete -, Laura Warberg Petersens veninde
+Ellen  Sawyer
+Erik Warberg Larsen
+Grete Warberg Larsen
+Martin Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Jørgen og rutebilchaufføren Due Andersen kendes ikke. Ej heller Kristian, Hanne, gamle Fru Andersen, Ruth og Fru Petersen. 
+Thinesen er formodentlig Grete Warberg Larsen, f. Tinesen/Thinesens far. 
+Malling Kirke: På på den sydlige side af kirkegården findes resterne af et rundt kampestenstårn bygget som et fæstningstårn i 1200-tallet. Tårnet har oprindelig været omkring 14 meter højt og var en vigtig del af den “fæstning”, kirkegården var indrettet som. (Wikipedia sept. 2027).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8411</t>
+  </si>
+  <si>
+    <t>Jørgen har været hos Johanne/Junge og Adolph Larsen i påsken. 
+Det er trist for Laura/Bibbe Warberg, at Nete skal rejse.
+Hanne er kommet til Faaborg, og hun har alt for meget at lave.
+Johanne har været på besøg hos Ellen Sawyer. Erik/Tinge Warberg kom dertil, efter at han havde solgt knabstrupperne. Det lykkedes Johanne at finde en bog, som var blevet væk.
+Tinesen er død.
+Erik Warberg farter meget rundt.
+Sagen om rundkirken i Malling er interessant.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/HV02</t>
   </si>
   <si>
     <t>Lindøgaard 29-4-1943.
 Kære lille Bie!
-Nu er Kl. halv 1, nu er det saa, om jeg kan et nogenlunde Brev til Posten kommer. Jørgen rejste nu til Formiddag, Manse kørte ham hen til 11 11 og inden jeg saa fik vasket op og lidt andre daglige løbende Ærinder besørget var det Middag; jeg har Fornemmelsen af at have forsømt dig i denne Paaske, men Jørgen fylder Tilværelsen ud, saa der daarlig bliver Tid til Breve. Jeg har været forfærdelig glad ved at have ham, den gode Jørgen og jeg fik det Indtryk, at det og, saa har været lidt af en Vederkvægelse for ham at være her.
-[...1 lines deleted...]
-Vi var hos Elle 2_den_ Paaskedag, Fatteren kørte Jørgen og mig til Rutebilen, Tinge skulde cycle ud med Knabstrupperne, som jo er solgt formedelst 2300 Kr. Due Andersen kørte os videre ad Langegade, da vi var de eneste i Bilen; han drejede saa om ved Jernbaneoverskæringen, saa vi havde kun et Par Skridt op til Elle, det arrangerede Elle ["Elle" overstreget] Jørgen. Vi var der ved halv 12 Tiden og ventede paa Tinge til 20 Min i 1, saa mente jeg, vi skulde spise. Noget efter kom Tinge, meget flov - og han havde Grund til det - vi fik ud af ham, at han havde faaet noget Mad (!) og om T. Elle havde noget imod at han stak af igen. Elle er jo altid large og tog ham det ikke i mindste mMåde fortrydeligt op, men var forstaaende.
+Nu er Kl. halv 1, nu er det saa, om jeg kan et nogenlunde Brev til Posten kommer. Jørgen rejste nu til Formiddag, Manse kørte ham hen til 11 11 og inden jeg saa fik vasket op og lidt andre daglige løbende Ærinder besørget var det Middag; jeg har Fornemmelsen af at have forsømt dig i denne Paaske, men Jørgen fylder Tilværelsen ud, saa der daarlig bliver Tid til Breve. Jeg har været forfærdelig glad ved at have ham, den gode Jørgen og jeg fik det Indtryk, at det ogsaa har været lidt af en Vederkvægelse for ham at være her.
+Tak for dit Brev lille Skipper, sikken et Held, at du og din Nete havde netop Langfredag med det vidunderskønne Vejr til Jeres Fridag. Ja, hvor det maa blive svært for dig at komme af med den gode Nete; hvis hun ikke er rejst, naar du faar dette, hils hende saa så varmt fra mig, jeg synes ligefrem, jeg kender hende og holder af hende. Hvor skal hun hen? paa Sindss.hosp.? I maa da saa faa nogle nye nu, hvordan mon de bliver? Nete ringede i Gaar. Den lille Prinsesse Hanne er nu kommet til Fåborg, d. 9_ende_ vist; de havde talt om hende i Telefonen en Aften og da var hun glad og all right; næste Dag fik de et Brev med lutter Jammerklager; hun havde faaet en forfærdelig streng Oversygepl., der var saa meget Arbejde, hun sled og sled og trods al Umage kunde hun aldrig gøre det godt nok. Nete sagde, at Kristian var ude af sig selv, men det kan ikke nytte, sagde Nete, hun er saamænd saa sund og stærk og kraftig nu, at det kan ikke gøre hende noget at tage fat - hvor er Nete fornuftig! Jeg har altid haft en Fornemmelse af lidt forkælet der. Ligner det noget at gøre Kr. og Nete saa kede af det med Jammerhyl; det var ligesom da hun den Sommer laa til Sengs og var meget syg, og saa stod op og cyclede til Lindøgaard. Hvor er der anderledes Krummer i Land! Hende kunde jeg nu godt lide.
+Vi var saa hos Elle 2_den_ Paaskedag, Fatteren kørte Jørgens og mig til Rutebilen, Tinge skulde cycle ud med Knabstrupperne, som jo er solgt formedelst 2300 Kr. Due Andersen kørte os videre ad Langegade, da vi var de eneste i Bilen; han drejede saa om der ved Jernbaneoverskæringen, saa vi havde kun et Par Skridt op til Elle, det arrangerede Elle ["Elle" overstreget] Jørgen. Vi var der ved halv 12 Tiden og ventede paa Tinge til 20 Min i 1, saa mente jeg, vi skulde spise. Noget efter kom Tinge, meget flov - og han havde Grund til det - vi fik ud af ham, at han havde faaet noget Mad (!) og om T. Elle havde noget imod at han stak af igen. Elle er jo altid large og tog ham det ikke i mindste Måde fortrydeligt op, men var forstaaende.
 2.
 Mon du ved, at Thinesen er død og blev begravet Paaske Lørdag, saa Grethe var altså hjemme. Det er mere end Tinge er i Øjeblikket. Som Manse udtrykker det, han er ude at sværme; det var vist i Gaar Morges, han tog af Sted, mulig kommer han i Dag, mulig først i Morgen. Han har nok delvis gjort Manse til sin fortrolige, var jo ogsaa nødt til det, naar han saadan forsvandt. Jeg haaber saadan, at han har haft et Par gode Dage. - - Naa, det var Elle-dagen jeg var ved. Puf og Else var bedt over til Kaffe og vi havde saadan en hyggelig Stund - ja en hel Træffer. Puf og Jørgen snakkede saa godt sammen; men skuld ["skuld" overstreget] da de gik, fulgte Jørgen med op og hilste paa Las.
-Nu skal du høre noget kunstigt: inden de gik, bad Puf Elle om en Bog, han vilde laane af hende; de plejer at staa i Hjørnereolen de ledte og ledte begge to, men nej; Elle bemærkede, at den var indb. i Ruskind. Da de havde opgivet og var gaaet, stod jeg alene derinde og tænkte paa Bogen, sagde pludselig til mig selv: der maa den være, gik hen til de 5-7 Bøger, hvor jeg mente, nej den car ikke mellem dem, saa tog jeg dem ud og derinde bag ved laa der en lille Bog i Ruskind - den! Var det ikke pudsigt?
+Nu skal du høre noget kunstigt: inden de gik, bad Puf Elle om en Bog, han vilde laane af hende; den plejer at staa i Hjørnereolen de ledte og ledte begge to, men nej; Elle bemærkede, at den var indb. i Ruskind. Da de havde opgivet og var gaaet, stod jeg alene derinde og tænkte paa Bogen, sagde pludselig til mig selv: der maa den være, gik hen til de 5-7 Bøger, hvor jeg mente, nej den var ikke mellem dem, saa tog jeg dem ud og derinde bag ved laa der en lille Bog i Ruskind - den! Var det ikke pudsigt?
 Jørgen havde før P. og E. kom til Kaffe været en Tur i Byen, dels for at aflægge gamle Fru Andersen en Visit, dels for at gaa paa Kirkegaarden, det var et Herrens Vejr den Dag og han fik megen Regn - det var helt Uvejr her paa Fyen, men jeg var heldig; det regnede ikke de Gange jeg skulde ud. Jeg gik jo altsaa ned til Rutebilen ved 9 Tiden, klar Himmel, højlys Dag. Det var en yderst vellykket Tur i det hele taget, kan du tro, men naturligvis var jeg træt og forsviret næste Dag. Elle havde givet baade Snaps og Vin til begge Maaltiderne. Jørgen har haft en glimrende Appetit hele Tiden, jeg tror det har været en god Rekreation for ham. Elle var saa sød at besøge, hun er sandelig værd at gæste, og hvor hun har det smukt og hyggeligt - og dejlig varmt nu med den nye Kakkelovn.
-Vi har ikke læst noget om den Rundkirke i Malling (jeg har i min tidl. Ungdom været i Malling!) det er da knusende interessant er det for ganske nylig, de har fundet den? og man ved maaske slet intet om den, hvad Navn den har haft eller paa hvad Tid den har ligget der. Masske det har været en Fæstning med Lig af dræbte Mennesker</t>
+Vi har ikke læst noget om den Rundkirke i Malling (jeg har i min tidl. Ungdom været i Malling!) det er da knusende interessant er det for ganske nylig, de har fundet den? og man ved maaske slet intet om den, hvad Navn den har haft eller paa hvad Tid den har ligget der. Maaske det har været en Fæstning med Lig af dræbte Mennesker udenom. Nu nærmer vi os d. 1ste og dermed den nye Pige, du kan stole paa, jeg er ikke videre højrumpet. Manse er skrevet paa Sogneraadslisten men som Nr. 5, saa der er ingen Fare.
+Ak Ruth! Den stakkels Fru Petersen! Men kan du huske, hvad Grethe sad og fortalte om hendes Færd? Man kunde sige sig selv, at det gik ikke. Mon hun nu klarer sig, tror du? Hvor er det sørgeligt
+[Indsat s. 1, øverst; på hovedet:]
+Kl er over halv 2, jeg begynder ikke paa et nyt Ark, har heller ikke mere at fortælle, Fatteren og Manse har det godt. M. og Jørgen havde en Masse Sjov sammen! 
+Hilsen fra dem, og fra din Mor.</t>
+  </si>
+  <si>
+    <t>1943-05-24</t>
+  </si>
+  <si>
+    <t>Amtssygehuset Odder</t>
+  </si>
+  <si>
+    <t>Adolph Larsen
+Andreas Larsen
+Meta -, pige i huset hos Johanne C. Larsen
+Annelise -, pige i huset hos Johanne C. Larsen 1943
+Christine Swane
+Erik Warberg Larsen
+Martin Warberg Larsen</t>
+  </si>
+  <si>
+    <t>"2 breve indeni": Ved transskriptions- og registreringsarbejdet er det ene brev taget ud af kuverten og registreret selvstændigt. Begge breve er fra Johanne C. Larsen, men fra forskellige datoer. 
+Laura/Bibbe Warberg var syg af gulsot i efteråret 1942 og langt ind i 1943. 
+Dræby-doktoren kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8412</t>
+  </si>
+  <si>
+    <t>Det er trist, at Laura/Bibbe stadig ikke har kræfter. Hospitalet burde give hende bedre arbejdsvilkår.
+Både Adolph/Agraren, Martin/Manse og Erik/Tinge Larsen er kommet til skade med deres fingre, og Joanne/Junge har ligtorne.
+Martin planter blomster i haven for sin mors skyld.
+Martin, Erik og Annelise har høstet hø. Annelise er vokset op hos sine bedsteforældre på Kertinge Mark, og hun er dygtig til landbrugsarbejde.
+Christine Swane/Uglen har snart fødselsdag, og Johanne har ingen gave til hende.
+Meta er blevet gift, og Johanne er bekymret, for hun har hørt, at manden er lidt vel glad for at gå på kroen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Zi3U</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Elev, Frøken Bibbe Warberg Larsen
+Amtssygehuset
+Odder
+[Med kuglepen på kuvertens forside:]
+2 breve indeni.
+6-10-04
+28-4-04.
+21-1-03.
+1-1-03.
+23-8-01
+28-8-04
+[Med blyant på kuvertens bagside:]
+Venlig Hilsen fra H. Sørensen.
+Jeg havde jo regnet med at hilse paa Dem, men maaske næste Gang om 5 Uger
+Hilsen Bech
+[I brevet:]
+Lindøgaard Mandag d. 24_nde_ Maj 43.
+Kære lille Bibbe!
+Tak for dit Brev i Tirsdags; du skal aldrig bryde dig om, at det er kort, det gør slet ingen Ting - bare jeg hører fra dig. Det er nok lige galt igen med Kræfterne, kan jeg forstaa. Hvorfor Søren kan de de ikke ogsaa lade dig gaa i Ro paa Tuben, hvor du dog har det lettere i Stedet for, at du idelig skal køres til de andre Afdelinger, men det maa de jo forstaa og ikke jeg, men jeg troede, at naar I var paa en Afd., saa var I der og ikke 100 andre Steder. Jeg kan jo forstaa paa dit Brev, at det ser sløjt ud for dig, min lille Ven. Hold mig endelig á jour; selv om jeg ikke kan hjælpe dig, vil jeg dog nok vide Besked. 
+Du fik først mit Brev i Onsdags, skriver du, tænk, at der ikke kan blive en til at give dig det op, naar du ligger i Sengen. 
+Dette bliver ogsaa et kort Brev - dog ikke for at gøre hævnende Gengæld, men dels er her ikke noget at skrive om, dels er jeg ikke i Skrivehumør og dels er jeg for sent paa det - kunde ikke drive mig til at faa begyndt i Gaar, Søndag. For øvrigt staar ellers alting godt nok til her, naar undtages at alle tre Mandfolk gaar med hver en læderet Haand. Jeg skrev vel, at Far for en Uges Tid siden blev slaaet af d.gl. Røde, da den var til Hingst - mellem de to midterste Fingre og blev forbunden hos Dræby Doktoren; det begynder da saa smaat at læges nu, vi har den i varmt Sæbevand hver Dag. Manse er falden en Dag og faaet en Flænge i det tykke under Tommelfingeren, hvilket er ubehageligt, naar han malker, men dog ellers snart er lægt, Tinge har faaet en Finger slaaet eller klemt i et Kotøjr - hans Forklaring om en Slags er jo aldrig til at blive klog paa; og lad mig saa for at fuldstændiggøre Billedet tilføje, at din Moder har faaet tre Ligtjørne, som forhindrer hende i at gaa noget videre, Knæet er ellers saa godt nu, naar jeg bare holder Maade med gaaendet - og det gør jeg altsaa i denne Tid, p. Gr. a. Tjørnene, hvoraf den ene har anbragt sig under Foden!
+Det var et helt Jammerbillede, jeg her har oprullet for dig - dog af de smaa. Hvis jeg skrev til dig om min Kløsyge, hvad jeg ikke husker, men vel nok har gjort, vil jeg da fortælle dig, at den er ved at gaa over; jeg fik noget mere Medicin hos Dr. og nu er jeg over det værste, hvilket er helt rart, da jeg virkelig følte mig saa utilpas af det. 
+Tænk, Manse har allerede plantet Bedene til med Blomster - for flere Dage siden, de staar saa ranke og friske allesammen, bliver vandet med Slangen, ellers kunde de jo ikke klare sig i denne Tørke; der er de smaa Lobelia
+2.
+du ved de smaa blaa som Kantblomster, Floks og Sinier, i det andet Bed ud for Pigekamret er der Betunier - eller begynder Ordet med P.?Verbena [i ordet er et "a" efter b'et overstreget; over dette er indsat et "e"] og Asters. Det er pænt af Manse at ordne det han siger, han gør det for min Skyld. I det lange Staudebed - fra Vaskehusdøren og opefter - hvor der gik saa mange af Stauderne ud i Fjor, eller rettere ikke kom, har han plantet Nelliker; desuden er der indkøbt nye Georginer, da Knoldene fra i Fjor rådnede i Vinter.
+I Dag ha ["ha" overstreget] er det da et velsignet Vejr, saa stille og fint, men det bedste er næsten, at det synes at trække sammen, for vi trænger meget til Regn, det gør vist hele Danmark. Vi fik lidt i Gaar, Søndag, men kun en ganske lille Byge, som intet Forslog; baade Tinge, Manse og Annelise satte Hø op i Gaar Eft. da det altsaa truede med Regn; det var Luzernehøet, som var tæt og godt, der blev vist 28 Stakke. Annelise havde som hver Søndag fri, men vilde ingen Steder og tilbød at hjælpe. Hun kørte med Hesterive; hun er svært dygtig til al den Slags; hun er fra den lille Gaard, som vi kan se fra Munkebo paa den anden Side af Kertemindefjorden, altsaa paa Kjertinge Mark, og hun har været med til alle Slags Landbrugsarbejde fra hun var Barn. Hun er opdraget hos sine Bedsteforældre der i den Gaard, da Faderen døde meget tidligt og hendes Mor gik saa "til Hotelfaget" og Børnene - 2 - kom til Bedsteforældrene. Forresten er Bedstefaderen lige død og der er nu en Moster og hendes Mand i Gaarden; den gamle Bedstemor, som for Resten er 3 Aar ynge end jeg, har sendt mig en stor Buket Tulipaner og Pæoner med A.L. Den gamle har så frygtelig ondt af det for mig, siger A.L. Hun selv kan ikke høre - ganske vist - men hun kan da gå ude og passe Fjerkræet!! Jeg vilde nu hellere være mig, hvis jeg skulde vælge - selv om jeg ikke kan passe Fjerkræ! - - Puf ringede i Aftes for at sige Tak for en Bog, som Manse gav ham til sin Fødselsdag - fra Lindøgaard, blev der skrevet - den kostede 12 Kr. han maatte bytte den, hvad han ogsaa har gjort, da han havde den, han fik. Far talte med ham, Drengene var allerede gaaet i Seng; de har det godt derinde, sagde Puf, som var svært taknemmelig over den store Gave. 
+Tømrerne kommer stadig ikke til Fortsættelse af Tagene, hvad vi snart er lidt misfornøjede med. 
+Nu skal vi snart skrive til T. Ugles Fødselsdag d. 29/5. jeg er flov over ikke at have Gave, men hvordan skal jeg bære mig ad, kan intet regne ud.
+Lille Metha havde Bryllup i Gaar, jeg er lidt bange for, om Kaj nu ogsaa er god nok til hende. Der ymtes ikke saa lidt om Kroen, men måske det bliver lidt anderledes nu, da hun er hans Kone og er der altid - skønt jeg nu ikke har videre Fidus til det. Vi gav hende et Gavekort
+3.
+fra Brugsen paa 15 Kr. De 10 gi'r Manse og jeg de 5; hun ved bedst selv, hvad hun trænger til. Bare den lille rare Pige maa faa det lidt godt og ikke faa for mange Skuffelser af sin Kaj.
+Alle mine - mange - unge Pelargonier og da Moderplanterne med staar nu i store fyldige Knopper, nogle af dem helt udsprungne, jeg har saa megen Glæde af mine Blomster i Aar. Du skulde se Jødeskægget; den er bleven P[ulæseligt] Kærlig Hilsen din Mor.</t>
   </si>
   <si>
     <t>1943-06-25</t>
   </si>
   <si>
     <t>Lindøgård
 Dræby Station</t>
   </si>
   <si>
     <t>Bakkevej 12 Hareskov</t>
   </si>
   <si>
     <t>Joachim Balslev
 Lars Balslev
 Lars Christian Balslev
 Maria Balslev
 Martin Henrik  Balslev
 Vilhelm Balslev
 Bodild Branner
 Thora  Branner
 Alfred Fly
 Adolph Larsen
 Ellen  Sawyer
 Nicoline  von Sperling
 Maria von Sperling. g. Balslev
@@ -8332,61 +8500,61 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/8032</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 XXX
 modt. 15’ Aug. 1950.
 et festligt Brev.
 besv. 23’ Aug. August 1950.
 (om min Bog og Frits’ Besøg.)
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St.
 22-7-2000.
 BWP.
 50
 [Skrevet på kuvertens bagside:]
 Lindøgaard Dræby St. Fyen
 [I brevet:]
 Lindøgaard Mand. 14-8-1950
 Kære lille Dis!
 Tak fordi du skrev saa omgaaende og som altid saa interessant og indholdsrigt. Det er li’egodt rart med Breve, saa vi kan følge med i alt om hinanden.
 Nu har jeg allerede været oppe i flere Dage, men føler mig stadig som en Klud, ja ikke stort bedre end efter mine store Sygdomme. Jeg har er [”er” indsat over linjen:”] er endnu ikke begyndt at bestille noget og har dog saa meget at lave. Tak for Bestillingen af de 6 Servietter til Holger, kunde du ikke spørge ham om Tidspunktet (Julegave?) for hvis det ikke haster, kunde jeg tænke mig at sy de 18 som Manse skal have og som altsaa bor her, saa jeg altid har Modeller at sy efter. Dem kunde jeg saa sende dig til Eftersyn, saa kunde jeg [”jeg” overstreget] han selv pille de 6 ud, som han vil have; de er jo nemme at returnere i en stor Konvolut. 
 Jeg fik sendt Bud efter Dr. Agner, da jeg efterhaanden blev lidt nysgerrig efter at vide, hvoraf den standhaftige Feber kom. Det viste sig at være Betændelse i Næsen, deraf de hæftige Smerter hen over Næsen i Begyndelsen af Forkølelsen Nu drypper Marie mig 4 Gg. om Dagen og Feberen er ovre. Jeg tror nu at min Afmagtstilstand kommer fra Maven, der har tet sig kedeligt hele Tiden og har den lille private Mening, at det er en Streg af Para-Dysenteri, som jeg havde for en halv Snes Aar siden og derfor nok ved, hvordan en saadan tager paa Befindenet. Jeg holder Diæt og spiser meget lidt. 
 Nej, der var saamænd ikke noget letsindigt i Barnedaaben; Agr. og jeg kørte først derhen Kl 12, de andre som skulde fungere i Kirken blev hentet af Lauritz tidlig paa Morgenstunden, da Gudstjenesten var Kl 8 ½ (!) Det var gaaet saa godt, Bibbe bar, Grete stod hos, Lauritz og Manse stod Faddere. Jeg morede mig over din lille spøgefulde Bemærkning over, at jeg event. skulde ”bære”, især da jeg saa maatte tænke mig, at jeg i saa Fald maatte have Drengen i en Rygsæk, da jeg jo maa have mine Arme til at bruge Stokkene. Menigheden vilde nok have kigget! Det blev en saa henrivende Dag, kun os 6 [”6” indsat over linjen] som Gæster, altsaa 9 til Bords baade Frokost og Middag 
-II 3. Slags Vin, som jeg nød. Jeg huskede, da jeg havde Para-Dysenteri var jeg vild
-efter Vin, og det har jeg ogsaa været i denne Sygdom.
+II
+3. Slags Vin, som jeg nød. Jeg huskede, da jeg havde Para-Dysenteri var jeg vild efter Vin, og det har jeg ogsaa været i denne Sygdom.
 ganske dejlig Mad, alt saa nydeligt. Jo saa ovenud festligt, og Bibbe saa straalende glad, hvor er hun lykkelig over sin Dreng, jeg synes aldrig jeg har set saa stor en Lykke over et Barn. Du kan tro, at den Dreng vil forandre l [”I” overstreget] meget i alle Forhold paa Andkærgaard; for ogsaa Lau. er lykkelig over ham. Der var et Væld af Gaver; da vi kom Kl 12 var de alle – også Troels - i Haven i det herlige Solskin, der laa Gaverne uoppakkede paa Havebordet. Dejlige Blomsterbuketter, forskelligt til Drengen og saa alle Bibbes Gaver. Troels fik smaa Las-Træsnit baade af Manse og Tinges. Jeg gav ham de to Par Kopper X [”X” indsat over linjen], som Far og Mor fik til deres Sølvbr. af Johanne Oppermann. med L.W. og A.W. og Datoer med forgyldte Bogstaver paa Underkopperne. Kan du huske dem? De kan jo ligesaa godt gaa til den Gren af Familien. Bibbe fik af mig [”af mig” indsat over linjen] 10 Servietter (nu har hun 18) og 20 Kr. til Hjælp til en Visittaske; ogsaa Penge fra Marie og Uglen dertil, hun havde nu faaet en af Lauritz (henrivende) men det vidste vi jo ikke, saa maa hun bruge Pengene til andet.
 [Skrevet langs sidens venstre kant:] 
 X Mon et Barn nogensinde før har faaet Kopper til sin Daab. 
 Om Eftermid. kom Helga og Brita og fotograferede os; Bibbe m. Troels og Grete hos, og dernæst os alle. Ja, du kan ikke tænke dig, hvor det var en skøn Dag, og tænk i denne Sommer at faa et saa pragtfuldt Vejr. Det var lykkeligt at opleve den Dag. Vi var alle sammen saa glade. Troels var bedaarende, han trives og blomstrer, saa det er en Lyst.
 Jeg maa fortælle dig lidt om mit Doktorbesøg. Da han var færdig med mig, skulde have Te og blev budt ind i Stuen. Næ, sagde han, vi maa da sidde hos Dem, ellers skal vi sidde og raabe til Dem, der staar jo et Bord og saa begyndt han at rydde af mit lille Vaskebord, anbragte alle Smaatingene i Vinduerne, de store ting paa Gulvet, flyttede Bordet (der heldigvis var belagt med et rent og fint Pyntehaandklæde) hen til min Seng og saa havde han, Rie og jeg et Par fornøjelige Timer med Passiar og Røg. Han er forfærdelig sød den lille Doktor.
 Jeg skal hilse dig fra Rie. Hun sidder og syr hele Dagen, et mægtigt Korsstingsbroderi en Bordløber, som Manse er saa begejstret for og som han vist ogsaa skal have til Jul
 III
 det bliver vidunderlig smukt, Marie har jo en udmærket og en sikker Smag til at sætte Farverne sammen, hun er jo ikke for ingenting af Las-familien. Kun indvender jeg, at hun er for flittig tænk, hun kan sy ustandselig fra Morg. til Aft. nej langt ud paa Aftenen og faar eft. min Mening alt for lidt ud af sin Ferie, er for lidt i Luften, gaar ikke en ordentlig Tur hver Dag.
-Samme Dag, som jeg fik dit Brev, fik jeg 2 andre fra Hais, den gode trofaste Hais, som sendte mig er Udklip, der berømmede Grete Gyldens Klaverkoncert i Tivoli. Hais havde været der med Birgit.
+Samme Dag, som jeg fik dit Brev, fik jeg 2 andre fra Hais, den gode trofaste Hais, som sendte mig et Udklip, der berømmede Grete Gyldens Klaverkoncert i Tivoli. Hais havde været der med Birgit.
 Og saa fra lille Dan Warberg, som takkede for sit lille Besøg her: han cyclede efter Ferien – 30te Juli tror jeg – fra Brædstrup til Kbhvn. og havde saa ringet og bedt om han måtte overnatte her, hvad han jo heller end gerne maatte. Marie var her jo, men saa foreslog Ruth, at hun laa oppe hos sin Søster i Munkebo, og saa laa Dan i hendes Værelse – nok saa snildt. Han er ubeskrivelig sød og vi havde saadan et godt lille Samvær med ham.
 Ja, du har Ret i dine Betragtninger over Navnene. Troels Lauritz Petersen har en udmærket Klang, hvorimod Warb. Navnet ikke rigtig passer, men Bibbe er nu saa glad ved det Navn, hun har altid kaldt sig det, især paa Sygehusene kan de ikke have alle de 
 -sen Navne. - - En Ting til fra dit Brev: Nej, jeg vil sandelig holde paa Ordet: Aand og ikke Kraft, for med Ordet Kraft tænker man absolut paa noget fysisk. (Ole Bjørn Kraft) f. Eks. hvor mange Heste-Kraft o.s.v. jeg synes, det er en rigtig daarlig Erstatning de der har lavet for det smukke Ord: Aand.
 Dejligt at høre at Axel har det godt.
 Bankede du? Hils ham saa meget.
 Nu fik jeg min Salighed da griflet et rigtigt Brev sammen, godt gjort! Men jeg tror nu ogsaa, jeg begynder at mærke lidt tilbagevendende ”Kraft”, - som altsaa for Fremtiden har to Betydninger. 
 Saa Farvel lille Dis, kærlig Hilsen fra din Junge.</t>
   </si>
   <si>
     <t>1950-08-28</t>
   </si>
   <si>
     <t>Joy Deason
 Ina  Goldschmidt
 Matilda Jungstedt
 Andreas Larsen
 Marie Larsen
 Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Holger  Møller Hjorth
 Ellen  Sawyer
 Nelly Tailor
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
@@ -8778,59 +8946,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/y1Lg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IKO1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cQkh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KITS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yEEe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dDEX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d1jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AWGP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DCwL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RUmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NAP2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3pnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Or10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBEg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DuLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BYMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1s50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Hvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xoEv8DH4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U97nCp7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/L4o5w43Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OJcBdZEP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/akE715Ei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Q4C5h7Kk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GiJOu0Cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ffrH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rc8Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6kUb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EJLN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rHUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wRFlJE6O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nrPT3ZVT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aBsVe7OZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lymun1vs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cYLt9V6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3Z5o835V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CVNAu5Bk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qvTz6ZyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/14rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1PD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b8wj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/deAq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4gyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AthZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ihaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PNXE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wDJV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pLM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IL3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opQe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/baF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F6m1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DtZy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9pbL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8A4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dfkr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i36C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lul7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P6rt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1nCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gNWA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GNMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7TBX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bz0K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ajcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HV02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LDJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vL8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n1Xs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b0dL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RIgZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3dkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p2AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkUx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkuE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l7zx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cmc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mgB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fo20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0jIO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nXVy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nlNE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LwFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J1od" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzdS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kww0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JSMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i0jC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ws90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rLbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wjod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hx17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qXs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cB31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZKsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hO9R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rqX8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xyB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3tu3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OauH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/y1Lg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IKO1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cQkh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KITS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yEEe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dDEX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d1jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AWGP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DCwL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RUmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NAP2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3pnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Or10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBEg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DuLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BYMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1s50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Hvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xoEv8DH4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U97nCp7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/L4o5w43Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OJcBdZEP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/akE715Ei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Q4C5h7Kk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GiJOu0Cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ffrH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rc8Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6kUb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EJLN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rHUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wRFlJE6O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nrPT3ZVT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aBsVe7OZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lymun1vs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cYLt9V6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3Z5o835V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CVNAu5Bk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qvTz6ZyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/14rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1PD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b8wj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/deAq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4gyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AthZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ihaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PNXE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wDJV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pLM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IL3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opQe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/baF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F6m1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DtZy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9pbL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8A4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dfkr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i36C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lul7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P6rt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1nCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gNWA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GNMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7TBX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bz0K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TXc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ajcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HV02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zi3U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LDJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vL8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n1Xs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b0dL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RIgZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3dkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p2AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkUx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkuE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l7zx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cmc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mgB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fo20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0jIO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nXVy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nlNE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LwFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J1od" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzdS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kww0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JSMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i0jC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ws90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rLbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wjod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hx17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qXs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cB31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZKsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hO9R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rqX8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xyB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3tu3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OauH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M159"/>
+  <dimension ref="A1:M161"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -13439,2480 +13607,2564 @@
       </c>
       <c r="I103" s="5" t="s">
         <v>701</v>
       </c>
       <c r="J103" s="5" t="s">
         <v>702</v>
       </c>
       <c r="K103" s="5" t="s">
         <v>703</v>
       </c>
       <c r="L103" s="6" t="s">
         <v>704</v>
       </c>
       <c r="M103" s="5" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
         <v>706</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C104" s="5" t="s">
-        <v>103</v>
+        <v>225</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>189</v>
-[...4 lines deleted...]
-        </is>
+        <v>461</v>
+      </c>
+      <c r="E104" s="5" t="s">
+        <v>486</v>
       </c>
       <c r="F104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H104" s="5" t="s">
         <v>707</v>
       </c>
       <c r="I104" s="5" t="s">
         <v>708</v>
       </c>
       <c r="J104" s="5" t="s">
         <v>709</v>
       </c>
       <c r="K104" s="5" t="s">
         <v>710</v>
       </c>
       <c r="L104" s="6" t="s">
         <v>711</v>
       </c>
       <c r="M104" s="5" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
         <v>713</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>225</v>
+        <v>103</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>461</v>
-[...2 lines deleted...]
-        <v>486</v>
+        <v>189</v>
+      </c>
+      <c r="E105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H105" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H105" s="5" t="s">
+        <v>714</v>
       </c>
       <c r="I105" s="5" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="J105" s="5" t="s">
-        <v>715</v>
-[...4 lines deleted...]
-        </is>
+        <v>716</v>
+      </c>
+      <c r="K105" s="5" t="s">
+        <v>717</v>
       </c>
       <c r="L105" s="6" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="M105" s="5" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>189</v>
+        <v>461</v>
       </c>
       <c r="E106" s="5" t="s">
-        <v>719</v>
-[...2 lines deleted...]
-        <v>720</v>
+        <v>486</v>
+      </c>
+      <c r="F106" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H106" s="5" t="s">
         <v>721</v>
       </c>
       <c r="I106" s="5" t="s">
         <v>722</v>
       </c>
       <c r="J106" s="5" t="s">
         <v>723</v>
       </c>
       <c r="K106" s="5" t="s">
         <v>724</v>
       </c>
       <c r="L106" s="6" t="s">
         <v>725</v>
       </c>
       <c r="M106" s="5" t="s">
         <v>726</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
         <v>727</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>16</v>
+        <v>225</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>370</v>
+        <v>461</v>
       </c>
       <c r="E107" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>486</v>
+      </c>
+      <c r="F107" s="5" t="s">
+        <v>728</v>
       </c>
       <c r="G107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H107" s="5" t="s">
-        <v>728</v>
-[...1 lines deleted...]
-      <c r="I107" s="5"/>
+        <v>729</v>
+      </c>
+      <c r="I107" s="5" t="s">
+        <v>730</v>
+      </c>
       <c r="J107" s="5" t="s">
-        <v>373</v>
+        <v>731</v>
       </c>
       <c r="K107" s="5" t="s">
-        <v>729</v>
+        <v>732</v>
       </c>
       <c r="L107" s="6" t="s">
-        <v>730</v>
+        <v>733</v>
       </c>
       <c r="M107" s="5" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>402</v>
+        <v>225</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>209</v>
+        <v>189</v>
       </c>
       <c r="E108" s="5" t="s">
-        <v>486</v>
-[...4 lines deleted...]
-        </is>
+        <v>736</v>
+      </c>
+      <c r="F108" s="5" t="s">
+        <v>737</v>
       </c>
       <c r="G108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H108" s="5" t="s">
-        <v>733</v>
+        <v>738</v>
       </c>
       <c r="I108" s="5" t="s">
-        <v>734</v>
+        <v>739</v>
       </c>
       <c r="J108" s="5" t="s">
-        <v>735</v>
+        <v>740</v>
       </c>
       <c r="K108" s="5" t="s">
-        <v>736</v>
+        <v>741</v>
       </c>
       <c r="L108" s="6" t="s">
-        <v>737</v>
+        <v>742</v>
       </c>
       <c r="M108" s="5" t="s">
-        <v>738</v>
+        <v>743</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>739</v>
+        <v>744</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="D109" s="5" t="s">
         <v>370</v>
       </c>
       <c r="E109" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H109" s="5" t="s">
-        <v>740</v>
-[...3 lines deleted...]
-      </c>
+        <v>745</v>
+      </c>
+      <c r="I109" s="5"/>
       <c r="J109" s="5" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="K109" s="5" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="L109" s="6" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="M109" s="5" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>746</v>
+        <v>402</v>
       </c>
       <c r="D110" s="5" t="s">
         <v>209</v>
       </c>
       <c r="E110" s="5" t="s">
-        <v>17</v>
+        <v>486</v>
       </c>
       <c r="F110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H110" s="5" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="I110" s="5" t="s">
-        <v>748</v>
+        <v>751</v>
       </c>
       <c r="J110" s="5" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
       <c r="K110" s="5" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
       <c r="L110" s="6" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="M110" s="5" t="s">
-        <v>752</v>
+        <v>755</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>225</v>
+        <v>378</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>189</v>
+        <v>370</v>
       </c>
       <c r="E111" s="5" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>17</v>
+      </c>
+      <c r="F111" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H111" s="5" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
       <c r="I111" s="5" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="J111" s="5" t="s">
-        <v>756</v>
+        <v>382</v>
       </c>
       <c r="K111" s="5" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="L111" s="6" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="M111" s="5" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>746</v>
+        <v>763</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>761</v>
+        <v>209</v>
       </c>
       <c r="E112" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H112" s="5" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="I112" s="5" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="J112" s="5" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="K112" s="5" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="L112" s="6" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="M112" s="5" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>746</v>
+        <v>225</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>761</v>
+        <v>189</v>
       </c>
       <c r="E113" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>355</v>
+      </c>
+      <c r="F113" s="5" t="s">
+        <v>537</v>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H113" s="5" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="I113" s="5" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="J113" s="5" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="K113" s="5" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="L113" s="6" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="M113" s="5" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>225</v>
+        <v>763</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>461</v>
+        <v>778</v>
       </c>
       <c r="E114" s="5" t="s">
-        <v>486</v>
+        <v>17</v>
       </c>
       <c r="F114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H114" s="5" t="s">
-        <v>776</v>
+        <v>779</v>
       </c>
       <c r="I114" s="5" t="s">
-        <v>777</v>
+        <v>780</v>
       </c>
       <c r="J114" s="5" t="s">
-        <v>778</v>
+        <v>781</v>
       </c>
       <c r="K114" s="5" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="L114" s="6" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="M114" s="5" t="s">
-        <v>781</v>
+        <v>784</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>378</v>
+        <v>763</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>370</v>
+        <v>778</v>
       </c>
       <c r="E115" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H115" s="5" t="s">
-        <v>783</v>
+        <v>786</v>
       </c>
       <c r="I115" s="5" t="s">
-        <v>784</v>
+        <v>787</v>
       </c>
       <c r="J115" s="5" t="s">
-        <v>382</v>
+        <v>788</v>
       </c>
       <c r="K115" s="5" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="L115" s="6" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
       <c r="M115" s="5" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>189</v>
+        <v>461</v>
       </c>
       <c r="E116" s="5" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>486</v>
+      </c>
+      <c r="F116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H116" s="5" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
       <c r="I116" s="5" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="J116" s="5" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="K116" s="5" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="L116" s="6" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="M116" s="5" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C117" s="5" t="s">
-        <v>225</v>
+        <v>378</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>189</v>
+        <v>370</v>
       </c>
       <c r="E117" s="5" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>17</v>
+      </c>
+      <c r="F117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H117" s="5" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="I117" s="5" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="J117" s="5" t="s">
-        <v>798</v>
+        <v>382</v>
       </c>
       <c r="K117" s="5" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
       <c r="L117" s="6" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="M117" s="5" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
-        <v>802</v>
+        <v>805</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D118" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E118" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F118" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H118" s="5" t="s">
-        <v>803</v>
+        <v>806</v>
       </c>
       <c r="I118" s="5" t="s">
-        <v>804</v>
+        <v>807</v>
       </c>
       <c r="J118" s="5" t="s">
-        <v>805</v>
+        <v>808</v>
       </c>
       <c r="K118" s="5" t="s">
-        <v>806</v>
+        <v>809</v>
       </c>
       <c r="L118" s="6" t="s">
-        <v>807</v>
+        <v>810</v>
       </c>
       <c r="M118" s="5" t="s">
-        <v>808</v>
+        <v>811</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
-        <v>809</v>
+        <v>812</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C119" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D119" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E119" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F119" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H119" s="5" t="s">
-        <v>810</v>
-[...1 lines deleted...]
-      <c r="I119" s="5"/>
+        <v>813</v>
+      </c>
+      <c r="I119" s="5" t="s">
+        <v>814</v>
+      </c>
       <c r="J119" s="5" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="K119" s="5" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="L119" s="6" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
       <c r="M119" s="5" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E120" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F120" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H120" s="5" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
       <c r="I120" s="5" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="J120" s="5" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="K120" s="5" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
       <c r="L120" s="6" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="M120" s="5" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C121" s="5" t="s">
-        <v>461</v>
+        <v>225</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>225</v>
+        <v>189</v>
       </c>
       <c r="E121" s="5" t="s">
-        <v>823</v>
+        <v>355</v>
       </c>
       <c r="F121" s="5" t="s">
-        <v>510</v>
+        <v>537</v>
       </c>
       <c r="G121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H121" s="5" t="s">
-        <v>824</v>
-[...3 lines deleted...]
-      </c>
+        <v>827</v>
+      </c>
+      <c r="I121" s="5"/>
       <c r="J121" s="5" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="K121" s="5" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="L121" s="6" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="M121" s="5" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C122" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D122" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E122" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F122" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H122" s="5" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="I122" s="5" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
       <c r="J122" s="5" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="K122" s="5" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="L122" s="6" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
       <c r="M122" s="5" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C123" s="5" t="s">
+        <v>461</v>
+      </c>
+      <c r="D123" s="5" t="s">
         <v>225</v>
       </c>
-      <c r="D123" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E123" s="5" t="s">
-        <v>355</v>
+        <v>840</v>
       </c>
       <c r="F123" s="5" t="s">
-        <v>537</v>
+        <v>510</v>
       </c>
       <c r="G123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H123" s="5" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
       <c r="I123" s="5" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="J123" s="5" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="K123" s="5" t="s">
-        <v>841</v>
+        <v>844</v>
       </c>
       <c r="L123" s="6" t="s">
-        <v>842</v>
+        <v>845</v>
       </c>
       <c r="M123" s="5" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
-        <v>844</v>
+        <v>847</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C124" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E124" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F124" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H124" s="5" t="s">
-        <v>845</v>
+        <v>848</v>
       </c>
       <c r="I124" s="5" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="J124" s="5" t="s">
-        <v>847</v>
+        <v>850</v>
       </c>
       <c r="K124" s="5" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="L124" s="6" t="s">
-        <v>849</v>
+        <v>852</v>
       </c>
       <c r="M124" s="5" t="s">
-        <v>850</v>
+        <v>853</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
-        <v>851</v>
+        <v>854</v>
       </c>
       <c r="B125" s="5" t="s">
-        <v>852</v>
+        <v>14</v>
       </c>
       <c r="C125" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D125" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E125" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F125" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H125" s="5" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="I125" s="5" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="J125" s="5" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="K125" s="5" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="L125" s="6" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
       <c r="M125" s="5" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C126" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="D126" s="5" t="s">
         <v>189</v>
       </c>
-      <c r="D126" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E126" s="5" t="s">
-        <v>346</v>
+        <v>355</v>
       </c>
       <c r="F126" s="5" t="s">
-        <v>453</v>
+        <v>537</v>
       </c>
       <c r="G126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H126" s="5" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="I126" s="5" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="J126" s="5" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="K126" s="5" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
       <c r="L126" s="6" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="M126" s="5" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
       <c r="B127" s="5" t="s">
-        <v>14</v>
+        <v>869</v>
       </c>
       <c r="C127" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D127" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E127" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F127" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H127" s="5" t="s">
-        <v>867</v>
+        <v>870</v>
       </c>
       <c r="I127" s="5" t="s">
-        <v>868</v>
+        <v>871</v>
       </c>
       <c r="J127" s="5" t="s">
-        <v>869</v>
+        <v>872</v>
       </c>
       <c r="K127" s="5" t="s">
-        <v>870</v>
+        <v>873</v>
       </c>
       <c r="L127" s="6" t="s">
-        <v>871</v>
+        <v>874</v>
       </c>
       <c r="M127" s="5" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
-        <v>873</v>
+        <v>876</v>
       </c>
       <c r="B128" s="5" t="s">
-        <v>852</v>
+        <v>14</v>
       </c>
       <c r="C128" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="D128" s="5" t="s">
         <v>225</v>
       </c>
-      <c r="D128" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E128" s="5" t="s">
-        <v>355</v>
+        <v>346</v>
       </c>
       <c r="F128" s="5" t="s">
-        <v>537</v>
+        <v>453</v>
       </c>
       <c r="G128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H128" s="5" t="s">
-        <v>874</v>
+        <v>877</v>
       </c>
       <c r="I128" s="5" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="J128" s="5" t="s">
-        <v>855</v>
+        <v>879</v>
       </c>
       <c r="K128" s="5" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="L128" s="6" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="M128" s="5" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
       <c r="B129" s="5" t="s">
-        <v>852</v>
+        <v>14</v>
       </c>
       <c r="C129" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D129" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E129" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F129" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H129" s="5" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="I129" s="5" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="J129" s="5" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
       <c r="K129" s="5" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="L129" s="6" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="M129" s="5" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="B130" s="5" t="s">
-        <v>14</v>
+        <v>869</v>
       </c>
       <c r="C130" s="5" t="s">
-        <v>887</v>
+        <v>225</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>888</v>
+        <v>189</v>
       </c>
       <c r="E130" s="5" t="s">
-        <v>486</v>
-[...4 lines deleted...]
-        </is>
+        <v>355</v>
+      </c>
+      <c r="F130" s="5" t="s">
+        <v>537</v>
       </c>
       <c r="G130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H130" s="5" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="I130" s="5" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="J130" s="5" t="s">
-        <v>382</v>
+        <v>872</v>
       </c>
       <c r="K130" s="5" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="L130" s="6" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="M130" s="5" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="B131" s="5" t="s">
-        <v>14</v>
+        <v>869</v>
       </c>
       <c r="C131" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D131" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E131" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F131" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H131" s="5" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="I131" s="5" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="J131" s="5" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
       <c r="K131" s="5" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="L131" s="6" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="M131" s="5" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C132" s="5" t="s">
-        <v>225</v>
+        <v>904</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>189</v>
+        <v>905</v>
       </c>
       <c r="E132" s="5" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>486</v>
+      </c>
+      <c r="F132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H132" s="5" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="I132" s="5" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
       <c r="J132" s="5" t="s">
-        <v>904</v>
+        <v>382</v>
       </c>
       <c r="K132" s="5" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
       <c r="L132" s="6" t="s">
-        <v>906</v>
+        <v>909</v>
       </c>
       <c r="M132" s="5" t="s">
-        <v>907</v>
+        <v>910</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="B133" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C133" s="5" t="s">
-        <v>190</v>
+        <v>225</v>
       </c>
       <c r="D133" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E133" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F133" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H133" s="5" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="I133" s="5" t="s">
-        <v>910</v>
+        <v>913</v>
       </c>
       <c r="J133" s="5" t="s">
-        <v>911</v>
+        <v>914</v>
       </c>
       <c r="K133" s="5" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="L133" s="6" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="M133" s="5" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
-        <v>915</v>
+        <v>918</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C134" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D134" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E134" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F134" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H134" s="5" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="I134" s="5" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
       <c r="J134" s="5" t="s">
-        <v>918</v>
+        <v>921</v>
       </c>
       <c r="K134" s="5" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="L134" s="6" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
       <c r="M134" s="5" t="s">
-        <v>921</v>
+        <v>924</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
-        <v>922</v>
+        <v>925</v>
       </c>
       <c r="B135" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C135" s="5" t="s">
-        <v>225</v>
+        <v>190</v>
       </c>
       <c r="D135" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E135" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F135" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H135" s="5" t="s">
-        <v>923</v>
+        <v>926</v>
       </c>
       <c r="I135" s="5" t="s">
-        <v>924</v>
+        <v>927</v>
       </c>
       <c r="J135" s="5" t="s">
-        <v>925</v>
+        <v>928</v>
       </c>
       <c r="K135" s="5" t="s">
-        <v>926</v>
+        <v>929</v>
       </c>
       <c r="L135" s="6" t="s">
-        <v>927</v>
+        <v>930</v>
       </c>
       <c r="M135" s="5" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C136" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D136" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E136" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F136" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H136" s="5" t="s">
-        <v>930</v>
+        <v>933</v>
       </c>
       <c r="I136" s="5" t="s">
-        <v>931</v>
+        <v>934</v>
       </c>
       <c r="J136" s="5" t="s">
-        <v>932</v>
+        <v>935</v>
       </c>
       <c r="K136" s="5" t="s">
-        <v>933</v>
+        <v>936</v>
       </c>
       <c r="L136" s="6" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
       <c r="M136" s="5" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C137" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D137" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E137" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F137" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H137" s="5" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
       <c r="I137" s="5" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="J137" s="5" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="K137" s="5" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
       <c r="L137" s="6" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="M137" s="5" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C138" s="5" t="s">
-        <v>402</v>
+        <v>225</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>379</v>
+        <v>189</v>
       </c>
       <c r="E138" s="5" t="s">
-        <v>486</v>
-[...4 lines deleted...]
-        </is>
+        <v>355</v>
+      </c>
+      <c r="F138" s="5" t="s">
+        <v>537</v>
       </c>
       <c r="G138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H138" s="5" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="I138" s="5" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="J138" s="5" t="s">
-        <v>382</v>
+        <v>949</v>
       </c>
       <c r="K138" s="5" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="L138" s="6" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="M138" s="5" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C139" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D139" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E139" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F139" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H139" s="5" t="s">
-        <v>950</v>
-[...1 lines deleted...]
-      <c r="I139" s="5"/>
+        <v>954</v>
+      </c>
+      <c r="I139" s="5" t="s">
+        <v>955</v>
+      </c>
       <c r="J139" s="5" t="s">
-        <v>951</v>
+        <v>956</v>
       </c>
       <c r="K139" s="5" t="s">
-        <v>952</v>
+        <v>957</v>
       </c>
       <c r="L139" s="6" t="s">
-        <v>953</v>
+        <v>958</v>
       </c>
       <c r="M139" s="5" t="s">
-        <v>954</v>
+        <v>959</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
-        <v>955</v>
+        <v>960</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C140" s="5" t="s">
-        <v>225</v>
+        <v>402</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>189</v>
+        <v>379</v>
       </c>
       <c r="E140" s="5" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>956</v>
+        <v>486</v>
+      </c>
+      <c r="F140" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H140" s="5" t="s">
-        <v>957</v>
-[...1 lines deleted...]
-      <c r="I140" s="5"/>
+        <v>961</v>
+      </c>
+      <c r="I140" s="5" t="s">
+        <v>962</v>
+      </c>
       <c r="J140" s="5" t="s">
-        <v>951</v>
+        <v>382</v>
       </c>
       <c r="K140" s="5" t="s">
-        <v>958</v>
+        <v>963</v>
       </c>
       <c r="L140" s="6" t="s">
-        <v>959</v>
+        <v>964</v>
       </c>
       <c r="M140" s="5" t="s">
-        <v>960</v>
+        <v>965</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
-        <v>961</v>
+        <v>966</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C141" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D141" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E141" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F141" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H141" s="5" t="s">
-        <v>962</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="I141" s="5"/>
       <c r="J141" s="5" t="s">
-        <v>882</v>
+        <v>968</v>
       </c>
       <c r="K141" s="5" t="s">
-        <v>964</v>
+        <v>969</v>
       </c>
       <c r="L141" s="6" t="s">
-        <v>965</v>
+        <v>970</v>
       </c>
       <c r="M141" s="5" t="s">
-        <v>966</v>
+        <v>971</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
-        <v>967</v>
+        <v>972</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C142" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D142" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E142" s="5" t="s">
-        <v>486</v>
+        <v>355</v>
       </c>
       <c r="F142" s="5" t="s">
-        <v>594</v>
+        <v>973</v>
       </c>
       <c r="G142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H142" s="5" t="s">
+        <v>974</v>
+      </c>
+      <c r="I142" s="5"/>
+      <c r="J142" s="5" t="s">
         <v>968</v>
       </c>
-      <c r="I142" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K142" s="5" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="L142" s="6" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="M142" s="5" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C143" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D143" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E143" s="5" t="s">
-        <v>486</v>
+        <v>355</v>
       </c>
       <c r="F143" s="5" t="s">
-        <v>594</v>
+        <v>537</v>
       </c>
       <c r="G143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H143" s="5" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
       <c r="I143" s="5" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="J143" s="5" t="s">
-        <v>951</v>
+        <v>899</v>
       </c>
       <c r="K143" s="5" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="L143" s="6" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
       <c r="M143" s="5" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="5" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C144" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D144" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E144" s="5" t="s">
-        <v>355</v>
+        <v>486</v>
       </c>
       <c r="F144" s="5" t="s">
         <v>594</v>
       </c>
       <c r="G144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H144" s="5" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
       <c r="I144" s="5" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="J144" s="5" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="K144" s="5" t="s">
-        <v>984</v>
+        <v>988</v>
       </c>
       <c r="L144" s="6" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="M144" s="5" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
     </row>
     <row r="145">
-      <c r="A145" s="5" t="n">
-        <v>1949</v>
+      <c r="A145" s="5" t="s">
+        <v>991</v>
       </c>
       <c r="B145" s="5" t="s">
-        <v>987</v>
+        <v>14</v>
       </c>
       <c r="C145" s="5" t="s">
-        <v>988</v>
-[...14 lines deleted...]
-        </is>
+        <v>225</v>
+      </c>
+      <c r="D145" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="E145" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="F145" s="5" t="s">
+        <v>594</v>
       </c>
       <c r="G145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H145" s="5" t="s">
-        <v>989</v>
+        <v>992</v>
       </c>
       <c r="I145" s="5" t="s">
-        <v>990</v>
+        <v>993</v>
       </c>
       <c r="J145" s="5" t="s">
-        <v>279</v>
-[...4 lines deleted...]
-        </is>
+        <v>968</v>
+      </c>
+      <c r="K145" s="5" t="s">
+        <v>994</v>
       </c>
       <c r="L145" s="6" t="s">
-        <v>991</v>
+        <v>995</v>
       </c>
       <c r="M145" s="5" t="s">
-        <v>992</v>
+        <v>996</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C146" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="D146" s="5" t="s">
         <v>189</v>
       </c>
-      <c r="D146" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E146" s="5" t="s">
-        <v>346</v>
+        <v>355</v>
       </c>
       <c r="F146" s="5" t="s">
-        <v>355</v>
+        <v>594</v>
       </c>
       <c r="G146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H146" s="5" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="I146" s="5" t="s">
-        <v>995</v>
+        <v>999</v>
       </c>
       <c r="J146" s="5" t="s">
-        <v>996</v>
+        <v>1000</v>
       </c>
       <c r="K146" s="5" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="L146" s="6" t="s">
-        <v>998</v>
+        <v>1002</v>
       </c>
       <c r="M146" s="5" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="147">
-      <c r="A147" s="5" t="s">
-        <v>1000</v>
+      <c r="A147" s="5" t="n">
+        <v>1949</v>
       </c>
       <c r="B147" s="5" t="s">
-        <v>14</v>
+        <v>1004</v>
       </c>
       <c r="C147" s="5" t="s">
-        <v>225</v>
-[...8 lines deleted...]
-        <v>956</v>
+        <v>1005</v>
+      </c>
+      <c r="D147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H147" s="5" t="s">
-        <v>1001</v>
+        <v>1006</v>
       </c>
       <c r="I147" s="5" t="s">
-        <v>1002</v>
+        <v>1007</v>
       </c>
       <c r="J147" s="5" t="s">
-        <v>1003</v>
-[...2 lines deleted...]
-        <v>1004</v>
+        <v>279</v>
+      </c>
+      <c r="K147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L147" s="6" t="s">
-        <v>1005</v>
+        <v>1008</v>
       </c>
       <c r="M147" s="5" t="s">
-        <v>1006</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
-        <v>1007</v>
+        <v>1010</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C148" s="5" t="s">
-        <v>402</v>
+        <v>189</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>461</v>
+        <v>225</v>
       </c>
       <c r="E148" s="5" t="s">
-        <v>1008</v>
+        <v>346</v>
       </c>
       <c r="F148" s="5" t="s">
-        <v>1009</v>
+        <v>355</v>
       </c>
       <c r="G148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H148" s="5" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="I148" s="5" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="J148" s="5" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="K148" s="5" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="L148" s="6" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="M148" s="5" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C149" s="5" t="s">
-        <v>1017</v>
+        <v>225</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>225</v>
+        <v>189</v>
       </c>
       <c r="E149" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="F149" s="5" t="s">
+        <v>973</v>
+      </c>
+      <c r="G149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H149" s="5" t="s">
         <v>1018</v>
       </c>
-      <c r="F149" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H149" s="5" t="s">
+      <c r="I149" s="5" t="s">
         <v>1019</v>
       </c>
-      <c r="I149" s="5" t="s">
+      <c r="J149" s="5" t="s">
         <v>1020</v>
       </c>
-      <c r="J149" s="5" t="s">
+      <c r="K149" s="5" t="s">
         <v>1021</v>
       </c>
-      <c r="K149" s="5" t="s">
+      <c r="L149" s="6" t="s">
         <v>1022</v>
       </c>
-      <c r="L149" s="6" t="s">
+      <c r="M149" s="5" t="s">
         <v>1023</v>
-      </c>
-[...1 lines deleted...]
-        <v>1024</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
-        <v>1025</v>
+        <v>1024</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C150" s="5" t="s">
-        <v>225</v>
+        <v>402</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>189</v>
+        <v>461</v>
       </c>
       <c r="E150" s="5" t="s">
-        <v>355</v>
+        <v>1025</v>
       </c>
       <c r="F150" s="5" t="s">
-        <v>956</v>
+        <v>1026</v>
       </c>
       <c r="G150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H150" s="5" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="I150" s="5" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="J150" s="5" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="K150" s="5" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="L150" s="6" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="M150" s="5" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C151" s="5" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D151" s="5" t="s">
         <v>225</v>
       </c>
-      <c r="D151" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E151" s="5" t="s">
-        <v>510</v>
+        <v>1035</v>
       </c>
       <c r="F151" s="5" t="s">
-        <v>1033</v>
+        <v>355</v>
       </c>
       <c r="G151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H151" s="5" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
       <c r="I151" s="5" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="J151" s="5" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
       <c r="K151" s="5" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="L151" s="6" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="M151" s="5" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C152" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D152" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E152" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F152" s="5" t="s">
-        <v>1033</v>
+        <v>973</v>
       </c>
       <c r="G152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H152" s="5" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="I152" s="5" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="J152" s="5" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="K152" s="5" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="L152" s="6" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="M152" s="5" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="B153" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C153" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D153" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E153" s="5" t="s">
-        <v>1048</v>
-[...4 lines deleted...]
-        </is>
+        <v>510</v>
+      </c>
+      <c r="F153" s="5" t="s">
+        <v>1050</v>
       </c>
       <c r="G153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H153" s="5" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="I153" s="5" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="J153" s="5" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="K153" s="5" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="L153" s="6" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="M153" s="5" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="B154" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C154" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D154" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E154" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F154" s="5" t="s">
-        <v>537</v>
+        <v>1050</v>
       </c>
       <c r="G154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H154" s="5" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="I154" s="5"/>
+        <v>1058</v>
+      </c>
+      <c r="I154" s="5" t="s">
+        <v>1059</v>
+      </c>
       <c r="J154" s="5" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="K154" s="5" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="L154" s="6" t="s">
-        <v>1059</v>
+        <v>1062</v>
       </c>
       <c r="M154" s="5" t="s">
-        <v>1060</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
-        <v>1061</v>
+        <v>1064</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C155" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D155" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E155" s="5" t="s">
-        <v>486</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>1065</v>
+      </c>
+      <c r="F155" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H155" s="5" t="s">
-        <v>1062</v>
+        <v>1066</v>
       </c>
       <c r="I155" s="5" t="s">
-        <v>1063</v>
+        <v>1067</v>
       </c>
       <c r="J155" s="5" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="K155" s="5" t="s">
-        <v>1065</v>
+        <v>1069</v>
       </c>
       <c r="L155" s="6" t="s">
-        <v>1066</v>
+        <v>1070</v>
       </c>
       <c r="M155" s="5" t="s">
-        <v>1067</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
-        <v>1068</v>
+        <v>1072</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C156" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D156" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E156" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F156" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H156" s="5" t="s">
-        <v>1069</v>
-[...3 lines deleted...]
-      </c>
+        <v>1073</v>
+      </c>
+      <c r="I156" s="5"/>
       <c r="J156" s="5" t="s">
-        <v>1071</v>
+        <v>1074</v>
       </c>
       <c r="K156" s="5" t="s">
-        <v>1072</v>
+        <v>1075</v>
       </c>
       <c r="L156" s="6" t="s">
-        <v>1073</v>
+        <v>1076</v>
       </c>
       <c r="M156" s="5" t="s">
-        <v>1074</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
-        <v>1075</v>
+        <v>1078</v>
       </c>
       <c r="B157" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C157" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D157" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E157" s="5" t="s">
         <v>486</v>
       </c>
-      <c r="F157" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F157" s="5" t="s">
+        <v>537</v>
       </c>
       <c r="G157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H157" s="5" t="s">
-        <v>1076</v>
+        <v>1079</v>
       </c>
       <c r="I157" s="5" t="s">
-        <v>1077</v>
+        <v>1080</v>
       </c>
       <c r="J157" s="5" t="s">
-        <v>1078</v>
+        <v>1081</v>
       </c>
       <c r="K157" s="5" t="s">
-        <v>1079</v>
+        <v>1082</v>
       </c>
       <c r="L157" s="6" t="s">
-        <v>1080</v>
+        <v>1083</v>
       </c>
       <c r="M157" s="5" t="s">
-        <v>1081</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
-        <v>1082</v>
+        <v>1085</v>
       </c>
       <c r="B158" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C158" s="5" t="s">
-        <v>16</v>
+        <v>225</v>
       </c>
       <c r="D158" s="5" t="s">
-        <v>1083</v>
+        <v>189</v>
       </c>
       <c r="E158" s="5" t="s">
-        <v>17</v>
+        <v>355</v>
       </c>
       <c r="F158" s="5" t="s">
-        <v>1084</v>
+        <v>537</v>
       </c>
       <c r="G158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H158" s="5" t="s">
-        <v>379</v>
+        <v>1086</v>
       </c>
       <c r="I158" s="5" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="J158" s="5" t="s">
-        <v>382</v>
+        <v>1088</v>
       </c>
       <c r="K158" s="5" t="s">
-        <v>1086</v>
+        <v>1089</v>
       </c>
       <c r="L158" s="6" t="s">
-        <v>1087</v>
+        <v>1090</v>
       </c>
       <c r="M158" s="5" t="s">
-        <v>1088</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
-        <v>1089</v>
+        <v>1092</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C159" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="D159" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="E159" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="F159" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G159" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H159" s="5" t="s">
+        <v>1093</v>
+      </c>
+      <c r="I159" s="5" t="s">
+        <v>1094</v>
+      </c>
+      <c r="J159" s="5" t="s">
+        <v>1095</v>
+      </c>
+      <c r="K159" s="5" t="s">
+        <v>1096</v>
+      </c>
+      <c r="L159" s="6" t="s">
+        <v>1097</v>
+      </c>
+      <c r="M159" s="5" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="5" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B160" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C160" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D159" s="5" t="s">
-[...19 lines deleted...]
-      <c r="J159" s="5" t="s">
+      <c r="D160" s="5" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E160" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F160" s="5" t="s">
+        <v>1101</v>
+      </c>
+      <c r="G160" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H160" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="I160" s="5" t="s">
+        <v>1102</v>
+      </c>
+      <c r="J160" s="5" t="s">
         <v>382</v>
       </c>
-      <c r="K159" s="5" t="s">
-[...6 lines deleted...]
-        <v>1095</v>
+      <c r="K160" s="5" t="s">
+        <v>1103</v>
+      </c>
+      <c r="L160" s="6" t="s">
+        <v>1104</v>
+      </c>
+      <c r="M160" s="5" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="5" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B161" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C161" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D161" s="5" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E161" s="5" t="s">
+        <v>1107</v>
+      </c>
+      <c r="F161" s="5" t="s">
+        <v>1101</v>
+      </c>
+      <c r="G161" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H161" s="5" t="s">
+        <v>1108</v>
+      </c>
+      <c r="I161" s="5" t="s">
+        <v>1109</v>
+      </c>
+      <c r="J161" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="K161" s="5" t="s">
+        <v>1110</v>
+      </c>
+      <c r="L161" s="6" t="s">
+        <v>1111</v>
+      </c>
+      <c r="M161" s="5" t="s">
+        <v>1112</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -16032,44 +16284,46 @@
     <hyperlink ref="M135" r:id="rId140"/>
     <hyperlink ref="M136" r:id="rId141"/>
     <hyperlink ref="M137" r:id="rId142"/>
     <hyperlink ref="M138" r:id="rId143"/>
     <hyperlink ref="M139" r:id="rId144"/>
     <hyperlink ref="M140" r:id="rId145"/>
     <hyperlink ref="M141" r:id="rId146"/>
     <hyperlink ref="M142" r:id="rId147"/>
     <hyperlink ref="M143" r:id="rId148"/>
     <hyperlink ref="M144" r:id="rId149"/>
     <hyperlink ref="M145" r:id="rId150"/>
     <hyperlink ref="M146" r:id="rId151"/>
     <hyperlink ref="M147" r:id="rId152"/>
     <hyperlink ref="M148" r:id="rId153"/>
     <hyperlink ref="M149" r:id="rId154"/>
     <hyperlink ref="M150" r:id="rId155"/>
     <hyperlink ref="M151" r:id="rId156"/>
     <hyperlink ref="M152" r:id="rId157"/>
     <hyperlink ref="M153" r:id="rId158"/>
     <hyperlink ref="M154" r:id="rId159"/>
     <hyperlink ref="M155" r:id="rId160"/>
     <hyperlink ref="M156" r:id="rId161"/>
     <hyperlink ref="M157" r:id="rId162"/>
     <hyperlink ref="M158" r:id="rId163"/>
     <hyperlink ref="M159" r:id="rId164"/>
+    <hyperlink ref="M160" r:id="rId165"/>
+    <hyperlink ref="M161" r:id="rId166"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>