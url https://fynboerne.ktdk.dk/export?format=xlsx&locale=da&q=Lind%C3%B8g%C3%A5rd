--- v0 (2026-04-27)
+++ v1 (2026-07-11)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1582" uniqueCount="1012" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1611" uniqueCount="1031" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -3664,50 +3664,93 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/9pbL</t>
   </si>
   <si>
     <t>[Med blæk på kuvertens forside:]
 Fru Johanne Warberg-Larsen
 Lindøgaard
 Munkebo 
 pr. Dræby St
 Fyen. 
 [Med blyant på kuvertens forside:]
 læst 
 [På kuvertens bagside:]
 Muks
 [Med blæk i brevet:]
 Blegdamsvej
 19 Jan. 1940
 Kæreste Junge. Tak for Dit lange Brev. det var en glædelig Overraskelse, jeg skulde netop til at skrive og takke baade for Julebrevet og det efter Jul, men det maa jo saa bare været til Elle. Ellers vil jeg ikke sige, der var saa meget glædeligt i Dit Brev, men godt da at det lader til, at I allesammen kan tage det med Humør, og saa, at I har faaet en flink og nærboende Læge; det kunde jo tænkes, at naar I lærer ham lidt nærmere at kende, han ogsaaa kunde fatte lidt Interesse for Dig og Dine Skavanker uden at gaa Dr. Fly i Bedene, 2 er dog altid bedre end en. At Dr. Fly er glad ved Knæet er jo ogsaa meget godt, selvom jeg jo nok forstaar, at Du ikke helt deler hans Glæde. Lad os nu haabe, at Kultraadslys er det, der skal til. 
 Med Hensyn til Fritz, saa synes jeg, jeg kan berolige Dig en Del. Forløbet er saadan: i det sidste halve Aar har han lidt mere og mere af Træthed og svigtende Arbejdskraft: han har selv været klar over det og faaet sit Arbejde paa Landbohøjskolen og andetsteds betydelig reduceret. Alligevel slog Kræfterne ikke til. Han blev behandlet af Dr. Rise, som er rar og samvittighedsfuld, men meget lidt dygtig. De mener, han (Lægen) har gjort Fortræd, dels ved ikke at presse tilstrækkelig paa ved at faa ham indlagt il Undersøgelse meget tidligere, dels ved at give ham noget stærkt stimulerende Medicin. Til sidst var han Fritz [”Fritz” indsat over linjen] saa langt nede, at han f. Ex. overhovedet ikke talte mere hjemme, og de sidste Dage, før de omsider fik lagt ham lagt ned, var han tildels uklar og sagde og gjorde flere mærkelige Ting. Det kom frem baade paa Landbohøjskolen og hjemme, 16. Dec. kom han paa Rigshospitalet hos Helweg, efter et Par Dage paa Hillerød Sygehus, laa i Sengen et Par Dage, kom saa op og gik omkring derinde, ogsaa lidt ud. Lige efter Nytaar begyndte Insulinbehandlingerne (Chokbehandlingerne). Lige siden han kom paa Hospitalet har han været fuldstændig klar og lignet sig selv i alle Maader, saa vidt jeg kan se; han har taget paa i Vægt og er kommet til at se meget raskere ud. Der er ikke det fjerneste unormale i hans Væren og Tale. Jeg har haft Lejlighed til at tale med en af Lægerne (ikke Helweg) og ud fra ham og ogsaa fra anden Side, at der ikke er stillet nogen Diagnose (de bruger Chokbehandlingen for alt mellem Himmel og Jord). De hælder nærmest til Sløvsind, men det bygger de paa hans Væsen, de syntes, han gik saa sløvt omkring, men jeg, som har besøgt ham en hel Del, tør garantere for, at han ikke er sløv (han har jo altid et lidt paafaldende Væsen), men noget træt virker han stadig – de Behandlinger er temmelig ubehagelige, man bliver helt borte i en tung tung Døs og er svær at faa vækket igen – de hælder Sukkeropløsning ind gennem Næsen for at vække dem [”for at vække dem” indsat over Linien] og han bliver overhovedet ikke helt vaagen hele Dagen. Det maa vel være den sætter Hjernen ud af Funktion, der hjælper. Han føler det, ikke at kunne blive vaagen som en stor Ubehagelighed, dog det vænner han sig [”sig” indsat over linien] maaske til. Forøvrigt befandt han sig godt derinde, før Behandlingen begyndte, og er nok lige meget afholdt af Sygeplejerskerne. Tutte og Vilhelm ser da ogsaa meget lysere paa det. Vilhelm navnlig efter sit Besøg herinde i Søndags. Bodild (Branner) var da ogsaa med, og begge syntes, han havde det saa godt, Bodild sagde, hun ikke havde set ham se [”se” indsat oven over linien] saa rask ud i lange Tider. – Jeg ser nu saadan paa det, at han har gaaet og gemt paa en Overanstrengelse fra sin Examenslæsning som tog meget paa ham, Examensfeber havde han ogsaa i høj Grad: den er saa brudt ud i Foraaret og sammen med det usunde Liv, den voldsomme Tobaksrygning, de stimulerende Piller og et Par Ærgelser, han havde, gjort Ende paa hans Kræfter, og givet ham en stærk Depression. At en saadan midlertidig kan berøve en Dømmekraften kender man da Masse af Eksempler paa. Chokket [ulæseligt] ogsaa Depression. Selvom det skulde være Sløvsind, er der jo gode Muligheder for Helbredelse ogsaa for den, Helweg sagde, at ialfald var de kommen i god Tid. Ja, nu ved jeg jo ikke, om alt dette lyder saa beroligende, som det sk[tegning]ulde (det var Mag., der sendte en Hilsen, men hvis Du selv havde set ham og talt med ham vilde Du mene som jeg, saa rolig er han og altid parat til at smile af en Spøg. 
 Det er dejligt med den grundige Læge, det maa han da være, naar han allerede paa dette Tidspunkt sørger for, at Tinge kommer til Undersøgelse, og ikke ”wait and see”. Og hvis I kan faa en hyggelig Omgang paa samme Tid, saa saa meget desbedre. Det er jo som i gamle Dage, at Lægen er Ven af Familien. Vi fik ogsaa en dejlig Læge, nu da Mag. var syg, han har det rigtig udmærket for Tiden og har en glimrende Appetit. Han er meget optaget af hele Udenrigssituationen; jeg maa sige, jeg synes at efter man saa hvordan det udviklede sig i Finland, begyndte der at komme lidt Lys ind i Tllværelsen igen, der er altsaa andet i Tilværelsen end Tyranniet (og Fejgheden), der kan gøre sig gældende, her sker dog virkelig noget, man kan have fuld og glad Sympati for. Jeg tror fuldt og fast, at hvis Finland var gaaet ind paa Russernes Forlangender, havde de ikke ladet sig nøje med det, og selv om det havde varet lidt længere maaske, var vi alle blevet knust. Maaske vi bliver det alligevel, men vi har dog Ret, at Kolossen rimeligvis virkelig har Lerfødder. Og nu kan vel dog alle se, at Hr. Stalin er en lige saa egoistisk og samvittighedsløs Tyran som de værste, og at den russiske ”Kommunisme” en stor Bluff (hvad den sikkert ikke har været fra Begyndelsen). Forresten morer jeg mig saadan for Tiden ved at læse i en hel Bunke engelske Tidsskrifter, vi har faaet til Gennemsyn, fordi vi vil holde et. Et af dem ”The round table” har en Serie glimrende Artikler, el. ret. Smaa Afhandlinger, klare og rolige, uden Fanatisme; de er et Aar gamle, og ikke paa eet Punkt er deres Synspunkter blevet benægtede af de senere Udviklinger. Hvor er det velgørende at læse i denne Løgnens og Bluffets Tidsalder. – 
 Ja Tak, vi har det allesammen god; det er Lommes Fødselsdag idag (36); hun og hendes Familie kommer her i Morgen og om [”om” indsat over linien] Aftenen holder vi et lille Chokoladeselskab for hende med de andre Børn. Børnebørnene vokser og trives; da [overstreget ord] Hans var her sidst og skulde hjem erklærede han, at han ”vilde blive hjemme hos Far og Muk”, det var vi jo meget smigrede over.
 Naa ja, lille Junge, saa god Bedring med al Jeres! 1000 Hilsner til Jer alle
 fra Mag. og Lugge</t>
   </si>
   <si>
+    <t>1940-08-01</t>
+  </si>
+  <si>
+    <t>Julie Brandt
+Ellen Brønsted
+Elena Larsen
+Johannes Larsen
+Marie Larsen
+Else Larsen,  Andreas Larsens kone
+Christine  Mackie
+Elisabeth Mackie
+Ellen  Sawyer
+Christine Swane
+Ernst Syberg</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3868</t>
+  </si>
+  <si>
+    <t>Man må undskylde de folk, der tager fejl. Det er jo menneskeligt. 
+Andreas er flov over, at han igen glemte Elena/Bimse Larsens fødselsdag. 
+Det er fint, at det går godt med fiskeriet på Båxhult. Else og Andreas forsøgte engang at fange ål, og efter tre uger fik de én, som kostede dem 28 kr. i benzin og fiskegrej.
+Der er ikke helt så mange gæster hos Else, Johannes og Andreas Larsen, som der plejer, og det er dejligt. Christine/Meme og Elisabeth/Putte Mackie har været der, og Marie/Ia Larsen samt Christine/Uglen Swane. 
+Bryggeriet er ramt af "Sagerne" (formodentlig krigen). 
+Ernst/Rille Syberg skal giftes, og Johannes, Else og Andreas skal i den anledning til Pilegården tirsdag.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/8A4l</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst s. 1 og 3:]
+ANDREAS LARSENS BRYGGERI
+POSTKONTO 57698 KERTEMINDE TELEFON 177
+KERTEMINDE,.................194
+[Håndskrevet:]
+1. August 0
+Kære Lysse.
+Tak for Dit Brev, som jeg fik tilmorgen. Angaaende Genistregen, saa maa man vel til en vis Grad undskylde de Folk, at de stikker Fingeren i Jorden og lugter hvor de er. Det er jo dog ikke sikkert at de lugter rigtigt, det er jo saa almindeligt og ["almindeligt og" indsat over linjen] menneskeligt at fejle. Det gik jo ikke os bedre end sædvanligt m.H.t. Bimses Fødselsdag iaar. Det er flovt at vi aldrig kan lære at huske den. Det er morsomt med Jeres Fiskeri; mon det nu vil gaa Jer ligesaa godt med Aalene, som med Gedderne? Else og jeg fiksede 2 1 (de to tal indsat over det foregående ord som tegn til, at "k" og "s" skal byttes om) engang Aal i en Mose i Dalby. Da vi havde sat Kroge, som vi røgtede om Morgenen næsten før det blev lyst, forat de ikke skulde gaa af Krogene, i saadan noget som 3 Uger, fangede vi en 1/4 P's Aal. Vi beregnede at den stod os i 28 Kroner, naar vi regnede med Benzin og Redskaber, (ikke med Tiden!)
+2/
+Forat bøde lidt paa det, købte vi 3 Aal til af en Dreng, som fiskede i samme Mose, de kostede tilsammen 75 Øre, det hjalp jo lidt på Regnskabet. - Du skriver at I vil gerne høre lidt herfra. Vi lever stille og roligt med færre Gæster end vi plejer at have, hvilket bekommer os helt godt. Vi har lige fulgt Meme ned til Toget, hun og Putte har været her nogle Dage, Putte rejste igen for 4-5 Dage siden. Paa Lørdag venter vi Ia og Ugle. De skal videre til Lindøgaard, hvor de har det godt, de er mere tilfredse, eller skal vi sige mindre utilfredse med Sagerne end vi; men deres Erhverv er jo heller ikke saa ilde faren som Bryggeriet. - Naa det var Ia vi slap ved. Ellen har Besøg af Pan og Bes for Tiden. - Paa Tirsdag, den 6te, skal Rille giftes; Far, Else og jeg skal ned paa Pilegaarden i den Anledning. - Vi har ogsaa en fin Køkkenhave iaar, vi passer den selv; det er morsomt, vi har Tid til det og saa sparer vi Havemand, som vi ellers hvert Aar har maattet have til Hjælp
+[Resten af brevet mangler]</t>
+  </si>
+  <si>
     <t>1940-09-04</t>
   </si>
   <si>
     <t>Hans Beck Thomsen
 Louise Brønsted
 Marius Christiansen
 Anton Hinke
 - Kabell
 Andreas Larsen
 Marie Larsen
 Ellen  Sawyer</t>
   </si>
   <si>
     <t>I det nordlige Europa lægges ansjoser i saltlage. I de sydeuropæiske lande lægges de saltede ansjoser derefter i olie og kaldes sardeller (Wikipedia marts 2022).
 Det kan ikke afgøres, hvem "Chr." er. 
 Swinhoesfasan (latin: Lophura swinhoii) er en hønsefugl, der lever på Taiwan. (Wikipedia).
 Alhed Larsens søster, Johanne, og Johannes Larsens bror, Adolph, (de var gift) boede på Lindøgaard.
 Fiskekonservesfabrikken ”555” blev grundlagt i 1916 af Chr. Hansen. Det første produkt var fiskeboller på dåse – senere bl.a. også gaffelbidder, benfri sild og torskerogn. Ca 100 år senere flyttedes virksomheden til Frederikshavn under navnet Amanda Seafoods (Internettet marts 2022). 
 Taarbystranden kaldes i vore dage Tårup Strand. Den findes i den sydøstlige del af Odense Fjord.</t>
   </si>
   <si>
     <t>Johannes Larsen har fået ansjoser forærende og har lagt dem i olivenolie.
 Han har fået æg fra swinhoefasaner og tre blev udruget. En mand har bragt Larsen en agerhønekylling, og den er blevet meget tam. En ræv har taget en rugehøne og en edderfugl, og Puf har skudt ræven. 
 Johannes Larsen tror ikke, at han kommer hjem til Johan og Elena nu. 
 Fra Fiilsø har Larsen fået et knippe vildt. Han er blevet æresmedlem af Jagtselskabet Fiilsø og også folkepensionist. 
@@ -5633,50 +5676,120 @@
   <si>
     <t>Johanne/Junge Larsen er hjemme igen efter at have været hos Overgaards, som var søde. Laura/Bibbe har talt med egen læge, som sagde, at selvom der var tale om en kræftknude, var chancerne for helbredelse gode.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/0jIO</t>
   </si>
   <si>
     <t>[Fortrykt på kortets adresseside:]
 BREVKORT.
 [Post-logo]
 Afsender
 [Håndskrevet på adressesiden:]
 Dec 45
 JW. Larsen, Lindøgaard
 Dræby St. Fyen
 Fru 
 A. Warberg Müller
 Bakkevej 12
 Hareskov St. 
 [Håndskrevet på brevkortets tekstside:]
 Tirsdag.
 Kære lille Dis!
 Nu er jeg hjemme igen, jeg turde ikke blive der længere, da Else mente, det blev for meget for hendes Mor. Jeg kom hjem sm. m. Bibbe og Manse Søndag Aft. For din Femmer gik vi i Biffen og saa et vældig sjovt amer. Stykke. Overgaards var saa søde at være hos og Fru O. sagde i Telefonen i Gaar, at hun savnede sådden! Vi er bleven saa opmuntrede og forhaabningsfulde efter en Samtale Bibbe havde med vores egen Læge her; han sagde, at selv om det var en Kræftknude kunde det udmærket godt helbredes helt, naar den blev fjærnet ved Operation. Han sagde det ikke for at trøste, sagde han, men vilde sige det 
 [på brevkortets adresseside:]
 samme, hvis det var en Kollega, han talte med. Det blev vi meget glade over at høre og har nu faaet godt Haab igen. Mange Hilsner til Jer begge fra din Junge Bibbe er derude i Dag.</t>
+  </si>
+  <si>
+    <t>1945-11-19</t>
+  </si>
+  <si>
+    <t>Niels Bjerre
+Bodild Branner
+Steen Hasselbalch
+Adolph Larsen
+Thøger  Larsen
+Pernille Marryat
+Ib Marryat Johansen
+Axel  Müller
+Janna Schou
+Jørgen Schou
+Bertel Thorvaldsen
+Albrecht  Warberg
+Laura Warberg
+Erik Warberg Larsen
+Grete Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Adolph Larsen/Agraren fik konstateret kræft i november 1945 og blev opereret kort efter. Han blev helbredt. 
+Brudeparret og Fru Bjerre kendes ikke. 
+Birthe Plum og hendes mand kendes ikke. 
+Astrid Warbergs bog "Den Synske. En moderne Spaakvindes Optegnelser" udkom på Hasselbachs forlag 1925.
+Friis's tegninger kan muligvis være lavet af Achton Friis. 
+Det vides ikke, hvad det var for et tab/en naturkatastrofe, som Erik/Tinge Warberg Larsen var udsat for.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0536</t>
+  </si>
+  <si>
+    <t>Astrid Warberg er bekymret for Adolf/Agraren Larsen og vil gerne høre mere om hans tilstand.
+Det var ærgerligt, at kjolen ikke passede.
+Axel Müller har foretaget en vielse. Parret havde glemt dåbsattesterne, men det gik alligevel.
+Astrid har passet barnebarnet Pernille, mens forældrene ("Ibserne") var til et møde. Da de voksne kom hjem, spiste man en god middag sammen, og derefter gav Astrid dem en taxa til deres bolig. Der er tit noget, der skal transporteres i vogn mellem Ib og Janna/Nus og Astrid.
+Astrid har kontaktet Hasselbalch for at købe eksemplarer af sin bog, Den Synske. Det viste sig, at han skyldte hende et resthonorar, og hun fik 250 kr.
+I den sidste tid har Astrid flyttet rundt på møblerne. 
+Det er trist, at Erik/Tinge Warberg Larsen har lidt et tab, og Astrid spørger, om forsikringen dækker det.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/nXVy</t>
+  </si>
+  <si>
+    <t>[Med blyant på kuvertens forside:]
+1945
+19/11. 45
+om lille 10 md. Nille der blev [ulæseligt ord] til mors sluthonorar for Den Synske (Hasselbalch)
+[Med blæk på kuvertens forside:]
+Fru 
+Johanne Warberg Larsen
+Lindøgaard
+Dræby
+[Med blæk i brevet:]
+Hareskov, Mandag d. 19' Nov. 1945
+(Bufs Fødselsdag, vilde have været 49 i Dag.)
+Og Thorvaldsens, 125.
+Kære lille Junge! Det var godt, dit Brev kom, jeg går jo hver Dag og tænker på Agraren og er ængstelig - det er du også, jeg kan læse det mellem Linierne i dine sidste Breve, så hvis du kan overkomme det, må du endelig skrive lidt oftere i denne Tid, det behøver ikke at være så langt. - Det skuffede mig, at Kjolen ikke var lige til at gå i, jeg syntes du trængte sådan til en Afløser af den tynde Kjole, du gik med om Morgenen, og når du nu har så meget om Ørene, får du vel næppe den Kone sat i Sving med "Omforandringer". -
+Vi havde sådan et hyggeligt Bryllup i Onsdags ["Onsdags" overstreget] Lørdags; en midaldrende Herre fra Kjøbenhavn ringede en Dag og Spurgte, om Axel vilde vie ham og hans Forlovede, da de så nødig vilde have "Bunkebryllup," som det bliver på Københavns Rådhus; det havde Axel ikke noget imod (vi får jo 10 Kr. for Vielse!), så sendte de deres Papirer, han 55, hun Sygeplejerske og 50 Aar! Jeg var som sædvanlig paa Sokkerne fra tidlig Morgen i Lørdags - en Kone havde jeg da tilhjælp, så jeg kunde virke i Køkkenet; - vi skulde have Ibserne til Middag næste Dag, så jeg bagte 1 Sirupskage - m. Græskar som Sukat og 15 store Boller, samt en Leverpostej, samt kogte Æblegrøden til Søndag - og så Middagen til Axel kom hjem Kl 1/2 3; og så var der jo en Del at ordne for mig i Stuerne - Blomster i Vand allesteder, Mors Hedebolysdug o.m.a. Brudeparret skulde komme 1/2 5. Lidt før siger jeg til Axel, hvad nu hvis de ikke har de sidste Papirer med?" "Jamen det har de." "Ja - men hvis - - -". "Det har jeg ikke tænkt over", sagde Axel. Så kom de - i stort Sindsoprør - de havde glemt Dåbsattesterne! Opdagede det i Toget - var helt ude af det - jeg hviskede til Bruden: "De skal nok blive viet." Axel havde nemlig fået det Papir fra Magistraten, hvori der stod at alt var klappet og klart (m. lidt andre Ord.) Brudgommens Søster var med, en Fru Bjerre fra Lemvig, hendes Mand Fætter til Maleren Bjerre, som Thøger Larsen så tit talte om. Da Vielsen var overstået (tar 10 Min.) var der en Time til deres Tog gik, de tilbød så at gå, men selvf. bad vi dem blive, jeg bød Cigarer; fortalte dem, at jeg altid spillede "Det er så yndigt at følges ad," når vi skulde have Vielse; så bad de mig om at spille den igen - og vi sang den så allesammen; siden snakkede vi og havde naturligvis en Mængde Fællesbekendte. - Søndag Morgen Kl 1/2 10 ankom Bilen med - lille Nille! som Chaufføren smilende kom bærende med; Forældrene skulde til et Møde og kom senere spadserende, var her c 1/2 1. Jeg havde Middagen færdig, en dejlig Kalvesteg med alt muligt godt til; Pilsner. Æblegrød m. Fløde. Efter Opvasken drak vi rigtig Kaffe m. Kage til - og inden de tog afsted - Bilen kom Kl 6 - fik de The med Boller og - mit Smør, som jeg selv havde kernet - det var vanvittig godt og gjorde fortjent Lykke. Lille Nille var ufattelig sød; sad og småsnakkede i sin Vognkasse, fik sine små Måltider - lagdes så ind i Sovekammeret, hvor hun snakkede sig selv i Søvn; vi hørte hende overhovedet ikke vrippe. Hun kan nu rejse sig op på sine små tykke Ben det er hun meget stolt af; hun ler og smiler hele Tiden, er en lille glad Sjæl. Det er forfærdelig morsomt, når de kommer herover, Nus er altid så strålende glad og begge henrykte for deres lille Unge. Jeg forærede dem Bil hen og hjem (11 Kr - men jeg er Velhaver - hør blot om lidt), vi bestilte Bilen til at bringe og hente dem Juleaften, for til min Fryd gik de ind på at komme her Kl 1/2 4 og blive til 1/2 8 - så kan de alligevel have lidt hjemme bagefter, hvortil de har bedt Birthe Plum og hendes Mand. Bilen gør også Lykke ved, at 
+2/
+der altid er en hel Masse, der skal udveksles - Symaskinen kører ofte frem og tilbage mellem os - og der er altid så meget herfra, som de får med hjem, Axel havde skaffet 10 Pund Sirup, som Nus naturligvis fik noget af; lidt Æbler glider jo også derover, og Stauder fra Haven etc. Og altid har Axel kapret Cigaretter til Ib, som ryger kolossalt, han synes det døller den slemme Gigt, han lider så meget af; dennegang fik han 5 Pakker og var jo henrykt. - Med Velhaveriet forholder det sig sådan. Jeg fik for c 14 Dage siden Brev fra Fru With Jensen (Bodils Svigermor) om jeg ikke havde et Expl. af den Synske at sælge, hun syntes, det var den bedste Bog, hun nogensinde havde læst og hendes Explar var altid udlånt etc. Nå, det havde jeg ikke, men fik derved den Ide at skrive til Hasselbalch, om det ikke var værd at optrykke Bogen, da den jo ret hurtig blev udsolgt dengang (1925); desuden havde vi jo et uopgjort Mellemværende, idet han i sin Tid skrev, om jeg vilde give Afkald på det Resthonorar, jeg skulde have, når Bogen var udsolgt, da det ved en Forglemmelse ikke var indsat i Kontrakten, at dette ikke gjaldt, hvis Bogen blev udsolgt til nedsat Pris. Det gik jeg ind på, men bad om stadig at måtte købe Bøger på Forlaget til 1/2 Pris. Han svarede: "med Fornøjelse - så længe De lever." Men da jeg et Par Jule havde købt 3-4 Bøger, blev der pludselig sagt, at nu var dette ophævet - - - og - skrev jeg til ham - "synes De egentlig, at dette var fair?" Så fik jeg nogle Dage efter et yderst elskværdigt Brev fra Steen Hasselbalch m. "Kære Fru Warberg - -" og Papirmangel - måtte sige nej til alle - men foreslog dog hos et et af de mange nye Forlag - -!
+- - - - "Hvad angår Kontrakten, som de ikke mener, jeg har overholdt, så har jeg nu gravet Sagen frem - og De har ganske Ret i den Kritik, hvorfor jeg tillader mig at sende Dem Resthonoraret Kr 250. - som følger i Check." Vabehar! Solstrålehistorie! Rejse til dig og mig til næste Sommer, det kan du stole på!
+Og så har jeg fået lavet en hel Del om i Stuerne, navnlig min; der fyrer vi kun om Søndagen, men det lider Bøgerne af, så flyttede jeg den kæmpestore Reol ind i Dagligstuen - lige inden for Døren hvor Piedestalen stod - den kom ind i Nordhjørnet i min Stue; Skrivebordet kom så der, hvor Reolen stod - lige tilhøjre indenfor Døren; så blev derovre en god Vægplads, og der hænger alle Friises henrivende Tegninger, og nederst de små sorte Familiebilleder m. Far og Mor osv. Foran Vinduet står så det lille Tobaksskab med en Hyggestol på hver Side - i Vinduet blomstrende Alpevioler, taget ind fra Haven i Oktober (på 3die Aar!). Det store Bord er sat ud i Køkkenet, (det spiser vi ved) - så der er nu meget bedre Plads i min Stue - og ganske vanvittig hyggeligt - gid du kunde se det! Divanen står hvor den altid har stået under det lille høje Vindue, og der kan jeg jo have en liggende Gæst. - Nu nærmer det sig at jeg skal igang med Middagen - nem idag efter Gildet.
+Junge jeg er forfærdet over Tinges Tab. hvor er det dog Synd for de søde Mennesker, der i forvejen slider så hårdt med det; men gives der dog ikke Erstatning eller Forsikring for Naturkatastrofer? Husk at besvare dette - og hils dem fra mig. 
+Og skriv så snart om den søde Agrar, det er sandelig ikke noget for ham at ligge der og være syg og ingen Føde få; hils ham tusinde Gange fra mig og ønsk god Bedring; jeg følger alt derovre i Tankerne hver Dag.
+Mange Hilsner til Jer allesammen!
+Din Dis. 
+[Indsat øverst s. 1; på hovedet:]
+ps. De sidste Nætter har jeg kun haft Astma to Gange pr Nat, det er Fremgang.</t>
   </si>
   <si>
     <t>1945-11-26</t>
   </si>
   <si>
     <t>Alfred Fly
 Adolph Larsen
 Else Larsen, Else, Andreas Larsens kone
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Adolph/Agraren Larsen levede mange år efter den vellykkede operation.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0643</t>
   </si>
   <si>
     <t>Lægen sagde, at det var nødvendigt at operere Adolph/Agraren. Han kom med ambulance på hospitalet. Johanne/Junge spurgte via Else, om hun kunne bo hos Elses forældre en tid, og det var OK.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/nlNE</t>
   </si>
   <si>
@@ -6740,50 +6853,419 @@
 Kæreste lille Dis
 Tusind Tak for dit lange gode Brev i Gaar. Ja, godt skriver jeg, men det var da nu langt fra godt, at du igen fik de Mavesmerter. Jeg synes, at naar det holdt op allerede paa 2den Dag, da vi kom til Nyborg, var borte alle de 11-12 Dage, du havde Ferie og du ["du" indsat over linjen] fik det igen, saa snart du begyndte at arbejde, saa tyder det rigtignok stærkt på, at det er det legemlige Arbejde, du ikke kan taale – og det er saa sandelig ingen Trøst. Du husker nok, at jeg formodede det var nervøst, men hvis den Formodning var rigtig, så skulde man tro, at den Restitution, som Ferien gav dig, skulde have været længere, saa du ikke øjeblikkelig skulde faa de Smerter igen; med mindre naturligvis, at det virkede som et Chok for dig at finde Huset i Uryd ved din Hjemkomst?? Hvis det var Tilfældet, kunde det maaske alligevel være en rigtig Diagnose med Nerverne. Men godt, at han vil indlægge dig og faa det rigtig undersøgt. Det er rigtignok skidt, lille Dis, for det tager jo altfor meget paa dine i Forvejen svage Kræfter. Gud være lovet, at Jomfru Marie vil tage med Jer til Småland, så du ikke behøver at skuffe dem. Gid I dog nu kunde faa lidt godt Vejr, saa maaske de gode Traveture i det underskønne Vejr vil hjælpe dig. Hvor sødt af Axel at han fik lavet alt det i de to Stuer, mens du var borte – ja Lauritz skal nu være godt vaagen, om han skal naa at stikke Axel som Ægtemand.
 Ja, du har rigtig nok Ret i, at det var en liflig Tid, vi havde, og det er jo ikke alene mens det staar paa, at man har Glæde af det, jeg tænker saa tit paa det og gen-nyder det. Jeg er lige ved at give de to liflige Stunder i Feriehusets Solkrog Prisen, hvor var der dejligt og fredeligt og smukt. Ogsaa Markvandringen ved den nedlagte Rævefarm, og Siestaen paa den stille Sportsplads – ja, det var jo dejligt altsammen. Og selvfølgelig først og sidst Samværet med vi to alene, det gaar kun alt for sjældent paa. Ved du, hvad vi maaske kunde have gjort – men ikke gjorde: at forhøre os om et eller andet Sted der, som ikke vil have 17 Kr. om Dagen, og som alligevel er i Nærheden af Skov. Egentlig kan vel baade du og jeg nok nøjes med at have Strand lidt paa Afstand; se den kan man jo altid der i Nyborg. Gid man var rigere. 
 2) 
 Ja, Glorupopholdet var en Oplevelse; den rent ud sagt overraskede mig; jeg havde ikke tænkt mig, at vi havde faaet saa meget ud af den, jeg har heller aldrig været Titte paa saa nært Hold eller vidst, at hun var et saa betydeligt Menneske for det er hun jo absolut jeg har aldrig vekslet Brev med hende, det er altid Nina, den søde gode Nina, som jo ikke rangerer just saa højt intellektuelt set. ”Hun japper saa meget i sin Tale”, skriver du, ja, det er saa karakteristisk, men det er intet imod, naar man taler i Telefon med hende; saa spørger hun om et eller andet, men uden at høre Svaret kvidrer hun videre, og ud over al den Kvidren bliver det ikke til noget. Men trods Slægtsfølelsen over for Titte, er der nu meget som skiller hende fra os i Meninger; lagde du f. Eks. Mærke til den Foragt hvormed hun omtalte Fredsforeningen, som dog er Fredsbestræbelser fordi det, de gør og vil, er at opdrage Mennesker til at føle Fredsvilje, de begynder efter min Mening netop der, hvor der skal begyndes: at prædike Fredshigen ind i Menneskementaliteten, og det er nu et lidt trist Standpunkt at foragte det; og meget militært indstillet kan du tro, de er. At de er ortodoxe med Religionen, synes jeg ikke gør noget, det er jo et privat og beundringsværdigt Anliggende – nu vrøvler jeg – jeg mener, at det sikkert er deres Religion, som faar dem til at være saa gode, som de er og saa redebone til at yde deres Medmennesker Hjælp, og det er jo da beundringsværdigt. Det smukke Forhold som er mellem dem er jo et helt Mønster for Søstre, selv du og jeg, som staar hinanden saa umaadelig nær, kan af og til ”skurre i lidt” Den daarlige Smag søm stødte dig en Del, ser jeg slet ikke; det er simpelthen Glorup, som det altid har været, og hvor langt ["langt" overstreget] jeg har færdedes langt mere end du; hvem ved, om deres Smag ikke godt kunde være udviklet, hvis de nogensinde havde været ude for lidt Paavirkning i den Retning; vi har jo anderledes færdedes i Kredse, hvor god Smag er det normale. Det har altid glædet mig, at Agraren har saadan en god Smag; ja, den er langt sikrere end min, for det betyder jo meget og er et stort Plus ved et Menneske, at han eller hun har en god Smag. 
 Ja, hvor Bibbe dog er lykkelig, Og hvor Lauritz er et henrivende Menneske; jeg kommer til at holde mere og mere af ham for hver Gang jeg er sammen med ham, der var 
 3)
 noget helt overjordisk ved ham den Aften, da han saa varmt, saa klart og saa enkelt fortalte os om [”om” indsat over linjen] om sin religiøse Indstilling; det gik igennem mig: hvor jeg dog elsker dig Lauritz, og hvor du er et vidunderlig Menneske. Du sagde ved den Lejlighed ”Det er nu din Vej, Lauritz, og jeg må sige, at hvis jeg kunde være saa lykkelig overhovedet at have en Vej, saa vilde jeg helst have den, han der viste os. Apropos – det om at have en Vej – Elle har fortalt mig, at hun en Gang sagde til Pastor Helms (Valgmenighedspræst i Kjerteminde og en udmærket Mand): Hør Pastor Helms, kunde De dog ikke prøve at omvende mig, for jeg vilde saa gerne omvendes”, men det mente han nu ikke, at han kunde, sagde Elle, saa det blev ikke til noget. NB: Elle sagde det ikke for at være vittig, men i fuldt Alvor. Ligner det ikke Elle? Det var kedeligt, at du ikke fik set lidt mere til hende, men du kan ellers tro, jeg fortrød ikke, at jeg ikke havde overtalt dig til at blive her på Lindøgaard, for her har været saa isnende koldt. Jeg har slet ikke prøvet at varme Dagligstuen op, men er flyttet herned i Spisestuen igen. Varmt har her dog ikke været, for vi har forlængst faaet Sommerfyret i Komfuret, saa det giver kun en Smule Lunkelse her ind, men dog nok til at jeg har kunnet klare mig, [komma overstreget] med Vinterkluns paa og mit gode varme Tante Else-Tæppe om mig. Det var nu rart, at du naaede at faa Ungerne at se og morsomt at du syntes Lise var sød. Jeg havde hende hele Dagen i Gaar, og hun var saa henrivende, den glade lille Unge. Hun er saa pudsig med alle sine voksne Udtryk, f. Eks. sagde hun i Gaar, da hun drak Mælk: naa da, hvor jeg bæller i mig, hendes Ordforraad er vist nok ret enestaaende af et Barn paa 3 Aar; og saa er hun et lille Følelsesmenneske; da Agraren fulgte hende hjem i Gaar, lagde hun sin lille Kind paa hans Haand da han gik med hende ved Haanden, saa op paa ham og sagde: jeg holder saa meget af dig. Var det ikke sødt? - - Jo Tak, lidt Regn har vi da faaet, jeg antager lidt op imod 20 Mm. og det har rettet Afgrøderne godt op. Jeg havde en herlig Formiddag i Gaar – nej, i Dag, hvor vi har haft rigtig et yndigt Maj-Vejr. Agraren satte Molly for Giggen og kørte mig rundt i Markerne helt ud i den yderste Fold og saa ad Strandkanten hjem, det var en vidunderlig Oplevelse
 Ja saa kun tusinde Hilsner baade til dig og Axel! Rejser I saa d. 13de Juni? Din Junge. 
 [Skrevet på bagsiden af første side; fortsat fra ark 2:] 
 han kunde ikke vide at Manden var usikker, han var ansat og havde været det længe i det Firma hvor han havde købt Malkemaskinen Men han – Manden – havde snydt i Skat og faaet en Bøde paa 20.000 Kr. og det kan han ikke klare. Men de kan jo 
 [Skrevet langs venstre margen på bagsiden af første ark:]
 ogsaa lade være med at snyde! Ja saa kun tusinde Hilsner baade til dig og Axel! Rejser I saa d. 13_de_ Juni? Din Junge
 [Skrevet øverst på hovedet på ark 2:]
 Nu bliver det vist ikke til mere, lille Dis, for denne Gang, lad mig tilsidst sige dig tusind Tak for det gode ...
 [Skrevet langs venstre margen ark 2:]
 mest 1150 Kr til Termin idet han solgte ...
 [Skrevet på hovedet øverst på bagsiden af ark 2/s. 4:]
 Naar Dr. Bech siger, at hele Hareskov vist er et usundt Sted at bo, saa er der dog alligevel lidt om vores Snak, selv om det ikke netop gælder selve Jeres Hus; men du ved nok, at siden jeg fik at vide, at der aldrig er Aftentaager har jeg taget mine Ord
 [Skrevet langs venstre kant på forsiden af ark 2/s. 3:]
 i mig; Erikshaab var sikkert ogsaa et meget usundt Sted at bo, men der var vi jo nu en Gang, saa derved var intet at gøre. 
 [Skrevet på hovedet øverst på bagsiden af ark 3/sidste side:]
 han kørte langs Kartoffelrækkerne for at jeg kunde se 3 Klyder, som ligger paa Æg; den ene blev liggende paa Reden skønt vi holdt stille, ikke to Alen fra den, den anden gik fra Reden
 [Skrevet langs venstre kant på forsiden af ark 3/næstsidste side:]
 og stod og skældte ud lige ved Vognen; det er nogle aldeles henrivende Fugle med deres høje fine Ben – Agraren sagde ogsaa, at det var en Oplevelse at se dem saa nær, en Opl. som ikke mange fik.</t>
+  </si>
+  <si>
+    <t>Erindringsskrivelser</t>
+  </si>
+  <si>
+    <t>Otto  Meyer</t>
+  </si>
+  <si>
+    <t>Mathias  Allerup
+HC  Andersen
+Carl Becher 
+Albrecht Benzon
+Christian Benzon
+Hans  Bless
+Johan Peder Bless
+Niels Bom
+- Brandt, inspektør
+Edvard Christensen
+Hans Christensen
+Christian Eckardt
+Marie Frandsen
+Peder Hansen
+Joseph Haydn
+- Holbeck
+Jens Christian Hostrup
+Anders Høj
+Jens Høj
+Rasmus Høj
+Ellen Hørup
+- Ibsen, organist
+Anders Klinkby
+Ane Kold
+Christen Kold
+Anders  Kragh
+Alfred Larsen
+Andreas Larsen
+Anton Larsen
+Caroline Larsen
+Dorthea Larsen
+Erik Larsen
+Helga Larsen
+Ida Larsen
+Jacob Larsen
+Jeppe Andreas Larsen
+Johan Larsen
+Lars Larsen
+Laurits  Larsen
+Urban Larsen
+Valdemar Larsen
+Vilhelm Larsen
+Aage Larsen
+Urban Larsen, søn af Anders Urban Larsen
+Niels Lindberg
+Karl Madsen
+- Madsen, Bager
+Johan Mantzius
+Karl  Mantzius
+August Meyer
+Erhard Meyer
+Frederike Meyer
+Gertrud Meyer
+Marie Meyer
+Sophie Meyer
+Sophus  Meyer
+Wolfgang Mozart
+Elias Muus
+Karen Mygdal Meyer
+Anna Møller
+Peder Nielsen
+Rudolf Nielsen
+Johan  Norden
+Anders Ottesen
+Christian Rex
+Emil Sanne
+Viggo Sanne
+Anton Frederik Schondel
+Otto Emil Schondel
+Anton  Svendsen
+Wilhelm Tagge
+Asta Thalbitzer
+Wenzel Heinrich Tornøe
+Hans Christian Tvedskov
+William Wandahl</t>
+  </si>
+  <si>
+    <t>S. 28: Banegården lå på Strandvejen i Kerteminde.
+Hotelhaven må have hørt til Hotel Kerteminde, som lå Strandvejen 25.
+Kamperhoug er en gade i Kerteminde. Ordet "til" efter "Kamperhoug" er overstreget og erstattet med "og". Lillestranden må ikke forveksles med området, der i vore dage bærer samme navn og findes parallelt med Fiskergade i Kerteminde.
+Det vides ikke, hvem Axel Larsen og garver Holst var. 
+S. 30: Valdemar og Aage Christensen kendes ikke. "Nu Aage Chr. Kertem." indsat sidst på linjen med kuglepen. 
+S. 31: Toldforvalteren kendes ikke.
+S. 34: Thomsen kendes kun som Urban Larsens svigerfar. 
+S. 37: Mathilde Nielsen og læderhandler Nielsen kendes ikke. 
+S. 38: Sadelmageren, politibetjenten, Oluf, Henriette, Ehlert, Jacob, Bessermann, den yngre søster og Vilhelm kendes ikke. 
+S. 40: Marie Brødkone er ukendt. 
+S. 50: Jernstøber Møller og hans børn kendes ikke.
+S. 51: PerLausen/Peter Larsen kendes ikke.
+Doner er snarer til fuglefangst (Den Danske Ordbog). Kramsfugle: Småfugle, især drosler, fanget til spisebrug (Lex.dk). 
+Lundsgård er ikke et slot, men en herregård beliggende lidt syd for Kerteminde.
+S. 52: De tre betjente kendes ikke.
+S. 61: Slægtningene i Rønninge kendes ikke.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/PMSd</t>
+  </si>
+  <si>
+    <t>[Fortrykt på hæftets omslag, for:]
+R.E.K.
+Kollegiebogen
+Birkerød Boghandel
+E. Axelsen Drejer
+Tlf. 165 – Birkerød – Tlf. 165
+[Håndskrevet på hæftets omslag, for:]
+Barndommen.
+[Håndskrevet i hæftet:]
+Erindringer fra min Barndom. [indsat med blyant:] 1948-49.
+[Med blæk:]
+Om Forfædrene ved jeg desværre ikke meget. Tipoldefader var Tobaksspinder i Itzehoe og var sandsynligvis tysk men dansk Statsboger. Han havde 2 Døtre, (den ene var gift med en Garver Holck i Nyborg, den anden med en Underofficer i Næstved.) og 12 Sønner, som man ikke ved noget om, naar undtages den ene som var min Oldefader. Han var Underofficer ved Dragonerne og blev forflyttet til Odense, hvor han blev gift med Marie Lisbeth (Elisabeth?) Af deres Børn kendes kun Farfader Otto Friederreich Meyer født 1795 (?). Han var Garver og Skomager og siden Underofficer ved Dragonerne i Odense, hvor han blev gift med Datter af en Underofficer. Senere blev han Portner hos Grosserer Puggaard i København og endelig Høker i St. Jørgensgade i Odense. Efter den første Kones Død blev han gift med Farmoder Gertrud Marie Kirstine Rasmussen født ca. 1820 som Datter af en Tømrer R. i Odense, der stammede fra Biskorup. De havde 3 Døtre: Sophie (4 Sønner) Andersine gift med Politibetjent Knud Pedersen Odense (4 Døtre og 3 Sønner), Frederike gift med Rentier Hansen senere Jordemoder
+[2]
+i København (2 Døtre 1 Søn) og 2 Sønner: August som var Murer og udvandrede til Amerika (3 Børn) og min Fader Sophus Severin født i Odense 22 April 1840. [Tilføjet i venstre margen med blyant:] d. 18 Febr 1935 [Tilføjelse slut] Farfar døde allerede 1850 – 23 Aar før jeg blev født. Farmor, som vi kaldte Bedstemoder overlevede ham i 42 Aar, idet hun døde 1892. Der kom nu en stræng Tid for Bedstemoder med 5 smaa Børn. For en Kvinde var der den Gang næsten ingen anden Beskæftigelse end Vask og Rengøring. Hun var heldig og fik nogle gode Pladser hos rare Mennesker (en Frk. Fanøe, Frk Maaløe og Generalinde Juul), og i mange Aar gjorde hun rent paa Fyens Stifts Sparekasse. (Her fik hun den lille jernbeslaaede Kiste, som jeg bruger til Noder). Der var naturligvis lidt Smalhals i Hjemmet. Saa snart Fader var konfirmeret, kom han paa Landet som Tjenestedreng. Senere gik han i Murerlære, blev Soldat og var med i Krigen 1864 som Undrerkorporal ved Artilleriet og blev tildelt Dannebrogskorset af Kong Christian den 9ende [tilføjet med blå kuglepen:] personlig
+Efter Krigen arbejdede Fader ved restaureringen af Tranekær Slot paa Langeland og Ravnholt i Midtfyen. Sidstnævnte Sted traf han 
+[3]
+Moder Sophie Kirstine Larsen født 14 Juli 1839 som Datter af Bødker i Hjallelse ved Odense Lars Jeppesen født 1793 (?) [spørgsmålstegnet i parantesen overstreget med blå kuglepen] og Hustru Marie Kristiansdatter født 1805 (jeg har en Almanak fra hendes Fødselsaar), Datter af Frederik Kristian v. [”v.” indsat med blyant over linjen] Benzon til Kristiansdal Dalum. Mine Forældre blev viet den 5te i 11te 1869 i Dalum Kirke og bosatte sig i Odense, hvor Fader fik Borgerskab som Murmester. [Tilføjet med blå kuglepen efter ”Murmester”:] Hestene løb løbsk paa Turen fra Kirken, men det gik godt. [Tilføjelse slut] De fik 4 Sønner, hvoraf de to ældste – begge døbt Otto – døde som spæde, og 2 Døtre, alle født i Albanigade i Odense. Undertegnede Otto Larsen Meyer er den ældste af de nulevende født 21 Aug. 1873. 
+Fader byggede Albani Mølle for en Møller Brandt, som senere blev Inspektør ved den frie Udstilling. Blandt andet byggede han ogsaa et Hus for en Møllebygger Rasmussen i Albanigade. Her byggede Fader tillige 3 Huse for egen Regning, som efterhaanden blev solgt. Jeg blev født i det første, min ældste Søster Marie, født 30-11- [tilføjet med blyant:] 1875 i det andet og Katrine Augusta født 28-7- [tilføjet med blyant] 1878 og Erhard 
+[Øverst på s. 3 er med kuglepen skrevet:] 26. Septbr. Død 11. Jan. 1880 [det er uklart, hvilken person oplysningerne hører sammen med).
+[Øverst s. 3, til højre, er med blå kuglepen skrevet:] død 22-1-1912
+[I højre Margen udfor Marie Kristiandatter er med blå kuglepen skrevet:] død 1889
+[I venstre margen s. 3 er med blyant skrevet:]
+Chr. Abrecht von Benzon maler 1815-49. Malte H.C. Andersen
+Oldemor 1780-1834. [ulæseligt tegn] 
+[4]
+født den 8nde Jan. 1881 i det 3dje, den Gang Nr. 80. Jeg husker kun det sidste, hvor vi boede indtil 1881. Vi beboede selv Stuelejligheden og 1ste Sal var udlejet. I Baghuset i en Aarrække Bedstemoder og en Tid sammen med Faster Sophie. [Indsat med blyant over linjen:] 1ste Sal [indsættelse slut] I Stuen Faster Sine med sine mange Børn og Mand som blev Vicevært efter vor Afrejse i 1881.
+Det første jeg husker fra Barndommen er min Søster Maries Daab, da jeg var godt 2 Aar. At køre i lukket Karet til Kirken var jo en stor Oplevelse, og St. Knuds Kirkes mægtige Rum interesserede meget. En Fætter Otto – ”store Otto” -, som var et Par Aar ældre, og jeg gik undt og talte højt om Tingene, indtil Graveren kom og lukkede Munden paa os med et stort Maltbolsje. Det havde jeg aldrig set Mage til!
+Morsomme var Turene til Hjallelse, naar vi om Søndagen besøgte Moderes Forældre. Paa Barnevognen var lavet et Sæde med Fodpose, hvor jeg blev anbragt, saa længe vi kun var to; siden maatte jeg gaa. Fader trak saa Vognen den halve Mil eller bar mig, naar jeg [5]
+Blev træt. Huset i Hjallelse var trelænget Bindingsværk med Straatag. I Stuehuset var en Opholdsstue med 2 Indsat over linjen med blå kuglepen: Alkover, Køkken med Spisekammer og Bryggers, desuden en ”Sal” eller ”Stadsstue” og for Enden af denne 2 Gæsteværelser. I Sidehuset var der Kostald, Svinesti og Hønsehus, Værksted eller ”Huggehus” med forskelligt Bødkerværktøj, hvoriblandt en ”Snittebænk” var særlig spændende. Man sad overskrævs paa den, og med Fødderne kunde man bevæge en Vippe, som derved kunde fastholde den Genstand, der skulde bearbejdes med Kniven. Denne havde to Haandtag og man kunde altsaa snitte med begge Hænder. Den tredje Længe var en mindre Ladebygning med en stor rød Port. En Lænkehund, ”Bismarck” hørte ogsaa til Besætningen. Hvor meget Jord, der hørte til Huset, ved jeg ikke, men en dejlig gammel Have var for mig det vigtigste. For vel havde vi Have i Odense, men den var ny med smaa Træer og manglede det [”det” indsat over linjen], som en gammel Bondehave kan have. Her var gamle Træer med Kirse-
+[5]
+bær, Pærer og Æbler – Kaviller, som var røde baade udvendig og indvendig og de dejlige gule Blommer, som man aldrig ser mere, og saa var der Stikkelsbær – gule og røde og med Haar paa! En høj med Popler og Ahorn var ogsaa interessant. Men det mest idylliske var en lille Laage i Havegærdet – grøn af Ælde og en lille Bro, som over en dyb Vandrende førte ud i Marken. Noget saa yndigt har jeg ikke set siden!
+Af Mormoders Mad husker jeg især Smørrebrød med noget Medister. Morfaders Begravelse gjorde et dybt Indtryk paa mig. I Tankerne ser jeg ham endnu liggende i Kisten med det blege indfaldne Ansigt. [Indsat med blyant efter linjen:] Ellers mindes jeg ham siddende ved Kakkelovnen med sin Stok [indsættelse slut]
+Fra Albanigade mindes jeg Bedstemoders Komode med forskelligt Nips – især en Træsko af Rav og en lille Rok. Naar hun bagte Pandekager fik vi som Regel en sammenrullet Kage med Puddersukker i, som vi gik og bed af. Morsomt var det naar Bedstemoder lod sig bevæge til at gaa med os ud til en lille Skov ved Nyborgvejen. Men det skete sjældent, for det var en lang Vej for smaa Ben. ”Den lille Skov” var en ganske
+[6]
+lille Samling Træer, men for mig noget af det dejligste, jeg vidste. Den laa vist i Ejby. Mad og Sodavand havde vi med i Barnevognen. En Oplevelse, som gjorde et stærkt Indtryk, havde jeg engang, da jeg sammen med Moder med Barnevogn kom gaaende ind mod Byen. Vi var kommet over Albanibro og gik paa venstre Fortov, da vi ser et Køretøj med løbske Heste komme farende fra Torvet over mod Industribygningen (den tidligere Industribygn.), hvor de drejer og i rasende Fart ned ad Bakken styrer lige mod os. Hjertet stod stille af Skræk. – I sidste Øjeblik kom en Herre af vort Bekendtskab løbende, og ved at svinge sin Paraply fik han Hestene til at forandre Retning, saa vi undgik Faren. En anden Oplevelse, som staar i et festligt Lys for mig, er en Tur til Svendborg med ”Forsvarsbrødrene”. Moder og de mindre Søskende tog med Toget til Hjallelse Lørdag Aften og Fader og jeg skulde rejse Søndag Morgen. Men først skulde Sovekammergulvet ferniseres, og jeg syntes, det varede en Evighed, inden Fader blev færdig. Endelig kom vi da afsted. Jeg var det eneste Barn, som var med paa Turen. Ved Hjallelse Station
+[7]
+Stod Moder og vinkede til os, da vi kørte forbi. Marschen fra Svendborg Banegaard til Kristiansminde staar levende for mig. Et Hornorkester gik i Spidsen. Endnu mindes jeg Turen, naar jeg hører ”Holmens faste Stok” eller lignende Sange. Om Aftenen, da vi gik tilbage, saa vi ned over Byen med de mange Lys. Det var æventyrligt!
+Af vor Omgangskreds i Odense husker jeg – foruden førnævnte Møllebygger Rasmussen og Møller Brandt – en Murermester Steffen Jensen og Redaktør af Fyns Tidende Jørgen Petersen. Fader var meget politisk interesseret og var med til at stifte ”Fyns Tidende”. Bladet blev stiftet med Aktier paa 60 Kr., men i Begyndelsen gik det saa daarligt, at Fader blev tilbudt en Aktie for en Bajer. Senere blev de jo mere værd og blev opskrevne til 3 Stks. à 150 Kr.. De 60 Kr. giver nu ca. 280 Kr. i Udbytte. (400 %) 
+En Løjtnant Klinkby lejede en Tid en Stue hos os. Han var en flink Mand og blev efterhaanden som hørende til Familien og Dus med Fader. Gennem Lhombre-Spil [”h” i ordet indsat med blyant over linjen] kom han i Berøring med Redaktør Petersen og blev siden gift med en Søster
+[8]
+til Fru Petersen, som var fra Dalby paa Hindsholm. Her boede forresten Klinkbys to Brødre en Lærer og en Gaardmand. De var ellers Jyder og var alle begyndt som Tjenestekarle. Løjtnanten blev Kaptajn og Oberstløjtnant og var i en Aarrække Lærer ved Birkerød Latinskole hos Manzius. Jeg besøgte ham i 1889 sammen med Johannes Larsen, hvis Broder Vilhelm den Gang gik i Skole i Birkerød og boede hos Klinkby. Hans Datter lærte jeg senere at kende, da hun begyndte et Hjemmebageri hos ”gamle Frk. Høj” i Birkerød.
+I vores Gaard i Albanigade var der en [Hele linjen overstreget]
+Til en Fødselsdag fik jeg en Mølle af Møllebygger Rasmussen. Den blev opstillet paa en Stang i Haven og glædede mig meget. Siden tabte den noget min Interesse, da Albani-Møllerens Søn Karl havde faaet en, som var saa stor, at han selv kunde sidde i den.(Møller Brandt blev senere Inspektør ved den frie Udstilling, og jeg kom meget hos Familien, da jeg var i København i 1888-89. Det var gode og hyggelige Mennesker. To Døtre var forlovet med Studenter – den yngste Sara
+[9]
+med den senere Rektor i Esbjerg Oluf Nielsen, som var Søn af Sadelmager Nielsen i Kerteminde.)
+Da Fader byggede Pigeskolen over for Museet blev jeg betroet til at bringe hans Frokostpakke. Jeg fik ogsaa Lov til at gaa Byærinder.
+Da jeg blev 7 Aar kom jeg i Skole hos Rasmussen og Gregersen paa Overgade. Min Lærerinde var en Fru Lollesgaard, som lærte os at læse efter Lydmetoden.
+Skolebestyrer Nicolaj Gregersen var Ungkarl og født i Kerteminde, hvor han bosatte sig paa sine ældre Dage. Hans Brødre var Snedkerm. Gregersen og Skomagerm. Gregersen i Kertem. og den kendte Skolebestyrer for Teknologisk Institut og Direktøren for Luftfarten. Nicolai Gr. var en dygtig Pædagog og et godt Menneske. Han fortalte mig senere, at han i gamle Dage havde lagt Mærke til mine Forældre, naar de var i Kirke: ”det var saadan et ualmindelig nydeligt ungt Par.”
+I vores Gaard var en Sidebygning mod den ene Nabo og et Plankeværk mod den anden. Ved [overstreget fra ”I vores” til og med ”Ved”]
+[10]
+Først nogen Tid efter Indflytningen i Nr. 80 blev Trappegangen malet færdig. Det var en Malermester Andkær, der udførte Arbejdet. Væggene blev malet som Marmorfliser, og jeg saa ["jeg" indsat over linjen] interesseret til. Endnu kan jeg mærke Limfarvelugten, naar jeg tænker paa det.
+Fader byggede senere et Par Kviste paa Huset og lavede en Lejlighed i Tagetagen. Det var morsomt at se paa.
+Fra Vinduerne saa jeg de første Velocipeder (Væltepeter), en med et stort Forhjul og en anden med to lige store Hjul. Hjulene var af Træ. Det var Cyklens Forløber.
+Efter Middag drak mine Forældre Kaffe, og dertil tog de et Stykke brunt Kandis-Sukker i Munden. Det blev brækket i Stykker med en Tang, og vi Børn fik da et Stykke saa stort som en Ært. Jeg gemte mit i en lille Krukke, som stod i Vinduet, men min Søster Marie, som spiste sit efterhaanden,
+[11]
+kravlede op og tømte min Krukke. Det var et haardt Slag!
+Jeg husker, at jeg overværede et Hestevæddeløb paa "Heden." Det gav et Gys, hver Gang Hestene kom farende forbi, men hvad ["hvad" indsat over linjen] det egentlig drejede sig om, forstod jeg selvfølgelig ikke.
+Et Besøg paa Glasværket var ogsaa morsomt. Jeg saa, hvordan man pustede Flasker og meget andet. Det aarlige St. Knuds Marked var en af de store Begivenheder. Saa stod Byen paa den anden Ende. Et Forlystelsessted i Vindegade - "Pantheon" - besøgte jeg engang sammen med en Faster. Det eneste, jeg husker derfra, var en dejlig Vinterhave med kulørte Lamper. Den, syntes jeg, var vidunderlig. Og saa spillede et stort Orkester.
+Som Huslæge havde vi en Dr. Helweg, en ældre stilfuld Herre med tyndt hvidt Haar, som vi Børn holdt meget af. Hans Broder var Præst ved Hospitalskirken. 
+I Gaarden var til den ene Side en Sidebygning med Køkken, Vaskehus og Gæsteværelse, hvor vi undertiden havde Indkvartering af Soldater. Til den anden Side var Plankeværk.
+[12]
+Ved dette Plankeværk havde Fader en Gang liggende en del Stilladsbrædder, og for at beskytte dem mod Regnen var de dækket af Brædder, som stod paa skraa op mod Plankeværket. Det var en morsom Legeplads der under, men det kunde jo ogsaa være ganske sjovt at komme op paa Toppen og se ind i Nabogaarden. Jeg kravlede altsaa op, men tabte Balansen og faldt paa Hovedet ned til Naboen. Jeg kom dog paa Benene igen og løb hjem. Men jeg var frygtelig forslaaet i Ansigtet, og endnu da jeg kom i Skole i Kerteminde var jeg gul, grøn og blaa, saa Læreren spurgte om alle Drenge i Odense saa saadan ud.
+Min Morbroder Jeppe - I.A. Larsen - i Kerteminde drev en stor Købmandshandel med Kolonialvarer, Korn og Foderstoffer, Kul og Trælast. Desuden havde han Landbrug (40 Tdr. Land) og senere en Mølle. Skibsreder var han ogsaa og havde ikke saa faa Skibe i Søen. Jeg husker en Brig "Azela", tre Skonnertbrigger "Sassaly", "Marie" og "Hygæa", tre Skonnerter "Addy", "Samson" og "Adolf",
+[13]
+"Kerteminde" og "Frelleg", "Sorte Hanne" og "Bogense," en Jagt "Rhea og en Kuf "Vilhelm." Syd for Havnen paa "Feden" havde han Skibsbyggeri. I Smaaland havde han to Ejendomme paa henholdsvis 700 og 1100 Tdr Land, "Boxhult" og "Høljeryd." * Her var tillige Savværk, x) [indsat øverst s. 13 med blyant:] som dreves af en Elv, og Tømmeret førtes til Halmstad [tilføjelse slut] saaledes at Træet kunde skæres til, før det blev sendt til Halmstad og derfra med Skib til Kerteminde. Morbroder var nu i Færd med at likvidere Skibsværftet og i Stedet opføre et Kalkværk, der var mere moderne end de to, der eksisterede i Byen. Det var nu Meningen, at Fader skulde bygge og siden bestyre Værket. 
+Flytningen var naturligvis spændende for en Dreng, oh paa Toppen af et Flyttelæs holdt jeg mit Indtog i "lille Rusland", som man kaldte Kerteminde. Det blev en vældig Forandring i min Tilværelse. Da vi kom til Byen var Skibsbyggeriet endnu i Gang, og Skibsbyggermesteren Krarup boede endnu i det Hus som vi skulde have. Foreløbig flyttede vi ind i en Lejlighed ved Siden af paa kun to Værelser og Køkken. Den var indrettet i et langt Hus, som brugtes til Baadebygning og Opbevaring af Redskaber og Materialer 
+*) Store- og lille Höljeryd og Kungsveka.
+[14]
+Den store Plads var en dejlig Tumleplads. En Del var bevokset med forskellige vilde Planter som Bulmeurt og Hundetunge. Burrer og Tidsler tiltrak Stillidser, og Stenpikker og Vipstjært var almindelige.
+Af Skibsrester byggede vi Huse, og i det hele taget tilbragte jeg den meste Fritid paa Værftet. Det var spændende at se et Ski blive trukken op paa Bedding, og endnu festligere var en Stabelafløbning. 
+Pladsen grænsede til Havnen, men ved en Del af den var der Fladstrand, hvor vi kunde vade med bare Ben og fange Krabber. Dem kogte vi og spiste. En Pram, der hed "Moses" var en særlig Attraktion. Den brugtes mest til Færgefart over Havnen og naar den skulde afsted, gjaldt det om at komme med. Da Værftet blev nedlagt, kunde vi temmelig uindskrænket disponere over den. Forresten var der gerne Joller fra Morbroders Skibe, som vi kunde laane med elldr uden Tilladelse. Vi plaskede meget i Vandet. En Gang havde jeg et Par Vandski. Det var to Pontoner forbundne ved et Stativ med en Saddel. Med en
+[15]
+Dobbeltaare padlede man sig frem. Men da den ene Ponton var læk, maatte jeg staa op med den største Vægt paa den anden. Det var ikke noget solidt Fartøj.
+Da Skibsbyggeren rejste, flyttede vi ind i hans Lejlighed. Det var et rart lille Hus med to Stuer, Sovekammer og et mindre Kammer, Køkken og Spisekammer, Vaskehus og en lille Kælder. Paa Loftet lavede Fader et Værelse til mig og til min lille Broder, da han voksede til. Han var kun - knap - et Aar, da vi kom til Kerteminde. Vaskehuset var en Sidebygning, og sammen med et Plankeværk (af Eg!) dannede den en lille Gaard. Der var lidt Have foran Huset og ved den ene Gavl. En stor Baghave beplantede Fader med Frugttræer. Pæretræerne trivedes udmærket godt, skønt Jordbunden var Sand og Sten. Som Navnet "Feden" siger, var det et Fed - "et af af Havet opskyldet Stykke Land," som det hedder i Leksikonet.
+"Meyers Pærer" var meget efterspurgte. Vi havde ogsaa mange dejlige Sorter. Hele Larsens Plads var omgivet med en Række Pyramidepopler. Desværre gik de fleste ud, efterhaanden som Rød-
+[16]
+derne naaede Brakvandet.
+Opførelsen af Kalkværket blev ledet af en engelsk Ingeniør. Det blev senere nedrevet, men jeg har et Fotografi af det. Det bestod af en høj Skorsten, som udvidede sig forneden, saaledes at der var Plads til Kalkstenene, som hejsedes op i et lille Hus anbragt paa høje Stolper og kastedes herfra gennem en Jernluge ind i Ovnen. Uden om denne var i Straaleform bygget 3 Retorter, i hvilket der kunde fyres med Kul, og herfra trængte Ilden op i Ovnen. En af Fordelene ved denne Konstruktion var at man udvandt Koks samtidig med at Kalken blev brændt. Der fyrereds Dag og Nat gennem smaa Luger oven paa Retorterne. I Retortens Bund anbragtes først et Jernstativ med en Krog, og derpaa lagdes Kullene, og naar Kosene var tjenlige, lukkedes to store Jernporte op, og med Forsigtighed - paa Grund af den mægtige Varme - blev en Jernlænke gjort fast i Krogen, og det hele blev trukken ud ved Hjælp af et Gangspil. Og saa blev Ilden slukket med Vand. Det var morsomt at se. Jeg vovede mig op ad Stigerne til det lille Hus, men det svimlede,
+[17]
+naar jeg saa ned i Dybet, og at komme ned paa Stigen fra en Lem i Gulvet var det vanskeligste; det gav et Gys i mig. Naar der var oparbejdet et tilstrækkeligt Lager, stod Værket stille en Tid, og naar Fader ikke var hjemme, og der kom Kunder maatte jeg tage Afære og knuse Koksene i en Maskine, som man drev med et Haandsving og maale dem i Halvtøndemaal, eller jeg maatte veje Kalk til en Murer eller sælge en Spand læsket Kalk. Melkalk solgte vi ogsaa. Den støvede slemt og rev i Næsen.
+I Begyndelsen gik der stadig Skibe med Koks til København og fra Fakse med Kalksten til Kerteminde, men efterhaanden blev det vanskeligere at afsætte Kalken, da Murerne mente, at Brændingen var mindre effektiv end i de gamle Ovne, hvor Kalksten og Koks Brænde blev lagt i skiftende Lag. Jeg ved ikke, om det passer.
+Der var tre Mand til Pasningen, og det var Anders, Hans Jakob og Ole. De blev senere Kørekarle hos Morbroder. 
+[18]
+Imidlertid havde Fader faaet en Del Arbejde som Murermester. Allerede mens vi boede i Odense, havde han for Morbroder bygget et Kornmagasin i Købmandsgaarden mod Mellemgade (Strandgade), og ombygget den saakaldte Bagergaard, hvor min Moster havde Bageri. I 1883 blev Hovedbygningen mod Langegade bygget om. Ved Udgravning af Grunden fandtes to Kanonkugler fra Svenskekrigen 1659. De er nu indmurede i Porten sammen med en Bjælke med Indskrift fra det gamle Hus. Nord for Byen lod Morbroder bygge "Kærbyhus" og "lille Kærbyhus." Fader har naturligvis opført mange Huse i Tidens Løb dels alene og dels i Kompagni med andre: Raadhuset, den nuværende Teaterbygning saavel som den forrige. Omkring Aarhundredeskiftet byggede han Herregaarden "Broløkke" nord for Byen *) Han maatte da anskaffe Hest og Vogn, da han ikke havde lært at cykle og ikke siddet på en Hest, siden han var Soldat.
+*) efter en Brand
+[19]
+Jeg blev straks sat i den kommunale Realskole. I første Klasse havde vi en Frk. Mortensen til Lærerinde. Skolens Lærere var i øvrigt: Pastor Petersen, som var Katheket, underviste i Religion og Historie, Rudkøbin som havde Tegning og Naturhistorie og Engelsk, Nielsen Geografi og dansk, Kragh Regning, Mathematik og Gymnastik. Desuden havde vi i kortere Tid efter hinanden Lærerne Støye, Christensen og Petersen, da Hr. Kragh havde et Aars Orlov for at uddanne sig i engelsk Sprog i England. Denne blev senere Inspektør ved Skolen, Pastor Petersen var Førstelærer. Han led meget af nervøs Hovedpine og vistnok ogsaa af Kærlighedssorger. Han blev dog siden m lykkelig gift med den elskede og fik et Præstekald. Om Morgenen spejdede vi interesseret efter hans Ansigtsudtryk for at se, om Humøret var godt, eller han var "gal". Hr. Rudkøbing var meget respekteret og elsket. Vi troede blindt paa alt, hvad han lærte os. Senere opdagede jeg, at det ikke altid var helt rigtigt. Han havde to Døtre i Skolen - to mørke Skønheder, som vi alle til-
+[20]
+bedte. Hr. Nielsen havde kun Hageskæg og glatraget Overlæbe. Hr. Christensen var helt glatbarberet, medens de andre Lærere havde Fuldskæg, som det var almindeligt.
+Hr. Nielsen var ogsaa godt lidt. Han underviste ogsaa i Sang og spillede Violin. Foruden det uundværlige Spanskrør havde han altid en Tamp i Baglommen paa Jaketten - det almindelige Klædningsstykke den Gang. Tampen brugte han med en vis Færdighed, idet han lagde Delinkventen over det ene Knæ. Til daglig hed han "Pløksylen", fordi han var Søn af en Skomager. Lærer Kragh blev naturligvis kaldt "Kragen". Han havde den grimme Vane, naar vi ikke kunde vor Lektie, at trække os i Haaret ved Tindingen, hvad der ikke gjorde godt. 
+Til Lærer i Tysk havde vi en gammel Holstener Jakobsen. Naar han var utilfreds med en Elev, sagde han gerne med tysk Akcent, "jeg skal skruppe dine Rygstykker", derfor kaldtes han "Fatter Skrup". Naar han roste en Elev, sagde han, "det er godt min Dreng",
+[21]
+idet han dunkede ham oven i Hovedet med Spanskrøret. Om det var behageligere end at blive skruppet, er vel tvivlsomt.
+Skolen var delt i to Dele: Borgerskolen og Realskolen, som igen deltes i Drenge- og Pigeklasser. Pigeskolen og Realskolens første Drengeklasse var i den Bygning, som nu er Apotek. I Huset mod Skolestræde var Drengeskolen, Realskole og Borgerskole, hvis største Kontingent var Fiskerdrenge, var altid i Krig. Om Vinteren gik det haardt til med Snekampe baade i Frikvarteret og efter Skoletid.*) I Sommeraftnerne sloges vi tit med Knipler. Jeg husker, at Johannes Larsen en Gang fik et Slag i Hovedet, saa han daanede. Det var Anføreren for "Borgerne" Peter Sandgraver, der udførte det velrettede Hug. Hans Fader var Sandgraver. I en stor Pram roede han ud og gravede Sand ved Kysten og lossede det ved en lille Bro ved Langebro, der hvor vi siden byggede Hus. Der brugtes meget Sand til at strø paa Gulve. Fernisering kendtes næsten ikke. Gulvene skurereds
+*) Vi lavede ogsaa "Ryttere" ved at de smaa Drenge blev anbrag-te på "Herderne" (Skuldrene) af de store. Saa gik vi mod hinanden, og det gjaldt da om at rive Modstanderen af "Hesten". Jeg husker at jeg red paa "Las' Skuldre. Vi smaa var beærede af at være med.
+[22]
+og bestrøedes med Sand. I et Hjørne var anbragt en Spyttebakke med Sand til at spytte i og til Udkradsning af Piben. Cigar røg man kun om Søndagen. Kom man paa Besøg, blev man budt en Pibe af den række, som Husherren i Almindelighed havde hængende. Der var Merskumspiber med Sølvbeslag og Piber med Porcelænshoveder - nogle saa lange, at de kunde staa paa Gulvet. Røret skulde helst være ægte "Weichselrør," det duftede saa dejligt.
+Undertiden legede vi Soldater. Bevæbnede med Huggerter - helst af Egetræ - med en rund Parerplade marrscherede vi ud med en Trommeslager i Spidsen. Lidt uden for Byen delte vi os i to Dele. Den ene tog Stilling bag et Hegn og den anden stormede. Dog passede man paa kun at ramme Modstanderens Vaaben, og det gjaldt om at slaa det ud af Haanden paa ham eller knække det.
+Der blev spillet Pind eller "Jeppe", som vi kaldte det. Der spilledes Klink og trilledes
+[23]
+med Kugler. Vi satte Drager til Vejrs og skød med Flitsbue og Slangebøsse. Det var nok Johannes Larsens Interesse for Fugle, der inspirerede os. Lars Hansen, Søn af en afdød Politibetjent, var en af de ivrigste Jægere. Han blev kaldt Lars "Gemse" eller "Graaspurv." Han endte som Kæmner i Korsør. Om Foraaret spillede vi Top, og den skulde være fra Drejer Tagge, som boede i den gamle Latinskole. Eller vi trillede med Tøndebaand. En Smed fandt paa at lave dem af Staaltraad, og det gjorde vældig Lykke. I lange Rækker trillede vi ud ad Landevejene. Der var hverken Biler eller Cykler til at genere os. I min senere Barndom begyndte vi at spille Kricket. Fodbold kendte vi ikke. Ligeledes blev der arrangeret Præmieskydning med Salonbøsse. *) 
+Eksamenstiden var festlig trods Spændingen. Sidste Dag drog vi ud i "Storskoven" til "Jomfruhøjen" og legede "to Mand frem for en Enke" og lignende. Bager Becher var der med Køretøj og Masser af Vienerbrød
+*) af Købmd. Hans Christensen.
+[24]
+og Limonade. Paa Hjemturen skulde man efter Skik og Brug have en Pige under Armen, og det kom undertiden til en vild Jagt for at indfange den udvalgte.
+En dejlig Tumleplads var Feden, som den Gang var ubebygget med Undtagelse af Morbroders Plads, Nordens Kalkovn og Jernstøberiet. I "Faaredammen", som nu er opfyldt, sejlede vi med vore smaa Skibe og tumlede os paa Isen om Vinteren. Den gamle Vold og Grav fra Svenskekrigen var ogsaa en yndet Legeplads. Om Efteraaret gravede vi Huler i i Sandet, som blev overdækkede med Stænger og Tang. Et Ildsted manglede ikke og i Smug blev Kridtpiberne tændt. Herude boede Hermelinen. Det skete, at den tog vore Høns.
+Bestyreren paa M.P. Allerups Jernstøberi-Filial, Møller - Broder til daværende Overlæge paa Odense Sygehus - havde 6 Sønner og 3 Døtre, af hvilke nogle af de yngre var mine Kammerater. Møller var en ejendommelig
+[24]
+Skikkelse, temmelig høj, lidt duknakket med langt Skæg. Oprindelig var han Snedker, og han lavede Modellerne til Kakkelovne og andet Støbegods. TilFornøjelse for sig selv og Børnene lavede han nogle dejlige Skibsmodeller. I sine ældre Dage lavede han de nydeligste Genstande, Smykker m.m. udskaarne i Rav, Ben og Kokosskal. 
+Selv lavede jeg naturligvis ogsaa Skibe. Skroget til et af dem har jeg endnu. For ikke at kæntre blev de forsynet med Blykøl. Blyet fandt vi ved Skytteforeningens Skydebaner paa Feden. Men det første Skib, jeg havde, lavede Johannes Larsen til mig - en flot Kutter. Den fik et sørgeligt endeligt. Da jeg sejlede med den i "Møllerkæret" (Svanedammen) blev den hængende i en Gren ude paa Midten; imidlertid blev det Frostvejr, og den frøs inde. Til min store Sorg slog Drengene den itu med Sten.
+Det var en stor Begivenhed, da jeg fik mine første Skøjter. Hidtil havde jeg, som navnlig Fiskerdrengene brugte det, haft en Slæde med
+[25]
+Jernskinner og en Pigstav "Isgajt", som jeg stagede mig frem med staaende paa Slæden. Det var forresten en god Sport, og man kunde opnaa en betydelig Fart. Men alligevel var Skøjterne morsommere. Af Skøjtebaner var der - foruden de forhen omtalte Damme - Thorbystranden, hvor man kunde løbe helt over til Odensefjorden og - Kertem.-Fjorden i strænge Vintre. Isen paa Bugten var altid for ujævn med opskruet Is. Syd for Byen, hvor Odensevejen havde inddæmmet et Stykke af Fjorden "Hinkes Lod" havde Skøjteløberforeningen sin Bane, hvor den holdt Fester med Musik og kulørte Lamper om Aftenen. 
+Fiskerdrengene havde en mærkelig Lyst til at "gumpe" Isen i Stykker. I en lang Række løb de frem og tilbage paa deres tunge Træskostøvler, indtil Isen brast. Men saa morede vi os med at springe fra Istykke til Isstykke. Det var vældig Sjov, men det gjaldt om at være hurtig og træde sikkert. En Gang gik det galt for mig, men jeg kom da op og fik Vandet Hældt af de lange
+[26]
+Støvler. Skønt vi legede saa meget ved Vandet, kom vi altid heldig fra det. Min ældste Søster, Marie, faldt en Gang i Havnen, men blev da fisket op i Tide. 
+I Skolen var der to Hold i hver Klasse. Af mit Hold husker jeg Anton Schondel, Valdemar Nielsen, Christen Klokker, Karl Møller, Chr. Norden, Rasmus Norden, min Fætter Peter Larsen, Johannes Holbæk, Marius Knudsen (Holger Tornøe), Emanuel Bloch, Elert Nielsen, Theodor Nielsen. Forældrene var Læge Schondel, Lærer Nielsen, Vognmand Klokker Hansen, Jernstøber Møller, Kaptajn Norden, Købmand Norden, Købmand M.F. Larsen, Skomager Holbeck, Toldbetjent Knudsen, Sadelmager Nielsen og Politibetjent Nielsen. *) Tobakspinder Block. 
+Mit bedste Fag var Tegning (jeg har opbevaret flere Tegninger fra Skolen), og mine daarligste Matematik og Regning. Jeg naaede dog en Gang at blive No 4 paa Holdet. Det er imidlertid ikke altid Skolelærdommen, der betinger Børnenes Fremtid. Den dummeste og altid nederste i Klassen blev en dygtig Forretnings-
+*) Johannes Poulsen, Søn af Skræder P.
+[27]
+mand og Bankdirektør i Assens. Han ejede en vis selvtillid, som er en saare vigtig Egenskab. I Tankerne ser jeg ham som Konfirmand udhalet som en ung "Herre" med løse "Neglemanschetter" og Ravrør med stor Cigar, Paraply og sorte Hansker og stiv Hat. Bovler. 
+Der blev lavet en Del Drengestreger med at sætte Knappenaale i Lærernes Stol og lignende, og saa kom Spanskrøret i Virksomhed over hele Linien. Gerningsmanden fandtes sjældent. En Skoleudflugt var en æventyrlig Oplevelse. Turen foregik med en lille Damper, "Kerteminde," som førtes af Skipper Jørgensen. den senere Mægler. Om Sommeren sejlede den ellers med Sild til Korsør, hvorfra de fragtedes videre med Skib til Kiel. Lærer Kragh havde til Lejligheden skrevet en Sang - det var noget med "at tage med Havet en Dyst" og "Romsøs forjættede Kyst -" til en kendt Melodi, og hver Gang jeg hører denne, mindes jeg Romsøturen. Hvad vi ellers foretog os, husker jeg ikke, men der er jo meget at se paa den lille idylliske Ø med de mange Daadyr og Fyrtaarnet. En anden Gang havde vi en morsom
+[28]
+Udflugt til Bøgebjerg paa Hindsholm.
+Der hvor Banegaarden ligger, havde Morbroder Jeppe sit Trælager, dels i store rødmalede Træhuse og dels i fri Luft. Det blev efterhaanden flyttet til Feden. Paa det modsatte Hjørne, hvor nu Hotelhaven er, laa et gammelt Bindingsværks Magasin, som Morbroder brugte til Korn og Foderstoffer. Strandvej - den Gang "Bagvejen" - var en almindelig temmelig smal Landevej med Popler ved Siderne og dybe Grøfter samt en Gangsti ind mod Haver og Huse. Paa den anden Side gik Stranden helt ind til Vejen mellem Kamperhoug til og Peder Møllerstræde. Herfra førte en Stenmole skraat over til Havnemolen. Den Trekant, som derved fremkom, kaldte vi "Lillestranden". Der fangede vi Krabber og Hundestejler. Det Hus Axel Larsen benytter til Maskinværksted, byggede en Garver Holst til Garveri. Det laa lige i Strandkanten, saa man kun ved Lavvande kunde pas- 
+[29]
+sere forbi. Lillestranden blev siden fyldt op med Sand, da man anskaffede en Dampmuddermaskine til Oprensning af Sejlløbet i Stedet for en gammel, som blev drevet ved Haandkraft. Vest for Vejen havde en Del af Langegades Beboere deres Haver "Baghavernr", indhegnede med Tanggærder, som var bevoksede med Bukketorn eller Tysktorn. Apotekeren havde en af de kønneste Haver med et pænt ottekantet Lysthus bygget halvt ud paa Gangstien. Morbroder Jeppe havde ogsaa en hyggelig Have, der hvor Johannes Larsen senere byggede et Hus til sin Svigermoder, Fru Warberg. Morbroder Martin havde derimod ingen Baghave, men lejede en ved Garveriet. 
+Meget af min Fritid tilbragte jeg sammen med Fætre og Kusiner. Morbroder Jeppe var gift med en Datter af Hattemager Bless, Vilhelmine. De havde 2 Døtre og 4 Sønner: Johannes, Georg, Marie, Vilhelm, Christine og Adolf. Det var ualmindelig gode Børn. Vilhelm havde jeg mest med at gøre, da vi
+[30]
+var omrent jævnaldrende.
+Hvad jeg særlig beundrede hos Morbroders var deres mange Malerier. "Moster" Mines *) Broder Johan Bless var Maler, og af ham havde de en Del Familieportrætter. Hendes Svoger var Marinemaleren Echardt, som blandt andet havde malet et stort Billede med Motiv fra Savværket i Sverige og et Solnedgangsbillede fra en mindre Havn, som især vakte min Beundring. (Et smukt Billede af Echardt har forresten Valdemar Christensen i Gentofte. Det er Kerteminde Havn set fra Langebro.) Nu Aage Chr. Kertem. 
+Den gamle Butik med Loftsbjælken var hyggelig. Og Kontoret med store Landkort og Billeder af Morbroders Skibe malede af Echardt, var interessant. Den "hollandske Vægt" til Vejning af Kornprøver var et morsomt Legetøj. En stor Skrivepult med Taburetter til at dreje op og ned var Hovedinventaret. Det var navnlig Morbroder Urban, som førte Bøgerne, og han havde tillige Overopsynet med Korn og Trælast. Han røg kun Cigarer, aldrig Pibe. Morbroder Jeppe røg ikke.
+*) Vi syntes ikke om det fremmedartede "Tante", men sagde "Moster."
+[31]
+Da det nye Hus blev opført, gik noget af Idyllen bort. Morbroders boede i Stueetagen med Soveværelser paa første Sal og i Tagetagen. Resten af første Sal var lejet ud til Toldforvalteren. 
+I Stueetagen var tre Stuer til Gaden og en mindre til Gaarden samt Køkken og Værelse til Gaardskarlen. Paa den anden Side Porten var Butik, Kontor og Skænkestue. I en Sidebygning mod Nord var der Pakhus for Kolonialvarer. Mod "Mellemgade" (Strandgade) laa som nu Kornmagasinet og Staldbygninger, som fortsattes ind i Bagergaarden. Mellem de to Gaarde laa et Hus til Bræddelager. Paa den anden Side Mellemgade var Haven og Rejsestalden, og i Gaarden ud tol Bavejen var Kuloplag. Op mod Plankeværket til Haven stod en Stabel Drænrør, og i et af disse havde Morbroder anbragt sin lange Kikkert. Naar han ventede Skib, kom han af og til og spejdede ud over Bugten fulgt af sin trofaste Hund Bob, som aldrig veg fra ham. Det var en puddelagtig forhenværende Skibshund, som var reddet
+[32]
+fra et Skibsforlis og derved havde mistet sin Herre. Jeg var gode Venner med den, indtil en skønne dag, da Morbroder og Fader stod og talte sammen. Jeg stod og kløede Bob i Nakken. Pludselig snappede den min Haand og satte Tænderne igennem, saa jeg havde Besvær med at faa den fri igen. Jeg kom til Doktoren og fik den behandlet og gik med den opbunden en Tid, og mange Aar efter kunde Mærkerne af Tænderne ses. Siden knurrede den altid af mig. Vi gættede paa, at den havde haft et Saar i Nakken. 
+Det var et meget gæstfrit Hus. De større Kunder fra Omegnen blev ofte inviteret til Kaffe eller Aftensmad. Godsforvalter Mohr fra Hverringe med Familie var der meget tit. En morsom Bondekone, Marie Franse (Frandsen) sagde, da hun fik hugget Sukker til Kaffen: "Hva er det for novet Sukker I hulder Jer, det ka itte tye?" Eller naar der blev serveret hjemmebagte Kager: "Saadan noe ka je fo heme hos mig sel, nej, Skik Bo til Baveren etter nove Kyvebry, det vil je hellere ha." 
+[33]
+Om Morgenen begyndte alt Arbejde Kl. 6, og da var Morbroder altid paa Benene. Saa gik han en Runde i Butik og til de forskellige Arbejdspladser, og ved Langebro fik han gerne Selskab af Købmand Norden. Om Aftenen gik han i Seng Kl. 9, men først skulde han have sin Aftenkaffe, ellers kunde han ikke sove, sagde han. 
+Morbroder Jeppe var en lille Mand med rødligblondt Fuldskæg. Han bar altid blaa Jaketdragt og bredskygget blød Hat og Stok i Haanden. Hans Kone var derimod høj, tidlig graahaaret, da hun led meget af Hovedpine. Hun havde en sjælden Evne til at opdrage Børnene. Korporlig Straf benyttede hun aldrig, men naar et af dem havee forset sig, talte hun i Enrum med det. Hvad der blev sagt, ved jeg ikke, men det virkede.
+Morbror Urban - den yngste af Mors Brødre var høj og kraftig, en køn Mand med rødligt Fuldskag. Da han blev gift overtog han en Forretning i Lundeborg, Hidtil havde han altsaa været ansat hos sin Broder.
+[34]
+og det blev bestemt, at hans Svigerfader, en gammel Skibsbygger Thomsen, skulle flytte derned fra Kerteminde. Han lejede en stor Fiskerbaad til Rejsen, og hans Sager blev stuvet ned i Lasten, medens hans gamle Kat blev lukket ned i Kahytten. Den var hans Kælebarn. Det var en stor grim rød Hankat - en rigtig Slagsbroder med flængede Ører, og det ene Øje var reven ud. Da vi kom et Stykke ud i Havnen, - jeg var inviteret med paa Turen, - kunde Thomsen ikke bare sig for at se til sin Yndling. Han lettede forsigtigt paa Lugen - og vips! Katten for ud og sprang paa Hovedet udenbords og svømmede i Land. Der blev stor Sorg og Bekymring for det stakkels Dyr. Dog tror jeg, den har trøstet sig; Katte er jo ikke Menneskene saa hengivne som Hunde. 
+Vi kom imidlertid godt til Lundeborg efter en lang Sejlads, da Vinden var flov. Jeg blev der nogen Tid og havde det rart. 
+Morbroders Forretning var meget blandet, idet han havde en Afdeling for Manufak-
+[35]
+tur og en for Kolonialvarer, og desuden handlede med Korn og Foderstoffer, Kul og Trælast. 
+En stor Del af Tiden tilbragte jeg ved den lille Havn og ombord paa en Pæreskude, hvor jeg blev gode Venner med en ung Mand, som spillede Violin. Vi gjorde ogsaa Ture i Omegnen til Herregaardene Broholm, Tidselholt og Hesselagergaard og til den store Hesselagersten, "Damestenen." Denne er imponerende, skønt kun den ene Side er gravet fri, mens det øvrige er skjult i Jorden. Det er naturligvis en Trold, der har kastet den efter et Kirketaarn - jeg tror paa Langeland - men som sædvanligt har den ikke ramt.
+En anden Gang i en Sommerferie kørte vi tre "lystige Fætre", Peter, *) Vilhelm og jeg til Lundeborg med en lille russisk Ponny og tilhørende Vogn. Hesten "Bismarck" havde vi forresten megeg Fornøjelse af i det hele taget. En Vinter, da den havde staaet længe paa Stald, var den bleven noget kaad, som Heste i Reglen bliver. Jeg skulde
+*) Søn af Morbroder Martin.
+[36]
+have en Ridetur paa den og var kommen lidt uden for Porten paa Bagvejen, da den standsede og vedblev at gimpe op og ned, indtil jeg røg ud over Halsen paa den. Den var dog saa hensynsfuld at kaste mig af i en Snedynge ved Siden af Vejen og blev ganske roligt staaende og grinte skadefro ad mig. 
+Men den begav vi os nu de 5 Mils Vej ad Lundeborg til. Det tog jo sin Tid, og vi maatte bede et Par Gange undervejs, men vi kom da godt der ned og tilbragte en morsom Ferie hos de rare Mennesker. Moster Augusta var sød og gfod, men blev desværre efterhaanden saa ødelagt af Leddegigt, saa hun ikke kunde røre sig. Før hun blev gift, havde hun en Pogeskole og en Broderiforretning i Kerteminde. 
+Da jeg var ca. 10 Aar, fik jeg Lov til at lære at spille Violin. Det var en stor Dag, da Peter og jeg købte Violinen hos Marskandiser P. Hansen, Købmand Hans Tveskovs Fader. Min Lærerinde blev Fru Asta Thalbitzer - Elev af Konservatoriet og Anton Svendsen.
+[37]
+Hun var et prægtigt Menneske og vedblev til sin Død at være min og siden ogsaa min Kones og Bebs' gode Veninde. Hun var den Gang ung og livlig, men desværre halt. Hun var gift med en Fætter, der havde en lille Købmandsforretning i "Friheden". Desværre var han aldrig ædru. Desuagtet viste Fruen altid et smilende Ansigt. Hun var født Sanne, og kgl. Kapelmusikus Emil Sanne og Sanginspektør Sanne var hendes Brødre. Emil Sanne var første Klarinetist i Kapellet, og som voksen havde jeg megen Fornøjelse af Sammenspil med ham, naar han om Sommeren boede i Kerteminde. Vi spillede "Keglebanetrioen" og Mozarts Klarinetkvintet. Vi var mange Elever hos Fru Thalbitzen baade til Violin, Klaver og Sang. Jeg kom til at spille sammen med en af Klavereleverne Mathilde Nielsen, Datter af Læderhandler Nielsen. Da vi ikke havde Klaver den Gang, foregik Øvelserne altid hos Nielsens. Vi spillede blandt andet nogle af Haydns og Mozarts Sonater, og vore Øvelser
+[38]
+overværedes gerne af Mathildes ældre Søster Anna. Hun malede lidt og var senere ansat paa den kgl. Porcelænsfabrik i en Aarrække. Sadelmager Nielsen, Kæmner Nielsen, Politibetjent Nielsen, Læderhandler Nielsen var Brødre. Sadelmageren var meget politisk interesseret og en klog Mand. Han var i mange Aar Formand for Haandværkerforeningen og Medlem af Byraadet. Foruden den tidligere omtalte Søn Oluf havde han en Datter Henriette - Veninde med mine Søstre, - som blev Læge. Ehlert blev Journalist og Borgmester i Middelfart, Jacob var ved Postvæsnet, Bessermann og en yngre Søster var Jernbaneassistenter. 
+Læderhandlerens eneste Søn blev Lærer, men døde i en ung Alder. 
+Kæmneren havde en Søn, som Vilhelm ["som" overstreget. "Vilhelm" indsat over linjen] blev Sagfører og havde noget med "bedre Byggeskik" at gøre og gift med Ellen Hørup. Man sagde, at han var Studenten i Visen om Amanda. Denne var Datter af en Uhrmager Kragh i Kerteminde og Søster til Skuespillerinden
+[39]
+Fru Krag-Møller. Kæmneren havde desuden to Døtre Amanda Alma ["manda" overstreget. Overlinjen er indsat "lma"] og Ida. Alma blev gift med William Wandahl, Maler og senere Regissør ved Dagmarteatret. Hun var selv Skuespillerinde. Wandahl inspirerede mig til mit Livs første Maleri. Da jeg saa ham male Lundsgaard Klint, fik jeg Lyst til at prøve det samme. Jeg opbevarer Billedet. 
+Fader var musikalsk og havde en god Sangstemme. En Tid deltog han i Korsang hos Pastor Niels Lindberg. Noder kendte Fader ganske vist ikke. I min tidligste Barndom spillede han lidt Harmonika, men nu begyndte han ogsaa at gnide Fiolen, og det varede ikke længe før han kunde spille Melodier og Danse efter Øret, saa jeg blev helt distanseret. Nu fik Fader Lyst til at lave Violiner. Han byggede flere, og nogle var da til at bruge, saaledes at vi kunde spille Duetter. Fader lavede selv anden Stemme. 
+[40]
+Første Gang jeg spillede offentligt, var i "Den selskabelige Forening." Jeg fik Lampefeber, - saa Benene rystede og Buen vibrerede. Det var nok en køn Forestilling.
+Efterhaanden tabte jeg Lysten og vilde holde op med Musiken, men mine Forældre tvang mig heldigvis til at fortsætte. Jeg husker, at Moder sagde: "Du vil en Gang komme til at takke os for, at vi ikke lod Dig slippe." Og det maatte jeg siden sande. Musiken har altid været min store Kærlighed.
+Paa Langegade, hvor der nu er Cykelforretning og Biograf, boede Morbroder Martin. Sammen med sin Svigerfader P. Nielsen under Firmanavn "Nielsen &amp;amp; Larsen" og senere alene "M.F. Larsen" drev han en Købmandshandel med Kolonialvarer, Korn og Foderstoffer, Kul og Brædder. Desuden drev han ogsaa Landbrug. 
+I de gamle Købmandsgaarde skete saa meget, som kunde interessere en Dreng. Til Butiken hørte en "Skænkestue", hvor Landboerne kunde faa en Drik. Ligesom der sad en Kone og solgte Wienerbrød - her "Marie Brødkone" - og lavede Kaffe til Kunderne. Paa Disken stod en Tønde med
+[41]
+Tobak til behagelig Afbenyttelse. 
+Ved særlige Lejligheder kom der mange Mennesker til Byen f. Eks. til Markeder og Dyrskuer og navnlig til Folketingsvalg. Folk skulde ogsaa handle i Byen, da Brugsforeninger endnu ikke var opfundne, og da der hverken var Jernbane eller Cykler, var man henvist til Hestekøretøjer. Paa saadanne Dage vrimlede det med Vogne og Heste i Købmandsgaarde og paa Gader. De større Firmaer Elias B. Muus, I.A. Larsen, M.F. Larsen og Norden havde store Stalde for Gæsterne, og Tornøes Hotel og Gæstgivergaarden, hvor nu Banken og Sparekassen er, tog ogsaa deres Del af Invationen; men det forslog ikke ved en saadan Lejlighed. 
+Morbroder Martin havde 6 Børn: Peter, som var paa Alder med mig, Thea, Helga, Martha, Valdemar og Alfred. Det var rare Børn, men ikke saa godt begavede og til Tider lidt drilagtige. Jeg husker, at vi besøgte dem, før vi flyttede til Kerteminde. Peter havde en Gyngehest betrukken med rigtigt Skind og med Saddel og Stigbøjler. Det var en Oplevelse at
+[42]
+ride paa den! De havde den Gang Lejlighed paa 1_ste_ Sal, og Morbroders Svigerfader boede i Stuen. Da denne blev Enkemand flyttede de ned og han fik et Værelse hos dem. "Onkel", som de kaldte ham, blev lam, og i de sidste Aar laa han i Sengen eller blev kørt i Rullestol. Han blev behandlet med storÆrefrygt. "Moster" Hanne var hans Plejebarn. Hun kunde godt lide mig og saa gerne, at jeg kom og legede med Peter. Hun havde altid morsomme Ideer til at beskæftige os. Engang fandt hun paa, at jeg skulde bo hos dem i 8 Dage i Sommerferien uden at komme hjem i den Tid. Det var morsomt. Morbroder havde jo et mindre Landbrug med en halv Snes Køer og to Spand Heste, og Høsten var en livlig Tid. Vi stod tidligt op, og spiste Davre Øllebrød sammen med Folkene. De fik Spegesild til. Øllebrødet var tykt med Klumper og uden Sukker. Det har nok været lidt svært at faa ned. Vi kørte med, naar Kornet blev kørt ind, og om Eftermiddagen blev vi sendt i Marken med "Mellemmadden" og Æbleskiver til Folkene. Hjemmebrygget Øl fik de i en "Lejle" - en flad Tønde, som
+[43]
+gik paa Omgang. Man drak af Spunshullet. Peter havde en lille Vogn, som blev forspændt med deres store Hund "Kronvald" senere "Unkas", og saa kørte vi. Hunden brugtes ogsaa til at trække Malkevognen, naar Køerne blev malkede i Marken. Det var ellers almindeligt, at Malke-Piger eller Konen ar Mælkebøtten paa Hovedet, og samtidig strikkede hun.
+Undertiden fik vi Lov at ride, naar Hestene skulde til eller fra Marken. Saa morede det Karlene at faa dem til at trave, og da gjaldt det om at holde fast i Manken, og det gav nogle fæle Stød, saa man blev øm bag i. Eller vi jalp med at trække Køerne hjem, naar det blev koldt om Natten. I Begyndelsen var jeg lidt ængstelig, men jeg maatte jo vise, at jeg var en rask Karl.
+I en Baggaard, hvorder var Kullager, stod et gammelt Valnøddetræ, som vi besøgte flittigt i den Tid, Nødderne var modne. I Butikken var der ogsaa morsomt. En Gang ugentligt blev der lavet Papirsposer,
+[44]
+og vi hjalp med at klistre dem. Og saa vankede der Bolsjer, eller vi fik Lov til at købe et Stykke Wienerbrød hos Marie Brødkone, som sad og strikkede paa en Tønde ved Døren. I Kontoret var Morbroder gerne optaget, da han selv førte Bøgerne. Om Aftenen blev de store Folianter og Pengekassen anbragt i Pengeskabet, som var indmuret i Skorstenen. 
+I Gaarden stod to gamle Linde og en udvendig Trappe med Tag over førte op til første Sals Køkken. ["s" i slutningen af "Sal" og "Køkken" er indsat med blyant]
+I Mælkekælderen hjalp vi med at kærne Smør. Det var jo for Andelsmejerierne. En Fest var det, naar der blev slagtet Gris, og vi fik sorte Pølser.
+Morbroder var temmelig tavs, men kunde godt være morsom. Han kunde være "lun", som Fynboerne siger.
+Om Aftenen fik vi undertiden en Køretur f. Eks. til Maale Bakke eller til Kærby Bakke. eller Fjorden rundt.
+Hos Morbroder boede i nogle Aar Skolemanden Kristen Kolds Enke og to Døtre paa 1ste Sal. [ordene fra "eller" til og med "Sal" indsat med blå kuglepen]
+[45]
+Vi kom meget sammen med Købmand Hans Christensens og deres tre Drenge: Frode, Aage og Valdemar. I det gamle Bindingsværkshus med Loftsbjælker i Stuerne var der meget hyggeligt. Det brændte senere. I Butikken som den Gang hovedsagelig var Skibshandel, stod Fiskerne gerne og snakkede og vendte Skraaen i Munden. Christensens Broder, som var Fisker, optraadte som Karl og Altmuligmand i Forretningen. Købmand Christensen havde som Barn paadraget sig en Hofteskade, som han led meget under, og han gik meget daarligt. Jeg husker en Gang, da Bebs i 2-3 Aarsalderen sad ved Vinduet og hilste paa en forbipasserende, og vi spurgte hende, hvem det var, at hun svarede: " det var enten Fru Thalbister eller Købmand Christensen". De haltede begge. Ligesom mine Forældre og Moders Slægt var han Medlem af Valgmenigheden og var meget kirkeligt og socialt interesseret.
+Fru Chr. var Datter af en Organist Skaarup i Nykøbing Falster. Hun var meget livlig og havde en prægtig Sangstemme. Hun tog
+[46]
+gerne Del i vore Lege. Da vi blev lidt ældre, spillede vi Komedie paa vores Loft og jeg lavede Dekorationerne. Vi spillede "Peter sidder over" med mig i Titelrollen, flere af Hostrups Komedier: "Soldaterløjer", "Intrigerne" - - 
+Hans Christensen stiftede en Husflidsforening og oprettede en Husflidsskole. I "Snitteskolen", som vi sagde, tilbragte vi mange fornøjelige Aftener om Vinteren. Lærere var en Snedker Bom og en Snedker og Billedskærer fra Revninge. Det flotteste Arbejde lavede Johannes Larsen: et Brædt til at hænge Jagtgeværer paa, forsynet med et fremstaaende Gemsehoved og Egeløv. Jeg lavede forskelligt med Løvsav blandt andet en Sykurv og et Pibebrædt med udskaarne Egeblade. Jeg opnaaede en 1_ste_ Præmie med Certifikat og en Bog. 
+Allerede som Barn interesserede Johannes Larsen sig for Fugle. Han lavede gode Fugletegninger, fangede Fugle og skød Fugle. Han havde en fin Samling af Fugleskind og Æg. Selv havde jeg ogsaa en lignende men mindre Samling. Desuden samlede jeg paa Insekter, Mønter, Oldsager og Aviser. En Avis fra 1700 og noget var det fornemste Stykke.
+[47]
+Paa Fødselsdage gjorde vi tit smaa Udflugter med Moder og Kammerater til Klinten eller Skoven. Undertiden gik vi til "Jomfruhøjen," hvor Sagnet fortalte, at der havde staaet et Taarn, og en Jomfru var bleven indmuret deri. Vi havde naturligvis Madkurv med, for det var jo en vigtig Ting.
+Vi havde en god og dygtig Moder, som sled og sparede for at holde Hjemmet oppe, naar Faders Indtægter undertiden var smaa. Hvad vores kære Moder har betydet for os, kan ikke beskrives. Vi havde ogsaa en god og kærlig Fader, som var dygtig i sit Fag. (Jeg har nogle af hans Arkitekturtegninger fra den Tid, han gik i teknisk Skole.)
+Fader blev snart valgt ind i Bestyrelserne for Haandværkerforeningen, Den selskabelige Forening og Pavillonselskabet. Den selskabelige Forening virkede om Vinteren ved forskellig Underholdning og Baller. Jeg husker nogle Tableuer, hvori jeg deltog og hvor Fader læste Æventyr. Pavillonselskabet holdt Baller om Sommeren i Skovpavillonen ved "Louisenlund." Saa var der kulørte Lamper i Træerne,
+[48]
+og Havnefoged Christensen i Diplomatfrakke og hvide Handsker førte Dansen op. Et lille Orkester spillede under Ledelse af Organist Ibsen. Han var en dygtig Klaverspiller, men med sine sære Fagter og sin mærkelige ranglede Fremtoning vakte han ufrivillig Munterhed. Paa Grund af sinpibende Stemme kaldtes han "Pip pip." 
+Moder havde en Søster Katrine Larsen kaldet Trine, som var ugift og havde et Bageri i "Bagergaarden," som tilhørte Morbroder Jeppe. Hendes Broder var Den ældste Broder hed ["Hendes Broder var" overstreget. "Den ældste Broder hed" indsat over linjen] Jakob. Han var Gartner og senere Inspektør paa Godset Birkelse i Vendsyssel. Han var en myndig Mand og færdedes altid til Hest paa de udstrakte Jorder. Hans kone hed Stine, og de havde 3 Børn: Ida (Adelaide), Erik og Laurits. (Denne kendte jeg bedst. Han lærte Handel hos Morbroder Jeppe og var senere ansat der. Han blev gift med en Datter af Skomager Holbech, Caroline, og fik en Forretning i Odense.) Saa var der de tidligere nævnte Brødre Jeppe Andreas og Martin Frederik. Anton var Saddelmager og var gift og bosat i Zwickau i Sachsen i en Aarrække. Paa sine ældre Dage kom han hjem og fik Ophold hos sin Broder Jeppe indtil sin 
+[49]
+Død. Urban havde 2 Sønner: Urban, som var Elektrikker og ansat ved Sukkerkogeriet i Odense, og Aage, som blev Direktør for Slagteriet i Svendborg.
+En Tid var vor Fornøjelse Søndag Morgen at aflægge Besøg i Moster Trines Bageri, hvor Bager Madsen lavede de lækre Konditorkager. Der faldt altid noget af, især naar Napoleonskagerne blev skaaret til. Samme Bager Madsen var en stor Skakspiller, og i Pauserne sad han altid og løste Skakopgaver eller lavede Opgaver til Bladene. Men i sin Optagethed glemte han undertiden Brødet i Ovnen. Han blev gift med Mosters unge Pige Andrea og overtog Bageriet, da Moster blev syg. Ved at puffe Skuffer ind med Knæet havde Moster beskadiget Knæskallen, saa hun blev sengeliggende i længere Tid og længe maatte bruge Krykker. I den Tid boede hun hos os. Hun havde ogsaa andre Svagheder, for hun tog stadig Piller, og for at faa dem til at glide ned, gned hun sig paa Halsen. Om det hjalp, ved jeg ikke, men det saa komisk ud. Paa sine ældre Dage blev hun rask til Bens, og hun var 95, da
+[50]
+hun døde.
+Blandt Jernstøber Møllers 9 Børn var det især Karl og Johan jeg leede med. Karl interesserede sig for alt i Naturen. (Han blev fotograf og giftede sig med Heino Gads Datter Anna. Han havde Forretning i Kerteminde i flere Aar, og rejste derefter til Amerika.) Vi strejfede meget i Skov og ved Strand for at finde noget mærkeligt. Min lille Broder Erhard vilde gerne med paa vore Ture; men da det ikke passede os med en saadan Klods om Benet, forsøgte vi paa forskellig Maade at slippe af med ham ved at købe os fri eller ved at skræmme ham med Løver og Tigre og lignende. Det lykkedes ikke altid, og en Gang var han med paa en lang Vandring langs Stranden til Stavreshoved. Det var en anstrengende Tur for den lille Fyr, og Moder var da ogsaa rystet, da hun hørte det. Han var 7 1/2 Aar yngre end jeg. Sjældne Ting fandt vi saamænd aldrig udover forstenede Søpindsvin og "Vettelys." Ja, engang fandt vi en "Strandvasker" Liget af en Fisker. Han saa uhyggelig ud, blaa og opsvulmet.
+[51]
+I Udkanten af Lundsgaard Skov, hvor vi var paa Jagt efter Hugorme opdagede vi en Dag, at der var ophængt "Doner" i Hegnet, Løkker af Hestehaar til Fangst af "Kramsfugle" - Drosler og Solsorter. Lokkemaden var Rønnebær, der var anbragt saadan at Fuglene kunde hænge sig i Løkken. Vi betragtede dem meget interesseret, da Skytten paa Lundsgaard pludselig overraskede os. Han troede, vi vilde stjæle Fuglene, - der var forresten ingen i Fælderne -, han truede os, og befalede os at gaa med op paa Slottet. Vi rystede af Skræk, men fik dog snart Lov til at gaa.
+Af Husdyr havde vi Høns og en Kat. En Gang fik jeg af Faders gamle Arbejdsmand i Odense "Per Lausen" (Peter Larsen) et Bur med hvide Mus. En Tid havde jeg Turdelduer, en tam Raageunge, Marsvin og Pindsvin.
+Tit havde vi Storm med Højvande, saa vort Hus var helt omgivet af Vand, og vi kun ved Hjælp af en Pram kunde komme i Forbindelse med Omverdenen. Saa blev Fiskergade oversvømmet og Klintevejen blev ødelagt af Bølgerne. Paa den anden Side Klinten, maatte
+[52]
+Vejen til sidst flyttes længere ind i Landet. Hos os naaede Vandet dog aldrig ind i Stuerne. 
+Da Morbroder Jeppes Hus blev bygget om, boede Familien i Huset ved Siden af os. Det laa lavere end vort, og en Aften ved Højvande kom Morbroder Urban med lange Støvler paa og bar Familien over til os. I Spænding ventede vi om Natten paa, at Strømmen skulde vende og Vandet begynde at falde. 
+En Søndag om Efteraaret var hele Familien paa Nøddetur. Det morede os altid. Hver havde sin Pose, og Fader trak Grenene ned med sin Stok. Saa gjaldt det om, hvem der kunde faa flest. Naar vi kom hjem, blev Haserne pillet af, og Nødderne blev lagt til Tørring paa Loftsgulvet. En Gang var der kommen en Rotte op paa Loftet, og jeg hørte om Natten ustandselig Traven frem og tilbage. Om Morgenen viste det sig, at de fleste Nødder var forsvundne; men vi fandt hurtigt Gemmesteder, og Rotten gik i en Fælde.
+Der var tre Politibetjente i Byen: Klokker, Nielsen og Larsen. Den sidste var tillige Arrestforvalter og kaldtes "skæve Laus". Han havde en
+[53]
+tysk Kone og en Datter, Charlotte, som var Byens Skønhedsdronning. 
+Nytaarsaften var der Fest i Gaden. Op og ned ad Langegade drog en Sværm af Børn og unge Mennesker og fyrede "Kinesiske Pistoler," "Skruptudser" og lignende af, mens de sang: "Hurra Pip pip, Hurra for skæve Laus, o ja o ja og sing salia." Undertiden blev en og anden af Demonstranterne anholdt af Betjentene, som assisteredes af den emsige Politi- og Herredsfuldmægtig senere Kæmner Nielsen, kaldet "lille Snus" paa Grund af en Vane med at snøfte.
+De fleste bar Øgenavne den Gang. Den saakaldte Borgervæbning med "Løjtnant" Skomager Niels Bom i Spidsen deltog ogsaa i Ordenens Opretholdelse. I Provisorietiden, da Gendarmerikorpset blev oprettet, fik Kerteminde ogsaa en Trup beredne Gendarmer under Anførsel af en Sergent Rasmussen, som efter Korpsets Opløsning blev Politiassistent for Hindsholm. De lyseblaa var ikke populære, og navnlig Nytaarsaften var de ildesete. De unge Sømænd og Fiskere drillede dem med Fyrværkeri og haanende Tilraab indtil de
+[54]
+red frem med dragne Sabler og ryddede Gaden. Den daværende Borgmester, Politimester og Herredsfoged von ["von" overstreget] Kammerjunker von Lewetzauw ow ["auw" overstreget; "ow" indsat over linjen] holdt sig klogelig i Baggrunden, og Arrestforvareren blev ogsaa undertiden holdt inde, da hans Tilsynekomst kun forøgede Løjerne. Disse var i Almindelighed temmelig harmløse. Ved Hjælp af lange Snore ringede man man med Skibsklokkerne, hejste forskellige Genstande op i Master og Flagstænger og byttede Skilte. Var Politiet ved Havnen, tændtes der Baal i "Friheden" og emvendt. Pumperne paa Gaden med Halm om blev antændt. [Sætningen fra "Pumperne" til og med "antændt" indsat med blyant]
+En aarlig tilbagevendende Begivenhed var Fugleskydningen. Kl. 4 om Morgenen blev Skytterne - og alle andre - vækkede af to Trommeslagere, som gik gennem Gaderne. Den ene var Anders Ottesen, hvis gamle tøndeformede Tromme gjorde et mægtigt Spektakel. Kl. 6 afmarscheredes fra Torvet med Musik og Fane; derefter kom to Smaapiger med Gevinsterne. I Spidsen gik Drejer Tagge med Paraply. Han skulde føre Listen over Skydningerne. Optoget gik nu gennem de
+[55]
+vigtigste Gader for at opsamle Skytterne. Først hentede man naturligvis Fuglekongen, som bar et grønt Skærf med Sølvplader, hvorpaa de tidligere Kongers Navne var indgraveret. De menige bar en Fugl bundet i Knaphullet med et grønt Baand. Efter en Morgenbitter paa Tornøes Hotel gik Turen til Skovanlæget. Her var Fuglen anbragt paa en høj Mast. Den var lavet af Træ med Jernbeslag. Det gjaldt om, at den havde en passende Styrke, saa den kunde holde til hen paa Eftermiddagen. Det er hændt, at den er falden allerede ved Frokosttid, og dermed var Eftermiddagen ødelagt, da Kone og Børn skulde komme og beundre de gæve Skytter. Den har ogsaa været saa stærk, saa Skydningen maatte fortsættes næste Dag, og derved fik mange ikke den rette festlige Afslutning med en ny Konge; ogsaa fordi denne efter gammel Skik skulde spendere en Bolle Punch. 
+Kl. 9 spistes Frokost, hvor Hovedretten var Skinke med Grønærter. Kl. 12 marcherede man atter til Byen og holdt et Par Timers Pause. For enkelte var det i høj Grad til-
+[56]
+trængt.
+Til Skydning anvendtes to gamle Muskedonnere Forladere ["Forladere" indsat over linjen], men enkelte af de yngre Skytter medbragte selv almindelige Rifler. Et Par Mand havde nok at gøre med Ladningen. Fuglen bar i Næbbet en Ring med en Citron. Først skulde Citronen falde af og dernæst Ringen, saa Hovedet, Halsen, Halen, venstre Vinge, højre do og endelig Brystpladen. Gevinsterne var Sølvskeer af forskellig Slags. Brystpladen (Fuglekongen) tilfaldt 6 Spiseskeer, Højre Vinge (Kronprinsen) fik en Potageske. Fader vandt en Gang Potageskeen, som vi senere fik i Brudegave.
+Om Aftenen var der stor Middag med mange Taler og Bal. De andre Præmier var Theskeer og andre Skeer.
+[57]
+Fiskeriet spillede en stor Rolle dengang, saavel som nu. Særlig "Bæltfisket -" Sildefisket i Eftersommeren var vigtigt. Naar det slog fejl, var det en Katastrofe for de fattige Fiskere, og det indvirkede naturligvis for hele Næringslivet i Byen. Motorer kendtes jo ikke, og Vinterfiskeriet foregik fra aabne Joller nær Kysten med Bundgarn spændt ud mellem Pæle, Fiskeri med Kroge og aaleruser. Til Bætfiskeriet brugtes Dæksbaade. Det var et smukt Syn, naar de ca. 80 store Baade med Sejl stod ud af Havnen. Det skete om Eftermiddagen mellem Kl. 1 og 6, alt efter Vejr og Vind. Vinden skulde helst være vestlig og frisk. Undertiden blev det stille undevejs, og hele Flaaden maatte vende om. De store Baade maatte ros, og det gik langsomt. Til Tider kom man først hjem henad Morgenstunden. Saa blev der sunget og snakket fra den ene Baad til den anden. Engang gik vi iland paa Kysten. Men naar der blæste en frisk Vind, sejlede man om Kap, og da var det morsomt at være med. Hver Baad var bemandet med to voksne og en Dreng.
+Morbroder Jeppe havde sammen med Dr. 
+[58]
+Schondel ladet bygge en stor smuk Baad "Louise". Den blev ført af Anders Høj og hans Søn, Rasmus var med som Dreng. Den anden Mand var en Tid lang Jens Høj. Undertiden fik jeg Lov at sejle med, og det var vældig morsomt, skønt jeg gerne blev lidt søsyg og fik Kvalme uden dog at brække mig. Under Sejladsen blev der sunget Sømandsviser og andre Sange, f. Eks. husker jeg "Madam Brøndum siger, det er ingen Skam at ta sig en lillebitte Korndram." Det var gerne et Sted mellem Synshoved og Samsø, at vi gjorde Holdt. Saa blev Masten lagt ned, og en Landterne ["d" i ordet overstreget] blev tændt. Naar Sejlene ikke længere stivede Baaden af, begyndte den rigtig at rulle i Bølgerne. 
+Nu blev Garnene "givet." De var bundet sammen i en lang Række og fyldte Lasten. Garnenes ene Side var besat med Korkstykker og den anden med Sten, for at holde dem lodret i Vandet. Med Mellemrum blev der anbragt "Vejere" (Vagere) Bøjer med Flag. Garnene drev nu med Strømmen og trak Baaden med sig. Retningen bestemtes af om der var "Norden eller sønden Vande." Nørrevande ["Nørrevande" indsat efter linjen med kuglepen]
+Overalt saas Lanterner. Det var ikke alene fra Kerteminde, men ogsaa fra andre Byer kom der
+[59]
+Baade. En Mand holdt Vagt, og de andre gik til Køjs. Forude var et Lukaf for "Makkeren" og Drengen og agter en Kahyt til Føreren. Der skulde jeg ogsaa sove, men jeg foretrak gerne at blive paa Dækket trods Kulden, da jeg ikke kunde tage Lugten af Olietøj og den beklumrede Luft i det lille Rum.
+Kom der et større Ski i faretruende Nærhed, blev der tændt Blus for at advare. Men det hændte, at en Damper alligevel sejlede ind i Garnene og skar dem over eller slæbte bort med dem, og saa var det vanskeligt at faa fat i dem igen. 
+Kl. 1-2 skulde Garnene atter hales ind. Det var et ["et" overstreget] anstrængende. Det var jo nemlig Baaden, der skulde trækkes op mod en til Tider krap Sø, og "Louise" var en stor tung Baad. Men Jens Høj havde gode Armkræfter, saa det gik. Nu var det spændede, om der var Sild i Garnene. Naar der var mange, var det en Fornøjelse at se dem blinke og sprælle, idet de kom op af Vandet. Efterhaanden blev Garnene ordnede pænt i Lasten af Fører og Dreng. Saa blev Masten rejst og Sejlene sat, og der blev Tid til Morgenmad og en Kop
+[60]
+varm Kaffe - dog uden Sukker og Fløde. Tidlig om Morgenen var vi igen i Havn, og her ventede de respektive Koner med Morgenkaffe. 
+I godt Vejr blev det overdraget mig at sejle Baaden hjem, mens de andre fik sig en lille Lur. Det var jeg stolt af. 
+Saa skulde Sildene pilles af Garnene og disse skilles og tørres. Det skulde nu vise sig, hvor mange "Volle" (Ol) der var fanget. En Gang var der saa mange, at nogle af Garnene maatte efterlades paa Fangstpladsen til senere Afhentning. Til andre Tider var der kun til Middagsmaden. Tørringen foregik hovedsaglig paa Feden, som var helt dækket med Garn. Vi havde et Stillads til at hænge dem paa, saa fyldte de ikke saa meget. Det var ogsaa mere praktisk, naar de skulde renses for Tang. I Stormvejr kunde de være saa fulde af "Skidt" og saa sammensnoede, at det tog et Par Dage at faa dem i Orden. Vi Børn hjalp gerne med.
+Efter Middag fik man travlt med at faa Garnerne i Baaden og sat ["sat" overstreget] Sten bundet paa igen. ("lønne.") Naar der skulde sejles ud, tøvede man lidt, indtil endelig en tog Mod til sig og satte Sejl; saa fik
+[61]
+de alle travlt. Der blev et syndigt Virvar i Havnen, indtil de kom fri af hinanden. 
+Foraarssilden var ikke værdsat den Gang. Den var for mager. Ofte kom Bønderne og hentede hele Læs til Gødning. Torsken duede kun, naar der var r i Maanedens Navn, ligesom der heller ikke maatte spilles Kort i andre Maaneder. (Der var ca. 80 Bæltsbaade.) [("Der var ca. 80 Bæltsbaade.") overstreget]
+For os Drenge var det en Begivenhed, naar der kom Soldater fra Odense og Nyborg. Jeg husker særlig en Efteraarsmanøvre, da der blev skudt i Gaderne og vi fik fri fra Skolen. Kampen trak sig syd paa over Broen, og vi fulgte med helt til Davinde. Men omsider maatte vi jo se at komme hjem igen, hvad der ikke var nær saa morsomt gennem Pløje- og Stubmarker. 
+En Gang imellem laante Fader et Køretøj hos en af Svogrene, og vi kørte en Tur til Rønninge eller til Ravnholt og vel ["vel" overstreget] ogsaa til Hjallelse. I Rømninge ninge ["ninge" indsat med blyant over linjen] havde Fader nogle Slægtninge, to eller tre Skræderfamilier. De besøgte os kun, naar der var Rigsdagsvalg. Vort Besøg gjaldt Krebsefangst, og om Aftenen spiste vi Krebs. 
+[62]
+Ved Herregaarden Ravnholt i Midtfyn boede Moders Moster Tante Stine. Hun havde været gift med en Kusk der paa Gaarden og havde et lille hyggeligt Hus, hvis Have stødte op til en Skov. Den var jeg lidt bange for selvom en Sang: "det er dog en dejlig Skov, her er ingen Røvere," saa kunde man jo aldrig vide - -
+Naar vi kørte hjem om Aftenen var det ikke let at finde Vej. Det var for det meste Biveje, som snoede sig paa den mest forvirrende Maade. For at læse Vejviserne, maatte Fader rive Tændstikker, og undertiden viste det sig, at vi var paa en forkert Vej, saa at vi maatte tilbage igen. 
+Mange Steder var der slet ingen Vejskilte; saa var der ikke andet at gøre, hvis der da ikke var Mennesker i Nærheden, og e fleste var gaaet til Ro paa den Tid, saa var der kun den Udvej at lade Hesten bestemme Retningen. Tit var den klogere paa det Punkt, end vi andre.
+En Gang havde vi lejet et Vognmandskøretøj med en stædig Hest. Den blev pludselig staaende, naar det passede den at hvile lidt, og saa var den ikke til at drive af Stedet, før den selv fik Lyst. Men paa Hjemvejen var Hestene altid
+[63]
+mere villige, saa længtes de efter deres Baas. 
+Det var en af de store Begivenheder, naar vore tre Familier foretog Køreture sammen f.Eks. Fjorden rundt og havde Madkurve med. Men især den aarlige Turtil Hjallelse glædede vi os til. Det var Mormoder vi besøgte, saa længe hun boede der. De sidste Aar tilbragte hun i Kerteminde hos Morbroder Jeppe. Vi kørte med tre Char à bancer og et Par mindre Vogne. Morbroder Martin havde et Par kønne Graaskimler, og Morbroder Jeppe et Par fine Køreheste, en sort og en brun, og forøvrigt maatte Arbejdshestene holde for. Naar de fik sværtet Hovene og blev striglet og fik noget pænt Seletøj paa, saa de ganske godt ud. De kunde blive helt vigtige og kaade, naar de skulde køre "til Stads." 
+Da Turen var paa 3 172 Mil, blev der bedet undervejs i Geels Kro. Det var især for Hestenes Skyld, men vi andre kunde ogsaa trænge til at rette Benene og faa lidt Mad. Humøret var højt, og der blev sunget og raabt Vittigheder fra den ene Vogn til den anden. Selv Morbroder Martin, som til daglig var temmelig faamælt, kunde blive morsom og gennem alt
+[64]
+hørtes Morbroder Urbans friske karakteristiske Latter. (Hørr hørr). Han var en god Tegner ["Han var en god Tegner" indsat efter linjen med blyant]
+En de Mylius, stamherre til Rønningesøgaard boede en Sommer i "det lange Hus" ved Siden af os, i den Lejlighed vi tidligere havde haft. Hans Kone var fra Skotland, og de talte altid engelsk sammen. Det var en meget tiltalende Dame, men vist ikke af adelig Herkomst, hvad hendes Svigermoder nok ikke var saa glad for.</t>
   </si>
   <si>
     <t>1949-03-12</t>
   </si>
   <si>
     <t>Ena -
 Harriet Afzelius
 Axel Beck
 Henrik Bichel
 Peter Bichel
 Otto  Fischer
 Johannes Hohlenberg
 Alhed Larsen
 Marie Larsen
 Axel  Müller
 Peter Rohde
 Thorkild Roose
 Ellen  Sawyer
 Janna Schou
 Christine Swane
 Fritz Syberg</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Agnes, Peter, Edel, Ena og Lehmanns var.</t>
   </si>
@@ -7770,59 +8252,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/y1Lg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IKO1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cQkh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KITS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yEEe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dDEX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d1jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AWGP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DCwL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RUmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NAP2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3pnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Or10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBEg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DuLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BYMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1s50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Hvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xoEv8DH4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U97nCp7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/L4o5w43Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OJcBdZEP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/akE715Ei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Q4C5h7Kk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GiJOu0Cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ffrH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rc8Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6kUb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EJLN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rHUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wRFlJE6O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nrPT3ZVT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aBsVe7OZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lymun1vs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cYLt9V6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3Z5o835V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CVNAu5Bk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qvTz6ZyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/14rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1PD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b8wj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/deAq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4gyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AthZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ihaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PNXE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wDJV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pLM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IL3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opQe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/baF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F6m1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9pbL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dfkr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i36C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lul7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P6rt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GNMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LDJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vL8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n1Xs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b0dL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RIgZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3dkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p2AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkUx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkuE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l7zx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cmc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mgB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fo20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0jIO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nlNE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LwFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J1od" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzdS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kww0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JSMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i0jC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ws90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rLbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wjod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hx17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qXs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cB31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZKsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rqX8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xyB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3tu3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OauH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/y1Lg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IKO1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cQkh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KITS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yEEe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dDEX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d1jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AWGP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DCwL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RUmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NAP2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3pnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Or10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBEg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DuLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BYMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1s50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Hvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xoEv8DH4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U97nCp7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/L4o5w43Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OJcBdZEP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/akE715Ei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Q4C5h7Kk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GiJOu0Cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ffrH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rc8Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6kUb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EJLN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rHUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wRFlJE6O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nrPT3ZVT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aBsVe7OZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lymun1vs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cYLt9V6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3Z5o835V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CVNAu5Bk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qvTz6ZyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/14rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1PD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b8wj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/deAq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4gyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AthZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ihaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PNXE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wDJV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pLM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IL3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opQe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/baF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F6m1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9pbL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8A4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dfkr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i36C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lul7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P6rt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GNMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LDJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vL8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n1Xs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b0dL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RIgZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3dkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p2AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkUx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkuE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l7zx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cmc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mgB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fo20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0jIO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nXVy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nlNE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LwFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J1od" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzdS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kww0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JSMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i0jC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ws90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rLbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wjod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hx17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qXs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cB31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZKsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rqX8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xyB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3tu3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OauH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M147"/>
+  <dimension ref="A1:M150"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -11555,2818 +12037,2955 @@
       </c>
       <c r="I83" s="5" t="s">
         <v>562</v>
       </c>
       <c r="J83" s="5" t="s">
         <v>563</v>
       </c>
       <c r="K83" s="5" t="s">
         <v>564</v>
       </c>
       <c r="L83" s="6" t="s">
         <v>565</v>
       </c>
       <c r="M83" s="5" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
         <v>567</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>16</v>
+        <v>378</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>370</v>
       </c>
       <c r="E84" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H84" s="5" t="s">
         <v>568</v>
       </c>
-      <c r="I84" s="5" t="s">
+      <c r="I84" s="5"/>
+      <c r="J84" s="5" t="s">
         <v>569</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
       <c r="K84" s="5" t="s">
         <v>570</v>
       </c>
       <c r="L84" s="6" t="s">
         <v>571</v>
       </c>
       <c r="M84" s="5" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
         <v>573</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>225</v>
+        <v>16</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>189</v>
+        <v>370</v>
       </c>
       <c r="E85" s="5" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>17</v>
+      </c>
+      <c r="F85" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H85" s="5" t="s">
         <v>574</v>
       </c>
       <c r="I85" s="5" t="s">
         <v>575</v>
       </c>
       <c r="J85" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="K85" s="5" t="s">
         <v>576</v>
       </c>
-      <c r="K85" s="5" t="s">
+      <c r="L85" s="6" t="s">
         <v>577</v>
       </c>
-      <c r="L85" s="6" t="s">
+      <c r="M85" s="5" t="s">
         <v>578</v>
-      </c>
-[...1 lines deleted...]
-        <v>579</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="D86" s="5" t="s">
         <v>189</v>
       </c>
-      <c r="D86" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E86" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="F86" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="G86" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H86" s="5" t="s">
+        <v>580</v>
+      </c>
+      <c r="I86" s="5" t="s">
         <v>581</v>
       </c>
-      <c r="F86" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H86" s="5" t="s">
+      <c r="J86" s="5" t="s">
         <v>582</v>
       </c>
-      <c r="I86" s="5" t="s">
+      <c r="K86" s="5" t="s">
         <v>583</v>
       </c>
-      <c r="J86" s="5" t="s">
+      <c r="L86" s="6" t="s">
         <v>584</v>
       </c>
-      <c r="K86" s="5" t="s">
+      <c r="M86" s="5" t="s">
         <v>585</v>
-      </c>
-[...4 lines deleted...]
-        <v>587</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C87" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="D87" s="5" t="s">
         <v>225</v>
       </c>
-      <c r="D87" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E87" s="5" t="s">
-        <v>355</v>
+        <v>587</v>
       </c>
       <c r="F87" s="5" t="s">
-        <v>537</v>
+        <v>510</v>
       </c>
       <c r="G87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H87" s="5" t="s">
+        <v>588</v>
+      </c>
+      <c r="I87" s="5" t="s">
         <v>589</v>
       </c>
-      <c r="I87" s="5" t="s">
+      <c r="J87" s="5" t="s">
         <v>590</v>
       </c>
-      <c r="J87" s="5" t="s">
+      <c r="K87" s="5" t="s">
         <v>591</v>
       </c>
-      <c r="K87" s="5" t="s">
+      <c r="L87" s="6" t="s">
         <v>592</v>
       </c>
-      <c r="L87" s="6" t="s">
+      <c r="M87" s="5" t="s">
         <v>593</v>
-      </c>
-[...1 lines deleted...]
-        <v>594</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E88" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F88" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H88" s="5" t="s">
+        <v>595</v>
+      </c>
+      <c r="I88" s="5" t="s">
         <v>596</v>
       </c>
-      <c r="I88" s="5" t="s">
+      <c r="J88" s="5" t="s">
         <v>597</v>
       </c>
-      <c r="J88" s="5" t="s">
+      <c r="K88" s="5" t="s">
         <v>598</v>
       </c>
-      <c r="K88" s="5" t="s">
+      <c r="L88" s="6" t="s">
         <v>599</v>
       </c>
-      <c r="L88" s="6" t="s">
+      <c r="M88" s="5" t="s">
         <v>600</v>
-      </c>
-[...1 lines deleted...]
-        <v>601</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E89" s="5" t="s">
-        <v>486</v>
-[...4 lines deleted...]
-        </is>
+        <v>355</v>
+      </c>
+      <c r="F89" s="5" t="s">
+        <v>537</v>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H89" s="5" t="s">
+        <v>602</v>
+      </c>
+      <c r="I89" s="5" t="s">
         <v>603</v>
       </c>
-      <c r="I89" s="5" t="s">
+      <c r="J89" s="5" t="s">
         <v>604</v>
       </c>
-      <c r="J89" s="5" t="s">
+      <c r="K89" s="5" t="s">
         <v>605</v>
       </c>
-      <c r="K89" s="5" t="s">
+      <c r="L89" s="6" t="s">
         <v>606</v>
       </c>
-      <c r="L89" s="6" t="s">
+      <c r="M89" s="5" t="s">
         <v>607</v>
-      </c>
-[...1 lines deleted...]
-        <v>608</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="D90" s="5" t="s">
         <v>189</v>
       </c>
-      <c r="D90" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E90" s="5" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-        <v>355</v>
+        <v>486</v>
+      </c>
+      <c r="F90" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H90" s="5" t="s">
+        <v>609</v>
+      </c>
+      <c r="I90" s="5" t="s">
         <v>610</v>
       </c>
-      <c r="I90" s="5" t="s">
+      <c r="J90" s="5" t="s">
         <v>611</v>
       </c>
-      <c r="J90" s="5" t="s">
+      <c r="K90" s="5" t="s">
         <v>612</v>
       </c>
-      <c r="K90" s="5" t="s">
+      <c r="L90" s="6" t="s">
         <v>613</v>
       </c>
-      <c r="L90" s="6" t="s">
+      <c r="M90" s="5" t="s">
         <v>614</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="D91" s="5" t="s">
         <v>225</v>
       </c>
-      <c r="D91" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E91" s="5" t="s">
-        <v>486</v>
-[...4 lines deleted...]
-        </is>
+        <v>346</v>
+      </c>
+      <c r="F91" s="5" t="s">
+        <v>355</v>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H91" s="5" t="s">
+        <v>616</v>
+      </c>
+      <c r="I91" s="5" t="s">
         <v>617</v>
       </c>
-      <c r="I91" s="5" t="s">
+      <c r="J91" s="5" t="s">
         <v>618</v>
       </c>
-      <c r="J91" s="5" t="s">
+      <c r="K91" s="5" t="s">
         <v>619</v>
       </c>
-      <c r="K91" s="5" t="s">
+      <c r="L91" s="6" t="s">
         <v>620</v>
       </c>
-      <c r="L91" s="6" t="s">
+      <c r="M91" s="5" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>189</v>
+        <v>461</v>
       </c>
       <c r="E92" s="5" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>486</v>
+      </c>
+      <c r="F92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H92" s="5" t="s">
+        <v>623</v>
+      </c>
+      <c r="I92" s="5" t="s">
         <v>624</v>
       </c>
-      <c r="I92" s="5" t="s">
+      <c r="J92" s="5" t="s">
         <v>625</v>
       </c>
-      <c r="J92" s="5" t="s">
+      <c r="K92" s="5" t="s">
         <v>626</v>
       </c>
-      <c r="K92" s="5" t="s">
+      <c r="L92" s="6" t="s">
         <v>627</v>
       </c>
-      <c r="L92" s="6" t="s">
+      <c r="M92" s="5" t="s">
         <v>628</v>
-      </c>
-[...1 lines deleted...]
-        <v>629</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>558</v>
+        <v>225</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>225</v>
-[...4 lines deleted...]
-        </is>
+        <v>189</v>
+      </c>
+      <c r="E93" s="5" t="s">
+        <v>355</v>
       </c>
       <c r="F93" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="G93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H93" s="5" t="s">
+        <v>630</v>
+      </c>
+      <c r="I93" s="5" t="s">
         <v>631</v>
       </c>
-      <c r="G93" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H93" s="5" t="s">
+      <c r="J93" s="5" t="s">
         <v>632</v>
       </c>
-      <c r="I93" s="5" t="s">
+      <c r="K93" s="5" t="s">
         <v>633</v>
       </c>
-      <c r="J93" s="5" t="s">
+      <c r="L93" s="6" t="s">
         <v>634</v>
       </c>
-      <c r="K93" s="5" t="s">
+      <c r="M93" s="5" t="s">
         <v>635</v>
-      </c>
-[...4 lines deleted...]
-        <v>637</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>402</v>
+        <v>558</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>370</v>
-[...7 lines deleted...]
-        </is>
+        <v>225</v>
+      </c>
+      <c r="E94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F94" s="5" t="s">
+        <v>637</v>
       </c>
       <c r="G94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H94" s="5" t="s">
+        <v>638</v>
+      </c>
+      <c r="I94" s="5" t="s">
         <v>639</v>
       </c>
-      <c r="I94" s="5" t="s">
+      <c r="J94" s="5" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
       <c r="K94" s="5" t="s">
         <v>641</v>
       </c>
       <c r="L94" s="6" t="s">
         <v>642</v>
       </c>
       <c r="M94" s="5" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
         <v>644</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>558</v>
+        <v>402</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>225</v>
+        <v>370</v>
       </c>
       <c r="E95" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H95" s="5" t="s">
         <v>645</v>
       </c>
-      <c r="F95" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H95" s="5" t="s">
+      <c r="I95" s="5" t="s">
         <v>646</v>
       </c>
-      <c r="I95" s="5" t="s">
+      <c r="J95" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="K95" s="5" t="s">
         <v>647</v>
       </c>
-      <c r="J95" s="5" t="s">
+      <c r="L95" s="6" t="s">
         <v>648</v>
       </c>
-      <c r="K95" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L95" s="6" t="s">
+      <c r="M95" s="5" t="s">
         <v>649</v>
-      </c>
-[...1 lines deleted...]
-        <v>650</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="5" t="s">
+        <v>558</v>
+      </c>
+      <c r="D96" s="5" t="s">
         <v>225</v>
       </c>
-      <c r="D96" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E96" s="5" t="s">
-        <v>355</v>
+        <v>651</v>
       </c>
       <c r="F96" s="5" t="s">
-        <v>537</v>
+        <v>453</v>
       </c>
       <c r="G96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H96" s="5" t="s">
         <v>652</v>
       </c>
       <c r="I96" s="5" t="s">
         <v>653</v>
       </c>
       <c r="J96" s="5" t="s">
         <v>654</v>
       </c>
-      <c r="K96" s="5" t="s">
+      <c r="K96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L96" s="6" t="s">
         <v>655</v>
       </c>
-      <c r="L96" s="6" t="s">
+      <c r="M96" s="5" t="s">
         <v>656</v>
-      </c>
-[...1 lines deleted...]
-        <v>657</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E97" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F97" s="5" t="s">
-        <v>581</v>
+        <v>537</v>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H97" s="5" t="s">
+        <v>658</v>
+      </c>
+      <c r="I97" s="5" t="s">
         <v>659</v>
       </c>
-      <c r="I97" s="5" t="s">
+      <c r="J97" s="5" t="s">
         <v>660</v>
       </c>
-      <c r="J97" s="5" t="s">
+      <c r="K97" s="5" t="s">
         <v>661</v>
       </c>
-      <c r="K97" s="5" t="s">
+      <c r="L97" s="6" t="s">
         <v>662</v>
       </c>
-      <c r="L97" s="6" t="s">
+      <c r="M97" s="5" t="s">
         <v>663</v>
-      </c>
-[...1 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>665</v>
+        <v>664</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>16</v>
+        <v>225</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>370</v>
+        <v>189</v>
       </c>
       <c r="E98" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>355</v>
+      </c>
+      <c r="F98" s="5" t="s">
+        <v>587</v>
       </c>
       <c r="G98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H98" s="5" t="s">
+        <v>665</v>
+      </c>
+      <c r="I98" s="5" t="s">
         <v>666</v>
       </c>
-      <c r="I98" s="5"/>
       <c r="J98" s="5" t="s">
-        <v>373</v>
+        <v>667</v>
       </c>
       <c r="K98" s="5" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="L98" s="6" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="M98" s="5" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>402</v>
+        <v>16</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>209</v>
+        <v>370</v>
       </c>
       <c r="E99" s="5" t="s">
-        <v>486</v>
+        <v>17</v>
       </c>
       <c r="F99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H99" s="5" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="I99" s="5" t="s">
         <v>672</v>
       </c>
+      <c r="I99" s="5"/>
       <c r="J99" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="K99" s="5" t="s">
         <v>673</v>
       </c>
-      <c r="K99" s="5" t="s">
+      <c r="L99" s="6" t="s">
         <v>674</v>
       </c>
-      <c r="L99" s="6" t="s">
+      <c r="M99" s="5" t="s">
         <v>675</v>
-      </c>
-[...1 lines deleted...]
-        <v>676</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>378</v>
+        <v>402</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>370</v>
+        <v>209</v>
       </c>
       <c r="E100" s="5" t="s">
-        <v>17</v>
+        <v>486</v>
       </c>
       <c r="F100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H100" s="5" t="s">
+        <v>677</v>
+      </c>
+      <c r="I100" s="5" t="s">
         <v>678</v>
       </c>
-      <c r="I100" s="5" t="s">
+      <c r="J100" s="5" t="s">
         <v>679</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
       <c r="K100" s="5" t="s">
         <v>680</v>
       </c>
       <c r="L100" s="6" t="s">
         <v>681</v>
       </c>
       <c r="M100" s="5" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
         <v>683</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>684</v>
+        <v>378</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>209</v>
+        <v>370</v>
       </c>
       <c r="E101" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H101" s="5" t="s">
+        <v>684</v>
+      </c>
+      <c r="I101" s="5" t="s">
         <v>685</v>
       </c>
-      <c r="I101" s="5" t="s">
+      <c r="J101" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="K101" s="5" t="s">
         <v>686</v>
       </c>
-      <c r="J101" s="5" t="s">
+      <c r="L101" s="6" t="s">
         <v>687</v>
       </c>
-      <c r="K101" s="5" t="s">
+      <c r="M101" s="5" t="s">
         <v>688</v>
-      </c>
-[...4 lines deleted...]
-        <v>690</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>225</v>
+        <v>690</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>189</v>
+        <v>209</v>
       </c>
       <c r="E102" s="5" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>17</v>
+      </c>
+      <c r="F102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H102" s="5" t="s">
+        <v>691</v>
+      </c>
+      <c r="I102" s="5" t="s">
         <v>692</v>
       </c>
-      <c r="I102" s="5" t="s">
+      <c r="J102" s="5" t="s">
         <v>693</v>
       </c>
-      <c r="J102" s="5" t="s">
+      <c r="K102" s="5" t="s">
         <v>694</v>
       </c>
-      <c r="K102" s="5" t="s">
+      <c r="L102" s="6" t="s">
         <v>695</v>
       </c>
-      <c r="L102" s="6" t="s">
+      <c r="M102" s="5" t="s">
         <v>696</v>
-      </c>
-[...1 lines deleted...]
-        <v>697</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>684</v>
+        <v>225</v>
       </c>
       <c r="D103" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="E103" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="F103" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="G103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H103" s="5" t="s">
+        <v>698</v>
+      </c>
+      <c r="I103" s="5" t="s">
         <v>699</v>
       </c>
-      <c r="E103" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H103" s="5" t="s">
+      <c r="J103" s="5" t="s">
         <v>700</v>
       </c>
-      <c r="I103" s="5" t="s">
+      <c r="K103" s="5" t="s">
         <v>701</v>
       </c>
-      <c r="J103" s="5" t="s">
+      <c r="L103" s="6" t="s">
         <v>702</v>
       </c>
-      <c r="K103" s="5" t="s">
+      <c r="M103" s="5" t="s">
         <v>703</v>
-      </c>
-[...4 lines deleted...]
-        <v>705</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C104" s="5" t="s">
-        <v>684</v>
+        <v>690</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>699</v>
+        <v>705</v>
       </c>
       <c r="E104" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H104" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="I104" s="5" t="s">
         <v>707</v>
       </c>
-      <c r="I104" s="5" t="s">
+      <c r="J104" s="5" t="s">
         <v>708</v>
       </c>
-      <c r="J104" s="5" t="s">
+      <c r="K104" s="5" t="s">
         <v>709</v>
       </c>
-      <c r="K104" s="5" t="s">
+      <c r="L104" s="6" t="s">
         <v>710</v>
       </c>
-      <c r="L104" s="6" t="s">
+      <c r="M104" s="5" t="s">
         <v>711</v>
-      </c>
-[...1 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>225</v>
+        <v>690</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>461</v>
+        <v>705</v>
       </c>
       <c r="E105" s="5" t="s">
-        <v>486</v>
+        <v>17</v>
       </c>
       <c r="F105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H105" s="5" t="s">
+        <v>713</v>
+      </c>
+      <c r="I105" s="5" t="s">
         <v>714</v>
       </c>
-      <c r="I105" s="5" t="s">
+      <c r="J105" s="5" t="s">
         <v>715</v>
       </c>
-      <c r="J105" s="5" t="s">
+      <c r="K105" s="5" t="s">
         <v>716</v>
       </c>
-      <c r="K105" s="5" t="s">
+      <c r="L105" s="6" t="s">
         <v>717</v>
       </c>
-      <c r="L105" s="6" t="s">
+      <c r="M105" s="5" t="s">
         <v>718</v>
-      </c>
-[...1 lines deleted...]
-        <v>719</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="5" t="s">
-        <v>378</v>
+        <v>225</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>370</v>
+        <v>461</v>
       </c>
       <c r="E106" s="5" t="s">
-        <v>17</v>
+        <v>486</v>
       </c>
       <c r="F106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H106" s="5" t="s">
+        <v>720</v>
+      </c>
+      <c r="I106" s="5" t="s">
         <v>721</v>
       </c>
-      <c r="I106" s="5" t="s">
+      <c r="J106" s="5" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
       <c r="K106" s="5" t="s">
         <v>723</v>
       </c>
       <c r="L106" s="6" t="s">
         <v>724</v>
       </c>
       <c r="M106" s="5" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
         <v>726</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>225</v>
+        <v>378</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>189</v>
+        <v>370</v>
       </c>
       <c r="E107" s="5" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>17</v>
+      </c>
+      <c r="F107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H107" s="5" t="s">
         <v>727</v>
       </c>
       <c r="I107" s="5" t="s">
         <v>728</v>
       </c>
       <c r="J107" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="K107" s="5" t="s">
         <v>729</v>
       </c>
-      <c r="K107" s="5" t="s">
+      <c r="L107" s="6" t="s">
         <v>730</v>
       </c>
-      <c r="L107" s="6" t="s">
+      <c r="M107" s="5" t="s">
         <v>731</v>
-      </c>
-[...1 lines deleted...]
-        <v>732</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D108" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E108" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F108" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H108" s="5" t="s">
+        <v>733</v>
+      </c>
+      <c r="I108" s="5" t="s">
         <v>734</v>
       </c>
-      <c r="I108" s="5" t="s">
+      <c r="J108" s="5" t="s">
         <v>735</v>
       </c>
-      <c r="J108" s="5" t="s">
+      <c r="K108" s="5" t="s">
         <v>736</v>
       </c>
-      <c r="K108" s="5" t="s">
+      <c r="L108" s="6" t="s">
         <v>737</v>
       </c>
-      <c r="L108" s="6" t="s">
+      <c r="M108" s="5" t="s">
         <v>738</v>
-      </c>
-[...1 lines deleted...]
-        <v>739</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>740</v>
+        <v>739</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D109" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E109" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F109" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H109" s="5" t="s">
+        <v>740</v>
+      </c>
+      <c r="I109" s="5" t="s">
         <v>741</v>
       </c>
-      <c r="I109" s="5" t="s">
+      <c r="J109" s="5" t="s">
         <v>742</v>
       </c>
-      <c r="J109" s="5" t="s">
+      <c r="K109" s="5" t="s">
         <v>743</v>
       </c>
-      <c r="K109" s="5" t="s">
+      <c r="L109" s="6" t="s">
         <v>744</v>
       </c>
-      <c r="L109" s="6" t="s">
+      <c r="M109" s="5" t="s">
         <v>745</v>
-      </c>
-[...1 lines deleted...]
-        <v>746</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D110" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E110" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F110" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H110" s="5" t="s">
+        <v>747</v>
+      </c>
+      <c r="I110" s="5" t="s">
         <v>748</v>
       </c>
-      <c r="I110" s="5"/>
       <c r="J110" s="5" t="s">
         <v>749</v>
       </c>
       <c r="K110" s="5" t="s">
         <v>750</v>
       </c>
       <c r="L110" s="6" t="s">
         <v>751</v>
       </c>
       <c r="M110" s="5" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
         <v>753</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D111" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E111" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F111" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H111" s="5" t="s">
         <v>754</v>
       </c>
-      <c r="I111" s="5" t="s">
+      <c r="I111" s="5"/>
+      <c r="J111" s="5" t="s">
         <v>755</v>
       </c>
-      <c r="J111" s="5" t="s">
+      <c r="K111" s="5" t="s">
         <v>756</v>
       </c>
-      <c r="K111" s="5" t="s">
+      <c r="L111" s="6" t="s">
         <v>757</v>
       </c>
-      <c r="L111" s="6" t="s">
+      <c r="M111" s="5" t="s">
         <v>758</v>
-      </c>
-[...1 lines deleted...]
-        <v>759</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>461</v>
+        <v>225</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>225</v>
+        <v>189</v>
       </c>
       <c r="E112" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="F112" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="G112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H112" s="5" t="s">
+        <v>760</v>
+      </c>
+      <c r="I112" s="5" t="s">
         <v>761</v>
       </c>
-      <c r="F112" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H112" s="5" t="s">
+      <c r="J112" s="5" t="s">
         <v>762</v>
       </c>
-      <c r="I112" s="5" t="s">
+      <c r="K112" s="5" t="s">
         <v>763</v>
       </c>
-      <c r="J112" s="5" t="s">
+      <c r="L112" s="6" t="s">
         <v>764</v>
       </c>
-      <c r="K112" s="5" t="s">
+      <c r="M112" s="5" t="s">
         <v>765</v>
-      </c>
-[...4 lines deleted...]
-        <v>767</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C113" s="5" t="s">
+        <v>461</v>
+      </c>
+      <c r="D113" s="5" t="s">
         <v>225</v>
       </c>
-      <c r="D113" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E113" s="5" t="s">
-        <v>355</v>
+        <v>767</v>
       </c>
       <c r="F113" s="5" t="s">
-        <v>537</v>
+        <v>510</v>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H113" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="I113" s="5" t="s">
         <v>769</v>
       </c>
-      <c r="I113" s="5" t="s">
+      <c r="J113" s="5" t="s">
         <v>770</v>
       </c>
-      <c r="J113" s="5" t="s">
+      <c r="K113" s="5" t="s">
         <v>771</v>
       </c>
-      <c r="K113" s="5" t="s">
+      <c r="L113" s="6" t="s">
         <v>772</v>
       </c>
-      <c r="L113" s="6" t="s">
+      <c r="M113" s="5" t="s">
         <v>773</v>
-      </c>
-[...1 lines deleted...]
-        <v>774</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D114" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E114" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F114" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H114" s="5" t="s">
+        <v>775</v>
+      </c>
+      <c r="I114" s="5" t="s">
         <v>776</v>
       </c>
-      <c r="I114" s="5" t="s">
+      <c r="J114" s="5" t="s">
         <v>777</v>
       </c>
-      <c r="J114" s="5" t="s">
+      <c r="K114" s="5" t="s">
         <v>778</v>
       </c>
-      <c r="K114" s="5" t="s">
+      <c r="L114" s="6" t="s">
         <v>779</v>
       </c>
-      <c r="L114" s="6" t="s">
+      <c r="M114" s="5" t="s">
         <v>780</v>
-      </c>
-[...1 lines deleted...]
-        <v>781</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E115" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F115" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H115" s="5" t="s">
+        <v>782</v>
+      </c>
+      <c r="I115" s="5" t="s">
         <v>783</v>
       </c>
-      <c r="I115" s="5" t="s">
+      <c r="J115" s="5" t="s">
         <v>784</v>
       </c>
-      <c r="J115" s="5" t="s">
+      <c r="K115" s="5" t="s">
         <v>785</v>
       </c>
-      <c r="K115" s="5" t="s">
+      <c r="L115" s="6" t="s">
         <v>786</v>
       </c>
-      <c r="L115" s="6" t="s">
+      <c r="M115" s="5" t="s">
         <v>787</v>
-      </c>
-[...1 lines deleted...]
-        <v>788</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
-        <v>789</v>
+        <v>788</v>
       </c>
       <c r="B116" s="5" t="s">
-        <v>790</v>
+        <v>14</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E116" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H116" s="5" t="s">
+        <v>789</v>
+      </c>
+      <c r="I116" s="5" t="s">
+        <v>790</v>
+      </c>
+      <c r="J116" s="5" t="s">
         <v>791</v>
       </c>
-      <c r="I116" s="5" t="s">
+      <c r="K116" s="5" t="s">
         <v>792</v>
       </c>
-      <c r="J116" s="5" t="s">
+      <c r="L116" s="6" t="s">
         <v>793</v>
       </c>
-      <c r="K116" s="5" t="s">
+      <c r="M116" s="5" t="s">
         <v>794</v>
-      </c>
-[...4 lines deleted...]
-        <v>796</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="B117" s="5" t="s">
-        <v>14</v>
+        <v>796</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D117" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E117" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F117" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H117" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="I117" s="5" t="s">
         <v>798</v>
       </c>
-      <c r="I117" s="5" t="s">
+      <c r="J117" s="5" t="s">
         <v>799</v>
       </c>
-      <c r="J117" s="5" t="s">
+      <c r="K117" s="5" t="s">
         <v>800</v>
       </c>
-      <c r="K117" s="5" t="s">
+      <c r="L117" s="6" t="s">
         <v>801</v>
       </c>
-      <c r="L117" s="6" t="s">
+      <c r="M117" s="5" t="s">
         <v>802</v>
-      </c>
-[...1 lines deleted...]
-        <v>803</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
+        <v>803</v>
+      </c>
+      <c r="B118" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C118" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="D118" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="E118" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="F118" s="5" t="s">
+        <v>453</v>
+      </c>
+      <c r="G118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H118" s="5" t="s">
         <v>804</v>
       </c>
-      <c r="B118" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H118" s="5" t="s">
+      <c r="I118" s="5" t="s">
         <v>805</v>
       </c>
-      <c r="I118" s="5" t="s">
+      <c r="J118" s="5" t="s">
         <v>806</v>
-      </c>
-[...1 lines deleted...]
-        <v>793</v>
       </c>
       <c r="K118" s="5" t="s">
         <v>807</v>
       </c>
       <c r="L118" s="6" t="s">
         <v>808</v>
       </c>
       <c r="M118" s="5" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
         <v>810</v>
       </c>
       <c r="B119" s="5" t="s">
-        <v>790</v>
+        <v>14</v>
       </c>
       <c r="C119" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D119" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E119" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F119" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H119" s="5" t="s">
         <v>811</v>
       </c>
       <c r="I119" s="5" t="s">
         <v>812</v>
       </c>
       <c r="J119" s="5" t="s">
         <v>813</v>
       </c>
       <c r="K119" s="5" t="s">
         <v>814</v>
       </c>
       <c r="L119" s="6" t="s">
         <v>815</v>
       </c>
       <c r="M119" s="5" t="s">
         <v>816</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
         <v>817</v>
       </c>
       <c r="B120" s="5" t="s">
-        <v>14</v>
+        <v>796</v>
       </c>
       <c r="C120" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="D120" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="E120" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="F120" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="G120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H120" s="5" t="s">
         <v>818</v>
       </c>
-      <c r="D120" s="5" t="s">
+      <c r="I120" s="5" t="s">
         <v>819</v>
       </c>
-      <c r="E120" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H120" s="5" t="s">
+      <c r="J120" s="5" t="s">
+        <v>799</v>
+      </c>
+      <c r="K120" s="5" t="s">
         <v>820</v>
       </c>
-      <c r="I120" s="5" t="s">
+      <c r="L120" s="6" t="s">
         <v>821</v>
       </c>
-      <c r="J120" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K120" s="5" t="s">
+      <c r="M120" s="5" t="s">
         <v>822</v>
-      </c>
-[...4 lines deleted...]
-        <v>824</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B121" s="5" t="s">
-        <v>14</v>
+        <v>796</v>
       </c>
       <c r="C121" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E121" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F121" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H121" s="5" t="s">
+        <v>824</v>
+      </c>
+      <c r="I121" s="5" t="s">
+        <v>825</v>
+      </c>
+      <c r="J121" s="5" t="s">
         <v>826</v>
       </c>
-      <c r="I121" s="5" t="s">
+      <c r="K121" s="5" t="s">
         <v>827</v>
       </c>
-      <c r="J121" s="5" t="s">
+      <c r="L121" s="6" t="s">
         <v>828</v>
       </c>
-      <c r="K121" s="5" t="s">
+      <c r="M121" s="5" t="s">
         <v>829</v>
-      </c>
-[...4 lines deleted...]
-        <v>831</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
-        <v>832</v>
+        <v>830</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C122" s="5" t="s">
-        <v>225</v>
+        <v>831</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>189</v>
+        <v>832</v>
       </c>
       <c r="E122" s="5" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>486</v>
+      </c>
+      <c r="F122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H122" s="5" t="s">
         <v>833</v>
       </c>
       <c r="I122" s="5" t="s">
         <v>834</v>
       </c>
       <c r="J122" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="K122" s="5" t="s">
         <v>835</v>
       </c>
-      <c r="K122" s="5" t="s">
+      <c r="L122" s="6" t="s">
         <v>836</v>
       </c>
-      <c r="L122" s="6" t="s">
+      <c r="M122" s="5" t="s">
         <v>837</v>
-      </c>
-[...1 lines deleted...]
-        <v>838</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
-        <v>839</v>
+        <v>838</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C123" s="5" t="s">
-        <v>190</v>
+        <v>225</v>
       </c>
       <c r="D123" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E123" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F123" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H123" s="5" t="s">
+        <v>839</v>
+      </c>
+      <c r="I123" s="5" t="s">
         <v>840</v>
       </c>
-      <c r="I123" s="5" t="s">
+      <c r="J123" s="5" t="s">
         <v>841</v>
       </c>
-      <c r="J123" s="5" t="s">
+      <c r="K123" s="5" t="s">
         <v>842</v>
       </c>
-      <c r="K123" s="5" t="s">
+      <c r="L123" s="6" t="s">
         <v>843</v>
       </c>
-      <c r="L123" s="6" t="s">
+      <c r="M123" s="5" t="s">
         <v>844</v>
-      </c>
-[...1 lines deleted...]
-        <v>845</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
-        <v>846</v>
+        <v>845</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C124" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E124" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F124" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H124" s="5" t="s">
+        <v>846</v>
+      </c>
+      <c r="I124" s="5" t="s">
         <v>847</v>
       </c>
-      <c r="I124" s="5" t="s">
+      <c r="J124" s="5" t="s">
         <v>848</v>
       </c>
-      <c r="J124" s="5" t="s">
+      <c r="K124" s="5" t="s">
         <v>849</v>
       </c>
-      <c r="K124" s="5" t="s">
+      <c r="L124" s="6" t="s">
         <v>850</v>
       </c>
-      <c r="L124" s="6" t="s">
+      <c r="M124" s="5" t="s">
         <v>851</v>
-      </c>
-[...1 lines deleted...]
-        <v>852</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
-        <v>853</v>
+        <v>852</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C125" s="5" t="s">
-        <v>225</v>
+        <v>190</v>
       </c>
       <c r="D125" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E125" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F125" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H125" s="5" t="s">
+        <v>853</v>
+      </c>
+      <c r="I125" s="5" t="s">
         <v>854</v>
       </c>
-      <c r="I125" s="5" t="s">
+      <c r="J125" s="5" t="s">
         <v>855</v>
       </c>
-      <c r="J125" s="5" t="s">
+      <c r="K125" s="5" t="s">
         <v>856</v>
       </c>
-      <c r="K125" s="5" t="s">
+      <c r="L125" s="6" t="s">
         <v>857</v>
       </c>
-      <c r="L125" s="6" t="s">
+      <c r="M125" s="5" t="s">
         <v>858</v>
-      </c>
-[...1 lines deleted...]
-        <v>859</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
-        <v>860</v>
+        <v>859</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C126" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E126" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F126" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H126" s="5" t="s">
+        <v>860</v>
+      </c>
+      <c r="I126" s="5" t="s">
         <v>861</v>
       </c>
-      <c r="I126" s="5" t="s">
+      <c r="J126" s="5" t="s">
         <v>862</v>
       </c>
-      <c r="J126" s="5" t="s">
+      <c r="K126" s="5" t="s">
         <v>863</v>
       </c>
-      <c r="K126" s="5" t="s">
+      <c r="L126" s="6" t="s">
         <v>864</v>
       </c>
-      <c r="L126" s="6" t="s">
+      <c r="M126" s="5" t="s">
         <v>865</v>
-      </c>
-[...1 lines deleted...]
-        <v>866</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C127" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D127" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E127" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F127" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H127" s="5" t="s">
+        <v>867</v>
+      </c>
+      <c r="I127" s="5" t="s">
         <v>868</v>
       </c>
-      <c r="I127" s="5" t="s">
+      <c r="J127" s="5" t="s">
         <v>869</v>
       </c>
-      <c r="J127" s="5" t="s">
+      <c r="K127" s="5" t="s">
         <v>870</v>
       </c>
-      <c r="K127" s="5" t="s">
+      <c r="L127" s="6" t="s">
         <v>871</v>
       </c>
-      <c r="L127" s="6" t="s">
+      <c r="M127" s="5" t="s">
         <v>872</v>
-      </c>
-[...1 lines deleted...]
-        <v>873</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
-        <v>874</v>
+        <v>873</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C128" s="5" t="s">
-        <v>402</v>
+        <v>225</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>379</v>
+        <v>189</v>
       </c>
       <c r="E128" s="5" t="s">
-        <v>486</v>
-[...4 lines deleted...]
-        </is>
+        <v>355</v>
+      </c>
+      <c r="F128" s="5" t="s">
+        <v>537</v>
       </c>
       <c r="G128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H128" s="5" t="s">
+        <v>874</v>
+      </c>
+      <c r="I128" s="5" t="s">
         <v>875</v>
       </c>
-      <c r="I128" s="5" t="s">
+      <c r="J128" s="5" t="s">
         <v>876</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
       <c r="K128" s="5" t="s">
         <v>877</v>
       </c>
       <c r="L128" s="6" t="s">
         <v>878</v>
       </c>
       <c r="M128" s="5" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
         <v>880</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C129" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D129" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E129" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F129" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H129" s="5" t="s">
         <v>881</v>
       </c>
-      <c r="I129" s="5"/>
+      <c r="I129" s="5" t="s">
+        <v>882</v>
+      </c>
       <c r="J129" s="5" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="K129" s="5" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="L129" s="6" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="M129" s="5" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C130" s="5" t="s">
-        <v>225</v>
+        <v>402</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>189</v>
+        <v>379</v>
       </c>
       <c r="E130" s="5" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>887</v>
+        <v>486</v>
+      </c>
+      <c r="F130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H130" s="5" t="s">
         <v>888</v>
       </c>
-      <c r="I130" s="5"/>
+      <c r="I130" s="5" t="s">
+        <v>889</v>
+      </c>
       <c r="J130" s="5" t="s">
-        <v>882</v>
+        <v>382</v>
       </c>
       <c r="K130" s="5" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="L130" s="6" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="M130" s="5" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C131" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D131" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E131" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F131" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H131" s="5" t="s">
-        <v>893</v>
-[...1 lines deleted...]
-      <c r="I131" s="5" t="s">
         <v>894</v>
       </c>
+      <c r="I131" s="5"/>
       <c r="J131" s="5" t="s">
-        <v>813</v>
+        <v>895</v>
       </c>
       <c r="K131" s="5" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="L131" s="6" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="M131" s="5" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C132" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D132" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E132" s="5" t="s">
-        <v>486</v>
+        <v>355</v>
       </c>
       <c r="F132" s="5" t="s">
-        <v>581</v>
+        <v>900</v>
       </c>
       <c r="G132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H132" s="5" t="s">
-        <v>899</v>
-[...3 lines deleted...]
-      </c>
+        <v>901</v>
+      </c>
+      <c r="I132" s="5"/>
       <c r="J132" s="5" t="s">
-        <v>901</v>
+        <v>895</v>
       </c>
       <c r="K132" s="5" t="s">
         <v>902</v>
       </c>
       <c r="L132" s="6" t="s">
         <v>903</v>
       </c>
       <c r="M132" s="5" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
         <v>905</v>
       </c>
       <c r="B133" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C133" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D133" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E133" s="5" t="s">
-        <v>486</v>
+        <v>355</v>
       </c>
       <c r="F133" s="5" t="s">
-        <v>581</v>
+        <v>537</v>
       </c>
       <c r="G133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H133" s="5" t="s">
         <v>906</v>
       </c>
       <c r="I133" s="5" t="s">
         <v>907</v>
       </c>
       <c r="J133" s="5" t="s">
-        <v>882</v>
+        <v>826</v>
       </c>
       <c r="K133" s="5" t="s">
         <v>908</v>
       </c>
       <c r="L133" s="6" t="s">
         <v>909</v>
       </c>
       <c r="M133" s="5" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
         <v>911</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C134" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D134" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E134" s="5" t="s">
-        <v>355</v>
+        <v>486</v>
       </c>
       <c r="F134" s="5" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
       <c r="G134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H134" s="5" t="s">
         <v>912</v>
       </c>
       <c r="I134" s="5" t="s">
         <v>913</v>
       </c>
       <c r="J134" s="5" t="s">
         <v>914</v>
       </c>
       <c r="K134" s="5" t="s">
         <v>915</v>
       </c>
       <c r="L134" s="6" t="s">
         <v>916</v>
       </c>
       <c r="M134" s="5" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
         <v>918</v>
       </c>
       <c r="B135" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C135" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="D135" s="5" t="s">
         <v>189</v>
       </c>
-      <c r="D135" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E135" s="5" t="s">
-        <v>346</v>
+        <v>486</v>
       </c>
       <c r="F135" s="5" t="s">
-        <v>355</v>
+        <v>587</v>
       </c>
       <c r="G135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H135" s="5" t="s">
         <v>919</v>
       </c>
       <c r="I135" s="5" t="s">
         <v>920</v>
       </c>
       <c r="J135" s="5" t="s">
+        <v>895</v>
+      </c>
+      <c r="K135" s="5" t="s">
         <v>921</v>
       </c>
-      <c r="K135" s="5" t="s">
+      <c r="L135" s="6" t="s">
         <v>922</v>
       </c>
-      <c r="L135" s="6" t="s">
+      <c r="M135" s="5" t="s">
         <v>923</v>
-      </c>
-[...1 lines deleted...]
-        <v>924</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>925</v>
+        <v>924</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C136" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D136" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E136" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F136" s="5" t="s">
-        <v>887</v>
+        <v>587</v>
       </c>
       <c r="G136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H136" s="5" t="s">
+        <v>925</v>
+      </c>
+      <c r="I136" s="5" t="s">
         <v>926</v>
       </c>
-      <c r="I136" s="5" t="s">
+      <c r="J136" s="5" t="s">
         <v>927</v>
       </c>
-      <c r="J136" s="5" t="s">
+      <c r="K136" s="5" t="s">
         <v>928</v>
       </c>
-      <c r="K136" s="5" t="s">
+      <c r="L136" s="6" t="s">
         <v>929</v>
       </c>
-      <c r="L136" s="6" t="s">
+      <c r="M136" s="5" t="s">
         <v>930</v>
-      </c>
-[...1 lines deleted...]
-        <v>931</v>
       </c>
     </row>
     <row r="137">
-      <c r="A137" s="5" t="s">
+      <c r="A137" s="5" t="n">
+        <v>1949</v>
+      </c>
+      <c r="B137" s="5" t="s">
+        <v>931</v>
+      </c>
+      <c r="C137" s="5" t="s">
         <v>932</v>
       </c>
-      <c r="B137" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E137" s="5" t="s">
+      <c r="D137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H137" s="5" t="s">
         <v>933</v>
       </c>
-      <c r="F137" s="5" t="s">
+      <c r="I137" s="5" t="s">
         <v>934</v>
       </c>
-      <c r="G137" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H137" s="5" t="s">
+      <c r="J137" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="K137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L137" s="6" t="s">
         <v>935</v>
       </c>
-      <c r="I137" s="5" t="s">
+      <c r="M137" s="5" t="s">
         <v>936</v>
-      </c>
-[...10 lines deleted...]
-        <v>940</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
-        <v>941</v>
+        <v>937</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C138" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="D138" s="5" t="s">
         <v>225</v>
       </c>
-      <c r="D138" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E138" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="F138" s="5" t="s">
         <v>355</v>
       </c>
-      <c r="F138" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H138" s="5" t="s">
+        <v>938</v>
+      </c>
+      <c r="I138" s="5" t="s">
+        <v>939</v>
+      </c>
+      <c r="J138" s="5" t="s">
+        <v>940</v>
+      </c>
+      <c r="K138" s="5" t="s">
+        <v>941</v>
+      </c>
+      <c r="L138" s="6" t="s">
         <v>942</v>
       </c>
-      <c r="I138" s="5" t="s">
+      <c r="M138" s="5" t="s">
         <v>943</v>
-      </c>
-[...10 lines deleted...]
-        <v>947</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
-        <v>948</v>
+        <v>944</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C139" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D139" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E139" s="5" t="s">
-        <v>510</v>
+        <v>355</v>
       </c>
       <c r="F139" s="5" t="s">
+        <v>900</v>
+      </c>
+      <c r="G139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H139" s="5" t="s">
+        <v>945</v>
+      </c>
+      <c r="I139" s="5" t="s">
+        <v>946</v>
+      </c>
+      <c r="J139" s="5" t="s">
+        <v>947</v>
+      </c>
+      <c r="K139" s="5" t="s">
+        <v>948</v>
+      </c>
+      <c r="L139" s="6" t="s">
         <v>949</v>
       </c>
-      <c r="G139" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H139" s="5" t="s">
+      <c r="M139" s="5" t="s">
         <v>950</v>
-      </c>
-[...13 lines deleted...]
-        <v>955</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
-        <v>956</v>
+        <v>951</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C140" s="5" t="s">
-        <v>225</v>
+        <v>402</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>189</v>
+        <v>461</v>
       </c>
       <c r="E140" s="5" t="s">
-        <v>355</v>
+        <v>952</v>
       </c>
       <c r="F140" s="5" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="G140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H140" s="5" t="s">
+        <v>954</v>
+      </c>
+      <c r="I140" s="5" t="s">
+        <v>955</v>
+      </c>
+      <c r="J140" s="5" t="s">
+        <v>956</v>
+      </c>
+      <c r="K140" s="5" t="s">
         <v>957</v>
       </c>
-      <c r="I140" s="5" t="s">
+      <c r="L140" s="6" t="s">
         <v>958</v>
       </c>
-      <c r="J140" s="5" t="s">
+      <c r="M140" s="5" t="s">
         <v>959</v>
-      </c>
-[...7 lines deleted...]
-        <v>962</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
-        <v>963</v>
+        <v>960</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C141" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D141" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E141" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="F141" s="5" t="s">
+        <v>900</v>
+      </c>
+      <c r="G141" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H141" s="5" t="s">
+        <v>961</v>
+      </c>
+      <c r="I141" s="5" t="s">
+        <v>962</v>
+      </c>
+      <c r="J141" s="5" t="s">
+        <v>963</v>
+      </c>
+      <c r="K141" s="5" t="s">
         <v>964</v>
       </c>
-      <c r="F141" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H141" s="5" t="s">
+      <c r="L141" s="6" t="s">
         <v>965</v>
       </c>
-      <c r="I141" s="5" t="s">
+      <c r="M141" s="5" t="s">
         <v>966</v>
-      </c>
-[...10 lines deleted...]
-        <v>970</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
-        <v>971</v>
+        <v>967</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C142" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D142" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E142" s="5" t="s">
-        <v>355</v>
+        <v>510</v>
       </c>
       <c r="F142" s="5" t="s">
-        <v>537</v>
+        <v>968</v>
       </c>
       <c r="G142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H142" s="5" t="s">
+        <v>969</v>
+      </c>
+      <c r="I142" s="5" t="s">
+        <v>970</v>
+      </c>
+      <c r="J142" s="5" t="s">
+        <v>971</v>
+      </c>
+      <c r="K142" s="5" t="s">
         <v>972</v>
       </c>
-      <c r="I142" s="5"/>
-      <c r="J142" s="5" t="s">
+      <c r="L142" s="6" t="s">
         <v>973</v>
       </c>
-      <c r="K142" s="5" t="s">
+      <c r="M142" s="5" t="s">
         <v>974</v>
-      </c>
-[...4 lines deleted...]
-        <v>976</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="s">
-        <v>977</v>
+        <v>975</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C143" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D143" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E143" s="5" t="s">
-        <v>486</v>
+        <v>355</v>
       </c>
       <c r="F143" s="5" t="s">
-        <v>537</v>
+        <v>968</v>
       </c>
       <c r="G143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H143" s="5" t="s">
+        <v>976</v>
+      </c>
+      <c r="I143" s="5" t="s">
+        <v>977</v>
+      </c>
+      <c r="J143" s="5" t="s">
         <v>978</v>
       </c>
-      <c r="I143" s="5" t="s">
+      <c r="K143" s="5" t="s">
         <v>979</v>
       </c>
-      <c r="J143" s="5" t="s">
+      <c r="L143" s="6" t="s">
         <v>980</v>
       </c>
-      <c r="K143" s="5" t="s">
+      <c r="M143" s="5" t="s">
         <v>981</v>
-      </c>
-[...4 lines deleted...]
-        <v>983</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="5" t="s">
-        <v>984</v>
+        <v>982</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C144" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D144" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E144" s="5" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>983</v>
+      </c>
+      <c r="F144" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H144" s="5" t="s">
+        <v>984</v>
+      </c>
+      <c r="I144" s="5" t="s">
         <v>985</v>
       </c>
-      <c r="I144" s="5" t="s">
+      <c r="J144" s="5" t="s">
         <v>986</v>
       </c>
-      <c r="J144" s="5" t="s">
+      <c r="K144" s="5" t="s">
         <v>987</v>
       </c>
-      <c r="K144" s="5" t="s">
+      <c r="L144" s="6" t="s">
         <v>988</v>
       </c>
-      <c r="L144" s="6" t="s">
+      <c r="M144" s="5" t="s">
         <v>989</v>
-      </c>
-[...1 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C145" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D145" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E145" s="5" t="s">
-        <v>486</v>
-[...4 lines deleted...]
-        </is>
+        <v>355</v>
+      </c>
+      <c r="F145" s="5" t="s">
+        <v>537</v>
       </c>
       <c r="G145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H145" s="5" t="s">
+        <v>991</v>
+      </c>
+      <c r="I145" s="5"/>
+      <c r="J145" s="5" t="s">
         <v>992</v>
       </c>
-      <c r="I145" s="5" t="s">
+      <c r="K145" s="5" t="s">
         <v>993</v>
       </c>
-      <c r="J145" s="5" t="s">
+      <c r="L145" s="6" t="s">
         <v>994</v>
       </c>
-      <c r="K145" s="5" t="s">
+      <c r="M145" s="5" t="s">
         <v>995</v>
-      </c>
-[...4 lines deleted...]
-        <v>997</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
-        <v>998</v>
+        <v>996</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C146" s="5" t="s">
-        <v>16</v>
+        <v>225</v>
       </c>
       <c r="D146" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="E146" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="F146" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="G146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H146" s="5" t="s">
+        <v>997</v>
+      </c>
+      <c r="I146" s="5" t="s">
+        <v>998</v>
+      </c>
+      <c r="J146" s="5" t="s">
         <v>999</v>
       </c>
-      <c r="E146" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F146" s="5" t="s">
+      <c r="K146" s="5" t="s">
         <v>1000</v>
       </c>
-      <c r="G146" s="5" t="inlineStr">
-[...7 lines deleted...]
-      <c r="I146" s="5" t="s">
+      <c r="L146" s="6" t="s">
         <v>1001</v>
       </c>
-      <c r="J146" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K146" s="5" t="s">
+      <c r="M146" s="5" t="s">
         <v>1002</v>
-      </c>
-[...4 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
-        <v>1005</v>
+        <v>1003</v>
       </c>
       <c r="B147" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C147" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="D147" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="E147" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="F147" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="G147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H147" s="5" t="s">
+        <v>1004</v>
+      </c>
+      <c r="I147" s="5" t="s">
+        <v>1005</v>
+      </c>
+      <c r="J147" s="5" t="s">
+        <v>1006</v>
+      </c>
+      <c r="K147" s="5" t="s">
+        <v>1007</v>
+      </c>
+      <c r="L147" s="6" t="s">
+        <v>1008</v>
+      </c>
+      <c r="M147" s="5" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="5" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B148" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C148" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="D148" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="E148" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="F148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H148" s="5" t="s">
+        <v>1011</v>
+      </c>
+      <c r="I148" s="5" t="s">
+        <v>1012</v>
+      </c>
+      <c r="J148" s="5" t="s">
+        <v>1013</v>
+      </c>
+      <c r="K148" s="5" t="s">
+        <v>1014</v>
+      </c>
+      <c r="L148" s="6" t="s">
+        <v>1015</v>
+      </c>
+      <c r="M148" s="5" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="5" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B149" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C149" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D147" s="5" t="s">
-[...19 lines deleted...]
-      <c r="J147" s="5" t="s">
+      <c r="D149" s="5" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E149" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F149" s="5" t="s">
+        <v>1019</v>
+      </c>
+      <c r="G149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H149" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="I149" s="5" t="s">
+        <v>1020</v>
+      </c>
+      <c r="J149" s="5" t="s">
         <v>382</v>
       </c>
-      <c r="K147" s="5" t="s">
-[...6 lines deleted...]
-        <v>1011</v>
+      <c r="K149" s="5" t="s">
+        <v>1021</v>
+      </c>
+      <c r="L149" s="6" t="s">
+        <v>1022</v>
+      </c>
+      <c r="M149" s="5" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="5" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B150" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C150" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D150" s="5" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E150" s="5" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F150" s="5" t="s">
+        <v>1019</v>
+      </c>
+      <c r="G150" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H150" s="5" t="s">
+        <v>1026</v>
+      </c>
+      <c r="I150" s="5" t="s">
+        <v>1027</v>
+      </c>
+      <c r="J150" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="K150" s="5" t="s">
+        <v>1028</v>
+      </c>
+      <c r="L150" s="6" t="s">
+        <v>1029</v>
+      </c>
+      <c r="M150" s="5" t="s">
+        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -14474,44 +15093,47 @@
     <hyperlink ref="M123" r:id="rId128"/>
     <hyperlink ref="M124" r:id="rId129"/>
     <hyperlink ref="M125" r:id="rId130"/>
     <hyperlink ref="M126" r:id="rId131"/>
     <hyperlink ref="M127" r:id="rId132"/>
     <hyperlink ref="M128" r:id="rId133"/>
     <hyperlink ref="M129" r:id="rId134"/>
     <hyperlink ref="M130" r:id="rId135"/>
     <hyperlink ref="M131" r:id="rId136"/>
     <hyperlink ref="M132" r:id="rId137"/>
     <hyperlink ref="M133" r:id="rId138"/>
     <hyperlink ref="M134" r:id="rId139"/>
     <hyperlink ref="M135" r:id="rId140"/>
     <hyperlink ref="M136" r:id="rId141"/>
     <hyperlink ref="M137" r:id="rId142"/>
     <hyperlink ref="M138" r:id="rId143"/>
     <hyperlink ref="M139" r:id="rId144"/>
     <hyperlink ref="M140" r:id="rId145"/>
     <hyperlink ref="M141" r:id="rId146"/>
     <hyperlink ref="M142" r:id="rId147"/>
     <hyperlink ref="M143" r:id="rId148"/>
     <hyperlink ref="M144" r:id="rId149"/>
     <hyperlink ref="M145" r:id="rId150"/>
     <hyperlink ref="M146" r:id="rId151"/>
     <hyperlink ref="M147" r:id="rId152"/>
+    <hyperlink ref="M148" r:id="rId153"/>
+    <hyperlink ref="M149" r:id="rId154"/>
+    <hyperlink ref="M150" r:id="rId155"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>