--- v1 (2026-07-11)
+++ v2 (2026-09-05)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1611" uniqueCount="1031" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1712" uniqueCount="1096" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -1866,51 +1866,51 @@
   <si>
     <t> 4. aug. 1924</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/qvTz6ZyO</t>
   </si>
   <si>
     <t>1933-01-17</t>
   </si>
   <si>
     <t>Hareskov St.</t>
   </si>
   <si>
     <t>Harriet Afzelius
 Adam Goldschmidt
 Brita Goldschmidt
 Ina  Goldschmidt
 Amanda Heinesen
 Julius Hviid
 Grethe Jungstedt
 - Knudsen, skomager
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Arne Mortensen
 Erik Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvilket spil Laura/Bibbe havde med at gøre i Hillerød. 
 Succes var et chokolademærke solgt af firmaet Galle &amp;amp; Jessen (Arkiv.dk – her billede fra 1922).
 Fra litteraturen om Larsen-familien vides, at køberen af Kærbygaard hed Arne Mortensen.
 Johanne og Adolph Larsen købte senere i 1933 Lindøgaard nær Dræby/Munkebo.
 Amanda er muligvis Amanda Heinesen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0607</t>
   </si>
   <si>
     <t>Johanne/Junge C. Larsen håber ikke, at Laura/Bibbe er syg. Hun er ikke stærk. Selv har Johanne et øre, der vædsker, og hun er næsten døv på det, så hun må til speciallæge.
 Adolph/Agraren Larsen har solgt Kærbygaard for 18.000 kr. Det er en god handel. Johanne og han købte kransekage og chokolade og inviterede gæster til kaffe for at fejre det. Adolph skal nu ikke længere arbejde for andre, Erik/Tinge bliver selvstændig, og Johanne vil holde op med at undervise i klaverspil. 
 Johanne har mødt Amanda, som spurgte til Ina/Sjums.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/F1Lr</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 OBS Salget!
@@ -2018,51 +2018,51 @@
 Jeg går op til Toget med dette, så har du det for omgående! Nu er Nus kommen hjem – hun hilser!</t>
   </si>
   <si>
     <t>1933-04-18</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Ruth -
 Grethe Bichel
 Peter Bichel
 Alhed Marie Brønsted
 Louise Brønsted
 - Christoffersen
 Knud Dalhoff Larsen
 Adam Goldschmidt
 Ina  Goldschmidt
 Bodild Holstein
 - Jantzen, Lindøgaard
 Grethe Jungstedt
 Alfred Larsen
 Andreas Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Gudmund Larsens kone
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Andreas Warberg
 Erik Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Sagen om at Ina/Sjums er genfundet kendes ikke. 
 "Den gamle Adam" er formodentlig Inas bror, Adam Goldschmidt.
 De to Holsteinere: Den ene er formodentlig Bodild Holstein, men hvem den anden er vides ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0605</t>
   </si>
   <si>
     <t>Det er godt, at Ina/Sjums er genfundet.
 Johanne/Junge og Adolph/Agraren Larsen ejer nu Lindøgaard. Johanne beskriver i brevet rummene og deres indretning samt gårdens faciliteter, dens pris mm. Andreas/Dedde Warberg har været på besøg og ordnet papirarbejde. Han var begejstret for gården.
 Johanne Larsen har haft mange gæster, der ville se gården.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/14rd</t>
   </si>
   <si>
@@ -2210,51 +2210,51 @@
   </si>
   <si>
     <t>Onsdag
 Kære Bimse og Lysse.
 Tak for Jeres Brev forleden, det var rart beroligende. Om Fars Besøg ved jeg endnu ikke noget nærmere; han maler sikkert det Billede færdigt, som han nu har malet ca 1/3 snart Halvdelen af. ["ca 1/3" overstreget; "snart Halvdelen" indsat efter linjen med en streg hen til foran ordet "af"]
 Jeg spurge ham imorges om han havde tænkt nærmere over en Pige, som han kunde faa med derop, men jeg fik i en afgørende Tone at vide, at det kunde han ikke beskæftige sig med nu. Hvis han først vil tænke over Sagen naar han skal skynde sig afsted, kan det jo let være forsent, derfor vil jeg gerne have Jer til at meddele mig snarest om Bimse bliver deroppe under Jagten eller hun rejser inden den. Hvis Bimse er hjemme og kan lave Maden, kan I faa Dot med derop som Skruppepige. Hun er meget opsat paa at komme med og taler endogsaa om at lære at stege Vildt i Kerteminde (Hun vil øve sig paa vores mange Haner) men det har jeg nu sat mig imod, Vildtet skal behandles ordentligt!
 Hvis Bimse ikke er hjemme maa vi jo se at faa Ia med derop, synes jeg. Hun vil jo altid meget gerne til Båxhult, men det kommer jo an paa om hun kan nu de nylig er flyttet ind i deres nye Hus. Hvis Far er klar til at rejse om ca 8 Dage, er der jo ikke for meget Tid, saa lad mig vide hvordan I stiller Jer til disse Forslag eller om I selv har andre. - Peter har været paa Lindøgaard i 2 Dage sidste Uge ["sidste Uge" indsat over linjen], men da han skulde sættes af ved Munkebo Kro i Forgaars, vilde han hellere med til Odense, saa han maa jo ikke være saa utilfreds med os mere. Han var saa i Odinstaarnet, hvad der ikke syntes at more ham særligt, senere fik han Omelet i Bryggergaarden, men da han fik den erklærede han, at han ikke spiste Nymælspandekager! Saa det var tilsyneladende ikke nogen vellykket Udflugt for ham. heldigvis befinder han sig helt godt i Kerteminde, saa godt, at han [et overstreget bogstav] i nogle Dage
 2)
 ikke havde Tid til at spise sig mæt, men da det jo førte til at han skulde ind og have Mad naar han skulde i Seng (jeg kender jo kun Aftensmaaltiderne) saa har jeg nu sagt at han skal blive siddende til vi andre er færdige. Det gør han jo ikke uden Protest, men han faar vel saa Vane til at spise, saa han igen kan faa Lov at gaa lidt før. -
 I Søndags var han med Far paa Romsø. Far skulde tegne et Egetræ til Billedet. Fyrmesterens skulde netop rejse til Svaneke, saa de fik sig en bedre Frokost med Harald Jensen af Æggebægre. Iaften har Far inviteret Ernlund og Elses Far til Torsk i Kerteminde. 
 Peter fik Bimses Brev iaftes, skal se at faa skrevet.
 Skrevet udi gamle Odenses
 Raadhus
 med Hilsen fra Ernlund,
 Far og Puf.</t>
   </si>
   <si>
     <t>1935-10-26</t>
   </si>
   <si>
     <t>Achton Friis
 Adolph Larsen
 Andreas Larsen
 Elena Larsen
 Urban Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Rud
 Lars Swane</t>
   </si>
   <si>
     <t>Tegninger til Fyn: Achton Friis var i gang med at udgive en bog om Fyn med illustrationer af Johannes Larsen. 
 Joen Vedel beskrev på hjemmesiden https://kunsten.nu/artguide/calendar/kunst-for-varer-og-joen-vedel/ Kunst for Varer således: “Det var nu afdøde kunstmaler Gordon Fazakerley, der først beskrev Kunst for Varer for mig. Han fortalte hvordan han havde erhvervet sig en fornem barnevogn til sit første barn i begyndelsen af 1960erne. Betalingen var et maleri. Jeg havde aldrig før hørt om foreningen, som drev sit eget galleri først i Stormgade, siden i Bredgade i København. Den blev stiftet i 1924 af maleren Aage Berthelsen for at ‘hjælpe Kammeraterne og skaffe dem og os selv Varer til at opholde Livet med, og til Tider et eller andet, vi ellers aldrig havde Raad til at købe.’ For et par år siden fandt jeg et hæfte fra Kunst fra Varer i rodekasserne, som i en periode stod i kælderen i den Frie Udstillingsbygning – og det er det hæfte vi viser frem de næste måneder.” 
 Glorup er en herregård i Svindinge Sogn på Sydøstfyn. (Kilde: Wikipedia febr. 2022). 
 Ørbæklunde er grundlagt ca. år 1500 af Poul Laxmand under navnet Lundsgaard. Det var derefter en befæstet borg, betegnet Ørbæklundsgaard fra 1502 og kendt under sit nuværende navn Ørbæklunde fra omkring 1528. Gården ligger i Ørbæk Sogn, Nyborg Kommune. (Kilde: Wikipedia febr. 2022).
 Lykkesholm er en gammel hovedgård, som nævnes første gang i 1329 og kaldt Magelund, men benævnt Lykkesholm fra 1380. Gården ligger cirka 3 km sydvest for den fynske by Ørbæk og ca. 21 km sydøst for Odense. (Kilde: Wikipedia febr. 2022).
 Ørsbjerg er en lille landsby i Assens kommune.</t>
   </si>
   <si>
     <t>Johannes Larsen og hans søn har kørt rundt på Fyn og lavet tegninger til Achton Friis' bog. De besøgte Lars Swane i Svendborg. 
 Lørdag var Larsen på jagt med tandlæge Rud. Derefrer malede han på elsdyrbilledet (på Rådhuset) i Odense.
 Onsdag skal Larsen til klapjagt med Vilhelm/Klaks. 
 Larsen sælger et billede gennem Kunst for Varer, så Else og Elena/Bimse hver kan få et beløb til tøj.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/iQEv</t>
   </si>
   <si>
     <t>Kjerteminde Lørdag 26/10. 35.
 Kære Lysse!
 Tak for sidst! Naar Du først nu hører fra mig, kommer det af, at, her laa et Brev fra Achton Friis, da jeg kom hjem med Anmodning o ["o" overstreget] om Vignetter og resterende Tegninger til Fyn. Jeg gik i Gang med dem med det samme og Puf og jeg kørte omkring og tegnede, bl.a. var vi 2 Gange paa Horne Land. Paa den ene Tur besøgte vi Lasse Swane der boede paa Wandals Hotel i Svendborg mens han var oppe til Eksamen som han bestod nogle Dage senere. Anden Gang besøgte vi Farbror Urban paa Hjemvejen. Jeg tog mig fri en Lørdag hvor jeg var inviteret paa Jagt med Tandlæge Rud. Han har lejet Jagten paa 2 Gaarde hver 100 Td.L. der ligger umiddelbart ved Vejen naar vi kommer over for Svinget S for Ørbæklunde, i Hjørnet mellem Glorup, Ørbæklunde og Lykkesholm. Det regnede hele Formiddagen og Hundene var mere til Skade end Nytte og vi fik kun hver en Hare før Frokost, men om Eft. var det Tørvejr og jeg skød 4 Harer og 2 Fasaner og Tandlægen 2 Harer og 3 Fasaner. I det hele saa vi nogle og 20 Harer, der var ogsaa nogle 3-4 Flokke Høns men de lettede hver Gang uden for Skudhold. Saa snart jeg havde faaet Tegningerne ekspederet. Begyndte jeg i Odense og er nu godt i Gang med det store Elsdyrbillede. I Dag tog vi hjem til Middag da det vil passe mig bedre at begynde Mandag Mrg paa det næste Stykke, som jeg gerne vil have en hel Dag til. Puf og Else er taget til Lindøgaard, for at aftale med Agraren, om at være parat Onsdag Mrg da vi skal derom ad for at [plet på papiret] ham med til Klapjagt hos Klaks i Ørsbjerg. Jeg fik i Dag Brev fra Kunst for Varer om jeg vil sælge et Billede til en Grosserer for Damekollektion (800 Kr.). og Puf og jeg blev enige om at sige ja og dele det saaledes at Bimse faar for 500 Kr. og Else for 300, da sidstnævnte formodes at være bedre forsynet for Tiden. Kan Du ikke sende mig Bimses Adr, saa jeg kan meddele hende Resultatet hvis Handelen gaar i Orden. Ellers staar al Ting godt til her og jeg haaber at det samme er Tilfældet paa Båxhult Mange Hilsner fra os alle 3.
 Din Far.</t>
@@ -2407,97 +2407,97 @@
 14 maj
 Dr. Kurt Zechendorf
 [Skrevet på kuvertens bagside:] 
 A Warberg-Müller 
 Bakkevej 8
 Hareskov
 [I brevet:]
 Hareskov, 14 Maj 1936 (Torsdag)
 Kæreste lille Junge! Hvor er det dog en stor Skam, at jeg ikke for længst har skreven et lille Trøstensbrev til dig da Manse rejste – og nu er det snart en Uge siden – jeg har dog tænkt så meget på dig i den Anledning, det er altid en skrækkelig Tomhed at komme igennem, når én rejser – især én af dem, man i Dagligdagen er knyttet til, det er som en Amputation; men nu har du forhåbentlig allerede det første udenlandske Brev at fryde dig over – man får altid en eller anden Erstatning, hvergang noget mistes – og nu vil Postens Ankomst stadig være et gyldent Spørgsmålstegn – og lifligt når Svaret er ja – der er Brev i dag! Ikke Junge?
 Grunden til at Trøstensbrevet fra mig udeblev så længe er simpelthen: Mangel på Kraft – såvel indre som ydre; det er nu et Foretagende at få et fremmed Menneske i Huset – og de nye Foretagender får mig til at klappe helt sammen i de senere Aar; og så kom jo samtidig alt det med vores goe Grethe, der så pludselig helt forsvandt ud af vores Tilværelse, det var også noget, der tyngede meget. I Tiden lige efter meldte der sig uafladelig Gæster, men heldigvis afværgedes de af Axel – jeg kunde absolut ikke tage mere – lå en hel Dag i vanvittige Hovedsmerter, men nu begynder det et linde lidt; den tykke Doktor er Spændingen gået af – eller – du forstår – han er falden helt til – så han 
 [På papirets bagside:] uha
 2/ ikke mere tynger mig Spor; han har købt sig Overålstøj - og hjælper mig troligt i Haven , hvor vi nu endelig er ved at få tilsået, det kneb i Aar med Kraften dertil; igår ordnede vi alle Grønsagsbedene - lagde Ærter, såede Gulerødder – Bønner – Salat etc – to hele Dage sled vi, men i Dag må jeg holde mig i Skindet og nusle indendørs. Men han vilde partout grave Grønjord – vi har fået Lov at dyrke Kartofler på [ulæseligt]ners Grund hernedenfor vores, ned mod Søen – det går han så og virker med det nu. Buf – som har røde Hunde og derfor ikke er på Fabrikken – kom for lidt siden; han, Nus og Trut virker på fuld Kraft på Glasmaleriet nede i Atelieret (som det nu kaldes) – du kan lige stole på, det er dejlige Ting – alle som ser det er yderst begejstrede og de har allerede solgt en Masse til private – hvad jo egentlig ikke er Meningen, da det er baseret på Butikssalg - men takket være Privatsalget har de stadig ikke nået at præstere et Lager (Prøvelager) til de store Forretninger. De brænder en Ovnfuld c hver 2-3die Dag, kun éngang er noget mislykkedes – og det blev strax solgt underhaanden uden Tab. Det er en hel Fornøjelse at komme derned og kigge til dem og se hvad de nu har lavet. Buf er en enestående Hjælp for dem – han er selv glødende begejstret og havde mest Lyst til at opgive alt andet og blive Kompagnon. Søren Madsen har med en flot Gestus ydet en Kredit på 100 Kr., idet han en Aften kom med herlige Glasting fra Holmegaard for det Beløb – de har Kredit til Oktober og må da afbetale med 10 Kr pr Måned – du forstår nok, at dette betyder umådeligt meget for dem her i den første Tid, inden de tjener noget rigtigt – nu kan de male løs hver dag – man får Masser for 100 Kr – og de har jo 20 % for kontant Betaling. - . Munter har Løbetid – 3 Uger – og må ikke komme udenfor Gården; det lille Skind, han græder meget og ser bedende på os; men hver Aften, når vi alle har fri, får han Lov at færdes lidt med os i Haven under streng Opsigt. Mibbe har også Udflugtstid og tænk, nogle Bæster har to Gange skudt på ham, han har to gabende Sår i venstre Lår og hinker ynkeligt, vi gir ham Extraforplejning, et Æg hver Dag, etc. I Aftes fangede Axel en stor Rødskade til ham – å, hvor han svansede; han kan jo nemlig ikke selv fange, når han er invalid. Axel fangede to Fisk til, dem skal jeg nu ud og ordne til Frokost. Doktoren er vildt begejstret for min Madlavning og spiser kolossalt – han spiser for 3 så han er ikke lukrativ. Men så gør han jo Gavn i Haven, går Byærinder for mig, henter Mælk på Gården, holder selv sine Værelser og er iøvrigt dybt taknemmelig over at være i dette Paradis, som han siger. Det er en Tilfredsstillelse at kunne gøre noget for de ulykkelige Jøder dernede. 
 Nu må jeg i gang igen, det var en lille Morgenpassiar til en lille Cigar. Tænk på Axel på Lørdag Kl 4, - så foretager han den første Vielse her! Jeg skal nok snart skrive igen.
 Tusinde Hilsner! Din altid Dis
 Hils Manse når du skriver!
 [Skrevet øverst på s.1 og indrammet af en streg:]
 Vi har aldrig hørt om du var tilfreds med Æblesalget S.u. !!!! - Obs.</t>
   </si>
   <si>
     <t>1936-07-30</t>
   </si>
   <si>
     <t>Ebbe Branner
 Else Birgitte Brønsted
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Elisabeth Mackie</t>
   </si>
   <si>
     <t>Johannes Larsen kendte mange, der hed Jens, så det kan ikke aføres, hvem den omtalte Jens var. 
 Bøgebjerg og Langø er lokaliteter på halvøen Hindsholm nord for Kerteminde.
 Det er uklart, hvem Reservebaronen var. Fritz Syber blev kaldt Baronen. 
 Svensk irisk er en ældre betegnelse for grønirisk. Johannes Larsen kaldte ofte bare fuglen for en svensker.
 Olshult er beliggende ved Långaryd og Båxhult i Småland, hvor Johan Larsen med familie boede.</t>
   </si>
   <si>
     <t>Andreas/Puf er ude at sejle og sove i telt. 
 Johannes Larsen spørger, om Johan/Lysse vil hente ham.
 Rosenbedet omkring flagstangen er lavet om til en dam.
 Der er mange fugle i haven. En sortrygget, engelsk vipstjert er set med unger, og det er første gang, den har ynglet i Danmark. Undulater har der også været i haven. 
 Det er ærgerligt, hvis Olshulterne får jagtretten.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/AthZ</t>
   </si>
   <si>
     <t>[Fortrykt:]
 Johannes Larsen
 Kierteminde
 [Håndskrevet:]
 30 Juli 1936.
 Kære Lysse!
 Jeg lukkede Pufs Brev op i Gaar da han er ude at sejle i min Jolle. I Gaar Nat overnattede han lidt N for Bøgebjerg i Telt og i Gaar var han kommen om til Langø hvorfra han ringede og Else og Mudi var ude at se til ham i Bilen. Mornine og Putte er her. Jeg har nu skreven til Ebbe og forklaret ham at hans Besøg ikke kan finde Sted før om Midten af Septbr, men at jeg deroppe fra skal lade ham vide naar jeg rejser hjem. Jeg tænker paa at rejse op til Jer et Par Dage før d 26 Aug. Var det ikke muligt at Du kunde komme herned og køre mig op. For Puf er rimeligvis til den Tid ude at sejle med Jens der har faaet bygget en dejlig Baad, som vi var nede at se sidste Lørdag og kom hjem Søndag, nej forrige Søndag, Tiden gaar. De skulde have sejlet 1st Aug. da Jens faar Ferie men nu er der kommen Besked om at det først kan blive midt i August da hans Overlæge er bleven syg i Kjøbenhavn Jeg ved ikke om vi har fortalt at vi har lavet Rosenbedet om Flagstangen om til en Dam der holder godt paa Vandet i hvert Fald saa længe det regner, andet ved vi ikke endnu. Der kommer en hel Del Smaafugle og samler sig Solsorter Stære Stillitser Irisker Svensker Bogfinker Guldsp. o.s.v. men den mest celebre er en sortrygget, engelsk Vipstjert ♂ der er kommen hver Dag i de sidste 14 Dage – og i den senere Tid af og til med store Unger og en enkelt Gang Hunner for et Par Dage siden desværre fløj den strax jeg fik den i Kikkerten saa jeg kunde ikke blive klar over om den var af samme Race eller det var en alm Vipstjert i Dag var den her igen men den havde vasket sig pjaskvaad saa jeg kunde ikke se hvordan den saa ud, hvis den er samme Slags om Hannen er den første Gang de er truffet ynglende her i Landet. Vi har haft et Par Undulater i Forhaven en 3 Ugers Tid og da det var 2 Hanner anskaffede jeg et Par Hunner til dem, saa blev den ene væk, nogle Dage senere kom Reservebaronen med den bortfløjne som en Mand nede i Byen havde fanget, den blev nu sat ind i Buret til ♀♀ og et Par [”og et Par” overstreget] Min imidlertid havde den fritflyvende Han selv skaffet sig en Hun som den forsvandt med efter nogle Dages Forløb, saa nu har vi kun de 3 i Buret som jeg nok tror er 3 Hanner Det gør naturligvis ingen Ting hvis Jagtselskabet ”Lycken” lejer Haröhult, det er ikke det jeg er bange for, men der var jo tale om Olshulterne der bød saa rasende og det var jo lidt af en Ulykke om de fik den. Else er paa Lindøgaard Med Mornine og Putte. Mange Hilsner til Jer allesammen 
 Din Far.</t>
   </si>
   <si>
     <t>1936-10-14</t>
   </si>
   <si>
     <t>Bent Bjergskov
 Thora  Branner
 Louise Brønsted
 Adolph Larsen
 Andreas Larsen
 Gudrun Larsen
 Henning Larsen
 Ingrid Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Gudmund Larsens kone
 Axel  Müller
 - Müller, Frk. 
 Margrethe -, pige i huset hos Johanne C. Larsen 1936
 Ellen  Sawyer
 Janna Schou
 Hempel Syberg
 Rigmor Thorsen
 Joseph Turner
 Agnes Taaning
 Else Warberg
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Fru Nielsen og Søster Thorsen var. Sidstnævnte var formodentlig i familie med Rigmor Thorsen. 
 Hvem Mygdal, der gav Martin/Manse Warberg Larsen penge for malkning, var, vides heller ikke. 
 Eidi og Edith, som arbejdede i huset i England for den kvinde, som Laura Warberg Petersen var ansat hos, er ikke oprettet med biografi i KTDK. 
 Croydon er en bydel i det sydlige London.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0578</t>
   </si>
   <si>
     <t>Johanne/Junge har en dårlig hånd. Hun blev meget glad for den smukke skål fra Janna, og hun takker for alle Astrids gaver. Adolph/Agraren og hun pakkede op dagen før fødelsdagen. 
@@ -2835,100 +2835,100 @@
 Din mest rørte og taknemmelige Junge
 [Indsat nederst på arket; på skrå:]
 Tinge og Mary cycler om lidt til Dræby at blive viet de tager Brevet med Tak for Frim.</t>
   </si>
   <si>
     <t>1937-09-12</t>
   </si>
   <si>
     <t>Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Lindøgård</t>
   </si>
   <si>
     <t>Hans Christian Branner
 - Ferlov
 - Hansen, hushjælp, Kerteminde
 - Heiring
 Andreas Larsen
 Gudrun Larsen
 Henning Larsen
 Jeppe Larsen
 Johannes Larsen
 Urban Larsen
 Vilhelm Larsen
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Elena Larsens veninde
-Else Larsen, Else, Andreas Larsens kone
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Christine Swane
 Lars Swane
 Ane Talbot
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Johannes Larsens bror, Vilhelm/Klaks, og hans familie boede på skovridergården Rørdam. 
 Det vides ikke, hvem Asmussens søn, Mama og Aggi, Ingrid Ravn, Fru Knarreby, Bertel og barnepigen var. Søster var der flere i Larsen-familien, som blev kaldt. 
 Vilhelm/Klaks Larsen og Sigurd Swane havde en brevveksling om Lars Swanes fremtidige erhverv. Sigurd Swane ønskede, at Lars skulle uddanne sig indenfor skovbrug.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0416</t>
   </si>
   <si>
     <t>Marie Larsen har været til Henning/Bror og Kirstens bryllup på Rørdam. Lars Swane var ikke inviteret, for Vilhelm/Klaks var utilfreds med, at han ville være maler. Da Christine Swane erfarede dette, tog hun heller ikke med. 
 Marie m.fl. var på køreture fra Rørdam. De var i Jylland og i Odense. Derefter var hun ca. 10 dage i Kerteminde, hvor hun hjalp med at passe børnene. Ane/Lillepigen var blevet nemmere at omgås. Marie var på rådhuset i Odense og se Johannes Larsens freskoer, og de besøgte Farbror Urban på næsten 90 år i Svendborg. 
 Christine Swane arbejder på værker til Grønningen. Hun og Marie har fået nye genboer, og de er omgivet af mennesker.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/7pLM</t>
   </si>
   <si>
     <t>Lindøgaard d. 12 – 9 – 37.
 Kære lille Bi / Endelig får jeg begyndt på Skriveriet. – Da jeg skrev Din Fødselsdagshilsen skulde jeg jo Dagen efter rejse til Rørdam til Bror og Kirstens Bryllup. Henning hentede mig i Ejby, han var Dagen før kommen hjem fra en Biltur i Norge sammen med Ditte, en af Asmussens Sønner og en anden ung Pige, de havde kørt rundt i 14 Dage, ligget i Telt og moret sig godt, både han og Ditte var så solbrændte; hun var med til Bryll, jeg syntes hun var så sød, kedeligt at de ikke kan lide hende på Rørdam. – Vi morede os godt til Festen, der var kun det kedelige at Uglen ikke var med; det kom af at vi var inviteret derover i Sommers og troede at Invitationen gjaldt os alle 3; men så viste det sig at Lasse ikke skulde med; på Rørdam er de vrede over at Lasse er begyndt at male og så vilde Klaks ikke have ham med og da Uglen og Lasse havde bestemt at de vilde ud og male sammen, tog de til Båstad sammen ["sammen" overstreget] i Stedet for ["i Stedet for" indsat over linjen] Uglen vilde selvfølgelig heller ikke derover når hun fik at vide at Lasse ikke er velkommen. – Jeg var på Rørdam en Uge, Søster var hjemme og Ingrid Ravn boede hos Mama og Aggi, hun kom ned hver Dag og vi gik i Vandet sammen; Søster har fået Kørekort, den sidste Dag kørte hun for Gudrun og mig Fru Knarreby og Aase K. til Lillebæltsbroen vi kørte over den og lidt ind i Jylland, det var en dejlig Tur; Dagen efter kørte hun for Gudrun og mig til Odense, vi var til The hos Kirsten, Bror og Henning kom også og de skulde da alle 3 med til Rørdam, (det var en Lørdag), Bror og K. har faaet en yndig og hyggelig moderne Lejlighed, en Mængde Brudegaver fik de, blandt andet Billeder til at hænge på Væggene; af Uglen, Lasse, Las, [ulæseligt] og Bertel; da de andre kørte, gik jeg til Banegården og tog til Kerteminde, hvor jeg var en halv Snes Dage; Du kan tro de 2 smaa er søde, Lillepigen taler nu så fornuftigt og lille Jeppe siger alting bagefter, det er en dygtig Dreng og lille Ane er blevet meget blidere, det er sjældent hun er arrig nu; jeg havde meget med dem at gøre da Barnepigen havde Ferie og Else og Frk. Hansen havde travlt, jeg gik til Stranden med dem, hvor de morede sig herligt med at samle Skaller; mens jeg var der var vi alle en Eftermiddag ude hos Elses Forældre og Else og jeg var på Rådhuset og se Las's Freskoer; den sidste Søndag jeg var der var Las, Puf og jeg i Svendborg for at se til Farbror Urban, han var meget glad over at se os og havde det virkelig forbavsende godt, han ser og hører dårligt, men ellers rask og i godt Humør, tænk han bliver 90 i December; Familien var umådelig elskværdig de har fået bygget et Sommerhus på Thurø og da vi havde drukket Kaffe kørte vi allesammen derover, det varede kun 10 Minutter, der var dejligt, det lå helt nede ved Stranden begge Døtrene havde Kajakker; vi var der en Timestid og kørte så hjem til et overdaadigt Aftensbord; KL. 9 kørte 
 [Skrevet på tværs øverst på s1:]
 X Sverrig og 3 store og nogle mindre Akvareller i Kerteminde og nu skal hun male i Birkerød så hun kan få en god Udstilling på Grønningen i Januar. Heirings har bygget dem et dejligt nyt Hus i en Del af deres Have og solgt det andet og vi har fået Fru Ferlov til Genbo, hun har lejet det ny Hus nede ved Søen for 2 År; Hans Christian Branner har ogsaa lejet i Birkerød i Skrivergaarden, ikke så langt fra os, så vi har snart mange gode Venner derude. Nå nu må jeg vist slutte, det er da et nogenlunde langt Brev selv om det ikke er særlig morsomt. -
 [Skrevet langs venstre kant på brevets s1:]
 Hav det nu godt til vi ses kæreste Bi, hils Manse mange Gange når Du ser ham og tusind Hilsner og Kys til Dig selv fra Rie. – 
 [Skrevet på hovedet øverst på s. 1:]
 Alle på Lundsgård hilser. – De små Hunde er henrivende.</t>
   </si>
   <si>
     <t>1938-02-09</t>
   </si>
   <si>
     <t>Sallinge Kro pr. Højrup St.</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Maria Balslev
 Thora Cohn
 Alfred Fly
 Andreas Larsen
 Jens Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Peter Magnussen
 Axel  Müller
 Ellen  Sawyer
 Ane Talbot
 Andreas Warberg
 Minna Warberg
 Mary Warberg Larsen
 Laura Warberg Petersen
 Viggo Winkel</t>
   </si>
   <si>
     <t>Lars Christian/Laders Balslev boede efter sin pensionering på gården Erikshaab nær Sallinge. Gården var tidligere beboet af warberg-familien. 
 Minna og Andreas/Dedde Warberg holdt sølvbryllup 1913.
 Else og Andreas/Puf Larsens datter, Thora, g. Cohn, blev født i huset på Møllebakken i Kerteminde 19. jan. 1938. 
 Herman Upmann var en tysk bankmand, hvis kærlighed til Habanos førte til, at han slog sig ned i Havana i 1844 og fandt en bank og en Habanos-fabrik i denne by. Med tiden lukkede banken, men hans mærke af cigarer fortsætter i dag som et eksempel på den mest raffinerede Habanos middelstyrke smag Habanos (søgning på internettet jan. 2024).
 Det vides ikke, hvad Marys forældre hed og den gamle krokone i Sallinge kendes heller ikke.,</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0597</t>
   </si>
   <si>
     <t>Johanne/Junge Larsen forstår godt, at Astrid/Dis bor på kro i stedet for privat. Johanne kommer ikke til Erikshaab, for hun skal til København i længere tid i marts.
 Saneringslånet er nu sikret, så Johanne vil betale, hvad hun skylder Astrid.
 Mary ligger syg hos sine forældre i Kerteminde. Johanne har besøgt hende samt Ellen Sawyer og Else og Andreas/Puf Larsen, som netop havde fået datteren Thora. Hun blev født samme dag, som Andreas/Dedde og Minna havde sølvbryllup. Johanne hyggede sig hos Johannes Larsen, og det har hun ikke altid gjort. Han har i øvrigt solgt billeder for 10.000 kr. hos Winkel og Magnussen.</t>
   </si>
@@ -2947,51 +2947,51 @@
 [I brevet:] 
 Lindøgaard
 9 - 2 – 1938
 Kære lille Dis!
 Tak for dit lange Brev, jeg blev glad, da jeg saa, at du vilde tage til Sallinge, gid du nu maa faa rigtig godt af dit Ophold der, jeg forstaar godt, at du har bedre af ikke at bo i et privat Hjem - Fornemmelsen er helt anderledes man er paa mange Maader saa ansvarsløs, naar man bor paa Kro el. et andet lgn. Sted. Min første Indskydelse var at skrive straks, men da jeg skulde til Kjertem. i Gaar – paa Barselsvisit hos Else og Puf mente jeg, du skulde høre lidt om den Tur med. Maries - den gode – skrev om jeg ikke kom derned, mens du var i Sallinge; husk nu at aflevere denne Besked: hils hende saa mange Gange, tak hende for hendes Brev og for Indbydelsen; det er fristende, men jeg synes ikke, jeg vil spænde Buen for højt; nu skal jeg jo til Kbhvn. i Marts og vil gærne være borte en ret anselig Tid – mindst 14 Dage; måske ser jeg Marie og Laders der, de skal jo derind i Marts. Jeg har altid saa mange Breve at skrive; det gaar nok med din mundtlige Hilsen til Marie. Du skrev ikke hvor længe du bliver der. – En lille Forretningssag vil jeg nævne med et samme: nej, du kan tro nej, søde Dis, jeg vil ikke beholde Marcipan-Pengene; jeg har let ved nu at skaffe alt til Rejsen henhørende – nu regner vi jo sikkert med Saneringslaanet – Tiderne bedres og vor Bedrift her bedres, saa jeg vil betale, hvad jeg skylder Jer og runder af lidt op ad, fordi det er nemt at sende en X Fem’er i et Brev. Tak for dit tilsendte Brev fra Minna, hvor har hun dog været glad ved den Fest. Jeg har ikke set nogen af Sangene, håber [”håber” overstreget] dine kan jeg jo da faa at se, naar jeg kommer derind. Jeg skal tage nogle Vintergæk-Løg med til dig. 
 Jeg havde dobbelt Ærinde til Kj. i Gaar, idet Mary ligger syg inde hos hendes sine? [”sine?” indsat over linjen] Forældre. Det er en ordentlig Omgang Tarmhistorie, hun har raget sig til; hun vilde absolut selv tage ind til Kjert. for at gaa til Læge i Stedet for at faa hend [”hend” overstreget]ham herud; hun var temmelig elendig, da hun kom derind og hendes Mor puttede hende straks i Seng – i Faderens, saa sover han ovenpaa i Gæstekammer. Dr. Fly har tilset hende tre Gange, nu er hun begyndt at komme lidt op og det mentes, at der ikke vil gaa saa lang Tid inden vi ser hende igen. Hendes Mor gav mig en liflig Kop Kaffe, det kvæger altid, naar man har rejst. Saa drog jeg op til Elle, som ikke vidste, at jeg kom og blev lykkelig, især da jeg lovede at komme til hende ved 2 Tiden og drikke Kaffe hos hende. 
 Else ventede mig til Middag og jeg fik saa Ungerne at se inden de tørnede ind til deres Middagssøvn; de er saa glade ved os, naar vi kommer, og det skønt vi aldrig har Slikkeri med til dem; det ses nødig, hvilket er vældig fornuftigt. Jeg synes de to kære Unger er saa tynde og splejsede og lidt blege, men der bliver gjort, hvad der kan gøres, og de er meget ude, siger Else. Den sidste lille ny blev født paa Maries Fødselsdag d. 19de kort efter Midnat, saa den egentlige Fødselshurlumhej var jo den 18 – Sølvbryllupsdagen hvorfor de ikke fik telegraferet, hvilket jo havde vakt lidt Eftertanke hos dem deroppe; Christine ringede fra Kbhvn. da hun kom hjem for at høre Grunden. De havde fin Middag til mig Bøf m. Løg og Figengrød med Flødeskum, god Kaffe og en Upman ovenpaa. Jeg hygger mig efterhaanden saa godt derovre – du ved det har aldrig været min stærke Side at hygge mig hos Lases – men det gør jeg altsaa nu, ogsaa naar Las er der; han er i Kbhvn. for Tiden (Udstilling hos Winkel &amp;amp; Magnussen, solgt for 10,000 Kr) men da jeg var derinde at købe Sølvbryllupsgave, var han der og var saa sød og hyggelig og snaksom. Den lille nye var en vidunderlig dejlig lille Pige, mægtig mørkebrun Haar, smukke blaa Øjne og ret stor hun vejer allerede 7 Pund [tegn for pund] – 7 staar der – Else ser derimod sløj ud bleg og hærget; det er jo maaske ogsaa lidt vel rask, de to smaa Unger er kommen; Ane fyldte først 3 Aar 1st Okt. 
 Dette er skrevet lidt i Jag, jeg venter Posten og desuden venter Ægmaskinen paa mig, naar Mary ikke er her, hjælper jeg jo Skipper. Her er intet nyt, alt er vel; Drengene laver sam. med Naboerne Vejforbedring herfra og op til Hjørnet. 
 Hils Laders og Marie og d. gl. Krokone fra mig.
 Tusinde Hilsner! Din Junge.
 [Skrevet langs venstre kant s2:]
 X kan ikke Fem’eren forlænge dit Ophold med 1 Dag?</t>
   </si>
   <si>
     <t>1938-02-13</t>
   </si>
   <si>
     <t>Sallinge Kro</t>
   </si>
   <si>
     <t>Thora Cohn
 Drude Jørgensen
 Alhed Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Karen Pilegaard
 Lars Pilegaard
 Valdemar Rørdam
 Jørgen Schou
 Karl Schou
 Marie Schou
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem baronessen og professoren var. Gudrun på Sallinge Kro kendes heller ikke. 
 Drude Jørgensen købte en samling af Johannes Larsens oliemalerier med motiv fra H.C. Andersens Den grimme Ælling til ophængning på Fyns Forsamlingshus.
 Else og Andreas Larsen fik i 1938 datteren Thora.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0771</t>
   </si>
   <si>
     <t>Astrid/Dis Warberg-Goldschmidt har det dejligt på Sallinge Kro. Hun nyder at høre fynsk tale igen og at møde søde mennesker. Måske skal hun en tur til Munkebo Kro og vil i så fald besøge Johanne/Junge Larsen.
 Astrid har besøgt Fyns Forsamlingshus og set Johannes Larsens billeder. Hun har også set Alhed Larsens stokroser og Karl Schous interiør med mor og barn på Stiftsmuseet. 
 På Ølstedgaard besøgte Astrid professoren, som læste højt af sine digte. Hun har været i Ryslinge og høre Rørdam samt på besøg på Erikshaab.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/wsmJ</t>
   </si>
@@ -3020,52 +3020,52 @@
 Ja, du véd det vel, men jeg vidste det ikke – at Professoren er fuldkommen helbredet – han sagde selv, det er intet mindre end et Mirakel. Et forvandlet Menneske, en Rénaissance; en Mand, fyldt med Spiritualitet og sprudlende Livslyst, lykkelig – strålende, åh, Junge, noget så vidunderligt at opleve. Er noget så dejligt som at møde et lykkeligt Menneske, en helt afklaret Aand, der stråler et Lys ud fra et sådant Menneske, som det er en stor Lyksalighed at opleve.
 Og ved du, hvad hele Aftenen gik med? Han læste sine Digte for mig! Junge, han bliver berømt! De var pragtfulde – og han læste dem pragtfuldt – selv lykkelig over at have skabt dem; det var Vers i alle Tonearter, dybsindige, vise, dystre, dødsens - - om Døden – om Alderdommen – om Tungsindet – og om Livsglæde – Ungdom – Elskov – ”Synd”, Dyd – og så var der et ganske henrivende om den gamle Hankat, Rasmus, ja, du kan ikke tænke dig, hvor det alt sammen var sublimt – jeg var i den syvende Himmel. Naturligvis frydede det mig også, at jeg var den første, han læste dem for; og naturligvis frydede det ham at have så god en Tilhører!
 Ja, du kan tro, at det var en Aften. 
 Da Pigen skulde køre mig hjem (Regnvejr) – måtte vi jo bryde op i menneskelig Tid, han fulgte med i Bilen til Kroen. 
 I Aften er der Karneval på Kroen; jeg har hos Pilegårds lånt en pragtfuld, kongeblå Vadmelskjole fra forrige Aarhundrede, og et strålende Hovedklæde af tyk, rød, blomstret Silke. På Søndag skal jeg med dem i Ryslinge Kirke at høre Rørdam. I Søndags var jeg til Middag på Erikshåb, vi havde en yndig Dag – Vejret mild Solskin, Haven myldrede med Eranthis og Gækkeliljer. Tak for lovede Løg! husk dem endelig. I Fredags var jeg hos Baronessen til megen Filosofi – vi to alene, hun er nu sød. I Morgen er jeg bedt til at overvære Pølsestopning hos Fru Pilegård – senere til stort Pølsegilde. Ja, der er hver Dag noget, og jeg nyder det altsammen. Bliver så længe jeg kan – måske til 1’ Marts Axel synes så afgjort, jeg skal. 
 Hvor er det trist med Marejes Sygdom, det er da ikke noget alvorligt? hun ser ikke robust ud. Dejligt med Elses lille nye. Hils nu alle mange Gange – hvor herligt for dig at have den elskelige Bibbe! hils hende specielt. 
 Og at Vejen bliver lavet – og Lånet trækker op – 
 Tusinde Hilsner fra din Dis</t>
   </si>
   <si>
     <t>1938-04-25</t>
   </si>
   <si>
     <t>Lindøgaard</t>
   </si>
   <si>
     <t>Franziska  Erichsen
 Kirsten Hjorth
 Niels  Junker
 Drude Jørgensen
 Adolph Larsen
 Andreas Larsen
 Henning Larsen
 Martin Larsen
 Vilhelm Larsen
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Elena Larsens veninde
-Else Larsen, Else, Andreas Larsens kone
 Axel  Müller
 Fritz Syberg
 - Vesterdal
 Thora Vesterdal
 Mary Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Bents bedstemor og professoren var. 
 Udstillingsbygningen ved Odense Å hedder Filosoffen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0418</t>
   </si>
   <si>
     <t>Johanne Larsen ønsker tillykke med fødselsdagen. 
 Det er koldt og tørt, så Johanne er bekymret for høsten. 
 Kirsten/Pelle Hjorth er begyndt at komme på besøg, og det er hyggeligt. Pelle synes, at der er meget "vrøvl" hjemme hos hende selv. 
 Johanne og Adolph har fået lam og kalve. Drengene fisker, og de kan af og til sælge af fangsten. 
 Johanne m.fl. har været i Odense for at se Forårsudstillingen. De mødte et katolsk konfirmationsoptog. Johannes Larsens billeder var dejlige, men Johanne brød sig ikke om de fleste af Sybergs. Efter udstillingen besøgte hun Henning/Bror og Kirsten, og til sidst spiste de i Fyns Forsamlingshus. Her mødte de Professoren, som opførte sig mærkeligt og var sørgeligt forandret.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/vy50</t>
   </si>
   <si>
@@ -3146,51 +3146,51 @@
 Synspunkt; det er hende, der må forsøge at finde sig tilrette med, at hun som en fremmed er kommen ind i Jeres sluttede Kreds – eller rettere, det burde hun have forstået, mens Tid er, nu synes det altså at være for sent, når Tinge kun er glad over at være bleven fri; der har vi så igen Kernen i det hele – den manglende Kærlighed. Jeg tror nu, Junge, at jeg har specielle Forudsætninger for at kunne sætte mig ind i Marys Følelser og hele Tankegang – gennem mit Ægteskab med Buf og Forholdet til hans Mor; helt sammenlignes kan det ikke, men alligevel er der sådanne Berøringspunkter, at jeg udmærket forstår hendes Adfærd; også jeg var dengang bundløs uretfærdig mod Bufs Mor, som jeg alligevel inderst inde altid beundrede og holdt af. 
 Og alt det med Selvstændigheden, ja, det kan enhver forstå; men der kommer det jo igen, at Mary vidste, hvad hun gik ind til. Jeg synes, at det arme Menneske er i et forfærdeligt Dilemma! og at hun er gået ind til en yderst kvalfuld og tung Skæbne, da hun begik det Fejlgreb på Trods af alt at gifte sig med Tinge – dér ligger den store og skæbnesvangre Fejl, og den er dog egentlig både forståelig og tilgivelig. Også dér har jeg personlige og bitre Erfaringer – også jeg giftede mig i sin Tid på Trods af alt med Alfred G.! 
 Gennem Lidelser og Erfaringer lærer man at føle dybt med de andre – selv om de laver tossede Ting, som nu Mary har.
 Og med dig, søde Junge! det er sindsoprivende Ting, du skal igennem med alt dette: Men du véd jo dog med dig selv, at Marys Beskyldninger og Insinuationer er uretfærdige og hovedsagelig dikteret af hendes øjeblikkelige Tilstand – hvad hun også selv antyder, så prøv på ikke at lade det nage dig for meget, for det er næsten ikke til at holde ud. Dette Brev skulle først og fremmest gøre opmærksom på, at det eventuelle lille Barnebarn ikke brutalt må fraskrives Jer ved ubetænksomme Underskrifter eller lignende. Ja, det vilde være godt Junge, hvis vi kunde trylle os til et hinanden et Par Timers Tid, for der var meget at tale om. 
 Tingene her ser ud til at ville glide harmonisk i Lave, og jeg har det meget bedre, selv om jeg stadig har lidt Bronchitis med deraf følgende Astma om Natten. I går havde jeg hele Eftermd. Besøg af den gl. Krokone – Middag i haven Kl 6 – hun var vældig sød, og hun købte for 16 Kr. hos Nus, (2 blå Glaskrukker med forgyldte Låg - ) til Gaver! 
 Tusinde Hilsner – vær ved godt Mod, søde Junge! Din altid Dis.
 [Indsat i venstre margen på sidste side:]
 Kære Junge! Sent iaftes fik vi pr. Telefon Meddelelse om, at Margrete Benson er død, efter at har været syg i 1 ½ Aar. Venlig Hilsen Axel.</t>
   </si>
   <si>
     <t>1938-08-30</t>
   </si>
   <si>
     <t>Julie Brandt
 Louise Brønsted
 Kurt Jungstedt
 Adolph Larsen
 Andreas Larsen
 Jeppe Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Gudmund Larsen 
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Gudmund Larsens kone
 Ellen  Sawyer
 Janna Schou
 Jørgen Schou
 Marie Schou
 Christine Swane
 Lars Swane
 Ane Talbot
 Andreas Warberg
 Minna Warberg
 Erik Warberg Larsen
 Mary Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Marie Schou/Syberg, som var mor til Jørgen/Buf Schou døde 1934. Derfor ordene om hendes manglende indflydelse på ham. 
 Mary, som hjalp til i huset hos Johanne C. og Adolph Larsen, blev en kort tid kæreste med Erik/Tinge, og de blev gift. Parret fik også et barn. Ægteskabet blev kun af kort varighed. Flere år senere blev Erik/Tinge gift med Grethe, f. Tinesen. 
 Den omtalte Alma er ikke oprettet med biografi. 
 Louisenlund på Skovvej i Kerteminde var frem til 1945 et lille spisested (Arkiv.dk).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0596</t>
   </si>
   <si>
     <t>Johanne/Junge har betændelse i skulderen og skal muligvis opereres.
@@ -3225,77 +3225,78 @@
 Dit lange Brev til Bibbe var rigtig nok interessant! Jeg synes nu, at jeg har forstaaet lidt af, hvad det var, der fik Bølgerne til at gaa lidt højt hos Jer omtrent samtidig med at vores Mary-Katastrofe indtraf. Var det ikke, at Buf vilde have Janna til at flytte ud til sig? det var rigtig stygt af Buf at ville skille dig og Janna. Gaar Buf i det hele taget til den gode Side, synes du? Mon ikke Maries manglende Indflydelse gør sig gældende? Hvor det er Synd! Og ogsaa for Janna. Naturligvis vil hun, som holder saa meget af sin Far ikke kunne se det, men saa meget mere vil det tænkes at kunne influere paa hende. Skriv lidt om dette, maaske er jeg fejl paa det. 
 2.
 Hvad mig angaar, er jeg ikke kommen stort videre end at jeg daarlig kan tænke paa andet end hele Mary Sagen; der sker jo stadig væk noget, der holder en i Aande, og det der sker er en Pine, fordi man synes snart, at man vader i Smuds F. Ex. sagde Mary forleden, da hun talte med ikk [”ikk” overstreget] Tinge – han havde bemærket ”Der er jo ingen Skilsmissegrund ” – ”jo der Karlekamret, som vi blev henvist til at bo i, mens din Mor skulde have sin Suite til at modtage Gæster i” Jeg tror for Resten ikke, at stakkels Mary er hol [”hel” overstreget] helt normal. Svangerskabet kan jo virke helt mental-forstyrrende, og saa er det hendes Ulykke, at hun ikke har haft besindige og kultiverede Mennesker i sine Omgivelser, som kunde raade hende. Mary sagde ogsaa til Tinge ”naar jeg bliver trampet paa, sætter jeg haardt mod haardt”. Det er saa helt udenfor Virkelighedens Omraade. Kort efter at jeg havde skrevet til dig sidst, kom der Sagførerbrev til Tinge, at hun vilde have Understøttelse ikke bare til Barnet, men ogsaa til sig selv. Der er jo ikke rigtig Logik i det. Du saa af hendes Brev til mig, at Gaarden var saa elendig, at hun ikke turde lade sit Barn vokse op ikk [”ikk” overstreget] her. Deri ligger dog at hun kan skaffe det bedre økonomiske Vilkaar andre Steder. Og naar hun rejser herfra og berøver Gaarden sin Arbejdskraft – hvad der jo er en stor økonomisk Faktor – er det lige haardt nok at den stakkels ”elendig forgældede” Gaard skal rede Penge ud til hende personlig. Det er Mary da for Resten gaaet fra, vel vidende, at Retten ikke vilde give hende Medhold i det, men nu staar det paa, at hun vil have Boet delt. ”Hvad der er dit, er ogsaa mit” sagde hun til Tinge. Mary lod jo alle sine Ejendele afhente, Brudegaverne deltes saaledes, at hver beholdt det, som deres Forbindelser havde givet, pudsigt nok [”nok” indsat over linjen] havde Mary skrevet en detallieret Liste paa alt det, de skulde have med, og den Liste blev liggende her og den har vi, saa lille Mary skal ikke dø i Synden, hvis hun stikker Værdigenstande til Side derude, naar Vurderingsmændene kommer. Tænk Dis, frivillig at ville gaa alt det igennem, at have fremmede mennesker ind at vurdere alle ens Sager; og det er saa meget vildere, som Tinge jo intet ejer. Mary ved godt, at Møblementet derovre – d. gl. Hjørnesofa m.m. [”m.m.” indsat over linjen] fra Agrarens Forældre – ikke tilhører Tinge, det er ganske minimalt, hvad han ejer, det er jo sandsynligvis ogsaa bare for at chikanere ham, Og saa vil Mary paastaa, at hun holder af ham!
 3
 Der maa være mange forskellige Maader at holde af paa. I Dag er Tinge tilsagt paa Politikontoret. Æv! Har jeg ikke Lov til at sige, at vi vader i Smuds. Du kan ikke tænke dig som de forvrænger og laver om paa det hele. Jeg kan ikke lade være med at sige til Tinge. Tror du ikke, at hvis de havde haft lidt mere af den – af dig – saa foragtede Kultur, saa vilde de tage det lidt anderledes.
 Kirsten Thorsen, der jo blev gift med Klakses Søn, kender lidt til Marys Kusine i Odense, Bibbe var hos Kirsten forleden og fik refereret et Par større Holmgange mellem de to; K. havde ikke lagt Fingrene imellem i sit Forsvar for os. Kusinen var jo – fra at vi var de bedste Venner af Verden – pligtskyldigst blevet meget vred paa os! ! Hun sagde bl.a. – ”og saa har de ladet Mary ligge paa Halm”. Jeg har altid misundt dem deres friske rene Halmunderlag, hvorover der saa var Madras og Underdyne. Alma (Kusine) havde bl.a. sagt at Mary var gaaet bort fra at give mig Skylden for hendes Flugt. Du ser, det er ikke et Spørgsmaal om, hvad der er Sandhed, virkelig Sandhed, men om, hvad der kan ”bruges” i Sagen. Enhver ved jo, hvor inderlig skikkelig jeg er, saa den gik ikke. Jeg kunde komme med mange Exempler, men gider ikke og er for Resten ikke aldeles oprørt, men har den dybeste Medlidenhed med hende og er saa Angst for, at hun ikke skal holde til det eller at det skal skade Barnet. Bibbe trøster mig med, at det er jo Naturens Værk, at hun er bleven saadan og saa maa Naturen vel ogsaa indrette det, saa Barnet ikke tager Skade. Det stakkels lille Barn, det er jo Alfa og Omega i hele Tragedien. 
 Dedde og Lugge har været i Kjert. hos Elle og jeg tog derned en Formiddag; det var morsomt at det vakte en saadan Glæde hos dem at se mig; de skulde om Efterm. paa en lille Biltur til Hindsholm og det blev en dejlig Tur. Lige før man naar Nordskov ligger der paa højre Haand en lille Skov, kan du huske det? der tog vi til og der var vidunderligt; over Engene bag Skoven gik vi ud til Stranden og var oppe paa en mægtig Bakkeknold, hvis yderste Grænse mod Vandet stadig ædes op af Bølgeslaget og hvorfra vi saa Sjællands Kyst, saa klar og smuk. Vi sad saa lidt i Udkanten af Skoven, røg, spiste Chokolade og snakkede hyggeligt og først og sidst nød det vidunderlige Landskab og den gode Luft. De kørte mig saa hjem, men vilde ikke ind, da de skulde have Fremmede om Aftenen. Et Par Dage efter, om Søndagen, skulde Elle til Bryllup i Munkebo Kro, ”hvis Datter”, hun har spillet med i en Aarrække og dermed fik vi den Glæde at have Dedde og Lugge Resten af Dagen 
 4.
 Elle skulde Møde Kl 4; de kom saa her lidt over og vi havde pæn Kaffe til dem; derefter besaa vi saa nogle Kæmpehøje her i Nærheden (benyttede Bilen) og gik derefter alle Mand ud paa vor sædvanlige Spaseretur ud gen. Markerne og ad Stranden hjem Vejret var godt og det hele var saa henrivende og vellykket. Det er saa dejligt for mig at alle vore tre Børn falder saa udmærket i Slav med alle mine. En anden Aften, da jeg havde været i Kjert. inviteret til Aftensmad af Dedde sm. med Elle og Minna i Louisenlund, hvor vi for Resten havde haft det henrivende og nydt varm Mad, Snaps, Madeira o.s.v. kørte de mig ogsaa hjem, og da det var tidlig paa Aftenen, gik de med ind til en Kop The og vi havde igen en dejlig Aften, Minna var henrivende sød og hun hører ogsaa til dem, der gouterer Lindøgaard.
 Da var Lugge rejst, men saa havde vi Minna i Stedet; hun havde ferieret i Nakskov og var kommen Aftenen før. 
 Og saa har vi haft et dejligt Besøg af den hjemvendte Ugle og Lasse; de kom til Malerens Hus fra Jylland og havde vistnok haft en dejlig Tur. De kom derud i Lørdags midt om Formiddagen og blev til 10½ Aften, saa vi havde rigtig Tid til alt; det var saa sødt af dem, at de havde taget alle deres Akvareller med fra Rejsen; de var saa skønne, at de næsten tog Vejret fra mig; Lasse bliver en stor Maler, skal du se. Jeg har maaske aldrig set Uglen saa vel ved det før; det var som al hendes Nervøsitet var strøget af hende, og hun var glad, livlig og sød. Hun og Lasse rejste hjem i Mandags, Marie derimod blev. 
 Sagen er, at Agraren fylder 60 Aar d. 26nde Sept. – Kongens Fødselsdag, sender du ham et Kort? – og saa vilde vi den Dag samle lidt af Familien og spurgte saa Marie, om hun ikke kunde komme her [”her” indsat over linjen] over den Dag; da Uglen hørte det, mente hun, at Marie hellere maatte blive her i Stedet for at rejse igen, og saadan blev det altsaa. Las er vist desværre endnu ikke kommen fra Sverige til den Tid.
 Jeg havde Brev fra Pan i Gaar, hun er saa glad for sin Sommerferie, men har vel selv fortalt dig derom; hun skrev lidt om det med Jannas, [”s” sidst i ordet overstreget] men Pan er jo ikke altid let at blive klog paa; vil du ikke nok – selv om det snart er en gammel Historie fortælle mig Gangen i det fra først af; Jannas Ve og Vel ligger mig saa meget paa Sinde og jeg gaar og tumler med det i mine Tanker, men vil vide Besked.
 Tinge kom hjem i Aftes fra sin Politifærd. Det havde drejet sig om etn [”t” midt i ordet overstreget] lovbefalet Sammenkomst mellem Politimesteren, Mary og Tinge, hvor han skal forsøge at mægle. Det er jo ganske unyttigt og tages da ogsaa som en Formsag. – Tinge skal betale til Barnet og det er jo da ogsaa rimeligt nok. – Tiden er omme og jeg naar ikke mere. ”Skriv snart”! 
 Tusinde Hilsner, din Junge.</t>
   </si>
   <si>
     <t>1938-08-31</t>
   </si>
   <si>
     <t>Dræby
 Lindøgaard</t>
   </si>
   <si>
     <t>Sus -
+- Albertsen
 Margrethe Benzon
 Julie Brandt
 Thora  Branner
 Viktor Jensen
 Adolph Larsen
 Alhed Larsen
 Marie Larsen
 Christine  Mackie
 Søren Madsen
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Jørgen Schou
 Christine Swane
 Lars Swane
 Gertrude Søndergaard
 Andreas Warberg
 Fritz Warberg
 Minna Warberg
 Martin Warberg Larsen
 Mary Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Mary Hensen blev i 1938 gift med Erik/Tinge Warberg Larsen. Ægteskabet holdt kun ganske kort (se hendes biografi under Mary Warberg Larsen). Marys "Mælkefamilie": Hendes far, Viktor Jensen, havde et mælkeudsalg i Kerteminde. 
 Warberg-familien kendte mange, der hed Balslev, så det kan ikke afgøres, hvem af dem, der deltog i den omtalte begravelse. 
-Axel Müllers far kendes ikke. Ej heller Arkitekt Brandt, Anders Lenner, Grethe Benzons sagfører, direktøren i Bredgade eller gamle Albertsen.</t>
+Axel Müllers far kendes ikke. Ej heller Arkitekt Brandt, Anders Lenner, Grethe Benzons sagfører eller direktøren i Bredgade.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1008</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt håber, at Johanne/Junge C. Larsen kan blive opereret.
 Astrid og Axel Müller har mødt en mand, som tilbød dem en flyvetur.
 Historien om Erik Larsen og Mary Jensen/Warberg Larsen har udviklet sig forfærdeligt. Mary sagde engang, at hun ville slide som en karl, hvis hun bare kunne være nær ved Erik. Hun må ikke få lov til at plukke Erik og hans forældre for indbo.
 Astrid har haft besøg af Fritz Warberg. Han var meget sød, men han var også bitter på sin far, som ikke regnede ham for noget, fordi han ikke ville studere. Andreas Warberg, faderen, havde skaffet sønnen en næsten ulønnet plads i en bank. Fritz sagde op og fik nyt job, og da faderen hørte, at han fik lønforhøjelse, nedsatte han det bidrag, han tidligere havde ydet ham. 
 Astrid og Axel havde planlagf at bygge et hus til Janna/Nus Schou, og de havde både fældet en lille skov og købt en grund. Så pludselig meddelte Janna, at hun vilde flytte sit værksted til Søborg. Janna er stærkt påvirket af sin far, Jørgen/Buf Schou og af en Søren Madsen, som er en led karl, og som har for meget indflydelse på Jørgen efter dennes mors død. - Janna besluttede til sidst alligevel at blive i Hareskov, men hun var bange for at føle sig bundet. Astrid og Axel bygger derfor alligevel. De har fået tilbud og hyret håndværkere. Axel har købt et kæmpestort vindue, og Janna har gjort værkstedet i stand. Gertrude/Trut Søndergaard er en god, kunstnerisk hjælp. Sell har taget fotos til Tidens Kvinder. 
 Astrid har nu fået sin egen stue, hvor hun kan holde orden (Janna roder). Hun vil ikke forlange, at Janna skal blive boende hjemme, men hun er ked af, at Søren Madsen og Jørgen Schou har en dårlig indflydelse på hende. 
 Margrethe Benzon har testamenteret Astrid og Axel 1500 kr. De har deltaget i hendes begravelse. 
 Astrid og Axel overvejer at bygge et hus mere, som de kan udleje.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/t5q2</t>
   </si>
   <si>
     <t>[Skrevet på kuverts forside:]
 Fru Johanne Warberg Larsen
 Lindøgaard
 Dræby
 Fyen.
 [Skrevet på kuverts bagside;]
 Hareskov
@@ -3404,51 +3405,51 @@
 Johanne takker for marcipanen. Hun sender penge senere.
 Det er et rædsomt vejr. Johanne kan ikke lide hvid jul. Marie Larsen er kommet.
 Ellen Sawyer er rejst til Stockholm.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/IL3d</t>
   </si>
   <si>
     <t>Lindøgaard 22-12-1938.
 Kæreste lille Dis!
 Ja, et Julebrev bliver det jo, men kun et ganske lidet et. Som du i saa høj Grad forstaar, maa der økonomiseres paa med [”med” indsat over liljen] Kræfterne for Tiden, men det gaar da for Resten helt godt. Tusind Tak for dit Julebrev, som jeg fik i Dag, alt ser jo saa godt ud for Jer, synes jeg, og hvor du maa have mange Kræfter, alt det, du dog kan lave Sig Axel Tak for Marcipanen, det er nu en Skam at gøre Jer Ulejlighed; jeg sender Pengene mellem Jul og Nytaar, ved jo endnu ikke Summen nøjagtig og vi faar ikke Post af Sted i Juledagene, men faar Posten af Privatfolk, som hjælper ”Posten”. Bibbe er i Odense i Dag, hvilket rædsomt Vejr, det dog er. Marie har været her fra i Gaar Morges for at hjælpe os, da vi jo var bag efter og jeg ikke var til saa meget. Vores lille Kasse afgik i Gaar Morges – Onsdag – gid I faar den. Al Trafik er ind over Markerne, da Vejen er tilsat med Driver. Jeg finder nu ikke denne ”hvide” Jul ret rar. Jeg synes dette Vejr giver Uhygge, maaske noget fordi her altid er Træk i alle Stuer, naar det blæser. 
 Elle rejste i Gaar til Stockholm, ogsaa hende sender jeg bekymrede Tanker paa Gr. a Vejret, maaske ganske overflødigt.
 Naa, søde Dis, gid I nu maa faa en rigtig god Jul og ikke have sat alle Jeres Kræfter til, saa I ikke kan nyde den.
 De allerbedste Julehilsner til Jer alle tre fra os her – selvfølgelig langt de fleste fra din 
 Junge.</t>
   </si>
   <si>
     <t>1938-12-29</t>
   </si>
   <si>
     <t>Thora  Branner
 Alfred Fly
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Janna Schou
 Christine Swane
 Lars Swane
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0951</t>
   </si>
   <si>
     <t>Johanne C. Larsen takker for alle de mange julegaver. Hun har fået kvittering for de gaver, som hun selv har sendt.
 Laura/Bibbe Warberg Petersen og Johanne havde knoklet med en gris, hvorefter de skulle pakke gavekasser.
 Johanne og familien havde en hyggelig juleaften i den lavloftede stue. Hun fik som altid flest gaver. 
 Juledag kom Lars/Lasse Swane på ski og blev til den følende dag. Andreas/Puf og Else Larsen samt Christine/Uglen Swane kom på besøg i bil.
 Vejene har i øvrigt været lukket af sne. Johanne måtte transportere sine æg på en slæde. 3. juledag kunne Marie Larsen ikke komme til Kerteminde og deltage i Johannes Larsens fødselsdag. 
 Johanne havde det rart på Kerteminde Sygehus. Hun fik dog røntgenfotograferet foden, og der er ikke noget at gøre ved den smertende storetå. Hun har desuden haft et anfald i sin arm.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/opQe</t>
   </si>
   <si>
     <t>[Skrevet med sort blæk på kuvertens forside:]
@@ -3475,51 +3476,51 @@
 [Skrevet langs venstre margen s. 4:]
 Tak for Besørgelsen af Marcipanen og Chokoladen; er du ked af at jeg sender noget af det i Frimærker. Hvor var den glimrend
 [Skrevet øverst s. 4; på hovedet:]
 Nu maa du nøjes for denne Gang, lille Dis, jeg kan ikke som du og absolut ikke til enhver Tid. Endnu en Gang mange mange Tak for det hele og tusinde Hilsner til jer alle tre fra din Junge
 [Skrevet øverst s. 3; på hovedet:]
 Hvor var det dejligt at høre alt det om Janna, om hendes fine Hus og den gode Forretning; det var et henrivende Billede af hende med Partnere i det smukke Værksted. 
 [Skrevet øverst på s. 1; på hovedet:]
 Og saa er det Aar forbi og vi skal i Gang med det nye. 1938 har været ret stormfuldt Aar for os og for Jer (omvendt) gid det nye maa blive lidt ”raskere” og roligere – ikke alene for Jer, men rundt om i alle de forskellige Familier – Hjem unge og gamle 
 Glædelig Nytaar til Jer alle tre fra det ganske Lindøgaard</t>
   </si>
   <si>
     <t>1939-03-18</t>
   </si>
   <si>
     <t>Bakkevej 12 Hareskov St.</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Louise Brønsted
 Thora Cohn
 Aksel Dydensborg
 Adolph Larsen
 Andreas Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Otto Emil  Paludan
 Ellen  Sawyer
 Adelheyde Syberg
 Ane Talbot
 Maria von Sperling. g. Balslev
 Albrecht  Warberg
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>I sommeren 1938 aftalte England, Frankrig, Italien og Tyskland, at området i Tjekkoslovakiet kaldet Sudetertyskland indlemmedes i det tyske rige som en lydstat (der boede mange tyskere i denne del grænsende ind mod det tyske rige). Den engelske premierminister Chamberlain udtalte ved hjemkomsten til London de berømte ord ”Peace in our time”). - 5. marts 1939 angreb Tyskland resten af Tjekkoslovakiet. Snart drev forfølgelsen af de sudetertyske jøder og arbejderbevægelsen dog en del på flugt, flest til Tjekkoslovakiet (Kilde: Lex. dk). 
 Albrecht Warberg blev født 7. marts 1839 på gården Ensomhed i Heden på Midtfyn. Han blev begravet på Hillerslev Kirkegård. 
 Egelund eller Lundgaard, Lumbyvej 56, Lumby. Oprindelig en tvillingegård (matr. nr. 6a og 7a) (Kilde: Arkiv.dk). 
 Lars Christian/Laders og Marie Balslev boede 1929 til 1958 på Erikshaab (Alhed Larsens og hendes søskendes barndomshjem).
 Kirkelaugnet: Der menes formodentligt en bygning/et laugshus ved kirken, oprindelig benyttet af et håndværkerlaug/lav/sammenslutning.
 Diatermi: Kortbølgebehandlinger i form af lokal varmebehandling, af bl.a. gigt- og muskelsmerter (Kilde: Lex.dk).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0600</t>
   </si>
   <si>
     <t>Axel Müller har været syg.
 Johanne og tre af hendes søstre har højtideligholdt deres fars 100årsdag. De kørte først til Heden Kirkegård og besøgte Adelheyde/Mimi Sybergs grav. Derefter fik de middag på gården Erikshaab. Der var en dejlig udsigt gennem haven, som var blevet ryddet. Efter maden tog selskabet til Hillerslev Kirkegård, hvor de trimmede Albrecht Warbergs gravsted og plantede blomster samt lagde kranse på den samt på Otto Emil Paludan/Pallams grave. De sluttede med kaffe på Erikshaab og kørte så til Kerteminde, hvor de spiste hos Johannes Larsen med familie. 
 Johanne får lysbehandlinger i sin tå.</t>
   </si>
@@ -3539,131 +3540,172 @@
 Lindøgaard pr. Dræby
 [I brevet:]
 Nu ogsaa Jøderne i Czekkosl.! 18 marts 39
 hvor er det snart forfærdeligt
 og det arme Land. 
 Kæreste Dis!
 Endelig faar jeg fat paa Brevet til dig, saa meget har sinket mig, Bibbe været daarlig nogle Dage af Forkølelse og mine Sygehusture trætter og distraherer mig –
 Tak for dit Brev! Det var rigtig nok sødt af dig at skrive straks efter, du kom op. Hvor trist dog med al den Sygdom hos Jer; hvor saadan en alvorlig Mavesygdom dog maa have taget paa Axel, der er ikke saa mange Kræfter at tage af. Gid han dog nu maa være over det; da du skrev havde han endnu 38⁵, det er dog høj Feber. Og hvad for en Slags Mavesygdom kan det dog have været naar det smitter – du skrev, han havde smittet dig, er det ikke snarere to Virkninger af en og samme Aarsag? Siger Doktoren ikke noget om det? Alm. Mavedaarlighed smitter jo ikke. S.u. 
 Lad mig straks gaa i Gang med at fortælle dig om Dagen. Den blev en dejlig Oplevelse. Kl. 10½ ankom en stor Bil med Chr. Lugge og Elle; jeg blev læsset og vi gled. Min første Bemærkning var: Jeg synes I er noget blomsterløse”, der var neml. ikke saa meget som et Blad at se i Bilen; men de trøstede mig med, at hele Magasinet var fuldt. Vi havde saa en yndig Tur derned, Solskin med enkelte Haglbyger. Vi var i saa god Tid, at vi kunde tage op paa Heden Kirkegaard og se til det gamle Gravsted – havde jeg vidst det kunde jeg have haft Vintergækker med til Tante Minnis Grav, jeg havde en Krans med til Fars, den kunde jeg jo ikke dele; jeg havde ikke bundet den selv, vi havde nok Gækker og Krans men ingen Grønt og det er jo lige saa vigtigt. Vi tog lige til Erikshaab, hvor de jo ventede os til Middag Kl 12; ved ”Stenten” i Hestehaven stod Elle og Lugge af og gik gennem Skoven, L. har jo ikke set den i mange Aar. Jeg advarede dem mod Bækken, men de kom da paa en mystisk Maade over, der var jo meget Vand alle Vegne dernede. Flaget vajede paa Erikshaab, L. og Marie stod smilende og søde og Haven og Omgivelserne var så hægede som de paa nogen Maade kunde være
 2
 Der var varmt og henrivende. Så indløb Elle og L. og vi gik ind til en lille fin Middag; Suppe jævn m. Rosenkål, en dejlig Kalvesteg samt Jaffa Appelsiner, Rødvin. Laders holdt en nydelig Tale for Fars Minde – hvor har alle Mennesker dog holdt af Far. Vi var alle sammen saa glad [”glad” overstreget] glade og tilpasse og saa festligt stemte; Elle sagde, at hun tudede uafbrudt, hun faar det jo let ved saadanne Lejligheder. De var saa oplagt glade ved os. Efter Kaffe og Cigarer gik de en Tur i Haven, jeg blev inde og havde [”havde” overstreget] saa ud gennem Havestuedøren. Der er hugget en Del i Efteraaret, saa man overalt har de skønne Omgivelser ind paa Livet: Aaen, Engene, Markerne overfor der skraaner op ad Lyndelse Kirke, Egelund – du ser det hele for dig. Jeg havde en af Agrarens Støvler paa, saa jeg gik helt godt. Der var Plads i Dydenborgs store Bil til os alle, saa L. og M. kom med paa Kirkeg. Der laa din dejlige Krans og straalede foran Pladen - ja det ved du jo fra Billedet, Tak for det. Der var pænt, men det faldt os ikke ind, at der var gjort særlig rent til Dagen. (Saa pænt af den gode Sognefoged) Laders tog alle de grimme visne Mahognibuske el – ret. Pinde bort, han kunde brække dem af. Chr. havde Tulipaner med Knold med; dem plantede hun hele Vejen uden om Bænken - du forstaar i Kanten der. Elle havde bundet et Kors, Puf en henrivende lille Krans med Violbuketter, Lugge have flere Sammenplantninger i aflange Trækasser med alskens Foraarsblomster og saa min Krans, det hele var nydeligt – ja meget smukt; vi hentede en Rive et Sted og rev efter os – d.v.s. Laders; han besørgede med kyndig Haand alt det korporlige Arbejde. Chr. og Lugge havde Krokus med som de plantede paa Pallams Grav. Mens vi var der, skinnede Solen (efter en stærk Byge, som vi tilbragte i Bilen inden vi stod ud) saa smukt og varmt og Kirkelaugnet saa pragtfuldt ud 
 3
 med saa meget Vand, at det næsten var en Sø. Det hele var en vidunderlig Oplevelse. Jeg var saa glad ved, at Chr. og Lugge øjensynlig var saa glad ved Laders og Marie, de faldt saa godt sammen. 
 Der var dækket fint Kaffebord i Havestuen, da vi kom tilbage, men vi trak snarest efter Kaffen ind i Dagligstuen ved d. varme Kakkelovn.
 Ved 5 Tiden drog vi af til Kjertem. hvor vi fik dejlig Aftensmad hos Lases og en hyggelig Aften bagefter med megen Røg og Diskuteren Verdenssituation. Puf kørte mig hjem og saa var det forbi. En herlig Dag.
 Jeg tager hver anden Dag ud paa D [”D” overstreget] Sygehuset og faar diathemibehandl. (Lys paa Taaen). Det hjælper godt synes jeg, men er jo baade dyrt og besværligt for os; køres op og hentes v. Bilerne. Men naar det bare hjælper, kommer vi jo nok over det.
 Nu er Tiden omme, søde Dis, vil du nøjes med dette.
 God Bedring!! Kærlig Hilsener! Din Junge</t>
   </si>
   <si>
     <t>1939-04-26</t>
   </si>
   <si>
     <t>Kurt Jungstedt
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Amherstfasaner: Diamantfasan eller Amherstfasan er en hønsefugleart, som stammer fra det sydvestlige centrale Kina, Tibet og nordlige Myanmar. Videnskabeligt navn: Chrysolophus amherstiae. (Wikipedia juli 2022) 
 Johannes Larsens bror, Adolph, og Alheds søster, Johanne (de to var gift) boede på Lindøgaard.
 Svenskirisk er en ældre betegnelse for grønirisk. Johannes Larsen kaldte ofte fuglen for en svensker.
 Mille fleurs: Dværghøns.</t>
   </si>
   <si>
     <t>Johannes Larsen har sat en masse fugle ud i volièren. Odderne er blevet fede. Han har fået 12 løvfrøer.
 Johannes Larsen er blevet medlem af Det Svenske Akademi.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/baF1</t>
   </si>
   <si>
     <t>Kjerteminde 26 April 1939.
 Kære Lysse!
 Det er vist snart længe siden I har hørt fra os. Vi har det godt men det har været et ubehageligt Vejr i længere Tid oven paa de gode Dage i Paasken. Vi har nu faaet Volieren færdig og befolket med 3 Amherstfasaner en Høne og 2 Haner. 2 Par Dompapper hvoraf den ene Hun er død, et Par Sisgener (Grøn = et Par Bjærgirisker, en Stillits ♀ 1 Svenskirisk ♂ 2 Par Havterner og 2 Par Millefleurs. Jeg har faaet 3 Gravgæs ♂ ♂ fra Lindøgaard. Odderne er nu helt affældede og blanke og fede, men det er ogsaa utroligt hvad de kan sætte til Livs. I Gaar fik jeg 12 Par Løvfrøer hvoraf de 3 er anbragt i et Akkumulatorglas i Dagligstuen og Resten sluppet løs i Vinhuset. Nu faar I ikke mere denne Gang for den forbandede Pen kan ikke skrive. Mange Hilsner ogsaa Else og Puf, de gør hovedrent saa jeg sidder i mit Sovekammer og grifler dette op. 
 Din Far.
 P.S.
 I hørte vel i Aftes i Radioen at jeg er bleven Medlem af Akademiet i Stockholm og fik Telegr fra Kurt.</t>
   </si>
   <si>
     <t>1939-07-02</t>
   </si>
   <si>
     <t>Elena Larsen</t>
   </si>
   <si>
     <t>Thora Cohn
 Andreas Larsen
 Jeppe Larsen
 Johan Larsen
 Martin Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ane Talbot
 Lasse Taaning
 Poul Valentin Jensen
 Erik Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvad Lysses forslag til Tinge og Manse gik ud på. 
 Tipperne og Værnengene er en halvø i Vestjylland, beliggende ved sydenden af Ringkøbing Fjord og er en vigtig rasteplads for trækfugle. Det har været i statens eje siden sidste halvdel af 1700-tallet , og i 1898 blev der indført bestemmelser om fredning af det rige fugleliv i området. I 1928 blev der oprettet et fuglereservat, og der blev ansat en opsynsmand Valentin Jensen (Kilde: Wikipedia marts 2022).</t>
   </si>
   <si>
     <t>Nationalmuseet i Stocholm har købt for 500 kr. træsnit, og Larsen beder Elena/Bimse sætte de 450 ind på hendes konto, men tage fra til fødselsdagsgave og brændevin.
 Det er tørke. Man venter tidlig høst på Lindøgaard.
 Andreas/Puf sejler i Odense Fjord med Lasse Taaning.
 Valentin Jensen har været på besøg for at filme odderne.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/F6m1</t>
   </si>
   <si>
     <t>Kjerteminde 2 Juli 1939.
 Kære Bimse!
 Det er forsmædeligt at jeg aldrig kan huske Din Fødselsdag. Foranlediget ved Lysses Brev fik vi jo fyret et Telegram af som jeg haaber Du har faaet i rette Tid. Jeg fik i Forgaars Brev fra Nationalmuseet i Stockholm at de havde købt for 500 Kr Træsnit, Jeg har bedt dem sende Pengene til Båxhult og naar de ankommer vil jeg bede Jer sætte dem ind i Jeres Bank i Landeryd, efter at have fradraget 50 Kr. til at købe Dig en Fødselsdagsgave for, saa at Resten kan være disponibel til jeg kommer en Gang i August. I kan jo ogsaa tage fra til et Par Liter saa der kan Brännevin i Huset naar jeg kommer. Jeg har ladet Lysses Forslag til Tinge eller Manse gaa videre gennem Bibbe, der dog ikke mente det kunde lade sig gøre, da de skulde tække om og ventede en tidlig Høst paa grund af Varme og Tørke. Her fik vi en 30 mm for en 14 Dages Tid siden og 20 i Gaar og i Nat. Puf sejlede i Morges med Lasse Taaning om i Odensefjorden, saa Else og jeg er alene med Børnene. Vi havde i Gaar Besøg af mag. Valentin Jensen, ham der passer Tipperne, han havde bedt om at maatte komme at filme Odderne, nu skal vi se hvad der kommer ud af det. Vi har det godt og haaber det er ligesaa hos Jer. Mange Hilsner fra Else til Jer allesammen og fra mig
 Din JL.</t>
   </si>
   <si>
+    <t>1939-09-14</t>
+  </si>
+  <si>
+    <t>Ingrid Fensbøl
+Axel  Müller
+Janna Schou</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Gudrun og Arnold var.
+Thopodeaborg var et havehus, som Astrid Warberg fik bygget som en kopi af det legehus, som hun og hendes søskende havde i deres barndom på gården Erikshaab.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8402</t>
+  </si>
+  <si>
+    <t>Astrid Warberg er kommet hjem efter næsten tre uger på Sallinge Kro, og nerverne er kommet i ro. Axel Müller hentede hende dagen før på banegården, og de flotteste sig med en taxa hjem. Det er svære tider, men man må leve godt, indtil katastrofen indtræffer. 
+Det var dejligt at komme hjem til nykalkede vægge og lofter, ferniserede gulve og en have, der bugner af blomster og frugter. Axel og Janna/Nus havde savnet Astrid. 
+Astrid giver Johanne/Junge Larsen et kvartalsabonnement på Politiken i fødselsdagsgave.
+Ingrid Fensbøl, som er telegrafist, bor nu i havehuset Torpedeaborg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/DtZy</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Fru Johanne Warberg Larsen
+Lindøgaard
+per Dræby
+Fyen.
+[Med blå kuglepen på kuvertens forside:]
+søn. 13-2-2000.
+(Bibbe.)
+[I brevet:]
+Hareskov, 14' Sept. 1939.
+Kæreste lille Junge!
+Ja, så er man hjemme igen efter næste 3 Ugers Ophold i Sallinge Kro, hvor jeg er kommen mig rigtig godt, i hvert Fald er Nerverne langt bedre og dermed følger også flere Kræfter. Jeg havde en dejlig Rejse igår, sad på Dækket hele Tiden i næsten Sommervarme; Gudrun havde medgivet mig en herlig Pakke Smørrebrød, og da jeg åbnede den, lå der to store fine Mavebæltecigarer - hun er altid så sød. Axel tog imod mig på Banegården, han var smilende og i godt Vigueur - og vi kørte i Bil lige til Døren - egentlig en utilbørlig Flothed i disse Tider, men hvad, hvis alting revner, så lad os dog leve normalt og godt til det sker; jeg føler overfor en eventuel Katastrofe her i Landet nærmest som overfor Lynnedslag, når Uvejret er "oppe over" - man er beredt på det værste men håber dog stadig det bedste. - Herinde tog en glad og smilende Nusser imod os, hun var ved at lave Middagsmad; Axel og jeg gik så en Runde i det meget fine Hus, det er for lækkert, når sådan hver en Krog er bleven endevendt, alle Lofter hvidtet, og alle Vægge kalket - samt hvert et Gulv ferniseret; her var den lifligste Duft af Fernis overalt - i Dag kan jeg ikke mere mærke det. Så gik vi ud i Haven - det er forbavsende, hvor alting gror og vokser i en Have på 3 Uger - jeg syntes, det så helt fremmed ud næsten; alle Stauderne er nu på deres højeste, Georginer gløder, Roser begynder så småt igen og alle Frugttræerne har fået Stivere, sådan bugner de med Æbler og Pærer. Så spiste vi en festlig lille Middag i det smukke, lyse Køkken - jeg var glad ved at være hjemme, og de syntes at være glade ved at have mig igen; for som de begge sagde: Prikken over i'et mangler jo overalt. - I Dag har jeg virket fra Morgen til Aften med "Prikkerne" - (det havde jeg ikke kunnet før Rejsen!) - det er dejlig sådan at tage sit Hus i Besiddelse. - 
+Søde lille Junge, jeg har nu opfunden en Fødselsdagsgave til dig, som jeg håber du vil synes om, nemlig et Kvartalsabonnement på Politiken nu fra 1' Oktober (så husk at opsige Søndagsnummeret, som I holder!) - Axel bestilte det i Dag og du får det fra den 20' ds (det er gratis Måneden ud, vèd du nok) - - gid jeg nu har truffen det rigtige, lille Junge, ja, jeg kan jo ikke skrive: og at du vil have Glæde af det, for det kan man ikke af Aviserne for Tiden - Vorherre bevares, de er jo gale allesammen.
+Nus har i Aften hørt fra Arnold - det var en stor Lettelse for os. - Nu skal vi samles til en lille Aftenkaffe herinde hos mig; Ingrid Fensbøl bor stadig i Thopedeaborg - hun er Telegrafist og ved at omkomme af Arbejde. - Ferien tog de fra hende lige da hun skulde ha' den - 1' Sept.
+Tusinde kærlige Hilsner fra din Dis.</t>
+  </si>
+  <si>
     <t>1940-01-19</t>
   </si>
   <si>
     <t>Louise Brønsted</t>
   </si>
   <si>
     <t>Blegdamsvej</t>
   </si>
   <si>
     <t>Dræby St.
 Munkebo</t>
   </si>
   <si>
     <t>Bodild Branner
 Frits Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Hans Brønsted
 Johannes Nicolaus Brønsted
 Ellen  Sawyer
 Joseph Stalin
 Erik Warberg Larsen</t>
   </si>
   <si>
     <t>Dr. Rise og Dr. Helweg kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0962</t>
   </si>
   <si>
     <t>Det er godt, at Johanne/Junge Larsen og familien har fået en god læge. 
 Frits Branner har det sidste halve år lidt af træthed, og derefter blev han uklar og holdt op med at tale samt gjorde mærkelige ting. Han blev indlagt og fik chokbehandlinger med insulin, hvilket hjalp meget. Lægerne taler om sløvsind, men de har ikke stillet en egentlig diagnose. Louise Brønsted tror, at Frits var overanstrengt efter sin eksamen, og at han desuden havde levet usundt og været i depression.
 Fint, at Erik/Tinge Warberg Larsen bliver taget alvorligt af lægen.
 Johannes/Magisteren Brønsted er rask igen, og han er meget optaget af udenrigssituationen. 
 Det er Alhed/Lomme Brønsteds 36-års fødselsdag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9pbL</t>
   </si>
   <si>
     <t>[Med blæk på kuvertens forside:]
 Fru Johanne Warberg-Larsen
@@ -4171,66 +4213,150 @@
 Fyen
 [Håndskrevet på kuvertens bagside:]
 A Warberg Müller
 Hareskov
 [I brevet:]
 Hareskov, 20’ Nov. 1941. 
 Kæreste Junge! Det er for galt, at jeg først nu får skreven til dig, skønt den sidste Kasse Frugt, Æblerne, kom i Lørdags, 8 Dage efter Kvæderne, vi er overvældede, Tak til Jer alle sammen det var en Kæmpegave! Kvæder står i så høj Pris i Aar, at jeg ganske havde opgivet dem; og da vi ikke har Spiseæbler, er sådanne også yderst velkomne, Axel tager hver Dag et med på Kontoret, det har han så godt af og er så glad ved; hvad hedder de store, skøre, smukke, gul og røde? De er himmelske Tak og atter Tak! Grunden til Brevets Forsinkelse er simpelthen en Række af så krævende Arbejdsdage, at jeg ikke har overkommet mere – der er meget at lave nu for kommet mere – der er meget mer at lave nu for en Husmor, men så er det godt, at man kan, jeg er sommetider helt stolt af mig selv, fordi jeg har fået mig lært så meget, som før syntes mig uoverkommeligt – og at det morer mig, men det tar også på Kræfterne. Skrev jeg om Mette Schous Besøg i forrige Uge? Hun kom cyklende til Frokost den ene Dag med lille Marianne på Styret – de var nede hos Nus og rejste næste Morgen; den lille var over alle Grænser bedårende, hun fylder 3 Aar til Marts – ligner Buf meget, hun har hans dejlige Øjne og store sorte Øjenvipper – og den mest poliske lille Mund – det lyser ud af hende, at hun også har hans strålende Sans for Humor, jeg var forfærdelig glad ved hende, det er sjældent at se så pragtfuld en Unge. Mette er også meget sød, vi var alle så glade ved Besøget, også Axel; og hvor er hun tapper og dygtig; hun beholder Huset ved Fjorden, en Malerveninde bor hos hende 
 de passer i Fællesskab Jorden, har avlet og solgt 60 Tdr. Kartofler, som de selv har taget opsorteret etc. Desuden har hun mange andre Grønsager. Om Vinteren tager hun op til Faren, som har en Gård i Himmerland, Moren er nylig død (for et Par Aar siden), han har lejet en Væv til hende, der væver hun så om Vinteren og maler, hun er meget talentfuld; du ved hun er Søster til Carl Nielsen, ham med Samtalerne med Tyskeren; hun havde lige besøgt ham; han er frygtelig opreven over de Samtaler; ved den sidste var Tyskeren lige kommen fra et Besøg på ”Fædrelandets” Redaktion, hvor de havde skældt voldsomt ud over Carl Nielsen, som havde angrebet Bladet, og det kneb meget at få ”Samtalen” lavet; hvert Ord må jo afvejes til alle Sider, men skal alligevel helst udtrykke det, han har på Hjerte. 
 Det var så heldigt at vi lige havde fået en Kanin, da Mette kom – da jeg skulde stege den – jeg skar den ud, dyppede i Mel, stegte i Gryde med Tomatpuré – så jeg, at der var en Masse Fedt omkring Nyrerne, det tog jeg fra og lavede af det, samt Hjerte, Lever og Nyrer, den lækreste Leverposteg – uden Mel men med 1 [pund symbol] Kartofler, alt maskinelt. Vi har en fordelagtig Transalation med Hansens, der hvor Sus bor; Axel skaffer dem ”Opfejning” d v s Korn som spildes fra Sækkene i Frihavnen, det kan han købe billigt, det får så Hansens til deres Dyr, Høns etc – de kan jo næsten intet få at købe og kun til Kæmpepriser; vi Axel [”Axel” indsat over linien] har leveret to Gange og derfor får vi . 3 Kaniner – 1 Hane og en Gås, sidste til Jul, Hanen til Nytår, de to Kaniner har vi fået, det har de selv tilbudt, - de får Korn og vi får billigt Kød. Vi kan ikke få ”Opfejningen” ubegrænset, der er mange om det, men vi er godt tilfreds. 
 2) En anden Dag fik jeg Axel til at købe et Kvieslag, det kostede til min Skræk 4,50, men jeg fik heraf 1 pund afsmeltet Klaret og to store Rullepølser, så det blev dog lukreativt. I Forgårs kom Nus hjem fra en Bytur og havde i Istedgade købt en Nyre for 40 Øre – den blev til en herlig Ragout igår, jeg skar den i små Stykker, som meledes og stegtes med Tomat – tilsidst blandedes små bitte kogte Kartofler i, som jeg havde pillet fra de store – de var som Nødder men lækre trods sene. Af Nyrens Fedt blev der lidt Klaret – vi kan næsten ikke få Fedt mere og Smørmærkerne er kun lige til. Nu har Nus og jeg bestemt at vi fra nu af og til Jul kun vil spise Marmelade på Knækbrødet om Morgenen for at spare Smør til lidt Julebagning; jeg bager nu 2 Gange om Ugen 2 Franskbrød og en Gang ugentlig en stor Bradepande Honningkage, jeg har en billig Opskrift, kun 85 Gram Klaret – c 2 pund Sigte/og Hvedemel ½ af hver og 1/2 l Kernemælk, div. Erstat. Krydderier, den sparer også på Smørret; til Søndag bager jeg Småkager, som jeg delvis har opfundet: 1 Æg – liså meget brunt Sukker, liså meget Mel, lidt Natron og div. mørke Krydderier – der bliver c 50, sat på med Teske, i går fandt jeg på at lægge en lille Klat fast Marmelade på hver Kage – men den Opfindelse skal nu gemmes til Jul, den var dubra. Bliv ikke forarget over at Kvæderne gik næsten til Lyst! i Aar kan man jo ikke lave Konfekt, som Axel elsker, så lavede jeg Knækbrød, d v s 2 pund syltede jeg først som hele; så kogte jeg alle Skræller og Kernehuse af, mosede gennem Dørslag, der blev 3 pund Marmelade; Resten gik gennem Maskinen, der blev 5 pund Frugtmasse, kogt en 5 pund Sukker; en Del farvede jeg rødt, en Del grønt, den største Part ufarvet; det ligger nu spredt ud på den store Egetræsbakke og et stort Fad, dækket med Papir, og tørrer oppe på Køkkenskabet – altså lige under Loftet, så skal det senere skæres ud og vendes i groft Sukker - Julekonfekten er sikret. Til Variation har jeg meget stærke Ingefær-Græskar, som også skal vendes i groft Sukker. Nå – du ser, jeg er meget hus-optaget.
 I Tirsdags var Axel til sin 2den Bachkoncert , og Lugge husede ham igen - den Dag lavede jeg de tre Kvædesyltninger, det tog hele Dagen, Nus var i København – med Nyheder – så jeg var almasensalene, derfor nåede jeg så meget, var først lige færdig og havde Middagen parat, da Nus kom Kl ½ 7; en strålende glad Skatter, skønt hun havde travet hele Dagen med sin tunge Kuffert og i Snuskregn: men så havde hun også flottet sig, spist Frokost i Brasilko, en fin Hummer – Reje – Svamperet til 2,85 – uhørt for den sparsommelige Nus – deroppe havde hun siddet og talt alle sine Ordrer sammen - og købte siden en lille Æske fineste Konfekt (8 Kr Pund!) der var for 3,85, som hun havde med hjem til vores ensomme Aften; og da vi havde spist Middagen, pakkede hun Kufferten ud og viste mig alle de dejlige Ting og fortalte mig om hvert enkelt Sted, hun havde været, og hvad de havde sagt og hvad de havde købt - - de er helt vilde efter hendes Ting nu - og netop nu er det så svært at skaffe Materialer --- ialt havde hun solgt for 1.294 – Kr.!! – så nu får de rasende travlt, jeg begriber ikke, at de kan nå det; men Sus havde netop om Formd. opdaget, at Fru Hansen, som var ovre at vaske en Kasse Glas for dem – at hun kan dubbe – (altså sætte Farverne på de ensfarvede Ting, det er meget svært) – hun vilde så gerne prøve, og det viste sig, at hun havde Håndelaget, de blev strax fejlfri, og de havde jo ikke Råd 
 3) til at ødsle Farver nu på Oplæring. Dupningen keder dem skrækkeligt – de vil hellere lære nye Motiver, og alene Budtz Müller i Bredgade havde bestilt 200 grøn-duppede Glas á 1,65 [”á 1,65!” indsat over linjen], så der er noget for Fru Hansen, de mener det kan betale sig at tage Hjælp, så de kan hellige sig de større Opgaver; de har også engageret Nortoft til Pakningen, som tager lang Tid. (Gid jeg var 10 Aar yngre – men jeg har nok heroppe at lave og for få Kræfter til mere.) – 
 Nus havde på sin Tur også været på Vestre Kirkegård – det var Bufs Fødselsdag Dagen efter – havde Blomster med derind; for dine Penge havde hun i fjor købt og plantet en hvid Krysantemum, den stod så smukt og havde mange Knopper. 
 Og i går fik hun fra Kunstmusæet de Billeder, hun har arvet efter Buf; et meget stort Maleri af Baronen forestillende Fru Syberg, der sidder sammen med Trylle og ser i en Bog, et dejligt Billede. Og en smuk Skitse af Peter Hansen, en pløjende Mand, samt flere Fugletegninger af Las. Jeg har lovet hende at hjælpe med Ophængningen, hvor vil de smykke hendes Hus dernede, det er virkelig et henrivende lille Hjem, hun har der; hun skulde have hende en Mand deri. -
 Ja og så kom Axel hjem i Aftes og var i strålende Humør efter sin Koncert, og det var dejligt at have han hjemme igen; men hvor har han dog godt af de små Udflugter! 
 Han havde også Læseforeningsbøger med til os, vi læser Thomas Olesen Løkken på Kraft for at være udrustet til hans Besøg, som nu snart må kunne ventes.
 Jeg fik et sødt Brev fra Tutte i går; hun kommer dog ikke herned, men vil gerne have mig derop i næste Uge; det må jeg gøre, skønt jeg er i en kedelig Astmaperiode, må brænde Pulver hver Nat for at kunne sove. Men jeg rejser nu derop alligevel. 
 Nu er det Frokost, lille Junge, så jeg må slutte for denne Gang.
 Husk at skrive om Bibbe, og hils hende meget, når du skriver. Hvordan har du det med Tobak? Axel kan vist godt skaffe dig noget, hvis du ikke kan få det. 
 Tænk dig, jeg fik et langt Brev fra Tante Else, så nu skal jeg skrive igen. 
 Tusind Hilsner og endnu en varm Tak for Frugten!
 Din Dis.
 Kære Junge! Jeg ved ikke om Dis har skrevet noget om Tobak! Hermed en lille Pakke Cigaretter, som jeg haaber, at du kan bruge. Mange Hilsner fra din heng. Axel.</t>
   </si>
   <si>
+    <t>1942-01-05</t>
+  </si>
+  <si>
+    <t>Ellen Agnete Amstrup
+Julie Brandt
+Thora  Branner
+Louise Brønsted
+Alfred Fly
+Adolph Larsen
+Andreas Larsen
+Else Larsen
+Jeppe Larsen
+Johannes Larsen
+Marie Larsen
+Eli Laub
+Christine  Mackie
+Elisabeth Mackie
+Axel  Müller
+Ellen  Sawyer
+Janna Schou
+Else Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>På kuvertens forside er skrevet, at kuverten indeholder to breve. Brevet fra 11. nov. 1942 er i forbindelse med registreringen taget ud af kuverten, da det ikke hørte til i den. Det er registreret selvstændigt. 
+"Pan-Breve": Warberg-søstrenes veninde, Julie Brandt, blev kaldt Pan. 
+Johannes Larsen og den danske Sommer. Halvtreds Tegninger af Johannes Larsen med et Digt af Johannes V. Jensen. Gyldendal 1941. 
+Frk. Kristensen kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8404</t>
+  </si>
+  <si>
+    <t>Johanne/Junge C. Larsen har haft det godt i julen og slappet af. Inden jul havde hun nået alt det, som hun ville, og det gav ro. Dr. Fly vil ikke give hende medicin for hendes tossede ben.
+I julen fik Johanne og familien kirsebærvin og konfekt. Johanne nød brevene fra søstrene.
+Ellen Sawyer er kommet tilbage fra julebesøget og er vist nu i København. 
+Christine og Elisabeth/Putte Mackie holdt jul i deres nye lejlighed.
+Det er en katastrofe, at USA er gået ind i krigen. 
+Johanne har købt en bog om Frankrigs sammenbrud, og da hun havde læst den, gav hun Louise/Lugge Brønsted den. 
+Thora/Tutte Branner og Johanne har brevvekslet.
+Det var trist, at gåsen var for fed for Astrid/Dis Warberg. 
+Marie Larsen har været hos Johanne i julen. Hun var stolt over, at Jeppe gerne ville med hende hjem.
+Martin/Manse Warberg Larsen var ikke glad i julen. Der var vist noget i driften, der bekymrede ham. 
+Laura/Bibbe Warberg Petersen arbejdede juleaften.
+Johanne vil gerne høre mere om Janna Schou. Det er dejligt, at hun har solgt så godt. 
+Johanne fortæller om julegaverne, som bl.a. omfattede Johannes Larsens nyeste bog.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/1nCO</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Fru A. Warberg Müller
+Bakkevej 12.
+Hareskov St.
+[Med blyant på kuvertens forside:]
+modt. 6 Jan 1942
+og et fra 11/Nov. 42.
+[Med blå kuglepen på kuvertens forside:]
+13-12-02
+31-1-2000
+[Med sort blæk på kuvertens bagside:]
+Lindøgaard Dræby St. Fyen
+[Med blå kuglepen på kuvertens bagside:]
+31-1-2000
+[I brevet:]
+Lindøgaard 5-1-1942.
+Hils Axel og Janna.
+Har I det godt alle tre? Skriv snart igen.
+Kæreste lille Dis!
+Bare du ikke længe har kigget efter Brev fra mig men jeg har haft saa mange Takkebreve at skrive, og da jeg allerede før Jul takkede dig for din dejlige Gave, blev der jo skubbet ud til lidt senere, og jeg har desuden ikke haft Aanden over mig til Brevskrivning; det er jo lidt forskelligt med ens Skrivelyst. Jeg har været bedst tilpas ved i Julen bare at "sidde hen" og hvile, ryge, læse og dase. Jeg kan mærke Aarene - eller er det Sygdommen - paa denne Træthed, som der jo ikke er noget at gøre ved; Dr. Fly vil jo ikke give mig noget for den "det er Sygdommen" siger han "og jeg vil helst ikke give Dem noget for det." Maaske har jeg taget for haardt fat før Jul - vi ved jo alle, at der er meget at virke med før Jul baade for Hjerne og Krop, eller maaske er det kun fordi det nu er Vinter, at det tossede Ben skaber sig sådan. 
+Du kan tro, vi festede med dit smukke Stel i Julen, vi fik 2 Fl. Kirsebærvin (Petri, glimrende) af Tutte, og det klædte Karaflen saa nydeligt med den røde Vin. Af Lugge fik vi 1/2 Fl. Akvavit (og en Æske dejlig Konfekt) saa her var Højvande. Tak søde Dis for dine 2 lange gode Breve, baade "det egentlige Julebrev" og det nu for et Par Dage siden, det var saa morsomt at høre saa smukt og udførligt om Jeres Jul. Jeg har i det hele taget solet mig i Søsterbreve baade før og efter Jul, lange og morsomme baade fra Christine, Lugge og Tutte; med morsomme mener je interessante og oplysende. Og du søde Dis er jo altid en dejlig sikker Ma[ulæseligt; du skal vide, at dine Breve betyder meget for mig jeg er jo lidt isoleret fra saa mange af mine. 
+Elle er saa vidt jeg ved kommen tilbage til Kbhvn. i Gaar - Søndag - vist for at være der en Dags Tid eller to, og saa er den dejlige Ferie forbi; men nu kan hun da leve paa alt det, hun nu har oplevet i Samværet med dem og har faaet mere Indblik i alt det som de ikke kan skrive om. - Christine og Putte havde en dejlig Jul sammen i deres nye smukke Lejlighed, med Sol, Nete havde sendt dem en Kalkun, som Putte stegte i deres Komfur, de havde Juletræ og Eli Laub som Gæst. Men at Amerika er gaaet ind i Krigen er jo for dem en forfærdelig Katastrofe, hvordan det skal gaa, begriber jeg ikke, men en Udvej bliver der vel, mulig at Putte kan naa at tjene noget ved sin Sang en Gang. - - Fra Lugge fik jeg i Forgaars et ret langt Brev. Det var saa-
+2
+mænd et Takkebrev. Jeg fik 10 Kr. af T. Else til min Fødselsdag; for dem købte jeg mig en lige udkommen Bog af en svensk Journalist - Victor Vinde - den hedder En Stormagts Fald og handler om Frankrigs Sammenbrud. meget interessant; jeg læste den to Gange og lod den saa blive Julegave til Lugge, som heldigvis ikke havde læst den før - saadan opfattede jeg da hendes Brev. - Men Lugge nævner ikke noget om, hvordan hun selv har det, og da jeg følte en meget stor Skuffelse over det, sagde jeg til mig selv, at jeg rigtignok i alle mine Breve for Fremtiden vilde huske at skrive om mit Knæ! Og lille Tutte og jeg har vekslet ikke saa faa Breve inden Jul og nu sidst med et Par Pan-Breve til dig. Jeg beholder det til Elle har været her en Gang og læst det; vil du saa have det igen? - - Jeg skulde vel skrive lidt om vores Jul, men kan ikke male det ud som du; hvor var det dog trist, at den Gaas var for fed for dig, lille Dis. Kan du aldrig slippe det Nyrevæsen? Skal du altid have det at trækkes med, saa er det da trist. Men det var Julen - - Marie kom Juleaftens Eft. og stod endnu i Gangen og tog Tøj af, da vi øjeblikkelig skulde have en Historie om, at Jeppe - Pufs og Elses - havde villet være med hende og gladelig var taget hjemmefra for at være hos Marie i Julen. Høj, triumferende Latter. Det er Maries det bedste, naar hun kan faa vore Børn - smaa og store - til at hænge mest ved hende, mere ved hende end ved Forældrene. Ikke saa faa Gange fik vi Historien om Jeppe repeteret. - - Det var jo dejligt, at Marie kom; navnlig for Tinge betyder hun så umaadelig meget, og hun er jo meget hyggelig at have, men uhyrlig stilfærdig med Aarene. Hun sidder uafbrudt og læser - B.Ter Hjemmes Julehefter, men alligevel er det jo hyggeligt, at hun sidder der. - - Jeg for mit personlige Vedkommende var saa uhyre vel tilpas i Juledagene, var af en eller anden ukendt Grund saa glad i mit Sind og syntes, at Tilværelsen var dejlig; noget tror jeg, det skyldtes, at jeg havde naaet alt, hvad jeg havde foresat mig at naa, alt! Og det giver nu ens Sind en god Beskaffenhed. Blandt andet havde jeg faaet sendt en lille Julegave til flere end ellers - Elle, Christine, Tutte, Lugge, dig og saa var jeg veltilpas over den gode Julepakke, jeg havde faaet afsendt (og i god Tid) til Bibbe. Mon det ikke for en stor Del er den Slags, der giver Fred i Sindet og Glæde ved Tilværelsen. Men jeg havde den Skuffelse, at Manse ikke var saa glad ved sin Jul, hvad der gjorde mig saa meget mere ondt; som han havde købt ind af alt
+3
+muligt, Gaver og Godter og Solbærrom for at gøre det festligt for os. Hvor er Manse en dejlig Søn for mig at have, du kan ikke tænke dig, hvor han altid er sød imod mig Sagen var vist, at noget ved Bedriften pinte ham. Paa Grund af Tyskeriet er det smaat med Banevogne og vi havde en Del Roer, der laa og ventede paa Vogn og Frostvejr blev det jo, saa det tog Skade af at ligge - - den Slags piner uden at man egentlig gør sig klart, hvad det er, der piner. Smaating kan ogsaa plage en. Naa, men for øvrigt gik Julen udmærket, et lille Brev fra Bibbe havde gjort godt, men hun har vel saa meget at gøre; jeg fik et Kort fra hendes i Forgårs og hun havde det godt, tror jeg. Du skriver, at jeg glemmer at skrive om Bibbe, men jeg ved ikke, hvad jeg skal skrive; Sygehistorier er jo da ikke noget at gengive og det er jo mest hendes Verden; hun lader til at være glad ved Arbejdet der, men gruer vist over alt Nisseriet som vist særlig udfoldede sig i Julen; Kl 10 1/2 Juleaften fik hun fri for Nisse-Festligheden og kom op til sig selv, hvor hun saa aabnede Breve og Pakker og holdt Jul med sig selv til Kl 1 1/2. Jeg er glad ved at tænke, at jeg sendte hende nogle smaa Cigarer, for de maa da have pyntet paa hendes lille private Juleaften. Siden vi er ved vore Datterforhold - nej lille Dis, du kan rigtignok aldrig skrive for meget om Janna og hendes Færd; det interesserer mig i allerhøjeste Grad altsammen og jeg har glædet og frydet mig over hendes gode Juleforretning. Hun tør vel ikke sætte sine Priser lidt op? saa vilde hun jo selv faa lidt mere for sit kolossale Slid. 
+Jeg har vist slet ikke skrevet om vore Gaver, eller mine. Agr. og jeg fik af Las: "Johannes Larsen og den danske Sommer" og var himmelhenrykt over det dejlige Værk; det er hver Gang paany en Oplevelse og Berigelse at se alle de dejlige Tegninger igennem. Vi fik en imponerende Mængde Sjag Tobak af Puf, jeg vidste nok, han havde længe købt ind før Markedet strammedes. 
+Fra Bibbe en dejlig lille Bog med alt muligt i - ja selv Landkort og Fremmedords-tydning fra Drengene 1 ny Pibe og Tobak fra ["fra" overstreget] samt en dejlig Portemonnaie. fra Agraren 5 Kr. fra Elle Juleroser, fra Christine en Bog Lugge og Tutte ved den, fra Frk. Kristensen en ønsket Smørassiet m. Laag, fra Marie Servietter og andet. 
+Nu kun mange mange gode Hilsner fra din Junge</t>
+  </si>
+  <si>
     <t>1942-01-10</t>
   </si>
   <si>
     <t>Ruth -
 - Bilde
 Erik Høgsbro
 - K, Lindøgaard
 Jacob Lange
 Adolph Larsen
 Andreas Larsen
 Grethe Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Louise Løgstrup
 Cathrine Meyer
 Ellen  Sawyer
 Lasse Taaning
 Astrid Warberg-Goldschmidt
 Erik Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Jens Hansen, som først ville sælge en gård og derefter ikke ville, var. Heller ikke hvem Ruth var. 
 Sagen om at "Agraren var gaaet" og "til vor store Lettelse nøjedes det med den ene Dag": Adolf Larsen var kvartalsdranker.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0211</t>
   </si>
   <si>
     <t>Johanne Larsen blev glad for Bibbes brev. Johanne havde ikke råd til større julegaver. Hun ville gerne hjælpe Bibbe mere. Nu betaler hun hendes tandlægeregning - eller rettere: Martin/Manse gør det. Det var dyrt at holde jul.
 Løgstrups på Lindø vil sælge deres gård, og Erik/Tinge har budt på den. Der skal rejses penge til sagen ved at sælge dyrene og malerier. Lasse Taaning kan låne familien 1000 kr. De vil helst ikke låne af Vilhelm/Klaks Larsen. 
 Marie skal rejse nu. Nytårsaften var smuk og krigsvemodig. 
 Adolph har haft en "tur", men den varede heldigvis kun én dag. 
 Måske kan Johanne og familien låne af Ellen.
 Jacob Lange er død.
 Mon Bibbe møder nazister blandt lægerne?</t>
   </si>
   <si>
@@ -4489,50 +4615,115 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ytKA</t>
   </si>
   <si>
     <t>[Skrevet på kuvertens forside:]
 Fru Johanne Warberg
 Lindøgaard
 pr. Dræby St
 Fyen 
 [Ulæselige noter i højre side]
 [Skrevet på kuvertens bagside:]
 afs. Brøndsted, Blegdamsvej 19, Kbvn Ø.
 [Delvis ulæselige noter:]
 …. Maler Jensen … Alfred Jensen Cycelhandler 
 [I brevet:]
 8 Spt. 42
 Kæreste Junge! 1000 Tak til Dig og Jer alle for Besøget hos Jer. Jeg vilde ønske en større Veltalenhed stod til min Raadighed, saa jeg rigtig kunde udtrykke, hvor glad jeg var ved det. Nu ved jeg altsaa rigtigt, hvordan der er hos Jer, og hvor er der yndigt og hvor I er søde allesammen. Jeg har tænkt saa meget paa Jeres Høst, sørget i Regn og glædet mig i Solskin (tildels maaske ogsaa egoistisk, men dog mest landøkonomisk), men nu er jeg blevet rolig i Sindet i den faste Overbevisning, at det nok er kommet ind altsammen, og at Tinge og Manse har leveret Vildt til Høstgildet. Og hvor var det dog morsomt at jeg ogsaa fik Bibbe at se, det søde Barn vilde absolut have kørt min lille Bagage til Kerteminde, det havde været nydeligt efter Natteturen! Ja, Rutebilen svigtede jo, og jeg havde en meget varm, men ogsaa meget sund Spadseretur til Kerteminde. 
 Ogsaa Besøget i Brædstrup var særdeles vellykket, alt ialt en dejlig Rejse med godt Forslag i, skønt det jo kun var 10 Dage ialt. Magisteren var ogsaa glad ved sin Fodtur, havde bl.a. været paa Randbøl Hede og ved Slaggaarden, hvor han fandt Korsnæb i Massevis Heldigvis er jeg aldrig ked af at komme hjem, Bes var her og havde The og Hygge til os. Den vidunderlige Frk. Andersen var ogsaa kommen og fungerer nu, foreløbig tilfredsstillende, laver god Mad og gør et kompetent Indtryk i det hele taget, maaske snarest lidt for, jeg spørger mig selv, om hun kan bevare sit elskværdige Væsen under alle Forhold, det er maaske lidt meget at forlange, men for mig egentlig den aller vigtigste Egenskab hos en Husfælle. Jeg har nu efterhaanden genset alle Børn og Svigerbørn undt. Lomme; Mudi med Familie var her hele Dagen i Søndags, de to Unger er meget lækre, og Michael var i sit allerbedste Humør, saa er han uimodstaaelig. Mudi er flink og udhvilet ved efter sin Extraferie. Mornine holdt en nydelig lille Midg. i Lørdags for Eli, Swane, Vennen Einar Kabel – Pianist – og os, det er saa fint og lækkert, alt hvad Mornine laver: hun har opgivet sin Sommerrejse, men tager dog en Ugestur ud til Karen – vores Kusine – i Holte. Eli og jeg snakkede om, hvad vi dog kunde gøre ved hendes Fattigdom, jeg har talt med Eskild, om han ikke kunde skaffe hende noget Haandarbejde, det [ulæseligt] og er vist godt betalt, men Ulykken er at Materialerne til det som til saa meget andet er ved at udgaa. Stakkels Mornine med sin evige Pengenød. 
 Igaar havde vi Besøg af vor gamle Ven Gjerulf, som vi ikke har set i en 20 Aar. I den Tid har han været bosat baade i Dresden, Schweiz, Paris og London, flere Aar hvert Sted og er nu vendt tilbage til sit Udgangspunkt, nemlig Hellesens Fabrikker her i Byen. I England havde han gjort Bekendtskab med en Slags Bevægelse, startet af en Oberst Douglas, som menes at kunne skaffe gode og tilfredsstillende sociale forhold paa en meget simpel Maade; han fortalte en hel Del om det, det lød udmærket, vi vil prøve at faa nogle Bøger af denne Douglas, I kender vel ikke noget til ham; jeg har aldrig hørt ham nævne, skønt jeg i lang Tid har været interesseret i de Spørgsmål og ude efter nogenlunde populære Værker, han skal være forholdsvis [”forholdsvis” indsat over linien] let forstaaelig, men pokkers svært er jo al den Slags, og ialfald jeg læser dem med den lidt ubehagelige Fornemmelse, at jeg ikke vilde kunne gennemskue selv de allerværste Brølere. 
 Hørte I Buhl i Radioen? Det var jo tydelig nok, og vi faar vel altsaa snart tysk Administration, for Sabotagen hører naturligvis ikke op. Det kan ogsaa være det samme, naar bare de vil lade være med at skyde Gidsler, det er efter min Mening Topmaalet af Barbari og næsten ikke til at udholde. Men man kan da altid haabe, at det uventede sker, og det hele holder op, før end ["end" indsat over linjen] man venter.
 Og nu er jeg meget spændt paa at høre, om Du har haft Doktoren ude, og hvad han har sagt om, og hvad han vil gøre ved Hoften, saa det bliver Du nødt til at skrive mig et Par Ord om lille Junge! Og saa 1000 varme Hilsner til Jer alle, Din Lugge.
 H. f. Magisteren.</t>
   </si>
   <si>
+    <t>1942-11-11</t>
+  </si>
+  <si>
+    <t>Louise Amstrup
+Thora Cohn
+Adolph Larsen
+Andreas Larsen
+Else Larsen
+Jeppe Larsen
+Johannes Larsen
+Marie Larsen
+Vilhelm Larsen
+Axel  Müller
+Meta -, pige i huset hos Johanne C. Larsen
+Sofie -, pige i huset på Lindøgaard 1942
+Ellen  Sawyer
+Ane Talbot
+Albrecht  Warberg
+Conrad Warberg
+Else Warberg
+Karen Warberg
+Marie Warberg
+Erik Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>"Jeg har stridt den gode strid, fuldført løbet og bevaret troen." Paulus' 2. brev til Timotheus, kap. 4. 
+"I dem har jeg ikke behag". Prædikerens Bog 12,1.
+Else Warbergs pigenavn var Brandt. 
+"Lases": Johannes Larsen blev kaldt Las. Lases er medlemmerne af hans husstand, hvilket vil sige ham selv, Andreas/Puf og Else Larsen og deres børn, Ane, Thora og Jeppe Larsen. 
+Et saltkar fra Ensomhed: Laura og Albrecht Warberg (Johanne og Astrids forældre) boede de første år af deres ægteskab på gården Ensomhed i Heden på Fyn. 
+Else Warbergs brors datter og hendes søsters sønner kendes ikke. Martha West samt datteren fra Hedengaard er også ukendte. 
+Karen Warberg blev kaldt Nina. Hun og hendes søstre blev desuden med en fællesbetegnelse kaldt Titterne.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8405</t>
+  </si>
+  <si>
+    <t>Det er trist, at Astrid/Dis Warberg stadig er syg, og at hun ikke kan stole på sin læge, som oven i købet er nazist.
+Johanne/Junge Larsen har haft travlt med brevskrivning og med at brodere en sengeforligger til Ellen Sawyer samt en pude til Laura/Bibe Warberg. Til jul kommer Marie Larsen, Ellen Sawyer og måske Laura.
+Andreas/Puf og Else Larsen samt Erik/Tinge Warberg Larsen var med til Else Warbergs begravelse. De fulgtes med en masse fra Elses familie i rutebilen. Døtrene/Titterne serverede smørrebrød, og derefter drog man til kirken. Præsten kaldte i sin tale Else for en "lady". Efter kirken blev der serveret en treretters menu.
+Johanne/Junge Larsen havde sendt en krans. Det var godt, at Else slap herfra nu, for hun led. Datteren kunne desuden snart ikke holde til mere pasning og manglende nattesøvn. Johanne holdt meget af Else, og de skrev sammen.
+Johanne har haft Johannes, Andreas og Else Larsen til middag; dyreryg. Hun havde fundet sit fineste porcelæn frem.
+Johanne kan ikke forstå, at Axel Müller kan holde ud at høre radio en hel aften. - Hun har sat mørklægningsgardiner op.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/gNWA</t>
+  </si>
+  <si>
+    <t>Lindøgaard 11_te_ Nov. 1942.
+Kæreste lille Dis.
+Hvor er det dog kedeligt, at du saadan bliver ved med at være syg; hver Gang jeg faar Brev fra dig, er det en slem Overraskelse at se Blyanten, for jeg har hver Gang gaaet med Forestillingen om, at du forlængst var i Oden igen; jeg er jo nemlig, som du skrev om det straks, gaaet ud fra at det var en Influenza-Forkølelse og en saadan faar jo en Ende, men det maa altsaa være noget andet mystisk - Maveforkølelse lyder da ganske fjollet, men Galde forstaar man sig jo ikke paa, jeg mener hvordan det optræder; jeg synes det er noget kedeligt noget, lille Dis; man vil dog altid gerne vide Besked med, hvad man ligger for og ikke nøjes med bare Symptomerne. Det er meget slemt, at I, som har saa forfærdelig meget med Sygdom, ikke har en Læge, som er dygtig, og som I kan have Tillid til. Bare det, at han er Nazist maa jo svække ens Tillid til ham - det er ikke de gode Elementer, der gaar den Vej. Tak for dit lange Brev, du sanker gloende Kul paa mit Hoved - jeg burde have skrevet noget oftere, især nu da du er syg, men hvis du vidste, hvor jeg har skrevet i den senere Tid, især til Bibbe, men Tante Elses Død gav mig ogsaa saa meget Skriveri og saa har jeg maset med noget Sytøj, der skulde være færdigt. Vil du høre om det? Jeg har taget mig sammen til at sy en Sengeforligger til Elle til Jul; samme Mønster som den Pude, jeg lavede til dig, og der er 60 Firkanter og Sofie, som skal sy Foer paa for mig, spurgte efter det, da hun gerne vil have det fra Haanden; saa kom jeg i Tanker om, at lille Skipper, som er syg, da ogsaa skulde have noget syet og saa masede jeg videre med en Sofapude, (samme Slags) som nu er færdig men mangler Monteringen - hvilket næsten er det værste, fordi der jo er Grænser for det Materiale, man kan finde i sine Gemmer. Ved Siden af er der jo denne stadige Flod af Stopning og Lapning; landbrugsarbejdende Mandfolk er sene at sy om! Men som altid, lille Dis, Undskyldninger er Anklager, og jeg føler min Samvittighed over for dig sort. 
+Dejligt, at du var saa glad ved Æblerne, men du kommer ogsaa til at betragte dem lidt som en Slags i god Tid Julegave - Forsendelser nu om Dage tager til ens Portemonnaie; og saa er det et Ord, at du nøjes med at sende mi_g et Julebrev - hvis du da kan overkomme det, for som du siger, Julen nærmer sig med raskere og raskere Fjed, og der er meget at lave. Muligt faar vi tre her til Julen: Marie, Elle og Bibbe - den sidste dog meget tvivlsom. _Hvis de kommer alle tre, haaber jeg inderlig paa mildt Vejr, for vi har kun to Senge, strengt taget kun een, da den ene er Sofies, og med Sengeklæder er det meget smaat: men hvis Bibbe ligger paa Divanen her, hvor der er Varme, gaar det vel. 
+Det var rigtignok godt, at du skrev straks til Titterne, det haaber jeg de andre ogsaa har, som jeg har ["har" overstreget] underrettede. For Resten har jeg faaet en Fornemmelse af, at de klarer 
+2/
+sig bedre end man paa Forhaand skulde have tænkt; jeg har talt mange Gange i Telefonen med dem og ved Begravelsen var de saa rolige og - det man kalder "fattede" - mente Else. Puf, Else og Tinge var med til Begravelsen; du kan tro, jeg var Puf taknemmelig fordi han satte igennem, at de tog derned, skønt Titte og Nina jo straks sagde, at det skulde foregaa i dybeste Stilhed; det er ingen nem Rejse, for skønt de kun var dernede i 5 timer, kunde Puf og Else ikke gøre det paa een Dag, men maatte overnatte i Odense, og de var dog begyndt Turen Kl. 7 om Morgenen! Saadan er Forbindelserne nu om Dage. Der var et helt lille Selskab fra Odense med den Rutebil, der gaar lige forbi Skovridergaarden: Nete, Martha West, Lis (T. Elses Broderdatter) og 2 af hendes Søstersønner, som ogsaa hedder Brandt med Koner og endnu en Familie - en Datter fra Hedengaard; kaldte Far hende ikke Stilken? De kom derned ved halv 1 Tiden, og de gode Titter havde et stort Kaffebord m. et mægtigt Fad Smørrebrød. Saa fulgte de Tante Else op til hendes sidste jordiske Plads ved Siden af Onkel Conne; næsten over alt paa den ret lange Vej til Svindinge var der strøet Gran og Blomster; alle Vegne stod Folk ved Vejen ved Huse og Gaarde for at slutte sig til, og da de kom derop, stod der et helt Menneske-Hav (tror jeg, Tinge udtrykte sig). Skønt de ikke havde averteret var hele den store Svindinge Kirke fuld!! Og saa holdt Præsten (som mærkelig nok, Tinge syntes var saa sympatisk, mens Titte og Nina ikke bryder sig om ham) en Tale som var een stor Hyldest til Tante Else - om hendes Godhed og om alt hvad hun havde været for Befolkningen. Han sagde en Gang i Talen " - - jeg vil helst bruge det engelske Udtryk og sige: hun var en lady - -" Tinge vilde ogsaa citere noget andet i Talen og begyndte: han talte ogsaa om, at Paulus skrev til sin Ven - -? Timotheus, sagde jeg Ja! men hvordan var det nu, noget om Striden, hvorpaa jeg omgaaende sagde: "jeg har stridt den gode Strid og fuldendt Løbet." Tinge var usigelig imponeret over min teologiske Viden! Tinge kom hjem Kl 8 1/2 om Aftenen, cyclende fra Odense og fortalte mig indgaaende om det altsammen. Han havde de trykte Salmer med, som for Resten forsvandt paa en gaadefuld Måde, før jeg fik dem at se - det kaldte Tinge "Programmet"! De havde faaet en dejlig Middag da de kom tilbage, fin Suppe, som Tinge sagde, Peberrodskød Æblekage, Kaffe med store rigtige Cigarer, det hele saa imponerende. Og saa kom Tinge Gang paa Gang tilbage til hvor de dog havde været søde og tiltalende, hele den Brandtske Slægt, næsten mest Lis. Og Nina ringede mig op Dagen efter og sagde "hvor va_r Tinge dog sød" saa varmt til mig - "og Tak for det altsammen"! En Skuffelse var det mig, at de ikke havde naaet at se Kransene, hvilke der var fra hvem og det var Nina ogsaa saa ked af, men det havde været umuligt; kun ganske faa var bragt til Skovridergaarden og ved selve Begravelsen var der jo ikke Tid til at se paa hver enkelt. Jeg - personlig - havde sendt en stor Krans med 
+3.
+hvide Krysantemum hele Vejen rundt (7 Kr.) Else havde besigtiget Kransene, før de blev sendt. Agr. og Drengene en med brogede Blomster; Elle selvf. og Lases, saa der var 4 fra denne Gren af Familien. Nu haaber jeg du har faaet et nogenlunde Billede af det hele.
+Det var en stor Lykke at T. Else døde _nu, dels laa hun og led saa meget ondt - de Dage var i Sandhed kommen for hende, om hvilke man maa sige med Prædikeren: de behager mig ikke! og dels var Titte ved at bryde sammen af Overanstrengelse, Mangel paa ordentlig Nattesøvn og Mangel paa at ville tage Hensyn til sig selv. Allerede i Sommer sagde Martha West en Del derom, og Nina havde sagt det til Else ved Begravelsen, at Titte kunde ikke have holdt ud ret meget længere. Men alligevel sørger vi jo, vi som elskede hende saa højt, og som har følt hendes uendelige Godhed, hvad vel jeg især kan tale med om. Vi stod hinanden meget nær, lille Tante Else og jeg; vi saas ikke meget, det var to Aar siden, jeg havde været der sidst, lige efter at jeg havde ligget paa Odense Sygehus, men mange var de Breve vi havde vekslet og saa uendelig meget Kærlighed var strømmet mig i Møde fra de Breve. Underligt nok Dis, men det at du ikke tog derned i Sommer gav Stødet til at vi tog derned, for da jeg mærkede Ninas Skuffelse over det, sagde jeg til mig selv: vi maa derned - og de 50 Kr. til Bilen blev præsteret og jeg fik sagt Farvel til hende; jeg vidste jo, det var sidste Gang, jeg saa hende. 
+Lad mig nu fortælle om noget mere morsomt: vi havde Selskab i Gaar! Manse have købt et Dyr af Klaks, da han sidst var paa Jagt dernede, og Lases blev inviteret til at spise Dyreryg. Jeg var spirrende af Nervøsitet over at skulle stege Dyreryg til saadanne Feinsmekkere; men saa blev den saa fuldendt god, saa saftig og mør og dejlig. Alt hvad jeg har af gamle fine Sager kom frem, de gamle Saltkar fra Ensomhed, den fine gamle Syltetøjsassiet og Sukker og Fløde Stellet, som Forældrene fik til deres Bryllup af Andenlærerens i Tranekær og som Mor forærede mig det Aar, Far var død. Naar du kommer her igen (til Sommer?) skal du rigtignok se paa mit fine Glasskab og hilse paa dem af de gamle sager, som jeg har. - - Først fik vi en Ostepind med 4 Slags Ost, arrangeret nydeligt af den gæve Metha, som jeg jo fik igen til Novemb. dertil Snaps! Stemningen kom straks i Orden! Saa Dyreryggen med min sidste Ribsgelé, der var fra i Fjor, i Aar kunde vi ikke sylte Gelé. Dernæst henkogte Pærer m. rigtig Flødeskum. Rigelig med Bajere. Du kan tro, det hele var godt, baade Mad, Anretning og Stemning. Den lille Stue var saa yndig og godt opvarmet. Billeder hængt op og godt med Blomster. Det er sjældent, synes jeg, vi laver noget, som er vellykket i alle Ender og Kanter. Las var saa sød! Bare det, at de vilde komme og øjensynlig kom med Glæde og kostede den dyre Bil (20 Kr) var os en stor Vederkvægelse. 
+Vi har det godt alle fire. Fra Bibbe venter jeg saa smaat Brev i Dag for at høre hvordan det gaar med Rekonvalesent-Ferien, om hun kommer eller ikke; man er jo som en Karklud efter den Sygdom - Træthed er det mest overvejende Symptom i den Sygdom - saa jeg synes ikke, de kan forsvare at lade hende gaa i Arbejde uden Reconvalesens, men sidst, da hun skrev, var Forhaabningerne svunden ind; nu faar vi se. 
+Hvor kan et Menneske holde til at høre Radio hele Aftenen igennem, det ulykkelige Menneske! Ja, er det ikke det, jeg altid har sagt de Apparater ødelægger Hjemmene! Dit er da ødelagt som Hjem betragtet, hvis alle Aftner, som skulde være sødmefyldte, forvandles til een uudholdelig Pine. Læser Axel aldrig? Det passer daarligt med al hans Kultur-Ambition. - Gid du dog nu maa være rask, den sidste Febermelding lød da bedre! I Gaar var der jo kun 14 Dage til Juleaften og man vilde gerne lave lidt. 
+[Indsat øverst s. 1:] Vi faar vist ikke Bøde, denne Gang, haaber vi kan klare den den i Fremtiden, men det er jo ikke nemt i dette store Hus. Vaskehus, Gang o.s.v. man raver i Mørke. Sovekamret har jeg faaet mørklagt med tykke Gardiner. Saa Farvel søde Dis og god Bedring med Sygdommen. Gid du snart var i Orden. Tusind Hilsner fra din Junge.</t>
+  </si>
+  <si>
     <t>1942-11-26</t>
   </si>
   <si>
     <t>Thora  Branner
 Louise Brønsted
 Christine  Mackie
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Andreas Warberg
 Else Warberg
 Karen Warberg
 Laura Warberg
 Marie Warberg
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Else Warberg og hendes døtre boede på Glorup, hvor deres mand og far havde fungeret som godsforvalter.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0953</t>
   </si>
   <si>
     <t>Else Warberg er død. Hun blev 83 år og var klar i hovedet, men legemet var svagt. Hun var et godt menneske. Begravelsen bliver i stilhed. Det var godt, at Johanne C. Larsen besøgte Else om sommeren. 
@@ -4620,169 +4811,460 @@
     <t>[Håndskrevet med kuglepen på kuvertens forside:]
 3-1-03.
 15 april, 2001.
 27 marts 2001.
 16-6 2000
 BWP.
 Påskelørdag. [Pil til denne linie fra "15 april 2001"]
 [Med sort blæk:]
 Fru A. Warberg-Müller
 Bakkevej 12
 Hareskov St.
 [Håndskrevet på kuvertens bagside:]
 Lindøgaard Dræby St. Fyen.
 [I brevet:]
 29-12-42. Kæreste lille Dis.
 Nej, det var saa sandelig ingen uægte Julegave, du sendte mig; jeg tror da ikke, du kunde have sendt noget, jeg blev mere glad ved. Jeg ejer dem ikke og tilmed kendte hverken Elle eller jeg de Breve, og det var en meget stor Oplevelse for os at læse dem; Elle læste dem højt for mig af et Par Gange, for det er jo en helt stor Bog, og vi nød begge to at faa et lille Indblik i vore gode Forfædres Liv og Færden; vores Oldemor har sikkert været en Personlighed og baade klog og god. Sikken udmærket, hun da kunde skrive. Derimod fik jeg en Mistanke bekræftet, den, nemlig, at der må have været en hel Del at sige Bedstefar Ensomhed paa; han maa jo have sjoflet sine gamle Forældre i en temmelig høj Grad, og saa meget de dog havde ofret paa hans Uddannelse og saa pænt vores Oldefar altid skrev om de Pengeforsendelser, som har bragt dem baade Spekulationer og Savn – men aldrig et Ord om, at det var svært for dem. Han kunde nok have gengældt det med at rejse til dem, naar de længtes så meget efter ham og i hvert Fald skrevet lidt flittigere til dem. Du kan tro, han har været en Egoist, hvad jeg nok har tænkt mig, Hvorimod ”den gode Stine” nok har været et udmærket Menneske – dog vist ingen Børneven, for selv om jeg tydeligt husker hende og kan se hende for mig, følte vi Børn os ikke knyttet til hende og jeg mindes aldrig at hun har taget mig paa sit Skød (som Tante Minni saa ofte gjorde) eller snakket med os; men et Menneske kan jo ikke have alle Dyder: det var som sagt en stor Oplevelse at læse dem og jeg er lykkelig over at eje dem og at kunde efterlade dem til mine Børn, og jeg siger dig tusind Tak for dem. Fra Christine fik baade Elle og jeg det Billede, jeg her sender dig – dog kun paa Laan – og det er da ogsaa en hel Skat at eje. Mornine havde været saa forfærdelig dybt nede i Pengesorger, at hun var ved helt at fortvivle (hun kan jo ikke faa det til at slaa til) men saa ret inden Jul kom det væltende ind over hende med Mammon, et Legat paa 200 Kr. og andet; f. Eks. kom Daisy og hendes Mand med 50 Kr., Elle og jeg havde sendt hende hver 10 Kr – det hele beløb sig til 285 Kr. og det bragte hende paa Fode igen. Tak for dine lange Breve, hvor det dog var godt, at der kom en Vending i det for dig. Hvorfor spekulerer du dog paa Kræft – intet tyder dog derpaa, det kommer anderledes listende; men en Tyktarmslidelse (hvad det tyder som) er jo heller ikke saa morsomt have at trækkes med. Det er dejligt at I synes saa godt om Kaj; jeg har for Resten ikke talt om det til nogen, men maaske behøver jeg ikke at udvise Diskretion; dog var det muligt, at de Unge godt vilde have det lidt for sig selv. Min Oplevelse af din Tilstand slog en hel Kolbøtte da jeg læste, at du havde været i Kbhvn. for at ende Ærinder og være til Middag; men var det dog ikke lidt voveligt Ogsaa min Opfattelse af Jeres Formues Omstændigheder slog Kolbøtte, da du skrev om 90 Kr. til Julegaver. Ja, ja, alt er relativt – ogsaa Fattigdom. 
 Bibbe kom Torsdag før Jul og blev til Tirsdag – 4 hele Dage. Manse lod hende baade hente (Dræby) og bringe i Bil el. maaske splejsede han og Tinge. Det var himmelsk at have hende, men havde jo været langt bedre at ha’ hende i Julen; hun var meget sløj og træt og jeg var grædefærdig ved Tanken om, at hun skulde på Arbejde så snart. Hun ringede Juleaften, det gode Barn, var kommen godt hjem og hun sagde, at det gik over Forventning med at taale Arbejdet. – Elle kom til Juleaftens Frokost, som altid er festlig; vi havde Peter og Sofie, fik Snaps og det hele var meget muntert. Tinge hentede hentede Marie i Kjerteminde ud på Eftermiddagen, vi havde en yndig Jul, stille og hyggelig. Den sidste Aften Bibbe var her fik vi Gaasesteg, Æblekage og Juletræ – helt som Juleaften Elle cyclede hjem i Gaar, Mandag, Marie er her endnu. 
 [Skrevet på hovedet øverst på side 1:]
 Her var mange og gode Gaver, Manse havde købt Bøger til os alle; jeg fik ” - men dette frem for alt - - ” Elle blev glad ved mit Tæppe til hende, det var nu ogsaa pænt. Bibbe fik en Sofapude og 10 Kr. til Hjælp til et Par Handsker – foruden flotte Gaver fra de andre. Elle gav mig rustfri Knive, som jeg manglede og var henrykt over. Du faar ikke mere denne Gang, jeg har saa uendelig meget at skrive; fordi Bibbe var her, sløjede jeg af med Juleposten og sprang mange over. Vil du takke Axel saa meget for den lille pæne og nyttige Kalender, og hilse den søde Janna, bare hun har klaret det enorme Slid. 
 [Skrevet langs venstre margen side 2:]
 Mon du ved, at Bes venter en Arving til Juni. 
 [Skrevet på hovedet øverst på side 2:]
 Selv faar du mange goe Hilsner med Tak for Gaven fra din Junge.</t>
   </si>
   <si>
+    <t>1943-01-24</t>
+  </si>
+  <si>
+    <t>Steen Steensen Blicher
+Julie Brandt
+Winston Churchill
+Adolph Hitler
+Adolph Larsen
+Alhed Larsen
+Jeppe Andreas Larsen
+Johannes Larsen
+Vilhelmine  Larsen
+Johannes Madsen
+Elias Muus
+Sofie -, pige i huset på Lindøgaard 1942
+Franklin Roosevelt
+Ellen  Sawyer
+Janna Schou
+Erik Warberg Larsen
+Martin Warberg Larsen</t>
+  </si>
+  <si>
+    <t>St. Steensen Blicher: "Trækfuglene, en Naturconcert" udkom med Johannes Larsens træsnitsillustrationer i 1914. Stokkene ejes nu (2026) af Den Danske Radeerforening. Om de er ødelagt vides ikke.
+Glarmesteren er sandsynligvis Johannes Madsen, Kerteminde. 
+Det vides ikke, hvem K er.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8409</t>
+  </si>
+  <si>
+    <t>Johanne/Junge Larsen vil gerne holdes orienteret om Janna Schous sygdom og operation.
+Brændslet kan ikke slå til, så nu har Johanne og Adolph/Agraren Larsen købt en kakkelovn med rundtræk og et nyt komfur. Johanne beskriver nyindretningen af en stue samt, hvordan kakkelovnen virker. Hun får ikke længere kolde fødder, og de sparer op mod 1/3 af den mængde tørv, som de før brugte. Familien har også fået ny radio, og de kan nu høre programmer fra USA. 
+Adolph er kommet til at smadre kuplen på lampen, som Johanne havde "hjemmefra".
+Martin/Manse har købt alle træsnittene til Blichers Trækfuglene af Johannes Larsen, og de hænger i spisestuen. Klodserne/stokkene er destrueret, så der kan ikke trykkes flere (se kommentarfeltet). 
+Det er frygteligt, at soldaterne blev ofret ved Stalingrad for at sikre Tysklands ære. Man troede ikke på det russiske folk, men de er seje. Bare Hitler nu ikke laver modtræk såsom at tvangsindkalde unge mænd i andre lande end Tyskland. En elektriker har i øvrigt fortalt Johanne, at alle tyske soldater slet ikke er "Hitlerianere".</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7TBX</t>
+  </si>
+  <si>
+    <t>Lindøgaard. 24-1-1943.
+Onsdag
+Kære lille Dis.
+Manse har lige funden de Hefter, som du lånte Drengene, og nu skal de af Sted lige med det samme siger han, ["siger han" indsat over linjen] saa jeg maa se at faa lidt med.
+Tusind Tak for dit lange og gode Brev, som jeg blev saa vældig glad ved. Der var ligesom mere af dig i det, end der har været i lange Tider, lidt mere Smaasnak og lidt flere Betragtninger ved Siden af Oplevelserne. Jeg tager af hele mit Hjærte Del i lille Jannas Sygdom, hvor er jeg spændt paa dit næste Brev, hvor jeg saa faar om Operationens Forløb. Det synes jo ikke at være noget alvorligt, men man kan aldrig vide - ligesom man jo ikke kan vide med Sikkerhed om Turens Forløb, naar man sætter sig op at køre i en Vogn; der kan altid ske noget, selv om der ikke er nogen rimelig Grund til at tro, det skal gaa galt.
+Ja, det er godt med Breve, søde Dis, tænk hvor vi vilde være isolerede, hvis de ikke var til.
+Her er i Sandhed sket store Ting, siden jeg i Dag for 8 Dage siden skrev til dig. Det gik pludselig op for os, at vort Brændsel ikke kunde slaa til, til vi igen til Sommer kan faa Tørv, og Manse ringede til Muuses i Kjerteminde om Brochurer til Kakkelovne og Komfurer. Nogle Dage efter fik vi en ny Kakkelovn med Rundtræk - smaa 300 Kr - samt et Komfur, der dog kun lige er kommen og endnu beror i Vaskehuset. Vort gamle K. var dejligt at bruge og Ovnen god at bage i, men saa gammelt, at det var udelukket at regulere, hvorved c. de 9/10 af Brændselet gik op i Luften - og der forslaar det jo nu ikke noget! Lørdag Form. blev Kakkelovnen stillet op i Sovekamret og om Eft. flyttede de ["de" overstreget] vi. Mandag kom Elektrikeren; en ny Radio, lige erhvervet blev stillet an, saa nu kan vi høre Udsendelser selv fra Amerika ganske tydeligt og nøjagtigt, naar da Tyskerne vil lade være med at larme. 
+Gardinerne blev hængende, baade her og nede i den lille Folkestue, hvor vi nu har faaet Sovekammer. Vi ha ["Vi ha" overstreget] Jeg havde, da vi blev antastet for vor Mørklægning - etter rettere: ikk_e M.l.g. hængt mørkebrune Damaskes Gardiner op her, som vi kunde trække sammen, saa her var fint mørklagt; jeg fik af Elle til mit Bryllup 2 Fag meget lange Gardiner, dem har Sofie syet om for mig, saa de ved Øgning blev til 3 Fag. De stumper c. 3/4 Al. fra Gulvet, men for det midterste Vindue (fra Vindueskarmen og helt ned til Gulvet har jeg hængt et Tæppe, et svensk vævet, som vi i sin Tid fik af Grethe Sawyer. Den blaa Hjørnesofa med Bord - du husker nok den gamle fra Agrarens Forældres Tid - staar det eneste Hjørne i Stuen, hvor det kunde staa, bagest til højre i Stuen; mit smukke gamle Skrivebord staar mellem Døren og det første Vindue og ser saa godt ud; Sybord og Stol foran det midterste Vindue og videre op det lille Spejlkonsol (uden Spejlet) med Radioen ovenpaa. Mellem Ydervæggen og Sofaen: min lille Bogreol og paa Langvæggen over for Vinduet Manses Reol, ret lav, sort, smuk, lavet af Snedkeren i Munkebo, smækfyldt af Manses Bøger, fint indrammet af Malerier saadan:
+(Tegning. I denne indsat fire gange "M.", ordene "Maleri" og "Taburet" samt "Skægs Tæppe"]
+De tre smaa Klatter over Reolen er smaa Træsnit af Las. Det er en meget smuk Væg. Under Bordet ligger Tæppet, som Pan gav mig til min 60 aars.
+Kakkelovnen er saadan, at den suger den kolde Luft forneden ind, lader den gaa op gennem en Kanal langs Fyrrummet og ud gen. et Hul i Siden af Kakkelovnen; deraf følger, at den kolde Luft, som altid ellers er i en Stue nærved Fødderne, cirkulerer og opvarmes. Nede i Folkestuen var jeg _altid hele Vinteren igennem som Is fra Fødderne til langt
+2.
+op over Knæerne, mens jeg nu sidder med fuldkommen varme Fødder og Ben. Tro mig, de 300 Kr. er godt givet ud, ikke alene af den Grund, men ogsaa fordi vi kun bruger under Halvdelen, ja maaske kun 1/3 af, hvad vi brugte i Folkestuen, skønt Stuen her jo er en hel Del større. Hvis Komfuret bliver en ligesaa stor Succès, er der Haab om, at vi faar vor Brændsel til at slaa til. Vi giver op mod 70 Kr. for en Ton Tørv, saa det er let at regne ud. Jeg tror, at havde den Forandring været foretaget allerede i Efteraaret, var begge Dele bleven betalt med det Brændsel, der spareres i Aar ["i Aar" indsat over linjen]. - Du kan tro, Stuen her er yndig; jeg ordentlig fryder mig, naar vi sidder her om Aftenen, den Hjørnesofa er af en egen gammeldags Hygge. Tinge er kommen med en Staalampe, som han vist har faaet af Elle: den gamle Kontorlampe hjemmefra, lavet an med elektrisk Lys men med sin gamle Kuppel paa X. 
+[Indsat i venstre margen s. 2; lodret:]
+X Ak! Da Agraren nu vilde rejse sig (for at hente noget til mig) huskede han ikke paa Snoren paa Lampen [teksten fortsætter nederst s. 2] røg ned paa Gulvet og den gl. Kuppel i tusind Stykker, har eller holdt til [teksten fortsætter s. 2 i højre margen; lodret:] mange Rejser. [Indsættelse slut] 
+Det er noget Bras med det Snorevæsen, som der kan faldes i, men naar Manse faar Raad, vil han have en P.H. Lampe, hængende over Bordet. 
+Nu synes jeg, jeg har givet dig en god Beskrivelse af Stuen. Sovekamret er helt pænt, men vi har endnu ikke kunnet faa flyttet Telefonen herop - Gud ved, naar det kan blive - og før kan vi ikke tage rigtig Bestemmelse om Billeder. Der bliver ikke saa koldt som her, da Komfurvæggen jo luner. Manse er flyttet ind i det lille Værelse, hvor du sov i Sommer; p. Gr. a. at det lange Træskillerum mellem Stuen her og Værelset er der helt lunt; der var trods Frostvejret 3-4⁰ Varme; ovre hos ham var der altid Frost, naar det frøs udenfor. - Jeg tog en lille Dag til at ordne Skrivebordet med Rum og Skuffer; fik sorteret Breve og fik brændt Masser, der bare laa og fyldte op. Manse har nu faaet den ene af Skufferne til alle sine Papirer, jeg den anden; Konsolskabet skal ryddes - jeg har Pudevaar og Haandklæder i Skabet, fine Servietter Lyseduge o.s.v. i Skuffen, alt det maa jeg se at faa Plads til andet Steds, saa bliver der Plads til Sysager og andet; der var det ved den lille Folkestue, at der ikke var eet Gemme, hvor vi kunde lægge fra os, alt hobede sig op i selve Stuen, og det var næsten umuligt at holde Orden.
+Vi har nu faaet en rigtig Stue at være i; den lille Folkestue var hyggelig om Vinteren, med ["med" overstreget] men med en Kahyts Hygge. Møblerne derfra staar nu i Stuen ved Siden af; den skal kaldes og være Spisestuen, og der hænger Lases Træsnit Manse har erhvervet alle Træsnittene til Blichers Trækfuglene, indrammet i [en overstregning] meget store Rammer i en Orden som Alhed var med til at bestemme, og som Glarmesteren altså kendte. Der findes nu kun et eller to Eksemplar-Samlinger, Klodserne ødelagte. Manse fik 25% af Las - som altid kalder Manse ved sit Barnekaldenavn, Gagger; "Gagger skal have 25% sagde Las, da han købte dem! Las er nu sød.
+Sikken en Gang, der nu er i det ude omkring i Verden; jeg har været saa opbragt over, at alle de indesluttede t. Soldater i Stalingrad Omraadet skulde ofres til ingen Verdens Nytte, bare for at lave Heltegestus; tænk saa mange friske unge Mennesker - ofret for T-s Æres Skyld. Hvilke mærkelige Æresbegreber! Vi har lige hørt fra England, at Churchill og Roosev. har været sammen i 10 Dage i Afrika - de har rigtig konfereret! Og hvor har jeg tit moret mig over de elendige Russere, der nu faar hele Verden til at maabe; der var jo ingen Ende paa, hvor alt var i en gruelig Tilstand i Rusland, og hvor elendigt Menneskematerialet var bleven under nuværende Styre. Vestevropa maa nu i hvert Fald indrømme, at noget kan de da. - - Jeg bæver ved Tanken om, hvad Hitlers desperate Modforanstaltninger vil naa at blive. Tvangsindkaldelse af danske Soldater?? Lad os dog haabe paa, det ikke sker; hvad enten det blev til Indrømmelse fra den danske Regering eller Oprør her i Landet - næsten lige frygteligt. Her var en tiltalende lille Elektriker forleden; jeg sad herinde og vi passiarede. Han havde været i Tyskland paa Arbejde i 1940 og opholdt sig senere i Frederikshavn, hvor han traf mange tyske Soldater; han paastod at meget, meget faa var Hitlerianere og med paa alt det Krigsværk - ja, det er jo kun eet Menneskes Indtryk! Alle de Henrettelser i snart sagt alle Lande undt. Danmark, hvor er det rædselsfuldt og hvor den Nation dog bliver forhadt. Aldrig har der vel været saa meget Had i Verden som for Tiden - hvor er Verden kommen langt fra de bibelske Ord: Mine Børn elsker hveranden.
+[Indsat øverst s. 1; på hovedet:]
+Nej, Dr. Fly er god nok - og jeg tror heller ikke der er noget mystisk i det, jeg omtalte, men tilbage bliver det mærkelige, at man faar antipatiske Fornemmelser af en sympatisk Omtale. Jeg er nu kommen i Tanker om, at det nok kom fra din Beskrivelse af den kolde Aften hos K. med den ustandselige Radio. Holdt mig lidt à jour med dit Syn paa K. - det kan jo vende sig i enten god eller daarlig Retning, og gid det dog bliver i den gode - for Jannas Skyld. Jeg længes efter at høre om Operationen, du skriver nok snart. 
+Tusinde Hilsner fra din Junge. 
+[Indsat i venstre margen s. 1; lodret:]
+Dagen efter. Sikken de har bombet i Kbhvn. Også i Odense, menes der.</t>
+  </si>
+  <si>
+    <t>1943-02-02</t>
+  </si>
+  <si>
+    <t>Kamma Balslev
+Burmeister &amp; Wain</t>
+  </si>
+  <si>
+    <t>"Kaj-Lykke": Man må antage, at Janna Schou havde en kæreste ved navn Kaj. Han kendes ikke. 
+Ordet hørse kendes ikke.
+B &amp;amp; W blev 27. jan. 1943 bombet af otte britiske fly, idet man fra engelsk side mente, at fabrikken solgte dieselmotorer og andet materiel til Tyskland. Otte personer blev dræbt og 68 såret, da bomberne udover fabrikken ramte det omkringliggende beboelseskvarter. (Nationalmuseets hjemmeside: Bomber over Danmark, sept. 2026). 
+Laura/Bibbe Warberg var i efteråret 1942 indlagt med gulsot. 
+Pensionatet: Daisy Bergs mor, Wilhelmine Berg (en søster til Laura Warberg) drev et pensionat i Gothersgade, København. Noget tyder på, at Daisy Berg overtog driften efter moderens død i 1936. 
+Konsul og vingrosserer Thor Andersen købte i 1942 Frederiksgave (Hagenskov Gods' hjemmeside, sept. 2026).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8410</t>
+  </si>
+  <si>
+    <t>Det er mærkeligt, at Janna har smerter efter svulstoperationen. Johanne/Junge C. Larsen har ikke haft ondt efter sådanne indgreb - kun af at ligge på ryggen. 
+Johanne medsender en tegning af den nyindrettede stue. Ellen Sawyer har været på besøg og beundret det hele.
+Johanne håber, at Meta kan finde ud af at bruge det nye komfur energirigtigt. 
+Ved Astrid om det var en fejl, da B &amp;amp; W blev bombet?
+Johanne takker Axel Müller for, at han vil sende udenlandsk tobak. 
+Johanne giver gode råd hvad angår modning af flæskekød.
+Marie Balslev, f. Sperling, har skrevet, at Nicoline Balslev er udskrevet, og Vilhelm Balslev får lysbehandlinger.
+Erik/Tine Warberg Larsen har det godt og arbejder for sin bror på gården. Laura/Bibbe Warberg har ingen kræfter efter sygdommen. Nonnerne lod hende ikke holde fri, da hun blev udskrevet.
+Adolph/Agraren Larsen har fået en god appetit.
+Daisy Bergs tyske mand er blevet arresteret, efter at han havde opsagt en tysk kvinde på pensionatet. Johanne vil skrive til Daisy.
+Adolph og Johanne køber aldrig kød. De laver alt kødmad selv.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/bz0K</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Fru Astrid Warberg Müller
+Bakkevej 12.
+Hareskov St.
+[Med blyant på kuvertens forside:]
+4 Febr. 1943
+besv. 15 Febr.
+[Med kuglepen på kuvertens forside:]
+30-3-2001
+18-6-2000
+BWP.
+[Med sort blæk på kuvertens bagside:]
+Lindøgaard, Dræby St, Fyen
+[I brevet:]
+Lindøgaard. Tirsdag d. 2-2-1943.
+Kære lille Dis!
+Tak for dit gode lange Brev, det var pænt af dig at skrive igen. Det er jo dejligt, at det gaar godt med Janna, men jeg kan ikke forstaa, at hun har Smerter; jeg har dog paa mine Hospitalsophold oplevet en hel Del Svulst-Operationer, og jeg synes altid, de sagde, at naar først Bedøvelseskalamiteterne var ovre, havde de ikke Spor af Smerter. Men alle Svulster er jo ikke ens, det kan jo være at Æggestok-Sv. er særlig smertefuld. At maatte ligge paa Ryggen er slemt for mange, jeg ved hvad jeg døjede, da jeg i 4 meget lange Uger maatte ligge paa min Ryg, og da jeg endelig fik Lov til at ligge paa Siden, havde jeg ikke Kraft til at vende mig - og der var dog kun 102 Pund at vende. Er det Gentofte Sygehus, hun ligger paa, det er det vel. Hils hende saa meget fra mig, det lille Skind - dog, naar man oplever en Kaj-Lykke, er Sindet jo i Orden. Nu gaar det nok fremad med raske Skridt, men 3 Uger er jo en lang Tid. Jeg er meget imponeret over alle dine Besøg hos hende, hun kan rigtignok sagtens - desværre kunde jeg jo ikke yde Bibbe noget i den Retning i hendes 5 Uger, men hun havde da for Resten Besøg nok. 
+Tak for din store Interesse for alle vore Nyordninger. Vi er henrykte over det alt sammen, kan du tro. Jeg har nu lavet et Rids, men Forholdet er ikke godt, Møblerne fylder for lidt, der er ikke slet saa meget Gulvplads, som jeg har lavet, men du ser i hvert Fald Sofaens Plads - jeg har forsømt at skrive: til højre - helt oppe ved den modsatte Væg. Elle var her i Søndags; hun kom et Kvarter over 12 og mente hun var i god Tid til Middag - desværre havde vi spist Kl. 11, da Metha skulde med Toget til Odense, men til alt Held havde vi levnet Middagsmad og jeg fik varmet 3 Stk. Medisterpølse med Rødkaal og Tilbehør og Desert. Hun var helt ovenud begejstret over Stuen og i det hele taget overvældet over alle vore Nyanskaffelser; det var saa morsomt. Det er dette at vi nu har en rigtig Stue at hygge os i med flere af vore pæne Ting og ikke bare en lille Folkestue med umagelige Træmøbler. Ja, det er en Begivenhed for os. Komfuret er stillet op - i Lørdags - og det makker i enhver Henseende ret. Jeg hørser med Metha, at hun skal lægge godt mærke til det, saa hun lærer Reguleringen, hvilket jo er Fidusen, saa der kan spares Brændsel; hvis hun er ligegyldig med det, spares der jo ikke saa meget; men Intelligens er jo ikke hendes stærke Side, saa det skal nok knibe med det - jeg maa vist hørse videre nogen Tid endnu. - Radioen er udmærket, og vi kan følge med i Begivenhederne alle Steder fra. Du gode Gud, hvad der sker! Vi er meget spændt paa, men kan ikke faa at vide om Burmeister &amp;amp; Wain blev bombet eller om de rent ud tog Fejl og kun ødelagde den uskyldige Sukkervarefabrik. Hverken du eller Mornine, som jeg lige har haft Brev fra, giver os Oplysning om det. D. danske Pr. fra London mente vist, at de havde bombet den store Samlehal (den store Glasbygning) men passer det?? Det var jo for at stoppe for Eksporten af Dieselmotorer til T. at de satte det i Scene. Skriv, hvis du ved noget om det.
+Jo, tusind Tak, hvis Axel virkelig vil have Ulejlighed med at skaffe og sende Tobak - dog ikke dansk, som vi selv kan faa, men ikke godt kan ryge. Ellers alt andet. Hvis det skulde være muligt at faa rigtig grovskaaret Pibetobak hvad jeg selv jo helst ryger, var det jo herligt, men tillige andet finskaaret; Manse jublede ved Tanken, Brugsforeningen faar saa uhyre lidt hjem nu. Vi vil helst have det sendt mod Efterkrav, men forøvrigt, hvad der er nemmest for Axel - Pengene skal blive sendt omgående. Sig Axel tusind Tak, vi vil være ham saa taknemmelige.
+Jeg kan desværre ikke raade dig med Flæskestegen og kender kun Hamburgerryg af Navn, men hvorfor kunde den ikke hænge? Naar vi slagter, har vi Stegene hængende i Ugevis. Svøb et enkelt Stk tynd_t Tøj (gl. Gardin) om den og hæng den op ude paa Muren; naar den ikke vil længere - hvilket jo er en Skønssag - saa dyp den i en Gryde kogende Vand; efter endnu nogle Dage, kan man halvstege den
+_2.
+hvorefter den atter kan ligge nogle dage - altid under Tilsyn - paa den Maade kan man have fersk Kød længe, vel at mærke ved Vintertid, og saa bliver det saa dejlig mørt af saadan en Behandling Dette skrives for en anden Gangs Skyld, for den Steg, du skrev om, har du vel allerede taget under Behandling; hvis du har lagt den i Saltlage, saa lad den ikke ligge ret længe, ikke over et Par Dage, og saa skal den endda vandes godt ud - 3-4 Dage. Men det er lettere, hvis man har det i Hænder, end at udtale sig skriftligt om det.
+Jeg havde Brev fra Marie Sperling for et Par Dage siden; Line er nu udskrevet og kommer på et Rekreationshjem i Hornbæk; noget lettere Sygeplejearbejde er sikret hende. Vilhelm, som p.t. faar Lysbehandling i Kbhn. havde haft Brev fra sin Kone - der er jo deres Gaard, der hedder Brogaard? - Over Br.g. var der forleden udspillet en Luftkamp, flere Bomber faldt i Nærheden og en mindre Gaard fuldstændig udslettet. Her er ikke videre hyggeligt i Danmark, heller!
+Tak for din Forespørgsel til de to Børn; jeg synes, Tinge har det saa udmærket for Tiden, nu har han i lang Tid været i konstant godt Humør, altid glad og saa livlig. Han er ikke meget nede i sit Hus, er her baade om Dagen paa Arbejde og om Aftenen, naar vi sidder hyggeligt i vor gode Stue og læser. Naar Arbejdet skal gøres dernede, gaar han derned. Han faar 50 Kr. i Løn af Manse - det er jo ingen høj Løn, men den Tid han bruger til sit eget, gaar jo ogsaa fra. - Om Bibbe ved jeg ikke stort for Tiden, hun har taget Ferie (med min Sanktion) m.H.t. at skrive hjem; al den første Tid passede hun kun sit Sygeplejevæsen, havde ikke Spor af Kraft til nogetsomhelst andet, og nu tænker jeg mig, at hun har skrevet Jule-Takke-Breve. Jeg tror ikke, hun skrev et eneste Julekort i Aar, det arme Barn, hun havde simpelthen ikke Kræfter til noget. Elle havde haft Takkebrev fra hende hun havde skrevet, at hun travede Ture og at hun syntes det var det, der gav hende de bedste Kræfter. Jeg har lige sendt hende lidt Æbler, et Par Vaskeklude, som jeg havde hæklet, mine Gummistøvler, som jeg aldrig kommer til at passe mere med de hævede Ankler, der følger med Sygdommen, og lidt andet, saa nu hører jeg nok fra hende. Gid hun snart maa være helt i Orden igen. Tænk, at de lod hende arbejde i lige over 3 Uger, da hun kom hjem, uden at give hende en Fridag, mens en anden af Kammeraterne havde haft 3 Fridage i den Tid. Den Søster der, har behandlet hende skandaløst; Bibbe er ikke underkastende nok, saa hun er bleven sur paa hende; Bibbe tager nu det hele med oprejst Pande og uden at kny eller blive sur - den Glæde skal hun ikke ha', siger Bibbe. Nu mangler der kun 1 1/4 Aar, saa er hun færdig med at være Elev. Hun er kommen bag ud med Læsningen deroppe og har hidtil ikke haft Kræfter til at indhente det forsømte; men hun naar det saamænd nok igen, naar hun først tager fat. Det var rigtignok en lang Snak om Børnene. Om Agraren er at melde, at han har faaet saadan en abnorm god Appetit, og da det næsten al Tid har skortet saa meget paa det, tager jeg det for gode Tegn. 
+Mon du har hørt, at Daisys Mand, som jo er Tysker er bleven arresteret af d. t. Værnem. og ført til Tyskland, "til en uvis Skæbne", skrev Mornine. Daisy er sikkert allerede ude af sig selv, det lille Skind; jeg forsømte hende som saa mange andre med en Julehilsen; jeg vil nu gerne skrive til hende, men jo kun med svage Hentydninger af det skete, man ved jo aldrig, om de har hendes Post under Opsyn. Grunden var, at han havde opsagt en tysk Dame, der boede i Pensionatet!! Det lyder nu saa fjollet, at jeg tror, det i Virkeligheden er for at faa Arbejdskraft derned til, naar de gør den Slags.
+Mon jeg fik gjort rigtig Rede for Stegen - nej, du kan ikke stege den, naar den har være i Saltlage, men udvandet og kogt er den jo ogsaa dejlig f. Eks. med Grønlangkaal eller hvad andre Grønsager, man har. navnlig hvis den ogsaa ryges - men altsaa alligevel vandes ud. Saa bliver det vel nærmest som saltet, røget og kogt Skinke, hvad der jo er vidunderligt, vi faar det bare aldrig, da det forekommer os at være for lidt sparsommeligt; vi spiser alle vor Skinker som Karbadeflæsk eller Spegeskinke - altsaa blot skaaret af som den er; ogsaa til Paalæg er saadan en saltet og røget - men ellers saa - Skinke jo uvurderlig. Er det ikke pudsigt, vi køber aldrig Kød, jeg kan da ikke huske, naar vi sidst har købt Hakkekød, det eneste vi kan tænke paa at købe. Du vil vel sige, hvad faar I saa til Søndag Middagen. Det magre af Grisene vander vi ud (Kødet skæres i Skiver, ellers kan det ikke udvandes nok), og saa laver vi Frikadeller af det; det er en god Sønd.mid.m. og saa har vi alt vor henkogte Grisemad og Vildt. Hvis vi her paa Landet ikke havde vore Grise at leve af, gik den ikke. - Hvis der ikke sker noget særligt, hverken her eller der, saa varer det noget inden du hører fra mig, for jeg maa tage mig sammen og faa de Breve fra Haanden, som jeg skylder, og Bibbe har jeg jo altid at sørge for. Hils Aksel saa meget og tusinde Hilsner til dig selv. Din Junge
+[Indsat øverst s. 1; på hovedet:]
+Fik T. A. K. og d. biodynamiske Selskab ikke købt Frederiksgave? Vi saa for nogen Tid siden at det var købt af en eller anden, men maaske dækkede navnet de to Selskaber. S.u. 
+[Grundplan af et rum inkl. inventar er tegnet på et separat ark. På tegningen øverst er skrevet:]
+Lille Bogreol Tobaksbord Tobaksbord Hjørnesofaen Bord Min Lænestol
+[Langs venstre side:]
+Vindue Vindue Kurvestol Vindue Sybord Stol Kurvestol Konsol m. Radio
+[Langs højre side:]
+Taburet Bogreol
+[Underst:]
+Mit gamle Skrivebord Dør Gangen Kakkelovn</t>
+  </si>
+  <si>
+    <t>1943-04-24</t>
+  </si>
+  <si>
+    <t>Jørgen Brandstrup
+Kai Friis Møller
+Matilda Jungstedt
+Johanne Christine Larsen
+Axel  Müller
+Fanny Schaffalitzky de Muckadell
+Janna Schou
+Adelheyde Syberg
+Gudrun Syberg</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvad Fanny Schaffalitzky har sagt om kirsebærblomster og Astrids fødselsdag. 
+"Uhindret Samkvem med Sverige": Ellens datter, Grethe, og barnebarnet Matilda/Lille, boede i Stockholm. Sidstnævnte var arkitekt.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8390</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer ønsker tillykke med fødselsdagen. Kirsebærtræerne blomstrer, så Jomfru Fanny fik ikke helt ret. Både Ellen og Astrid Warberg-Goldschmidt ønsker sig mest af alt at kunne ses med familien i Sverige. Ellen sender dem madvarer.
+Matilda/Lille Jungstedt tjener 250 kr. om måneden på at tegne. Heldigvis har hun også fritid, og hun danser folkedans. 
+Ellen har været på Lindøgård, hvor hun traf Jørgen Brandstrup. Han og Johanne/Junge C. Larsen kommer til middag hos Ellen 2. påskedag. Hun steger nu flæskesteg. - Det er dejligt, at Johannes ben er bedre. Hun har kunnet klare en kæmpe omgang strygning, og forleden stegte hun 100 bøffer til henkogning. 
+Ellens have råber på at blive luget og få sået blomster.
+Forleden nat var der en svirren af flyvere over Kerteminde. Der var luftalarm, men Ellen tør ikke gå i sin kælder, for der er tusindben. 
+Ellen sender en af Kai Friis Møllers bøger. 
+Til sin fødselsdag fik Ellen 50 kr., og hun har købt en verdenshistorie i 12 bind.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Ajcu</t>
+  </si>
+  <si>
+    <t>Paaskelørdag
+Kære lille Disser!
+Nu nærmer sig d. 26nde og med alle disse Helligdage i Tanken, må vi i Tide tage fat på Fødselsdagsbrevet. Altså Tillykke med Dagen og Aaret, - måtte det bringe os alt, hvad vi mest brændende ønsker, - og alle Småønskerne også. Nu blomstrer Kisbærrene - så Jmf. Fanny får jo ikke helt Ret, - men nu kan vi da se, hvor det bærer hen, og det var måske det, hun mente. - 
+Blandt de brændende Ønsker har vi to jo det fælles: uhindret Samkvem med Sverige. Det er strængt, at være udelukket fra dem, man helst vil se, - men lad os være taknemmelige over, at de har det forholdsvis godt og ikke er i Krig. Det er dejligt, at vi kan sende lidt til dem. Jeg sender Flæsk, Pølse og Ost og det bliver modtaget med Begejstring. Gutte skriver ellers, at de klarer sig udmærket med Maden, - men det vilde hun jo nu skrive i hvert Tilfælde. Dog har jeg Følelse af, at det nogenlunde passer. - Jeg havde forleden et langt Brev fra Lille. Hun arbejder flittigt på sit Kontor, hvor hun jo tegner og tjener 250 Kr. om Mdr., hvad jeg synes er fænomenalt godt gjort. Heldigvis har hun da Tid til meget andet og kan pleje sine Interesser. En af dem er Folkedanse. Hun var jo på Næææs i fjor til et 6 Ugers Kursus i denne Sport og det morer hende meget. De har jo "Danselag", hvor de mødes og danser de gl. Danse, bl.a. Lancier!! Det synes vi jo er en ganske normal Dans. -
+I Gaar var jeg på Lindøgrd og traf der Jørgen Brandstrup, som lod fornøjet og glad. De kommer herud 2den Paaskedag. Sikken en Glæde at få Junge herud en Gang igen. De kommer med Ruten c. 11 og skal Afsted igen ved 9 Tiden om Aftenen, så det bliver da et dejlig grundigt Besøg. Idag har jeg travlt med at "lave til." Jeg har tænkt, at de skal have Fisk - stor Torsk, hvis jeg kan få det, eller andet, - og Blommegrød. Jeg er ved at stege en lille Flæskesteg, som de skal have kold om Aftenen med gr. Bønner til og så koldt Bord, hvad jeg kan finde på. Jeg har en Snaps og så min hvide Vin, så jeg haaber jo at kunne beværte dem godt. 
+Det er dejligt, at det da går nogenlunde med Junges Ben. Hun går helt flot uden sine Stokke og laver så meget nu i Huset. Tænk, at hun egenhændig strøg hele Strygningen fra den store Forårsvadsk, og stegte 100 Bøffer forleden. Det lyder jo voldsomt, - men det var til at koge hen, da de havde slagtet en Kalv.
+Det er sådan en Fornøjelse med deres nye, smukke Stue. Jeg synes, det er den hyggeligste, de nogensinde har haft.
+Mig selv kan jeg ikke sådan fortælle noget om, for jeg har det som sædvanlig, d.v.s. altid masetravlt og altid lidt bagefter med alting. Haven står og råber højlydt efter mig. Jeg beroliger den med, at der er da lagt Kartofler, og Spinat og Radiser er da oppe og Løg, - men det er Skidtet, skriger den og Blomsterfrø, som er købt, kunde du også gærne putte i mig. Ja, ja, måske i Eftermiddag, - nu fik vi jo en dejlig mild Regn til Morgen, - så nu er det egentlig lige til Pas. Men nu går jeg jo og "laver til Fremmede", som Tante Mimmi sagde. - 
+Sikken en Nat forleden, - Natten mellem Tirsdag og Onsdag. Der var vist over 1000 Flyvere over Fyen, - de næsten svirrede over Ørene på os, - Luftkampe har der været, for der blev jo skudt mange ned - Antiluftskyts fra Nyborg og Korsør, og "Fyrværkeri" rundt omkring. Det var fælt. Fra Klk 12 til 3 1/2 svirrede de om os. Fy for den Lede. - Jeg overnattede på Landet. Her i K-minde var der Luftalarm i 2 Timer. Jeg tror nu ikke, at ret mange går i Kælderen. Jeg tør nu ikke for der er Tusendeben i min. -
+Jeg sender dig en lille Bog, som det måske kan more dig at læse. Jeg har ikke kunnet dy mig for at pille lidt ved den og skære op hist og her. Jeg synes Kaj Friis Møller er så morsom at læse. -
+Til min F-dag sendte Gutte mig 50 Kr. så jeg selv kunde købe min Gave. Den har jeg nu erhvervet. Well's store Verdenshistorie, 12 Bind, - fint indbundet, Læderryg, som splinterny, for 45 Kr. antikvarisk. Jeg er henrykt over den, - den er spændende at læse som en Roman. Det var et Fund.
+Ja, så siger jeg atter god Fødselsdag og hils Aksel og det gode Nus, men mest dig selv fra din gamle Elle
+24/4 - 43</t>
+  </si>
+  <si>
+    <t>1943-04-29</t>
+  </si>
+  <si>
+    <t>Rutebilchaufføren Due Andersen kendes ikke. 
+Thinesen er formodentlig Grete Warberg Larsen, f. Tinesen/Thinesens far.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8411</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/HV02</t>
+  </si>
+  <si>
+    <t>Lindøgaard 29-4-1943.
+Kære lille Bie!
+Nu er Kl. halv 1, nu er det saa, om jeg kan et nogenlunde Brev til Posten kommer. Jørgen rejste nu til Formiddag, Manse kørte ham hen til 11 11 og inden jeg saa fik vasket op og lidt andre daglige løbende Ærinder besørget var det Middag; jeg har Fornemmelsen af at have forsømt dig i denne Paaske, men Jørgen fylder Tilværelsen ud, saa der daarlig bliver Tid til Breve. Jeg har været forfærdelig glad ved at have ham, den gode Jørgen og jeg fik det Indtryk, at det og, saa har været lidt af en Vederkvægelse for ham at være her.
+Tak for dit Brev lille Skipper, sikken et Held, at du og din Nete havde netop Langfredag med det vidunderskønne Vejr til Jeres Fridag. Ja, hvor det maa blive svært for dig at komme af med den gode Nete; hvis hun ikke er rejst , naar du faar dette, hild hende saa så varmt fra mig, jeg synes ligefrem, jeg kender hende og holder af hende. Hvor skal hun hen? paa Sindss.hosp.? I maa da saa faa nogle nye nu, hvordan mon de bliver? Nete ringede i Gaar. Den lille Prinsesse Hanne er nu kommet til Fåborg, d. 9_ende_ vist; de havde talt om hende i Telefonen en aften og da var hun glad og all right; næste Dag fik de et Brev med lutter Jammerklager; hun havde faaet en forfærdelig streng Oversygepl., der var saa meget Arbejde, hun sled og sled og trods al Umage kunde hun aldrig gøre det godt nok. Nete sagde, at Kristian var ude af sig selv, men det kan ikke nytte, sagde Nete, hun er saamænd saa sund og stærk og kraftig nu, at det kan ikke gøre hende noget at tage fat - hvor er Nete fornuftig! Jeg har altid haft en Fornemmelse af lidt forkælet der. Ligner det noget at gøre Kr. og Nete saa kede af det med Jammerhyl; det var ligesom da hun den Sommer laa til Sengs og var meget syg, og saa stod op og cyclede til Lindøgaard. Hvor er der anderledes Krummer i Land! Hende kunde jeg nu godt lide.
+Vi var hos Elle 2_den_ Paaskedag, Fatteren kørte Jørgen og mig til Rutebilen, Tinge skulde cycle ud med Knabstrupperne, som jo er solgt formedelst 2300 Kr. Due Andersen kørte os videre ad Langegade, da vi var de eneste i Bilen; han drejede saa om ved Jernbaneoverskæringen, saa vi havde kun et Par Skridt op til Elle, det arrangerede Elle ["Elle" overstreget] Jørgen. Vi var der ved halv 12 Tiden og ventede paa Tinge til 20 Min i 1, saa mente jeg, vi skulde spise. Noget efter kom Tinge, meget flov - og han havde Grund til det - vi fik ud af ham, at han havde faaet noget Mad (!) og om T. Elle havde noget imod at han stak af igen. Elle er jo altid large og tog ham det ikke i mindste mMåde fortrydeligt op, men var forstaaende.
+2.
+Mon du ved, at Thinesen er død og blev begravet Paaske Lørdag, saa Grethe var altså hjemme. Det er mere end Tinge er i Øjeblikket. Som Manse udtrykker det, han er ude at sværme; det var vist i Gaar Morges, han tog af Sted, mulig kommer han i Dag, mulig først i Morgen. Han har nok delvis gjort Manse til sin fortrolige, var jo ogsaa nødt til det, naar han saadan forsvandt. Jeg haaber saadan, at han har haft et Par gode Dage. - - Naa, det var Elle-dagen jeg var ved. Puf og Else var bedt over til Kaffe og vi havde saadan en hyggelig Stund - ja en hel Træffer. Puf og Jørgen snakkede saa godt sammen; men skuld ["skuld" overstreget] da de gik, fulgte Jørgen med op og hilste paa Las.
+Nu skal du høre noget kunstigt: inden de gik, bad Puf Elle om en Bog, han vilde laane af hende; de plejer at staa i Hjørnereolen de ledte og ledte begge to, men nej; Elle bemærkede, at den var indb. i Ruskind. Da de havde opgivet og var gaaet, stod jeg alene derinde og tænkte paa Bogen, sagde pludselig til mig selv: der maa den være, gik hen til de 5-7 Bøger, hvor jeg mente, nej den car ikke mellem dem, saa tog jeg dem ud og derinde bag ved laa der en lille Bog i Ruskind - den! Var det ikke pudsigt?
+Jørgen havde før P. og E. kom til Kaffe været en Tur i Byen, dels for at aflægge gamle Fru Andersen en Visit, dels for at gaa paa Kirkegaarden, det var et Herrens Vejr den Dag og han fik megen Regn - det var helt Uvejr her paa Fyen, men jeg var heldig; det regnede ikke de Gange jeg skulde ud. Jeg gik jo altsaa ned til Rutebilen ved 9 Tiden, klar Himmel, højlys Dag. Det var en yderst vellykket Tur i det hele taget, kan du tro, men naturligvis var jeg træt og forsviret næste Dag. Elle havde givet baade Snaps og Vin til begge Maaltiderne. Jørgen har haft en glimrende Appetit hele Tiden, jeg tror det har været en god Rekreation for ham. Elle var saa sød at besøge, hun er sandelig værd at gæste, og hvor hun har det smukt og hyggeligt - og dejlig varmt nu med den nye Kakkelovn.
+Vi har ikke læst noget om den Rundkirke i Malling (jeg har i min tidl. Ungdom været i Malling!) det er da knusende interessant er det for ganske nylig, de har fundet den? og man ved maaske slet intet om den, hvad Navn den har haft eller paa hvad Tid den har ligget der. Masske det har været en Fæstning med Lig af dræbte Mennesker</t>
+  </si>
+  <si>
+    <t>1943-06-25</t>
+  </si>
+  <si>
+    <t>Lindøgård
+Dræby Station</t>
+  </si>
+  <si>
+    <t>Bakkevej 12 Hareskov</t>
+  </si>
+  <si>
+    <t>Joachim Balslev
+Lars Balslev
+Lars Christian Balslev
+Maria Balslev
+Martin Henrik  Balslev
+Vilhelm Balslev
+Bodild Branner
+Thora  Branner
+Alfred Fly
+Adolph Larsen
+Ellen  Sawyer
+Nicoline  von Sperling
+Maria von Sperling. g. Balslev
+Andreas Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen
+Troels Warberg Pedersen
+Andreas With-Jensen</t>
+  </si>
+  <si>
+    <t>Peter Træskomand er formodentlig en person, som Warberg-børnene har kendt under deres opvækst på gården Erikshaab. 
+Den cyklende pige og hendes bror i Vester Kærby kendes ikke. 
+Nicoline von Sperling boede på herregården Sandholt. Hun og hendes familie var nære venner med Warberg. Albrecht Warberg førte regnskaber for Nicoline von Sperling. Marie/Maria Balslev, f. von Sperling, og Nicoline von Sperling var halvsøstre. 
+Laders var Marie Balslevs mand, Lars Christian Balslev. 
+Agraren: Adolph Larsen, gift med Johanne C. Larsen. 
+Når Tora/Tutte Branner skulle besøge Glorup var der muligvis tale om en visit hos Marie og Karen Warberg. Deres far/Toras farbror, Conrad Warberg, var i en årrække godsforvalter på stedet, men både han og hans hustru var i 1943 døde. Efter Conrad Warbergs pensionering flyttede familien ind i Glorups skovridergård. Det er uklart, hvor de to ugifte søstre boede i 1943.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8408</t>
+  </si>
+  <si>
+    <t>Johanne/Junge C. Larsen har haft det dårligt, og Erik/Tinge Warberg Larsen ringede efter lægen. Han gav hende indsprøjtninger med kalk og vitaminer. Johanne optager ikke vitaminer nok gennem kosten, selvom hun er meget omhyggelig med at få blandt andet grøntsager nok. 
+Ellen Sawyer har været på besøg, og det har Marie Balslev også. Marie har fået behandlet et sår med røntgen, for det ville ikke læges. Hun medbragte breve skrevet af Nicoline von Sperling.
+En ung pige kom og roste Laura/Bibbe Warberg for hendes indsats på Odder Sygehus.
+Tora/Tutte Branner vil komme på besøg et par dage med sine børn i løbet af sommeren.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/igzS</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Modt. 26 Juni 1943.
+Fru Astrid Warberg Müller
+Bakkevej 12
+Hareskov St
+[Med blå kuglepen på kuvertens forside:]
+7-1-2000.
+30-6-2000
+BWP.
+[Med sort blæk på kuvertens bagside:]
+Lindøgaard Dræby St. Fyen
+[I brevet:]
+Lindøgd. Fredag 25-6-1943
+Kære lille Dis!
+Tak for dine to gode deltagende Breve, jeg maa vel hellere straks skrive Sygejournal! Du ved, jeg skrev til dig Lørdag, at jeg havde haft et Tilbagefald om Natten - næste Nat blev mildest talt slem, en Smule Søvn mellem 4 og 5, saa fik jeg Kaffe og Tabletter og sov nogle Timer. Da jeg op paa Formiddagen kom op, og Tinge saa mit Ansigt, fløj han straks til Telefonen og ringede Dr. Fly op - hun skulde kalde! Jeg var misfornøjet med at kalde ham herud en Søndag, men Tinge sagde: du maa da ogsaa tage Hensyn til os andre! Naa, da saa Forbindelsen kom, mente Dr. Fly, at han hellere maatte se det paa et Højdepunkt og kom saa ved Middagstid. Han var her 1/2 Time og var saa god og deltagende. Han aflæste først, om jeg havde for højt Blodtryk, for saa turde han ikke have givet mig en ret kraftig Indsprøjtning; det havde jeg ikke, og jeg fik den. Han sad med min Puls og saa paa mig, jeg kom til at ryste over hele Kroppen, der var helt latterligt, men aabenbart normalt nok; da Rystningen var ovre fik jeg en Kalkindsprøjtning i Rumpen. Han forklarede mig, at det var det samme, som jeg nu længe har faaet gennem Munden i Form af Tabletter og Medicin, men et eller andet i min Organisme gør, at jeg ikke kan optage det. Det er det samme med Vitaminerne. A Vitam. faas jo rigeligt i en Bondegd. jeg bælger mig med Mælk, der jo indeholder meget Kalk, D Vitam. faar jeg gennem det grønne, hvad Dr. Fly jo - selvfølgelig - straks lærte mig, da jeg blev syg, saa Grønkaal og Persille hele Vinteren samt raa Æbler. Jeg mindes endnu rørt, at Peter Træskomand stolt kom med en Kaalstok med friske Blade paa Slutn. af en af Isvintrene den havde ligget under Sneen og holdt sig frisk, i de to Vintre kneb det jo med det grønne. 
+Men ser du, det er med det som med Medicinen - af en eller anden Grund, kan jeg ikke optage Vitaminerne, det er underligt, men jeg vidste nok fra Bibbe, at det kunde finde Sted. Saa skulde jeg videre have 11 Indsprøjtninger 5 Kalk, og 6 Vitaminindspr. det kommer Sygeplejersken og og giver mig, nu skal vi saa se, om det kan hjælpe paa de idelige Tilbagefald. Den gode Elle kom om Søndagen, skønt det kun var 8 Dage siden, hun var her, men hun havde været så ængstelig for mig; jeg var meget sløj - dels en vågen Nat og dels de to stærke Indsprøjn. Ud paa Eft. lagde jeg mig lidt, mens hun gik en Tur med Agrar. i Markerne for at se paa Avlen. Aftensmaden lod jeg Mandfolkene om. Elle rejser, eller er nok rejst til Brædstrup, Dedde fylder i Aar 60 - ja det ved du naturligvis. Næste Dag var jeg helt vel ved det og godt var det, da Marie skulde komme om Efterm. Agraren hentede hende i Dræby
+2
+Hun havde et Plaster paa den ene Kind - hun har i det meste af et Aar gået med et lille Saar, som ikke paa nogen Maade vilde læge; nu havde en af Sønnerne sagt indstændigt til hende, at hun skulde gaa til Læge; hun var hos en Hudspecialist, som sendte hende til en af Overlægerne paa Sygehuset, som beordrede en Røntgenbehandling med det samme; saa skulde hun selv skifte Plaster hver Dag og komme igen først i August. Vi maa rigtignok haabe, det saa er ovre til den Tid. Jeg skal hilse dig fra Marie og sige, at de ser dig vel, naar du kommer til Sallinge.
+Hun og jeg havde det vidunderligt de to Dage, det var dejligt at have een hele ubeskåren Dag foruden de to halve; vi har det altid saa dejligt sammen, Marie og jeg, det tror jeg ogsaa at hun synes - det er vist ikke alene af Barmhjærtighed at hun kommer, men ogsaa fordi hun selv nyder det. Hun havde med ["med" indsat over linjen] de gamle Breve som Frøken Sperling har skrevet af og selv skrevet en hel Del om de Mennesker og de Tiders Begivenheder - ja, du har jo læst dem. Marie læste en hel Del af det højt for mig, saa vi kunde samtale om dem - hvor Sandholt har betydet meget for de forskellige Generationer. 
+Samtidig med at Marie og Agr. i Mandags kom fra Stationen, kom en ung Pige paa Cycle fra Vester Kærby, hvor hun besøger en der gift Broder, som har en Gaard der; hun kom med Hilsen fra Bibbe, en Elev der paa Odder Sygehus og priste Bibbe i høje Toner fortalte om hvor afholdt hun er af dem alle baade Patienter og Kammerater. Jeg havde et pænt Kaffebord parat (Lagkage bl.a.) og der blev de straks placeret, Drengene kom ogsaa, det var saa morsomt og Snakken gik saa godt og livligt, og Kaffen var varm og go'.
+Jeg havde forleden Brev fra Tutte, hun har jo lejet Huset ud i Juli og har inviteret Bodild og Andreas paa en Fyens Tur, om de maatte komme her et Par Dage, hun vilde ogsaa bede Elle om at tage mod dem et Par Dage. Elle kom altsaa netop herud, saa jeg kunde tale med hende om det, Manse, som jo er Vært her gik straks til og der var ikke noget i Vejen, Elle vilde uhyre gerne have dem. Saa var der Tidspunktet. Ser du, Pigen skal have Ferie nu, men jeg tør næsten ikke lade hende rejse før jeg selv er kommen lidt til Hægterne, jeg tænker mig den første Uge i Juli Md. saa før den 7-8de turde jeg ikke tage imod dem. Jeg kan godt have dem alle tre paa en Gang, jeg har altsaa den nye og en Spiralseng staar der derovre og desuden en Barneseng; der kan vi lægge noget Halm i Bunden og en lille Madras over, saa kan Andreas godt ligge der. - De helt nærmere Data faar du efterhånden som jeg ved dem, jeg synes det var morsomt om du og Tutte kunde være her samtidig men du kan jo ikke være her samtidig med Bodild og Andreas; nu ved du nogenlunde hvordan det har sig, mulig du kunde tale med Tutte derom i Telefonen eller pr. Brev. 
+Det er Laders' Fødseldag d. 18/7. 
+Der var saa meget interessant i dine Breve bl.a. om Husets Restauration og - godt at du passer Skattevæsenet.
+Jeg tror ikke du faar mere denne Gang, mange Hilsner og paa glædelig Gensyn om altsaa ikke saa farlig længe
+Din Junge.
+Tak for dine gode "grønne" Raad i dine to sidste Breve, undskyld hvis du har skrevet om det før og jeg ikke har besvaret det, men hvor kan du næsten tro, at jeg ikke skulde bruge Grøntkur, det er da noget af det første man gør, naar der er Vitaminmangel og jeg maa da sikkert tidligere have skrevet om alt det, jeg skaffer mig om Vinteren, i Sommerhalvaar. har man jo Masser - Radiser/ [ulæseligt ord] er særlig godt for min Sygdom) Karse, Agurker, Spinat i lange Baner o.s.v. I Persille er der særlig mange D Vitam. den faar man jo saa i Saucer, hvad vi faar næsten hveranden Dag. 
+[Indsat øverst på sidste side; på hovedet:]
+Det bliver saa nok til at du tager Glorups og Kroen først, efter den Tid er saa nok Bodild og Andreas taget til Elle</t>
+  </si>
+  <si>
     <t>1943-08-12</t>
   </si>
   <si>
     <t>Tage la Cour
 Johanne Christine Larsen
 Marie Larsen
 Finn Salomonsen
 Christine Swane
 Lars Swane</t>
   </si>
   <si>
     <t>Det er ærgerligt med de træer, der er gået ud. 
 Larsen maler på bestillingsopgaver. Han har haft besøg af Tage la Cour og Finn Salomonsen. 
 Johanne ligger på hospitalet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/LDJ8</t>
   </si>
   <si>
     <t>Kjerteminde 12 Aug 1943.
 Kære Lysse
 Tak for Dit Brev. Det er rart at høre at I har det godt, men trist med alle de Træer der er gaaet ud, det er for øvrigt ligesaa hos os, men det har jeg vist før berettet. Jeg har malet nogle Bestillinger siden jeg kom hjem fra Knuthenborg og skal nu til at gaa i Gang med mit 
 [Resten af siden mangler]
 Vi havde forleden Besøg af Finn Salomonsen, som kom fra Svendbg sammen med Tage la Cour, som han havde besøgt. Marie der skulde have holdt Ferie her er paa Lindøgaard i Anledning af at Junge ligger paa Sygehuset. Vi venter Uglen og Lasse en af Dagene. Mange Hilsner til Jer allesammen fra 
 Din Far.</t>
   </si>
   <si>
     <t>1943-09-02</t>
   </si>
   <si>
     <t>Otto Andresen
 - Ferlov
 Alfred Fly
 Rasmus Kaas Petersen
 Adolph Larsen
 Johanne Christine Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ellen  Sawyer
 Lis Storland
 Stefan Storland
 Lars Swane
 Ane Talbot
 Ursula Uttenreitter
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Tinesens var enten søskende eller forældre til Else Marie Larsen, som var gift med Andreas Larsen.
 I 1942 blev 7. regiment i Fredericia flyttet til en baraklejr på Ahlefeldtsvej i Kerteminde. I august 1943 overfaldt tyskerne lejren og internerede de danske soldater. Soldaterne blev hjemsendt i oktober samme år. Tyskerne brugte herefter lejren, indtil den blev revet ned i november 1944. ( Kurt Risskov Sørensen: Kerteminde Bys Historie 1850-2000, udgivet af Kertemindeegnens Museer 2000, s.135)</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Christine Swane Breve, kasse 1, kuvert 4, 2002/61 A8 lb 11</t>
   </si>
   <si>
     <t>Johanne/Junge er alvorligt syg og indlagt på hospital. Det var en skuffelse, at Christine Swane ikke kom på besøg, som planlagt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/vL8T</t>
   </si>
   <si>
     <t>Lindøgaard d. 2-9-1943.
 Kære Ugle! Det var trist at I ikke naaede at komme til Kerteminde, alt var i Orden til Jeres Komme, Thinesens vilde godt vente en Tid med at flytte ind og der var gjort i Stand til Jer dernede og om Søndagen indtraf saa de sørgelige Begivenheder; jeg blev i Kerteminde til om Mandagen for at snakke med Jer, men vi var jo forberedt paa at I ikke kom; Tinge hentede mig Mandagaften; jeg var ude og se til Junge om Eftermiddagen og da var baade Agraren og Manse der og Junge kendte dem og sagde nogle Ord til dem, men det er meget vanskeligt at forstaa hvad hun siger; I Gaar var Agraren og jeg derude om Eftermiddagen; Junge har ellers kendt mig hver Gang jeg har været derude og sagt noget til mig, men i Gaar kendte hun mig ikke, hun laa mest med lukkede Øjne, en Gang hun slog dem op tror jeg nok hun kendte Agraren, men det var kun lige et Glimt, det er sørgeligt at se; der er endnu ikke kommen Svar fra Seruminstituttet, men det er vel paa Grund af de urolige Tider; Dr. Flye er stadig optimistisk, enten han saa mener det eller det er for at trøste dem, hvis det ikke er Forkalkning, kan det jo ogsaa være at det kan bedres; Bibbe mener at Junge har flere Kræfter nu og hun har ikke Feber, hun spiser saa godt naar Bibbe giver hende Mad og hun er der hele Dagen undtagen naar hun gaar en Tur og de sidste Dage har enten Elle eller Else siddet der imens, Junge er nu alene paa Stuen, der laa en Fru Carlsen som havde Blodforgiftning men hun døde forrige Nat, det er rart hvis hun kan faa Lov at være Ene.- 
 Jeg sender her nogle Rabatmærker som jo skal bruges i denne Maaned og indlagte Papir til Brændsel, jeg underskriver det saa kan jeg vel faa Pengene som de andre Aar; der kom ingen Rentepenge i Dag men de kan maaske komme i Morgen, ellers kan det være Lasse vil være rar og hente dem sammen med Brændselspengene; jeg vil gerne have de 50 Kr. sendt herover, Resten kan I bruge hvis I trænger til dem og ellers sætte dem [indsat i margen på langs side 2:] op i Banken. – De fleste menige i Kerteminde blev sendt hjem. Officerene sidder interneret inde i Lejren, men de har faaet at [indsætning slut] [indsat på tværs øverst side 1:] vide at de enten bliver sendt til Tyskland eller Bornholm, bare det maa blive det sidste Sted. Da de menige forlod Lejren havde de kastet en hel Del Geværer fra sig, som Kerteminderne havde samlet op, men Forgaarsaftes Kl. 9. gik Trommen gennem Gaderne at Borgmesteren og Politimesteren var bleven fængslet og hvis alle Vaaben ikke var afleveret inden Kl. 10 vilde de ikke blive løsladt; det blev de nu, saa Folk maa have skyndt sig at aflevere. Jeg er meget spændt paa hvordan det staar til i Birkerød, den har vel ikke undgaaet Uroligheder. I København har det nok været slemt. – Hvordan saa der ud hos Lasse og Ursula da de kom hjem? Hils Ferlovs og Storlands naar Du ser dem. – Mange kærlige Hilsner til Lasse Ursula og Dig selv fra Rie. Hilsen fra dem her. [indsætning slut]
 [Indsat på hovedet øverst side 1:] Ane blev saa skuffet, hun havde glædet sig saa meget til I skulde komme. [indsætning slut]</t>
   </si>
   <si>
     <t>1943-11-04</t>
   </si>
   <si>
     <t>Thora Cohn
 Achton Friis
 Elena Larsen
 Jeppe Larsen
 Johanne Christine Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ellen  Sawyer
 Ane Talbot
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Johannes Larsens veninde, Christa Knuth, boede på Knuthenborg.
 Per var barn af Erik/Tinge Warberg Larsen og dennes første kone. Ole var Grethes søn fra første ægteskab. Andreas/Puf Larsens forklaring angående børnene er således ikke korrekt. 
 Andreas Larsens gode ven, Sven Havsteen-Mikkelsen, havde en idé om, at det var mere "nordisk" at stave ordet af "av", og Andreas Larsen benyttede også i en periode denne stavemåde.</t>
   </si>
   <si>
     <t>Johannes Larsen er på Knuthenborg for at male et billede af en præmietyr. 
 Johanne/Junge Larsen har det bedre. Erik/Tinge Warberg Larsen har købt en lille gård. Grethe skal skilles og danner nu par med Erik/Tinge. 
 Andreas/Puf Larsen nyder, at han og familien ikke har gæster. 
 Jeppe og Andreas Larsen har været på Kølstrup Kirkegård. Børn og voksne er blevet vaccineret mod difteritis.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/n1Xs</t>
   </si>
   <si>
     <t>4 Nov. 43.
 Kære Lysse.
 Nu må jeg vist hellere benytte lejligheden til at skrive lidt mere til Dig nu mens det lader sig gøre; her ved vi jo aldrig hvornår de stopper postgangen. Som jeg vist skrev i mit sidste korte og desværre negative brev, er Far for tiden på Knuthenborg. Han er bestilt til at male en tyr, som fik præmie på Bellahøj i forsommeren, men han bliver der jo åbenbart et stykke tid for at gå på jagt eller male. - Jeg har idag været ude at skrabe muslinger for første gang iår
 16 Nov.
 Siden jeg skrev ovenstående har jeg smagt muslingerne, de lader til at være fine iår. Jeg ser på min kalender, at det er Søsters fødselsdag den 27. ds. Tillykke med hende! Far er på Knuthenborg endnu, men vi havde brev fra ham igår hvori han skriver at han rejser derfra i denne uge. Tante Junge har det godt nu, hun er helt sigselv, men ligger for tiden af blærebetændelse, ellers er hun oppe. Else og jeg var igår henne hos Tinge, der, som I ved, har købt en lille gård ved siden af Lindøgaard. Bibbe og Manse var her søndag aften og fortalte at Grethe (Thinesen) skulde skilles fra sin mand og nu var ankommet til Tinge med sine to drenge. (Per 13 år, Ole 5 år). Else og jeg var så derude igår forat ønske dem velkommen; det så rigtig hyggeligt ud.
 Vi har hørt fra Elle om Bimses Besøg hos Grethe. Såvidt vi kunde for-
 2.)
 stå var det ikke altid så let at komme til at slå slag for de to alene sammen. Hvordan har I det iøvrigt med Jeres gæster? Her har vi nu levet i ensomhed i lang tid x), sådan er det jo så tit ulige fordelt her i denne verden. - Vi havde vor flagstang lagt ned forleden forat forny flaglinen, den var rådnet over, vi flager jo ikke i disse triste år; men nu synes vi at vi hellere måtte se at få det iorden. - Jeg var ude på Kølstrup kirkegård forleden; der så jeg en gravplads, som bestod av en lille høj (ca 1 alen høj) med et jernkors med fodstykke; på fodstykket stod: "De Friisers Gravhøj". Det er jo sikkert ikke Achton Friises forfædre, som hviler der, han var jo Jyde; men måske hænger stilen ved navnet! Da Jeppe, som var med mig, så gravstedet, sagde han: "Er det en soldat, der ligger begravet der?" Nu må Du jo huske på, at vi indtil for nylig har haft danske soldater her i byen, og det er jo flotte fyre. Højen så virkelig helt imponerende ud med sit jernkors! 
 Børnene siger, at jeg skal skrive at vi er blevet vaccineret allesammen; børnene for 3die gang, Else og jeg for første. Det er difterien det gælder. Jeg vil se at få Far med til det, når han kommer hjem.
 Nu må jeg vist slutte for dennegang med mange hilsner fra Puf
 Afs: Brygger Andreas Larsen
 Kerteminde
 [Indsat nederst s. 2:]
 Og det har vi hygget os ved.</t>
   </si>
   <si>
     <t>1943-12-29</t>
   </si>
   <si>
-    <t>Else Larsen, Else, Andreas Larsens kone</t>
+    <t>Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Marius Christiansen
 Thora Cohn
 Harald Bram  Knudsen
 Adolph Larsen
 Andreas Larsen
 Jeppe Larsen
 Johanne Christine Larsen
 Marie Larsen
 Marie Meyer
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Else Palle
 Lars Swane
 Franz Syberg
 Gudrun Syberg
 Karen Syberg
 Ane Talbot
 Ursula Uttenreitter
 Erik Warberg Larsen</t>
   </si>
   <si>
     <t>"Gaver fra Odense": Else Larsens forældre, Emma og Didrik Overgaard Nielsen, boede i Odense.
 På Pilegården boede Franz Syberg med familie.</t>
@@ -5115,51 +5597,51 @@
     <t>[På kuvertens forside:]
 modt. Juledag 1944.
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St.
 [På kuvertens bagside:]
 Lindøgaard Dræby St Fyn
 [Skrevet nederst på kuvertens bagside og på hovedet:]
 Tusind Tak for de nydelige Kort, glemte Maries Brev; intet særligt ud over hvad jeg skrev.
 [I brevet:]
 Lindøgaard Fredag 22-12-1944.
 Har ikke Tid at læse igennem. 
 Kære lille Dis!
 Det er (for mig) en tidlig Morgenstund, jeg fik Kaffe paa Sengen Kl 8 og det er for mig tidligt. Inden jeg nu skal i Gang med det blø’e Brø’ hvilket vil sige Julekage Honningkage Lagkage og den du sendte mig Opskrift paa, som vi har prøvet og finder glimrende – altsaa inden jeg gaar i Gang med det, skal du have et lille Julebrev. Der er kommen en Pakke fra dig, en stor en, men jeg er streng med ikke at [ulæseligt ord] Vrøvl – ikke at pakke Pakken op før Juleaften, saa dette kun en foreløbig ”Kvittering” og Tak! Fik du en lille tarvelig Julegave fra mig? Jeg har maattet fare med Lempe, da jeg har givet Per en Overfrakke til 45 Kr. og Bibbe et Træsnit af Las – Gejerfuglene – som jeg endnu ikke ved, hvad koster, da jeg har bestilt det hos Puf, der ogsaa har besørget Indramning. Vi er helt godt med hvad Arbejde angaar, men jeg kan jo sagtens, naar jeg har den glimrende Hjælp i den dygtige Pige. Hvordan mon du klarer dig, lille Dis med dine stakkels faa Kræfter? Bibbe har det nogenlunde men heller ikke mere; hun tog dog en Slagtedag for mig, hun og Grethe lavede Rullepølser, Spegepølser og kogte en Del hen, Resten havde Anne Marie og jeg lavet Dagen før. Jeg har konstateret – egentlig til min Overraskelse – at min Hjerne fungerer lige saa godt som tidligere nu ved disse Juleforberedelser, hvor saa meget skal huskes og ordnes. Det er flere Aar siden, jeg selv kunde staa for Slagtningen; man skal holde Hjernen klar, naar en 400 Punds Gris skal ordnes – hvad der skal saltes, holdes fersk, hvad til Spegepølser, til Medister og hvad koges hen. Manse, som er meget interesseret og har en Mening selv om de Dele, hjalp mig. Vi kom for sent paa det med at bestille Slagter – skønt jeg stadig mindede Manse, saa Enden paa det blev, at vi skulde slagte i Tirsdags Kl 5 om Morgenen; der skulde saa gøres Ild under Kedelen Kl 3 ½ og da jeg ikke turde stole paa de unge, holdt jeg mig vaagen, de to sidste Timer sad jeg op i Sengen; da jeg Kl 3 ½ kom op i Havestuen (hvor Manse sover nu) havde baade han og Bibbe Lys, saa jeg kunde have sparet mig! Jeg sov saa nogle Timer og arbejdede med Slagtningen det meste af Dagen – er jeg saa ikke ved at udvikle mig til Kæmpe?
 Bibbes og min Tur til Kjerteminde forløb glimrende; vi havde Bil baade ud og hjem; var derude Kl. 12, gik derinde og havde egentlig saa godt Held med os. Vi havde spist Middag her hjemme først, drak Efterm.kaffe hos Jensen og gik saa op til Elle, som havde ventet os til Middag. Vi var bedt til Malerens til Aftensmad, det var saa fornøjeligt og Gudskelov i al Tarvelighed, hvad jeg havde udbedt mig; de har faaet Centralvarmeapparatet flyttet fra Værkstedet ind i Boligen og laa i et hyggeligt Rod. – Jeg nød 3 Snapse! Saa kneb det med at gaa ned til Hotellet, Bibbe havde nær aldrig faaet mig slæbt derned; da jeg skulde op ad Trappen stod der en Flok, som skulde ind og jeg siger saa til en lang Kleppert som stod der – ”aa tag ve’ mig” og en meget kultiveret Stemme svared ja, det skal jeg rigtignok”. Det var, sagde Bibbe mig senere en af Juel-Sønnerne fra Hverringe; da vi gik hen gennem Gangen slyngede jeg et henkastet ”Tak til ham, der hjalp mig” ud over Skulderen. - - Saa en lille Passiar ind hos Kaj, det var underligt at sidde i den dejlige hyggelige Stue en Gang igen. Næste Form. til en festlig The hos Fru Taaning (bedt) saa juleagtigt og pænt rigtig The og en dejlig Cigar, saa Middag hos Elle med Vin, derefter ned til Kirkekoncert; Trylle spillede herligt og et lille udsøgt Kor sang meget smukt; vi drak Kaffe med dem alle paa Tornøe og hilste paa saa mange gamle Kendinge. Hjem ved 6 Tiden til Agr. og Manse, alt var gaaet godt her hjemme. Elle skal være hos Malerens Juleaften, kommer her til Nytaar, vi flytter en Seng ind til Bibbe.
 Det er næsten ikke til at holde ud at tænke paa Ladersen med 2 Børn i Frøslev jeg sender dig Maries Brev, det er lettere end at fortælle om det. Jeg er dybt bedrøvet.
 Nu vinker det blø’e Brø’, jeg må afsted og ønsker til Slut jer alle 4 en rigtig god og glædelig Jul og – Dis – et godt Nytaar ikke alene for Jer men for den hele Menneskeslægt - - lad mig lige fortælle at Manse kom i Forgaars Aftes med den Besked at vi fik 25 Tyskere og en Del Heste til Indkvartering og at de kom i Nat!! Al vor Juleglæde svandt, men allerede i Gaar fik vi at vide at den bedske Drik udsættes til efter Jul. Vi maa tage Anne Marie op til Bibe, tør ikke lade hende sove derude i sit Værelse. Mulig det helt skydes over. Hvor de dog gaar frem nu igen!
 Tusind Hilsner søde Dis fra alle her til Jer alle Din Junge.</t>
   </si>
   <si>
     <t>1945-01-10</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Maria Balslev
-Martin Balslev
+Martin Henrik  Balslev
 Louise Brønsted
 Adam Goldschmidt
 Brita Goldschmidt
 Ina  Goldschmidt
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Maria von Sperling. g. Balslev
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Martin og Maria Balslev var begge interneret i Frøslevlejren. 
 Laura/Bibbe Warberg Larsen/Petersen uddannede sig til sygeplejerske.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0636</t>
   </si>
   <si>
     <t>Astrid/Dis skal ikke være så bekymret, men hellere tænke på Maria og Lars Christian/Laders Balslevs børn.
 Laura/Bibbe fik mange julegaver. Hun har været afholdt i Odder. Nu arbejder hun i nattevagt på Kerteminde Sygehus og tjener godt. Hun vil ikke i fastansættelse. Laura har altid haft hovedsmerter og kunne f.eks. som barn ikke tåle at øve længe på klaver.
 Johanne/Junge kan ikke varme huset op. 
 Det var flotte gaver, som Adam og Brita gav Astrid.
 Elle(n) har været på besøg.</t>
@@ -5293,51 +5775,51 @@
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St.
 [På kuvertens bagside:]
 Lindøgaard Dræby St. Fyen.
 [I brevet:]
 Lindøgd. Tirsd. Onsd. [”Onsd.” overstreget] 30-1-1945
 Kære lille Dis!
 Til Lykke! Til Lykke! med alt det gode, der er sket. Nr. 1 er jo, at du ved Sjums i Sikkerhed, det har ogsaa væltet en stor Sten fra mit Hjerte. Jeg hørte en Gang i den eng. Radio, at et lille Skib var bleven standset og undersøgt og der blev taget tre Fanger, og jeg blev skrækslagen. Men senere sage de at en hel Del danske var ankommen til Sv. og igen steg Modet. Mon hun nu ikke har sendt dig et Brevkort, det kunne jo gøres uden Risiko – blot en Hilsen men det tænker hun vel ikke paa. Og Grunden!! Ja, det er jo en Lykke uden lige, at I nu ikke skal have de umulige økonomiske Forhold, og dette er noget varigt og ikke blot en midlertidig foranstaltning som f. Eks. Et Laan, hvad altid har haft min dybeste Mistillid, mens andre (f. Eks. Las) altid har ment, at saa var Sagen klaret. 
 Dette bliver kun et Par Ord, for jeg har et Parforce-Arbejde med at strikke Vanter til Manse. Bibbe kom med noget Garn – 4 forskellige Farver – og jeg gik straks i Gang, for hans er fuldstændig slidt op, og det er for trangt at arbejde ude uden Vanter.
 Ak hvilken Vinter Dis! Vores Skattemand fortalte forleden at 50 Familier her i Sognet var blottet for Brændsel og Kommunen har næsten ikke mere til dem, det bliver den rene Nød. Ogsaa vi fryser. Desværre har Fyringen været den ellers dygtige An. Maries meget svage Punkt, hun har trods mine kæmpemæssige Anstrængelser fyret aldeles skamløst ødselt. Mens jeg ved Middagstid sidder og skriver dette, er her 9 ½ Gr. Reaumur om Eftermiddagen 12 %. Jeg har læsset Masser af Tøj paa mig, og saa maa man jo vænne sig til det. Nu da Tyskerne endog vil tage af, hvad her er i Landet, er det jo ganske udelukket at købe. Det er strengt at fryse. I Søndags flyttede vi Sovek. Møbl. her i Spisestuen, og har saa lavet Stue i Sovek. Her er bleven mægtig hyggeligt, og vi mener, her bliver lunere. Det lange Bord staar paa tværs ud mod Værkstedet, Slagbænken med med Ryggen mod Køkkenvæggen, saa kan du se det for dig, Tæpper over hele Gulvet Dragkisten har beholdt sin Plads, ligesaa den lille Sofa ved Radiatoren, hvor der er dejlig lunt at sidde. Hvad der ogsaa vil hjælpe paa at faa Brændselet til at slaa til er jo, at vi ikke kan staa op før det lysner og maa gaa i Seng Kl. 9. Vi faar kun 12 Kilowat – og I faar nu kun 8? Det bliver underligt, men hvad er ikke underligt i disse Tider.
 Bibbe skulde være rejst i Dag, men maatte opgive p. Gr. a. Sne og rejser først paa Torsdag – den ½ Febr. Det bliver nok en rædselsfuld Rejse, men hun er da fornuftig nok til at ”stavle” en Mængde Tøj paa sig.
 Onsdag
 Næste Dag. Egentlig meget heldigt, at Posten i Gaar kom om Form. i Stedet for om Eftm. x [indsat i venstre margen:] x mit Brev ikke kom af Sted [indsættelse slut] saa kan jeg faa svaret paa dit Brevkort. Tak for det og tusinde Gange til Jannas Bedrift. Hvilken usigelig Lykke, at det nu er overstaaet vel overstaaet, ja den største af de 3 Lykker. Hils dog Janna saa varmt fra mig og ønsk hende til Lykke med den lille Pige. Du nævner ikke Vægten, husk det næste Gang, det er ikke helt lige meget om det er et bitte lille et eller en ordentlig velvoksen ditto. - - Vores søde Bi er lige rejst, hun maatte af Sted i Dag, da de nye Forbindelser fra i Morgen, den første Februar herfra er ad Hekkenfeld til. Det er rædselsfuldt at vide hende paa den farefulde Rejse og at vide hende 2 Mdr. i Kbhvn. Hvor man ikke ved, hvad der kan ske. Bombning f. Eks. 
 Hvilke enorme Begivenheder! 95 Miles fra Berlin og som de dog gaar fremad med Stormskridt. Det var synd, Bodild skulde dø uden at opleve dette. - - Bibbe har skrevet til dig, fik du det? 
 [Indsat øverst på s. 1, på hovedet:] Nu skal jeg i Seng – dog heldigvis ikke fordi jeg er syg, men fordi Varmen er lukket ned. Ilden slukket. Smeden kommer nu Kl 12 og forlænger Radiatoren her inde for at vi kan faa det lidt varmere med samme Brændsel. Hils Axel saa meget og tusinde Hilsn. Til dig selv fra din Junge</t>
   </si>
   <si>
     <t>1945-02-09</t>
   </si>
   <si>
     <t>Ina  Goldschmidt
 Anne Marie -, i huset på Lindøgaard
 Adolph Larsen
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ole -, Lindøgaard
 Axel  Müller
 Janna Schou
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det er uklart, hvem børnene på fotografierne var. Adam Goldschmidts datter, Lena Brita, blev født 1942. Ina Goldschmidts Harriet i 1927, Ulf i 1933. Janna Schous datter, Pernille, er født 1945, men eftersom Jannas far var Jørgen/Buf Schou, var hun ikke af jødisk slægt. 
 Det vides ikke, hvem Ruth Petersen var. Ej heller kendes navnet på Janna Schous svigermor. 
 Johanne købte en dyr frakke og et træsnit af Johannes Larsen som julegaver.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2451</t>
   </si>
   <si>
     <t>Johanne/Junge har fået brevpapir af Andreas/Puf og Else Larsen i julegave.
 Hun takker for de lånte fotos af børnene. De ser slet ikke jødiske ud.
 Johanne takker også for tobakken, og hun vil gerne købe mere.
 Det er godt, at Janne har hjælp efter fødslen nu, hvor man hverken har varme eller lys nok.
 Det er ved at blive forår.
 Martin/Manse har været aktiv med at skaffe brændsel.
 Grethe og Martin er omsider blevet gift, og familien har haft en hyggelig fest.</t>
@@ -5497,51 +5979,51 @@
 Kæreste lille Dis, hvor jeg forstaar dit Savn af Janna, og det føles dobbelt – ja mere end dobbelt – fordi du er alene hele Dagen. Hvor godt man end forstaar at – hvad skal jeg sige – underholde sig selv, saa er det ingen Spøg at være alene hele den lange Dag igennem, det prøvede jeg i Amerika, og det var drøjt, så drøjt at jeg ogsaa den Gang mente mig selv at være på Sindssygens Rand. Saa jeg forstaar dig og har den varmeste Medfølelse i det. Jeg forstaar ogsaa, naar du skriver, at det hjælper ikke, at hun er saa forholdsvis nær, Tværtimod! Hvis hun var helt borte, f. Eks. boede i Jylland, var det lettere at bygge en ny Tilværelse op; paa denne Maade vil det vare længere før du vænnes til Tabet af hende, og dog vilde man selvf. ikke bytte eller ønske hende længere borte. Det eneste Gode, jeg kan se ved det, er at det nu er bleven Foraarstid, og Foraaret har jo mange Glæder og Goder i sit Følge, langt værre om det havde været de vemodige Maaneder Oktober og November. Men som du selv skriver, der er ikke andet ved det at gøre end at se at holde Halen saa højt som muligt og forlange af sig selv, at man skal kunne bære det. Og saa maa vi haabe paa, at Tiden vil mildne Savnet, saa du kan faa Glæde ud af Møderne med hende – muligvis det gaar hurtigere, end du nu er i Stand til at tænke dig. Hvor jeg dog haaber og ønsker det. Den lille Pige maa vel ogsaa være et stort Plus for dig. Men først og sidst, at Janna er glad og – som du skriver glad, naar du kommer. Tænk, at du kan spasere en hel Time dertil. Ogsaa hjem? det skrev du ikke noget om. Men hør Dis, jeg vil ikke høre noget om, at du skulde betænke dig paa at udgyde dine Sorger og Problemer for mig. Hvad har man dog sine Venner (Søstre) til, naar man ikke skulde kunne klage sin Nød til dem, naar Livets Bølger gaar højt, som vi udtrykte det i vore unge Dage, nej, lad os nu være her! Og lov mig, at du bare skriver løs, selv om det gør en ondt at høre om Sorger, saa vil man da ti Gange hellere høre dem og have en Følelse af, at ens Svar mulig kan trøste og styrke lidt, end man vil være udenfor og – skaanes! Tænk paa, hvad jeg sikkert har aflæsset til dig i sin Tid, da mit Livs Bølger fuldstændig konstant gik højt, det har næppe været Smaating, du har maattet høre om. 
 Nej, det var saamænd kun en Forglemmelse at jeg glemte X [”X” indsat over linjen] at kvittere og takke for Tobakken, det gik hurtigt op for mig, da jeg havde sendt Brevet. Vi vil være Jer saa taknemmelige, hvis I af og til vil sende noget, for nu kniber
 2.
 det snart haardt; den hjemmeavlede Tobak er der ikke saa meget Drøje i, som jeg havde tænkt, og det gaar hurtigt ned ad Bakke med den. Saa hvis I vil have Ulejlighed med det og absolut ikke Udgift, vil vi som sagt være Jer megen Tak skyldige. 
 Tak fordi du holder mig à jour med Jeres økonomiske Forhold; hvor var det dejligt, om I kunne komme rigtig paa Fode, og om Axel kunde faa nye Tænder; det vil gøre ham 10 Aar yngre, og vist ikke alene at se til. 
 Jo, saadan er det jo, der hvor Pengene er, skal der yderligere dynges paa, og Fattigfolk skal de nok vide at flaa. Vi maa habe paa J.A.K., at de Synsmaader en Gang maa vinde Sejr.
 Herfra er som sædvanlig intet nyt. Vi ser aldrig nogen her, nu da Bibbe er en Saga, Rutebilen saa at sige ogsaa, og ingen har Dæk paa deres Cycler. Elle har vi ikke set siden Jul, og naar faar vi hende at se, skønt Vejret jo er lige til at cycle i, saa fint et Foraarsvejr. Godt at vi har Lindøerne, dem ser vi da af og til. Grete har det [”det” indsat over linjen] ikke saa farlig godt, hun længes vist efter, at hendes Time skal slaa, det lille Skind. 
 Næste Dag, Mandag Form. I Morges kom Tinge og spurgte om Anne Marie maatte komme ned og hjælpe Grethe lidt i Eft. Nu har hun faaet Hexeskud og ligger og kan ikke røre sig; det er saa trist, at hun skal døje med alt muligt, den lille go’e Grethe! 
 Det er Middag nu, og jeg er bange, det bliver ikke til meget mere, Posten er tidlig paa det om Mandagen
 Næste Gang skal jeg sende det bio-dynamiske Skrift, du sendte, jeg har knapt læst det endnu og det er jo meget interessant. Det andet beholder jeg altsaa. Tak! – Nu har Anne Marie igen haft en Omgang med Betændelse, denne Gang i Øret og hun har døjet meget og haft Doktor her 2 Gange ligget i Sengen 2 Dage og haft mange Smerter. 
 Der er saadan en flink lille ung Læge i Dræby, jeg havde aldrig set ham før; den første Dag, han var her, bød jeg ham Kaffe og han blev siddende i nær ved 2 Timer og snakkede med mig; vi var meget ivrige begge to, saa han glemte Tiden. Vi var meget enige – det er man jo gerne for Tiden, fordi det mest er een Ting, man diskuterer nu: Krigen og alt hvad dermed hører. Det var en helt Oplevelse for mig, jeg ser næsten aldrig andre Mennesker. 
 Efter Middag. Det er underligt nok, for skønt alt hvad der sker i Verden – et Hav af Rædsler – opfylder en hver Time paa Dagen, saa er der noget ved det, der gør, at man ikke skriver om det. Men du kan tro, at alt det forfærdelige som vi hører om, og som [”og som” indsat over linjen] ligger paa en som en Mare ogsaa bidrager til, at gøre det daglige Savn af Janna endnu tungere end det vilde være, dersom Verden havde sit normale Udseende. Jeg har da i hvert Fald saa tit den Fornemmelse, at det er ikke til at bære. Og Verdens Fremtid må man ogsaa - uundgaaelig – spekulere paa. Faar vi mon den forfærdelige tyske Krigsmentalitet udryddet nogensinde. Ja, en Gang maa jo den tyske Nation blive voksen, men hvor længe vil det vare? den er for mig at se en stor lømmelagtig Dreng med alle den Alders Skavanker – ogsaa Børns Grusomhed har den i rigt Maal. En underlig Mangel paa Fantasi, der gør, at de slet ikke formaar at fatte andre Menneskers Lidelser. Nu er Lidelserne over dem selv, men vil de kunde lære af det? Eller vil det udelukkende resultere i Hævnfølelse? Det er Fremtidens Gaader. Saa vidt jeg husker, sagde Fanny jo, at der vilde gaa en uhyre lang Aarrække uden Krige, men den synske Fisker oppe i Nordnorge, der spaaede 1ste Verdenskrig, paastod, at der vilde komme Krig i 1953, hvor Frankrig og Rusland vilde slutte sig sammen og ødelægge Sverige. Det lyder fantastisk. Man kan ikke tænke sig Frankrig have Interesser i Sverige, vel? Og der er kun 8 Aar til, han maa vist have set forkert med et Aarhundrede eller to. – Naa, nu blev det alligevel til lidt mere Brev, 
 [Skrevet på hovedet øverst på s. 1:]
 Jeg skulde egentlig have hjulpet A.M. med Opvasken, saa hun kunde komme hurtig ned til Grethe, men det Ky’ det Ky’ -
 God Bedring med det lilles Snue, det er da kedeligt, naar hun saa ikke kan komme ud.
 Nu haaber jeg, at det hele maa bedres lidt for dig, søde Dis. ”Tiden læger” som Mornine skrev som 14årig, 2 Dage efter en dødsens Fortvivlelse over en ubesvaret Elskov.
 Tusinde Hilsener fra din Junge. 
 [Indsat nederst s. 2:] X hvilket herligt Sprog, der kan falde en i Pennen.</t>
   </si>
   <si>
     <t>1945-04-03</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Maria Balslev
-Martin Balslev
+Martin Henrik  Balslev
 Julie Brandt
 Louise Brønsted
 Anne Marie -, i huset på Lindøgaard
 Charlotte Knipschildt
 Adolph Larsen
 Johannes Larsen
 Christine  Mackie
 Axel  Müller
 Ellen  Sawyer
 Maria von Sperling. g. Balslev
 Torkild Warberg
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem "de søde piger" er. Muligvis Astrid Warbergs egne to døtre. Den unge mand, der solgte fisk, kendes heller ikke. 
 Torkild Warbergs villa sprængt i luften: Se hans biografi.
 Der blev aldrig gravet løbegrave i Johannes Larsens have - kun gjort klar til arbejdet. 
 Det vides ikke, hvem Line var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0639</t>
   </si>
@@ -5639,51 +6121,51 @@
 Hareskov St.
 [På kuvertens bagside:]
 Lindegaard Dræby St. Fyen.
 Lindegaard Tirsd. Middag 10-4-1945. 
 Kære lille Dis! Det er vel nok godt gjort, at naar jeg sender Brev til dig den 3 die, saa faar jeg Brev fra dig den 9 ende, hvori du skriver: skriv snart! Det er mintro en langsommelig Postgang for Tiden. 
 Det var sandelig en righoldig Post i Gaar. Grete og hendes Broder, Børge som jeg kender godt og holder meget af, traf til at være her, vi sad ved Kaffen, da Posten kom. Først din lille meget indholdsrige Pakke, tusind Tak for det alt sammen, saavel Gaverne som det besørgede, Børge var grøn af Misundelse navnlig over den ene Pakke Tobak, som Kenderne betegnede som meget fin. Og de tilsendte Breve!! Jeg har saa tit været ked af, at de gamle Breve fra den søde Onkel Frederik var gaaet tabt; Marie Paludan (den søde i en anden Mening) gjorde mig jo den Tort at brænde en stor Papæske med Breve som stod paa Loftete, [sidste ”e” ordet overstreget] da jeg var i Amerika og jeg har troet, at alle hans var derimellem, dette ene, som jeg husker saa godt i hvert Fald Begyndelsen ,,naa saa du har mødt din første Jomfru Larsen” o.s.v. er altsaa paa en eller anden underlig maade bleven reddet fra Baalet. Tænk 50 Aar gammelt! 
 Saa var der en mægtig Pakke og da jeg saa Afsendernavnet: Bodild W. J. sagde jeg straks til Grete, at det var vist noget, hun havde Interesse i, og ganske rigtig, lutter Sager til Børnetøj af forskellig Art; hun skrev, at hun havde efter Tante Louises Død fået en hel Del efter hende, saa nu var der en Del, hun kunde undvære; det var sødt af hende og saa uhyre kærkomment. Hvilken let Død den gode Louise fik. Jeg havde hørt det fra min Svigerinde Marie; hun skrev om Ellen Branner, der var saa sløj og træt og var bleven saa ældet. Tænk, hun var gaaet i Frederiksb. Allé, da Maskinen styrtede ned over d. franske Skole, det føg om hende med Partikler af alle Slags, men da hun har svagt Hjerte, maatte hun tvinge sig til at gaa ganske langsomt til hun naaede i Sikkerhed. Hvilke rædselsfulde Oplevelser Menneskeheden dog har i disse Aar.
 Men lad mig blive færdig med den righoldige Post: endvidere var der Brev fra Tutte. De havde d. 8de Marts Bodilds Fødselsdag netop siddet og læst et [”et” indsat over linjen] Brev fra Louise og beundret en Gave fra Louise, da Johan ringede fra Kbhvn. at hun var død – laa død i sin Seng om Morgenen. Det maa have været underligt – hun var altsaa allerede død, da de fik Brev og Pakke fra hende. Tuttes Ben er da igen lidt bedre, gid det dog maa vare, det er lidt ængsteligt, at det sådan stadig bryder op.
 Vi slagter i Dag, men da vi er saa godt med og mit Ben ikke paa nogen Maade vil finde sig i Overanstrengelse for Tiden, har jeg nu efter Middag sat mig ned til dette lille Brev. Bibbe er endnu ikke kommen, vi venter hende i Morgen. Mon hun saa naaede ud til dig, hun tænkte at laane en Cycle i Birkerød, men der er vel snart ikke flere Cycler i Orden. Elle skal nok faa sin Æske Tændst. Vi tænder nu vore Piber ved Fidibussen, naar vi har Ild i Køkkenet. Er det lidt skraldt med Humøret lille Dis? Vor Herres Sol skinner dog ellers saa velsignet i denne Tid, men det kan vel ikke gøre det. Mon ikke, det skulde hjælpe lidt, naar den Tid kommer, der de 3 søde Piger bliver bosat derude, hvis du faar Fornemmelsen af en god Omgang lige ved dig. Og saa at Janna er saa lykkelig, og den lille Pige saa yndig. Og din Mønster-Have. Vi maa tage det hele med lille Dis i disse Tider; alle de Rædsler pynter ikke paa ens Velbefindende – mildest talt!
 [Indsat side 1 øverst, skrevet på hovedet:]
 Hvor er det dog nogle dejlige Cigarer, du har sendt mig, jeg har røget den ene og skal nok ryge de andre tre selv ogsaa. Og Tak for Krystal,s. det sparer saa godt paa Sukkeret. – Den Muskatnød du sendte mig i Julen er jeg saa glad ved, den pynter paa Fiskeretter. - - Hvor morsomt med alle de gamle Breve. – Kan du huske, at Fanny spåede om alle de Horder Syd fra, der vilde strømme her op og plyndre?
 [Indsat s. 1 i venstre margen:]
 Jeg sender en 5er i næste Brev, har ingen i Øjeblikket, saa kan vi al [”al” overstreget] udligne, hvis I en Gang sender lidt igen.
 [Indsat s. 1, nederst, på hovedet:]
 Sig Axel tusind Tak for Tobakken.
 [Indsat s. 2 i venstre margen:]
 Og saa kun tusinde Hilsner til dig selv lille Dis. Godt Mod! Din Junge</t>
   </si>
   <si>
     <t>1945-04-12</t>
   </si>
   <si>
     <t>Brevkort</t>
   </si>
   <si>
-    <t>Else Larsen, Else, Andreas Larsens kone
+    <t>Else Larsen,  Andreas Larsens kone
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Adolph Larsen var indlagt med en kræftknude i maven. Johanne/Junge Larsen boede nogle dage hos Else Larsens forældre (Overgaard) i Odense for i forbindelse med besøg på hospitalet at have mindre transport.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0644</t>
   </si>
   <si>
     <t>Johanne/Junge Larsen er hjemme igen efter at have været hos Overgaards, som var søde. Laura/Bibbe har talt med egen læge, som sagde, at selvom der var tale om en kræftknude, var chancerne for helbredelse gode.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/0jIO</t>
   </si>
   <si>
     <t>[Fortrykt på kortets adresseside:]
 BREVKORT.
 [Post-logo]
 Afsender
 [Håndskrevet på adressesiden:]
 Dec 45
 JW. Larsen, Lindøgaard
@@ -5753,97 +6235,97 @@
 Lindøgaard
 Dræby
 [Med blæk i brevet:]
 Hareskov, Mandag d. 19' Nov. 1945
 (Bufs Fødselsdag, vilde have været 49 i Dag.)
 Og Thorvaldsens, 125.
 Kære lille Junge! Det var godt, dit Brev kom, jeg går jo hver Dag og tænker på Agraren og er ængstelig - det er du også, jeg kan læse det mellem Linierne i dine sidste Breve, så hvis du kan overkomme det, må du endelig skrive lidt oftere i denne Tid, det behøver ikke at være så langt. - Det skuffede mig, at Kjolen ikke var lige til at gå i, jeg syntes du trængte sådan til en Afløser af den tynde Kjole, du gik med om Morgenen, og når du nu har så meget om Ørene, får du vel næppe den Kone sat i Sving med "Omforandringer". -
 Vi havde sådan et hyggeligt Bryllup i Onsdags ["Onsdags" overstreget] Lørdags; en midaldrende Herre fra Kjøbenhavn ringede en Dag og Spurgte, om Axel vilde vie ham og hans Forlovede, da de så nødig vilde have "Bunkebryllup," som det bliver på Københavns Rådhus; det havde Axel ikke noget imod (vi får jo 10 Kr. for Vielse!), så sendte de deres Papirer, han 55, hun Sygeplejerske og 50 Aar! Jeg var som sædvanlig paa Sokkerne fra tidlig Morgen i Lørdags - en Kone havde jeg da tilhjælp, så jeg kunde virke i Køkkenet; - vi skulde have Ibserne til Middag næste Dag, så jeg bagte 1 Sirupskage - m. Græskar som Sukat og 15 store Boller, samt en Leverpostej, samt kogte Æblegrøden til Søndag - og så Middagen til Axel kom hjem Kl 1/2 3; og så var der jo en Del at ordne for mig i Stuerne - Blomster i Vand allesteder, Mors Hedebolysdug o.m.a. Brudeparret skulde komme 1/2 5. Lidt før siger jeg til Axel, hvad nu hvis de ikke har de sidste Papirer med?" "Jamen det har de." "Ja - men hvis - - -". "Det har jeg ikke tænkt over", sagde Axel. Så kom de - i stort Sindsoprør - de havde glemt Dåbsattesterne! Opdagede det i Toget - var helt ude af det - jeg hviskede til Bruden: "De skal nok blive viet." Axel havde nemlig fået det Papir fra Magistraten, hvori der stod at alt var klappet og klart (m. lidt andre Ord.) Brudgommens Søster var med, en Fru Bjerre fra Lemvig, hendes Mand Fætter til Maleren Bjerre, som Thøger Larsen så tit talte om. Da Vielsen var overstået (tar 10 Min.) var der en Time til deres Tog gik, de tilbød så at gå, men selvf. bad vi dem blive, jeg bød Cigarer; fortalte dem, at jeg altid spillede "Det er så yndigt at følges ad," når vi skulde have Vielse; så bad de mig om at spille den igen - og vi sang den så allesammen; siden snakkede vi og havde naturligvis en Mængde Fællesbekendte. - Søndag Morgen Kl 1/2 10 ankom Bilen med - lille Nille! som Chaufføren smilende kom bærende med; Forældrene skulde til et Møde og kom senere spadserende, var her c 1/2 1. Jeg havde Middagen færdig, en dejlig Kalvesteg med alt muligt godt til; Pilsner. Æblegrød m. Fløde. Efter Opvasken drak vi rigtig Kaffe m. Kage til - og inden de tog afsted - Bilen kom Kl 6 - fik de The med Boller og - mit Smør, som jeg selv havde kernet - det var vanvittig godt og gjorde fortjent Lykke. Lille Nille var ufattelig sød; sad og småsnakkede i sin Vognkasse, fik sine små Måltider - lagdes så ind i Sovekammeret, hvor hun snakkede sig selv i Søvn; vi hørte hende overhovedet ikke vrippe. Hun kan nu rejse sig op på sine små tykke Ben det er hun meget stolt af; hun ler og smiler hele Tiden, er en lille glad Sjæl. Det er forfærdelig morsomt, når de kommer herover, Nus er altid så strålende glad og begge henrykte for deres lille Unge. Jeg forærede dem Bil hen og hjem (11 Kr - men jeg er Velhaver - hør blot om lidt), vi bestilte Bilen til at bringe og hente dem Juleaften, for til min Fryd gik de ind på at komme her Kl 1/2 4 og blive til 1/2 8 - så kan de alligevel have lidt hjemme bagefter, hvortil de har bedt Birthe Plum og hendes Mand. Bilen gør også Lykke ved, at 
 2/
 der altid er en hel Masse, der skal udveksles - Symaskinen kører ofte frem og tilbage mellem os - og der er altid så meget herfra, som de får med hjem, Axel havde skaffet 10 Pund Sirup, som Nus naturligvis fik noget af; lidt Æbler glider jo også derover, og Stauder fra Haven etc. Og altid har Axel kapret Cigaretter til Ib, som ryger kolossalt, han synes det døller den slemme Gigt, han lider så meget af; dennegang fik han 5 Pakker og var jo henrykt. - Med Velhaveriet forholder det sig sådan. Jeg fik for c 14 Dage siden Brev fra Fru With Jensen (Bodils Svigermor) om jeg ikke havde et Expl. af den Synske at sælge, hun syntes, det var den bedste Bog, hun nogensinde havde læst og hendes Explar var altid udlånt etc. Nå, det havde jeg ikke, men fik derved den Ide at skrive til Hasselbalch, om det ikke var værd at optrykke Bogen, da den jo ret hurtig blev udsolgt dengang (1925); desuden havde vi jo et uopgjort Mellemværende, idet han i sin Tid skrev, om jeg vilde give Afkald på det Resthonorar, jeg skulde have, når Bogen var udsolgt, da det ved en Forglemmelse ikke var indsat i Kontrakten, at dette ikke gjaldt, hvis Bogen blev udsolgt til nedsat Pris. Det gik jeg ind på, men bad om stadig at måtte købe Bøger på Forlaget til 1/2 Pris. Han svarede: "med Fornøjelse - så længe De lever." Men da jeg et Par Jule havde købt 3-4 Bøger, blev der pludselig sagt, at nu var dette ophævet - - - og - skrev jeg til ham - "synes De egentlig, at dette var fair?" Så fik jeg nogle Dage efter et yderst elskværdigt Brev fra Steen Hasselbalch m. "Kære Fru Warberg - -" og Papirmangel - måtte sige nej til alle - men foreslog dog hos et et af de mange nye Forlag - -!
 - - - - "Hvad angår Kontrakten, som de ikke mener, jeg har overholdt, så har jeg nu gravet Sagen frem - og De har ganske Ret i den Kritik, hvorfor jeg tillader mig at sende Dem Resthonoraret Kr 250. - som følger i Check." Vabehar! Solstrålehistorie! Rejse til dig og mig til næste Sommer, det kan du stole på!
 Og så har jeg fået lavet en hel Del om i Stuerne, navnlig min; der fyrer vi kun om Søndagen, men det lider Bøgerne af, så flyttede jeg den kæmpestore Reol ind i Dagligstuen - lige inden for Døren hvor Piedestalen stod - den kom ind i Nordhjørnet i min Stue; Skrivebordet kom så der, hvor Reolen stod - lige tilhøjre indenfor Døren; så blev derovre en god Vægplads, og der hænger alle Friises henrivende Tegninger, og nederst de små sorte Familiebilleder m. Far og Mor osv. Foran Vinduet står så det lille Tobaksskab med en Hyggestol på hver Side - i Vinduet blomstrende Alpevioler, taget ind fra Haven i Oktober (på 3die Aar!). Det store Bord er sat ud i Køkkenet, (det spiser vi ved) - så der er nu meget bedre Plads i min Stue - og ganske vanvittig hyggeligt - gid du kunde se det! Divanen står hvor den altid har stået under det lille høje Vindue, og der kan jeg jo have en liggende Gæst. - Nu nærmer det sig at jeg skal igang med Middagen - nem idag efter Gildet.
 Junge jeg er forfærdet over Tinges Tab. hvor er det dog Synd for de søde Mennesker, der i forvejen slider så hårdt med det; men gives der dog ikke Erstatning eller Forsikring for Naturkatastrofer? Husk at besvare dette - og hils dem fra mig. 
 Og skriv så snart om den søde Agrar, det er sandelig ikke noget for ham at ligge der og være syg og ingen Føde få; hils ham tusinde Gange fra mig og ønsk god Bedring; jeg følger alt derovre i Tankerne hver Dag.
 Mange Hilsner til Jer allesammen!
 Din Dis. 
 [Indsat øverst s. 1; på hovedet:]
 ps. De sidste Nætter har jeg kun haft Astma to Gange pr Nat, det er Fremgang.</t>
   </si>
   <si>
     <t>1945-11-26</t>
   </si>
   <si>
     <t>Alfred Fly
 Adolph Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Adolph/Agraren Larsen levede mange år efter den vellykkede operation.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0643</t>
   </si>
   <si>
     <t>Lægen sagde, at det var nødvendigt at operere Adolph/Agraren. Han kom med ambulance på hospitalet. Johanne/Junge spurgte via Else, om hun kunne bo hos Elses forældre en tid, og det var OK.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/nlNE</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 modt. Tirsd. Aften 27/11- 45.
 (om Agrarens Sygdom)
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St.
 [Fortrykt på kuvertens bagside:]
 JOHANNE WARBERG LARSEN
 LINDØGAARD
 [Håndskrevet:]
 pr. Dræby St. 
 [I brevet. Fortrykt:] 
 JOHANNE WARBERG LARSEN
 [Håndskrevet:]
 Lindøgaard Mandag 26-11-45 
 Kære lille Dis!
 I Fredags Aftes sagde Doktoren at en Operation var tilraadelig – ja vist nødvendig. Allerede næste Formiddag kom han derud – til Odense – Bibbe med i Ambulancen; hun blev der til i Gaar Aftes og mente, at den stakkels Agrar var meget ked af det. Jeg ringede i Aftes [”i Aftes” indsat over linjen] til Else og spurgte om hun troede, hendes Forældre vilde huse mig en lille Tid, og det vilde de med Fornøjelse - viste det sig. 
 Jeg tager derud nu om et Par Timer derfor bliver dette lidt knapt. Vi ser temmelig mørkt paa det og maa gøre alt hvad vi kan for at mildne det for ham. Han ligger heldigvis paa en 2 Sengsstue. Jeg skriver igen. 
 Tusind Hilsner Din Junge
 Adr. Overgaard Nielsen
 Vestergade 28 III
 Odense</t>
   </si>
   <si>
     <t>1945-12-04</t>
   </si>
   <si>
     <t>Adolph Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det er Adolph Larsen, som er syg af kræft og indlagt. Hans sygdom er omtalt i flere breve fra perioden.</t>
   </si>
   <si>
     <t>Johanne/Junge er nu kommet hjem igen. Familiens egen læge har sagt, at hvis kræftknuden bliver bortopereret, er prognoserne gode, og det har givet nyt håb.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/LwFS</t>
   </si>
   <si>
     <t>[Fortrykt:]
 BREVKORT.
 Post-logo
 Afsender
 [Håndskrevet:]
 Dec 45
 JW. Larsen, Lindøgaard
 Dræby St. Fyen
 Fru A. Warberg Müller
 Bakkevej 12
@@ -5933,51 +6415,51 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/rzdS</t>
   </si>
   <si>
     <t>”Lindøgaard”
 9-3-46
 Kære Lysse og Bimse og Allesammen!
 + 1 Forfatter
 Allerførst Tusind Tak for den dejlige Tid vi havde hos Jer det var virkelig en Oplevelse af de store, først og fremmest selvfølgelig det at lære Jer at kenne. Undskyld jeg siger det, men jeg kan knusende godt li’ Jer, haaber ikke I har noget imod det. Lad dog ikke Forfatteren høre dette, [”dette” indsat over linjen] saa ved jeg, han skal til at tørre Øjne, og jeg er ikke sikker paa han har noget rent Lommetørklæde. Vi er endnu helt opfyldt af Båxhult og har lidt svært ved at vænne os til den graa Hverdag som virkelig er mere graa end tilladeligt. 
 Efter dette som Forf. rimeligvis vil betegne som en Indledning – jeg ved jo hvor stilig han er – (det er ikke ment som nogen Fornærmelse) vil jeg gaa over til at fortælle lidt om Hjemturen. 
 I Halmstad trak vi straks Lysses [ulæseligt ord] frem og Hovedattraktionerne: Epa og Café Centrum fandt vi temmelig hurtigt og efter at have nydt den obligate ”Chocolade med vispgrädde” til gik vi ud paa Indkøb. De gode Svenskere er vist ikke vant til at se Baskerhuer, en Gang imellem puffede de til hinanden og mumlede noget om Englændere. Ganske vist var vi nybarberede og lignede Gentlemen, nej, det var vist forkert udtrykt, Larsener kan jo ikke ligne Gentlem. De er det jo. I Malmø fordrev vi saa Tiden med at fylde Kakao i Kaffeæsker og andet Pusleri til Ære for Tullemand. 
 Det gik ogsaa meget godt indtil Tullemand tog en af mine fine Kaffeæsker op til nærmere Beskuelse; om det nu var Æskens røde Farve der irriterede hans ærlige svenske Nazisjæl, ved jeg ikke, men jeg blev kendeligt blegere og kunde faktisk ha’ brugt et make-up. Efter denne Sindsbevægelse skyndte vi os ombord og fik en svensk Eksport der gjorde godt, og saa smagte den af Øl. For at faa det bekræftet fik vi to til og det var rigtigt nok. 
 Poul fik et extra Blink i Øjet og sagde ”Well feller” og det betyder at nu skal der ske noget. Paa Spisekortet stod der frisk Tjäder. Da vi antydede til Tjeneren at det maatte være frosset Tjäder det drejede sig om, fik han Komplekser og skyndte sig ud til Chefen. Lidt efter kom han ud igen, stolt som en Tjäderfyr og meldte at den var jaktbar paa Tiden. Da det er en god Regel at man ikke skal sige Tjeneren imod gjorde vi det heller ikke. Tjäderen smagte godt. Snapsene var [”var” indsat over linjen] store og der var mange af dem saa mit Indtryk af de danske Toldere er vagt og noget tagget.
 I Gaar var Poul og jeg oppe hos Onkel Las og vi fik en hyggelig Snak om Båxhult. Hovedet af Tjäderhønen havde vi med [”vi med” indsat over linjen] og til vores store Ærgrelse sagde Onkel Las strax at det var en ung Tjäderhøne. Han havde lige faaet Brev fra dig – Lysse – og fortalte at I havde været glade ved at ha’ os deroppe og det var jo lige noget vi kunde lide at høre.
 Pigen havde ikke fri og vi blev inviteret til Aftensmad hvor vi fortsatte med at snakke Båxhult. Bagefter var vi i Biografen og saa Pimpernel Smith med Leslie Howard. Knippelgodt. Det hele var gaaet fint herhjemme medens jeg havde været borte og baade Far og Mor er raske. Bibbe ligger derimod i Sengen med ondt i Halsen og de kære Patienter maa passe sig selv. De beder mig alle hilse men flest Hilsener er der fra Jeres hengivne Manse.
 Og forhaabentligt paa Gensyn inden alt for længe</t>
   </si>
   <si>
     <t>1946-04-01</t>
   </si>
   <si>
     <t>Adolph Larsen
 Andreas Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Edith -, pige i huset på Lindøgaard
 Christine Swane
 Erik Warberg Larsen
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Malerens var Johannes Larsen, hans søn og svigterdatter på Møllebakken i Kerteminde.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2452</t>
   </si>
   <si>
     <t>Johanne Larsen kan ikke forstå, at Astrid kunne gå tur efter den hårde omgang med tandudtrækninger. Selv måtte hun hjem og ligge i sengen hos Johannes Lasen og hans familie, da hun havde fået trukket 17 tænder ud.
 Johanne kommer ikke til Astrids fødselsdag, for hun har travlt, og hun er bange for at blive syg, hvis vejret bliver koldt. Hele Johannes familie er inviteret til Christine Swanes/Uglens 70årsdag, men kun de unge tager med. 
 Laura/Bibbe arbejder som hjemmesygeplejerske, og hun synes ikke, at der er nok at lave.
 Lise har brændt hænderne slemt på kakkelovnen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Kww0</t>
   </si>
   <si>
@@ -6086,64 +6568,64 @@
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 6 August 1946
 besv 18 Aug. 
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St
 [På kuvertens bagside:]
 Lindøgaard Dræby St. Fyen.
 [I brevet:]
 Lindøgaard Søndag 4-8-1946.
 Baade Axels og mit har nok været lidt Bornholmsk Syge, det er der saa meget af for Tiden.
 Kære lille Dis!
 Dette er helt vinterligt – skønt Aftenen for Resten er saa skøn – her sidder Agraren, Rie, Bibbe og jeg med tændt Lampe i den store Stue; B. strikker de to andre læser, og jeg skriver og siger Tak for dit Brev. Det var en stor Lettelse at høre, at Axel er i Sving igen, men jo ingen Lettelse, at du har haft Galder uf, de modbydelige Galder! Mon du ikke har kigget efter Brev fra mig, men Himmel og Jord har staaet i et for mig; midt i Ugen blev jeg en Nat overrasket med Opkastninger; Gud, hvor jeg brækkede mig, blev saa i Sengen med 38 3 ogsaa Dagen efter igen, og saa var jeg saa umulig af Pirrelighed, at det slet ikke var nemt for dem her. C [”C” overstreget] Mornine ringede fra Kjerteminde, at hun Elle og Tutte vilde komme med Formiddagsbilen Lørdag – ja i Gaar altsaa. Bibbe og jeg pillede om Fredagen [”Fredagen” indsat over linjen] 4 Vildænder, som Manse nok saa belejlig havde skudt om Torsdagen, den Dag Andejagten jo gaar ind. Om Morgenen havde jeg lavet 2 store Skaale Rødgrød. Anne Marie skulde komme Lørdag, saa jeg imødesaa Dagen med Ro. Lørdag Morgen, da jeg sad ved min Morgenkaffe kom Anne Marie og meddelte, at Drengen var syg, saa hun kunde ikke komme jeg blev meget ked af [et overstreget bogstav] det, for jeg havde ingen Kræfter p.Gr.a. den forbandede Mavesygdom. Saa fortalte hun – at hun maatte hellere holde op med at komme, for de laa i Byggeroderi, og hendes Mand holdt ikke af at hun gik ud. Det brast helt for mig! Bibbe kom i det samme og blev rædselsslagen paa mine Vegne, over, at den Støtte skulde tages fra mig. Naa, Dagen gik for Resten godt nok, der var jo ikke saa meget at gøre ved Middagen, jeg fik Ænderne ordnet og sat paa, dækkede Bord til 10, Marie skrabede Kartoflerne – en mægtig Grydefuld – og Bibbe hærgede i hele Huset og satte Blomster i Vand; jeg var færdig halv 11, nej 11, da de kom, Marie passede Ænderne, saa jeg sad og snakkede med dem (Søstrene), [”Søstrene” indsat over linjen] gik kun lige ned og lavede Sauce. Som de Ænder smagte dem! Og Rødgrøden med. Vi tog Kaffen ved Bordet, Bibbe ordnede den mens jeg i en Fart skrubbede alle Tallerkner og Fade og Sølvtøj af. Saa tog ellers Bibbe og Marie hele den mægtige Opvask og jeg sad og snakkede med dem hele Eftermiddagen. Vi havde det henrivende, de var mægtig søde. Vi fik The inden de rejste, Kvart over 5. Du kan tro, det blev en dejlig Dag. - - Nej hør, jeg glemte helt at fortælle hvorfor jeg var saa dybt nede den Lørdag Morgen da Anna M. kom og meldte Afbud, at jeg græd! Jo tænkt om Natten vaagnede jeg med Smerter i højre Haand, ude af Stand til at bevæge Fingrene, med andre Ord mit gammelkendte Gigtanfald, der for 9-10 Aar siden var en hel Svøbe for mig; jeg maatte – den Gang – ligge i Sengen uden at røre en Muskel i Haanden, den var hoven og udspændt – Fingrene som udspændte Pølser! Men om Morgenen var det bedre, jeg kunde klæde mig selv paa, og det bedredes for hver Time der gik, saa det lettede jo paa Humøret, men at jeg næsten gik Amok, da A. M. kom med det Budskab netop den Dag, kan du vel nok forstaa. Selvom dette nu fik et saa hurtigt Forløb, og Hævningen kun var ubetydelig, virkede det dog som et Momento – tænk om jeg gaar en Vinter med den Slags Anfald i Møde! Og du kan tro, mit Hoved er ogsaa sløjt for Tiden, det hele staar saa tit stille for mig, jeg tænker det er min snart høje Alder, der gør det vanskeligere for mig at klare Paragrafferne, skønt baade Marie og Bibbe hjælper mig godt. Forleden Eft. da jeg lige var bleven færdig med Opvask og Eleven i Klaver og faaet mig lagt til Hvile med et Lettelsens Suk, hørte jeg Stemmer: Mix, Myg, Marie Meyer og Katrine Jeg fik jo lavet Kaffe, og det var rigtig hyggeligt, men alligevel! Saa, du kan tro, jeg kan forstaa, at du ikke kan holde til alt det, du har; mange Mennesker er nu ikke godt for svage Hoveder. Du nævner Brita – der var da slet ikke Tale om, at de skulde komme; da jeg var ovre hos Jer? eller var det bare at jeg ikke hørte om det? Hvis de kommer er det da en Guds Lykke at I har Topedeaborg ledig. Jeg er meget spændt paa at høre om Forløbet. Naturligvis vil du gerne se Adam og den lille. 
 Jeg maa i Seng, skal lidt tidlig op i Morgen, skal vaske Æg, pakke din Taske, som Æggemanden saa kan faa med, vaske et Læs af Strømper og faa min Ribssaft kogt færdig og fyldt paa Flasker, som da er renset.
 Derfra god Nat og god Bedring med det hele. Tak for Laan af Tasken, haaber den kommer over i god Behold.
 Tusind Hilsner til Jer begge.
 fra din Junge.
 Marie hilser, Bibbe ligesaa med mange Tak for sidst. 
 [Indsat øverst s. 4; på hovedet:] Æggemanden fik din Taske med i Formiddags haaber du naar at faa den inden du skal rejse til Bogø! Mandag</t>
   </si>
   <si>
     <t>1946-12-19</t>
   </si>
   <si>
-    <t>Andreas Branner
-Bodild Branner
+    <t>Bodild Branner
 Frits Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Alhed Larsen
 Pernille Marryat
 Axel  Müller
 Ellen  Sawyer
 Albrecht  Warberg
 Erik Warberg Larsen
 Grete Warberg Larsen
 Lise Warberg Larsen
-Martin Warberg Larsen</t>
+Martin Warberg Larsen
+Andreas With-Jensen</t>
   </si>
   <si>
     <t>Følgende personer kendes ikke: Else fra Kroen, min lille Elev og Jørgen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0646</t>
   </si>
   <si>
     <t>Johanne/Junge og Grete har slagtet en stor gris. Grete er meget dygtig, men Johanne har ingen kræfter. 
 Erik/Tinge har meget held med sin strandjagt, som er en indbringende hobby.
 Det var trist med Thora/Tutte. Andreas reagerede hverken da hun eller Vilhelm døde. Man må håbe, at han bare ikke kan udtrykke følelser. 
 Elle(n) skal med bil til København.
 Ved juletid tænker Johanne altid på barndommens jul på Erikshaab. 
 Grete, Erik og deres børn har været til midda hos Johanne og Adolph.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ws90</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Jul 1946.
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St.
 25-1-2002.
@@ -6247,51 +6729,51 @@
 Næste Dag. Mere blev det ikke til i Gaar og i Dag begynder det ikke allerbedst. Jeg bliver først kaldt paa, naar Stuen her er ren og navnlig varm og i Dag opvarmedes det først Kl. 10! I Gaar kom Posten inden Middag (ellers mel. 2-3) så du ser, det hele er lidt ubestemt. Sagen er, at om Aftenen – sent – er her jo Ro nok, men da er jeg meget for træt til at skrive Brev. 
 Senere Manse elsker at sidde herinde og snakke med mig om alle sine Fremtidsplaner – Køb af mere Jord til Gaarden o.s.v. Hvor er det henrivende for ”en Moder” at mærke, at der intet sker uden at hun er med i Forhandlingerne. Jeg er jo ogsaa en Del inde i alt, hvad angaar Landbrug, saa jeg endog af og til kan være af en anden Mening end ham og ikke altid bare naa og ja. Nu mærkede han at i Dag vilde jeg helst være fri; der kom et lille: nå, du vil ikke snakke – og gled saa ud til sit Virke. Tinge kunde det ikke saa let falde ind at snakke, naar der overhovedet er nogetsomhelst, der kan udsættes. Han er den store solide Arbejdskraft. I Aftes sad han her og slob e ["o" overstreget og ”e” i ordet indsat over linjen, så ordet biver "sleb"] det store Træ-Sav, og i Dag er han gaaet i Gang med at fælde Mirabel-Hækken; den er bleven for gammel og skal falde; saa gror den op fra neden og giver os igen Mirabeller. Bøgelysthuset skal også ned; Manse så lidt ængstelig til mig, da min Glæde ved de Bøge er velkendt, men ogsaa de gror jo op igen; jeg gør af Princip aldrig Indvendinger mod den Slags Bestemmelser, for at de ikke skal føle os gamle som Klods om Benet. Nu er det dem, der råder og de skal staa frit. Vi har haft Aar nok til at raade i. – Bibbe er desværre ikke særlig rask for Tiden, det arme Barn, naar mon hun dog kan rette sig helt igen. Hun bager derude paa fuld Kraft til Manden og Konen, som kommer til Aftenkaffe i Morgen Aften. Vi lever i en hel Feber af Spænding! Og saa er alt det jo kun Smaating, naar man tænker paa Verdens-Situationen. Den begynder sande-
 4 lig at blive spændende. Hvor Englænderne dog kan og hvor Hr. M. faar Klø. Nu ser han vist klart, at han skulde have holdt sig paa Afstand af Hitler. Det kunde jo se ud som om han i Fredstid har haft megen Sans for Italiens indre Udvikling – materielt selvfølgelig kun; paa Sicilien f. Eks. er der nok gjort utrolig meget for at vinde nyt Land; mægtige Arealer var i Færd med at opdyrkes der og give Brød til mange Munde; men hans Krigs-Tilbøjeligheder ødelægger jo alt. – Manse hører næsten al Presse fra England, kender Tiderne og stiller ved Radioen. Det gør I vel ogsaa, i hvert Fald kan man jo høre norsk, svensk og dansk Presse fra London fra 7½ - 8. Hvor maa den abes. Kajser [”e” indsat over linjen, så der står ”Kejser”] være glad, nu er han langt inde i sit Land igen. Det ser galt ud i Morgen; de arme! de faar rigtig nok Knytnæverne at føle; men Turen kommer jo ogsaa til os en Gang, hvis de nuværende Tilstande skal vare; - - Kender du ”Familien Thibault”? Der er jo Masser af Bind; jeg er kommen til det Bind, som har til Undertitel: ”Somren 1914”. Det er meget interessant; han fremfører i en Samtale sin Mening, om de dybere Aarsager til Verdenskrigen; det er en fransk Socialist som taler og han er blottet for Patriotisme (saadan da) og skifter Sol og Vind lige mellem Landene og han lægger egentlig ingen Ekstra-Skyld paa Tyskland, men giver Rusland og Frankrig deres rigelige Del af Ansvaret. Erobringen af Marokko vejer tungt på deres Skyldner-Side. Og naar man skal være retfærdig var det jo heller ikke Spor mere pynteligt end Italiens Erobr. af Abessinien. England har jo ogsaa i høj Grad været virksom med at faa Kolonier, men der er den meget store Forskel, at de gør det saa det bliver til virkelig Gode for de indfødte (sandsynligvis af Klogskabshensyn) det ved jeg mange Eksembler paa. Anderledes stiller det sig maaske, naar det drejer sig om f. Eks. Indien, der selv har en kultiveret Klasse som kunde raade for Sagerne. Naa – ikke mere om alt det – det flyder jo over en Gang imellem, naar man er saa fyldt af det hele; men det er jo kun, hvad vi alle ved og uafladelig kredser om – hele Udenrigs-Situationen.
 [Skrevet på hovedet øverst s. 8:]
 Jeg har ikke set Elle siden en Uges Tid før Jul, jeg bryder mig ikke særlig om, at hun skal tage de kolde Ture herud, jeg vil hellere vente til Vejret bedres. Saa vidt jeg ved har hun det godt. 
 [Skrevet på hovedet øverst s. 6:]
 Selvom jeg ikke har skrevet om Sjumses Sygdom og den ulykkelige Polak, har jeg dog været meget opfyldt og rystet over begge. Sikken en Jul for stakkels lille Sjumse.
 [Skrevet på hovedet øverst s. 5:]
 Marie Balslev ringede forleden; jeg havde sendt hende en lille Æske med Lommetørklæder. – De havde haft en vidunderlig dejlig Dag, alle Børnene undtagen Vilhelm som for Resten er meget bedre, men dog ikke slipper m. mindre end et Aar – havde været der. Marie var meget glad v Daasen
 [Skrevet på hovedet øverst s. 4:]
 Jeg vilde saa gærne have skrevet et langt og godt Brev denne Gang, men nu maa du nøjes med dette meget forvirrede. Hils Aksel og Nus mange Gange og selv, lille go’e Dis utallige Hilsner fra din Junge
 [Skrevet øverst s. 3:]
 Og saa skal der jo sælges nogle Kreaturer, en Ko og nogle Kvier. 
 [Skrevet på hovedet øverst s. 2:]
 Har jeg skrevet om Las? Han fik fjernet en Polyp fra det ene Stemmebaand paa en Klinik i Odense og er nu i Kbhvn. for at faa Røntgenbehandling – hos Finsen, Strandboulevarden.</t>
   </si>
   <si>
     <t>1947-02-06</t>
   </si>
   <si>
     <t>Bodild Branner
 Frits Branner
 Thora  Branner
 Alhed Larsen
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Marie - Marie, hushjælp hos Astrid Goldschmidt-Warberg
 Pernille Marryat
 Axel  Müller
 Ellen  Sawyer
 Lise Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det er uklart, hvem "den lille", der er hos præst, var. 
 De to søstre, som Johanne og Astrid havde mistet, var Alhed Larsen og Thora Branner.
 Else og Andreas/Puf Larsen boede sammen med Johannes Larsen på Møllebakken 14 i Kerteminde.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0649</t>
   </si>
   <si>
     <t>Johanne/Junge har været syg. Godt, at Axel er kommet hjem fra hospitalet.
 Lille Lise er fyldt to år.
 Elle(n) har været på besøg og fortalt om julen samt om Fritz og Bodild Branners visit. Fritz mangler helt initiativ og har ingen kræfter til at arbejde. 
 Johanne mener, at Else og Andreas/Puf Larsen ville have et lykkeligere liv, hvis de havde deres eget hjem og ikke skulle føre traditionerne videre. Else er dygtig til at holde pænt og rent, men hjemmet mangler ånd og gæstfrihed. 
 Martin/Manse tjener godt på dyr, som han nedlægger ved strandjagt.</t>
   </si>
   <si>
@@ -6315,51 +6797,51 @@
 Lindøgaard
 Torsdag d. 6-2-1947.
 Kære lille Dis!
 Hvor Du vist længes efter Brev fra mig; du tænker nok: Junge er vist syg, og det passer jeg har lagt i 3-4 Dage, nej det er da kun 3, for jeg stod op Kl. 10 i Dag og lavede Mad, den lille var til Præst; men det har kun været alm. Forkølelse, naar undtages, at det var en ualmindelig stærk Forkølelse, og det er for koldt at sidde op i Sengen og skrive. Er det dog ikke forfærdeligt, at vi skal have den haarde Frost igen; vi sidder lunt nok, men man ved jo om Masser af Mennesker, der ikke har el. kan skaffe Brændsel og som simpelt hen knag fryser.
 Vi har lige spist og Posten kan komme snart, nu lader jeg Pennen ile det, den kan, for et Livstegn skal du have i Dag. 
 Til Lykke til Axels Hjemkomst! hvor dejligt for ham, at han kan være hjemme hos dig nu i stedet for paa Sygehuset og sikken en Hjemkomst, du gav ham, den var vel nok dul.a. Du maa rigtig nok skønne paa lille Marie (og gør det naturligvis også) for hvor er hun dig dog til megen Støtte, som nu f.Eks. at du havde hende til at være hos dig, mens Axel var borte, og saa at hun kunde have alt i Orden til hans Hjemkomst. Jeg har aldrig faaet at vide, om Axel prøvede min Medicin mod Bronchitis, og om den hjalp ham; jeg kunde jo kun sige, at mig hjælper den omgaaende. 
 Og til Lykke til lille Nilles 2 årige Fødselsdag, hvor maa hun være yndig; du kan tro, at vores er det ogsaa; jeg har ikke set hende i over 4 Uger, og Bibbe siger, at hun udvikler sig for hver Dag; nu kan de føre Samtaler med hende; det var Pers Fødselsd. i Gaar, og Bibbe skulde komme om Aftenen; ”du maa ikke lægge mig i Seng” sagde Lise; hun vilde nok have Bibbes Ankomst med. For første Gang græd hun, da hun omsider maatte i Seng, det maa jo ogsaa være svært, naar allle de andre skal feste videre med Lagkage o.s.v. 
 Vi havde et dejligt Besøg af Elle i Søndags; vores Hofchaufør hentede hende ved 2-3 Tiden og kørte hende hjem ved 9 Tiden det er saa sødt af Elle, at hun ofrer 16 Kr. paa et Søndagsbesøg paa Lindøgd. vi havde det dejligt og fik alt fortalt om Julen, som havde været dejlig for hende Bodild og Fritz havde været der en Dag, B. er betænkelig ved Fr. hvordan han skal faa begyndt at klare sig; alle Mennesker siger: hvorfor flytter de dog ikke sammen i det store Hus? Jo Tak, hvis Bodild gik ind paa det, vilde det være en ny Dæksmand for Fritz til ikke at bestille noget, og de vilde komme til at forsørge ham i al Evighed; han maa lære at forsørge sig selv en gang, den stakkels Fritz. Som Elle siger X er den fuldstændige Mangel pa Initiativ og Arbejdskraft unormal. Det eneste bundne Arbejde, han har haft (Landbohøjskolen) gjorde ham jo for Resten syg, saa hvordan skal det gaa ham. De to Søstre, vi har mistet har i Sandhed efterladt sig Savn, som ikke har kunnet erstattes. Jeg tror, Livet havde formet sig mere harmonisk for Puf og Else, om de havde faaet deres eget lille Hjem i stedet for at Else har skullet føre det gamle Hjem videre i samme tradition, hvad hun dog ikke har magtet, undtagen hvad alt det ydre, jeg mener det materielle angaar, Aanden i det har hun ikke haft Evne til at holde ved lige, og hvad nytter den mest fuldkomne Orden og Renlighed, hvis Aanden (f. Eks. Gæstfriheden) ikke er i Orden 
 Vi har det godt her, Manse er paa Stranden meget ofte; i Forgaars skød han for 71 Kr, d.v.s. godt 50 Kr. i ren Indtægt. (Patroner er saa dyre) 
 X Bodild kalder ham jo simpelt hen doven.
 [Skrevet på hovedet på s. 2:]
 jeg vil ikke begynde paa et nyt Ark og skal ogsaa gøres i Stand nu; jeg skal have en Elev. Hvor Solen dog varmer godt nu; den hjælper paa Brændselet. Hils Axel saa mange Gange ogsaa lille
 [Skrevet langs venstre margen på s. 2:]
 Marie og skriv snart. Kærlige Hilsner din Junge.</t>
   </si>
   <si>
     <t>1947-07-12</t>
   </si>
   <si>
     <t>Laszlo -
 Grethe Jungstedt
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Astrid Møller
 Emma Overgaard Nielsen
 - Petersen, dyrlægefrue
 - Petersen, sygehuset
 Ellen  Sawyer
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det er svært at læse, om den engelske pige var 14 eller 19 år. I 1947 var der ca. 500 ungarske børn på ferieophold på Fyn (Arkiv.dk, juli 2023). 
 Det vides ikke, hvem Jørgen og Dorthe var. 
 Martin/Manses angst for, at Adolph/Agraren skulle "gaa". Adolph Larsen var kvartalsdranker, og ind imellem fik han et "anfald" og forsvandt i dagevis. 
 Mette, Eivind og Asger: Se Astrid Møller.
 Else og Andreas/Puf Larsen var i England og Skotland, hvor Andreas Larsen skulle lære noget om ølbrygning.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2464</t>
   </si>
   <si>
     <t>En engelsk pige har boet hos Johanne og Adolph Larsen nogle dage.
 Johanne Larsen har været nogle dage hos Ellen i Kerteminde. De havde gæster til kaffe flere gange. Det var dejligt at gense Astrid/Trisse Møller.
 Else og Andreas/Puf Larsen bliver meget forsinkede på deres hjemtur fra England og Skotland.
 Det er svært at tage stilling til Slesvigsspørgsmålet.
 Johanne skriver betragtninger om stormagter som fx Tyskland.</t>
   </si>
@@ -6535,51 +7017,51 @@
 Lindøgaard Lørd. 29-11-47.
 Kære lille Dis!
 Det var dog en hel Velsignelse at faa saadan et godt Brev fra dig, det var saa sandelig en god Tur, han der havde til Kontoret. Naar I faar fuld Gage baade for Nov. og Decemb. kan I saa ikke lægge lidt af det til Side til Skatten, for den bliver jo hamber til næste Aar, naar I faar mindre at leve af, men alligevel skal af med den sædv høje Skat. De Blade du skrev om, har jeg regnet sammen til 184 Kr. årlig det kan der købes en hel Del Mad for. Ja, det var som jeg vist skrev, at en Ændring paa Sagerne vilde hjælpe paa Axels Helbred – det er jo endelig ikke saa svært at regne ud, for Nerver er jo paa Spil alle Vegne. Hvor er det dog dejligt, lille Dis! Tror du nok, du kan faa Raad til det Nyborg-Ophold, som jeg ser hen til med saa stor Forventning. Skulde vi faa daarligt Vejr, har vi da nok at snakke om indendørs. Ser du ikke ogsaa hen til det som en god Oplevelse? Vi maa se at faa det til at blive af. Naar vi kommer ind i det nye Aaar, vil jeg spare sammen til det og jeg tror [”tror” indsat over linjen] ogsaa godt, jeg kan bestride vort fælles Cerutbehov, din Rejse til Nyborg er jo dyrere end min. Saa vil Lauritz hente os ud til dem, saa du faar Bibbe at se i hendes Hjem, og maaske han ogsaa vil køre os en Tur f. Eks. til Glorup, til de gode Titter – det har jeg nu ikke talt med ham om, men han er vældig flink med Bilen hvis hans Dæk bare vil holde, de er frygtelig skrøbelige og han kan ikke faa nye. – Vi havde saadan en morsom Aften
 2 Jo ["Jo" overstreget] i Torsdags. Vi havde faaet dem til at kommer herud og havde lavet fin Aftensmad til dem: Dug paa Bordet, Bajere – den sidste Rest fra Gildet – 2 Fasaner, henkogte og pænt koldt Bord; de var begejstrede og overraskede. De kom om Eftermiddag, men vi havde saadan et morsomt Besøg; Gretes Bror, Børge, arbejder hos en Mand, der hedder Vincent – fransk Afstamn. – han har en en Gros Forretn. Med Luksusting Julekort, Servietter, Gengivelse af Malerier, Børnebøger o.s.v. o.s.v. [”o.s.v. o.s.v.” indsat over linjen] De kom for at se det Maleri af Las med Agraren, der sidder paa Andetræk; Tinge og Manse har jo hver sit Maleri, Studier af ["af" overstreget] til det store som hænger paa Statens Museum for Kunst. Han valgte vores fordi det var lettere at gengive. Dagen efter skulde de ud til Las for at blive enige med ham; de har før lavet noget af hans, og da fik han 8000 Kr. men denne Gang menes han at ville forlange Halvdelen af Nettofortjenesten, og det er jo et skrapt Forlangende. Du kan ikke tænke dig, hvor den Mand var henrivende. Dis, der er nu noget ved Kulturmennesker! man ved det øjeblikkelig naar han træder ind i ens Stue, og soler sig ved at være sammen med et Kulturmenneske, og saa var han saa elskelig; vi snakkede og snakkede og faldt saa glimrende sammen. Som vi ærgrede os, da det for sent gik op for os, at vi godt kunde have faaet dem, ham og Børge altsaa, til at blive, for de skulde hen til Odense og sove der. Selv Agraren sagde, at det var helt vemodigt at sige Farvel til ham. Ham maa vi henvende os til, hvis 
 3 du laver en Børnebog, han ”gør” i den Slags, du kunde maaske sammen med Janna tjene store Penge ved det.
 Det havde først været Meningen, de skulde laane det Billede, som Tinge har, og da det saa blev vores, sagde Børge til ham, at saa blev Tinge vist lidt skuffet, saa sagde Vincent straks: godt, saa siger vi 500 Kr, saa kan de faa 250 Kr hver – Tinge og Manse altsaa. Bare for at laane det Billede!!
 Til Aftenkaffen kørte Lauritz ned eft. Grete og Tinge, Søren ankom i Bil, og vi havde en umaadelig morsom Aften Næ, hvor Snakken gik. Vi havde anstrengt os, havde til Kaffen hjemmebagt Franskbrød m. Ost og Marmelade, en Lagkage med Chokoladeglassur samt en Æblekage, godt m. Flødesk. De jublede højt, da det kom paa Bordet. Det var sidste Aften i vores gode Stue; næste Morgen flyttede vi ned i Spisestuen; vi tør ikke mere fyre deroppe, for Brændselet svinder foruroligende. Det værste er jo med Julen, men saa fyrer vi op i Manses Stue, Havestuen lige til Juleaften, saa vi kan have Julestue der. Her er saamænd ellers hyggeligt nok; Gulvtæppet er her nede, mine pæne Blomster er flyttet herned, jeg har 3 blomstrende Alpevioler, hvoraf den ene er selvopdreven og jeg har to andre som endnu ikke er kommen i Blomst. Her er yndigt, men alligevel savner jeg jo min Stue. 
 Søren er en Kammerat af Bibbe fra Middelf. Sinds.s.h. hun har været et Aar i Paris som Nurse er nu sygeplejerske i Kjerteminde en meget sød Pige. - - Vi har det alle godt her. Hermed 1 Smørmrk.
 Masser af Hilsner til Jer begge</t>
   </si>
   <si>
     <t>1947-12-20</t>
   </si>
   <si>
     <t>Edel -
 Ena -
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Adolph Larsen
 Andreas Larsen
 Henning Larsen
 Johannes Larsen
 Marie Larsen
 Peter Andreas Larsen
 Gudmund Larsen 
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Pernille Marryat
 Ib Marryat Johansen
 Axel  Müller
 Lauritz Pedersen
 Georg Poulsen
 Janna Schou
 Lars Swane
 Rigmor Thorsen
 Erik Warberg Larsen
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Erik Warberg Larsen, søn af Erik og Grethe
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Hvad familien skulle i Nyborg vides ikke.
 Den lille syerske fra Strandgyden kendes ikke. Heller ikke Charles. 
 Det vides ikke, hvad Lauritz Pedersens svigerinde og hendes mand hed. Svigerinden var formodentlig Lauritz Petersens første kones søster. Det er også uklart, hvor deres fælles gård, Dalsgaard, lå.</t>
   </si>
   <si>
     <t>Peters Ena snakker alt for meget.
 Edel er en god hjælp i huset. Man har bagt lagkagebunde til Erik Warberg Larsens barnedåb. Laura/Bibbe skal bære, og Lauritz P. stå fadder.
 Det er dejligt, at Astrid Warberg-Goldschmidts arbejdsevne er kommet tilbage, og at Axel Müller har det bedre. Godt også med kakkelovnen. 
 Maler Georg Poulsen har været på besøg for at låne billeder til Johannes Larsens 80års-fødselsdagsudstilling i Odense. Johannes Larsen er i godt humør. Han tager med til Johannes Nicolaus Brønsted/Magisterens begravelse. 
@@ -6629,51 +7111,51 @@
 Brevet er for anseligt til jeg har Mod paa Gennemlæsn. Find selv ud af Fejltagelserne.</t>
   </si>
   <si>
     <t>1947-12-26</t>
   </si>
   <si>
     <t>Edel -
 Ena -
 Bodild Branner
 Frits Branner
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Thora Cohn
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Elena Larsen
 Erik Larsen
 Grethe Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Johannes Larsen
 Lise Larsen
 Marie Larsen
 Martin Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Pernille Marryat
 Axel  Müller
 Leo Swane
 Ane Talbot
 Gunnar Tinesen</t>
   </si>
   <si>
     <t>Johannes Nicolaj Brønsted (Magisteren), som var gift med Louise, Alhed Larsen, Astrid Warberg-Goldschmidt og Johanne Larsens søster, døde 17. dec. 1947. 
 De mortuis nil nisi bene er latin for 'om de døde (skal man) kun (tale) godt'. Den oprindelige græske formulering er mere direkte: Tal ikke ondt om de døde (Diogenes' Laërtius 1.70). (Kilde: Lex.dk).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0655</t>
   </si>
   <si>
     <t>Marie Larsen er taget til Kerteminde for at være med i festlighederne, når Johannes Larsen på sin fødselsdag bliver udnævnt til æresborger i byen. 
 Johanne/Junge Larsen takker for den skønne julepakke. 
 Johannes/Las Larsen har fortalt Johanne lidt om Brønsteds/Magisterens begravelse, og Andreas/Puf fandt præstens tale god. Marie har vist meget lidt deltagelse og endog fremhævet nogle af Brønsteds mindre heldige sider. 
 Efter planen skal Christine og Leo Swane køre med Johan/Lysse Larsen og Elena/Bimse for at deltage i æresborgerfesten. 
 Man holdt jul i havestuen på Lindøgaard. Dagen efter kom Lise med familien og takkede for dukken fra Johanne og Adolph. 
 Johanne ved ikke rigtigt, om det var forkert af Astrid ikke at deltage i Brønsteds begravelse. 
 Lørdag: Johan og Elena kom midt om natten, og Leo Swane og Christine var ikke med.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/qXs1</t>
@@ -6711,51 +7193,51 @@
 [Skrevet på hovedet øverst på s. 2:]
 Naa, saa slutter jeg af, lille Dis. Du kan tro, det er mig en stor Glæde at faa saa gode Breve fra dig Endnu en Gang Tak for Pakken, Hilsen til Jer begge, din Junge.</t>
   </si>
   <si>
     <t>1948-02-06</t>
   </si>
   <si>
     <t>Edel -
 - Agner
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Peter Oluf Brønsted
 Thora Cohn
 - Føge
 Poul Gregersen
 Ernst Hartmann
 Joseph Haydn
 Adolph Larsen
 Andreas Larsen
 Jeppe Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Axel  Müller
 Lauritz Pedersen
 Holger Rasmussen
 Mads Rasmussen
 Ane Talbot
 Erik Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen</t>
   </si>
   <si>
     <t>Johannes Nicolaus Brønsted døde 17. dec. 1947. Tornehave i Birkerød var han og hans families hjem.</t>
   </si>
   <si>
     <t>Johanne anbefaler Astrid at købe en større pibe.
 Louise/Lugge er ramt hårdt af sorg efter mandens død. Johannes Larsen skal bo hos hende nogle dage i forbindelse med en udstillingsophængning. Måske skal Louise flytte ind i en af Tornehaves sidefløje. 
 Johanne og familien har haft selskab. Martin/Manse havde skudt en tjurhane, og man inviterede gæster og møblerede om. Johannes Larsen ville tidligt hjem, men resten af selskabet festede til ud på natten. 
 Peter og Martin/Manse har tapetseret og hængt billeder op. 
 Laura/Bibbe har været hjemme. Hun synger i kor - blandt andet Haydn - og har fået en flot selskabskjole til dette brug. 
 Familien har lært tyske Ernst Hartmann at kende.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/dAa2</t>
   </si>
@@ -7312,52 +7794,52 @@
 Ikke mindst storartet har det været, at jeg heroppe har levet helt vegetarisk, og med megen Råkost. The er Lindethe med Citron i, og hver Formiddag får vi et Krus udpresset rå Saft af Rødbede, Kartoffel, Æble, eller af Appelsin og Citron. Agnes og jeg holder os helt til denne Kost – som føles livsalig – men den tykke, muntre Peter får hver Dag et Tilskud af ”rigtig" Pålægsmad, undertiden Kød. Agnes er på alle Områder knippel dygtig og meget flittig. Jeg har gjort mit Værelse i Stand – ellers intet, en dejlig Drivertid. 
 Jeg tør ikke ta et Ark til, man må være mådeholden med de nye Kræfter.
 Tusinde Hilsner fra din Dis 
 [Skrevet langs venstre margen på forsiden på ark 1:]
 +) måske kan man blive Psykopat af at være Psykiater – hvem ved!
 [Skrevet langs venstre kant på sidste ark:]
 Ps. Det har været en gansk_e _dejlig Tid heroppe, men nu glæder jeg mig til at komme hjem til Axel. Han har telefoneret hver Dag – igår var han til Middag hos Lehmanns. 
 [Skrevet langs venstre margen på bagsiden af ark 2, s. 4:]
 ps. Peter og Agnes boede for et Par Aar siden i Kerteminde i Ferien. De spadserede til Munkebo – hilste på Maleren ved Kroen – gik over Drigstrup hjem, så Sybergs Grav. 
 [Skrevet langs venstre kant på bagsiden af ark 1, s. 2:]
 ps. fortsat. Et andet Aar var de i Sallinge, så Hillerlev Kirke etc. Ifjor var Peter på Færøerne – fortæller morsomt om alt deroppe. De har rejst meget – Paris – Sydfrankrig – Schweiz – Tyskland – sjove Mennesker.</t>
   </si>
   <si>
     <t>1949-05-24</t>
   </si>
   <si>
     <t>Louise Brønsted
 Thora Cohn
 Adolph Larsen
 Andreas Larsen
 Grethe Larsen
 Henning Larsen
 Jeppe Larsen
 Johannes Larsen
 Martin Larsen
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Elena Larsens veninde
-Else Larsen, Else, Andreas Larsens kone
 Ellen  Sawyer
 Lars Swane
 Ane Talbot
 Ursula Uttenreitter
 Andreas Warberg
 Minna Warberg
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Frk. Hansen, Keld, Per, Ole og Thyra var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB 0659</t>
   </si>
   <si>
     <t>Andreas/Dedde Warberg har været på besøg hos Ellen Sawyer. Andreas og Else Larsen kom og snakkede. I øvrigt er der ikke megen kontakt mellem "Malerens" og de øvrige i familien. Kun Martin/Manse ses med Johannes Larsen til fuglesnak. Andreas/Puf Larsen er blevet lidt sær. Han er netop fyldt 50.
 Dedde tog videre til Lindøgaard, og man gik tur og så på afgrøderne. Det er trist, at Dedde fik en kone, som ikke passer til ham. 
 Louise/Lugge Brønsteds hus er ikke færdigt, og det bliver dyrt. 
 Martin/Manse Larsen køber mere jord. Erik/Tinge Larsen er hårdt spændt for.
 Johanne Larsen underviser Ole i engelsk.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/cB31</t>
   </si>
   <si>
@@ -7430,70 +7912,114 @@
   </si>
   <si>
     <t>[Skrevet på kuvertens forside:]
 Fru Bibbe Warberg Petersen.
 Andkærgaard.
 Bovense 
 pr. Ullerslev.
 Fyn.
 [På kuvertens bagside:]
 Afs. M. Larsen Skovgårdsvej 5. Birkerød 
 [I brevet:]
 Birkerød d. 5 – 8 – 49. – 
 Kære lille Bibbe!
 Tusinde Gange til Lykke! Hvor jeg ønsker for Dig at du maa faa et godt Aar, fuldt af mange Goder! Det er dog et skrækkeligt Vejr, vi har haft, slemt for Høsten, dog haaber jeg at I ikke har haft saa meget Regn som vi har haft her, der kan jo være Tilfælde hvor det er rart at bo i en regnfattig Egn. –
 Paa Grund af Vejret har vi ikke kunnet komme ind til Byen, jeg vilde gerne have fundet noget rigtig pænt til Dig, nu maa Du nøjes med en Æske Confect, saa tager jeg noget med til Dig naar jeg forhaabentlig inden saa længe kommer til Fyn. – 
 Vi er igen bleven skuffet, med Hensyn til Sverrigsturen, vi var inviteret derover til d. 1ste, men da Lasse og Ursula ikke er kommet hjem, maatte vi igen sige Nej; Las er der for Tiden og jeg havde glædet mig saa meget til at være sammen med ham deroppe, det havde været ligesom i gamle Dage, men det slog altsaa Fejl; Uglen taler med Bimse i Telefonen, hun skal til Anholt inden saalænge; Uglen spurgte saa om vi ikke kunne komme lidt derop i September, men det kunde vi ikke for da skulde Mornine derop; jeg bliver snart bitter over at det aldrig kan lykkes mig, bortset fra Las hvor jeg nok jeg er den der holder mest af alt deroppe. – 
 Nu er Lasse og Ursula her i Landet igen, Lasse ringede fra Christiansfelt i Aftes, i Morgen tager de derfra og vilde saa kikke ind paa Lindøgaard og i Kerteminde paa Vejen hjem, mon de ikke skulde se ind til Jer ogsaa de kører da lige forbi Jeres Dør; vi venter dem Søndag eller Mandag, saa har de ogsaa været borte i 10 Uger, det er en lang Tid; det bliver morsomt at høre om alt hvad de har oplevet paa Turen og vi haaber at det har hjulpen godt på Ursulas Helbred; de har Roger med Hjem. – 
 Det er kedeligt at det ikke hjælper paa Din Mors Ben, mon dog ikke al den Sol vi har haft har gjort godt paa Benet; det har været en streng Uge mens Frøkenen (jeg kan ikke huske hvad hun hedder) havde Ferie, jeg føler med Din Mor, det maa være meget slemt ikke at kunne foretage sig noget, naar man ved der er saa meget der skulle gøres; hvordan mon de egentlig er tilfredse med hende? Det meste jeg har hørt om hende er at hun skulde have Ferie. – Vi havde jo et morsomt lille Besøg af Ruth og Per, det var i det gode Vejr, vi sad nede i Haven og drak Te og sludrede; Per sagde at Du havde flere Drenge i Ferien, saa havde Du nok haft travlt lille Bi. – Jaa saa Farvel og hav det godt til vi ses, jeg tænker 
 [Skrevet langs venstre kant s4:]
 jeg rejser, naar Lasse og Ursula har været hjemme en 
 [Skrevet på tværs øverst s1:]
 lille Tid, jeg ved endnu ikke om jeg kommer først til Kerteminde eller Lindøgaard.
 Hils Bedste og Lauritz; Masser af Hilsner og Kys til Dig søde Bibbe fra Rie. –</t>
   </si>
   <si>
+    <t>1949-9</t>
+  </si>
+  <si>
+    <t>Laurids Meldgaard</t>
+  </si>
+  <si>
+    <t>Odder Præstegaard</t>
+  </si>
+  <si>
+    <t>Thøger  Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Laura/Bibbe Warberg Petersen var sygeplejerskeelev på Odder Sygehus fra o. 1941. Det er formodentlig derfra hun kendte Meldgaard.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0476</t>
+  </si>
+  <si>
+    <t>L. Meldgaard er lidt flov over, at han ikke sendte artiklen til Laura/Bibbe Warberg Petersen. 
+Meldgaard holder meget af Thøger Larsens digtning, som rummer en kosmisk livsfølelse. Han har aldrig selv talt med Thøger Larsen, men læst meget om ham. Meldgaard husker ikke, hvad han har læst, og hvad Laura Warberg P. har fortalt ham.
+I forsommeren var Meldgaard i Belgien og Paris. Han lejede et værelse ved Seinen. Han både ser og hører dårligt, men alle var venlige mod ham.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/hO9R</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Fru Johanne Warberg Larsen
+Lindøgaard
+pr. Dræby.
+[I brevet:]
+Odder Præstegaard, Sept. 49
+Kære Fru Johanne Warberg Larsen!
+Hjertelig Tak for Deres venlige Brev, som det var mig en Glæde at modtage. I Grunden er jeg maaske en lille Smule flov over, at jeg ikke sendte den Artikel ["Artikel" indsat over linjen] til Deres Datter. Da jeg læste den i Avisen, var det min Tanke at gøre det, men andre har altsaa besørget det. Det var en Art., som jeg skrev som Led i en lille lokal Diskussion.
+Ja, Thøger Larsens Digtning kom jeg til at holde meget af, det er vist fordi, den bæres af en kosmisk Livsfølelse, hvor alt det nære og fjerne har et "Fjernhedsskær," og hvor det fjerne, det uendeligt fjerne, gaar i Forening med det nære. Han har jo Evne til at opleve Nuets Evighed, til at finde Udtryk for noget altomfattende. Jeg ved godt, at dette slet ikke er hele Sandheden om vor Tilværelse, men det bevæger nu alligevel mit Hjerte. Paa et direkte Spørgsmaal fra Dem, maa jeg sige, at jeg desværre ikke har talt med Thøger Larsen. Jeg har haft Lejlighed til det, han kom nemlig i sin Tid i min afdøde Søsters Hjem. Men jeg har læst det meste af det, der er skrevet om ham og de Mennesker, han kendte. Det staar jo nævnt flere forskellige Steder. Helt nøjagtigt kan jeg vist ikke udrede, hvad jeg har læst og hørt, og hvad Bibbe har fortalt mig. 
+Selv har jeg det helt godt, for en 14 Dage siden fik jeg et Angreb i det ene Øje, men det gik over igen. I Forsommeren var jeg en Tur i Belgien og Paris. I Paris lejede jeg mig et Værelse ved Seinen. Skønt jeg ikke ser godt og ikke altid hører godt, kunde jeg dog gaa alene rundt og se paa Situationen Det var mig en stor Glæde at være i denne By, som jeg forøvrigt ikke har besøgt før. Jeg holdt mig langt væk fra Turister og kravlede ikke op i Eiffeltaarnet. Den franske Grammatiks Regler behandlede jeg paa en bramfri Maade - men det gjorde ikke noget. Alle var saa venlige imod mig -
+Jeg haaber, at baade De og Deres Familie har det godt - Det har paa mange Maader været en dejlig Sommer. Dette her er kun et lille Brev, men jeg vil gerne takke Dem for alt det, der staar i Deres Brev. 
+Naar jeg ved Lejlighed kommer til Fyn, vil det være mig en stor Glæde at hilse paa Dem.
+Med venlig Hilsen
+Deres hengivne
+L. Meldgaard</t>
+  </si>
+  <si>
     <t>1950-06-06</t>
   </si>
   <si>
     <t>Dres -
 Holger -
 Alfred Fly
 Johannes Hohlenberg
 Johannes Larsen
 Helga Nielsen
 Lauritz Pedersen
 Jørgen Schou
 Mette Schou
 Leo Swane
 Erik Warberg Larsen
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Erik Warberg Larsen, søn af Erik og Grethe
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Jørgen og Gretes søster var. Lille Marie kendes heller ikke. 
 Laura/Bibbe Warberg P. og hendes familie boede på Andkærgaard.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0662</t>
   </si>
   <si>
     <t>Johanne/Junge C. Larsen har syet 50 servietter siden februar og også strikket til Laura/Bibbe Warberg Petersen. Nu syr hun nogle nye modeller.
 Det er dejligt, at Astrid/Dis skal til Småland.
 En fluesnapper har bygget rede over Astrids dør.
 Laura/Bibbe og drengen har været til middag, men han blev forvirret og græd meget. Lauritz er på rejse med bestyrelsen i en andelsfoderstofsforening.
 Laura/Bibbe er meget egnet til at få børn, og Johanne håber, at hun får flere. 
 Lise Warberg Larsen er på besøg på Sjælland, og Erik Warberg L. savner hende.
 Erik/Tinge og Martin/Manse har været hos Laura/Bibbe til middag. Pigen havde fri, så Bibbe havde travlt. Bibbe har fået voldsomt mange gaver i forbindelse med fødslen af Troels
 Johanne fortæller om Leo Swanes indkøb hos en tobakshandler i Kerteminde.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/55oU</t>
   </si>
   <si>
     <t>[Håndskrevet med blyant på kuvertens forside:]
 10’ Juni 1950
 [Håndskrevet med sort pen:]
@@ -7539,65 +8065,65 @@
   </si>
   <si>
     <t>1950-06-21</t>
   </si>
   <si>
     <t>Småland
 Majenfors</t>
   </si>
   <si>
     <t>Christian  Brandstrup
 Eline  Brandstrup
 Wisie Brandt
 Frits Branner
 - Faksø
 Adam Goldschmidt
 Brita Goldschmidt
 Hans Iuel
 Thyra Iuel
 Grethe Jungstedt
 Kurt Jungstedt
 - Kruuse
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Elisabeth Mackie
 Pernille Marryat
 Ib Marryat Johansen
 Lauritz Pedersen
 Ruth -, pige i huset hos Johanne Larsen
 Ellen  Sawyer
 Janna Schou
 Christine Swane
 - Thomsen, Kerteminde
 Andreas Warberg
 Martin Warberg Larsen
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvad Astrid Warbergs svigermor hed. Heller ikke vides det, hvem "Englænderne" og Jørgen var. 
 Familien kendte flere ved navn Kruuse, men den her omtalte var formodentlig i familie med Eline Brandstrup. 
 Christian Brandstrups erindringer kan findes på internettet (maj 2023).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0131</t>
   </si>
   <si>
     <t>Johanne takker for det dejlige tøj og for "Mord-Romanerne", som hun straks har læst. Adolf vil læse dem til vinter. Hun spørger, hvordan det går med Adams ægteskab, og hun håber, at hans kone har skjulte talenter. Johanne spørger også, om det kan passe, at Ib Marryat tjener 1500 kr. om måneden?
 Johannes knæ har det bedre, men hun går ikke ud i haven, som er et vildnis.
 Man tager kartofler op på gården, og det er spændende, hvad de vil indbringe. Ruth tabte sit ur i marken, men en dygtig schæferhund fandt det.
 Frederik Andreas/Dede har været på hospitalet.
 Kornet hos Laurits og Laura har lagt sig ned. De har været på besøg med deres lille dreng.
 Thyra Iuel har også været på besøg med en bog og et servilt brev. Hun inviterede Larsen-familien på besøg. 
 Kurt og Grete Jungstedt kommer 14 dage til Danmark.
 Else og Andreas/Puf venter barn, og Johanne synes, det er en dårlig idé. 
 Johanne har solgt 12 servietter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Y5jP</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside: Dis’ adresse er skrevet af afsender, andre bemærkninger af ukendt/BWP]
@@ -7768,52 +8294,52 @@
   </si>
   <si>
     <t>1950-08-14</t>
   </si>
   <si>
     <t>Holger -
 - Agner
 Johanne Christine Brandstrup
 Grete Gylden Thomsen
 Britta Ipsen
 Ole Kraft
 Adolph Larsen
 Johannes Larsen
 Marie Larsen
 Axel  Müller
 Helga Nielsen
 Johanne Oppermann
 Lauritz Pedersen
 Ruth -, pige i huset hos Johanne Larsen
 Christine Swane
 Albrecht  Warberg
 Dan Warberg
 Laura Warberg
 Grete Warberg Larsen
 Martin Warberg Larsen
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0552</t>
   </si>
   <si>
     <t>Johanne/Junge broderer servietter.
 Hun har betændelse i næsen og maveproblemer.
 Troels er blevet døbt. Johanne og Adolph/Agraren var ikke med i kirken, men på Andkærgaard bagefter. Der blev pakket gaver ud i haven i dejligt vejr. Både Laura/Bibbe og Lauritz er lykkelige. 
 Marie Larsen er på besøg, og hun broderer hele dagen.
 Dan Warberg har også været omkring Lindøgård.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/8032</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 XXX
 modt. 15’ Aug. 1950.
 et festligt Brev.
 besv. 23’ Aug. August 1950.
 (om min Bog og Frits’ Besøg.)
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St.
 22-7-2000.
@@ -7829,60 +8355,60 @@
 Jeg fik sendt Bud efter Dr. Agner, da jeg efterhaanden blev lidt nysgerrig efter at vide, hvoraf den standhaftige Feber kom. Det viste sig at være Betændelse i Næsen, deraf de hæftige Smerter hen over Næsen i Begyndelsen af Forkølelsen Nu drypper Marie mig 4 Gg. om Dagen og Feberen er ovre. Jeg tror nu at min Afmagtstilstand kommer fra Maven, der har tet sig kedeligt hele Tiden og har den lille private Mening, at det er en Streg af Para-Dysenteri, som jeg havde for en halv Snes Aar siden og derfor nok ved, hvordan en saadan tager paa Befindenet. Jeg holder Diæt og spiser meget lidt. 
 Nej, der var saamænd ikke noget letsindigt i Barnedaaben; Agr. og jeg kørte først derhen Kl 12, de andre som skulde fungere i Kirken blev hentet af Lauritz tidlig paa Morgenstunden, da Gudstjenesten var Kl 8 ½ (!) Det var gaaet saa godt, Bibbe bar, Grete stod hos, Lauritz og Manse stod Faddere. Jeg morede mig over din lille spøgefulde Bemærkning over, at jeg event. skulde ”bære”, især da jeg saa maatte tænke mig, at jeg i saa Fald maatte have Drengen i en Rygsæk, da jeg jo maa have mine Arme til at bruge Stokkene. Menigheden vilde nok have kigget! Det blev en saa henrivende Dag, kun os 6 [”6” indsat over linjen] som Gæster, altsaa 9 til Bords baade Frokost og Middag 
 II 3. Slags Vin, som jeg nød. Jeg huskede, da jeg havde Para-Dysenteri var jeg vild
 efter Vin, og det har jeg ogsaa været i denne Sygdom.
 ganske dejlig Mad, alt saa nydeligt. Jo saa ovenud festligt, og Bibbe saa straalende glad, hvor er hun lykkelig over sin Dreng, jeg synes aldrig jeg har set saa stor en Lykke over et Barn. Du kan tro, at den Dreng vil forandre l [”I” overstreget] meget i alle Forhold paa Andkærgaard; for ogsaa Lau. er lykkelig over ham. Der var et Væld af Gaver; da vi kom Kl 12 var de alle – også Troels - i Haven i det herlige Solskin, der laa Gaverne uoppakkede paa Havebordet. Dejlige Blomsterbuketter, forskelligt til Drengen og saa alle Bibbes Gaver. Troels fik smaa Las-Træsnit baade af Manse og Tinges. Jeg gav ham de to Par Kopper X [”X” indsat over linjen], som Far og Mor fik til deres Sølvbr. af Johanne Oppermann. med L.W. og A.W. og Datoer med forgyldte Bogstaver paa Underkopperne. Kan du huske dem? De kan jo ligesaa godt gaa til den Gren af Familien. Bibbe fik af mig [”af mig” indsat over linjen] 10 Servietter (nu har hun 18) og 20 Kr. til Hjælp til en Visittaske; ogsaa Penge fra Marie og Uglen dertil, hun havde nu faaet en af Lauritz (henrivende) men det vidste vi jo ikke, saa maa hun bruge Pengene til andet.
 [Skrevet langs sidens venstre kant:] 
 X Mon et Barn nogensinde før har faaet Kopper til sin Daab. 
 Om Eftermid. kom Helga og Brita og fotograferede os; Bibbe m. Troels og Grete hos, og dernæst os alle. Ja, du kan ikke tænke dig, hvor det var en skøn Dag, og tænk i denne Sommer at faa et saa pragtfuldt Vejr. Det var lykkeligt at opleve den Dag. Vi var alle sammen saa glade. Troels var bedaarende, han trives og blomstrer, saa det er en Lyst.
 Jeg maa fortælle dig lidt om mit Doktorbesøg. Da han var færdig med mig, skulde have Te og blev budt ind i Stuen. Næ, sagde han, vi maa da sidde hos Dem, ellers skal vi sidde og raabe til Dem, der staar jo et Bord og saa begyndt han at rydde af mit lille Vaskebord, anbragte alle Smaatingene i Vinduerne, de store ting paa Gulvet, flyttede Bordet (der heldigvis var belagt med et rent og fint Pyntehaandklæde) hen til min Seng og saa havde han, Rie og jeg et Par fornøjelige Timer med Passiar og Røg. Han er forfærdelig sød den lille Doktor.
 Jeg skal hilse dig fra Rie. Hun sidder og syr hele Dagen, et mægtigt Korsstingsbroderi en Bordløber, som Manse er saa begejstret for og som han vist ogsaa skal have til Jul
 III
 det bliver vidunderlig smukt, Marie har jo en udmærket og en sikker Smag til at sætte Farverne sammen, hun er jo ikke for ingenting af Las-familien. Kun indvender jeg, at hun er for flittig tænk, hun kan sy ustandselig fra Morg. til Aft. nej langt ud paa Aftenen og faar eft. min Mening alt for lidt ud af sin Ferie, er for lidt i Luften, gaar ikke en ordentlig Tur hver Dag.
 Samme Dag, som jeg fik dit Brev, fik jeg 2 andre fra Hais, den gode trofaste Hais, som sendte mig er Udklip, der berømmede Grete Gyldens Klaverkoncert i Tivoli. Hais havde været der med Birgit.
 Og saa fra lille Dan Warberg, som takkede for sit lille Besøg her: han cyclede efter Ferien – 30te Juli tror jeg – fra Brædstrup til Kbhvn. og havde saa ringet og bedt om han måtte overnatte her, hvad han jo heller end gerne maatte. Marie var her jo, men saa foreslog Ruth, at hun laa oppe hos sin Søster i Munkebo, og saa laa Dan i hendes Værelse – nok saa snildt. Han er ubeskrivelig sød og vi havde saadan et godt lille Samvær med ham.
 Ja, du har Ret i dine Betragtninger over Navnene. Troels Lauritz Petersen har en udmærket Klang, hvorimod Warb. Navnet ikke rigtig passer, men Bibbe er nu saa glad ved det Navn, hun har altid kaldt sig det, især paa Sygehusene kan de ikke have alle de 
 -sen Navne. - - En Ting til fra dit Brev: Nej, jeg vil sandelig holde paa Ordet: Aand og ikke Kraft, for med Ordet Kraft tænker man absolut paa noget fysisk. (Ole Bjørn Kraft) f. Eks. hvor mange Heste-Kraft o.s.v. jeg synes, det er en rigtig daarlig Erstatning de der har lavet for det smukke Ord: Aand.
 Dejligt at høre at Axel har det godt.
 Bankede du? Hils ham saa meget.
 Nu fik jeg min Salighed da griflet et rigtigt Brev sammen, godt gjort! Men jeg tror nu ogsaa, jeg begynder at mærke lidt tilbagevendende ”Kraft”, - som altsaa for Fremtiden har to Betydninger. 
 Saa Farvel lille Dis, kærlig Hilsen fra din Junge.</t>
   </si>
   <si>
     <t>1950-08-28</t>
   </si>
   <si>
-    <t>Nelly -
-Joy Deason
+    <t>Joy Deason
 Ina  Goldschmidt
-Matilde Jungstedt
+Matilda Jungstedt
 Andreas Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Holger  Møller Hjorth
 Ellen  Sawyer
+Nelly Tailor
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Per, Ole og Dessau var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB 0664</t>
   </si>
   <si>
     <t>Else og Andreas/Puf har fået en lille dreng. Efter to dage blev han syg og indlagt og døde. 
 Johanne Larsen har fået konstateret, at hun har næsebetændelse. Hun syr lyseduge og servietter.
 Det er morsomt med Astrids forfatterskab. 
 Kornhøsten er overstået. Martin/Manse har forsøgt sig med nye afgrøder. Dagen før ankom to englændere, som Martin kender fra sin tid i England. Johanne og Adolf har dårligt råd til at have dem på besøg, men de er nødt til at gengælde deres gæstfrihed.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/rqX8</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Warberg Müller
 Bakkevej 12
 Haveskov St
 [Skrevet af ukendt:]
@@ -7893,66 +8419,66 @@
 [På kuvertens bagside:]
 Lindøgaard Dræby St.
 [I brevet:]
 Lindøgaard Mand. 28-8-1950
 Kære lille Dis!
 Tak for dit gode Brev! Jeg fik det i Fredags, og det kom saa uhyre tilpas som en Opmuntring i den store Sorg, vi lige var bleven ramt af. Jeg har paa Fornemmelsen, at jeg aldrig har faaet dig fortalt, at Else (Puf) ventede sig en lille; de havde hele Tiden sagt d. 20/8, og en dejlig lille Dreng kom d. 23_de_ ved 3 Tiden om Natten; det var gaaet saa uhyre let for Else, og det hele kun varet et Par Timer. Else havde glædet sig saadan til det lille Barn, og som du kan tænke dig var Lykken stor. Marie, Bibbe og Elle, som naaede at faa ham at se, har sagt, at det var saadan en ualmindelig dejlig Dreng, og han laa og sov saa trygt og saa saa sund ud, men Natten til Fredag blev han syg, Doktoren fik ham paa Sygehuset i Odense, hvor han døde om Morgenen. Det var et forfærdeligt Slag, det gjorde os saa bitterlig ondt for Else, men alligevel var det jo godt, at Drengen ikke var bleven større end de to Døgn. Bibbe var saa ude af sig selv af Sorg – hun havde været der om Torsdagen med Marie, som skulde rejse Dagen efter og derfor fik Lov at komme ind til hende og set det hele saa lykkeligt Else laa og straalede, et Blomsterflor var der det hele saa smukt og godt – og saa det hele vendt til Sorg og Smerte. 
 Jeg ved ikke rigtig om jeg i mit sidste Brev fortalte om mit Doktorbesøg, hvor det blev konstateret, at det var Næse-Betændelse – er det dog ikke kunstigt, som jeg altid hitter paa mærkelige Sygdomme. Marie dryppede saa min Næse, og saa maa det vel være gået over, jeg kunde ellers ikke mærke noget, det var kun den stadige Feber, der fik mig til at faa fat i Doktoren. Der gik 3 Uger ialt ["ialt indsat over linjen], hvor jeg var til ingen Ting, hvilket vil sige, at jeg ikke bestilte Haands Gavn. Men nu er det jo et overvundet Stadium, og mit Knæ bedres ogsaa helt godt, men Doktoren mener nu ikke, jeg skal gaa paa det ud over, hvad der er nødvendigt. - - Nu har jeg syet 17 Servietter til M. alle forskellige, men hvis det ikke haster med Holgers, vil jeg først sy den Lysedug til min gamle Veninde Nelly i Amerika, Putte skal have den med, naar hun rejser hjem.
 Jeg synes, det er saa forfærdeligt morsomt med dit nye Forfatterskab, du kan vist sagtens skrive noget, der er bedre end, hvad der foreligger, dog maa jeg siger ["r" sidst i ordet overstreget], at jeg ikke kender stort til dem – Drengebøger med spændende Æventyr morer mig at læse (jeg har fortæret Masser af Pers og Oles Bøger) men Ungpigebøger er jeg altid gaaet udenom i en stor Bue. Dine bliver nok med lidt Humør i. Det var morsomt at høre om dit Sjumse-Besøg pg den lille Solstraalefortælling om Dessau. 
 Du spørger om Høsten – ja Kornhøsten var til Ende, før vi fik Regn, vi havde ikke saa meget med Korn i Aar; Korn er det som paa disse magre Jorde daarligst taaler Tørke (hvad vi jo altid plages af netop paa den Tid, hvor det gerne skulde regne) derfor er Manse slaaet ind paa saa meget andet. Han har i Aar haft: Tidlige Kartofler, grøn Lucerne til Fabrikker, modne Ærter, Lupiner, Sennep, Kaalfrø, Rajgræsfrø, Sukkerroer. Ærter og Lupiner er høstet, men ude endnu, Sennep skal de høste i Eftermiddag, saa selv om det vi tidligere forstod ved ”Høsten” er ovre, har de meget Arbejde endnu. Det hele har været under Middel, Kornet naaede kun 10-12 Fold, og det er jo meget sløjt. Alle Landbrugets Udgifter er saa høje saa f. Eks. de store Kornpriser ikke forslaar. Desværre har vi en dyr Tid for os: i Gaar ankom de to Englændere, som jeg vist maa have skrevet om. Joy Deason og hendes ”friend”. Manse hentede dem i Odense og maatte tage Bil hjem, da der ingen Forbindelse var, og saa maa man jo leve anderledes, end vi plejer, tænk bare paa alt det Franskbrød; vi bruger jo Gas og har aldrig Ild paa Komfuret, bager ikke selv. Hun er 21 Aar, Manse siger at hun er i Udvikling som en 14 Aars. Vi har alle været meget nedbøjede over at skulde have det Besøg, men Manse kunde ikke sige nej; han har tidligere inviteret hendes Forældre, som var saa mageløse mod M. da han for 13-14 Aar siden boede hos dem; men de er saamænd meget søde; nu skal vi se, om jeg kan formaa dem til at tale saa højt og tydeligt, at jeg kan forstaa dem. Marie lærte det ikke i de 4 Uger, hun var her, hun mumlede den sidste Dag som den første – og altid fik hun et Hva’be’har? - - Vil du nøjes med dette sløje Brev – jeg tror ikke, jeg endnu har faaet Humøret efter Sorgen over Puf og Else. - - Elle ser jeg aldrig, hendes Hud er dog bedre nu, gid hun igen kunde blive til at cycle. Lille er stadig hos hende, venter sig i Oktober. 
 [Skrevet på hovedet på s4:]
 Nede paa Lindø har de det godt. Grete er altid elskelig imod mig, kommer ofte op med dejlige Blomster, som de har i lange Baner, og Ungernes Besøgen os, kan jeg ikke klage paa; de savner Rie,
 [Skrevet langs venstre kant på s4:]
 som var meget for dem, hun er jo Børneven, saa det kan forslaa.
 Tusinde Hilsner til Jer begge fra din Junge.</t>
   </si>
   <si>
     <t>1950-09-12</t>
   </si>
   <si>
     <t>Joy Deason
 Jesper Hansen
 Grethe Jungstedt
 Adolph Larsen
 Andreas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Pernille Marryat
 Ib Marryat Johansen
 Ruth -, pige i huset hos Johanne Larsen
 Ellen  Sawyer
 Janna Schou
 Fritz Warberg
 Karen Warberg
 Marie Warberg
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen
 Erik Warberg Larsen, søn af Erik og Grethe
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem H &amp;amp; S var.
 "Englænderne" var Joy Deason og hendes ven, Peter. Martin/Manse Warberg Larsen lærte dem at kende, da han opholdt sig i England for at lære om landbrugsvæsen. 
 Fjællebro er en gammel hovedgård, der ligger i Herringe Sogn, Ringe Kommune. Fjællebro Gods ejes siden 2016 af Fjellebro Gods A/S (Wikipedia jan. 2024).
 Ørbæklunde er grundlagt ca. år 1500 under navnet Lundsgaard. Det var derefter en befæstet borg, betegnet Ørbæklundsgaard fra 1502 og kendt under sit nuværende navn Ørbæklunde fra omkring 1528. Gården ligger i Ørbæk Sogn, Nyborg Kommune. (Wikipedia jan. 2024). 
 Lykkesholm er en gammel hovedgård, som nævnes første gang i 1329 og kaldt Magelund, men benævnt Lykkesholm fra 1380. Gården ligger cirka 3 km sydvest for den fynske by Ørbæk og ca. 21 km sydøst for Odense. (Wikipedia jan. 2024).
 Glorup er en herregård i Svindinge Sogn på Sydøstfyn. (Wikipedia jan. 2024)
 Rygård er en herregård i Langå Sogn på Sydøstfyn. Den er i sameje med Glorup (Wikipedia jan. 2024). 
 Det vides ikke, hvad Fritz Warbergs svigermor hed. Ruths søster kendes heller ikke. 
 "Øjeblikket" var formodentlig et tidsskrift.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0581</t>
   </si>
   <si>
     <t>Det er slemt med børnelammelsen.
 Frygteligt, at Andreas/Puf og Else Larsen mistede deres nyfødte. Else sagde, at det var godt, at det ikke var Laura/Bibbe Warberg Petersens dreng, der døde.
 Andreas/Puf har kørt tur med de englændere, der er på besøg på Lindøgaard. De to er uinteresserede i det meste, og Joy er desuden uopdragen.
 Laura/Bibbe har også kørt tur med en flok.
 Peter Larsen og Jesper Hansen har været på besøg og kørt ture med folk. Peter kørte Joy og Peter på banegården, og det var rart at slippe af med dem.
 Regnen ødelægger høsten.
 Fritz Warberg har været på Fyn. Han fik besked om ikke at opholde sig for længe hos Elle(n) Sawyer.
 Johanne/Junge syr servietter og bordløbere.</t>
   </si>
@@ -7996,51 +8522,51 @@
 [Skrevet på hovedet øverst s. 2:]
 Hvad siger dog Ib og Janna til de 47,000 Meningsfæller, der har sagt fra? Folk begynder at forstaa, hvad Kom. egentlig er. – Det er pudsigt, at du som altid har hadet Politik nu skriver, - Politik, for hvad er dine Pipifaks andet? Har du tænkt paa det? 
 [Skrevet langs venstre kant s. 2:]
 Saa kun til Slut de kærligste Hilsner til Jer begge fra din Junge
 [Skrevet på hovedet øverst s. 1:]
 Hvis han vælger Kransen med Navnetrækket hvad Bogstaver skal der saa staa?
 N.B. Su. u.
 [Skrevet på tværs s. 6:]
 modt. 15’ Sept. 1950 
 Besvaret 16’ Sept.
 Skrevet til J.C. Pedersen, Aarhus
 19’ Sept. 1950</t>
   </si>
   <si>
     <t>1951-01-08</t>
   </si>
   <si>
     <t>- Agner
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Alfred Fly
 Jesper Hansen
 Adolph Larsen
 Andreas Larsen
 Johan Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Lauritz Pedersen
 Meta -, pige i huset hos Johanne C. Larsen
 Ellen  Sawyer
 Ane Talbot
 Fritz Warberg
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Astrid Warbergs mand, Axel Müller, fyldte 70 i 1951.
 Det vides ikke, hvem Lille Marie og Dürkop var. 
 Fremtiden: tidsskrift for international orientering. Udgivet af Udenrigspolitiske selskab.
 Øjeblikket: tidsskrift om kunst - og det kunst handler om. Udgivet af Foreningen Øjeblikket. 
 Det vides ikke, hvad der menes med "Th's Vald."</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0569</t>
   </si>
   <si>
     <t>Johanne/Junge spørger, om Astrid selv skal lave mad den 15., og om hun skal sende konfekt eller vin som gave? Hu takker for, at Astrid har vist interesse for Laura/Bibbes bihulebetændelse. Laura er godt hjulpet af ny medicin. En overgang frytede Johanne, at Laura var sindssyg. 
 Johanne har ikke pige i huset, men Adolph/Agraren og Martin/Manse har passet hende, da hun var syg, og de laver husarbejde om vinteren. Ruth kommer mulivis igen. Grete hjælper også af og til med vask. 
 Martin/Manse er på ferie blandt andet på Båxhult. Ellen/Elle Sawyer er kommet hjem.
 Else Larsen er overanstrengt og ulykkelig over at have mistet den nyfødte dreng. En indlæggelse er på tale. 
@@ -8252,59 +8778,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/y1Lg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IKO1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cQkh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KITS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yEEe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dDEX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d1jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AWGP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DCwL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RUmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NAP2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3pnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Or10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBEg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DuLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BYMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1s50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Hvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xoEv8DH4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U97nCp7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/L4o5w43Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OJcBdZEP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/akE715Ei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Q4C5h7Kk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GiJOu0Cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ffrH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rc8Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6kUb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EJLN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rHUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wRFlJE6O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nrPT3ZVT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aBsVe7OZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lymun1vs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cYLt9V6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3Z5o835V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CVNAu5Bk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qvTz6ZyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/14rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1PD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b8wj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/deAq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4gyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AthZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ihaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PNXE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wDJV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pLM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IL3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opQe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/baF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F6m1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9pbL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8A4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dfkr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i36C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lul7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P6rt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GNMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LDJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vL8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n1Xs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b0dL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RIgZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3dkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p2AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkUx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkuE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l7zx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cmc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mgB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fo20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0jIO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nXVy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nlNE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LwFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J1od" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzdS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kww0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JSMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i0jC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ws90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rLbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wjod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hx17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qXs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cB31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZKsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rqX8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xyB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3tu3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OauH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/y1Lg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IKO1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cQkh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KITS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yEEe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dDEX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d1jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AWGP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DCwL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RUmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NAP2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3pnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Or10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBEg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DuLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BYMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1s50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Hvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xoEv8DH4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U97nCp7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/L4o5w43Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OJcBdZEP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/akE715Ei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Q4C5h7Kk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GiJOu0Cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ffrH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rc8Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6kUb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EJLN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rHUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wRFlJE6O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nrPT3ZVT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aBsVe7OZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lymun1vs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cYLt9V6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3Z5o835V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CVNAu5Bk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qvTz6ZyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/14rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1PD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b8wj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/deAq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4gyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AthZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ihaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PNXE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wDJV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pLM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IL3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opQe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/baF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F6m1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DtZy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9pbL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8A4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dfkr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i36C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lul7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P6rt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1nCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gNWA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GNMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7TBX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bz0K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ajcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HV02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LDJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vL8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n1Xs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b0dL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RIgZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3dkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p2AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkUx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkuE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l7zx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cmc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mgB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fo20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0jIO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nXVy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nlNE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LwFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J1od" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzdS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kww0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JSMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i0jC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ws90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rLbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wjod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hx17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qXs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cB31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZKsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hO9R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rqX8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xyB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3tu3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OauH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M150"/>
+  <dimension ref="A1:M159"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -11994,277 +12520,277 @@
       </c>
       <c r="I82" s="5" t="s">
         <v>553</v>
       </c>
       <c r="J82" s="5" t="s">
         <v>373</v>
       </c>
       <c r="K82" s="5" t="s">
         <v>554</v>
       </c>
       <c r="L82" s="6" t="s">
         <v>555</v>
       </c>
       <c r="M82" s="5" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
         <v>557</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>558</v>
+        <v>189</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>225</v>
       </c>
       <c r="E83" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="F83" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="G83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H83" s="5" t="s">
+        <v>558</v>
+      </c>
+      <c r="I83" s="5" t="s">
         <v>559</v>
       </c>
-      <c r="F83" s="5" t="s">
+      <c r="J83" s="5" t="s">
         <v>560</v>
       </c>
-      <c r="G83" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H83" s="5" t="s">
+      <c r="K83" s="5" t="s">
         <v>561</v>
       </c>
-      <c r="I83" s="5" t="s">
+      <c r="L83" s="6" t="s">
         <v>562</v>
       </c>
-      <c r="J83" s="5" t="s">
+      <c r="M83" s="5" t="s">
         <v>563</v>
-      </c>
-[...7 lines deleted...]
-        <v>566</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>378</v>
+        <v>565</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>370</v>
+        <v>225</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>566</v>
+      </c>
+      <c r="F84" s="5" t="s">
+        <v>567</v>
       </c>
       <c r="G84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H84" s="5" t="s">
         <v>568</v>
       </c>
-      <c r="I84" s="5"/>
+      <c r="I84" s="5" t="s">
+        <v>569</v>
+      </c>
       <c r="J84" s="5" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="K84" s="5" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="L84" s="6" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="M84" s="5" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>16</v>
+        <v>378</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>370</v>
       </c>
       <c r="E85" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H85" s="5" t="s">
-        <v>574</v>
-[...1 lines deleted...]
-      <c r="I85" s="5" t="s">
         <v>575</v>
       </c>
+      <c r="I85" s="5"/>
       <c r="J85" s="5" t="s">
-        <v>373</v>
+        <v>576</v>
       </c>
       <c r="K85" s="5" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="L85" s="6" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="M85" s="5" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>225</v>
+        <v>16</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>189</v>
+        <v>370</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>17</v>
+      </c>
+      <c r="F86" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H86" s="5" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="I86" s="5" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="J86" s="5" t="s">
-        <v>582</v>
+        <v>373</v>
       </c>
       <c r="K86" s="5" t="s">
         <v>583</v>
       </c>
       <c r="L86" s="6" t="s">
         <v>584</v>
       </c>
       <c r="M86" s="5" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
         <v>586</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C87" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="D87" s="5" t="s">
         <v>189</v>
       </c>
-      <c r="D87" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E87" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="F87" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="G87" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H87" s="5" t="s">
         <v>587</v>
       </c>
-      <c r="F87" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H87" s="5" t="s">
+      <c r="I87" s="5" t="s">
         <v>588</v>
       </c>
-      <c r="I87" s="5" t="s">
+      <c r="J87" s="5" t="s">
         <v>589</v>
       </c>
-      <c r="J87" s="5" t="s">
+      <c r="K87" s="5" t="s">
         <v>590</v>
       </c>
-      <c r="K87" s="5" t="s">
+      <c r="L87" s="6" t="s">
         <v>591</v>
       </c>
-      <c r="L87" s="6" t="s">
+      <c r="M87" s="5" t="s">
         <v>592</v>
-      </c>
-[...1 lines deleted...]
-        <v>593</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="D88" s="5" t="s">
         <v>225</v>
       </c>
-      <c r="D88" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E88" s="5" t="s">
-        <v>355</v>
+        <v>594</v>
       </c>
       <c r="F88" s="5" t="s">
-        <v>537</v>
+        <v>510</v>
       </c>
       <c r="G88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H88" s="5" t="s">
         <v>595</v>
       </c>
       <c r="I88" s="5" t="s">
         <v>596</v>
       </c>
       <c r="J88" s="5" t="s">
         <v>597</v>
       </c>
       <c r="K88" s="5" t="s">
         <v>598</v>
       </c>
       <c r="L88" s="6" t="s">
         <v>599</v>
       </c>
       <c r="M88" s="5" t="s">
         <v>600</v>
       </c>
     </row>
@@ -12303,144 +12829,142 @@
       </c>
       <c r="K89" s="5" t="s">
         <v>605</v>
       </c>
       <c r="L89" s="6" t="s">
         <v>606</v>
       </c>
       <c r="M89" s="5" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
         <v>608</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E90" s="5" t="s">
-        <v>486</v>
-[...4 lines deleted...]
-        </is>
+        <v>355</v>
+      </c>
+      <c r="F90" s="5" t="s">
+        <v>537</v>
       </c>
       <c r="G90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H90" s="5" t="s">
         <v>609</v>
       </c>
       <c r="I90" s="5" t="s">
         <v>610</v>
       </c>
       <c r="J90" s="5" t="s">
         <v>611</v>
       </c>
       <c r="K90" s="5" t="s">
         <v>612</v>
       </c>
       <c r="L90" s="6" t="s">
         <v>613</v>
       </c>
       <c r="M90" s="5" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
         <v>615</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="D91" s="5" t="s">
         <v>189</v>
       </c>
-      <c r="D91" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E91" s="5" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-        <v>355</v>
+        <v>486</v>
+      </c>
+      <c r="F91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H91" s="5" t="s">
         <v>616</v>
       </c>
       <c r="I91" s="5" t="s">
         <v>617</v>
       </c>
       <c r="J91" s="5" t="s">
         <v>618</v>
       </c>
       <c r="K91" s="5" t="s">
         <v>619</v>
       </c>
       <c r="L91" s="6" t="s">
         <v>620</v>
       </c>
       <c r="M91" s="5" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
         <v>622</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="D92" s="5" t="s">
         <v>225</v>
       </c>
-      <c r="D92" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E92" s="5" t="s">
-        <v>486</v>
-[...4 lines deleted...]
-        </is>
+        <v>346</v>
+      </c>
+      <c r="F92" s="5" t="s">
+        <v>355</v>
       </c>
       <c r="G92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H92" s="5" t="s">
         <v>623</v>
       </c>
       <c r="I92" s="5" t="s">
         <v>624</v>
       </c>
       <c r="J92" s="5" t="s">
         <v>625</v>
       </c>
       <c r="K92" s="5" t="s">
         <v>626</v>
       </c>
       <c r="L92" s="6" t="s">
         <v>627</v>
       </c>
       <c r="M92" s="5" t="s">
         <v>628</v>
       </c>
     </row>
@@ -12473,768 +12997,776 @@
       </c>
       <c r="I93" s="5" t="s">
         <v>631</v>
       </c>
       <c r="J93" s="5" t="s">
         <v>632</v>
       </c>
       <c r="K93" s="5" t="s">
         <v>633</v>
       </c>
       <c r="L93" s="6" t="s">
         <v>634</v>
       </c>
       <c r="M93" s="5" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
         <v>636</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>558</v>
+        <v>225</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>225</v>
-[...6 lines deleted...]
-      <c r="F94" s="5" t="s">
+        <v>461</v>
+      </c>
+      <c r="E94" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="F94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H94" s="5" t="s">
         <v>637</v>
       </c>
-      <c r="G94" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H94" s="5" t="s">
+      <c r="I94" s="5" t="s">
         <v>638</v>
       </c>
-      <c r="I94" s="5" t="s">
+      <c r="J94" s="5" t="s">
         <v>639</v>
       </c>
-      <c r="J94" s="5" t="s">
+      <c r="K94" s="5" t="s">
         <v>640</v>
       </c>
-      <c r="K94" s="5" t="s">
+      <c r="L94" s="6" t="s">
         <v>641</v>
       </c>
-      <c r="L94" s="6" t="s">
+      <c r="M94" s="5" t="s">
         <v>642</v>
-      </c>
-[...1 lines deleted...]
-        <v>643</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>402</v>
+        <v>225</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>370</v>
+        <v>189</v>
       </c>
       <c r="E95" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>355</v>
+      </c>
+      <c r="F95" s="5" t="s">
+        <v>537</v>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H95" s="5" t="s">
+        <v>644</v>
+      </c>
+      <c r="I95" s="5" t="s">
         <v>645</v>
       </c>
-      <c r="I95" s="5" t="s">
+      <c r="J95" s="5" t="s">
         <v>646</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
       <c r="K95" s="5" t="s">
         <v>647</v>
       </c>
       <c r="L95" s="6" t="s">
         <v>648</v>
       </c>
       <c r="M95" s="5" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
         <v>650</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>558</v>
+        <v>565</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>225</v>
       </c>
-      <c r="E96" s="5" t="s">
+      <c r="E96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F96" s="5" t="s">
         <v>651</v>
-      </c>
-[...1 lines deleted...]
-        <v>453</v>
       </c>
       <c r="G96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H96" s="5" t="s">
         <v>652</v>
       </c>
       <c r="I96" s="5" t="s">
         <v>653</v>
       </c>
       <c r="J96" s="5" t="s">
         <v>654</v>
       </c>
-      <c r="K96" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K96" s="5" t="s">
+        <v>655</v>
       </c>
       <c r="L96" s="6" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="M96" s="5" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>225</v>
+        <v>402</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>189</v>
+        <v>370</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>17</v>
+      </c>
+      <c r="F97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H97" s="5" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="I97" s="5" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="J97" s="5" t="s">
-        <v>660</v>
+        <v>382</v>
       </c>
       <c r="K97" s="5" t="s">
         <v>661</v>
       </c>
       <c r="L97" s="6" t="s">
         <v>662</v>
       </c>
       <c r="M97" s="5" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
         <v>664</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="5" t="s">
+        <v>565</v>
+      </c>
+      <c r="D98" s="5" t="s">
         <v>225</v>
       </c>
-      <c r="D98" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E98" s="5" t="s">
-        <v>355</v>
+        <v>665</v>
       </c>
       <c r="F98" s="5" t="s">
-        <v>587</v>
+        <v>453</v>
       </c>
       <c r="G98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H98" s="5" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="I98" s="5" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="J98" s="5" t="s">
-        <v>667</v>
-[...1 lines deleted...]
-      <c r="K98" s="5" t="s">
         <v>668</v>
+      </c>
+      <c r="K98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L98" s="6" t="s">
         <v>669</v>
       </c>
       <c r="M98" s="5" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
         <v>671</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>16</v>
+        <v>225</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>370</v>
+        <v>189</v>
       </c>
       <c r="E99" s="5" t="s">
-        <v>17</v>
+        <v>486</v>
       </c>
       <c r="F99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H99" s="5" t="s">
         <v>672</v>
       </c>
-      <c r="I99" s="5"/>
+      <c r="I99" s="5" t="s">
+        <v>673</v>
+      </c>
       <c r="J99" s="5" t="s">
-        <v>373</v>
+        <v>674</v>
       </c>
       <c r="K99" s="5" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="L99" s="6" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="M99" s="5" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>402</v>
+        <v>225</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>209</v>
+        <v>189</v>
       </c>
       <c r="E100" s="5" t="s">
-        <v>486</v>
-[...4 lines deleted...]
-        </is>
+        <v>355</v>
+      </c>
+      <c r="F100" s="5" t="s">
+        <v>537</v>
       </c>
       <c r="G100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H100" s="5" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="I100" s="5" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="J100" s="5" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="K100" s="5" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="L100" s="6" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="M100" s="5" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>378</v>
+        <v>225</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>370</v>
+        <v>189</v>
       </c>
       <c r="E101" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>355</v>
+      </c>
+      <c r="F101" s="5" t="s">
+        <v>594</v>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H101" s="5" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="I101" s="5" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="J101" s="5" t="s">
-        <v>382</v>
+        <v>688</v>
       </c>
       <c r="K101" s="5" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="L101" s="6" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
       <c r="M101" s="5" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>690</v>
+        <v>225</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>209</v>
+        <v>189</v>
       </c>
       <c r="E102" s="5" t="s">
-        <v>17</v>
+        <v>486</v>
       </c>
       <c r="F102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H102" s="5" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="I102" s="5" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="J102" s="5" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="K102" s="5" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="L102" s="6" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="M102" s="5" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E103" s="5" t="s">
-        <v>355</v>
+        <v>495</v>
       </c>
       <c r="F103" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H103" s="5" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="I103" s="5" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="J103" s="5" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="K103" s="5" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="L103" s="6" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="M103" s="5" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C104" s="5" t="s">
-        <v>690</v>
+        <v>103</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>705</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>189</v>
+      </c>
+      <c r="E104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H104" s="5" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="I104" s="5" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="J104" s="5" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="K104" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="L104" s="6" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="M104" s="5" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>690</v>
+        <v>225</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>705</v>
+        <v>461</v>
       </c>
       <c r="E105" s="5" t="s">
-        <v>17</v>
+        <v>486</v>
       </c>
       <c r="F105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H105" s="5" t="s">
-        <v>713</v>
+      <c r="H105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I105" s="5" t="s">
         <v>714</v>
       </c>
       <c r="J105" s="5" t="s">
         <v>715</v>
       </c>
-      <c r="K105" s="5" t="s">
+      <c r="K105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L105" s="6" t="s">
         <v>716</v>
       </c>
-      <c r="L105" s="6" t="s">
+      <c r="M105" s="5" t="s">
         <v>717</v>
-      </c>
-[...1 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>461</v>
+        <v>189</v>
       </c>
       <c r="E106" s="5" t="s">
-        <v>486</v>
-[...4 lines deleted...]
-        </is>
+        <v>719</v>
+      </c>
+      <c r="F106" s="5" t="s">
+        <v>720</v>
       </c>
       <c r="G106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H106" s="5" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="I106" s="5" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="J106" s="5" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="K106" s="5" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="L106" s="6" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="M106" s="5" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>370</v>
       </c>
       <c r="E107" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H107" s="5" t="s">
-        <v>727</v>
-[...1 lines deleted...]
-      <c r="I107" s="5" t="s">
         <v>728</v>
       </c>
+      <c r="I107" s="5"/>
       <c r="J107" s="5" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="K107" s="5" t="s">
         <v>729</v>
       </c>
       <c r="L107" s="6" t="s">
         <v>730</v>
       </c>
       <c r="M107" s="5" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
         <v>732</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>225</v>
+        <v>402</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>189</v>
+        <v>209</v>
       </c>
       <c r="E108" s="5" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>486</v>
+      </c>
+      <c r="F108" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H108" s="5" t="s">
         <v>733</v>
       </c>
       <c r="I108" s="5" t="s">
         <v>734</v>
       </c>
       <c r="J108" s="5" t="s">
         <v>735</v>
       </c>
       <c r="K108" s="5" t="s">
         <v>736</v>
       </c>
       <c r="L108" s="6" t="s">
         <v>737</v>
       </c>
       <c r="M108" s="5" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
         <v>739</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>225</v>
+        <v>378</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>189</v>
+        <v>370</v>
       </c>
       <c r="E109" s="5" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>17</v>
+      </c>
+      <c r="F109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H109" s="5" t="s">
         <v>740</v>
       </c>
       <c r="I109" s="5" t="s">
         <v>741</v>
       </c>
       <c r="J109" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="K109" s="5" t="s">
         <v>742</v>
       </c>
-      <c r="K109" s="5" t="s">
+      <c r="L109" s="6" t="s">
         <v>743</v>
       </c>
-      <c r="L109" s="6" t="s">
+      <c r="M109" s="5" t="s">
         <v>744</v>
-      </c>
-[...1 lines deleted...]
-        <v>745</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>746</v>
+        <v>745</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>225</v>
+        <v>746</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>189</v>
+        <v>209</v>
       </c>
       <c r="E110" s="5" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>17</v>
+      </c>
+      <c r="F110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H110" s="5" t="s">
         <v>747</v>
       </c>
       <c r="I110" s="5" t="s">
         <v>748</v>
       </c>
       <c r="J110" s="5" t="s">
         <v>749</v>
       </c>
       <c r="K110" s="5" t="s">
         <v>750</v>
       </c>
       <c r="L110" s="6" t="s">
         <v>751</v>
       </c>
       <c r="M110" s="5" t="s">
         <v>752</v>
       </c>
     </row>
@@ -13243,225 +13775,235 @@
         <v>753</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D111" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E111" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F111" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H111" s="5" t="s">
         <v>754</v>
       </c>
-      <c r="I111" s="5"/>
+      <c r="I111" s="5" t="s">
+        <v>755</v>
+      </c>
       <c r="J111" s="5" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="K111" s="5" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="L111" s="6" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="M111" s="5" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>225</v>
+        <v>746</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>189</v>
+        <v>761</v>
       </c>
       <c r="E112" s="5" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>17</v>
+      </c>
+      <c r="F112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H112" s="5" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="I112" s="5" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="J112" s="5" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="K112" s="5" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="L112" s="6" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="M112" s="5" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>461</v>
+        <v>746</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>225</v>
+        <v>761</v>
       </c>
       <c r="E113" s="5" t="s">
-        <v>767</v>
-[...2 lines deleted...]
-        <v>510</v>
+        <v>17</v>
+      </c>
+      <c r="F113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H113" s="5" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="I113" s="5" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="J113" s="5" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="K113" s="5" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="L113" s="6" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="M113" s="5" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>189</v>
+        <v>461</v>
       </c>
       <c r="E114" s="5" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>486</v>
+      </c>
+      <c r="F114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H114" s="5" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="I114" s="5" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="J114" s="5" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="K114" s="5" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="L114" s="6" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="M114" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>225</v>
+        <v>378</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>189</v>
+        <v>370</v>
       </c>
       <c r="E115" s="5" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>17</v>
+      </c>
+      <c r="F115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H115" s="5" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="I115" s="5" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="J115" s="5" t="s">
-        <v>784</v>
+        <v>382</v>
       </c>
       <c r="K115" s="5" t="s">
         <v>785</v>
       </c>
       <c r="L115" s="6" t="s">
         <v>786</v>
       </c>
       <c r="M115" s="5" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
         <v>788</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E116" s="5" t="s">
@@ -13477,452 +14019,448 @@
       </c>
       <c r="H116" s="5" t="s">
         <v>789</v>
       </c>
       <c r="I116" s="5" t="s">
         <v>790</v>
       </c>
       <c r="J116" s="5" t="s">
         <v>791</v>
       </c>
       <c r="K116" s="5" t="s">
         <v>792</v>
       </c>
       <c r="L116" s="6" t="s">
         <v>793</v>
       </c>
       <c r="M116" s="5" t="s">
         <v>794</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
         <v>795</v>
       </c>
       <c r="B117" s="5" t="s">
-        <v>796</v>
+        <v>14</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D117" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E117" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F117" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H117" s="5" t="s">
+        <v>796</v>
+      </c>
+      <c r="I117" s="5" t="s">
         <v>797</v>
       </c>
-      <c r="I117" s="5" t="s">
+      <c r="J117" s="5" t="s">
         <v>798</v>
       </c>
-      <c r="J117" s="5" t="s">
+      <c r="K117" s="5" t="s">
         <v>799</v>
       </c>
-      <c r="K117" s="5" t="s">
+      <c r="L117" s="6" t="s">
         <v>800</v>
       </c>
-      <c r="L117" s="6" t="s">
+      <c r="M117" s="5" t="s">
         <v>801</v>
-      </c>
-[...1 lines deleted...]
-        <v>802</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="D118" s="5" t="s">
         <v>189</v>
       </c>
-      <c r="D118" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E118" s="5" t="s">
-        <v>346</v>
+        <v>355</v>
       </c>
       <c r="F118" s="5" t="s">
-        <v>453</v>
+        <v>537</v>
       </c>
       <c r="G118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H118" s="5" t="s">
+        <v>803</v>
+      </c>
+      <c r="I118" s="5" t="s">
         <v>804</v>
       </c>
-      <c r="I118" s="5" t="s">
+      <c r="J118" s="5" t="s">
         <v>805</v>
       </c>
-      <c r="J118" s="5" t="s">
+      <c r="K118" s="5" t="s">
         <v>806</v>
       </c>
-      <c r="K118" s="5" t="s">
+      <c r="L118" s="6" t="s">
         <v>807</v>
       </c>
-      <c r="L118" s="6" t="s">
+      <c r="M118" s="5" t="s">
         <v>808</v>
-      </c>
-[...1 lines deleted...]
-        <v>809</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
-        <v>810</v>
+        <v>809</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C119" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D119" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E119" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F119" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H119" s="5" t="s">
+        <v>810</v>
+      </c>
+      <c r="I119" s="5"/>
+      <c r="J119" s="5" t="s">
         <v>811</v>
       </c>
-      <c r="I119" s="5" t="s">
+      <c r="K119" s="5" t="s">
         <v>812</v>
       </c>
-      <c r="J119" s="5" t="s">
+      <c r="L119" s="6" t="s">
         <v>813</v>
       </c>
-      <c r="K119" s="5" t="s">
+      <c r="M119" s="5" t="s">
         <v>814</v>
-      </c>
-[...4 lines deleted...]
-        <v>816</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
-        <v>817</v>
+        <v>815</v>
       </c>
       <c r="B120" s="5" t="s">
-        <v>796</v>
+        <v>14</v>
       </c>
       <c r="C120" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E120" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F120" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H120" s="5" t="s">
+        <v>816</v>
+      </c>
+      <c r="I120" s="5" t="s">
+        <v>817</v>
+      </c>
+      <c r="J120" s="5" t="s">
         <v>818</v>
       </c>
-      <c r="I120" s="5" t="s">
+      <c r="K120" s="5" t="s">
         <v>819</v>
       </c>
-      <c r="J120" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K120" s="5" t="s">
+      <c r="L120" s="6" t="s">
         <v>820</v>
       </c>
-      <c r="L120" s="6" t="s">
+      <c r="M120" s="5" t="s">
         <v>821</v>
-      </c>
-[...1 lines deleted...]
-        <v>822</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
+        <v>822</v>
+      </c>
+      <c r="B121" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C121" s="5" t="s">
+        <v>461</v>
+      </c>
+      <c r="D121" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="E121" s="5" t="s">
         <v>823</v>
       </c>
-      <c r="B121" s="5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F121" s="5" t="s">
-        <v>537</v>
+        <v>510</v>
       </c>
       <c r="G121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H121" s="5" t="s">
         <v>824</v>
       </c>
       <c r="I121" s="5" t="s">
         <v>825</v>
       </c>
       <c r="J121" s="5" t="s">
         <v>826</v>
       </c>
       <c r="K121" s="5" t="s">
         <v>827</v>
       </c>
       <c r="L121" s="6" t="s">
         <v>828</v>
       </c>
       <c r="M121" s="5" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
         <v>830</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C122" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="D122" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="E122" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="F122" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="G122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H122" s="5" t="s">
         <v>831</v>
       </c>
-      <c r="D122" s="5" t="s">
+      <c r="I122" s="5" t="s">
         <v>832</v>
       </c>
-      <c r="E122" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H122" s="5" t="s">
+      <c r="J122" s="5" t="s">
         <v>833</v>
       </c>
-      <c r="I122" s="5" t="s">
+      <c r="K122" s="5" t="s">
         <v>834</v>
       </c>
-      <c r="J122" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K122" s="5" t="s">
+      <c r="L122" s="6" t="s">
         <v>835</v>
       </c>
-      <c r="L122" s="6" t="s">
+      <c r="M122" s="5" t="s">
         <v>836</v>
-      </c>
-[...1 lines deleted...]
-        <v>837</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
-        <v>838</v>
+        <v>837</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C123" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D123" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E123" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F123" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H123" s="5" t="s">
+        <v>838</v>
+      </c>
+      <c r="I123" s="5" t="s">
         <v>839</v>
       </c>
-      <c r="I123" s="5" t="s">
+      <c r="J123" s="5" t="s">
         <v>840</v>
       </c>
-      <c r="J123" s="5" t="s">
+      <c r="K123" s="5" t="s">
         <v>841</v>
       </c>
-      <c r="K123" s="5" t="s">
+      <c r="L123" s="6" t="s">
         <v>842</v>
       </c>
-      <c r="L123" s="6" t="s">
+      <c r="M123" s="5" t="s">
         <v>843</v>
-      </c>
-[...1 lines deleted...]
-        <v>844</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
-        <v>845</v>
+        <v>844</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C124" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E124" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F124" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H124" s="5" t="s">
+        <v>845</v>
+      </c>
+      <c r="I124" s="5" t="s">
         <v>846</v>
       </c>
-      <c r="I124" s="5" t="s">
+      <c r="J124" s="5" t="s">
         <v>847</v>
       </c>
-      <c r="J124" s="5" t="s">
+      <c r="K124" s="5" t="s">
         <v>848</v>
       </c>
-      <c r="K124" s="5" t="s">
+      <c r="L124" s="6" t="s">
         <v>849</v>
       </c>
-      <c r="L124" s="6" t="s">
+      <c r="M124" s="5" t="s">
         <v>850</v>
-      </c>
-[...1 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
+        <v>851</v>
+      </c>
+      <c r="B125" s="5" t="s">
         <v>852</v>
       </c>
-      <c r="B125" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C125" s="5" t="s">
-        <v>190</v>
+        <v>225</v>
       </c>
       <c r="D125" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E125" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F125" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H125" s="5" t="s">
         <v>853</v>
       </c>
       <c r="I125" s="5" t="s">
         <v>854</v>
       </c>
       <c r="J125" s="5" t="s">
         <v>855</v>
       </c>
       <c r="K125" s="5" t="s">
         <v>856</v>
       </c>
       <c r="L125" s="6" t="s">
         <v>857</v>
       </c>
       <c r="M125" s="5" t="s">
         <v>858</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
         <v>859</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C126" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="D126" s="5" t="s">
         <v>225</v>
       </c>
-      <c r="D126" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E126" s="5" t="s">
-        <v>355</v>
+        <v>346</v>
       </c>
       <c r="F126" s="5" t="s">
-        <v>537</v>
+        <v>453</v>
       </c>
       <c r="G126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H126" s="5" t="s">
         <v>860</v>
       </c>
       <c r="I126" s="5" t="s">
         <v>861</v>
       </c>
       <c r="J126" s="5" t="s">
         <v>862</v>
       </c>
       <c r="K126" s="5" t="s">
         <v>863</v>
       </c>
       <c r="L126" s="6" t="s">
         <v>864</v>
       </c>
       <c r="M126" s="5" t="s">
         <v>865</v>
       </c>
     </row>
@@ -13952,1040 +14490,1429 @@
       </c>
       <c r="H127" s="5" t="s">
         <v>867</v>
       </c>
       <c r="I127" s="5" t="s">
         <v>868</v>
       </c>
       <c r="J127" s="5" t="s">
         <v>869</v>
       </c>
       <c r="K127" s="5" t="s">
         <v>870</v>
       </c>
       <c r="L127" s="6" t="s">
         <v>871</v>
       </c>
       <c r="M127" s="5" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
         <v>873</v>
       </c>
       <c r="B128" s="5" t="s">
-        <v>14</v>
+        <v>852</v>
       </c>
       <c r="C128" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D128" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E128" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F128" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H128" s="5" t="s">
         <v>874</v>
       </c>
       <c r="I128" s="5" t="s">
         <v>875</v>
       </c>
       <c r="J128" s="5" t="s">
+        <v>855</v>
+      </c>
+      <c r="K128" s="5" t="s">
         <v>876</v>
       </c>
-      <c r="K128" s="5" t="s">
+      <c r="L128" s="6" t="s">
         <v>877</v>
       </c>
-      <c r="L128" s="6" t="s">
+      <c r="M128" s="5" t="s">
         <v>878</v>
-      </c>
-[...1 lines deleted...]
-        <v>879</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
       <c r="B129" s="5" t="s">
-        <v>14</v>
+        <v>852</v>
       </c>
       <c r="C129" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D129" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E129" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F129" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H129" s="5" t="s">
+        <v>880</v>
+      </c>
+      <c r="I129" s="5" t="s">
         <v>881</v>
       </c>
-      <c r="I129" s="5" t="s">
+      <c r="J129" s="5" t="s">
         <v>882</v>
       </c>
-      <c r="J129" s="5" t="s">
+      <c r="K129" s="5" t="s">
         <v>883</v>
       </c>
-      <c r="K129" s="5" t="s">
+      <c r="L129" s="6" t="s">
         <v>884</v>
       </c>
-      <c r="L129" s="6" t="s">
+      <c r="M129" s="5" t="s">
         <v>885</v>
-      </c>
-[...1 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
-        <v>887</v>
+        <v>886</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C130" s="5" t="s">
-        <v>402</v>
+        <v>887</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>379</v>
+        <v>888</v>
       </c>
       <c r="E130" s="5" t="s">
         <v>486</v>
       </c>
       <c r="F130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H130" s="5" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="I130" s="5" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="J130" s="5" t="s">
         <v>382</v>
       </c>
       <c r="K130" s="5" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="L130" s="6" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="M130" s="5" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C131" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D131" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E131" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F131" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H131" s="5" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="I131" s="5"/>
+        <v>895</v>
+      </c>
+      <c r="I131" s="5" t="s">
+        <v>896</v>
+      </c>
       <c r="J131" s="5" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="K131" s="5" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="L131" s="6" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
       <c r="M131" s="5" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C132" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D132" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E132" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F132" s="5" t="s">
-        <v>900</v>
+        <v>537</v>
       </c>
       <c r="G132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H132" s="5" t="s">
-        <v>901</v>
-[...1 lines deleted...]
-      <c r="I132" s="5"/>
+        <v>902</v>
+      </c>
+      <c r="I132" s="5" t="s">
+        <v>903</v>
+      </c>
       <c r="J132" s="5" t="s">
-        <v>895</v>
+        <v>904</v>
       </c>
       <c r="K132" s="5" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
       <c r="L132" s="6" t="s">
-        <v>903</v>
+        <v>906</v>
       </c>
       <c r="M132" s="5" t="s">
-        <v>904</v>
+        <v>907</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
       <c r="B133" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C133" s="5" t="s">
-        <v>225</v>
+        <v>190</v>
       </c>
       <c r="D133" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E133" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F133" s="5" t="s">
         <v>537</v>
       </c>
       <c r="G133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H133" s="5" t="s">
-        <v>906</v>
+        <v>909</v>
       </c>
       <c r="I133" s="5" t="s">
-        <v>907</v>
+        <v>910</v>
       </c>
       <c r="J133" s="5" t="s">
-        <v>826</v>
+        <v>911</v>
       </c>
       <c r="K133" s="5" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="L133" s="6" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
       <c r="M133" s="5" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C134" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D134" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E134" s="5" t="s">
-        <v>486</v>
+        <v>355</v>
       </c>
       <c r="F134" s="5" t="s">
-        <v>587</v>
+        <v>537</v>
       </c>
       <c r="G134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H134" s="5" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="I134" s="5" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="J134" s="5" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="K134" s="5" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
       <c r="L134" s="6" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="M134" s="5" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
       <c r="B135" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C135" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D135" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E135" s="5" t="s">
-        <v>486</v>
+        <v>355</v>
       </c>
       <c r="F135" s="5" t="s">
-        <v>587</v>
+        <v>537</v>
       </c>
       <c r="G135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H135" s="5" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="I135" s="5" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="J135" s="5" t="s">
-        <v>895</v>
+        <v>925</v>
       </c>
       <c r="K135" s="5" t="s">
-        <v>921</v>
+        <v>926</v>
       </c>
       <c r="L135" s="6" t="s">
-        <v>922</v>
+        <v>927</v>
       </c>
       <c r="M135" s="5" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C136" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D136" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E136" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F136" s="5" t="s">
-        <v>587</v>
+        <v>537</v>
       </c>
       <c r="G136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H136" s="5" t="s">
-        <v>925</v>
+        <v>930</v>
       </c>
       <c r="I136" s="5" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="J136" s="5" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
       <c r="K136" s="5" t="s">
-        <v>928</v>
+        <v>933</v>
       </c>
       <c r="L136" s="6" t="s">
-        <v>929</v>
+        <v>934</v>
       </c>
       <c r="M136" s="5" t="s">
-        <v>930</v>
+        <v>935</v>
       </c>
     </row>
     <row r="137">
-      <c r="A137" s="5" t="n">
-        <v>1949</v>
+      <c r="A137" s="5" t="s">
+        <v>936</v>
       </c>
       <c r="B137" s="5" t="s">
-        <v>931</v>
+        <v>14</v>
       </c>
       <c r="C137" s="5" t="s">
-        <v>932</v>
-[...14 lines deleted...]
-        </is>
+        <v>225</v>
+      </c>
+      <c r="D137" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="E137" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="F137" s="5" t="s">
+        <v>537</v>
       </c>
       <c r="G137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H137" s="5" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="I137" s="5" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="J137" s="5" t="s">
-        <v>279</v>
-[...4 lines deleted...]
-        </is>
+        <v>939</v>
+      </c>
+      <c r="K137" s="5" t="s">
+        <v>940</v>
       </c>
       <c r="L137" s="6" t="s">
-        <v>935</v>
+        <v>941</v>
       </c>
       <c r="M137" s="5" t="s">
-        <v>936</v>
+        <v>942</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
-        <v>937</v>
+        <v>943</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C138" s="5" t="s">
-        <v>189</v>
+        <v>402</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>225</v>
+        <v>379</v>
       </c>
       <c r="E138" s="5" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-        <v>355</v>
+        <v>486</v>
+      </c>
+      <c r="F138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H138" s="5" t="s">
-        <v>938</v>
+        <v>944</v>
       </c>
       <c r="I138" s="5" t="s">
-        <v>939</v>
+        <v>945</v>
       </c>
       <c r="J138" s="5" t="s">
-        <v>940</v>
+        <v>382</v>
       </c>
       <c r="K138" s="5" t="s">
-        <v>941</v>
+        <v>946</v>
       </c>
       <c r="L138" s="6" t="s">
-        <v>942</v>
+        <v>947</v>
       </c>
       <c r="M138" s="5" t="s">
-        <v>943</v>
+        <v>948</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
-        <v>944</v>
+        <v>949</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C139" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D139" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E139" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F139" s="5" t="s">
-        <v>900</v>
+        <v>537</v>
       </c>
       <c r="G139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H139" s="5" t="s">
-        <v>945</v>
-[...3 lines deleted...]
-      </c>
+        <v>950</v>
+      </c>
+      <c r="I139" s="5"/>
       <c r="J139" s="5" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="K139" s="5" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
       <c r="L139" s="6" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="M139" s="5" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C140" s="5" t="s">
-        <v>402</v>
+        <v>225</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>461</v>
+        <v>189</v>
       </c>
       <c r="E140" s="5" t="s">
-        <v>952</v>
+        <v>355</v>
       </c>
       <c r="F140" s="5" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
       <c r="G140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H140" s="5" t="s">
-        <v>954</v>
-[...3 lines deleted...]
-      </c>
+        <v>957</v>
+      </c>
+      <c r="I140" s="5"/>
       <c r="J140" s="5" t="s">
-        <v>956</v>
+        <v>951</v>
       </c>
       <c r="K140" s="5" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="L140" s="6" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="M140" s="5" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C141" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D141" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E141" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F141" s="5" t="s">
-        <v>900</v>
+        <v>537</v>
       </c>
       <c r="G141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H141" s="5" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="I141" s="5" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="J141" s="5" t="s">
-        <v>963</v>
+        <v>882</v>
       </c>
       <c r="K141" s="5" t="s">
         <v>964</v>
       </c>
       <c r="L141" s="6" t="s">
         <v>965</v>
       </c>
       <c r="M141" s="5" t="s">
         <v>966</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
         <v>967</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C142" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D142" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E142" s="5" t="s">
-        <v>510</v>
+        <v>486</v>
       </c>
       <c r="F142" s="5" t="s">
+        <v>594</v>
+      </c>
+      <c r="G142" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H142" s="5" t="s">
         <v>968</v>
       </c>
-      <c r="G142" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H142" s="5" t="s">
+      <c r="I142" s="5" t="s">
         <v>969</v>
       </c>
-      <c r="I142" s="5" t="s">
+      <c r="J142" s="5" t="s">
         <v>970</v>
       </c>
-      <c r="J142" s="5" t="s">
+      <c r="K142" s="5" t="s">
         <v>971</v>
       </c>
-      <c r="K142" s="5" t="s">
+      <c r="L142" s="6" t="s">
         <v>972</v>
       </c>
-      <c r="L142" s="6" t="s">
+      <c r="M142" s="5" t="s">
         <v>973</v>
-      </c>
-[...1 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C143" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D143" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E143" s="5" t="s">
-        <v>355</v>
+        <v>486</v>
       </c>
       <c r="F143" s="5" t="s">
-        <v>968</v>
+        <v>594</v>
       </c>
       <c r="G143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H143" s="5" t="s">
+        <v>975</v>
+      </c>
+      <c r="I143" s="5" t="s">
         <v>976</v>
       </c>
-      <c r="I143" s="5" t="s">
+      <c r="J143" s="5" t="s">
+        <v>951</v>
+      </c>
+      <c r="K143" s="5" t="s">
         <v>977</v>
       </c>
-      <c r="J143" s="5" t="s">
+      <c r="L143" s="6" t="s">
         <v>978</v>
       </c>
-      <c r="K143" s="5" t="s">
+      <c r="M143" s="5" t="s">
         <v>979</v>
-      </c>
-[...4 lines deleted...]
-        <v>981</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="5" t="s">
-        <v>982</v>
+        <v>980</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C144" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D144" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E144" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="F144" s="5" t="s">
+        <v>594</v>
+      </c>
+      <c r="G144" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H144" s="5" t="s">
+        <v>981</v>
+      </c>
+      <c r="I144" s="5" t="s">
+        <v>982</v>
+      </c>
+      <c r="J144" s="5" t="s">
         <v>983</v>
       </c>
-      <c r="F144" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H144" s="5" t="s">
+      <c r="K144" s="5" t="s">
         <v>984</v>
       </c>
-      <c r="I144" s="5" t="s">
+      <c r="L144" s="6" t="s">
         <v>985</v>
       </c>
-      <c r="J144" s="5" t="s">
+      <c r="M144" s="5" t="s">
         <v>986</v>
-      </c>
-[...7 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="145">
-      <c r="A145" s="5" t="s">
+      <c r="A145" s="5" t="n">
+        <v>1949</v>
+      </c>
+      <c r="B145" s="5" t="s">
+        <v>987</v>
+      </c>
+      <c r="C145" s="5" t="s">
+        <v>988</v>
+      </c>
+      <c r="D145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H145" s="5" t="s">
+        <v>989</v>
+      </c>
+      <c r="I145" s="5" t="s">
         <v>990</v>
       </c>
-      <c r="B145" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H145" s="5" t="s">
+      <c r="J145" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="K145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L145" s="6" t="s">
         <v>991</v>
       </c>
-      <c r="I145" s="5"/>
-      <c r="J145" s="5" t="s">
+      <c r="M145" s="5" t="s">
         <v>992</v>
-      </c>
-[...7 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C146" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="D146" s="5" t="s">
         <v>225</v>
       </c>
-      <c r="D146" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E146" s="5" t="s">
-        <v>486</v>
+        <v>346</v>
       </c>
       <c r="F146" s="5" t="s">
-        <v>537</v>
+        <v>355</v>
       </c>
       <c r="G146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H146" s="5" t="s">
+        <v>994</v>
+      </c>
+      <c r="I146" s="5" t="s">
+        <v>995</v>
+      </c>
+      <c r="J146" s="5" t="s">
+        <v>996</v>
+      </c>
+      <c r="K146" s="5" t="s">
         <v>997</v>
       </c>
-      <c r="I146" s="5" t="s">
+      <c r="L146" s="6" t="s">
         <v>998</v>
       </c>
-      <c r="J146" s="5" t="s">
+      <c r="M146" s="5" t="s">
         <v>999</v>
-      </c>
-[...7 lines deleted...]
-        <v>1002</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="B147" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C147" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D147" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E147" s="5" t="s">
         <v>355</v>
       </c>
       <c r="F147" s="5" t="s">
-        <v>537</v>
+        <v>956</v>
       </c>
       <c r="G147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H147" s="5" t="s">
+        <v>1001</v>
+      </c>
+      <c r="I147" s="5" t="s">
+        <v>1002</v>
+      </c>
+      <c r="J147" s="5" t="s">
+        <v>1003</v>
+      </c>
+      <c r="K147" s="5" t="s">
         <v>1004</v>
       </c>
-      <c r="I147" s="5" t="s">
+      <c r="L147" s="6" t="s">
         <v>1005</v>
       </c>
-      <c r="J147" s="5" t="s">
+      <c r="M147" s="5" t="s">
         <v>1006</v>
-      </c>
-[...7 lines deleted...]
-        <v>1009</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C148" s="5" t="s">
-        <v>225</v>
+        <v>402</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>189</v>
+        <v>461</v>
       </c>
       <c r="E148" s="5" t="s">
-        <v>486</v>
-[...4 lines deleted...]
-        </is>
+        <v>1008</v>
+      </c>
+      <c r="F148" s="5" t="s">
+        <v>1009</v>
       </c>
       <c r="G148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H148" s="5" t="s">
+        <v>1010</v>
+      </c>
+      <c r="I148" s="5" t="s">
         <v>1011</v>
       </c>
-      <c r="I148" s="5" t="s">
+      <c r="J148" s="5" t="s">
         <v>1012</v>
       </c>
-      <c r="J148" s="5" t="s">
+      <c r="K148" s="5" t="s">
         <v>1013</v>
       </c>
-      <c r="K148" s="5" t="s">
+      <c r="L148" s="6" t="s">
         <v>1014</v>
       </c>
-      <c r="L148" s="6" t="s">
+      <c r="M148" s="5" t="s">
         <v>1015</v>
-      </c>
-[...1 lines deleted...]
-        <v>1016</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
-        <v>1017</v>
+        <v>1016</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C149" s="5" t="s">
-        <v>16</v>
+        <v>1017</v>
       </c>
       <c r="D149" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="E149" s="5" t="s">
         <v>1018</v>
       </c>
-      <c r="E149" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F149" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="G149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H149" s="5" t="s">
         <v>1019</v>
-      </c>
-[...6 lines deleted...]
-        <v>379</v>
       </c>
       <c r="I149" s="5" t="s">
         <v>1020</v>
       </c>
       <c r="J149" s="5" t="s">
-        <v>382</v>
+        <v>1021</v>
       </c>
       <c r="K149" s="5" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="L149" s="6" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="M149" s="5" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C150" s="5" t="s">
-        <v>16</v>
+        <v>225</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>1018</v>
+        <v>189</v>
       </c>
       <c r="E150" s="5" t="s">
-        <v>1025</v>
+        <v>355</v>
       </c>
       <c r="F150" s="5" t="s">
-        <v>1019</v>
+        <v>956</v>
       </c>
       <c r="G150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H150" s="5" t="s">
         <v>1026</v>
       </c>
       <c r="I150" s="5" t="s">
         <v>1027</v>
       </c>
       <c r="J150" s="5" t="s">
+        <v>1028</v>
+      </c>
+      <c r="K150" s="5" t="s">
+        <v>1029</v>
+      </c>
+      <c r="L150" s="6" t="s">
+        <v>1030</v>
+      </c>
+      <c r="M150" s="5" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="5" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B151" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C151" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="D151" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="E151" s="5" t="s">
+        <v>510</v>
+      </c>
+      <c r="F151" s="5" t="s">
+        <v>1033</v>
+      </c>
+      <c r="G151" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H151" s="5" t="s">
+        <v>1034</v>
+      </c>
+      <c r="I151" s="5" t="s">
+        <v>1035</v>
+      </c>
+      <c r="J151" s="5" t="s">
+        <v>1036</v>
+      </c>
+      <c r="K151" s="5" t="s">
+        <v>1037</v>
+      </c>
+      <c r="L151" s="6" t="s">
+        <v>1038</v>
+      </c>
+      <c r="M151" s="5" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="5" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B152" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C152" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="D152" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="E152" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="F152" s="5" t="s">
+        <v>1033</v>
+      </c>
+      <c r="G152" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H152" s="5" t="s">
+        <v>1041</v>
+      </c>
+      <c r="I152" s="5" t="s">
+        <v>1042</v>
+      </c>
+      <c r="J152" s="5" t="s">
+        <v>1043</v>
+      </c>
+      <c r="K152" s="5" t="s">
+        <v>1044</v>
+      </c>
+      <c r="L152" s="6" t="s">
+        <v>1045</v>
+      </c>
+      <c r="M152" s="5" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="5" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B153" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C153" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="D153" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="E153" s="5" t="s">
+        <v>1048</v>
+      </c>
+      <c r="F153" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G153" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H153" s="5" t="s">
+        <v>1049</v>
+      </c>
+      <c r="I153" s="5" t="s">
+        <v>1050</v>
+      </c>
+      <c r="J153" s="5" t="s">
+        <v>1051</v>
+      </c>
+      <c r="K153" s="5" t="s">
+        <v>1052</v>
+      </c>
+      <c r="L153" s="6" t="s">
+        <v>1053</v>
+      </c>
+      <c r="M153" s="5" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="5" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B154" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C154" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="D154" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="E154" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="F154" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="G154" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H154" s="5" t="s">
+        <v>1056</v>
+      </c>
+      <c r="I154" s="5"/>
+      <c r="J154" s="5" t="s">
+        <v>1057</v>
+      </c>
+      <c r="K154" s="5" t="s">
+        <v>1058</v>
+      </c>
+      <c r="L154" s="6" t="s">
+        <v>1059</v>
+      </c>
+      <c r="M154" s="5" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="5" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B155" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C155" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="D155" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="E155" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="F155" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="G155" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H155" s="5" t="s">
+        <v>1062</v>
+      </c>
+      <c r="I155" s="5" t="s">
+        <v>1063</v>
+      </c>
+      <c r="J155" s="5" t="s">
+        <v>1064</v>
+      </c>
+      <c r="K155" s="5" t="s">
+        <v>1065</v>
+      </c>
+      <c r="L155" s="6" t="s">
+        <v>1066</v>
+      </c>
+      <c r="M155" s="5" t="s">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="5" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B156" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C156" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="D156" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="E156" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="F156" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="G156" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H156" s="5" t="s">
+        <v>1069</v>
+      </c>
+      <c r="I156" s="5" t="s">
+        <v>1070</v>
+      </c>
+      <c r="J156" s="5" t="s">
+        <v>1071</v>
+      </c>
+      <c r="K156" s="5" t="s">
+        <v>1072</v>
+      </c>
+      <c r="L156" s="6" t="s">
+        <v>1073</v>
+      </c>
+      <c r="M156" s="5" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="5" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B157" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C157" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="D157" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="E157" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="F157" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G157" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H157" s="5" t="s">
+        <v>1076</v>
+      </c>
+      <c r="I157" s="5" t="s">
+        <v>1077</v>
+      </c>
+      <c r="J157" s="5" t="s">
+        <v>1078</v>
+      </c>
+      <c r="K157" s="5" t="s">
+        <v>1079</v>
+      </c>
+      <c r="L157" s="6" t="s">
+        <v>1080</v>
+      </c>
+      <c r="M157" s="5" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="5" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B158" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C158" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D158" s="5" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E158" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F158" s="5" t="s">
+        <v>1084</v>
+      </c>
+      <c r="G158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H158" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="I158" s="5" t="s">
+        <v>1085</v>
+      </c>
+      <c r="J158" s="5" t="s">
         <v>382</v>
       </c>
-      <c r="K150" s="5" t="s">
-[...6 lines deleted...]
-        <v>1030</v>
+      <c r="K158" s="5" t="s">
+        <v>1086</v>
+      </c>
+      <c r="L158" s="6" t="s">
+        <v>1087</v>
+      </c>
+      <c r="M158" s="5" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="5" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B159" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C159" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D159" s="5" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E159" s="5" t="s">
+        <v>1090</v>
+      </c>
+      <c r="F159" s="5" t="s">
+        <v>1084</v>
+      </c>
+      <c r="G159" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H159" s="5" t="s">
+        <v>1091</v>
+      </c>
+      <c r="I159" s="5" t="s">
+        <v>1092</v>
+      </c>
+      <c r="J159" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="K159" s="5" t="s">
+        <v>1093</v>
+      </c>
+      <c r="L159" s="6" t="s">
+        <v>1094</v>
+      </c>
+      <c r="M159" s="5" t="s">
+        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -15096,44 +16023,53 @@
     <hyperlink ref="M126" r:id="rId131"/>
     <hyperlink ref="M127" r:id="rId132"/>
     <hyperlink ref="M128" r:id="rId133"/>
     <hyperlink ref="M129" r:id="rId134"/>
     <hyperlink ref="M130" r:id="rId135"/>
     <hyperlink ref="M131" r:id="rId136"/>
     <hyperlink ref="M132" r:id="rId137"/>
     <hyperlink ref="M133" r:id="rId138"/>
     <hyperlink ref="M134" r:id="rId139"/>
     <hyperlink ref="M135" r:id="rId140"/>
     <hyperlink ref="M136" r:id="rId141"/>
     <hyperlink ref="M137" r:id="rId142"/>
     <hyperlink ref="M138" r:id="rId143"/>
     <hyperlink ref="M139" r:id="rId144"/>
     <hyperlink ref="M140" r:id="rId145"/>
     <hyperlink ref="M141" r:id="rId146"/>
     <hyperlink ref="M142" r:id="rId147"/>
     <hyperlink ref="M143" r:id="rId148"/>
     <hyperlink ref="M144" r:id="rId149"/>
     <hyperlink ref="M145" r:id="rId150"/>
     <hyperlink ref="M146" r:id="rId151"/>
     <hyperlink ref="M147" r:id="rId152"/>
     <hyperlink ref="M148" r:id="rId153"/>
     <hyperlink ref="M149" r:id="rId154"/>
     <hyperlink ref="M150" r:id="rId155"/>
+    <hyperlink ref="M151" r:id="rId156"/>
+    <hyperlink ref="M152" r:id="rId157"/>
+    <hyperlink ref="M153" r:id="rId158"/>
+    <hyperlink ref="M154" r:id="rId159"/>
+    <hyperlink ref="M155" r:id="rId160"/>
+    <hyperlink ref="M156" r:id="rId161"/>
+    <hyperlink ref="M157" r:id="rId162"/>
+    <hyperlink ref="M158" r:id="rId163"/>
+    <hyperlink ref="M159" r:id="rId164"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>