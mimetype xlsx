--- v1 (2026-07-07)
+++ v2 (2026-10-08)
@@ -3,21291 +3,248 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6082" uniqueCount="3533" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="53" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
-    <t>1879-08-16</t>
-[...76 lines deleted...]
-    <t>Vilhelmine  Larsen</t>
+    <t> 1. maj. 1923</t>
+  </si>
+  <si>
+    <t>Dagbog</t>
   </si>
   <si>
     <t>Johannes Larsen</t>
   </si>
   <si>
-    <t>Kerteminde</t>
-[...713 lines deleted...]
-Men de erklærer selv at det er et ”nydeligt Mennesk” saa vi kalder ham aldrig andet end ”det nydelige (el yndige [”y” overstreget, og ”ø” indsat over bogstavet] Menneske”; Jeg glæder mig uhyre til at se ham.
-----------------
-Hvorledes har alle min gode Venner i Melfar det, Rehberg min elskede R. jeg har stadig han[s] Lok i min Medalion ved Urkæden; det irriterer mig forresten gruelig, at alle som lægger Mærke til den vil have lukket op og vil have at vide hvis Lokker (din er der nemlig ogsaa) der er, og al Tid svarer jeg lakonisk: ”Veninders!”
-[...8 lines deleted...]
-Jeg husker ikke om jeg har gjort Undskyldning fordi jeg ikke vidste den var af Ada R. Naturligvis skulde kun Begyndelsen gaa i Opfyldelse men nej Brandt; jeg bliver mit Forsæt tro at blive Læge og altsaa ikke gifte mig, og naar jeg kommer til Kbn. for at studere eller er bleven Læge, saa er han en gammel Mand, som faderlig vil tage sig af min Fremtid.
---------------
-Læs nu mit Brev omhyggelig og svar paa hvad jeg har spurgt om, og skriv saa snart kære B. Jeg er naturligvis spændt paa hvad det bliver til med Dig. Lev nu vel! Din Ven
-[...2735 lines deleted...]
-med Sang over Mark og Vænge,
-----------
-Bag Bøgeskoven [”en” sidst i ordet overstreget] og bag Egekrat
-[...2 lines deleted...]
-og Lys over glade Dage,
-----------
-her fandt I to Jer et Hjem fuldgjort
-[...2 lines deleted...]
-om Eder vor Sang vi synge.
-----------
-En kærlig Far og en kærlig Mor
-[...2 lines deleted...]
-og trøsted i Tider trange.
-----------
-Vor Barndomstid var kun alt for kort 
-[...2 lines deleted...]
-vi kende jo Vejen hjemad.
-----------
-Saa Tak for alt da, fra vi var smaa
-[...3940 lines deleted...]
-Telegrammi: “CREDIT” Succursale di Firenze
---------------------
-Firenze, 
-[...823 lines deleted...]
-Dernæst spekulerer jeg også stærkt på, om vi ikke med Tiden kunde flytte uden for Byen – bygge os et lille Hus for selv var jo herligt; særlig for mig vilde det jo være uvurderligt, om vi kunde altid bo på Landet; og for Alfred véd jeg da, at det også var sundt, selv om han ikke netop nyder Landliv som jeg – han er der jo også (desværre) den mindste Tid. Det første år får vi 900 Kr mere i Gage; dette betyder egentlig kun 500, da Skatter, Husleje o.a. er langt dyrere i Malmø. 
---------------- Men det kan ikke længere more Dig at høre på. 
-Jeg længes efter at få en Ende på det – og se, hvordan man kan få sig indrettet derovre, som det nu er, kan vi dog ikke føle os rigtig hjemme her. --- Vi var i Lørdags Aftes i Studentersamfundet, hvor Gustav Philipsen talte om Prostitutionen; bagefter Diskussion, i hvilken Professorerne Salmonsen og Pontoppidan samt Dr Ussing – Jens Bush o fl. deltog; det var meget morsomt – og interessant – og vi kom først hjem Kl ½ 2. Søndag Aften var vi på Besøg hos en Familie på Amager – sjov – landlig – med alle Børnene hjemme; en Søn – vor Ven – skal rejse til Mexiko, at bo; han holdt Auktion over sine Bøger; vi erhvervede en Masse for ingenting næsten – deriblandt Høffdings Psckykologi! Var det ikke sjov! Mon det er lykkedes Jer at komme sammen med Høffding derovre?
-[...4554 lines deleted...]
-    <t> 3. jun. 1921</t>
+    <t>Achton Friis og Johannes Larsen sejler med skibet Rylen til de danske øer. Dagbogen handler mest om naturiagttagelser, og i overvejende grad om fugle og planter på øerne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/Qt3Wchow</t>
+  </si>
+  <si>
+    <t>17. jun. 1924</t>
   </si>
   <si>
     <t>Achton Friis</t>
-  </si>
-[...2096 lines deleted...]
-    <t>17. jun. 1924</t>
   </si>
   <si>
     <t>Dagbogen er særligt en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til Limfjorden.
 Rejsens formål er indsamling af materiale til Acton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne
 Rejsen beskrevet i denne dagbog foretages i perioden fra 17. juni til 24. juli 1924
 . . . .
 Bemærk at denne dagbogs første og sidste sider indeholder et samlet overblik over iagttagede fugle, med datidens latinske og danske artsbestemmelser.
 De gamle artsbestemmelser er alle kommenteret med nutidige danske og latinske betegnelser.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/A622cSGK</t>
   </si>
   <si>
-    <t>18. jun. 1924</t>
-[...68 lines deleted...]
-  <si>
     <t>1924-06-21</t>
+  </si>
+  <si>
+    <t>Brev</t>
+  </si>
+  <si>
+    <t>Alhed Larsen</t>
   </si>
   <si>
     <t>Nibe</t>
   </si>
   <si>
     <t>Nibe
 Egholm
 Løgstør
 Gjøl
 Øland, Limfjorden
 Livø, Limfjorden
 Kerteminde</t>
   </si>
   <si>
     <t>Achton Friis
 - Hecht-Petersen
 Andreas Larsen
 Johan Larsen
 Harald Leth</t>
   </si>
   <si>
     <t>I midten af juni 1924 sejler JL og Achton Friis med Rylen på det sidste sommertogt rundt til de danske øer - de sejler bla. til øer i Limfjorden, til Venø, Anholt og Læsø.
 Rylen er en ombygget Kerteminde fiskerbåd, der i årene 1921-25 fungerer som ekspeditionsskib for JL og Achton Friis, der forbereder bogværket De Danske Øer.
 Skibet fungerer nu som museumsskib for Østfyns Museer.</t>
   </si>
   <si>
+    <t>Det Kongelige Bibliotek</t>
+  </si>
+  <si>
     <t>Johannes Larsen er færdig med arbejdet på øen Egholm, og rejsen går videre mod Løgstør.
 Han beder Alhed Larsen om ikke at give rabat overhovedet til en køber ved navn Hecht-Petersen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/lKWA</t>
   </si>
   <si>
     <t>Nibe 21 Juni 1924.
 Kæreste Alhed!
 Tak for Brevet. For Guds Skyld lad endelig ikke Hecht faa nogetsomhelst billigere end Katalogpris. Han har nydt den Rabat hos mig der kan tilkomme ham saa længe jeg lever. Vi havde en meget varm Arbejdsdag i Gaar, men blev dog færdig med Egholm og sejlede derfra i Mrgs Kl. henad 7. Vi har nu spist og gør os klar til at sejle videre til Løgstør, i det vi lader se 2 store "Øer" Gjøl, Øland ligge til vi kommer forbi paa Tilbagevejen. Næste poste restante d.v.s. fra nu af er altsaa Løgstør. Der var Brev til Friis fra Leth, at han ikke mere havde Særtryk af det han havde skrevet om Livø, men henviste til et Festskrift det havde staaet. Her er varmt 22 Grader R i Skyggen. Mange Kærlige Hilsner. Mere næste Gang. Hilsen fra Friis, Kyllingerne er et skønt Minde og de dejlige Oste glæder ham daglig (der er en igen) og saa skulde takke for de dejlige Dage i Kjerteminde. Hils Puf og Lysse og de andre.
 Din
 JL</t>
   </si>
   <si>
-    <t>21. jun. 1924</t>
-[...4 lines deleted...]
-  <si>
     <t>22. jun. 1924</t>
   </si>
   <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til Limfjorden.
+Rejsens formål er indsamling af materiale til Acton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne.</t>
+  </si>
+  <si>
     <t>https://fynboerne.ktdk.dk/n/cnGBbRDA</t>
   </si>
   <si>
-    <t>23. jun. 1924</t>
-[...76 lines deleted...]
-  <si>
     <t> 6. jul. 1924</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/mjLR77qg</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/n/g2viVDEG</t>
   </si>
   <si>
     <t>1924-07-08</t>
   </si>
   <si>
     <t>Livø</t>
   </si>
   <si>
     <t>Livø
 Nykøbing, Mors
 Fur, Limfjorden
 Venø
 Jegindø</t>
   </si>
   <si>
     <t>I midten af juni 1924 sejlede Johannes Larsen og Achton Friis med Rylen på det sidste sommertogt omkring til øer i Limfjorden og bla. til Læsø og Anholt. 
 Rylen - en ombygget Kerteminde fiskerbåd - fungerede i 1921-25 som ekspeditionsskib for JL og AF, der forberedte bogværket De Danskes Øer. Skibet fungerer nu som museumsskib for Østfyns Museer.</t>
   </si>
   <si>
     <t>Johannes Larsen er på Livø og beskriver begejstret øens mangebrogede natur. Vejret er ikke det bedste og giver forsinkelser, der sætter især Friis' tålmodighed på prøve.
 JL spørger Alhed Larsen, om trykningen af træsnittene skrider fremad.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/FOGh</t>
   </si>
   <si>
     <t>Livø 8 Juli 1924.
 Kæreste Alhed!
 Det er snart længe siden jeg har hørt fra Dig; jeg tænker der ligger en Del Breve i Nykjøbing naar vi kommer der en Gang i Dag eller Overmorgen. Det var en dum Fiasko med Fuur og et forbandet Vejr og endnu er det jo ikke meget bedre, men regner og blæser hver Dag. Her er nogle dejlige oprindelige Landskaber Dale og Skrænter bevokset med Sandtisser [?] og Enebær og noget gammel Skov bl. Eg Røn og Hassel med nogle Ask og Elle imellem og Kaprifolier og Hindbær og Masser af Bregner. Her kan altsaa arbejdes i Læ, hvad der jo er en Fordel naar det blæser, men i Regn hjælper det jo ikke. Jeg reder noget Haar af hver Dag i den senere Tid saa formodentlig kan jeg vente at komme skaldet hjem. Naar vi sejler herfra bliver det altsaa Vest paa forbi Nykøbing til Venø og Jegindø. Det er forbandet med saadan Vejr i Begyndelsen. Friis bliver saa utålmodig og hele Resten af Turen forjaget. Mere fra Nykøbing. Mange kærlige Hilsner
 Din
 JL
 P.S.
 Hvordan gaar det med Trykkeriet?</t>
   </si>
   <si>
-    <t> 8. jul. 1924</t>
-[...22 lines deleted...]
-  <si>
     <t>12. jul. 1924</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/wBZqLrfY</t>
-  </si>
-[...89 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/n/zL57Fkpi</t>
   </si>
   <si>
     <t>22. jul. 1924</t>
   </si>
   <si>
     <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til Limfjorden.
 Rejsens formål er indsamling af materiale til Acton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne
 Bemærk at listen over de gamle latinske artsbetegnelser over fugle fortsættes i denne del af dagbogen (af kopieringshensyn er notaterne medtaget)
 Særligt de sidste sider af dagbogen har tegninger fra udvalgte steder</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/r5GKNbIq</t>
   </si>
   <si>
-    <t>1924-07-22</t>
-[...42 lines deleted...]
-  <si>
     <t>23. jul. 1924</t>
   </si>
   <si>
     <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til Limfjorden og Kattegat.
 Rejsens formål er indsamling af materiale til Acton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/mpuY7w18</t>
-  </si>
-[...5760 lines deleted...]
-Kylle.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -21364,59 +321,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/05eB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Wyt9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cREO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Ylh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcMs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igAe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CvZ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e5yq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lhp8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uYyC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NmU1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kDJH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xw5z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QzNa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/An00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Krfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N08n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3NUZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gk9Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aBcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mfVs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aWT3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MJoL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5M1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qZxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dDEX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rjAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Izlx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l79p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xmSM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HgXl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oRsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NGmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AV3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lWPN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wRlR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHtY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UrsJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bACW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TwIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oJhE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DMii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O65z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HwZi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V2FR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DUyV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EIsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mM5S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iq10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sMFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GIiA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9qBK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iw9P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IynE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AUNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0f65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ugkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tGg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SgFc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kGFM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sR7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0kk9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SqKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xPdM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ybpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7PO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GuXa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YllW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6NfH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YODa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I7sJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0O1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7ySA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Oyu0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rTXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYW2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Smxn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mNhJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e1Ua" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t6xl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hDhH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VJ8S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F3av" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DIJT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UU3l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/03fj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zsTt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FD8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pbuJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XUhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/plqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gKby" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E70E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uhpd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HOgJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hf6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WlIY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MVpP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BIam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RzSn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/imC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KPcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hOav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mGlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PiUW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OqXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hUFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ewpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9mER" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tGsC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jfBQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6J5k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GcYT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lswv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0Gp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VlTw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXEn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jiDn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzpi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KemZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usAG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6OL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/j54X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BYMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6DZz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o0yk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oqbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4vPG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oZ9i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ikq3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v3nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AamD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nkFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VLuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H5K8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LobZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6TTa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HJ9m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ILtJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OacK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7cvL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Hvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WaQ1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OZrb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RYTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CEAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dkGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LMm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/98cP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IrsN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RxrT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/511F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YXQL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mU6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eprp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AHH3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpxJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D1e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wftc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TL1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zW9U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GzLp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zoGO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jb4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O4ll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8enE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sQ8y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Ztd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/seG5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a0Xh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zOua" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rpa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGAN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MSU6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ygb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXBg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ImAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UfJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytyR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkrA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIMJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6Vg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XYAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pf8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I72J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kXix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3s6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Kr1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xKzv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Wb5J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hcjY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/su7M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0BetQdRq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/av6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uUmD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i43j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kpam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5rfy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y4I7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Bw6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OkiX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X7xB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mF5h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maOI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMZY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wEPp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uMX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uFjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vFDj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uUUc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ljUL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4dgJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/an9l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UFUm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HEO0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GT5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qAqU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OZkc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7cL7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ruTF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ynWQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ou54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7UE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDCV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YZGC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uzkL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cSgQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2HF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BNLq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CWCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/imFp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6cVQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/37qg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9RQc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/npmE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2S97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jwls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/127l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/do6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PPBs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Emyd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fci9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DqvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zjaUyzQG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OuTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iIIF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j6fUTxlZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GM8FzURB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uV4xMZ1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6cVnZS6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yle0CtTL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KECah2XD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ElHTnCNC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PIjU3jVN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CObRjaTw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DMr2WPrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AOsMo2Nd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XZwQ3HoB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZgLvdN5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZUJDzbQo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1itiWL5I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4zMTy9JF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Iqaz4rvn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jYsAKhJs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Xrv8yA47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7akvRFjJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/scWH782Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bLBj0Lph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KtVnEfBf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PLJi7Kb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/vEpAcheS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DINuSg1W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XD49Q5aV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KxMqShS7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cOfRv9x0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/njG9WyQo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0S0FH99C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DQtRfGF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nCJ0nTMe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2nt4REfj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Zje1ukKS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m2JfPnGD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/44Rr071i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cYgH1hkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WdZ6k4F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aFrALJpT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/w6FFrcLi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GdhoMkTf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jepUnZbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LZISnUZL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DHZbUg0G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mkxMz5lN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cEWFUJvd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lQ0cDrye" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5TBpJa8X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/p6mquhRL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ntgE41ev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gr4dQ2mb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hjju64Qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j2hUVkDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CcimuYHG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nN4PAKUX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sNWbpXhd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rvxBHXzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6ZAPyB7A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ypSdLDCw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nxxqv9bt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QnBrW1DK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JqxhhCZI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/vYqpD6Vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DFfJEtvD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VjIJGfS4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Vtw1Vx4G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JZO9tphY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ps863ipV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B2WDSV0j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ASOFrmNj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1fN63CIC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5TL6vqHy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId372" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XgZp2wAn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId373" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9HFw5Sle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId374" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b4InSLMZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId375" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Lrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId376" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DupnmXWl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId377" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CW5tALIU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId378" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MvOPnW0Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId379" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LTBlIrPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId380" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CyOTRJj8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId381" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BZGKV8QE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId382" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8mRDJ3Tb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId383" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BMfgeTxX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId384" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1aOm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId385" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8vYifyQd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId386" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qtlc1iNR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId387" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mlVKfENB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId388" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/vtnt6cnh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId389" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mRGYJww6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId390" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3sWAs20P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId391" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VRIEUfBN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId392" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sacWzjWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId393" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CwajupW5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId394" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/y2CSb9po" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId395" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tl7xCkbI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId396" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fdrb1Hkf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId397" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5Ilngp06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId398" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HVashspr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId399" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oBzJFEI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId400" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sMNlRVOA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId401" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FIFnRK94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId402" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Jg0lZHLi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId403" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2e3r5tyj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId404" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Hr09kNvg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId405" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId406" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jZXP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId407" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hlPg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId408" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNsF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId409" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId410" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId411" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1Y1aylfk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId412" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/moeuxMUl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId413" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yPuW1m3V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId414" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uvyOSkUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId415" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sNDCWlyG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId416" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gwgJwsq3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId417" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ir3YOguB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId418" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uOYOQKzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId419" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AsfY1lyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId420" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ft5uWdAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId421" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hMc63H8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId422" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U9cAKmCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId423" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/61N6kNkx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId424" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zVxwP1xI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId425" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Kz3r8JCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId426" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yPpGdduH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId427" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9kvOQSVC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId428" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6XCCIPMy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId429" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3c7pfpuA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId430" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/74ud2QUs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId431" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IsmqCYZO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId432" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xg3d7YmI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId433" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/odaqhLOC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId434" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3BYrU4Y6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId435" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VrJAxjkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId436" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QwM4D5cO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId437" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ub52HE7t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId438" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/X9r0Y0yd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId439" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QOjj8m8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId440" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XBAiJvOP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId441" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/agvEKcQm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId442" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2toT6FxI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId443" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qsFEbfc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId444" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GaciEtMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId445" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oYW9s64c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId446" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FKHil6pt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId447" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gtk3gsNP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId448" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AXofygyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId449" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5xkkBUCy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId450" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Gxa7mftZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId451" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qsOHMgGf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId452" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/J1y1k0Eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId453" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ae2iSB6Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId454" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qVHjSM8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId455" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uNd8BOlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId456" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pYTbln5T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId457" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/C2tRREdI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId458" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Hw8oPQwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId459" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/eA0MJ26F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId460" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/chdZZ3rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId461" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wyASnUBS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId462" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId463" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4hizQl0S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId464" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/vVgZTnrI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId465" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JifKPg7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId466" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xTjhgohS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId467" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/eSdVTLFW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId468" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ztV9WPFH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId469" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8NOdIY94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId470" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DmiKFIGI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId471" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SO734tro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId472" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dOnmn2zS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId473" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Swou2Xmq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId474" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/S8jCXUJm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId475" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Dp324dsz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId476" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ywhb8eZR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId477" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fOeIbSMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId478" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VS4hyocj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId479" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fPK2uvH3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId480" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pfx61W4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId481" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yl1FYf9m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId482" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/G0Z69NEX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId483" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1xbJiDh5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId484" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BFX1K7Kq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId485" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wRFlJE6O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId486" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VpIvkzD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId487" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qzetql1i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId488" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lfjWowWm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId489" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dMRZTNIt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId490" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gGrPbIOu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId491" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fXyEXNrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId492" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nrPT3ZVT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId493" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CMVW8mo1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId494" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AP4kFsI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId495" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XQrDomK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId496" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3OfqrFfg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId497" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rtuLWr8u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId498" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d4vQOfej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId499" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8aSTOe5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId500" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pqBoCGx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId501" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BSUSiqrf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId502" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UP7ys7G8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId503" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SwS33elR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId504" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s4WF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId505" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Xri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId506" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/30GW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId507" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TB6V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId508" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OzeC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId509" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId510" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vdJk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId511" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Octu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId512" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pRJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId513" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tOfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId514" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZJav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId515" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xbji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId516" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X4Kb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId517" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zW1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId518" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A622cSGK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId519" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NVkk0dbJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId520" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oT1M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId521" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3epsPqXo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId522" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uqgguMdL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId523" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lKWA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId524" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2m0jOOTw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId525" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cnGBbRDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId526" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MTQoZEHB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId527" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/kzeNagm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId528" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2tmzZbQ0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId529" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oav6JsZb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId530" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0vTiqaNY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId531" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ad0KoyW0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId532" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hTDd4Hvh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId533" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jTsYLs8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId534" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9rWF64GL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId535" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fn1KkTcy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId536" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/D4T49e9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId537" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/59zsGGWk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId538" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XhJJmMps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId539" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mjLR77qg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId540" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/g2viVDEG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId541" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FOGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId542" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/H9iEauF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId543" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OUPz5qzc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId544" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/TkzZOGcQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId545" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dQibtU3z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId546" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wBZqLrfY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId547" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Gf5mwqGr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId548" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fR8EXZtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId549" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oK8n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId550" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1RfgMKEY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId551" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/joeE40wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId552" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zgu5go8Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId553" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ns0ERAiB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId554" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cYLt9V6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId555" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wQIb4VFm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId556" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zL57Fkpi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId557" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/r5GKNbIq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId558" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2ztm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId559" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mpuY7w18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId560" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Pu9hAz9J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId561" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3Z5o835V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId562" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CVNAu5Bk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId563" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8mcUJKL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId564" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/l3DdFWRx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId565" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qvTz6ZyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId566" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/arub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId567" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ya19DO2Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId568" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/G63PKXCa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId569" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oPV4dgqR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId570" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/06gDAuaB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId571" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qCJp7IkF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId572" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YWYEZzRQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId573" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pX9kWJgB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId574" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KTBGF6hy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId575" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GSdQb9Fw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId576" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nl7aMJ1j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId577" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oBLSg77L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId578" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tKAKXG91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId579" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QzxzDSBa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId580" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/86PcIpgg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId581" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qPIAJ4GQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId582" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fsG2myq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId583" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tmpkPwtQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId584" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yMRlvwuC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId585" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lrl4BbeR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId586" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/u6YIzd8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId587" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Bwr75Saq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId588" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ffp8K5lz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId589" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/llsnTklY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId590" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8MY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId591" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId592" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MavKRPKj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId593" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId594" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hBq1uNhk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId595" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UN6m6i0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId596" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId597" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GjmjBRL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId598" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RXvysJNZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId599" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId600" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/URaK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId601" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId602" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KXu2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId603" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MsPI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId604" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tcgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId605" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tOw5hYmx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId606" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1xkcfKvk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId607" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WlX3xaKz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId608" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5TMv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId609" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4WOO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId610" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jIOtZjfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId611" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85iIficq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId612" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tjga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId613" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId614" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xT6W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId615" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JBhd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId616" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u3Gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId617" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId618" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId619" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId620" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SeJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId621" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BoUn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId622" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EorP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId623" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fsgQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId624" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2HOA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId625" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/coz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId626" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/taqC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId627" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/83pC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId628" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId629" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I2Dk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId630" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e3GM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId631" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId632" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7VPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId633" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1PD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId634" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LZaJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId635" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hdI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId636" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IS2I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId637" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IlQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId638" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARYY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId639" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I9Hj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId640" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1pus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId641" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FTmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId642" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qhpz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId643" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId644" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SHet" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId645" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ur1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId646" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yky4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId647" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CZLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId648" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/936h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId649" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId650" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ihaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId651" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Vty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId652" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b4rC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId653" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0LM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId654" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId655" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqGL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId656" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId657" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2mV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId658" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId659" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId660" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId661" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId662" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/baF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId663" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q95M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId664" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId665" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9pbL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId666" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P6rt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId667" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId668" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId669" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId670" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId671" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vHQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId672" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId673" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GNMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId674" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RtYx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId675" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r1OB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId676" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7BK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId677" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/otJS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId678" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCEm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId679" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N0dU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId680" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JDwA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId681" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b0dL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId682" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId683" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z4fS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId684" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h6rr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId685" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId686" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/41L5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId687" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpY0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId688" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7bEs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId689" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JSMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId690" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rLbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId691" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId692" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rNe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId693" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8EAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId694" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId695" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId696" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D1eM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId697" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q5Q7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId698" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId699" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId700" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DuRa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId701" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5HU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId702" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qcso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId703" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmGw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId704" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yVHo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId705" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kSBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId706" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WdRT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId707" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A622cSGK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lKWA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cnGBbRDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mjLR77qg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FOGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wBZqLrfY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/r5GKNbIq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mpuY7w18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M702"/>
+  <dimension ref="A1:M10"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -21445,32993 +402,473 @@
         <v>8</v>
       </c>
       <c r="J1" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="3" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D2" s="5" t="s">
+      <c r="D2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E2" s="5" t="s">
+      <c r="L2" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="F2" s="5" t="s">
-[...24 lines deleted...]
-      </c>
+      <c r="M2" s="5"/>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>26</v>
-[...11 lines deleted...]
-        <v>28</v>
+        <v>15</v>
+      </c>
+      <c r="D3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H3" s="5" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="I3" s="5"/>
-      <c r="J3" s="5" t="s">
-        <v>31</v>
+      <c r="J3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K3" s="5" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="L3" s="6" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="M3" s="5"/>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="C4" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G4" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="H4" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="I4" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="F4" s="5" t="s">
+      <c r="J4" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="G4" s="5" t="s">
-[...6 lines deleted...]
-      <c r="J4" s="5" t="s">
+      <c r="K4" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="L4" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="K4" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M4" s="5" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>26</v>
-[...8 lines deleted...]
-        <v>29</v>
+        <v>15</v>
+      </c>
+      <c r="D5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H5" s="5" t="s">
-        <v>42</v>
+      <c r="H5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I5" s="5"/>
-      <c r="J5" s="5" t="s">
-        <v>31</v>
+      <c r="J5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K5" s="5" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="M5" s="5"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>15</v>
+      </c>
+      <c r="D6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H6" s="5" t="s">
-[...6 lines deleted...]
-        <v>50</v>
+      <c r="H6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K6" s="5" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="M6" s="5"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="F7" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="J7" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="G7" s="5" t="inlineStr">
-[...12 lines deleted...]
-      </c>
       <c r="K7" s="5" t="s">
-        <v>57</v>
+        <v>42</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>26</v>
-[...8 lines deleted...]
-        <v>29</v>
+        <v>15</v>
+      </c>
+      <c r="D8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H8" s="5" t="s">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="H8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K8" s="5" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="M8" s="5"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>66</v>
+        <v>47</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="D9" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E9" s="5" t="s">
-        <v>68</v>
+      <c r="D9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H9" s="5" t="s">
-[...6 lines deleted...]
-        <v>71</v>
+      <c r="H9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K9" s="5" t="s">
-        <v>72</v>
+        <v>48</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>73</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="M9" s="5"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>26</v>
-[...8 lines deleted...]
-        <v>29</v>
+        <v>15</v>
+      </c>
+      <c r="D10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H10" s="5" t="s">
-        <v>76</v>
+      <c r="H10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I10" s="5"/>
-      <c r="J10" s="5" t="s">
-        <v>31</v>
+      <c r="J10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K10" s="5" t="s">
-        <v>77</v>
+        <v>51</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>78</v>
-[...31879 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="M10" s="5"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
-    <hyperlink ref="M11" r:id="rId16"/>
-[...690 lines deleted...]
-    <hyperlink ref="M702" r:id="rId707"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>