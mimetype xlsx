--- v0 (2026-05-03)
+++ v1 (2026-06-21)
@@ -44,50 +44,69 @@
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
+    <t> 3. jun. 1921</t>
+  </si>
+  <si>
+    <t>Dagbog</t>
+  </si>
+  <si>
+    <t>Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Achton Friis</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til de fynske øer.
+Rejsens formål er indsamling af materiale til Acton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/AOsMo2Nd</t>
+  </si>
+  <si>
     <t>1921-06-07</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
     <t>Andreas Larsen
 Johannes Larsen</t>
   </si>
   <si>
     <t>Alhed Larsen</t>
   </si>
   <si>
     <t>Lohals Havn</t>
   </si>
   <si>
     <t>Lohals Havn
 Rudkøbing
 Steensgård
 Egeløkkevej 2</t>
   </si>
   <si>
     <t>Achton Friis
 Georg Jacobsen
 Andreas Larsen
@@ -106,70 +125,51 @@
   </si>
   <si>
     <t>Johannes Larsen og Achton Friis er klar til at afsejle fra Lohals efter at have set meget på denne del af øen. Turen går videre til Langeland. De har bl.a. besøgt godserne Steensgaard og Egelykke og cyklet en del rundt.
 Johannes Larsen er spændt på, hvordan det går Lysse.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/NbK6</t>
   </si>
   <si>
     <t>Lohals Havn 7 Juni 1921 Kl. 6 1/2 Mrg.
 Kæreste Alhed!
 Tak for Pengene og Tusind Tak for Dit Brev. Vi sejler nu fra Lohals og til Aasø hvis vi kan ligge der og ellers videre til Rudkjøbing. Jeg har bedt Postvæsenet sende videre dertil hvad der muligvis maatte komme af Breve. Vi har haft en god Tid her og set en hel Del af denne Ende af Øen. Jeg har cyklet 2 Ture hver Dag enten med Puf eller med Friis og lavet et Par Tegninger hver Dag undtagen i Lørdags da vi var paa Steensgaard om Eftermidg og blev bedt til at spise med og køre Tur efter Midg og The og Whisky efter Turen saa vi kom først hjem ved 11 Tiden. I Gaar var vi paa Egelykke Friis og jeg om Frmdg paa Cykle og om Eftrmdg kørte vi alle 4 derned i Automobil. Vi faar meget kønt at se. Efter Turen spiste vi Smørrebrød her på Hotellet og nu sejler vi altsaa videre.
 Jeg er spændt paa at høre hvordan det gaar Lysse, jeg har ikke den bedste Tro til det. Det var godt du fik ordnet alt det med Pengene og morsomt at Jacobsen og Tørring og Olsen kom der ned inden Du rejste. Jeg skal hilse mange Gange fra Puf og fra de 2 andre.
 Din hengivne 
 Johannes Larsen.
 Alt vel. Har det godt. Tak for Chokoladen og Pakken.
 Puf.
 PS.
 Hører Du hjemme fra noget om hvordan det gaar med Fugle og Blomster??
 JL</t>
   </si>
   <si>
     <t> 7. jul. 1921</t>
   </si>
   <si>
-    <t>Dagbog</t>
-[...8 lines deleted...]
-  <si>
     <t>https://fynboerne.ktdk.dk/n/LZISnUZL</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/n/AOsMo2Nd</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -246,51 +246,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/NbK6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LZISnUZL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AOsMo2Nd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/n/AOsMo2Nd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NbK6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LZISnUZL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M4"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -327,173 +327,173 @@
         <v>8</v>
       </c>
       <c r="J1" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="3" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D2" s="5" t="s">
+      <c r="D2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H2" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E2" s="5" t="s">
+      <c r="I2" s="5"/>
+      <c r="J2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F2" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G2" s="5" t="s">
+      <c r="L2" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="H2" s="5" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="M2" s="5"/>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="F3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="H3" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="B3" s="5" t="s">
+      <c r="I3" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="J3" s="5" t="s">
         <v>27</v>
-      </c>
-[...29 lines deleted...]
-        </is>
       </c>
       <c r="K3" s="5" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="5"/>
+      <c r="M3" s="5" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="D4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H4" s="5" t="s">
-        <v>31</v>
+      <c r="H4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I4" s="5"/>
       <c r="J4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K4" s="5" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="L4" s="6" t="s">
         <v>32</v>
       </c>
       <c r="M4" s="5"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>