--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="273" uniqueCount="193" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="284" uniqueCount="202" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -743,50 +743,94 @@
 Søren Krage
 Adolph Larsen
 Andreas Larsen
 Jeppe Larsen
 Johanne Christine Larsen
 Marie Larsen
 Else Larsen, Else, Andreas Larsens kone
 Axel  Müller
 Ellen  Sawyer
 Christine Swane
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Johannes Larsen takker for sidst. Christa Knuth og han fandt ikke Søren Krage, men tog så til Marie og Christine samt på kro. Larsen overnattede på Knuthenborg og tog derefter hjem. 
 Der er kommet en del fugleunger i volièren. 
 Larsen har haft stor familiemiddag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/VdrO</t>
   </si>
   <si>
     <t>Kjerteminde 7 Juni 1947.
 Kære Lysse og Bimse.
 Tusind Tak for den dejlige Tid paa Båxhult. Grevinden og jeg forsøgte at finde Søren Krages i Lillerød, det lykkedes os at finde deres Hus, men tomt, vi fik oplyst hos Naboen at de var rejst til Kjøbenhavn. Saa kørte vi til Birkerød og bestilte Kaffe hos Uglen og Marie og kørte saa hen til Kroen og spiste Aal i Karry og derfra hen til Uglen og Marie igen. Vi drak Sodavand ved Storstrømsbroen og kom til Knuthenborg Kl. 7,15. Jeg blev der næste Dag over og rejste saa hjem Torsdag hvor Puf og Else hentede mig i Svendborg. Det regnede godt den Dag, Torsdag altsaa, d.v.s. paa Lolland, paa Fyn var der kun kommen et Par mindre Tordenbyger. Her staar alt godt til. I Volieren var den ny Sidensvans helt kommen sig. Kanariefuglen havde 3 halvstore Unger og Dværgvagtlerne fik udligget i Gaar, men kun 3 Unger, 2 Æg var ubefrugtede og i det ene en død Unge. Dompapperme bygger, og Anden kom i Gaar med 2 Ællinger. Jeg ser det ser ud som 20 men Nullet hører til det ovenover befindtlige og altsaa 2 Ællinger. I Aftes havde vi Elle, Junge og Dis med Mænd til Middag. Første Klasses kogte Rødspætter, Tarteletter med Kød og Champignons og Islagkage. Jeppe ligger i Sengen med Feber, men i Dag har han det helt godt. Jeg skal hilse fra Puf og Else og Børnene. Endnu en Gang Tak for sidst
 Jeres JL.</t>
+  </si>
+  <si>
+    <t>1948-07-30</t>
+  </si>
+  <si>
+    <t>Elena Larsen</t>
+  </si>
+  <si>
+    <t>Knuthenborg</t>
+  </si>
+  <si>
+    <t>Adam Knuth
+Frederik Knuth
+Jens Larsen
+Johan Larsen
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Christa Knuth og Johannes Larsen, som i en årrække var nære venner, var sammen på besøg hos Elena/Bimse og Johan/Lysse Larsen på gården Båxhult i Småland sommeren 1947. Det er uklart, om Christa Knuths søn, Adam, deltog i denne rejse, men eftersom han og Jens Larsen, som var søn af Elena og Johan Larsen, var så gode venner som beskrevet i brevet, er det sandsynligt. 
+Frederik og Christa Knuth blev skilt 1948, og Christa Knuth flyttede fra Knuthenborg ind i en murermestervilla. Flytningen var formodentlig endnu ikke sket, da Christa Knuth skrev brevet. Hun benyttede da også Knuthenborgs brevpapir. Den sidste tid parret var gift, boede Frederik Knuth oftest på hotel (oplyst af en efterkommer af Christa Knuth).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3864</t>
+  </si>
+  <si>
+    <t>Jens Larsen og Adam Knuth er uadskillelige. Christa Knuth vil gerne beholde Jens på Lolland frem til, at Adams nye skoleår begynder. Drengene render næsten nøgne rundt i varmen. Man sejler i den nye motorbåd.
+Måske tager Christa Knuth en tur til Johannes Larsen i sensommeren. Hun overvejer også en rejse til England.
+Den sag, som Christa og Elena talte om på Båxhult, kom der ikke noget ud af. Nu må man se, hvordan det kommer til at gå med skilsmissen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/x2kr</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst s. 1:]
+KNUTHENBORG
+[Håndskrevet i brevet:]
+30/7 - 48
+Kæreste Bimse.
+Mange Tak for dit Brev forleden fra København og det i tog fra Båxhult. - Jens har det storartet og han og Adam er uadskillelige. Vi vil meget gerne beholde ham her til Adam skal i Skole d. 16. August - vi er selv meget begejstrede for Jens, der ganske har erobret vore Hjerter - han er en ligedan sød Dreng i alle Retninger. - Han har Tøj nok - det hænder jo vi vasker og desuden er han og Adam næsten nøgne det meste af Dagen. De er helt sorte paa Ryggen - dog ikke af Snavs, men af Sol! Vi farer rundt i den nye Motorbaad - de første Ture har vi været paa Lindholm, det tager kun 1/2 Time at "køre" derover. Her er meget varmt 27⁰ C. i Skyggen - det er jo rigtig varmt for mig!
+Vi har haft mange Gæster, saa det er rart at Vejret er saadan at vi kan være ude hele Dagen.
+Jeg har lige haft langt Brev fra Las, han har det udmærket heldigvis. Maaske tager jeg derover til Septm. nu faar vi se, muligvis tager ... og jeg en lille Tur til England en ca. 14 Dage, men jeg har ikke helt bestemt mig endnu. - Selvfølgelig faar Jens og Peter en [ulæseligt] jeg er jo blevet [ulæseligt ord] at jeg glemte at spørge Dig om vi ikke vilde have dem under dit lange Ophold i Hovedstaden [ulæseligt]
+Her gaar alt ved det gamle - det vil altsaa sige godt! Den lille "Sag" vi talte om paa Båxhult kom der inte_t ud af, meget uheldigt for Anklageren! _Og dumt! Nu faar vi se hvordan det gaar med Skilsmissen - og hvornaar. Tilsyneladende er der intet at mærke! 
+I Hast og 1000 Hilsener til jer alle - Kys til Lysse og dig fra _Christa. Jens hilser meget
+_</t>
   </si>
   <si>
     <t>1950-03-13</t>
   </si>
   <si>
     <t>Laura Rude
 Olaf Rude</t>
   </si>
   <si>
     <t>Elisabeth Bartholdy-Møller
 Helge Bartholdy-Møller
 Christa Knuth</t>
   </si>
   <si>
     <t>Olaf Rude malede og tegnede ofte i Skejten på Lolland. 
 Den omtalte bog er enten Poul Uttenreitter: Maleren Olaf Rude. Rasmus Navers Forlag, København 1946 eller Poul Uttenreitter: Olaf Rude. Et udvalg af Billeder med indledende Tekst af Poul Uttenreitter. Forlaget Rasmus Naver, København 1931.
 Johannes Larsen besøgte i september 1948 Olaf og Laura Rude i Allinge på Bornholm. I flere breve berettede han om dette.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Johannes Larsen-samlingen, kasse 5, 35-5</t>
   </si>
   <si>
     <t>Johannes Larsen takker for en dejlig aften hos Rude. Dagen efter var han til fødelsdag, og derefter kørte Grevinde Knuth ham til Skejten. Det var en stor oplevelse at se de gamle ege, de store sten, og der var også en mængde ænder. Da Larsen kom hjem, læste han bogen om Olaf Rude. Han tænker tit på de dejlige dage, som de havde sammen på Bornholm.</t>
   </si>
   <si>
@@ -1029,59 +1073,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/9D2q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tm1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3nNs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TSVC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tFSt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BSUSiqrf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UP7ys7G8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MzqbODHZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LJ0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/71OaE2Pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ixgp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uGWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N4zH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/64Fi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RtHB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VPzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VdrO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FFhZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PYSC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z3n5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g3CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VXgS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/9D2q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tm1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3nNs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TSVC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tFSt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BSUSiqrf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UP7ys7G8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MzqbODHZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LJ0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/71OaE2Pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ixgp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uGWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N4zH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/64Fi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RtHB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VPzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VdrO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FFhZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PYSC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z3n5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g3CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VXgS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M28"/>
+  <dimension ref="A1:M29"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -2106,289 +2150,335 @@
       <c r="H23" s="5" t="s">
         <v>154</v>
       </c>
       <c r="I23" s="5"/>
       <c r="J23" s="5" t="s">
         <v>105</v>
       </c>
       <c r="K23" s="5" t="s">
         <v>155</v>
       </c>
       <c r="L23" s="6" t="s">
         <v>156</v>
       </c>
       <c r="M23" s="5" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
         <v>158</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>35</v>
+        <v>119</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>159</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>126</v>
+        <v>160</v>
       </c>
       <c r="F24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="J24" s="5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="K24" s="5" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>119</v>
+        <v>168</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>126</v>
       </c>
-      <c r="F25" s="5" t="s">
-        <v>167</v>
+      <c r="F25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H25" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H25" s="5" t="s">
+        <v>169</v>
       </c>
       <c r="I25" s="5" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="J25" s="5" t="s">
-        <v>112</v>
+        <v>171</v>
       </c>
       <c r="K25" s="5" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>125</v>
+        <v>35</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>173</v>
+        <v>126</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="G26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H26" s="5" t="s">
-        <v>175</v>
+      <c r="H26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I26" s="5" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="J26" s="5" t="s">
         <v>112</v>
       </c>
       <c r="K26" s="5" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>35</v>
+        <v>125</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>153</v>
+        <v>119</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>126</v>
-[...4 lines deleted...]
-        </is>
+        <v>182</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>183</v>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H27" s="5" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I27" s="5" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="J27" s="5" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>126</v>
       </c>
       <c r="F28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="I28" s="5" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="J28" s="5" t="s">
-        <v>189</v>
+        <v>105</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>192</v>
+        <v>194</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="F29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H29" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="I29" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="J29" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="K29" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="L29" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="M29" s="5" t="s">
+        <v>201</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>
     <hyperlink ref="M23" r:id="rId28"/>
     <hyperlink ref="M24" r:id="rId29"/>
     <hyperlink ref="M25" r:id="rId30"/>
     <hyperlink ref="M26" r:id="rId31"/>
     <hyperlink ref="M27" r:id="rId32"/>
     <hyperlink ref="M28" r:id="rId33"/>
+    <hyperlink ref="M29" r:id="rId34"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>