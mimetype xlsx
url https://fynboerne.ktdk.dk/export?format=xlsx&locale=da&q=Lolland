--- v1 (2026-07-21)
+++ v2 (2026-09-05)
@@ -435,51 +435,51 @@
   </si>
   <si>
     <t>Pilegaarden 4-7-29
 Kære Johannes V. og Else.
 I Dag har Rabbe og jeg afsluttet vor Rundrejse. Vi cyklede fra Næstved over Vordingborg til Stege, opholdt os en Dag ude ved Klinten. Rabbe fotograferede hele Møens Klint: Dronningestolen, Taleren Sommerspiret osv. selv var jeg noget mør af at cykle 60 Kilometer paa en Dag, saa jeg laa mest og dovnede i Solskinnet Møen er som Du siger en dejlig Ø, men jeg var endnu mere indtaget i Falster. Sikke Hvede og Bygmarker, det var selve det Lur-mærkede Danmark. Det mest generende ved at cykle der, var at der ingen Bakker er, man havde aldrig den lettende Fornemmelse det er at tage Frihjul og blev saa øm i Franskbrødene af den vedblivende Trampen. Hvert Øjeblik naar jeg saa ud over Landskabet fik jeg Lyst til at staa af og male nogen af alle disse glidende og bølgende Glanslys i Stedet for at sidde og banke Enden til Bøf. Vi traf en herlig Mand der stod foran et af de mange store Andelsmejerier vi kørte forbi. Jeg fik den Indskydelse at standse og gik hen til ham og sagde, er det ikke mulig at man kunde købe en Liter Kærnemælk hos Dem? ”jow, de er nok maawle” sagde han gaa De bare ind og saa kom vi ind i en Hal hvor to hvidklædte Mejerister spulede et Gulv der var saa rent og lysegult som Smør og fik en Kande iskold Kærnemælk der smagte som Fløde men som vi maatte drikke i ganske smaa Mundfulde. Manden selv havde en Ansigtskulør som en moden Kamille, tyndt Hørtjavset Haar og Overskæg, han var iført et Sæt drapfarvet lyst Tøj med et Aprikos eller Ferskenfarvet Skær. Først syntes jeg at den Farvesammenstilling saa ud som en Vittighed, men senere gik det op for mig at han lignede jo sine Bygmarker. Vi kom videre ad Lolland Langeland, Taasinge til Svendborg. Herfra tog vi Banen til Nyborg og cyklede derfra til Kjerteminde. Rabbe tror jeg næsten var mest af [”af” overstreget] imponeret af Synet fra [”Synet fra” overstreget] Udsigten fra Taasinges højeste Punkt. Vi saa Fyns mørke Bjergland stige op uden at kunde se det smalle Sund som laa dybt nede. Hils Alle og mind Villum og Elin om at nu er Tiden da de maa tænke paa at besøge os Rille er her og glæder sig meget til et Besøg af dem. Marie er i Kbhvn og kommer her i Morgen
 Paa Gensyn til August Eders hengivne Fritz Syberg</t>
   </si>
   <si>
     <t>1934-06-06</t>
   </si>
   <si>
     <t>England
 Epsom Downs</t>
   </si>
   <si>
     <t>Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Gunnar Helweg-Larsen
 Hatla Helweg-Larsen
 Else Jensen
 Jens Jensen
 Johannes V. Jensen
 - Johansen, kaptajn
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Meyer, England
 Albert Naur
 Christine Swane
 Leo Swane</t>
   </si>
   <si>
     <t>”Det gik så godt økonomisk også for JL, at det i juni 1934 blev til en ”turist-tur” tilmed ad luftvejen sammen med Johannes V. Jensen til Amsterdam og England, hvor der bl,a, blev mulighed for at se Stonehenge og Darwins hus, samt hvad der for Johannes Larsen må have været en stor tilfredsstillelse – at stifte direkte bekendtskab med det britiske forbillede, Bewicks original-træsnitsstokke.” Erland Porsmose: Johannes Larsen s. 290.
 Epsom Downs ligger ca. 21,7 km syd for det centrale London og er kendt for sin galopbane Epsom Downs Racecourse, hvor det traditionsrige hestevæddeløb Epsom Derby afvikles. Wikipedia jan. 2022.
 Øgruppen Svaneklapperne strækker sig fra den sydlige del af Saltholm mod øst og nord. Kilde: Wikipedia jan. 2022.
 Mutton chops: Fårekoteletter.
 Lager er en betegnelse for en undergæret øl, der gærer langsomt ved lave temperaturer og lagres ved lave temperaturer i 1-2 uger. Kilde: Wikipedia jan. 2022.</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Johannes Larsen havde fint udsyn fra flyveren. Det var mærkeligt at flyve, og Holland ser underlig ud fra luften. I London tog de til hotellet, og derefter spiste de aftensmad og gik i seng. Næste dag tog selskabet til derby. Der var vildt mange mennesker og også rutchebaner, ølsalg mv. En helikopter fløj rundt over området. 
 Larsen har set et gartneri, hvor man dyrkede brøndkarse. Han forsøger at få en etiket af en aleflaske til Andreas/Puf.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/uGWz</t>
   </si>
   <si>
     <t>Epsom Downs 6 Juni 1934.
 Kære Puf!
@@ -492,51 +492,51 @@
 Epsom 9341.
 [Håndskrevet:]
 som jeg hugger. Mudi var med ude paa Flyvepladsen og kørte hjem med Naur som havde kørt Johs V.s ud. Jeg glemte min Kikkert hos Brønsteds, men jeg kan laane en mindre hos Kapt. Johansen saa det gør ikke saa meget. Jeg sidder paa 1st Sal og ser alle Busserne køre forbi ude paa Vejen Her har hele Tiden fløjet en Maskine over Pladsen med 2 Reklameflag saadan: Formdg [Tegning] og i Eftermiddg med en eller anden Lager jeg husker ikke hvad det hed. Forøvrigt var der fuldt af Zigøjner og Spaakoner og Limonade og Ølsalg fra Kasser og paa Jorden og Karuseller og Rutshebaner og Neggere og Hinduer og Malajer. Her er ogsaa et meget smukt Landskab med lange Højder og Dale og Skove og Træer Selve Banen ligger højt. Her har ogsaa fløjet et Helicopter rundt [Tegning]
 Det er Politiet der skal rapportere hvis der sker Trafikstansninger eller saadan noget og desuden har her været 800 Betjente fra London og der skal være mellen en ½ og en Million Mennesker samlet. Det hele gik umaadeligt roligt og stilfærdigt til. Her staar i Haven udenfor Døren en Aralia og den Slags vi har hjemme i Urtepotter. Det er en saadan Potteplante de har plantet ud og det er nu en fyldig Busk 4 Alen høj. Da vi kørte herud saa jeg et Gartneri fra Toget hvor de dyrkede Brøndkarse i lange Cementbassiner. 
 Det har smaaregnet af og til i Dag, men ellers er her meget tørt og Plænerne er værre end vores. Her er Kalk lige under Mulden. Nu tror jeg ikke jeg kan finde paa mere. Jeg var til Frokost hos Gunnar og Hakla i Mandags og derefter hos Uglen og Marie og om Aftnen ringede vi efter Skriveswanen efter at jeg havde ladet Mudi ringe efter 6 pale Ale og 6 Strong do hos Da[ulæseligt] de var adskilligt mere levende en vore. Jeg bad Mudi sende Dig et Par Ettiketter. Der staar en Literfl. med en mig ukendt Ale Etikket paa paa mit W.C. men jeg ved ikke om jeg kan faa den af, det er jo muligt jeg kan komme ud for den med Indhold ved Lejlighed
 Mange Hilsner til Jer begge
 fra Din Far.
 P.S.
 Nu fløj den Helicopter her hen over igen; det er Løgn den har ikke andre Vinger end Møllen paa Ryggen, saadan [Tegning]
 JL.</t>
   </si>
   <si>
     <t>1936-09-01</t>
   </si>
   <si>
     <t>Carl Johannes A. Bless
 Johan Peder Bless
 Sofie Bless
 Alhed Larsen
 Jens Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Vilhelmine  Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel Muus
 Alhed  Møhl, Lysses datter
 H. Rasmussen, politifuldmægtig</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Jens var. Larsen-familien kendte flere, der bar dette navn. 
 De indsamlede tusindgylden skulle formodentlig bruges til snaps.</t>
   </si>
   <si>
     <t>Brevet er i privateje</t>
   </si>
   <si>
     <t>Else og Andfreas/Puf Larsen har sat blomster på Alhed Larsens grav og luget, klippet og vandet. De har også ordnet Bless-familiens grav, og Andreas vil se til sin farmor og farfars gravsted.
 Politifuldmæftig Rasmussen spørger, om Johannes Larsen vil tage ind omkring Ny Carlsbergfondet og se på de billeder, som fondet har lovet Kerteminde Museum. 
 Det stormer. Den syge knortegås er død. 
 Andreas Larsen og Jens har været på en lang sejltur omkring Kalundborg, Lolland, Svendborg, Avernakø og Sønderborg. De cyklede hjem fra Faaborg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/N4zH</t>
   </si>
   <si>
     <t>1 Sept. 36. 
 Kære Far.
 Igaar var det Mors Dødsdag og Else og jeg var ude paa Kirkegaarden med en stor Buket Rosenkatost og de Flox vi kunde finde; det var ikke mange, men sammen med de Roser, som jeg havde sat derud Dagen før, saa det helt godt ud. Jeg havde Dagen før skuffet og revet og Else og jeg klippede alle de afblomstrede Nelliker af. Idag har jeg været ude med de to store Vandkander og vandet baade Mors Grav og Blessernes. Iaften skal jeg ud og vande videre ogsaa Farmors og Farfars, det er godt tørt altsammen. - Politifuldmægtigen har spurgt om 
 2./
@@ -616,159 +616,159 @@
     <t>[Påtrykt tekst:] KERTEMINDE, [håndskrevet:] 28 Maj [påtrykt tekst:] 194 [håndskrevet:] 3
 [Håndskrevet:] Kære Ugle.
 Tillykke paa Fødselsdagen! Og mange Tak for den dejlige Tobakspung; saadan en har jeg tit tænkt paa at jeg gerne vilde have, for den er meget bedre at stoppe Piben fra end saadan en, som jeg havde. Tak ogsaa for den lille røde Ridderspore; den har tabt de Blade, som den havde, da den kom, men har faaet 3 nye. Den staar endnu i en Potte i Vinhuset. Her var igaar en Maler som hedder Ejvind Højgaard, han kendte Dig, han havde siddet i Censurkommiten (eller Ophængerudvalget) for Efteraarsudstillingen sammen med Dig. Han kom forat træffe Far og tale med ham om Familien Storm; han er Nevø til Skipper Storm eller dennes Kone. Han bor i Søborg og jeg sagde det kunde være Du eller Ia kunde hjælpe ham med Oplysninger. Han er for Tiden i Nyborg for at male et Portræt. Han prøver at ringe hertil naar [overstreget: naar] inden han rejser hjem igen, for at høre om Far er kommet hjem. Hvis ikke kan det jo være at han henvender sig til Jer. Jeg kunde ikke finde finde ham i Jastraus Kunstnerleksikon, men det er maaske Jastraus Skyld, jeg tror nok Navnet er rigtigt. – Det er morsomt Du udstiller i Aalborg, bare Du nu vil sælge noget deroppe. Men hvorfor er Du saa bange for at Billederne skal blive bombede? De bomber vel ikke i Byen og desuden for Du jo Assurance for de Billeder, som bliver ødelagt.
 Far er for Tiden paa Lolland for at male et Billede til Grevinde Knuth paa Knuthenborg, hvor han bor.
 Mange Hilsen og Ønsker om en god Fødselsdag fra os alle her
 Din hengivne Puf. Hils Lasse og Ursula.
 [Håndskrevet på langs i venstre margen:] TILLYKKE FA THORA ANE [skrevet med spejlvendt N] OG JEPPE ER I SKOLE</t>
   </si>
   <si>
     <t>1944-05-17</t>
   </si>
   <si>
     <t>Peter Andreas Larsen</t>
   </si>
   <si>
     <t>Kerteminde
 Møllebakken</t>
   </si>
   <si>
     <t>Thora Cohn
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Johannes Larsen
 Jonas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes Larsens gode ven, Christa Knuth, boede på Knuthenborg. 
 Andreas/Puf Larsens kammerat, maleren Sven Havsteen-Mikkelsen, havde en idé om, at det var mere "nordisk" at stave ordet "af" som "av". Andreas Larsen kopierede iårevis denne stavemåde.</t>
   </si>
   <si>
     <t>Andreas/Puf Larsen ønsker tillykke med fødselsdagen. Han fortæller om de mange fugle, der ruger i haven. En mår har taget duerne.
 Det er dejligt, at Peter har fået en ny cykel. Alhed/Ane Larsen har også fået ny cykel, og Thora har arvet den gamle. 
 Johannes Larsen er på Knuthenborg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/frsc</t>
   </si>
   <si>
     <t>Afs: Andreas Larsen Kerteminde 17 Maj 44.
 Møllebakken, Kerteminde
 Kære Peter.
 Tillykke med fødselsdagen. Jeg håber dette må nå Dig på selve dagen; det skulde det kunne eftersom det brev jeg fik fra Din far forleden havde været 10 dage undervejs. Idag er den ene gråand kommet med ællinger, men der er desværre kun 3. Vi har en and til som ruger, nu må vi jo håbe, at den kommer med en større flok. Grågåsen ruger på 5 æg det er første gang den ruger, så vi er jo spændt på hvad der bliver af det. Farfar er for tiden på besøg på Knuthenborg på Lolland, så han er desværre ikke hjemme når gæslingerne kommer, men vi håber vi kan holde liv i dem til han kommer. Jeg ser av Din fars brev, at Du har fået helt ny Husquarna-cykle; ja, så er Du jo godt kørende. Her har vi nu cykler alle sammen, Alhed har fået en ny og Thora har fået hendes. Thora kan ikke stå op, endnu, men når jeg hjælper hende op, så kan hun køre flere mil. Du kan fortælle Din far, at en mår har taget alle duerne i dueslaget, men vi har endnu et par tilbage, som åbenbart har holdt til et andet sted. Der er nu sat et brædt op til dem under halvtaget udenfor farfars atelier, hvor de er ved at bygge rede. Lige nu kom Jeppe og Alhed ind og fortalte, at gåsen har fået 5 gæslinger og at der ligger et æg tilbage i reden; den må alså have lagt et æg til efter at den har lagt sig. Nu må jeg hellere gå ud og se efter hvordan gåsen kan forliges med ællingeanden, vi må nok have anden ned i forhaven. Jeg vil så slutte med at ønske Dig en god fødselsdag og bede Dig hilse alle i familien.
 Else, Alhed, Jeppe og Tora sender også mange hilsner.
 Mange hilsner til Digselv fra
 Din hengivne Puf.</t>
   </si>
   <si>
     <t>1946-09-09</t>
   </si>
   <si>
     <t>Thora Cohn
 Valdemar Eggebrecht
 Hans Hvass
 Andreas Larsen
 Jeppe Andreas Larsen
 Marie Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine Swane
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes Larsen omdannede vinterhaven til volière efter Alheds død. Guldfiskebassinet fandtes/findes i vinterhaven/volièren. 
 Johannes Larsen lavede illustrationer til flere af Hans Hvass' bøger.</t>
   </si>
   <si>
     <t>Det var ærgerligt, at Larsen ikke var hjemme, da Peter og Johan/Lysse kom. 
 Et vandrør i bassinet i vinterhaven har været brudt. Larsen har glæde af både fuglene og guldfiskene.
 Larsen tegner til Hans Hvass' nye fuglebog, og han er i gang med sit store vandbillede. Han beder Johan/Lysse om at sende et par tjurhaner.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/VPzi</t>
   </si>
   <si>
     <t>Kjerteminde 9 Septbr 1946.
 Kære Lysse.
 Det er snart længe siden Du har hørt fra os. Det var jo en fæl Afbrænder med Dit og Peters Besøg, at det netop skulde ske mens vi var borte her fra. Vi har det ellers godt. Jeg har jo faaet lavet min Volière i Stand, men lige før vi rejste til Lolland, gik der Bræk på Vandrøret i Bassinet, Eggebrett var heroppe og sagde vi kunde rolig rejse han skulde nok stoppe det. Det lød imidlertid raskere da vi kom hjem saa vi maatte have Bud efter ham igen og tømme Bassinet mens han ordnede det. Jeg har megen Fornøjelse af Fuglene der nu snart har affældet allesammen og det er morsomt at se Guldfiskeungerne skifte Farve, der bliver både røde og citrongule og brogede og hvide. En er hvid med gul Pande og en højrød Plet paa Ryggen. Jeg er lige bleven færdig med 30 Tegninger af sjældne Fugle til Hans Hvass nye Bog, med der skal vist laves mindst 10 til. Nu vil jeg imidlertid i Gang med mit store Vandbillede igen Jeg fik ikke rørt ved det i Fjor. For Tiden har vi Besøg af Uglen og Marie. Hvordan gaar det med Jeres Byggeri? 
 Dersom Du kan faa fat i et Par Tjurhaner maa Du gerne sende dem, det er jo snart nogle Aar siden jeg har smagt saadanne. Men maaske er det forbudt at udføre dem. Hvad der ikke er forbudt er jo nu snart for dyrt. Nu koster en Fl. Brændevin omtrent 20 Kr, men det lader til at Folk er ret enige om at lade være og købe. Jeg skal hilse fra alle her ogsaa mange Hilsner fra mig
 Din Far.</t>
   </si>
   <si>
     <t>1946-12-24</t>
   </si>
   <si>
     <t>Thora Cohn
 Knud Dalhoff Larsen
 Christa Knuth
 Andreas Larsen
 Jens Larsen
 Jeppe Larsen
 Jonas Larsen
 Marie Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes Larsen omdannede efter Alheds død vinterhaven til volière. 
 Sidensvans: Silkehale. 
 Det vides ikke, hvilket stort billede Johannes Larsen arbejdede på.</t>
   </si>
   <si>
     <t>Andreas/Puf har fanget en silkehale (sidensvans), som Larsen nu har i et bur. 
 Larsen har gigt i hoften og får behandlinger i Odense, og han ser frem til igen at kunne male. Han har været til fødselsdag hos Grevinde Knuth. Mens han var væk, brød en kat ind i volièren og tog en masse fugle.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/K47c</t>
   </si>
   <si>
     <t>Kjerteminde 24 Decbr. 1946.
 Kære Lysse!
 Tak for Dit lange Brev: Det var et morsomt Tilfælde med Direktør Dalhoff. Det kan vist nok passe at det har været udstillet i Odense til 3600 Kr. Den Gang var mine Priser det laveste de har været siden 1920, men i de sidste Aar har jeg faaet mere end det dobbelte af hvad de den Gang kostede. Jeg skal undersøge om det kan lade sig gøre at sende det. Jeg glæder mig til en Gang at se hvad I har lavet ved Huset. Jeg forstaar at det er en gennemgribende Forandring. Her kom i Gaar en Kasse med mange dejlige Ting, Tusind Tak! den gjorde stor Lykke. Puf var i Forgaars i Nyborg for at hente Marie, der var ingen Rutebil. Paa Vejen fangede han en forsulten Sidensvans, som siden har siddet og ædt i et lille Bur. Her er mange af den Slags for Tiden, men jeg har ikke kunnet fange nogle, da jeg den sidste Maaneds Tid eller halvanden har haft en ækel Gigt i Hoften, saa jeg hverken har kunnet gaa eller staa eller bestille noget. Jeg blev røntgenfotograferet i Odense, og tager der ud en Gang om Ugen og faar Røntgenbehandling. Heldigvis generer det mig ikke at køre i Bil. Den fjortende var jeg paa Knuthenborg til Grevindens Fødselsdag til halve Hummere og Kalkun. Puf kørte mig til Færgen i Svendborg og Grevinden hentede mig i Rudkøbing. Der var Kaneføre paa Lolland og den Dag jeg rejste Hjem kom der mere Sne og her er nu hvid Jul. Desværre havde der været en Kat der var brudt ind i min Voliere mens jeg var borte og havde ædt mine Stillitser og Dompapper og en Kanariefugl og nogle Grønsiskener og Graasiskener. Det gaar bedre med mig nu for hver Dag. I Gaar kunde jeg staa og barbere færdig uden Hvil og gik omkring hele Dagen uden Smerter, saa jeg haaber at jeg snart kan komme til at male igen paa mit store Billede som jeg gerne vil have udstillet til Foraaret. Jeg skal hilse Jer mange Gange fra os allesammen og ønske Jer en rigtig glædelig Jul og et godt Nytaar. I faar det jo lidt sent. Jeg regner med at komme til Båxhult til Pintsen. Mange Hilsner til jer allesammen fra Din Far.</t>
   </si>
   <si>
     <t>1947-06-07</t>
   </si>
   <si>
     <t>Elena Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Christa Knuth
 Søren Krage
 Adolph Larsen
 Andreas Larsen
 Jeppe Larsen
 Johanne Christine Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Ellen  Sawyer
 Christine Swane
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Johannes Larsen takker for sidst. Christa Knuth og han fandt ikke Søren Krage, men tog så til Marie og Christine samt på kro. Larsen overnattede på Knuthenborg og tog derefter hjem. 
 Der er kommet en del fugleunger i volièren. 
 Larsen har haft stor familiemiddag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/VdrO</t>
   </si>
   <si>
     <t>Kjerteminde 7 Juni 1947.
 Kære Lysse og Bimse.
 Tusind Tak for den dejlige Tid paa Båxhult. Grevinden og jeg forsøgte at finde Søren Krages i Lillerød, det lykkedes os at finde deres Hus, men tomt, vi fik oplyst hos Naboen at de var rejst til Kjøbenhavn. Saa kørte vi til Birkerød og bestilte Kaffe hos Uglen og Marie og kørte saa hen til Kroen og spiste Aal i Karry og derfra hen til Uglen og Marie igen. Vi drak Sodavand ved Storstrømsbroen og kom til Knuthenborg Kl. 7,15. Jeg blev der næste Dag over og rejste saa hjem Torsdag hvor Puf og Else hentede mig i Svendborg. Det regnede godt den Dag, Torsdag altsaa, d.v.s. paa Lolland, paa Fyn var der kun kommen et Par mindre Tordenbyger. Her staar alt godt til. I Volieren var den ny Sidensvans helt kommen sig. Kanariefuglen havde 3 halvstore Unger og Dværgvagtlerne fik udligget i Gaar, men kun 3 Unger, 2 Æg var ubefrugtede og i det ene en død Unge. Dompapperme bygger, og Anden kom i Gaar med 2 Ællinger. Jeg ser det ser ud som 20 men Nullet hører til det ovenover befindtlige og altsaa 2 Ællinger. I Aftes havde vi Elle, Junge og Dis med Mænd til Middag. Første Klasses kogte Rødspætter, Tarteletter med Kød og Champignons og Islagkage. Jeppe ligger i Sengen med Feber, men i Dag har han det helt godt. Jeg skal hilse fra Puf og Else og Børnene. Endnu en Gang Tak for sidst
 Jeres JL.</t>
   </si>
   <si>
     <t>1948-07-30</t>
   </si>
   <si>
     <t>Elena Larsen</t>
   </si>
@@ -906,51 +906,51 @@
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Grevinde Christa Knuth
 Maribo
 Lolland.
 [På kuvertens bagside:]
 Christine Swane
 Birkerød.
 [I brevet:]
 Birkerød 14 juni 1951.
 Kære Christa.
 Tusind Tak for dine lykønskninger og de dejlige Cigaretter som jeg har nydt. 
 Håber at du har det godt, her har vi det med travlhed Lasse og jeg lægger mosaikken, den er delt i 138 stk og vi er nu nået til 99 så det går da fremad. I øjeblikket har vi ikke tid at tage nogen steder hen. Hils Elisabeth og Adam og tak for hilsner.
 Hilsner fra din hengivne Ugle.</t>
   </si>
   <si>
     <t>1951-11-22</t>
   </si>
   <si>
     <t>L.R.S. Carstensen
 Marius Christiansen
 Else Jensen
 Christa Knuth
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ane Talbot</t>
   </si>
   <si>
     <t>Båxhult var en af Larsen-familiens skovgårde Landeryd i Småland.
 Gustav Carlsson arrenderede (forpagtede) al Båxhults jord i 1927. Kjellberg ønskede at forpagte Bommen, som var en af torperne på Båxhult. Om arrangementet blev til noget, vides ikke, men da Johan Larsen (Alhed og Johannes Larsens søn) i 1930 overtog Båxhult, flyttede han huset Bommen til Båxhult og omdannede det til vaskehus. Bygningen blev siden kaldt Bommastugan. (Dette oplyst af Jens Larsen, søn af Johan Larsen 2018).</t>
   </si>
   <si>
     <t>Man kan lave fuglelim ved at koge rå linolie, men det lugter slemt. 
 Johannes Larsen har været i København og også på Lolland, hvor han kørte rundt med Christa Knuth.
 Han er blevet færdig med nogle småbestillinger.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/g3CC</t>
   </si>
   <si>
     <t>Kjerteminde 22 Novbr. 1951.
 Kære Lysse og Bimse.
 Det er en Skandale at jeg først nu faar samlet mig sammen til at skrive og takke Jer for den dejlige Tid paa Båxhult. Tusind Tak. Og Tak for Brevet Lysse. Jeg har talt med Christiansen om det Fugelim. Raa Linolie koges til det bliver seigt, det er det hele, men det lugter forbandet saa Det maa helst foregaa i Bommastugan. Her var en Stillits for et Par Dage siden i en Burre jeg havde ladet staa i Græsplænen udfor Spisestuen, men jeg har ikke set den siden. Jeg var en Uges Tid i Kjøbenhavn hos Else og endnu et Par Dage hos Grevinden, hvor vi kørte nogle Ture omkring paa Lolland saa nu har jeg snart set hele Øen. Puf og Else hentede mig i Svendborg. Siden har jeg haft travlt med nogle Smaabestillinger. Jeg fik lavet den Akvarel færdig til L.R.S. Carstensen og har sendt den men ikke hørt fra ham endnu. Vi har det godt her og haaber det samme er Tilfældet hos Jer. Mange Hilsener til Jer allesammen ogsaa fra Puf og Else og Børnene.
 Din Far.</t>
   </si>
   <si>
     <t>1951-12-30</t>
   </si>
   <si>