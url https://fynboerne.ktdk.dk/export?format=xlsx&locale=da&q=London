--- v0 (2026-04-28)
+++ v1 (2026-10-05)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="501" uniqueCount="352" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="513" uniqueCount="360" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -1110,51 +1110,51 @@
 sikkert mener at kunne bruge nogle.
 Jeg vil være Dem forbunden 
 om De venligst vil udvælge de Motiver
 vi talte om.
 Med megen Agtelse
 Alex Vincent</t>
   </si>
   <si>
     <t>1934-06-06</t>
   </si>
   <si>
     <t>England
 Epsom Downs</t>
   </si>
   <si>
     <t>Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Gunnar Helweg-Larsen
 Hatla Helweg-Larsen
 Else Jensen
 Jens Jensen
 Johannes V. Jensen
 - Johansen, kaptajn
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Meyer, England
 Albert Naur
 Christine Swane
 Leo Swane</t>
   </si>
   <si>
     <t>”Det gik så godt økonomisk også for JL, at det i juni 1934 blev til en ”turist-tur” tilmed ad luftvejen sammen med Johannes V. Jensen til Amsterdam og England, hvor der bl,a, blev mulighed for at se Stonehenge og Darwins hus, samt hvad der for Johannes Larsen må have været en stor tilfredsstillelse – at stifte direkte bekendtskab med det britiske forbillede, Bewicks original-træsnitsstokke.” Erland Porsmose: Johannes Larsen s. 290.
 Epsom Downs ligger ca. 21,7 km syd for det centrale London og er kendt for sin galopbane Epsom Downs Racecourse, hvor det traditionsrige hestevæddeløb Epsom Derby afvikles. Wikipedia jan. 2022.
 Øgruppen Svaneklapperne strækker sig fra den sydlige del af Saltholm mod øst og nord. Kilde: Wikipedia jan. 2022.
 Mutton chops: Fårekoteletter.
 Lager er en betegnelse for en undergæret øl, der gærer langsomt ved lave temperaturer og lagres ved lave temperaturer i 1-2 uger. Kilde: Wikipedia jan. 2022.</t>
   </si>
   <si>
     <t>Johannes Larsen havde fint udsyn fra flyveren. Det var mærkeligt at flyve, og Holland ser underlig ud fra luften. I London tog de til hotellet, og derefter spiste de aftensmad og gik i seng. Næste dag tog selskabet til derby. Der var vildt mange mennesker og også rutchebaner, ølsalg mv. En helikopter fløj rundt over området. 
 Larsen har set et gartneri, hvor man dyrkede brøndkarse. Han forsøger at få en etiket af en aleflaske til Andreas/Puf.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/uGWz</t>
   </si>
   <si>
     <t>Epsom Downs 6 Juni 1934.
 Kære Puf!
 Det var en fin Tur i Gaar. Vi startede Kl. ca 9 i sigtbart Vejr og kunde tydelig se Kullen da vi gik ud over Kalvebodstrand ved Svaneklapperne, saa havde vi god Udsigt til mellem Køge og Næstved saa rullede der et Skytæppe hen under os, saa kørte ovenpaa noget hvidt til vi saa lidt af Lolland og lidt efter passerede lige N om Femern og ind over Holstein og derefter Solskin til Amsterdam vi passerede Elben lige ovenfor Mundingen og lidt efter Weser S for Bremerhaven. Det er meget mærkeligt at sidde i en Omnibus, og hænge 2-3 Km oppe i Luften uden at kunde mærke at vi flytter os, for sommetider havde vi endda en Fornemmelse af at gaa baglænds, men naar vi ser lige ned og ser Skyggen af Maskinen som en lille graa Plet nede paa Jorden kan vi jo nok se at det gaar fremad. Kl 12 var vi i Amsterdam, hvor vi gik ned og spiste Frokost, Sandwishes og noget Lagerbier fra Fad der lignede meget Carlsberg Guldbajer. Saa gik vi op igen og fløj til Rotterdam i en anden Maskine, men der var vi kun i 10 Min. Holland ser mærkeligt ud fra Luften alle Marker og Haver fuldkomment regelmæsig rektangulære med Grøfter om [Tegning] saadan. Fra Rotterdam fløj vi lige ud over Schelde og Nordsøen stadig i klart Vejr til vi nærmede os England saa kom der først nogle smaa hvide Skyer langt nede under os men ikke tættere end at vi hele Tiden kunde Vandet og de forskellige Farve paa Bunden og Dæmningerne der saa meget smaa ud i den Højde vi fløj i 2500 m. Vi gik ind ved Themsmundingen og fulgte Floden omtr. halvvejs til London, saa kom der desværre en stor Skybanke og gemte det hele til vi ved Corydon gik ned gennem et Hul. Vi landede Kl. 3½ og kørte saa med Luftfartens Bus til Charing Cross hvor vi tog en Taxa til vort Hotel paa Torrington square lige bag British Museum. Det hedder Morgans Hotel og koster 2 Pund om Ugen med Breakfast. Vi gik hen i Oxford street og spiste Mutton chops og Spinat efter en dry Martini d.v.s. jeg bestilte 3 og drak min og Johs. V.s. Jeg nød ogsaa 2 pale Ale fra Fad og en Guinness Porter og en Lager og saa gik vi hjem og sov. Jeg vaagnede i Morges ved Skovduens Kurren i Platanerne udenfor paa Pladsen, det er et meget roligt Sted, men meget primitivt men gode Senge. Vi spiste Frokost med en Kaptajn Johansen der bor der en Ven af Jens. Han dirigerede os ud til Victoria St. hvor vi tog Billet til Epsom downs, det er nemlig Derby Dag i Dag og vi har været til det store Løb og vilde fra Inderpladsen hvor det er gratis Alting, med Undtagelse af at vi betaler en Mand 2 Shillings hver for at staa paa nogle Kasser. Jeg har aldrig set saa mange Biler og Busser og Mennesker før. Folk er kørt hertil i Busser fra alle Egne af England helt oppe fra Skotland. Vi har spist Frokost hos en Ingeniør Meyer der er gift med en Slægtning af Else og nu efter Væddeløbet sidder jeg her og skriver mens Johs V faar sig en Middagslur. Vi kom hertil fra St. i Bil. den første vi spurgte vilde have 10 Shillings for at køre os herhen, men en gl Fyr der holdt ved Siden af tilbød at gøre det for 6, ham tog vi og kørte med ham i ca ½ Time mens han holdt og spurgte alle mulige Mennesker om Vej indtil vi paa Tilbagevejen fandt Huset 5 m Gang fra St. Vi skal spise Middag her. Her er ikke mere Papir i Blokken men her ligger et Stykke Skrivepapir 
 [Fortrykt øverst på papiret:]
 BUTE HOUSE, 
@@ -1205,51 +1205,51 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/BFJ7</t>
   </si>
   <si>
     <t>London 13 Juni 1934
 Kære Puf Tak for Brevet som jeg fik i Gaar. Jeg skriver med Blyant fordi jeg lod min Fyldepen blive i Kjøbenhavn til Reparation og der er ikke Blæk her paa Værelserne. Det har været Solskin hver Dag siden den første Dag vi var her og her er meget tørt, de berømte engelske Plæner er nærmest gulgraa i Farven hvor der ikke er Skygge. Udenpaa Busserne og indvendig er der Opslag: ”use less water”. Vi har været nogle dejlige Ture i Omegnen. En Fætter af Else hentede os forleden i en Babyford og kørte os først til Kew og saa til Hampton court og derfra til et Hjem ved Warlington, der laa paa en Skraaning med en pragtfuld Udsigt over en dyb Dal til nogle høje delvis skovklædte Bakker. Vilde Turtelduer kurrede og jeg saa en af dem. I Lørdags var vi inviterede ud til Elses Kusine gift [ulæseligt] Meyer, der hvorfra jeg skrev. De kørte os en lang Tur hvor vi var inde i nogle Skove med Rhododendron og oppe paa et Par af de højeste Bakker i Surrey. I Gaar tog vi med Toget til Bromley og Bil til Downe og besaa Darwins Hus, der staar møbleret omtrent som i D. Tid og med en køn Have og en pragtfuld stor Park, vi spiste i Kro og tog saa med en Bus til Streatham. I Dag var jeg med Else og Joh V i Bishop Gate for at hæve Penge i Horton Bank, paa Tilbagevejen stod jeg af ved St Pauls og vilde op i Krypten men kunde ikke komme der op da der var special service i Kirken og gik saa op i The Monument i Stedet. Vi har ellers været i Musæum hver Dag og i zool. Have og i Tower. Jeg tørster temmelig meget og drikker 3 Ale til Frokost og 3-4 til Aften af og til med en Guinnes eller Lager imellem eller begge Dele. Spisesedlen er ens paa alle Beværtninger og temmelig fattig i Udvalget. Jeg spiser enten Lambchops eller Rumpsteak med Spinat el. Wat[ulæseligt] eller Fisk eller Laks og grønne Agurker og Ost. Vi faar Morgenmad her paa Hotellet Havregrød med Mælk. Æg og Skinke eller stegt Fisk. En Dag fik jeg stegt røget Haddock, det var meget godt, derimod prøvede frisk Haddock, det skal jeg ikke have mere af. Saa faar vi Verdens forfærdeligste Kaffe, den har jeg opgivet og drikker The. Derimod har jeg nu faaet [ulæseligt] til at købe mig nogle Flasker (Pintfl) Ale som jeg har paa Værelset og tager med ned om Morgen og stiller under Bordet. I Gaar var vi inde i en Frugtbutik og købte nogle Appelsiner (SAafrika) og nogle gule Tomater og nogle friske Figner. Man kunde ogsaa faa modne Kirsebær og Ribs og grønne Mandler og Mango[ulæseligt] og andet fra Madeira. Her har Du nogle Etiketter fra mine Aleflasker. Jeg skal hilse fra Joh V. og Else. Jeg tænker at Du kan hente os i Esbjerg en Gang først i næste Uge. Nærmere fra Salisbury eller naar vi kommer her igen eller Telegram. Hvis Du ikke hører mer maa Du tage min Pels med til Joh V. Mange Hilsner til Jer begge 2 Din Far</t>
   </si>
   <si>
     <t>1936-10-14</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Bent Bjergskov
 Thora  Branner
 Louise Brønsted
 Adolph Larsen
 Andreas Larsen
 Gudrun Larsen
 Henning Larsen
 Ingrid Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Gudmund Larsens kone
 Axel  Müller
 - Müller, Frk. 
 Margrethe -, pige i huset hos Johanne C. Larsen 1936
 Ellen  Sawyer
 Janna Schou
 Hempel Syberg
 Rigmor Thorsen
 Joseph Turner
 Agnes Taaning
 Else Warberg
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Fru Nielsen og Søster Thorsen var. Sidstnævnte var formodentlig i familie med Rigmor Thorsen. 
 Hvem Mygdal, der gav Martin/Manse Warberg Larsen penge for malkning, var, vides heller ikke. 
 Eidi og Edith, som arbejdede i huset i England for den kvinde, som Laura Warberg Petersen var ansat hos, er ikke oprettet med biografi i KTDK. 
 Croydon er en bydel i det sydlige London.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0578</t>
   </si>
   <si>
     <t>Johanne/Junge har en dårlig hånd. Hun blev meget glad for den smukke skål fra Janna, og hun takker for alle Astrids gaver. Adolph/Agraren og hun pakkede op dagen før fødelsdagen. 
@@ -1285,51 +1285,51 @@
 Bibbe tog en Dag, da hun havde fri med en Bus langt langt ud pa Landet – de bor jo i den sydvestlige Udkant af London, lige ved Richmond Park, hvor hun har taget mange Traveture; nu har de vist desværre saa meget med Taage og det tager jo unægtelig Glansen af alt. På den Tur, kom hun til forskellige Smaabyer, som alle var spændende og morsomme, et Sted var der et lille Torv, der saa helt middelalderligt ud. Bibbe har vist et storartet Tag paa at faa noget ud af det; der er planlagt langt ud i Fremtiden med Ting, der skal naas. Manse har jo lidt længere til Fadet, men af og til mødes de da i London og beser hvad de kan overkomme. De mødtes en Dag i Croydon, hvor de fløj! Manse var begejstret. Ellers er hans det bedste jo at se Malerier; forleden havde han været der alene og helliget sig de gamle Hollændere. For 30 Aar siden gik jeg der og svulmede over de gl. Holl. Turner havde jeg anmodet ham om at finde, hvad han ogsaa havde gjort og var ude af sig af Begejstring over ham. Han er nu ogsaa pragtfuld. Themsen er de begge enige om at besynge – pudsigt at den løber forbi begge deres Opholdssteder – ikke saa farlig meget bredere end Odense Aa ved sit Udløb der, hvor Manse er. M. fik 100 Kr. af O. Sybergs Mindelegat; vi havde sat vore Næser op efter betydelig mere, saa han havde haft Raad til at komme paa en mere veldrevet Farm. Han maa jo ikke forlange Løn – maa i hvert Fald ikke faa det, men Mygdal giver ham lidt – det hedder sig fordi han malker. Men der er ikke Spor at lære der paa Farmoor Farm, ja Sproget er jo altid noget at lære selvfølgelig, men det havde dog været rart om han f. Ex. havde kunnet rejse lidt til de forskellige Landbrug – hvis der overhovedet findes Godser i England. Bibbes Madame er stadig meget sød og flink mod hende, men B. har mange Bataljer med Kokkepigen Edith, der er er en Heks, navnlig mod Heidi, den lille Østrigske House-Maid. B. rejser sig i sin Vælde, naar Edith bliver for slem, for Heidi staar Bibbes Hjærte nær. Har jeg virkelig slet ikke før skrevet noget om Børnene? 
 Bent kommer her jævnligt; jeg tror nok, at det er svært for dem at leve adskilt, men jeg tror ogsaa, at det var udmærket for Bibbe at komme ud, tænk hvilken Oplevelse for hende; den Slags er jo Skatte for hele Livet. Jeg tror da, at mit var blevet fattigere, hvis jeg ikke havde haft alle mine Rejser at glæde mig over at tænke paa. Men jeg har jo ogsaa været heldig og set meget. 
 Hvis der nu er noget særligt om de to, du vil høre om, så spørg og saa gaar jeg for øvrigt over til Beskrivelse af vore Fødselsdage. 
 3
 De var straalende og festlig – min ganske lidt formørket af Haanden, dog ikke meget. Agraren havde ”Nabo” inde til Kyllingesteg og Rødgrød, en af vore unge Venner var kommen (med Cigarer) Bent kom, ligeledes med Cigarer, 50 store fede Cerutter, og senere Las, Puf og Else – alle uventede, undt. ”Nabo”. De fik Kaffe og – Lagkage. Mere havde jeg ikke kunnet præstere, da Æbleplukningen i det gode Vejr gik fremfor alt.
 Min begyndte lidt trangt. Jeg listede op midt paa Formiddagen, fik med Besvær Haaret snurret lidt op og Tøjet paa. Fru Nielsen havde meldt sig til Eft.visit med Gudrun og sagt, at hun vilde tage Bagværk med Kl 3. Naa, da Klokken blev halv tre og jeg forstod, at Margrethe svigtede mig, skønt hun vidste jeg havde ligget Dagen før og skulde have fremmede – det var ikke pænt. I Nød skal man Naboer kende. Det var ganske vist ikke hendes ”Dag”, men jeg havde bønfaldt hende. Naa, Faderen har ikke villet undvære hendes Arbejde hjemme; jeg tror de sankede Kartofler. Da var jeg lidt modfalden, men Elle kom og gjorde Underværker i den halve Time lavede Chokolade, dækkede Bord, ryddede op. Og vi havde saa en yndig Eft. med Fru N., som ankom med den mægtigste Waleskringle, jeg endnu har set, 50 fede Cerutter og – en Vinterhat; hun gav mig to Sommerhatte, da jeg var derinde for noget Tid siden, saa nu er jeg forsynet! Al min uaabnede Post laa i en stor Dynge i Sofaen, den lukkede Elle op og læste noget af det højt. Hun selv kom med en meget smuk Portræt af sig selv i Festdragt, 1 Par Strømper og 1 Pk. Papirsservietter, Strømper, Underliv og Cigarer fra Marie. 1 Kittel fra Lugge, 50 Cigarer fra Tutte, 100 fra T. Else, 10 Kr. fra Tante Mis og saa en Mængde Breve og Kort. Aftenen blev helt gevaltig. Ikke mindre end 3 Bilfulde rullede ind i Gaarden – alle uventede. Hr. og Fru Thorsen med en Ladning fint Bagværk og 50 Cigarer, Gudrun Larsen (Bror) fra Rørdam i sin egen Bil med Kirsten, hans Kæreste, Søster Thorsen og Søster Rørdam ligeledes med 50 Cigarer. Senere ankom den gode Las, Puf og Else, samt Klaks, der fungerede som Statens Skovvurderer af Omegnens Skove. Han havde en stor Æske fin Konfekt, de andre Konditorkager i lange Baner og fint Undertøj. Har du nu kendt Mage til Fødselsdag, det var da mindst som om jeg blev 70. Jeg var overvældet. Heldigvis havde vi Masser af Chokolade fra om Eft. Flødeskum ligeså, saa der blev nok til os alle 14. De unge Piger udrettede Arbejdet, de er huskendte. 
 4
 De dækkede i begge Stuerne og vi havde det dejligt. Klaks og Thorsens som jo kommer i Familie gen. Bror og Kirsten var sammen første Gang den Aften. Fru Thorsen talte om saa morsomt der havde været den Aften i Sommer, da du gav Skole-Historier. Hun er et pragtfuldt Menneske, som jeg holder meget af, og hvor er hun altid parat til at le og more sig. --------------
 Nu har jeg kigget lidt i dine Breve og ser, at du spørger til Høsten; ja den blev jo lille som alle Vegne, men vi kan nu ikke bedømme den helt, før alt er optærsket og det er jo først til Foråret, for undertiden giver den jo lidt mere end man har ment.
 Og saa er der en Ting, jeg skal have korrigeret. Jeg har saamænd ikke saa meget at bestille som du; du har jo ogsaa Landhusholdning m. Have, Frugtplukning og den Slags. Og jeg har dog Margrethe, der er knagende hurtig i Vendingen. Saa har jeg ikke nær saa store Foretagender som du, med Vinbrygning o. lg. Men mit Arbejde er maaske nok større end dit med de store Maaltider og store Opvaskninger. Og saa er der jo deres Tøj, Strømper o.s.v. Desværre er jeg slet ikke mere den habile Arbejder, jeg har har været. Meget af min tidligere Energi er gaaet Fløjten. Maaske det er, som Fru Thaaning sagde til mig forleden: De er vel slidt op, Fru Larsen!
 Naar jeg igen skriver, skal jeg læse dine Breve og smaasnakke lidt om Indholdet, jeg tør ikke mere nu for den skidte Hånd.
 Derfor kun de kærligste Hilsner til jer alle tre og endnu en Gang Tak for alle dine overdaadig rige Gaver! Og Tak fra Agr. for Kortet, jeg er saa glad ved at hans Post var helt omfangsrig i Aar.
 Kan det Gulv i Dagl.st. ikke vente til Foraaret? Det er ikke saa god en Tid at lave den Slags paa. Det er saa langsomt til at tørre, naar det er koldt - siger de kloge.
 Altsaa – endnu en Gang - !
 Din Junge</t>
   </si>
   <si>
     <t>1937-2</t>
   </si>
   <si>
     <t>Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Jens  Nielsen
 Ane Talbot
 Erik Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Gnav eller gnavspil: Regler og foto af brikkerne kan ses ved opslag på Wikipedia 
 Martin/Manse Warberg Larsen opholdt sig 1936-1937 på Farmoor Farm nær London for at dygtiggøre sig indenfor landbrug. 
 Målarens Torp er også nævnt i Vilhelm Larsens brev til Johan Larsen 1930-06-23. 
 Carlslund må have været en af bygningerne, der hørte under gården Båxhult i Småland.</t>
   </si>
   <si>
     <t>Brevet er i privateje</t>
   </si>
   <si>
     <t>Andreas Larsen har fået drejet 42 træbrikker til et gnavspil til Johan Larsen. Andreas venter nu på, at Johannes Larsen laver tegninger til påsætning på brikkernes underside. 
 Johannes Larsen vil male på Båxhult en stor del af sommeren. Andreas og Else Larsen overvejer i samme periode at lukke huset i Kerteminde ned og opholde sig i Småland. Herved kan de spare en del penge, som måske kan bruges på at sætte Carlslund istand.
 Andreas sender fotografier og bøger. 
 Isen er næsten væk.
 Rasmus Petersen er død.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PV9y</t>
   </si>
   <si>
@@ -1363,51 +1363,51 @@
 Den Lille er formodentlig Ane eller Jeppe (Johan/Puf Larsens børn).</t>
   </si>
   <si>
     <t>Johannes Larsen kan ikke finde dokumentet. 
 Christine Swane har fået Det Tagea Brandtske Rejselegat.
 Johannes Larsen har været til Karl Schous begravelse og tager nu til Filsø.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QxSU</t>
   </si>
   <si>
     <t>Kjerteminde 19 Marts 1938
 Kære Lysse!
 Kan Du bruge dette? D.v.s. det er altsaa sendt til Banken samtidig med dette. Jeg har ikke kunnet finde det forbandede Dokument og har aldeles ingen Erindring om dets Existens. En anden Gang hvis I mangler saadan noget vil jeg bede Jer om at gaa ud fra at det ikke findes og digte et eller andet som jeg kan skrive af. Vi har det godt allesammen. Uglen har faaet det Tagea Brandtske Legat paa 10.000 Kr. Jeg var et Par Dage i Kjøbenhavn b. la. til Schous Begravelse og rejste hjem Dagen efter, nu rejser jeg til Fiilsø og ser at faa malet noget. Mange Hilsner fra os alle til Jer alle 4. 
 Din Far. 
 [På s. 2 har Ellen Sawyer skrevet:]
 Kære Allesammen!
 Jeg vil blot sende en Hilsen med fra den øvrige Familie, vi har det alle godt og nyder det dejlige Vejr, den Lille staar ude i Solen og gror, Puf brygger Martsøl i lange Baner.
 Tusind Hilsner fra Elle</t>
   </si>
   <si>
     <t>1938-05-20</t>
   </si>
   <si>
     <t>Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Marie Larsen
 Christine Swane
 Lars Swane</t>
   </si>
   <si>
     <t>Birkerød
 Skovgaardsvej 5</t>
   </si>
   <si>
     <t>Christine Swane blev i marts 1938 tildelt Tagea Brandts Rejselegat på 10.000 kr. Lars/Lasse Swane planlagde en rejse for Christine Swane og ham selv over Amsterdam, Haag, Antwerpen, Paris og videre til Bretagne. Efter et ophold i Loire rejste de to tilbage til Paris og hjem over London. Rejsen varede to måneder fra sidste halvdel af juni til midt i august (Birgit Bjerre: Christine Swane. Kvindelig maler i mændenes verden. Johannes Larsen Museet 2003 s. 87).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Christine Swanes brevarkiv, kasse 1, 2002/61, A8, Lb II</t>
   </si>
   <si>
     <t>Else og Andreas/Puf Larsen ønsker Christine og Lars/Lasse Swane en god rejse til Bretagne. De ser frem til at se Marie Larsen, mens de to andre er på rejse.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hIOv</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Frk
@@ -1466,51 +1466,51 @@
     <t>Pilegaarden Kjerteminde
 28-5-38
 Kære levende Tamp
 Ja, vi troede saa smaat at Du var død eller udvandret, eller gift og bosat i Sverige. Men nu hører vi ["vi" indsat over linjen] fra Besse at det er ingen Ting blevet til Jeg fik en Hilsen fra Familien i Sverige og troede at det var fra ham den skoldede, men Gudrun regnede straks ud at det var fra en anden for der stod Hilsen fra hans Hustru. Jeg gættede saa paa min ny Svigersøn ["Svigersøn" overstreget], eller Svigerdatters Broder ["eller Svigerdatter" indsat over linjen. "Broder" indsat lodret i højre margen], som det jo saa ganske rigtig heller ikke var. 
 Det er rigtig nok at jeg arbejder jævnt flittig. Siden vi saas sidst har jeg faaet gjort ca 30 Billeder. De første var tænkt som Forarbejder til et større Efteraarslandskab, men de er mere og mere gledet ud til at blive "grimme Ællingbilleder" og som saadanne har jeg i Sinde at fortsætte med dem til vi naar Juni næste Aar.
 Foreløbig er de nærmest bygget over Mottoet: "Der var saa dejligt ude paa Landet. Det var Sommer, Kornet stod gult, Havren grøn Høet var rejst i Stakke .... o.s.v. 
 Du lever uden for Lands Lov og Ret det gør jeg selv ogsaa, men Bladene ser jeg. Jeg fik en meget interessant [et overstreget bogstav] Eksemplar af "Samleren" hvor Laurin gennemgik min Produktion og udnævnte mig til "the grand Oldman" inom dansk måleri" Han er vist i Lag med at lave noget om Moderbilledet fra Odense Museum. Jeg fik nemlig et Fotografi fra Svend Rindholt aaf [(det ene "a" i ordet overstreget] det, med Anmodning om at skrive noget om dets Tilblivelse og sende til L.
 Hvor længe jeg i øvrigt holder ved jeg ikke, men jeg maler 5 á 6 Timer hver Dag i to Omgange, Formiddag og sen Eftermiddag, Resten af Dagen sover jeg til Middag og skider Verden et Stykke. Jeg kan hilse fra Gudrun og Trylle, han har faaet et Stipendium som skal anvendes til en Londontur og de begge skal over og høre Thomas dirigere Trylle Kvintet. Hilsen fra os alle
 Far.</t>
   </si>
   <si>
     <t>1939-03-18</t>
   </si>
   <si>
     <t>Bakkevej 12 Hareskov St.</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Louise Brønsted
 Thora Cohn
 Aksel Dydensborg
 Adolph Larsen
 Andreas Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Otto Emil  Paludan
 Ellen  Sawyer
 Adelheyde Syberg
 Ane Talbot
 Maria von Sperling. g. Balslev
 Albrecht  Warberg
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>I sommeren 1938 aftalte England, Frankrig, Italien og Tyskland, at området i Tjekkoslovakiet kaldet Sudetertyskland indlemmedes i det tyske rige som en lydstat (der boede mange tyskere i denne del grænsende ind mod det tyske rige). Den engelske premierminister Chamberlain udtalte ved hjemkomsten til London de berømte ord ”Peace in our time”). - 5. marts 1939 angreb Tyskland resten af Tjekkoslovakiet. Snart drev forfølgelsen af de sudetertyske jøder og arbejderbevægelsen dog en del på flugt, flest til Tjekkoslovakiet (Kilde: Lex. dk). 
 Albrecht Warberg blev født 7. marts 1839 på gården Ensomhed i Heden på Midtfyn. Han blev begravet på Hillerslev Kirkegård. 
 Egelund eller Lundgaard, Lumbyvej 56, Lumby. Oprindelig en tvillingegård (matr. nr. 6a og 7a) (Kilde: Arkiv.dk). 
 Lars Christian/Laders og Marie Balslev boede 1929 til 1958 på Erikshaab (Alhed Larsens og hendes søskendes barndomshjem).
 Kirkelaugnet: Der menes formodentligt en bygning/et laugshus ved kirken, oprindelig benyttet af et håndværkerlaug/lav/sammenslutning.
 Diatermi: Kortbølgebehandlinger i form af lokal varmebehandling, af bl.a. gigt- og muskelsmerter (Kilde: Lex.dk).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0600</t>
   </si>
   <si>
     <t>Axel Müller har været syg.
 Johanne og tre af hendes søstre har højtideligholdt deres fars 100årsdag. De kørte først til Heden Kirkegård og besøgte Adelheyde/Mimi Sybergs grav. Derefter fik de middag på gården Erikshaab. Der var en dejlig udsigt gennem haven, som var blevet ryddet. Efter maden tog selskabet til Hillerslev Kirkegård, hvor de trimmede Albrecht Warbergs gravsted og plantede blomster samt lagde kranse på den samt på Otto Emil Paludan/Pallams grave. De sluttede med kaffe på Erikshaab og kørte så til Kerteminde, hvor de spiste hos Johannes Larsen med familie. 
 Johanne får lysbehandlinger i sin tå.</t>
   </si>
@@ -1632,51 +1632,51 @@
 [Skrevet på højkant langs venstre margen s. 3:]
 ikke kunnet overbevise ham om hans Vildfarelser.</t>
   </si>
   <si>
     <t>1942-01-10</t>
   </si>
   <si>
     <t>Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Lindøgaard</t>
   </si>
   <si>
     <t>Ruth -
 - Bilde
 Erik Høgsbro
 - K, Lindøgaard
 Jacob Lange
 Adolph Larsen
 Andreas Larsen
 Grethe Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Louise Løgstrup
 Cathrine Meyer
 Ellen  Sawyer
 Lasse Taaning
 Astrid Warberg-Goldschmidt
 Erik Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Jens Hansen, som først ville sælge en gård og derefter ikke ville, var. Heller ikke hvem Ruth var. 
 Sagen om at "Agraren var gaaet" og "til vor store Lettelse nøjedes det med den ene Dag": Adolf Larsen var kvartalsdranker.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0211</t>
   </si>
   <si>
     <t>Johanne Larsen blev glad for Bibbes brev. Johanne havde ikke råd til større julegaver. Hun ville gerne hjælpe Bibbe mere. Nu betaler hun hendes tandlægeregning - eller rettere: Martin/Manse gør det. Det var dyrt at holde jul.
 Løgstrups på Lindø vil sælge deres gård, og Erik/Tinge har budt på den. Der skal rejses penge til sagen ved at sælge dyrene og malerier. Lasse Taaning kan låne familien 1000 kr. De vil helst ikke låne af Vilhelm/Klaks Larsen. 
 Marie skal rejse nu. Nytårsaften var smuk og krigsvemodig. 
 Adolph har haft en "tur", men den varede heldigvis kun én dag. 
 Måske kan Johanne og familien låne af Ellen.
 Jacob Lange er død.
 Mon Bibbe møder nazister blandt lægerne?</t>
   </si>
   <si>
@@ -1799,88 +1799,164 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ytKA</t>
   </si>
   <si>
     <t>[Skrevet på kuvertens forside:]
 Fru Johanne Warberg
 Lindøgaard
 pr. Dræby St
 Fyen 
 [Ulæselige noter i højre side]
 [Skrevet på kuvertens bagside:]
 afs. Brøndsted, Blegdamsvej 19, Kbvn Ø.
 [Delvis ulæselige noter:]
 …. Maler Jensen … Alfred Jensen Cycelhandler 
 [I brevet:]
 8 Spt. 42
 Kæreste Junge! 1000 Tak til Dig og Jer alle for Besøget hos Jer. Jeg vilde ønske en større Veltalenhed stod til min Raadighed, saa jeg rigtig kunde udtrykke, hvor glad jeg var ved det. Nu ved jeg altsaa rigtigt, hvordan der er hos Jer, og hvor er der yndigt og hvor I er søde allesammen. Jeg har tænkt saa meget paa Jeres Høst, sørget i Regn og glædet mig i Solskin (tildels maaske ogsaa egoistisk, men dog mest landøkonomisk), men nu er jeg blevet rolig i Sindet i den faste Overbevisning, at det nok er kommet ind altsammen, og at Tinge og Manse har leveret Vildt til Høstgildet. Og hvor var det dog morsomt at jeg ogsaa fik Bibbe at se, det søde Barn vilde absolut have kørt min lille Bagage til Kerteminde, det havde været nydeligt efter Natteturen! Ja, Rutebilen svigtede jo, og jeg havde en meget varm, men ogsaa meget sund Spadseretur til Kerteminde. 
 Ogsaa Besøget i Brædstrup var særdeles vellykket, alt ialt en dejlig Rejse med godt Forslag i, skønt det jo kun var 10 Dage ialt. Magisteren var ogsaa glad ved sin Fodtur, havde bl.a. været paa Randbøl Hede og ved Slaggaarden, hvor han fandt Korsnæb i Massevis Heldigvis er jeg aldrig ked af at komme hjem, Bes var her og havde The og Hygge til os. Den vidunderlige Frk. Andersen var ogsaa kommen og fungerer nu, foreløbig tilfredsstillende, laver god Mad og gør et kompetent Indtryk i det hele taget, maaske snarest lidt for, jeg spørger mig selv, om hun kan bevare sit elskværdige Væsen under alle Forhold, det er maaske lidt meget at forlange, men for mig egentlig den aller vigtigste Egenskab hos en Husfælle. Jeg har nu efterhaanden genset alle Børn og Svigerbørn undt. Lomme; Mudi med Familie var her hele Dagen i Søndags, de to Unger er meget lækre, og Michael var i sit allerbedste Humør, saa er han uimodstaaelig. Mudi er flink og udhvilet ved efter sin Extraferie. Mornine holdt en nydelig lille Midg. i Lørdags for Eli, Swane, Vennen Einar Kabel – Pianist – og os, det er saa fint og lækkert, alt hvad Mornine laver: hun har opgivet sin Sommerrejse, men tager dog en Ugestur ud til Karen – vores Kusine – i Holte. Eli og jeg snakkede om, hvad vi dog kunde gøre ved hendes Fattigdom, jeg har talt med Eskild, om han ikke kunde skaffe hende noget Haandarbejde, det [ulæseligt] og er vist godt betalt, men Ulykken er at Materialerne til det som til saa meget andet er ved at udgaa. Stakkels Mornine med sin evige Pengenød. 
 Igaar havde vi Besøg af vor gamle Ven Gjerulf, som vi ikke har set i en 20 Aar. I den Tid har han været bosat baade i Dresden, Schweiz, Paris og London, flere Aar hvert Sted og er nu vendt tilbage til sit Udgangspunkt, nemlig Hellesens Fabrikker her i Byen. I England havde han gjort Bekendtskab med en Slags Bevægelse, startet af en Oberst Douglas, som menes at kunne skaffe gode og tilfredsstillende sociale forhold paa en meget simpel Maade; han fortalte en hel Del om det, det lød udmærket, vi vil prøve at faa nogle Bøger af denne Douglas, I kender vel ikke noget til ham; jeg har aldrig hørt ham nævne, skønt jeg i lang Tid har været interesseret i de Spørgsmål og ude efter nogenlunde populære Værker, han skal være forholdsvis [”forholdsvis” indsat over linien] let forstaaelig, men pokkers svært er jo al den Slags, og ialfald jeg læser dem med den lidt ubehagelige Fornemmelse, at jeg ikke vilde kunne gennemskue selv de allerværste Brølere. 
 Hørte I Buhl i Radioen? Det var jo tydelig nok, og vi faar vel altsaa snart tysk Administration, for Sabotagen hører naturligvis ikke op. Det kan ogsaa være det samme, naar bare de vil lade være med at skyde Gidsler, det er efter min Mening Topmaalet af Barbari og næsten ikke til at udholde. Men man kan da altid haabe, at det uventede sker, og det hele holder op, før end ["end" indsat over linjen] man venter.
 Og nu er jeg meget spændt paa at høre, om Du har haft Doktoren ude, og hvad han har sagt om, og hvad han vil gøre ved Hoften, saa det bliver Du nødt til at skrive mig et Par Ord om lille Junge! Og saa 1000 varme Hilsner til Jer alle, Din Lugge.
 H. f. Magisteren.</t>
   </si>
   <si>
+    <t>1943-02-02</t>
+  </si>
+  <si>
+    <t>Fyn
+Dræby</t>
+  </si>
+  <si>
+    <t>Kamma Balslev
+Burmeister &amp; Wain</t>
+  </si>
+  <si>
+    <t>"Kaj-Lykke": Man må antage, at Janna Schou havde en kæreste ved navn Kaj. Han kendes ikke. 
+Ordet hørse kendes ikke.
+B &amp;amp; W blev 27. jan. 1943 bombet af otte britiske fly, idet man fra engelsk side mente, at fabrikken solgte dieselmotorer og andet materiel til Tyskland. Otte personer blev dræbt og 68 såret, da bomberne udover fabrikken ramte det omkringliggende beboelseskvarter. (Nationalmuseets hjemmeside: Bomber over Danmark, sept. 2026). 
+Laura/Bibbe Warberg var i efteråret 1942 indlagt med gulsot. 
+Pensionatet: Daisy Bergs mor, Wilhelmine Berg (en søster til Laura Warberg) drev et pensionat i Gothersgade, København. Noget tyder på, at Daisy Berg overtog driften efter moderens død i 1936. 
+Konsul og vingrosserer Thor Andersen købte i 1942 Frederiksgave (Hagenskov Gods' hjemmeside, sept. 2026).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8410</t>
+  </si>
+  <si>
+    <t>Det er mærkeligt, at Janna har smerter efter svulstoperationen. Johanne/Junge C. Larsen har ikke haft ondt efter sådanne indgreb - kun af at ligge på ryggen. 
+Johanne medsender en tegning af den nyindrettede stue. Ellen Sawyer har været på besøg og beundret det hele.
+Johanne håber, at Meta kan finde ud af at bruge det nye komfur energirigtigt. 
+Ved Astrid om det var en fejl, da B &amp;amp; W blev bombet?
+Johanne takker Axel Müller for, at han vil sende udenlandsk tobak. 
+Johanne giver gode råd hvad angår modning af flæskekød.
+Marie Balslev, f. Sperling, har skrevet, at Nicoline Balslev er udskrevet, og Vilhelm Balslev får lysbehandlinger.
+Erik/Tine Warberg Larsen har det godt og arbejder for sin bror på gården. Laura/Bibbe Warberg har ingen kræfter efter sygdommen. Nonnerne lod hende ikke holde fri, da hun blev udskrevet.
+Adolph/Agraren Larsen har fået en god appetit.
+Daisy Bergs tyske mand er blevet arresteret, efter at han havde opsagt en tysk kvinde på pensionatet. Johanne vil skrive til Daisy.
+Adolph og Johanne køber aldrig kød. De laver alt kødmad selv.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/bz0K</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Fru Astrid Warberg Müller
+Bakkevej 12.
+Hareskov St.
+[Med blyant på kuvertens forside:]
+4 Febr. 1943
+besv. 15 Febr.
+[Med kuglepen på kuvertens forside:]
+30-3-2001
+18-6-2000
+BWP.
+[Med sort blæk på kuvertens bagside:]
+Lindøgaard, Dræby St, Fyen
+[I brevet:]
+Lindøgaard. Tirsdag d. 2-2-1943.
+Kære lille Dis!
+Tak for dit gode lange Brev, det var pænt af dig at skrive igen. Det er jo dejligt, at det gaar godt med Janna, men jeg kan ikke forstaa, at hun har Smerter; jeg har dog paa mine Hospitalsophold oplevet en hel Del Svulst-Operationer, og jeg synes altid, de sagde, at naar først Bedøvelseskalamiteterne var ovre, havde de ikke Spor af Smerter. Men alle Svulster er jo ikke ens, det kan jo være at Æggestok-Sv. er særlig smertefuld. At maatte ligge paa Ryggen er slemt for mange, jeg ved hvad jeg døjede, da jeg i 4 meget lange Uger maatte ligge paa min Ryg, og da jeg endelig fik Lov til at ligge paa Siden, havde jeg ikke Kraft til at vende mig - og der var dog kun 102 Pund at vende. Er det Gentofte Sygehus, hun ligger paa, det er det vel. Hils hende saa meget fra mig, det lille Skind - dog, naar man oplever en Kaj-Lykke, er Sindet jo i Orden. Nu gaar det nok fremad med raske Skridt, men 3 Uger er jo en lang Tid. Jeg er meget imponeret over alle dine Besøg hos hende, hun kan rigtignok sagtens - desværre kunde jeg jo ikke yde Bibbe noget i den Retning i hendes 5 Uger, men hun havde da for Resten Besøg nok. 
+Tak for din store Interesse for alle vore Nyordninger. Vi er henrykte over det alt sammen, kan du tro. Jeg har nu lavet et Rids, men Forholdet er ikke godt, Møblerne fylder for lidt, der er ikke slet saa meget Gulvplads, som jeg har lavet, men du ser i hvert Fald Sofaens Plads - jeg har forsømt at skrive: til højre - helt oppe ved den modsatte Væg. Elle var her i Søndags; hun kom et Kvarter over 12 og mente hun var i god Tid til Middag - desværre havde vi spist Kl. 11, da Metha skulde med Toget til Odense, men til alt Held havde vi levnet Middagsmad og jeg fik varmet 3 Stk. Medisterpølse med Rødkaal og Tilbehør og Desert. Hun var helt ovenud begejstret over Stuen og i det hele taget overvældet over alle vore Nyanskaffelser; det var saa morsomt. Det er dette at vi nu har en rigtig Stue at hygge os i med flere af vore pæne Ting og ikke bare en lille Folkestue med umagelige Træmøbler. Ja, det er en Begivenhed for os. Komfuret er stillet op - i Lørdags - og det makker i enhver Henseende ret. Jeg hørser med Metha, at hun skal lægge godt mærke til det, saa hun lærer Reguleringen, hvilket jo er Fidusen, saa der kan spares Brændsel; hvis hun er ligegyldig med det, spares der jo ikke saa meget; men Intelligens er jo ikke hendes stærke Side, saa det skal nok knibe med det - jeg maa vist hørse videre nogen Tid endnu. - Radioen er udmærket, og vi kan følge med i Begivenhederne alle Steder fra. Du gode Gud, hvad der sker! Vi er meget spændt paa, men kan ikke faa at vide om Burmeister &amp;amp; Wain blev bombet eller om de rent ud tog Fejl og kun ødelagde den uskyldige Sukkervarefabrik. Hverken du eller Mornine, som jeg lige har haft Brev fra, giver os Oplysning om det. D. danske Pr. fra London mente vist, at de havde bombet den store Samlehal (den store Glasbygning) men passer det?? Det var jo for at stoppe for Eksporten af Dieselmotorer til T. at de satte det i Scene. Skriv, hvis du ved noget om det.
+Jo, tusind Tak, hvis Axel virkelig vil have Ulejlighed med at skaffe og sende Tobak - dog ikke dansk, som vi selv kan faa, men ikke godt kan ryge. Ellers alt andet. Hvis det skulde være muligt at faa rigtig grovskaaret Pibetobak hvad jeg selv jo helst ryger, var det jo herligt, men tillige andet finskaaret; Manse jublede ved Tanken, Brugsforeningen faar saa uhyre lidt hjem nu. Vi vil helst have det sendt mod Efterkrav, men forøvrigt, hvad der er nemmest for Axel - Pengene skal blive sendt omgående. Sig Axel tusind Tak, vi vil være ham saa taknemmelige.
+Jeg kan desværre ikke raade dig med Flæskestegen og kender kun Hamburgerryg af Navn, men hvorfor kunde den ikke hænge? Naar vi slagter, har vi Stegene hængende i Ugevis. Svøb et enkelt Stk tynd_t Tøj (gl. Gardin) om den og hæng den op ude paa Muren; naar den ikke vil længere - hvilket jo er en Skønssag - saa dyp den i en Gryde kogende Vand; efter endnu nogle Dage, kan man halvstege den
+_2.
+hvorefter den atter kan ligge nogle dage - altid under Tilsyn - paa den Maade kan man have fersk Kød længe, vel at mærke ved Vintertid, og saa bliver det saa dejlig mørt af saadan en Behandling Dette skrives for en anden Gangs Skyld, for den Steg, du skrev om, har du vel allerede taget under Behandling; hvis du har lagt den i Saltlage, saa lad den ikke ligge ret længe, ikke over et Par Dage, og saa skal den endda vandes godt ud - 3-4 Dage. Men det er lettere, hvis man har det i Hænder, end at udtale sig skriftligt om det.
+Jeg havde Brev fra Marie Sperling for et Par Dage siden; Line er nu udskrevet og kommer på et Rekreationshjem i Hornbæk; noget lettere Sygeplejearbejde er sikret hende. Vilhelm, som p.t. faar Lysbehandling i Kbhn. havde haft Brev fra sin Kone - der er jo deres Gaard, der hedder Brogaard? - Over Br.g. var der forleden udspillet en Luftkamp, flere Bomber faldt i Nærheden og en mindre Gaard fuldstændig udslettet. Her er ikke videre hyggeligt i Danmark, heller!
+Tak for din Forespørgsel til de to Børn; jeg synes, Tinge har det saa udmærket for Tiden, nu har han i lang Tid været i konstant godt Humør, altid glad og saa livlig. Han er ikke meget nede i sit Hus, er her baade om Dagen paa Arbejde og om Aftenen, naar vi sidder hyggeligt i vor gode Stue og læser. Naar Arbejdet skal gøres dernede, gaar han derned. Han faar 50 Kr. i Løn af Manse - det er jo ingen høj Løn, men den Tid han bruger til sit eget, gaar jo ogsaa fra. - Om Bibbe ved jeg ikke stort for Tiden, hun har taget Ferie (med min Sanktion) m.H.t. at skrive hjem; al den første Tid passede hun kun sit Sygeplejevæsen, havde ikke Spor af Kraft til nogetsomhelst andet, og nu tænker jeg mig, at hun har skrevet Jule-Takke-Breve. Jeg tror ikke, hun skrev et eneste Julekort i Aar, det arme Barn, hun havde simpelthen ikke Kræfter til noget. Elle havde haft Takkebrev fra hende hun havde skrevet, at hun travede Ture og at hun syntes det var det, der gav hende de bedste Kræfter. Jeg har lige sendt hende lidt Æbler, et Par Vaskeklude, som jeg havde hæklet, mine Gummistøvler, som jeg aldrig kommer til at passe mere med de hævede Ankler, der følger med Sygdommen, og lidt andet, saa nu hører jeg nok fra hende. Gid hun snart maa være helt i Orden igen. Tænk, at de lod hende arbejde i lige over 3 Uger, da hun kom hjem, uden at give hende en Fridag, mens en anden af Kammeraterne havde haft 3 Fridage i den Tid. Den Søster der, har behandlet hende skandaløst; Bibbe er ikke underkastende nok, saa hun er bleven sur paa hende; Bibbe tager nu det hele med oprejst Pande og uden at kny eller blive sur - den Glæde skal hun ikke ha', siger Bibbe. Nu mangler der kun 1 1/4 Aar, saa er hun færdig med at være Elev. Hun er kommen bag ud med Læsningen deroppe og har hidtil ikke haft Kræfter til at indhente det forsømte; men hun naar det saamænd nok igen, naar hun først tager fat. Det var rigtignok en lang Snak om Børnene. Om Agraren er at melde, at han har faaet saadan en abnorm god Appetit, og da det næsten al Tid har skortet saa meget paa det, tager jeg det for gode Tegn. 
+Mon du har hørt, at Daisys Mand, som jo er Tysker er bleven arresteret af d. t. Værnem. og ført til Tyskland, "til en uvis Skæbne", skrev Mornine. Daisy er sikkert allerede ude af sig selv, det lille Skind; jeg forsømte hende som saa mange andre med en Julehilsen; jeg vil nu gerne skrive til hende, men jo kun med svage Hentydninger af det skete, man ved jo aldrig, om de har hendes Post under Opsyn. Grunden var, at han havde opsagt en tysk Dame, der boede i Pensionatet!! Det lyder nu saa fjollet, at jeg tror, det i Virkeligheden er for at faa Arbejdskraft derned til, naar de gør den Slags.
+Mon jeg fik gjort rigtig Rede for Stegen - nej, du kan ikke stege den, naar den har være i Saltlage, men udvandet og kogt er den jo ogsaa dejlig f. Eks. med Grønlangkaal eller hvad andre Grønsager, man har. navnlig hvis den ogsaa ryges - men altsaa alligevel vandes ud. Saa bliver det vel nærmest som saltet, røget og kogt Skinke, hvad der jo er vidunderligt, vi faar det bare aldrig, da det forekommer os at være for lidt sparsommeligt; vi spiser alle vor Skinker som Karbadeflæsk eller Spegeskinke - altsaa blot skaaret af som den er; ogsaa til Paalæg er saadan en saltet og røget - men ellers saa - Skinke jo uvurderlig. Er det ikke pudsigt, vi køber aldrig Kød, jeg kan da ikke huske, naar vi sidst har købt Hakkekød, det eneste vi kan tænke paa at købe. Du vil vel sige, hvad faar I saa til Søndag Middagen. Det magre af Grisene vander vi ud (Kødet skæres i Skiver, ellers kan det ikke udvandes nok), og saa laver vi Frikadeller af det; det er en god Sønd.mid.m. og saa har vi alt vor henkogte Grisemad og Vildt. Hvis vi her paa Landet ikke havde vore Grise at leve af, gik den ikke. - Hvis der ikke sker noget særligt, hverken her eller der, saa varer det noget inden du hører fra mig, for jeg maa tage mig sammen og faa de Breve fra Haanden, som jeg skylder, og Bibbe har jeg jo altid at sørge for. Hils Aksel saa meget og tusinde Hilsner til dig selv. Din Junge
+[Indsat øverst s. 1; på hovedet:]
+Fik T. A. K. og d. biodynamiske Selskab ikke købt Frederiksgave? Vi saa for nogen Tid siden at det var købt af en eller anden, men maaske dækkede navnet de to Selskaber. S.u. 
+[Grundplan af et rum inkl. inventar er tegnet på et separat ark. På tegningen øverst er skrevet:]
+Lille Bogreol Tobaksbord Tobaksbord Hjørnesofaen Bord Min Lænestol
+[Langs venstre side:]
+Vindue Vindue Kurvestol Vindue Sybord Stol Kurvestol Konsol m. Radio
+[Langs højre side:]
+Taburet Bogreol
+[Underst:]
+Mit gamle Skrivebord Dør Gangen Kakkelovn</t>
+  </si>
+  <si>
     <t>1943-09-02</t>
   </si>
   <si>
     <t>Christa Knuth</t>
   </si>
   <si>
     <t>Gorm -
 Otto Andresen
 Rasmus Kaas Petersen
 Andreas Larsen</t>
   </si>
   <si>
     <t>Feldwebel: første underofficer i et tysk kompagni (omtrent = sergent) (Lex.dk). 
 På tysk ”erlegen” betyder ”at skyde”.</t>
   </si>
   <si>
     <t>Johannes Larsen sender et billede af en blishøne i Henne Å.
 Der er blevet givet ordre om, at alle skulle aflevere våben. Andreas/Puf undersøgte sagen, og det drejede sig kun om våben, som byens garnison havde uddelt for at undgå, at tyskerne fik dem. Borgmesteren og Politimesteren blev arresteret og taget som gidsler.
 Larsen spørger Christa Knuth, hvad hun mener om, at Prins Gorm skal have dræbt flere tyske soldater.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/wctH</t>
   </si>
   <si>
     <t>Kjerteminde 2 Septbr 1943.
 Kære Grevinde!
 Hermed Blishønen i Aaen. Sidstnævnte har jeg lavet efter en Akvarel fra Henne Aa, du ved det er Afløbet fra Fiilsø, det er den eneste Aa, jeg har Billede af i Øjeblikket, d.v.s. jeg har den fra Parken ved Knuthenborg, men den kunde jeg ikke faa til at passe med Motivet. I Forgaars Aftes kom Puf op og vækkede mig Kl. godt 9 og meldte at Trommer gik i Byen at alle der havde Vaaben skulde aflevere disse inden Kl. 10 og at Borgmesteren og Politimesteren i den Anledning var taget som Gidsler, og at han hellere maatte gaa ned med min Bøsse og Riflen inden der blev Husundersøgelse. Nu var det i Forvejen forbudt at gaa ud efter Kl. 8 og Puf telefonerede saa til Politikontoret og fik at vide at det kun drejede sig om de Vaaben vores Garnison havde uddelt til Folk i Byen for at Tyskerne ikke skulde faa dem. Dagen efter hørte vi at det var en Feldwebel der havde Kommandoen over de herværende Gendamer der havde arresteret Borg- og Politimester som Gidsler og en senere ankommen General havde lukket dem ud, men de har jo nok haft et Par ubehagelige Timer. Ellers synes jeg det et godt det er gaaet som det er. Der er jo renere Linier nu og vi har jo faaet en fin Verdenspresse. Hvad mener Du om Prins Gorm der ifølge den tyske Radio fra London i Svendborg har erlegt zahlreichen deutsche Soldaten.
 Mange Hilsner 
 Din hengivne 
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1945-04-03</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Maria Balslev
-Martin Balslev
+Martin Henrik  Balslev
 Julie Brandt
 Louise Brønsted
 Anne Marie -, i huset på Lindøgaard
 Charlotte Knipschildt
 Adolph Larsen
 Johannes Larsen
 Christine  Mackie
 Axel  Müller
 Ellen  Sawyer
 Maria von Sperling. g. Balslev
 Torkild Warberg
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem "de søde piger" er. Muligvis Astrid Warbergs egne to døtre. Den unge mand, der solgte fisk, kendes heller ikke. 
 Torkild Warbergs villa sprængt i luften: Se hans biografi.
 Der blev aldrig gravet løbegrave i Johannes Larsens have - kun gjort klar til arbejdet. 
 Det vides ikke, hvem Line var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0639</t>
   </si>
@@ -2046,135 +2122,135 @@
 Johan/Lysse og Elena/Bimse Larsen har været på biltur. De fandt et hult egetræ med en bænk i.
 Jeppes allike har det godt. 
 Ane har besøg af sin veninde.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/prtQ</t>
   </si>
   <si>
     <t>Kjerteminde 10 Juli 1947.
 Kære Grevinde.
 Jeg fik saa lagt de sidste 3 Billeder til Hr. Kjær nu, og har benyttet Tiden mens de tørrede til at gøre de Tegninger Hans Hvass havde med klar til Bogen, d.v.s. ramme dem ind og tegne ud til Rammen. Desuden har jeg lavet 7 nye, men mangler endnu 17. Jeg har dog kun Fugleskind til 2 til, saa han maa skaffe mig Resten paa Museet. Vagtlerne har faaet Unger igen denne Gang 4 og jeg har da set en levende i Dag. Desuden har Dompapperne Unger og Stillitsen ruger paa 10ende Dag uden at jeg har set den af Reden. Hannen mader den. Min Svigerinde Fru Sawyer havde i Gaar Brev fra Else og Puf. De er nu i Højlandet hos Sven Mikkelsens og har 14 Miles til nærmeste Landsby, som de skal over et Bjærg for at komme til. De har søgt om Returbillet og faaet at vide at de ingen kan faa før d. 13 Aug. Det ser jo godt ud. De haaber paa en Kul eller Smørbaad. Forøvrigt har de det godt. De var otte Dage i Essex, efter otte Dage i London. Lysse havde jeg Brev fra i Gaar. De har faat en Masse Regn og de var paa en vellykket Biltur paa Bimses Fødselsdag oppe ad Varberg til, fandt bl,a, et hult Egetræ med en Bænk inden i, der var 3 Meter i Diameter, og der var Plads til 10 Personer inden i den. Jeppes Allike har det godt, den sover oppe hos os om Natten i et Bur, med min Badekaabe over og flyver om Dagen frit omkring. Christiansen hjalp mig i Gaar Aftes at stække Gæslingerne der nu var flyvefærdige. Vi har i Dag faaet Besøg af Anes Veninde Pusser, en Datter af vor forrige Nabo Bøttern. Ja nu kan jeg ikke hitte paa mer.
 Mange Hilsner fra
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1947-08-01</t>
   </si>
   <si>
     <t>Sven Havsteen-Mikkelsen
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jonas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Alhed  Møhl, Lysses datter
 Didrik Overgaard Nielsen</t>
   </si>
   <si>
     <t>Andreas/Puf Larsen fik opført et bryggeri på Møllebakken og drev det en tid professionelt. 
 Bass Bryggeri blev grundlagt i 1777 af William Bass i Burton-upon-Trent , Staffordshire , England. I 1877 var Bass blevet det største bryggeri i verden med en årlig produktion på en million tønder. Dets pale ale blev eksporteret til hele det britiske imperium , og virksomhedens ikoniske røde trekant blev Storbritanniens første registrerede varemærke (Wikipedia marts 2022).
 Barley Wine stammer fra Napoleonstiden, hvor englænderne måtte finde et alternativ til fransk vin, som de af patriotiske grunde ikke kunne drikke og derfor bryggede en øl med navnet Barley Wine (Internettet marts 2022). 
 Johannes Larsen omdannede efter Alheds død vinterhaven til volière. 
 Det vides ikke, hvilken Peter der er omtalt. 
 Trap Danmark er standardværket, når det drejer sig om en topografisk beskrivelse af det danske rige. Værket blev grundlagt af Jens Peter Trap, kabinetssekretær og topografisk forfatter og udgivet første gang udgivet 1858-60 i fem bind på Gads Forlag af J.P. Trap. med titlen Statistisk-topographisk Beskrivelse af Kongeriget Danmark. Værket blev genudsendt i reviderede udgaver 1872-79, 1898-1906, 1920-32 og 1953-72 (31 bind). En 6. udgave, der også skal være tilgængelig på de digitale platforme, blev iværksat i 2014 (Kilde: Lex.dk).</t>
   </si>
   <si>
     <t>Else og Andreas/Puf er i England for at besøge bryggerier. 
 Johannes Larsen har både glæder og skuffelser med fuglene i sin volière.
 Larsen er færdig med bestillingsarbejder og maler nu på et søbillede.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/aqpt</t>
   </si>
   <si>
     <t>Kjerteminde 1 August 1947.
 Kære Lysse
 Tak for Dit Brev. Her gaar vi og venter paa Else og Puf. I ved vel at de rejste til England d 13 Juni og ventede at blive borte 14 Dage á 3 Uger. De var først 8 Dage i London og saa en Uges Tid i Sydengland. Saa blev de inviterede til at besøge Sven Mikkelsen i Skotland og fik Deres Returbillet godtgjort, men saa viste det sig at det tidligste de kunde komme hjem, var med Flyvemaskine d. 19 August, men nu har Elses Fader skaffet dem en Billetter over Harwich – Esbjerg til d. 10 Aug. Puf har besøgt Guinness Bryggeriet i London og Bass’s i Burton, sidstnævnte Sted blev han trakteret med Barley Wine brygget i 1868 og aftappet i 1870. De bor nu ensomt i Højlandet, 14 Miles til nærmeste Landsby, men har været i Dundee hvor han havde faaet Lov til at overvære en Brygning. Mornine rejste i Morges efter at have været her i 14 Dage. Jeg har meget Fornøjelse af min Voliere men ogsaa en Del Skuffelser. Vagtlernes Kyllinger døde første Kuld, men nu er der 2 godt halvvoksne af andet Kuld og Hønen har begyndt at lægge Æg igen. Dompappens Rede faldt ned da den havde ruget et Par Dage, saa byggede den selv en i den østlige Hyld og fik Unger, men de forsvandt da de var en Uges Tid gamle, men efter et Par Dage begyndte den at lægge Æg i samme Rede og har ruget siden. Stillitserne byggede ogsaa en fin Rede i Toppen af samme Hyld og fik Unger, men de regnede ihjel da de var en Uges Tid gamle. Kanariefuglen byggede Reden dobbelt da Ungerne af Andet Kuld var halvvoksne og laa og rugede paa 3 Æg ved Siden af Ungerne men da de fløj af Reden gjorde den ligesaa nu har den vist udruget for 4 Gang i en ny Rede. Jeg har faaet 5 Guldfisk ind i Bassinet. Jeg har nu faaet mine Bestillingsarbejder fra Haanden og været i Gang med Søbilledet. Vi har haft en utroligt Masse stille Uger men de 2 sidste Dage har det blæst igen. Tak for Trap som Peter var her med i Lørdags eller i Søndags. de skulde høste Byg Mandag. Jeg var den Dag i Odense og der høstedes alle Vegne. Mange Hilsner til Jer allesammen fra
 Din Far.</t>
   </si>
   <si>
     <t>1947-09-08</t>
   </si>
   <si>
     <t>HC  Andersen
 Hans Hvass
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jonas Larsen
 Marie Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Knud Lehn Petersen
 Alhed  Møhl, Lysses datter
 Didrik Overgaard Nielsen
 Christine Swane
 Lars Swane
 Ursula Uttenreitter</t>
   </si>
   <si>
     <t>Museumsdirektøren var formodentlig direktør for H.C. Andersens Hus. 
 Andreas og Else Larsen var i England for at studere bryggerier, for Andreas Larsen havde selv fået opført et på Møllebakken. 
 Bass Bryggeri blev grundlagt i 1777 af William Bass i Burton-upon-Trent , Staffordshire , England. I 1877 var Bass blevet det største bryggeri i verden med en årlig produktion på en million tønder. Dets pale ale blev eksporteret til hele det britiske imperium , og virksomhedens ikoniske røde trekant blev Storbritanniens første registrerede varemærke (Wikipedia marts 2022).
 Barley Wine stammer fra Napoleonstiden, hvor englænderne måtte finde et alternativ til fransk vin, som de af patriotiske grunde ikke kunne drikke og derfor bryggede en øl med navnet Barley Wine (Internettet marts 2022).</t>
   </si>
   <si>
     <t>Det regner. Larsens fugle har unger. Han har sendt tegninger til Hans Hvass' bog, og han har lavet en plakat til H.C. Andersens Hus, så nu skal han have fat på sit søbillede igen. 
 Else og Andreas/Puf er kommet hjem fra England og Skotland , hvor Puf er blevet vist rundt på bryggerier. De skulle have været væk i tre uger, men det blev til to måneder. Det lykkedes Elses far at skaffe flybilletter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Qk6R</t>
   </si>
   <si>
     <t>Kjerteminde 8 Septbr 1947.
 Kære Lysse!
 Tak for Dit Brev i Dag. Vejret begyndte i Morges som sædvanligt med Stille og diset Sol, men nu plasker Regnen paa Ruderne det er vist ca 6 Uger siden det har regnet. Vi har Besøg af Marie og Uglen og Lasse og Ursula. Jeg har nu 4 Dompapunger der kan spise selv, de fløj af Reden for ca 14 Dage siden og Dværgvagtlerne fik 6 Kyllinger d. 1/9. i Dag har jeg set 5, saa mange er der altsaa. Jeg har lige sendt 7 Tegninger af sjældne Fugle til Hans Hvass saa nu mangler jeg kun 11-12 til. Jeg har lavet en Plakat til H.C. Andersens Hus som skal bruges i England og Amerika. Museumsdirektøren og kgl. Bygningsinspektør Lehn Petersen var her i Fredags og hentede den og lod til at være glade ved den. Jeg har nu faaet ryddet op i Værkstedet og skal til at tage fat paa det store Søbillede igen forhaabentlig sidste Runde. Jeg har svømmet omkring paa Stedet hver i de sidste 4-5 Uger saa jeg bilder mig ind at jeg ved en hel Del mere om hvordan Billedet skal se ud end jeg vidste i Forvejen. Du har vel hørt at Puf og Else endelig er kommen hjem fra England og Skotland. Puf blev vist om paa det store Guinness Bryggeri i London og senere paa Bass Bryggerierne i Burton, sidstnævnte Sted blev han trakteret med en Barley Wine brygget i 1868 og aftappet i 1870. Desuden overværede han en 2 Dages Brygning paa et Bryggeri i Dundee. De havde jo regnet med at være borte i 3 Uger, men det blev til 2 Maaneder, og dersom Elses Far ikke tilfældig havde faaet fat i et Par ubenyttede Billetter til 10 Aug kunde de ikke være kommet hjem før d. 19/8 med Flyvemaskine. Nu holdt det op at regne, men der kommer vel mer for Barometret der har staaet stille i 5-6 Uger er raslet ned i Dag. Mange Hilsner til Jer allesammen 
 fra Din Far og fra Else og Puf.</t>
   </si>
   <si>
     <t>1949-05-24</t>
   </si>
   <si>
     <t>Hareskov St.
 Bakkevej 12</t>
   </si>
   <si>
     <t>Louise Brønsted
 Thora Cohn
 Adolph Larsen
 Andreas Larsen
 Grethe Larsen
 Henning Larsen
 Jeppe Larsen
 Johannes Larsen
 Martin Larsen
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Elena Larsens veninde
-Else Larsen, Else, Andreas Larsens kone
 Ellen  Sawyer
 Lars Swane
 Ane Talbot
 Ursula Uttenreitter
 Andreas Warberg
 Minna Warberg
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Frk. Hansen, Keld, Per, Ole og Thyra var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB 0659</t>
   </si>
   <si>
     <t>Andreas/Dedde Warberg har været på besøg hos Ellen Sawyer. Andreas og Else Larsen kom og snakkede. I øvrigt er der ikke megen kontakt mellem "Malerens" og de øvrige i familien. Kun Martin/Manse ses med Johannes Larsen til fuglesnak. Andreas/Puf Larsen er blevet lidt sær. Han er netop fyldt 50.
 Dedde tog videre til Lindøgaard, og man gik tur og så på afgrøderne. Det er trist, at Dedde fik en kone, som ikke passer til ham. 
 Louise/Lugge Brønsteds hus er ikke færdigt, og det bliver dyrt. 
 Martin/Manse Larsen køber mere jord. Erik/Tinge Larsen er hårdt spændt for.
 Johanne Larsen underviser Ole i engelsk.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/cB31</t>
   </si>
   <si>
@@ -2196,51 +2272,51 @@
 Danmark.
 [Skrevet af ukendt:]
 16-7-05
 10-7-05
 [I brevet:]
 Lindøgaard 24-5-1949. 
 Kære lille Dis
 Tak for dit Brev! Det var kedeligt, at Du skulde være urolig for min Skyld, jeg havde slet ikke Fornemmelsen af, at det var saa længe siden, jeg havde hørt fra dig, og det er jo gerne det, jeg retter mig efter. Hvis jeg en Gang skulde blive syg, skal jeg nok ”lade dig tilflyde” Underretning, det har jeg vist en Gang lovet dig. 
 Jeg har haft den store Glæde at have Besøg af Dedde. Minna er jo i London, og man har altid Fornemmelse af, at han nyder Ungkarle-Tilværelsen intenst. Han kom til Elle ved 4 Tiden i Lørdags; Elle er jo lykkelig, naar han er hos hende. Puf og Else saa ham fra deres Have og kom ned; de sad saa og snakkede i Haven – i Elles – i det dejlige Vejr, og Elle sagde, at de havde haft det saa hyggeligt. Der er ellers ikke megen Forbindelse mel. Malerens og Elle, hun ved aldrig noget om dem, træffer dem af og til paa Gaden, er aldrig deroppe uden til Fødselsdagsvisitter etc naar hun meget sjældent bliver bedt. Der er næsten heller ingen Forbindelse mellem vore Børn og dem – de vil helst have det saadan. Ja Manse elsker jo Las saa højt og har altid uendelig Snak med ham om Fugle, saa han er der en Gang imellem, men har aldrig Fornemmelsen af at det er synderligt velset hos de unge. Puf er bleven lidt sær med Aarene, særlig paa det Punkt. Puf fyldte 50 nu den 12te Maj. Kirsten havde besørget ham et gammelt-antikt-Fad, som sendtes ham fra Hennings, Brors, Agrarens, mig Tinges og Manse og Bibbe; det kostede 65 Kr. Jeg havde tænkt mig, at vi her og Bibbe skulde have fordret ham et Gavekort fra Boghdl. Eriksen, men saa blev dette arrangeret og var jo ogsaa mere personligt end Bøger, han selv skulde vælge. Han er altid saa mageløs sød ved alle vore Fødselsdage, og jeg syntes saa, at han ved sin 50_Aars_ Dag skulde have lidt ekstra. 
 Men det var Dede. De kom her Søndag Efterm. ved halv 3 Tiden og gik kort efter en lang Tur gennem Markerne; det havde jeg holdt paa, for ingen kan elske Naturen højere end Dedde, og jeg vilde ogsaa gerne have, han skulde se vor lovende og flotte Afgrøde – maaske den bedste, vi endnu har set her paa denne Tid af Aaret. Han var ogsaa glad ved Turen i det underskønne Vejr. De kom tilbage Kl 4 – ja Elle var bleven her hos mig – og Frøken Hansen havde et dejligt Kaffebord og kom med Kaffekanden, da de traadte ind. Du kan tro, det var lækkert, hun er meget dygtig og bager vidunderligt. Dedde havde 10 Cerutter med til mig, saa vi fik en god Smøg og en herlig og hyggelig Snak; desværre vilde han allerede af Sted godt 5, men jeg var jo lykkelig over at se ham; jeg føler mig mere og mere knyttet til 
 2
 Dedde end tidligere. Hvor var det Synd for ham, at han ikke fik en Kone, der passer bedre til ham, saa han kunde have haft et godt Herreværelse med sine Bøsser, sin Hund og Sager i Stedet for den feminine Stue, som udelukkende bærer Præg af Minna. Og saa er Stuen jo endda det mindste ved det! Han hører næsten bedre, end han har gjort, det er da en stor Lykke. 
 Manse var borte i en Uge og havde nydt sin Ferie; det viste sig, at Kelds Ven Dürkopp – eller noget lignende – var gift med en Datter af en af Agrarens Kusiner, saa hun og Manse er altsaa Næstsøskendebørn; hende syntes Manse saa uhyre godt om. Han var saa i Birkerød, hvor Lasse Swane nu bor og var der det meste af Tiden; han og Ursula spadserede en Dag over til Lugge, det var jeg glad ved; hendes Hus er langtfra færdigt endnu; det bliver desværre meget meget dyrere end der ["der" overstreget] det var kalkuleret til, bare lille Lugge kan klare det. Da Manse saa kom hjem, maatte han spænde sig selv forfærdelig haardt for for at indvinde de tabte Arbejdsdage; tidligt oppe er han og arbejder til c. 9 om Aftenen, der er jo ikke saa lidt at gøre paa en Bondegaard; Tinge tager noget af Roepasningen, saa tjener han da noget ved det. De er i Færd med at handle, Manse køber 6 Tdr. Land Inddæmning. Arrangementet med at skaffe Pengene – 3200 Kr. er gaaet i Orden, nu er det bare med at faa Tid til at tage til Odense og faa det lavet færdigt, hos Sagføreren altsaa. Tinge var nødt til at skaffe Penge, han har en Gæld, han ikke kan komme ud af paa anden Maade, og Manse kunde ikke tænke sig at lade den Jord gaa over til fremmede, saa han tog den – ret store - Beslutning at købe. Tinge er jo spændt haardere for end han kan magte; det hjælper, naar Per om et Aar er færdig med sin Lære og kan sørge for sig selv. Lille Ole har de nu megen Nytte af, han er en dejlig Dreng; som han altid hjælper til derhjemme, det kan du ikke tænke dig. Per er nu ogsaa det, selv om hans Tid jo ikke tillader ham at hjælpe; jeg læser stadig Engelsk med ham og han er snart helt gæv, jeg er rørt over, at han ofte, ja næsten altid, naar han kommer spørger – med en lidt bekymret Mine om, hvordan jeg har det, og hvordan det gaar med Knæet; det er da forfærdelig sødt af en Dreng paa 18 Aar, og jeg ikke Fornemmelsen af, at det [et overstreget bogstav] er af Høflighed, men udelukkende fordi det er ham om at gøre at faa det at vide. Saadan noget rører mig dybt og gør godt! 
 Saa til Slut Tak for Brev og Thyra, som er meget interessant denne Gang – og mange Hilsener til Jer begge fra din Junge.</t>
   </si>
   <si>
     <t>1951-06-10</t>
   </si>
   <si>
     <t>Refshalevej 16 Maribo</t>
   </si>
   <si>
     <t>Adam Knuth
 Elisabeth Knuth
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Vilhelm Lundstrøm
 Albert Lørup
 Henry Lørup</t>
   </si>
   <si>
     <t>Alberts Lørups brev findes ikke sammen med det her indsatte brev.
 Else Larsen blev indlagt på Dianalund, efter at hun fødte et barn, der døde efter få dage.</t>
   </si>
   <si>
     <t>Det er dejligt, at Christa Knuth skal til London.
 Albert Lørup vil forære Larsen Henry Lørups selvportræt.
 Larsen maler. Han vil gerne se Lundstrøm-udstillingen. 
 Det går bedre med Else.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/DQtj</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej 
 Maribo.
 [På kuvertens bagside:]
 Johannes Larsen
@@ -2349,59 +2425,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J4Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zh20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uhvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LpU2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KBSu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7s4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D1e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ronk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zoGO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TZ4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OkiX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ff7U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ssZJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d3Gx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kddx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zuAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bv4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Np5H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jUix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9LPr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dNKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uGWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BFJ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PV9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QxSU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hIOv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eki6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lul7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wctH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/prtQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qk6R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cB31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DQtj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J4Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zh20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uhvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LpU2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KBSu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7s4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D1e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ronk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zoGO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TZ4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OkiX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ff7U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ssZJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d3Gx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kddx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zuAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bv4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Np5H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jUix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9LPr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dNKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uGWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BFJ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PV9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QxSU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hIOv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eki6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lul7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bz0K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wctH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/prtQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qk6R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cB31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DQtj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M44"/>
+  <dimension ref="A1:M45"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -3971,434 +4047,478 @@
         <v>294</v>
       </c>
       <c r="J36" s="5" t="s">
         <v>295</v>
       </c>
       <c r="K36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L36" s="6" t="s">
         <v>296</v>
       </c>
       <c r="M36" s="5" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
         <v>298</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>16</v>
+        <v>84</v>
       </c>
       <c r="D37" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="E37" s="5" t="s">
         <v>299</v>
       </c>
-      <c r="E37" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="F37" s="5" t="s">
+        <v>257</v>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="s">
         <v>300</v>
       </c>
       <c r="I37" s="5" t="s">
         <v>301</v>
       </c>
       <c r="J37" s="5" t="s">
-        <v>227</v>
+        <v>302</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>84</v>
+        <v>16</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>75</v>
+        <v>307</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>257</v>
+        <v>17</v>
+      </c>
+      <c r="F38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="5" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="I38" s="5" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="J38" s="5" t="s">
-        <v>308</v>
+        <v>227</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>75</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>217</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>257</v>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H39" s="5" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="I39" s="5" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="J39" s="5" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>16</v>
+        <v>84</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>299</v>
+        <v>75</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>217</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>257</v>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="I40" s="5" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="J40" s="5" t="s">
-        <v>227</v>
+        <v>323</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="L40" s="6" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>179</v>
+        <v>307</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="5" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="J41" s="5" t="s">
-        <v>182</v>
+        <v>227</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>179</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H42" s="5" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="I42" s="5" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="J42" s="5" t="s">
         <v>182</v>
       </c>
       <c r="K42" s="5" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="L42" s="6" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>84</v>
+        <v>16</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>75</v>
+        <v>179</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>338</v>
+        <v>17</v>
+      </c>
+      <c r="F43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H43" s="5" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="I43" s="5" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="J43" s="5" t="s">
-        <v>341</v>
+        <v>182</v>
       </c>
       <c r="K43" s="5" t="s">
         <v>342</v>
       </c>
       <c r="L43" s="6" t="s">
         <v>343</v>
       </c>
       <c r="M43" s="5" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
         <v>345</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>16</v>
+        <v>84</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>299</v>
+        <v>75</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>17</v>
+        <v>217</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>346</v>
       </c>
       <c r="G44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H44" s="5" t="s">
         <v>347</v>
       </c>
       <c r="I44" s="5" t="s">
         <v>348</v>
       </c>
       <c r="J44" s="5" t="s">
+        <v>349</v>
+      </c>
+      <c r="K44" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="L44" s="6" t="s">
+        <v>351</v>
+      </c>
+      <c r="M44" s="5" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>354</v>
+      </c>
+      <c r="G45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H45" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="I45" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="J45" s="5" t="s">
         <v>227</v>
       </c>
-      <c r="K44" s="5" t="s">
-[...6 lines deleted...]
-        <v>351</v>
+      <c r="K45" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="L45" s="6" t="s">
+        <v>358</v>
+      </c>
+      <c r="M45" s="5" t="s">
+        <v>359</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>
     <hyperlink ref="M23" r:id="rId28"/>
     <hyperlink ref="M24" r:id="rId29"/>
     <hyperlink ref="M25" r:id="rId30"/>
     <hyperlink ref="M26" r:id="rId31"/>
     <hyperlink ref="M27" r:id="rId32"/>
     <hyperlink ref="M28" r:id="rId33"/>
     <hyperlink ref="M29" r:id="rId34"/>
     <hyperlink ref="M30" r:id="rId35"/>
     <hyperlink ref="M31" r:id="rId36"/>
     <hyperlink ref="M32" r:id="rId37"/>
     <hyperlink ref="M33" r:id="rId38"/>
     <hyperlink ref="M34" r:id="rId39"/>
     <hyperlink ref="M35" r:id="rId40"/>
     <hyperlink ref="M36" r:id="rId41"/>
     <hyperlink ref="M37" r:id="rId42"/>
     <hyperlink ref="M38" r:id="rId43"/>
     <hyperlink ref="M39" r:id="rId44"/>
     <hyperlink ref="M40" r:id="rId45"/>
     <hyperlink ref="M41" r:id="rId46"/>
     <hyperlink ref="M42" r:id="rId47"/>
     <hyperlink ref="M43" r:id="rId48"/>
     <hyperlink ref="M44" r:id="rId49"/>
+    <hyperlink ref="M45" r:id="rId50"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>