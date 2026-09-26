--- v0 (2026-04-30)
+++ v1 (2026-09-26)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="62" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="73" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -288,89 +288,174 @@
 Kære Lysse!
 Ankommet til Madeira, vil vi allesammen sende dig en Hilsen. Vejret er pragtfuldt: Solskin og her er Masser af Blomster i alle mulige Farver. I Morgen er vi paa de canariske Øer.
 Hilsner fra Finn, Puf Johs V. Mange Hilsner JL Xenia Vagn Jacobsen</t>
   </si>
   <si>
     <t>1934-06-06</t>
   </si>
   <si>
     <t>Johannes Larsen</t>
   </si>
   <si>
     <t>England
 Epsom Downs</t>
   </si>
   <si>
     <t>Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Gunnar Helweg-Larsen
 Hatla Helweg-Larsen
 Else Jensen
 Jens Jensen
 Johannes V. Jensen
 - Johansen, kaptajn
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Meyer, England
 Albert Naur
 Christine Swane
 Leo Swane</t>
   </si>
   <si>
     <t>”Det gik så godt økonomisk også for JL, at det i juni 1934 blev til en ”turist-tur” tilmed ad luftvejen sammen med Johannes V. Jensen til Amsterdam og England, hvor der bl,a, blev mulighed for at se Stonehenge og Darwins hus, samt hvad der for Johannes Larsen må have været en stor tilfredsstillelse – at stifte direkte bekendtskab med det britiske forbillede, Bewicks original-træsnitsstokke.” Erland Porsmose: Johannes Larsen s. 290.
 Epsom Downs ligger ca. 21,7 km syd for det centrale London og er kendt for sin galopbane Epsom Downs Racecourse, hvor det traditionsrige hestevæddeløb Epsom Derby afvikles. Wikipedia jan. 2022.
 Øgruppen Svaneklapperne strækker sig fra den sydlige del af Saltholm mod øst og nord. Kilde: Wikipedia jan. 2022.
 Mutton chops: Fårekoteletter.
 Lager er en betegnelse for en undergæret øl, der gærer langsomt ved lave temperaturer og lagres ved lave temperaturer i 1-2 uger. Kilde: Wikipedia jan. 2022.</t>
   </si>
   <si>
     <t>Johannes Larsen havde fint udsyn fra flyveren. Det var mærkeligt at flyve, og Holland ser underlig ud fra luften. I London tog de til hotellet, og derefter spiste de aftensmad og gik i seng. Næste dag tog selskabet til derby. Der var vildt mange mennesker og også rutchebaner, ølsalg mv. En helikopter fløj rundt over området. 
 Larsen har set et gartneri, hvor man dyrkede brøndkarse. Han forsøger at få en etiket af en aleflaske til Andreas/Puf.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/uGWz</t>
   </si>
   <si>
     <t>Epsom Downs 6 Juni 1934.
 Kære Puf!
 Det var en fin Tur i Gaar. Vi startede Kl. ca 9 i sigtbart Vejr og kunde tydelig se Kullen da vi gik ud over Kalvebodstrand ved Svaneklapperne, saa havde vi god Udsigt til mellem Køge og Næstved saa rullede der et Skytæppe hen under os, saa kørte ovenpaa noget hvidt til vi saa lidt af Lolland og lidt efter passerede lige N om Femern og ind over Holstein og derefter Solskin til Amsterdam vi passerede Elben lige ovenfor Mundingen og lidt efter Weser S for Bremerhaven. Det er meget mærkeligt at sidde i en Omnibus, og hænge 2-3 Km oppe i Luften uden at kunde mærke at vi flytter os, for sommetider havde vi endda en Fornemmelse af at gaa baglænds, men naar vi ser lige ned og ser Skyggen af Maskinen som en lille graa Plet nede paa Jorden kan vi jo nok se at det gaar fremad. Kl 12 var vi i Amsterdam, hvor vi gik ned og spiste Frokost, Sandwishes og noget Lagerbier fra Fad der lignede meget Carlsberg Guldbajer. Saa gik vi op igen og fløj til Rotterdam i en anden Maskine, men der var vi kun i 10 Min. Holland ser mærkeligt ud fra Luften alle Marker og Haver fuldkomment regelmæsig rektangulære med Grøfter om [Tegning] saadan. Fra Rotterdam fløj vi lige ud over Schelde og Nordsøen stadig i klart Vejr til vi nærmede os England saa kom der først nogle smaa hvide Skyer langt nede under os men ikke tættere end at vi hele Tiden kunde Vandet og de forskellige Farve paa Bunden og Dæmningerne der saa meget smaa ud i den Højde vi fløj i 2500 m. Vi gik ind ved Themsmundingen og fulgte Floden omtr. halvvejs til London, saa kom der desværre en stor Skybanke og gemte det hele til vi ved Corydon gik ned gennem et Hul. Vi landede Kl. 3½ og kørte saa med Luftfartens Bus til Charing Cross hvor vi tog en Taxa til vort Hotel paa Torrington square lige bag British Museum. Det hedder Morgans Hotel og koster 2 Pund om Ugen med Breakfast. Vi gik hen i Oxford street og spiste Mutton chops og Spinat efter en dry Martini d.v.s. jeg bestilte 3 og drak min og Johs. V.s. Jeg nød ogsaa 2 pale Ale fra Fad og en Guinness Porter og en Lager og saa gik vi hjem og sov. Jeg vaagnede i Morges ved Skovduens Kurren i Platanerne udenfor paa Pladsen, det er et meget roligt Sted, men meget primitivt men gode Senge. Vi spiste Frokost med en Kaptajn Johansen der bor der en Ven af Jens. Han dirigerede os ud til Victoria St. hvor vi tog Billet til Epsom downs, det er nemlig Derby Dag i Dag og vi har været til det store Løb og vilde fra Inderpladsen hvor det er gratis Alting, med Undtagelse af at vi betaler en Mand 2 Shillings hver for at staa paa nogle Kasser. Jeg har aldrig set saa mange Biler og Busser og Mennesker før. Folk er kørt hertil i Busser fra alle Egne af England helt oppe fra Skotland. Vi har spist Frokost hos en Ingeniør Meyer der er gift med en Slægtning af Else og nu efter Væddeløbet sidder jeg her og skriver mens Johs V faar sig en Middagslur. Vi kom hertil fra St. i Bil. den første vi spurgte vilde have 10 Shillings for at køre os herhen, men en gl Fyr der holdt ved Siden af tilbød at gøre det for 6, ham tog vi og kørte med ham i ca ½ Time mens han holdt og spurgte alle mulige Mennesker om Vej indtil vi paa Tilbagevejen fandt Huset 5 m Gang fra St. Vi skal spise Middag her. Her er ikke mere Papir i Blokken men her ligger et Stykke Skrivepapir 
 [Fortrykt øverst på papiret:]
 BUTE HOUSE, 
 LONGDOWN LANE,
 EPSOM DOWNS, SURREY. 
 Telephone:
 Epsom 9341.
 [Håndskrevet:]
 som jeg hugger. Mudi var med ude paa Flyvepladsen og kørte hjem med Naur som havde kørt Johs V.s ud. Jeg glemte min Kikkert hos Brønsteds, men jeg kan laane en mindre hos Kapt. Johansen saa det gør ikke saa meget. Jeg sidder paa 1st Sal og ser alle Busserne køre forbi ude paa Vejen Her har hele Tiden fløjet en Maskine over Pladsen med 2 Reklameflag saadan: Formdg [Tegning] og i Eftermiddg med en eller anden Lager jeg husker ikke hvad det hed. Forøvrigt var der fuldt af Zigøjner og Spaakoner og Limonade og Ølsalg fra Kasser og paa Jorden og Karuseller og Rutshebaner og Neggere og Hinduer og Malajer. Her er ogsaa et meget smukt Landskab med lange Højder og Dale og Skove og Træer Selve Banen ligger højt. Her har ogsaa fløjet et Helicopter rundt [Tegning]
 Det er Politiet der skal rapportere hvis der sker Trafikstansninger eller saadan noget og desuden har her været 800 Betjente fra London og der skal være mellen en ½ og en Million Mennesker samlet. Det hele gik umaadeligt roligt og stilfærdigt til. Her staar i Haven udenfor Døren en Aralia og den Slags vi har hjemme i Urtepotter. Det er en saadan Potteplante de har plantet ud og det er nu en fyldig Busk 4 Alen høj. Da vi kørte herud saa jeg et Gartneri fra Toget hvor de dyrkede Brøndkarse i lange Cementbassiner. 
 Det har smaaregnet af og til i Dag, men ellers er her meget tørt og Plænerne er værre end vores. Her er Kalk lige under Mulden. Nu tror jeg ikke jeg kan finde paa mere. Jeg var til Frokost hos Gunnar og Hakla i Mandags og derefter hos Uglen og Marie og om Aftnen ringede vi efter Skriveswanen efter at jeg havde ladet Mudi ringe efter 6 pale Ale og 6 Strong do hos Da[ulæseligt] de var adskilligt mere levende en vore. Jeg bad Mudi sende Dig et Par Ettiketter. Der staar en Literfl. med en mig ukendt Ale Etikket paa paa mit W.C. men jeg ved ikke om jeg kan faa den af, det er jo muligt jeg kan komme ud for den med Indhold ved Lejlighed
 Mange Hilsner til Jer begge
 fra Din Far.
 P.S.
 Nu fløj den Helicopter her hen over igen; det er Løgn den har ikke andre Vinger end Møllen paa Ryggen, saadan [Tegning]
 JL.</t>
+  </si>
+  <si>
+    <t>1943-02-02</t>
+  </si>
+  <si>
+    <t>Johanne Christine Larsen</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Fyn
+Dræby</t>
+  </si>
+  <si>
+    <t>Bakkevej 12 Hareskov St.</t>
+  </si>
+  <si>
+    <t>Kamma Balslev
+Burmeister &amp; Wain</t>
+  </si>
+  <si>
+    <t>"Kaj-Lykke": Man må antage, at Janna Schou havde en kæreste ved navn Kaj. Han kendes ikke. 
+Ordet hørse kendes ikke.
+B &amp;amp; W blev 27. jan. 1943 bombet af otte britiske fly, idet man fra engelsk side mente, at fabrikken solgte dieselmotorer og andet materiel til Tyskland. Otte personer blev dræbt og 68 såret, da bomberne udover fabrikken ramte det omkringliggende beboelseskvarter. (Nationalmuseets hjemmeside: Bomber over Danmark, sept. 2026). 
+Laura/Bibbe Warberg var i efteråret 1942 indlagt med gulsot. 
+Pensionatet: Daisy Bergs mor, Wilhelmine Berg (en søster til Laura Warberg) drev et pensionat i Gothersgade, København. Noget tyder på, at Daisy Berg overtog driften efter moderens død i 1936. 
+Konsul og vingrosserer Thor Andersen købte i 1942 Frederiksgave (Hagenskov Gods' hjemmeside, sept. 2026).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8410</t>
+  </si>
+  <si>
+    <t>Det er mærkeligt, at Janna har smerter efter svulstoperationen. Johanne/Junge C. Larsen har ikke haft ondt efter sådanne indgreb - kun af at ligge på ryggen. 
+Johanne medsender en tegning af den nyindrettede stue. Ellen Sawyer har været på besøg og beundret det hele.
+Johanne håber, at Meta kan finde ud af at bruge det nye komfur energirigtigt. 
+Ved Astrid om det var en fejl, da B &amp;amp; W blev bombet?
+Johanne takker Axel Müller for, at han vil sende udenlandsk tobak. 
+Johanne giver gode råd hvad angår modning af flæskekød.
+Marie Balslev, f. Sperling, har skrevet, at Nicoline Balslev er udskrevet, og Vilhelm Balslev får lysbehandlinger.
+Erik/Tine Warberg Larsen har det godt og arbejder for sin bror på gården. Laura/Bibbe Warberg har ingen kræfter efter sygdommen. Nonnerne lod hende ikke holde fri, da hun blev udskrevet.
+Adolph/Agraren Larsen har fået en god appetit.
+Daisy Bergs tyske mand er blevet arresteret, efter at han havde opsagt en tysk kvinde på pensionatet. Johanne vil skrive til Daisy.
+Adolph og Johanne køber aldrig kød. De laver alt kødmad selv.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/bz0K</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Fru Astrid Warberg Müller
+Bakkevej 12.
+Hareskov St.
+[Med blyant på kuvertens forside:]
+4 Febr. 1943
+besv. 15 Febr.
+[Med kuglepen på kuvertens forside:]
+30-3-2001
+18-6-2000
+BWP.
+[Med sort blæk på kuvertens bagside:]
+Lindøgaard, Dræby St, Fyen
+[I brevet:]
+Lindøgaard. Tirsdag d. 2-2-1943.
+Kære lille Dis!
+Tak for dit gode lange Brev, det var pænt af dig at skrive igen. Det er jo dejligt, at det gaar godt med Janna, men jeg kan ikke forstaa, at hun har Smerter; jeg har dog paa mine Hospitalsophold oplevet en hel Del Svulst-Operationer, og jeg synes altid, de sagde, at naar først Bedøvelseskalamiteterne var ovre, havde de ikke Spor af Smerter. Men alle Svulster er jo ikke ens, det kan jo være at Æggestok-Sv. er særlig smertefuld. At maatte ligge paa Ryggen er slemt for mange, jeg ved hvad jeg døjede, da jeg i 4 meget lange Uger maatte ligge paa min Ryg, og da jeg endelig fik Lov til at ligge paa Siden, havde jeg ikke Kraft til at vende mig - og der var dog kun 102 Pund at vende. Er det Gentofte Sygehus, hun ligger paa, det er det vel. Hils hende saa meget fra mig, det lille Skind - dog, naar man oplever en Kaj-Lykke, er Sindet jo i Orden. Nu gaar det nok fremad med raske Skridt, men 3 Uger er jo en lang Tid. Jeg er meget imponeret over alle dine Besøg hos hende, hun kan rigtignok sagtens - desværre kunde jeg jo ikke yde Bibbe noget i den Retning i hendes 5 Uger, men hun havde da for Resten Besøg nok. 
+Tak for din store Interesse for alle vore Nyordninger. Vi er henrykte over det alt sammen, kan du tro. Jeg har nu lavet et Rids, men Forholdet er ikke godt, Møblerne fylder for lidt, der er ikke slet saa meget Gulvplads, som jeg har lavet, men du ser i hvert Fald Sofaens Plads - jeg har forsømt at skrive: til højre - helt oppe ved den modsatte Væg. Elle var her i Søndags; hun kom et Kvarter over 12 og mente hun var i god Tid til Middag - desværre havde vi spist Kl. 11, da Metha skulde med Toget til Odense, men til alt Held havde vi levnet Middagsmad og jeg fik varmet 3 Stk. Medisterpølse med Rødkaal og Tilbehør og Desert. Hun var helt ovenud begejstret over Stuen og i det hele taget overvældet over alle vore Nyanskaffelser; det var saa morsomt. Det er dette at vi nu har en rigtig Stue at hygge os i med flere af vore pæne Ting og ikke bare en lille Folkestue med umagelige Træmøbler. Ja, det er en Begivenhed for os. Komfuret er stillet op - i Lørdags - og det makker i enhver Henseende ret. Jeg hørser med Metha, at hun skal lægge godt mærke til det, saa hun lærer Reguleringen, hvilket jo er Fidusen, saa der kan spares Brændsel; hvis hun er ligegyldig med det, spares der jo ikke saa meget; men Intelligens er jo ikke hendes stærke Side, saa det skal nok knibe med det - jeg maa vist hørse videre nogen Tid endnu. - Radioen er udmærket, og vi kan følge med i Begivenhederne alle Steder fra. Du gode Gud, hvad der sker! Vi er meget spændt paa, men kan ikke faa at vide om Burmeister &amp;amp; Wain blev bombet eller om de rent ud tog Fejl og kun ødelagde den uskyldige Sukkervarefabrik. Hverken du eller Mornine, som jeg lige har haft Brev fra, giver os Oplysning om det. D. danske Pr. fra London mente vist, at de havde bombet den store Samlehal (den store Glasbygning) men passer det?? Det var jo for at stoppe for Eksporten af Dieselmotorer til T. at de satte det i Scene. Skriv, hvis du ved noget om det.
+Jo, tusind Tak, hvis Axel virkelig vil have Ulejlighed med at skaffe og sende Tobak - dog ikke dansk, som vi selv kan faa, men ikke godt kan ryge. Ellers alt andet. Hvis det skulde være muligt at faa rigtig grovskaaret Pibetobak hvad jeg selv jo helst ryger, var det jo herligt, men tillige andet finskaaret; Manse jublede ved Tanken, Brugsforeningen faar saa uhyre lidt hjem nu. Vi vil helst have det sendt mod Efterkrav, men forøvrigt, hvad der er nemmest for Axel - Pengene skal blive sendt omgående. Sig Axel tusind Tak, vi vil være ham saa taknemmelige.
+Jeg kan desværre ikke raade dig med Flæskestegen og kender kun Hamburgerryg af Navn, men hvorfor kunde den ikke hænge? Naar vi slagter, har vi Stegene hængende i Ugevis. Svøb et enkelt Stk tynd_t Tøj (gl. Gardin) om den og hæng den op ude paa Muren; naar den ikke vil længere - hvilket jo er en Skønssag - saa dyp den i en Gryde kogende Vand; efter endnu nogle Dage, kan man halvstege den
+_2.
+hvorefter den atter kan ligge nogle dage - altid under Tilsyn - paa den Maade kan man have fersk Kød længe, vel at mærke ved Vintertid, og saa bliver det saa dejlig mørt af saadan en Behandling Dette skrives for en anden Gangs Skyld, for den Steg, du skrev om, har du vel allerede taget under Behandling; hvis du har lagt den i Saltlage, saa lad den ikke ligge ret længe, ikke over et Par Dage, og saa skal den endda vandes godt ud - 3-4 Dage. Men det er lettere, hvis man har det i Hænder, end at udtale sig skriftligt om det.
+Jeg havde Brev fra Marie Sperling for et Par Dage siden; Line er nu udskrevet og kommer på et Rekreationshjem i Hornbæk; noget lettere Sygeplejearbejde er sikret hende. Vilhelm, som p.t. faar Lysbehandling i Kbhn. havde haft Brev fra sin Kone - der er jo deres Gaard, der hedder Brogaard? - Over Br.g. var der forleden udspillet en Luftkamp, flere Bomber faldt i Nærheden og en mindre Gaard fuldstændig udslettet. Her er ikke videre hyggeligt i Danmark, heller!
+Tak for din Forespørgsel til de to Børn; jeg synes, Tinge har det saa udmærket for Tiden, nu har han i lang Tid været i konstant godt Humør, altid glad og saa livlig. Han er ikke meget nede i sit Hus, er her baade om Dagen paa Arbejde og om Aftenen, naar vi sidder hyggeligt i vor gode Stue og læser. Naar Arbejdet skal gøres dernede, gaar han derned. Han faar 50 Kr. i Løn af Manse - det er jo ingen høj Løn, men den Tid han bruger til sit eget, gaar jo ogsaa fra. - Om Bibbe ved jeg ikke stort for Tiden, hun har taget Ferie (med min Sanktion) m.H.t. at skrive hjem; al den første Tid passede hun kun sit Sygeplejevæsen, havde ikke Spor af Kraft til nogetsomhelst andet, og nu tænker jeg mig, at hun har skrevet Jule-Takke-Breve. Jeg tror ikke, hun skrev et eneste Julekort i Aar, det arme Barn, hun havde simpelthen ikke Kræfter til noget. Elle havde haft Takkebrev fra hende hun havde skrevet, at hun travede Ture og at hun syntes det var det, der gav hende de bedste Kræfter. Jeg har lige sendt hende lidt Æbler, et Par Vaskeklude, som jeg havde hæklet, mine Gummistøvler, som jeg aldrig kommer til at passe mere med de hævede Ankler, der følger med Sygdommen, og lidt andet, saa nu hører jeg nok fra hende. Gid hun snart maa være helt i Orden igen. Tænk, at de lod hende arbejde i lige over 3 Uger, da hun kom hjem, uden at give hende en Fridag, mens en anden af Kammeraterne havde haft 3 Fridage i den Tid. Den Søster der, har behandlet hende skandaløst; Bibbe er ikke underkastende nok, saa hun er bleven sur paa hende; Bibbe tager nu det hele med oprejst Pande og uden at kny eller blive sur - den Glæde skal hun ikke ha', siger Bibbe. Nu mangler der kun 1 1/4 Aar, saa er hun færdig med at være Elev. Hun er kommen bag ud med Læsningen deroppe og har hidtil ikke haft Kræfter til at indhente det forsømte; men hun naar det saamænd nok igen, naar hun først tager fat. Det var rigtignok en lang Snak om Børnene. Om Agraren er at melde, at han har faaet saadan en abnorm god Appetit, og da det næsten al Tid har skortet saa meget paa det, tager jeg det for gode Tegn. 
+Mon du har hørt, at Daisys Mand, som jo er Tysker er bleven arresteret af d. t. Værnem. og ført til Tyskland, "til en uvis Skæbne", skrev Mornine. Daisy er sikkert allerede ude af sig selv, det lille Skind; jeg forsømte hende som saa mange andre med en Julehilsen; jeg vil nu gerne skrive til hende, men jo kun med svage Hentydninger af det skete, man ved jo aldrig, om de har hendes Post under Opsyn. Grunden var, at han havde opsagt en tysk Dame, der boede i Pensionatet!! Det lyder nu saa fjollet, at jeg tror, det i Virkeligheden er for at faa Arbejdskraft derned til, naar de gør den Slags.
+Mon jeg fik gjort rigtig Rede for Stegen - nej, du kan ikke stege den, naar den har være i Saltlage, men udvandet og kogt er den jo ogsaa dejlig f. Eks. med Grønlangkaal eller hvad andre Grønsager, man har. navnlig hvis den ogsaa ryges - men altsaa alligevel vandes ud. Saa bliver det vel nærmest som saltet, røget og kogt Skinke, hvad der jo er vidunderligt, vi faar det bare aldrig, da det forekommer os at være for lidt sparsommeligt; vi spiser alle vor Skinker som Karbadeflæsk eller Spegeskinke - altsaa blot skaaret af som den er; ogsaa til Paalæg er saadan en saltet og røget - men ellers saa - Skinke jo uvurderlig. Er det ikke pudsigt, vi køber aldrig Kød, jeg kan da ikke huske, naar vi sidst har købt Hakkekød, det eneste vi kan tænke paa at købe. Du vil vel sige, hvad faar I saa til Søndag Middagen. Det magre af Grisene vander vi ud (Kødet skæres i Skiver, ellers kan det ikke udvandes nok), og saa laver vi Frikadeller af det; det er en god Sønd.mid.m. og saa har vi alt vor henkogte Grisemad og Vildt. Hvis vi her paa Landet ikke havde vore Grise at leve af, gik den ikke. - Hvis der ikke sker noget særligt, hverken her eller der, saa varer det noget inden du hører fra mig, for jeg maa tage mig sammen og faa de Breve fra Haanden, som jeg skylder, og Bibbe har jeg jo altid at sørge for. Hils Aksel saa meget og tusinde Hilsner til dig selv. Din Junge
+[Indsat øverst s. 1; på hovedet:]
+Fik T. A. K. og d. biodynamiske Selskab ikke købt Frederiksgave? Vi saa for nogen Tid siden at det var købt af en eller anden, men maaske dækkede navnet de to Selskaber. S.u. 
+[Grundplan af et rum inkl. inventar er tegnet på et separat ark. På tegningen øverst er skrevet:]
+Lille Bogreol Tobaksbord Tobaksbord Hjørnesofaen Bord Min Lænestol
+[Langs venstre side:]
+Vindue Vindue Kurvestol Vindue Sybord Stol Kurvestol Konsol m. Radio
+[Langs højre side:]
+Taburet Bogreol
+[Underst:]
+Mit gamle Skrivebord Dør Gangen Kakkelovn</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -447,59 +532,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/ssZJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d3Gx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kddx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9LPr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uGWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/ssZJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d3Gx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kddx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9LPr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uGWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bz0K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M6"/>
+  <dimension ref="A1:M7"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -735,52 +820,96 @@
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" s="5" t="s">
         <v>57</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>58</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>50</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>59</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>60</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>61</v>
       </c>
     </row>
+    <row r="7">
+      <c r="A7" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="G7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="L7" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>72</v>
+      </c>
+    </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
+    <hyperlink ref="M7" r:id="rId12"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>