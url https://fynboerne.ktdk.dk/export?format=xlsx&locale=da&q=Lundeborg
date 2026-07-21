--- v0 (2026-06-03)
+++ v1 (2026-07-21)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="115" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="177" uniqueCount="116" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -523,74 +523,76 @@
 Udstillingen er muligvis på Charlottenborg, hvor man tidligere brugte at have en "anden ophængning" efterhånden som billederne blev solgt og blev taget ned. Anden ophængning varede kun nogle få dage. Det er uvist hvilke af Johannes Larsens billeder, der omtales.
 Johannes Larsen fik først debut på Charlottenborgs anden ophængning i 1891. (Birgit Bjerre: Marie - uundværlig husholderske s. 30, Østfyns Museer 2012). "Vidar" var et dampskib, som sejlede på ruten København - Kerteminde - Nyborg - Lundeborg - Rudkøbing, og retur, en gang om ugen (Kjerteminde Avis).</t>
   </si>
   <si>
     <t>Vilhelm (Johannes Larsens bror) har lavet en ramme til billedet, som Johannes Larsen har lavet. Måske kommer billedet med på udstilling i anden ophængning. Johannes Larsen skal hjem på påskeferie.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/2ruO</t>
   </si>
   <si>
     <t>Kjerteminde den 20 Marts 1890
 Endelig saa lod Du dog høre fra Dig det vil jeg nu ikke skjænde for [ulæselige ord] har hørt, men jeg ønsker det ikke gjerne taget fra min bedste Glæde er [at høre] fra I kjære Børn Gud Fader [beskjær]me Eder fra alt Ondt – Vilhelm beklagede at Rammen ikke blev saa smuk som han ønskede men du skulde nu afgjøre det, hans Mening var at den vilde misklæde det smukke Billede som Undskyldning skrev han at det var hans første Arbejde af den Slags
 Du har saa ikke hørt at Klassen gjorde i Chocoladegilde og bad Vilhelm med som Æresgjæst Drengene gav hver 35 Øre og der blev drukken storartet. Klassens Bajads holdt Talen. Vilhelm faar snart [ulæseligt ord] Ferie – saa følges vel I to Brødre ad det var os en glædelig Overraskelse at faa dig hjem saa maa vel Herr Zartmann have synes godt om [billedet] siden Du tænker paa at faa det op til anden Ophængning. Her sender jeg 2 Blindrammer da jeg ikke var sikker paa om det er den tynde, de 5 Kr skal jeg se at faa i Pakken i dag hvis ikke, skal den snart følge – Mærkerne og Convolutterne er med – send blot Pakken men lad mig vide hvad der skal sendes for ellers kan Resten jo blive her til Du kommer – Det er en Selvfølge Johannes at du maa faa en Ramme men tag den alligevel saa billig som muligt maa det dog saa blive højt Solskin til Paasken at det kan blive rigtig lyst
 Her er stor Glæde over at Du kommer – Adolph lyser i Øjnene hvorlænge er der til Moer og da jeg siger 14 Dage udbryder han saalænge! Du kan tro han har travlt med Andeæg og han har faaet en ægte [Brevduerk] og nu har Alfred skreven efter sin Brevdue til en Mage – den kommer med Dampskibet paa Tirsdag
 Farbroder Anton er kommen fra Lundeborg for et Par Dage siden; men nu igaar stod der i Haandværkerbladet om en Forretning i Svendborg han tog saa med Posten imorges Kl 4 og gaar saa fra Svendborg til Lundeborg for at sejle derfra igjen med Vidar hertil næste Onsdag; nu kommer det jo an paa om den staar ham an og om der kan skaffes Penge
 Kommer der nogen af dine Venner hjem med i Paasken saa maa du endelig lade mig det vide et Par Dage før at jeg kan faa Farbroder flyttet ind paa Mollerups hils dog ham om Du seer ham og fortæl mig om hvad han foretager sig i Vinter
 Hils ogsaa Kyhn og alle hvem bryder sig om en
 Herregud Johannes maa det dog lykkes at du kan faa Billedet saa godt at det maa komme med til anden Ophængning
 Held og Lykke for alle I Unge der arbejder med Alvor Johannes jeg glæder mig saameget til at see dig, Rasmus var her igaar for at hjælpe mig med mine Blomster han var i færd med at skrive til dig men det er et svært Arbejde for ham at føre Pennen ja nu veed Du vel fra ham selv hvornaar han skal ind
 Kjærlig Hilsen fra os Alle
 Javel skal vi til Sverrig maaske følger vi Eder Din trofaste Moder
 Hils Bendal
 Georg siger han vil sende Pengene i et Brev men nu faar vi se</t>
   </si>
   <si>
+    <t>1898 sensommer</t>
+  </si>
+  <si>
     <t>Fritz Syberg</t>
   </si>
   <si>
     <t>Anna Syberg</t>
   </si>
   <si>
     <t>Adolph Larsen
 Johannes Larsen
 Christian Møller, maler
 Karl Schou
 Christine Swane</t>
   </si>
   <si>
     <t>Faaborg Museum, Fritz og Anna Sybergs arkiv, breve fra Fritz til Anna i tiden 27/7 1893 til 16/10 1904.</t>
   </si>
   <si>
-    <t>Fritz har det godt og har været forholdsvis heldig med rejsen, selv om det blev stormvejr. "Agraren" og "Maler Møller" går og inspicerer jagtterrænet og slår hinanden plader mht vildtbestanden. Las's billeder er ug.</t>
+    <t>Fritz har det godt og har været forholdsvis heldig med rejsen, selv om det blev stormvejr. "Agraren" og "Maler Møller" går og inspicerer jagtterrænet og slår hinanden plader mht vildtbestanden. Johannes Larsens billeder er ug.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/r1nn</t>
   </si>
   <si>
-    <t>Udat. Fritz Syberg til Anna Syberg
-Kjerteminde!
+    <t>Kjerteminde!
 Kære Høns!
 Tak for Dit Brev. Jeg har det godt, og var forsåvidt heldig med Rejsen, som det bedste jeg kunde gøre var netop at lægge op i Lundeborg. Det blev en hel Storm i Løbet af Dagen, om det så var store [Sejlejakokker] så lå de for Anker inde under Land, da de ikke kunde krydse nord på. I Går var det en halv Orkan og hele Bugten her oppe lå fuld af Fartøjer sågar Dampere.
 Tiden går forholdsvis behageligt med at pynte på Uglens Perspektiv og i Morgen går Jagten ind. Agraren og Maler Møller går i disse Dage og inspicerer Jagtterrænet og slår hinanden nogle vældige Plader med Hensyn til Vildtbestanden
 Når der er fuldt op af Fugle så har de ikke set et Øje, er der derimod ikke andet end en sølle Vibe, så har de set en Flok Ænder på et ”lille Hundrede Stkr.” Det morsomste ved det er, at det går dem ligesom Krokodillen og Shakalen, den ene ved godt om den anden at han lyver, og ved godt at han ved at han lyver og – o.s.v. og ligesom Krokodillen og Shakalen agter de hinanden gensidig for deres Frækhed.
 Las’s Billeder ere ug. Det er morsomt at se en Produktion man kan slutte sig til med Aklamation. Her er kønt, men jeg tror ikke jeg kunde hitte et Motiv og male, som jeg var sikker på ikke var mig anvist af Las. Det er jo ikke alle der er så begavede som Schov, Gudskelov. Mange hilsener fra Din hengivne. Fritz.</t>
   </si>
   <si>
     <t>17. aug. 1921</t>
   </si>
   <si>
     <t>Dagbog</t>
   </si>
   <si>
     <t>Johan Larsen</t>
   </si>
   <si>
     <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til de Sydfynske øer.
 Rejsens formål er indsamling af materiale til Acton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/mlVKfENB</t>
   </si>
   <si>
     <t>30. jun. 1922</t>
   </si>
@@ -1599,237 +1601,237 @@
         <v>18</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>87</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I12" s="5" t="s">
         <v>89</v>
       </c>
       <c r="J12" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K12" s="5" t="s">
         <v>90</v>
       </c>
       <c r="L12" s="6" t="s">
         <v>91</v>
       </c>
       <c r="M12" s="5" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="5" t="n">
-        <v>1901</v>
+      <c r="A13" s="5" t="s">
+        <v>93</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H13" s="5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="I13" s="5"/>
       <c r="J13" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="I14" s="5"/>
       <c r="J14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K14" s="5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="M14" s="5"/>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I15" s="5"/>
       <c r="J15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K15" s="5" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M15" s="5"/>
     </row>
     <row r="16">
       <c r="A16" s="5" t="n">
         <v>1949</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="5" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="J16" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="K16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L16" s="6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>