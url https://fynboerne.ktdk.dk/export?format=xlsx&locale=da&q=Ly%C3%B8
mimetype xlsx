--- v0 (2026-05-15)
+++ v1 (2026-08-21)
@@ -85,179 +85,179 @@
 Lyø
 Bjørnø</t>
   </si>
   <si>
     <t>Andreas Larsen</t>
   </si>
   <si>
     <t>Johannes Larsen, Achton Friis og Christian Andersen sejlede med skibet Rylen som forberedelse til bogværket De Danskes Øer. Larsens søn, Andreas (Puf) deltog som kok og maskinmand.</t>
   </si>
   <si>
     <t>Det Kongelige Bibliotek</t>
   </si>
   <si>
     <t>Johannes Larsen og co er ved Lyø efter at have besøgt Bjørnø. De har været lidt i land og glæder sig til at se mere.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/tvyI</t>
   </si>
   <si>
     <t>Kæreste Alhed!
 Jeg skriver et Par Ord ned mens Puf klæder sig paa, vi ligger altsaa nu ved Lyø og er ved at gaa i Land efter Tordenvejret. Vi har ikke [ulæseligt] siden Du var her. Næste Dag gik vi til Bjørnø om Formdg og ventede til vi havde spist paa at Vejret skulde bedre sig da det blev værre og værre sejlede vi tilbage til Dyreborg. I Gaar var vi der igen og blev færdige. Vi var lidt i Land i Formdgs og jeg glæder mig til at se Resten af Øen Mange kærlige Hilsner
 Din
 JL.</t>
   </si>
   <si>
-    <t>26. jul. 1921</t>
-[...24 lines deleted...]
-  <si>
     <t>1921-08-01</t>
   </si>
   <si>
     <t>Faaborg</t>
   </si>
   <si>
     <t>Avernakø
 Lyø
 Faaborg Havn</t>
   </si>
   <si>
     <t>Johannes Larsen er ude at sejle med skibet Rylen sammen med sin søn Puf (Andreas Larsen) og Achton Friis. Achton Friis og Larsen tegnede, skrev og fotograferede på turen til bogværket De Danskes Øer. Andreas deltog som blandt andet kok.</t>
   </si>
   <si>
     <t>Johannes Larsen sender vasketøj fra Faaborg. Han skal nu til Avernakø.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Mn1q</t>
   </si>
   <si>
     <t>I Hast!
 Kæreste Alhed her sender jeg en Sæk Snavsetøj vi ligger i Faaborg Havn hvor vi kom ind efter at være bleven færdig Lyø vi gaar nu til Avernakø.
 Mange Hilsner
 ogsaa fra
 Puf
 Din JL</t>
-  </si>
-[...32 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/n/Qt3Wchow</t>
   </si>
   <si>
     <t>1923-05-09</t>
   </si>
   <si>
     <t>Omø</t>
   </si>
   <si>
     <t>Omø, Skælskør
 Drejø, Tåsinge
 Lyø
 Agersø, Skælskør
 Romsø
 Lolland
 Sprogø
 Kerteminde</t>
   </si>
   <si>
     <t>Achton Friis
 Ernst Josephson
 Knud Kyhn
 Andreas Larsen
 Johan Larsen
 - Petersen, Rylen</t>
   </si>
   <si>
     <t>JL og Achton Friis er i foråret 1923 på sejlads med Rylen til de vest- og nordsjællandske øer for at forberede bogværket De Danskes Øer.
 Rylen - en Kerteminde fiskerbåd - er i 1921-24 ekspeditionsskib for JL og AF og sejler i dag som museumsskib for Kerteminde Museum. 
 Omø er omtalt i Achton Friis: De Danskes Øer bd. 3 s 34. Gyldendal, 1928.</t>
   </si>
   <si>
     <t>Alhed Larsen har fået et bestillingsarbejde, men JL er bekymret for, om hun har kræfterne til dette. Rylen er kommet til Omø, og JL glæder sig over det rige fugleliv på øen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/LJ0I</t>
   </si>
   <si>
     <t>Omø 9 Maj. 1923
 Kæreste Alhed!
 Tak for Brevet som jeg fik i Dag. Det var dejligt at høre fra Dig og det var vel godt at Du fik det Arbejde, altsaa for Pengenes og for den Tilfredsstillelse det er Dig at kunde tjene dem, bare det nu ikke maa tage for meget paa Dig. Desværre kan jeg jo ikke give Dig en Haandsrækning naar jeg kommer hjem, du [og] jeg jo maa have fuld Kraft paa for at faa lavet saa meget som muligt til Udstillingen. Vi har haft en rar Tur hidtil og jeg har faaet lavet 19 Tegninger deraf 8 her, hvortil vi kom i Forgaars. Det er den bedste Ø vi har været paa i Aar og den kan omtrent staa paa Siden af Drejø og Lyø, men her er et meget rigere Fugleliv, nogle store Moser med Skeænder Spidsænder Allinger og Graaænder og Blishøns og Lappedykkere Viber og Brushøns og Rødben og Strandskader. Kyhn der kom om Bord sammen med Friis rejser i Dag, han har været hyggelig at have med. Vi sejler vist til Agersø i Morgen. En Del af Øen her er meget høj, i Gaar da det var klart kunde vi fra det højeste Sted se Lolland og Romsø paa en Gang. Der er samme Afstand herfra til Sprogø som fra Sprogø til Kjerteminde. Efter Dit Brev rejser Du jo hjem i dag, saa faar Du vel dette i Morgen. Du saa vel Josephsons Udstilling? Hils Puf og Lysse og de andre. Mange kærlige Hilsner til Dig selv fra
 Din hengivne 
 Johannes Larsen.
 Hilsen fra Friis og Petersen</t>
+  </si>
+  <si>
+    <t>26. jul. 1921</t>
+  </si>
+  <si>
+    <t>Dagbog</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til de fynske øer.
+Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/vYqpD6Vn</t>
+  </si>
+  <si>
+    <t>1921 Rylen efterårstur - udateret oversigt over fugle og øer</t>
+  </si>
+  <si>
+    <t>Christian Andersen
+Achton Friis
+Jeppe Larsen</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til de Sydfynske øer.
+Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/OB0G3oj0</t>
+  </si>
+  <si>
+    <t>31. jul. 1921</t>
+  </si>
+  <si>
+    <t>Achton Friis</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til de fynske øer.
+Rejsens formål er indsamling af materiale til Acton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/ps863ipV</t>
+  </si>
+  <si>
+    <t>29. jun. 1922</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen".
+Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/chdZZ3rp</t>
+  </si>
+  <si>
+    <t> 1. maj. 1923</t>
+  </si>
+  <si>
+    <t>Achton Friis og Johannes Larsen sejler med skibet Rylen til de danske øer. Dagbogen handler mest om naturiagttagelser, og i overvejende grad om fugle og planter på øerne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/Qt3Wchow</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -334,51 +334,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/tvyI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/vYqpD6Vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ps863ipV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mn1q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/chdZZ3rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LJ0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/tvyI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mn1q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LJ0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/vYqpD6Vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ps863ipV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/chdZZ3rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M9"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -453,371 +453,371 @@
       </c>
       <c r="H2" s="5" t="s">
         <v>19</v>
       </c>
       <c r="I2" s="5" t="s">
         <v>20</v>
       </c>
       <c r="J2" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K2" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L2" s="6" t="s">
         <v>23</v>
       </c>
       <c r="M2" s="5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D3" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D3" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>26</v>
       </c>
       <c r="F3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G3" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G3" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="J3" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K3" s="5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="6" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="M3" s="5"/>
+        <v>30</v>
+      </c>
+      <c r="M3" s="5" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D4" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>33</v>
       </c>
       <c r="F4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G4" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G4" s="5" t="s">
+        <v>34</v>
       </c>
       <c r="H4" s="5" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-        </is>
+        <v>35</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K4" s="5" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="L4" s="6" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="M4" s="5"/>
+        <v>38</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D5" s="5" t="s">
-[...3 lines deleted...]
-        <v>34</v>
+      <c r="D5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G5" s="5" t="s">
-[...9 lines deleted...]
-        <v>21</v>
+      <c r="G5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K5" s="5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="M5" s="5"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" s="5" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="I6" s="5"/>
       <c r="J6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K6" s="5" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="M6" s="5"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H7" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H7" s="5" t="s">
+        <v>49</v>
       </c>
       <c r="I7" s="5"/>
       <c r="J7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K7" s="5" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="M7" s="5"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I8" s="5"/>
       <c r="J8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K8" s="5" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="M8" s="5"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D9" s="5" t="s">
-[...3 lines deleted...]
-        <v>51</v>
+      <c r="D9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G9" s="5" t="s">
-[...9 lines deleted...]
-        <v>21</v>
+      <c r="G9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K9" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="M9" s="5" t="s">
         <v>57</v>
       </c>
+      <c r="M9" s="5"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>