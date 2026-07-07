--- v0 (2026-05-17)
+++ v1 (2026-07-07)
@@ -44,376 +44,376 @@
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
+    <t>1920-05-19</t>
+  </si>
+  <si>
+    <t>Brev</t>
+  </si>
+  <si>
+    <t>Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Alhed Larsen</t>
+  </si>
+  <si>
+    <t>Henne Kirkeby Kro</t>
+  </si>
+  <si>
+    <t>Henne Kirkeby
+Henne Mølle
+Lyngsbækgårdvej, Ebeltoft</t>
+  </si>
+  <si>
+    <t>- K
+Eiler Lehn Schiøler</t>
+  </si>
+  <si>
+    <t>Lyngsbækgaard er en herregård beliggende nær Ebeltoft. 
+Paafuglene tror jeg ikke ...: Larset-parret havde håbet, at deres påfugle ville yngle.</t>
+  </si>
+  <si>
+    <t>Det Kongelige Bibliotek</t>
+  </si>
+  <si>
+    <t>Schiøler er rejst videre til Lyngsbækgård, desværre kan Johannes Larsen ikke tage imod tilbuddet om at rejse med, da han på grund af meget dårligt vejr ikke har kunnet malet så meget udenfor. Der skal være stort bryllup på kroen. 
+JL er glad for gode efterretninger om svanerne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/qBZs</t>
+  </si>
+  <si>
+    <t>Kirkeby 19 Maj 1920.
+Kæreste Alhed!
+Tak for Brevet i Dag. Det er morsomt at det gaar Puf saa godt og at I havde Held med Toget. Schiøler kørte i gaar Formiddags over Aarhus til Lyngsbækgaard, hvor han nu vilde have haft mig med, og det kunde jo have været morsomt hvis jeg havde været færdig jeg kunde være kommen derom ad til Kjerteminde i Bilen i Stedet for den kedelige Jernbanetur. Jeg naaede at faa malet et Billede i Gaar men det øsregnede inden jeg blev færdig og blev ved til Sengetid i Dag stormer det og snuskregner lidt af og til, det er snart til at blive skør af. Jeg har kun faaet malet 6 Billeder og i Forgaars var det 14 Dage siden jeg kom. Jeg vil haabe at Vejret i Mrg vil blive saadan at jeg kan være ude hele Dagen for her skal være stort Bryllup i Kroen. To Sønner fra Henne Mølle skal giftes og der kommer ca 130 Gæster. Fru Kru[ulæseligt] har været her en Uges Tid og bagt hver Dag. De skal spise et halvt Svin og lige ved 200 P Oxekød. Schiøler havde en god Tur, han fik alt hvad han ønskede sig og lidt til og Vejret var jo nogenlunde godt i de Dage. 
+Det glæder mig at høre om Svanerne, jeg blev meget ked af Meldingen og Slagsmaalet, men efter dit Brev i Dag, synes [jeg] vi kan husk igen. Paafuglene tror jeg ikke der bliver noget af i Aar. Bare Du nu maa finde alt i nogenlunde god Stand naar Du kommer hjem i Aften. Mange kærlige Hilsner 
+Din 
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1920-09-28</t>
+  </si>
+  <si>
+    <t>Kerteminde</t>
+  </si>
+  <si>
+    <t>Lyngsbækgaardvej 8, 8400 Ebeltoft</t>
+  </si>
+  <si>
+    <t>-  Clausen, køber
+Theodor Delcomyn
+Eiler Lehn Schiøler
+Ellen Dorothea Lehn Schiøler
+Christine  Mackie
+Aage Marcus
+ -  Neis
+- Neis
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Lyngsbækgaard er en herregård på Djursland. 
+Peter var Johannes Larsens hund.
+Johannes Larsen købte i 1918 Kirkemøllehuset på Møllebakken i Kerteminde (ved siden af sit eget hus). I 1920 solgte han det til Alheds søster, Ellen Sawyer, som flyttede ind i det sammen med Alheds og sin egen mor.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har koloreret træsnit, og dette har givet ham hovedpine.
+Inden en jagttur med Schiøler har JL gæster, der kigger på billeder.
+Ellen Sawyer (Alhed Larsens søster) er flyttet i nyt hus.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/HY82</t>
+  </si>
+  <si>
+    <t>Kjerteminde 28 septbr 1920
+Kæreste Alhed!
+Jeg er nu omtrent færdig med at kolorere Træsnit til Marcus. Lige nu ringede Schiøler om jeg vilde med til Lyngsbækgaard og skyde Høns. Jeg sagde ja og tager Peter med. Frokost paa Grand i Odense Kl. 12 i Mrg. Fru Schiøler og de 2 Mæfikker er med, saa Du skal ikke gaa derud før efter Mandag da de kommer hjem igen. Jeg har haft Besøg af Delcomyns, for at se Billeder, de havde Fru Neis og Fru Clausen og Frk. Neis med og en Dreng til at passe Barnet i Barnevognen. Jeg har haft en væmmelig Hovedpine i Dag og glæder mig til at blive luftet lidt oven paa de Træsnit. Elle har flyttet ind i Eftermdg. og har faaet det indrettet hyggeligt i Gavlen. Hils Lysse og Chr. Mange Hilsner til Dig selv. 
+Din 
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>26-5 til 4-6-1923</t>
+  </si>
+  <si>
+    <t>Sejerø</t>
+  </si>
+  <si>
+    <t>Sejerø
+Lynæs
+Kerteminde</t>
+  </si>
+  <si>
+    <t>Johannes V. Jensen
+Johan Christian Petersen</t>
+  </si>
+  <si>
+    <t>Johannes Larsen og Achton Friis sejler rundt mellem Danmarks øer som forberedelse til bogværket De Danskes Øer.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har lavet et par og tredive tegninger og sendt en til Johannes V. Jensen. Han opdager nu, at han ikke har så meget papir tilbage at tegne på, så Alhed må sende noget til Roskilde.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/PC1t</t>
+  </si>
+  <si>
+    <t>Sejerø 
+Kæreste Alhed!
+Ja som Du ser blev vi altsaa liggende her i Gaar og kom ikke til Lynæs, det blæste os for meget, men nu laver vi os til at komme af Sted. Jeg har faaaet lavet et Par og Tredive Blade her. Jeg sendte for en halv Snes Dage siden Tegningen til Kukkeren til Johs. V. Jeg sendte den i en tom Blokbog og bad ham levere den ind til Papirpetersen ved Lejlighed og bede dem sende den til Kjerteminde naar den var fornyet. Dersom den er kommen eller jeg har en anden liggende med Papir i vilde jeg gerne have den sendt omgaaende til Roskilde poste restante. Jeg blev ganske forbløffet ved at opdage i Gaar at min ene Bog kun havde et Blad, som jeg brugte og den anden 12, saa med godt Vejr kan den jo snart bruges op, efter som det er gaaet her er der jo kun til 3 Dage.
+Mange kærlige Hilsner
+Din
+JL.</t>
+  </si>
+  <si>
+    <t> 1. jun. 1923</t>
+  </si>
+  <si>
+    <t>Dagbog</t>
+  </si>
+  <si>
+    <t>Indledning til togt med Rylen i juni 1923
+Achton Friis og Johannes Larsen sejler med skibet Rylen til bla. Sejerø og øerne i Isefjorden. Dagbogen handler mest om naturiagttagelser og i overvejende grad om fugle og planter på øerne.
+Dagbogens sidste 3 sider, der er noteret undervejs, er medtaget under denne dato.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/9LdcvZH9</t>
+  </si>
+  <si>
+    <t>1923-06-01</t>
+  </si>
+  <si>
+    <t>Sejerø, Nykøbing S.
+Hesselø
+Havnsø
+Lynæs
+Isefjorden</t>
+  </si>
+  <si>
+    <t>Achton Friis
+Andreas Larsen
+Georg Larsen
+- Petersen, Rylen</t>
+  </si>
+  <si>
+    <t>JL og Achton Friis er i foråret og sommeren 1923 på sejlads med Rylen til de vest- og nordsjællandske øer for ar forberede bogværket De Danskes Øer.
+Rylen - en Kerteminde-fiskerbåd - er i 1921-24 ekspeditionsskib for JL og AF og sejler i dag som museumsskib for Østfyns Museer.</t>
+  </si>
+  <si>
+    <t>JL er på Sejerø, som er en ret stor ø. Det betyder lange gåture, og JL har travlt, så han sover længere end normalt i flere dage og får ikke skrevet så meget.
+Achton Friis taber en brille og må til København efter nye briller.
+JL er bekymret over Alheds arbejdsbyrde og usikker på det rette i, at Puf tager afsted med Rylen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/KCHt</t>
+  </si>
+  <si>
+    <t>Sejerø 1 Juni 1923.
+Kæreste Alhed!
+Det er jo ikke meget Du har hørt fra mig de sidste Dage men jeg har slidt saa vældigt i det i Anledning af det gode Vejr og denne gode Ø saa jeg har sovet over mig hver Mrg. I Aftes før jeg gik i Seng skrev jeg til Gross og skrev uden paa et Brev til Dig for at skrive et Par Ord i Mrg men jeg vaagnede først ved at Friis stod her et Kvarter over 6 og maatte saa vente til rende til Baaden med Gross's Brev uden at faa skreven til Dig. Jeg har nu i 6 Dage arbejdet fra 7 Mrg til 7-8 Aften og da Øen er 11 Km lang faar jeg jo gaaet en Del ogsaa. I Aftes kom jeg først ombord Kl 7 1/2, men jeg har ogsaa faaet lavet 23 Tegninger siden vi kom her altsaa paa 6 Dage. Det var Meningen at vi i Aften skulde sejle til Hesselø og det havde jo været glimrende Vejr til det, men Friis tabte i Frmdg sin Brille saa Petersen maatte sejle ham over til Havnsø saa han kunde rejse til Kjøbenhavn og faa et Par andre. Jeg bliver her saa i Mrg over og vi sejler saa i Mrg Eftermdg til Lynæs og tager Friis om Bord. Derfra tager vi saa til Hesselø ikke ind i Isefjorden som Vejret er. Vor næste Adr er Lynæs poste restante. Det maa være en forfærdelig streng Tid for Dig jeg er meget urolig for hvordan Du vil klare det. Det er forfærdeligt pænt af Dig. Friis bliver ved med at snakke om at faa fat i Puf og faa ham med til f Ex Hesselø, men jeg har ikke gjort noget ved det fordi jeg synes at Du daarligt kan undvære ham og jeg ved heller ikke om han vil bryde sig om det. Du har jo heller ikke svaret paa det, jeg bilder mig nemlig ind jeg har at jeg har skrevet det en Gang. Her er flere Kolonier af Tejster hvad der overraskede mig da jeg ikke før har hørt noget om at de ynglede paa Sejerø. Naa nu er det ved at blive mørkt og Kl er henad 10 saa jeg maa vist se at komme til Køjs. 
+2. Juni
+I Dag kom jeg da op lidt over 6. Det var dejligt at jeg fik det færdig. Patroner skal I ikke bryde bryde jer om nu, i det hele taget savner jeg ingen Ting. Det ser ud til fint Vejr i Dag igen. Jeg skal se at faa lavet noget inden vi skal af Sted i Eftermdg. Mange kærlige Hilsner
+Din JL.</t>
+  </si>
+  <si>
     <t>1923-06-04</t>
-  </si>
-[...7 lines deleted...]
-    <t>Alhed Larsen</t>
   </si>
   <si>
     <t>Lynæs</t>
   </si>
   <si>
     <t>Lynæs
 Roskilde Fjord
 Eskildsø</t>
   </si>
   <si>
     <t>Achton Friis</t>
   </si>
   <si>
     <t>JL og Achton Friis er i foråret og sommeren 1923 på sejlads med Rylen til de vest- og nordsjællandske øer for at forberede bogværket De Danskes Øer.
 Rylen - en Kerteminde-fiskerbåd - er ekspeditionsskib i 1921-24 for JL og AF og sejler i dag som museumsskib for Østfyns Museer.
 Opholdet i Lynæs er beskrevet i Achton Friiis: De Danskes Øer bd. 3. Gyldendal, 1928.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Det Kongelige Bibliotek</t>
   </si>
   <si>
     <t>AL og Achton Friis spiser bøf på kroen i Lynæs og sejler derefter videre til Roskilde Fjord.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/uvLh</t>
   </si>
   <si>
     <t>Lynæs 4 Juni 1923
 Kæreste Alhed
 Vi kom her Kl. 1 efter en ganske henrivende Sejltur i næsten 4 Timer og Solskin. Bøf paa Kroen med Friis og nu af Sted ind i Roskilde Fjord til Eskildsø. 
 Mange kærlige
 Hilsner 
 Din 
 JL.</t>
   </si>
   <si>
-    <t> 1. jun. 1923</t>
-[...12 lines deleted...]
-  <si>
     <t> 4. jun. 1923</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/sx0R7477</t>
   </si>
   <si>
-    <t>26-5 til 4-6-1923</t>
-[...27 lines deleted...]
-Din
+    <t>1923-06-06</t>
+  </si>
+  <si>
+    <t>Postkort</t>
+  </si>
+  <si>
+    <t>Roskilde</t>
+  </si>
+  <si>
+    <t>Roskilde
+Eskildsø
+Lynæs, Hundested</t>
+  </si>
+  <si>
+    <t>- Friis
+Martha Friis</t>
+  </si>
+  <si>
+    <t>Achton Friis og Johannes Larsen sejler med skibet Rylen og laver forarbejde til bogværket De Danskes Øer. I denne bog bind 3 side 168-169 beskriver Achton Friis, hvordan hans kone og barn stiger ombord på skibet, og drengen begynder at blive søsyg i det dårlige vejr.</t>
+  </si>
+  <si>
+    <t>Fru Friis og Claus er kommet ombord. Larsen vil foreslå, at man besøger Roskilde Domkirke.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/eWMa</t>
+  </si>
+  <si>
+    <t>69-1
+[Håndskrevet i adressefeltet]:
+Fru Alhed Larsen
+Møllebakken
+Kjerteminde
+[I tekstfeltet]:
+Vi ligger her i Havnen og har faaet Fru Friis og Claus ombord skal vist tilbage til Eskildsø og til Lynæs i Aften. Det er et farligt Møgvejr. Vi foreslaa Friis at bese Domkirken i Stedet. Har omadresseret Forsendelser til Lynæs til poste restante. Her var ingen Ting. Mange Hilsner
 JL.</t>
   </si>
   <si>
     <t>1923-06-09</t>
   </si>
   <si>
     <t>Holbæk</t>
   </si>
   <si>
     <t>Holbæk
 Lynæs
 Roskilde
 Skibby</t>
   </si>
   <si>
     <t>Claus Friis
 Martha Friis</t>
   </si>
   <si>
     <t>Johannes Larsen og Achton Friis er i foråret og sommeren 1923 på sejlads med Rylen til de vest- og nordsjællandske øer for at forberede bogværket De Danskes Øer.
 Rylen - en Kerteminde fiskerbåd - er i 1921-24 ekspeditionsskib for Johannes Larsen og Achton Friis.</t>
   </si>
   <si>
     <t>Der er kludder i adresser og modtagelse af breve. Johannes Larsen og Achton Friis har afleveret Martha og Klaus Friis på banegården. 
 Passer Alhed katosten?</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Czmz</t>
   </si>
   <si>
     <t>[Fortrykt:]
 HOTEL POSTGAARDEN
 TELF. 193-650 HOLBÆK, D. .......... 19
 HOLBÆK
 ----
 [Herefter med håndskrift:] 9. Juni. 23
 Kæreste Alhed!
 Jeg sidder her i Holbæk og skriver, mens jeg venter paa at komme i Telefonforbindele med Postkontoret i Lynæs hvortil jeg har dirigeret Forsendelsen fra Roskilde. Det er noget forbandet Kludder Adrs.. men det er jo ogsaa det infame Vejrs Skyld. Vi har været paa Banegaarden med fru Friis og Claus. Mon Du fik mit Brev fra i Gaar? Damperen skulde et Sted hen og overnatte hvor der ikke var Postforbindelse og en Mand der skulde til Skibby tog Brevet med og lovede at putte det i en Postkasse. Det er snart længe siden jeg har hørt fra Dig. Roskilde gav jo ingen Ting, men nu haaber jeg at faa det fra Lynæs her til. Bare vi snart kunde faa noget godt Vejr igen. Passer Du Katosten? Nu har Du jo saa forfærdeligt meget at passe paa, Gud ved hvordan Du klarer det? Mange kærlige Hilsner
 Din JL</t>
   </si>
   <si>
-    <t>1923-06-06</t>
-[...38 lines deleted...]
-  <si>
     <t>1923-06-15</t>
   </si>
   <si>
     <t>Ourø</t>
   </si>
   <si>
     <t>Orø, Bybjerg
 Lynæs
 Svanninge
 Roskilde</t>
   </si>
   <si>
     <t>Achton Friis
 - Petersen, Rylen</t>
   </si>
   <si>
     <t>JL og Achton Friis er sommeren 1923 på togt med Rylen til de vest- og nordsjællandske øer for at forberede bogværket De Danskes Øer.
 Rylen - en fiskerbåd fra Kerteminde - er 1921-24 ekspeditionsskib for JL og AF og sejler i dag som museumsskib for Østfyns Museer.</t>
   </si>
   <si>
     <t>Efter flere dage med godt vejr på Orø er det atter blevet dårligt vejr, forsendelserne med postvæsenet er svære at få fat i, og JL længes efter at komme hjem til familien.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9f9e</t>
   </si>
   <si>
     <t>15. Juni 1923
 Ourø.
 Kæreste Alhed!
 Tusind Tak for Dit Brev som jeg fik i Dag, sikke meget kønt Du skrev til mig, Du kan tro jeg blev glad for det. Friis købte en Flaske Bourgogne og en halv Flaske Cognac og Petersen lavede Labssovs i Gaar. Efter Middag sejlede vi her over igen og Friis og jeg roede til nogle Holme med Maage og Ternekolonier der ligger her S for Øen. Det var et pragtfuldt Vejr at se paa med vældige Byger med Lyd i mellem og Regnbue og vi fik kun ganske lidt Regn at se af dem, men jeg fik ingen Ting tegnet har ikke lavet noget siden jeg sendte Tegningerne, jo en i Eftermdg. Jeg fik nemlig min Blokbog i Dag sammen med Dit Brev. Efter i Gaar at have telefoneret til Roskilde hvor din Brev ligget og smølet siden den 7, skønt jeg den 6, var der personligt og udfyldte en Blanket der gik ud men at alt poste restante til mig skulde videresendes til Lynæs. Den Bog kostede mig henved 4 Kr i Telegram og Telefonpenge, jeg mister efterhaanden min Sympati for Postvæsenet. I Eftermdg var jeg inde at besøge Bødkerens fra Svanninge, hvad der blev meget paaskønnet og jeg maatte blive og spise til Aften hos dem. Bare det nu kunde blive lidt bedre Vejr i Morgen saa vi kunde faa lavet lidt her. Jeg er snart ked af det og en af de første Dage stikker jeg af og lader Petersen sejle hjem alene naar det en Gang bliver Vejr til det. Jeg kan jo ikke ligge her og glo hele Sommeren. Jeg glæder mig til at komme hjem. Mange kærlige Hilsner 
 Din
 JL</t>
   </si>
   <si>
-    <t>1923-06-01</t>
-[...68 lines deleted...]
-  <si>
     <t>19. aug. 1925</t>
   </si>
   <si>
     <t>Axel Laurent-Christensen
 Eiler Lehn Schiøler
 John Møller</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/GjmjBRL3</t>
-  </si>
-[...35 lines deleted...]
-Johannes Larsen.</t>
   </si>
   <si>
     <t>1932-2</t>
   </si>
   <si>
     <t>Andreas Larsen</t>
   </si>
   <si>
     <t>Johan Larsen</t>
   </si>
   <si>
     <t>Astrid Bøttern
 Ellen Bøttern
 Eric Bøttern
 Jørgen Bøttern
 Margaretha Bøttern
 Johanne Giersing
 Sven Havsteen-Mikkelsen
 Jens Villads Valdemar Hermansen
 Thomas Jensen
 Adolph Larsen
 Elena Larsen
 Jens Larsen
 Johanne Christine Larsen
 Johannes Larsen
@@ -562,51 +562,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/uvLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9LdcvZH9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sx0R7477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PC1t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Czmz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eWMa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9f9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KCHt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qBZs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GjmjBRL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HY82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/qBZs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HY82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PC1t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9LdcvZH9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KCHt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uvLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sx0R7477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eWMa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Czmz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9f9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GjmjBRL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M13"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -681,492 +681,492 @@
       </c>
       <c r="H2" s="5" t="s">
         <v>19</v>
       </c>
       <c r="I2" s="5" t="s">
         <v>20</v>
       </c>
       <c r="J2" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K2" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L2" s="6" t="s">
         <v>23</v>
       </c>
       <c r="M2" s="5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D3" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D3" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>26</v>
       </c>
       <c r="F3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G3" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G3" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="J3" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K3" s="5" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="L3" s="6" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="M3" s="5"/>
+        <v>31</v>
+      </c>
+      <c r="M3" s="5" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D4" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>34</v>
       </c>
       <c r="F4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G4" s="5" t="inlineStr">
-[...18 lines deleted...]
-        </is>
+      <c r="G4" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>38</v>
       </c>
       <c r="L4" s="6" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="M4" s="5"/>
+        <v>39</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>40</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D5" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="D5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G5" s="5" t="s">
-[...9 lines deleted...]
-        <v>21</v>
+      <c r="G5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K5" s="5" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="M5" s="5"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="F6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G6" s="5" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="H6" s="5" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="I6" s="5" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>53</v>
+      </c>
+      <c r="F7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G7" s="5" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="H7" s="5" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D8" s="5" t="s">
-[...3 lines deleted...]
-        <v>58</v>
+      <c r="D8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G8" s="5" t="s">
-[...5 lines deleted...]
-      <c r="I8" s="5" t="s">
+      <c r="G8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L8" s="6" t="s">
         <v>61</v>
       </c>
-      <c r="J8" s="5" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="M8" s="5"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>32</v>
-[...4 lines deleted...]
-        </is>
+        <v>64</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>26</v>
       </c>
       <c r="G9" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="H9" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="H9" s="5" t="s">
+      <c r="I9" s="5" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="J9" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K9" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="L9" s="6" t="s">
         <v>69</v>
       </c>
-      <c r="L9" s="6" t="s">
+      <c r="M9" s="5" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="F10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G10" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="F10" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G10" s="5" t="s">
+      <c r="H10" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="H10" s="5" t="s">
+      <c r="I10" s="5" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="J10" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K10" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="L10" s="6" t="s">
         <v>77</v>
       </c>
-      <c r="L10" s="6" t="s">
+      <c r="M10" s="5" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D11" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>80</v>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G11" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G11" s="5" t="s">
+        <v>81</v>
       </c>
       <c r="H11" s="5" t="s">
-        <v>81</v>
-[...10 lines deleted...]
-        </is>
+        <v>82</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="J11" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K11" s="5" t="s">
+        <v>84</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="M11" s="5"/>
+        <v>85</v>
+      </c>
+      <c r="M11" s="5" t="s">
+        <v>86</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D12" s="5" t="s">
-[...3 lines deleted...]
-        <v>50</v>
+      <c r="D12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G12" s="5" t="s">
-        <v>84</v>
+      <c r="G12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H12" s="5" t="s">
-        <v>85</v>
-[...8 lines deleted...]
-        <v>87</v>
+        <v>88</v>
+      </c>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L12" s="6" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="M12" s="5" t="s">
         <v>89</v>
       </c>
+      <c r="M12" s="5"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
         <v>90</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>91</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>92</v>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G13" s="5" t="inlineStr">