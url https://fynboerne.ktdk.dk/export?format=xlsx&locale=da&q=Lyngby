--- v0 (2026-05-14)
+++ v1 (2026-08-11)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="308" uniqueCount="229" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="318" uniqueCount="236" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -1104,50 +1104,87 @@
   <si>
     <t>Fehr blev i 1926 grundlagt som forhandler af Ford biler med afdelinger i flere fynske byer. I 2003 ophørte firmaet. (Internet-søgning jan. 2022).
 Det vides ikke, hvem Ragnhild var. 
 Foch var Johannes Larsens hund. Den døde i aug. 1933.
 Hovrättsråd: Dommer ved appeldomstolen, som er den næstøverste domstol i Sverige. (Wikipedia jan. 2022).</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Leo Swane og bankdirektør Jacobsen har fået Ny Carlsbergfondet og Odense Kommune med på, at Johannes Larsen skal dekorere festsalen på Odense Rådhus. Han har flere bestillinger på billeder og betaler et afdrag på bilen med malerier. 
 Larsen har med søn og svigerdatter været på udstilling og tur til Sjælland. Han har også været på klapjagt. 
 Larsen har købt en hundehvalp. 
 Johan/Lysse må kontakte hovrettsråden. 
 Achton Friis har været på 14 dages ophold på Møllebakken. 
 En mår har taget et par af Larsens høns.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/kR28</t>
   </si>
   <si>
     <t>Kjerteminde 30 Nov. 1933.
 Kære Lysse og Bimse!
 Tak for sidst! Vi blev en Uges Tid eller mer i Kjøbenhavn inden vi kom derfra og har for Resten ført en temmelig urolig Tilvær [resten af linjen mangler] siden. Mens jeg var derinde fik jeg at vide [resten af linjen mangler] Skriveswane og Bankdirektør Jacobsen [resten af linjen mangler] faaet Odense Kommune og Ny Carl[resten af linjen mangler] til at bevilge henholdsvis 10000 og [resten af linjen mangler] i alt 30.000 Kr til at lade mig deko [resten af linjen mangler] Festsalen i Odense Raadhus for, [resten af linjen mangler] solgte jeg et Billede til 2000 Kr til [resten af linjen mangler] for ”Schou” og et til 800 og fik 300, [resten af linjen mangler] Sandfarvetegning til Juleroser og [resten af linjen mangler] fra Berlingeren fordi de havde [resten af linjen mangler] Billede paa Galeriet til en [resten af linjen mangler] Saa har jeg faaet 1500 Kr for n [resten af linjen mangler] til en lille Bog af Rørdam/ han [resten af linjen mangler] at vi skulde dele Byttet og ment[resten af linjen mangler] vi kunde gøre Regning paa hver [resten af linjen mangler] men jeg fik dem altsaa til at give [resten af linjen mangler] hver 1500. Jeg skal lave et Billede til 1500 til Jacob Petersen og har 2 mindre Bestillinger til 500 Stk. saa der er da lidt Bevægelse i det for Tiden jeg kan vist ogsaa sælge for 500 Kr Tegninger til Karl Madsen til Randers Museum og Fehr fra Nyborg var her i Gaar og fik Billeder for Bilen for 650 Kr. i Stedet for de aftalte 500 k. Puf og Else og jeg var ovre at se Bingudstillingen i Mandags, d.v.s. vi kørte med Bendtsen til Nyborg og tog over med Færgen, hvor Musse Larsen, [begyndelsen af linjen mangler] Madsens Værtinde) holdt med sin Bil [begyndelsen af linjen mangler] at hente os, hun fik Bil i Foraaret [begyndelsen af linjen mangler] at hente og bringe os naar [begyndelsen af linjen mangler] til Kjøbenhavn. Vi spiste Fro [begyndelsen af linjen mangler] Postgaarden i Ringsted og [begyndelsen af linjen mangler] ind til Selskabstunder [begyndelsen af linjen mangler] i Industribygningen og derfra og satte M.L. af og kørte [begyndelsen af linjen mangler] til Magisteren hvor vi satte [begyndelsen af linjen mangler] i Tirsdags kørte til Lyngby [begyndelsen af linjen mangler] Frokost sammen med [begyndelsen af linjen mangler] Ragnhild, hvorefter M.L. og [begyndelsen af linjen mangler] os til Korsør, hvor vi spiste [begyndelsen af linjen mangler] Jeg var som Kemps Stedfor [begyndelsen af linjen mangler] til en Klapjagt paa Tybrind [begyndelsen af linjen mangler] Sabsvedel fortalte mig at han havde 6 Hvalpe af fin Afstamning hvor af den ene var Fochs ”utrykte Bilde”. Da vi nogle Dage senere var paa Jagt hos Klaks, sammen med Agraren (Puf havde været med mig ude hos Harald Nyborg Dagen før og faaet en Bøsse og Bøssekuffert) tog vi efter Jagten hen paa Fønsskov og saa paa Hvalpene, og nogle Dage senere kørte Puf og jeg ned og købte, den omtalte Hvalp der bar Navnet ”Hittks”, men blev døbt om til ”Scott”. Det er for Resten en rigtig sød Hund, men ikke nogen Skønhed, bl.a har han noget meget ra[ulæseligt]tiske Forben i Smag med gamle Tæver men maaske kan det rette sig [resten af linjen mangler] har en pæn Krop og en vældig [resten af linjen mangler] Paa Jagten hos Klaks skød vi [resten af linjen mangler] Vildt, 8 Harer 15 Fasanhaner og [resten af linjen mangler] som Puf nedlaa. Jeg var i [resten af linjen mangler] oppe hos Kemp. Jeg har ladet [resten af linjen mangler] Kyster gøre det gamle Kort [resten af linjen mangler] og klæbe om, hvorefter Kemp [resten af linjen mangler] tager nogle fotografiske Kopier [resten af linjen mangler] Originalen og Handlingerne [resten af linjen mangler] nu sendt, han skrev et Brev [resten af linjen mangler] jeg var der til Hovrettsråden Pa [resten af linjen mangler] gren og vedlagte Dokumenterne [resten af linjen mangler] Undtagelse af Svenssons Papir som vedlægges dette. Det har nemlig ikke trods alle Anstrengelser været mig muligt at finde Dine Forklaringer. Saa nu maa Du efter Modtagelsen af dette sætte Dig i skriftlig eller telefonisk Forbindelse med Hovrättsråden og forhøre ham om naar det kan passe ham, at Du stiller og mundtlig sætter ham ind i Sagerne. Vi har haft Achton Friis i en 14 Dags Tid på Rekreation oven paa Arbejdet med ”de Jyders Land” og i Eftermiddags rejste han. Det har været et hyggeligt Besøg. Vi havde en Høne der kom i Som [begyndelsen af linjen mangler] med 10 Kyllinger der udviklede sig [begyndelsen af linjen mangler] aner og 3 Høner som hidtil har siddet [begyndelsen af linjen mangler] Granerne om Natten og jeg har gaaet [begyndelsen af linjen mangler] leret paa hvordan jeg skulde faa [begyndelsen af linjen mangler] [ulæseligt] men for at Par Dage siden [begyndelsen af linjen mangler] se eller rettere Scott en begravet i [begyndelsen af linjen mangler] iddegangen og Dagen efter var der en [begyndelsen af linjen mangler] større Gravhøj der kun indeholdt [begyndelsen af linjen mangler] iger, og under Træet laa der 3 Haner [begyndelsen af linjen mangler] nede ved Plankeværket, det viste [begyndelsen af linjen mangler] være den lille Maar der kunde [begyndelsen af linjen mangler] om Natten gennem det øverste [begyndelsen af linjen mangler] ørne af Døren. Den er nu forsynet [begyndelsen af linjen mangler]dden Vrider og vi fik Hanesteg i Gaar. Vi hørte af Hubert at han og Peter Tutein har været deroppe og at I har det godt. Mange Hilsner ogsaa fra Puf og Else.
 Jeres JL.</t>
+  </si>
+  <si>
+    <t>1939-05-25</t>
+  </si>
+  <si>
+    <t>Hareskov</t>
+  </si>
+  <si>
+    <t>Kerteminde
+Sygehuset</t>
+  </si>
+  <si>
+    <t>I et brev fra Astrid Warberg-Goldschmidt til Johanne C. Larsen 1939-05-10 fortalte Astrid, at en kammerat havde lavet et telt/en pavillon til hende til havebrug (brevet er ikke i KTDK).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8400</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7h9M</t>
+  </si>
+  <si>
+    <t>[Med blæk på kuvertens forside:]
+Fru Johanne Warberg Larsen
+Sygehuset i
+Kerteminde
+Fyen
+[Med blå kuglepen på kuvertens forside:]
+læst 12-2-2000.
+(Bibbe)
+[I brevet:]
+Dette er et fedt Fortællebrev!
+Hareskov, 25 Maj 1939.
+Kære lille Junge! Du skal sandelig have et lille Pinsebrev - og det må forfattes i Aften, så Axel kan få det med i Morgen, Fredag. Bare du har fået mit sidste, som jeg i Søndags medgav Myschetzky - jeg stoler ikke på Herrers Brevhukommelser! måske befinder det sig stadig i hans fyrstelige Lomme! Forhåbentlig har du fået en lille beskeden Pinsesending med lidt Frugt og Chokolade, og forhåbentlig vil den gøre dig godt! Ifjor lå jeg til Sengs April-Maj; så jeg føler dybt med dig, at du går glip af denne skønne Tid; i Dag har der endelig været rigtig sommervarmt - jeg har siddet ude i Haven hele Dagen med noget Sytøj; Frugttræerne står nu i det vildeste Flor - jeg tror aldrig de har blomstret så overvældende som i Aar - det er simpelthen Blomster altsammen - hvertandet Træ røde - hvertandet snehvide; og Pæretræerne ligeledes snehvide- og så dette vidunderlige Vejr til Blomstringen- Bierne muntrer sig ordentlig - jeg nyder Haven intensivt, også fordi den nu er så velholdt i alle Retninger - også med Gødning, beskæring osv, den er virkelig fuldendt; mit Telt er trådt i Funktion - dvs. der er lagt Gulv - nemlig Græstørv fra Engen - og en Liggestol sfor Myschetzky - Klokken er snart 10 - og jeg har en Masse at fortælle. (Apropos M. - fik du nogensinde læst "Nøglen" - den russiske Roman, at op, derinde tog jeg Middagssøvnen i Dag - efter først at have ligget og frydet mig over alle Frugtblomsterne - fra Teltet kan jeg overse hele Haven.
+Jeg har siddet i Aften og arbejdet med en Oversættelse (Fordanskning) for Myschetzky - Klokken er snart 10 - og jeg har en Masse at fortælle. (Apropos M. - fik du nogensinde læst "Nøglen" - den russiske Roman, du lånte af mig fra Zarrigets sidste Tid?)
+Mit Brev i Søndags sluttede med, at M. kom. Han blev til Aftensmad - da han er ensom og ulykkelig (?) - nemlig bortgået fra Kone og to voksne Børn, det er jo altid et foretagende, og han synes at være glad ved at komme herud til os. Lidt ud på Aftenen kom så Heilmann med en tysk forhenv. Kaptajn, Hr. Albrecht - flygtet, da han var med til et Komplot mod Hitler! De vilde frygtelig gerne leje Thopedeaborg m. Annexet osv - var begge vildt begejstrede for Haven - og hele Menagen; Albrecht var meget interessant - højst kultiveret - havde p 3 Aar lært sig fint Dansk, kendte forud fra Oversættelser en Mængde dansk Litteratur, som han nu havde læst på Dansk! De vilde komme midt i Ugen og aftale, hvad de selv skulde medbringe. Mandag Aften kom mit søde Nus - strålende glad fra Sverrigsturen med Edith (Fru Madsen) - de var kommen til Københ. Søndag Aften Kl 12, Nus havde så overnattet hos Edith. Næste Dag gik hun ud til Kunderne med sine 2 Kufferter - fulde af Nyheder (de var hos Terp inden Afrejsen til Sverrig - hvor de iøvrigt købte en Masse nye morsomme Ting, i Glas altså) - og tænk dig hun fik Bestillinger for over 600 Kr! noget uhørt i Sommertiden - de har endnu aldrig haft så meget Samarbejde. Og i Aftes
+2/
+kom en forhenv. Skolekammerat fra Lyngby, som skulde købe en Brudegave - hun købte et Likørstel til 15 Kroner. Og i Dag telefonerede Minna - (de har fejret Mogens' fine Examen - han har stået berømmet i alle Aviser - 188 points - der skal 175 til Udmærkelse - og han er vist Landets yngste Jurist - de er lykkelige) -</t>
   </si>
   <si>
     <t>1940-05-27</t>
   </si>
   <si>
     <t>Poul Uttenreitter</t>
   </si>
   <si>
     <t>Christine Swane</t>
   </si>
   <si>
     <t>Lyngby</t>
   </si>
   <si>
     <t>Marie Larsen
 Lars Swane</t>
   </si>
   <si>
     <t>Den omtalte bog var muligvis: Poul Uttenreiter, "Christine Swane. Vor Tids Kunst 24". Forlag: Rasmus Naver, 1938.
 Det vides ikke, hvem Dyssegaard og Inger Hasselbalch-L var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv. Christine Swane Breve, kasse 1, 2002/61, A8, lb11</t>
   </si>
   <si>
@@ -1302,59 +1339,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w1hk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9jk4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MBvO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uLbv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6lIL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bSK9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0KvU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Wxw2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9JR9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nkI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6YA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QRKY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JTD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uiH0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aVPI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OY6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nlv6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aEqR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3Rz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5bZM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6gef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1Eq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kR28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G7Z9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0F6w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w1hk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9jk4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MBvO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uLbv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6lIL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bSK9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0KvU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Wxw2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9JR9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nkI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6YA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QRKY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JTD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uiH0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aVPI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OY6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nlv6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aEqR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3Rz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5bZM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6gef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1Eq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kR28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7h9M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G7Z9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0F6w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M31"/>
+  <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -2643,159 +2680,207 @@
       </c>
       <c r="I29" s="5" t="s">
         <v>206</v>
       </c>
       <c r="J29" s="5" t="s">
         <v>207</v>
       </c>
       <c r="K29" s="5" t="s">
         <v>208</v>
       </c>
       <c r="L29" s="6" t="s">
         <v>209</v>
       </c>
       <c r="M29" s="5" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
         <v>211</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E30" s="5" t="s">
         <v>212</v>
       </c>
-      <c r="D30" s="5" t="s">
+      <c r="F30" s="5" t="s">
         <v>213</v>
       </c>
-      <c r="E30" s="5" t="s">
+      <c r="G30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I30" s="5" t="s">
         <v>214</v>
       </c>
-      <c r="F30" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H30" s="5" t="s">
+      <c r="J30" s="5" t="s">
         <v>215</v>
       </c>
-      <c r="I30" s="5" t="s">
+      <c r="K30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L30" s="6" t="s">
         <v>216</v>
       </c>
-      <c r="J30" s="5" t="s">
+      <c r="M30" s="5" t="s">
         <v>217</v>
-      </c>
-[...7 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="E31" s="5" t="s">
         <v>221</v>
       </c>
-      <c r="B31" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E31" s="5" t="s">
+      <c r="F31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H31" s="5" t="s">
         <v>222</v>
       </c>
-      <c r="F31" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H31" s="5" t="s">
+      <c r="I31" s="5" t="s">
         <v>223</v>
       </c>
-      <c r="I31" s="5" t="s">
+      <c r="J31" s="5" t="s">
         <v>224</v>
       </c>
-      <c r="J31" s="5" t="s">
+      <c r="K31" s="5" t="s">
         <v>225</v>
       </c>
-      <c r="K31" s="5" t="s">
+      <c r="L31" s="6" t="s">
         <v>226</v>
       </c>
-      <c r="L31" s="6" t="s">
+      <c r="M31" s="5" t="s">
         <v>227</v>
       </c>
-      <c r="M31" s="5" t="s">
+    </row>
+    <row r="32">
+      <c r="A32" s="5" t="s">
         <v>228</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="F32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H32" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="I32" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="J32" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="K32" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="L32" s="6" t="s">
+        <v>234</v>
+      </c>
+      <c r="M32" s="5" t="s">
+        <v>235</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>
     <hyperlink ref="M23" r:id="rId28"/>
     <hyperlink ref="M24" r:id="rId29"/>
     <hyperlink ref="M25" r:id="rId30"/>
     <hyperlink ref="M26" r:id="rId31"/>
     <hyperlink ref="M27" r:id="rId32"/>
     <hyperlink ref="M28" r:id="rId33"/>
     <hyperlink ref="M29" r:id="rId34"/>
     <hyperlink ref="M30" r:id="rId35"/>
     <hyperlink ref="M31" r:id="rId36"/>
+    <hyperlink ref="M32" r:id="rId37"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>