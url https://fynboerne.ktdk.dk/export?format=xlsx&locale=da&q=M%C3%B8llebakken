--- v0 (2026-05-02)
+++ v1 (2026-08-03)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2351" uniqueCount="1338" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2401" uniqueCount="1372" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -6296,50 +6296,79 @@
 Hvor er det dog frygtelig kedeligt med Fars Sygdom. Bare I nu maa faa godt Vejr paa jeres Tur! Send mig Adressen. Vil du være saa venlig at sende mig – inden I tager af Sted – den Kuffert Bes og Mudi fik med hjem (eller en anden af nogenlinde samme Størrelse) Der er ikke Plads til mere i den store. Saa skal du faa det x) hjem i vadsket og strøget Stand. Fru Grandberg har lovet at hjælpe mig. 
 Lysses Indbo er sendt med Skib til København. Han rejser Lørdag d. 30 Kl. 7½ herfra. 
 x) Bes og Mudis efterladte Tøj. 
 Jeg kommer Lørdag el. Mandag.
 Du maa endelig have en Plads til mig. Dette skrives i stor Hast. Jeg skal ned og stryge nu. 
 Tusind Hilsner til hele Familien.
 Lomme.</t>
   </si>
   <si>
     <t>1924-08-29</t>
   </si>
   <si>
     <t>Johan Larsen og Alhed Marie Brønsted følges ad til København.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/j5Is</t>
   </si>
   <si>
     <t>Fredag 29-8-24
 Kære Muk!
 Lysse og jeg rejser herfra Søndag (d. 31) Eftermiddag med 3½-Bilen.
 Hilsen fra os begge.
 Lomme.</t>
   </si>
   <si>
+    <t>Ellen Brønsted
+Johannes Nicolaus Brønsted</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3860</t>
+  </si>
+  <si>
+    <t>Andreas/Puf Larsen og Ellen/Bes Brønsted vil komme på besøg hos Louise/Lugge Brønsted og familien. Andreas synes ikke, at Ellen har fået nok ud af opholdet på landet til, at man kan risikere at hun bliver ret længe i byen. Dog kommer hun sig bedre, end Andreas for en måned siden troede. Opholdet på Dianalund har nok gavnet hende. 
+Andreas og Ellen laver havearbejde, og Ellen blev ærgerlig, da det blev regnvejr, så de måtte stoppe.
+Andreas glæder sig til at komme i gang med at brygge øl. 
+Han er spændt på, hvordan familien synes om Ellens humør. Udslagene nedefter er mindre.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/URaK</t>
+  </si>
+  <si>
+    <t>[Skrevet med blyant øverst s. 1:]
+Fra Puf Larsen,
+Møllebakken
+[Skrevet med blæk:]
+Kære Tante Lugge
+Bes og jeg tænker at aflægge Jer et Besøg vistnok fra den 19 til den 22. Bes talte lidt om at rejse før, for at faa lidt længere Tid derinde, men jeg protesterede lidt, jeg er bange hun skal gro fast og hun har endnu ["endnu" indsat over linjen] ikke faaet tilstrækkeligt ud af sit Landophold til at taale at blive Bymenneske igen nu. Men det gaar forresten fremad med forbavsende Fart, hurtigere end jeg havde troet muligt for en Maaned siden; det er nok Dianalundopholdet
+2.) 
+der virker nu. For et Par Dage siden sagde hun med virkelig Beklagelse i Stemmen, at det blev nok Regn om Eftermiddagen, hvilket vilde sige, at vi saa ikke kunde blive færdig med Forhaven. Ellers har Regn været en altid kærkommen Undskyldning for at sidde inde og læse. Ikke saadan at forstaa at vi saa har siddet inde hele Dagen, nej paa Regnvejrsdage har vi altid gaaet Tur før Aften. Vi arbejder hver Dag i Haven, saa man kan begynde at tænke paa at blive færdig Have- og Gartnerarbejde og komme til noget mere interessant som Ølbrygning. Jeg glæder mig til at brygge Ale
+3.)
+efter den Opskrift vi leverede i Foraaret. Jeg synes Anspi[ulæseligt] er gode selvom Øllet er muggent. Jeg glæder mig til at se Jer og til at se Bes sammen med Jer og høre hvad I siger om hende - Bare om Humøret maa være godt, for det svinger jo stadig lidt selvom Udslagene nedefter er mindre.
+Mange Hilsner og paa Gensyn Puf.</t>
+  </si>
+  <si>
     <t>Alhed Marie Brønsted
 Alhed Larsen</t>
   </si>
   <si>
     <t>Kirkemøllen, som Larsen-familien ejede, lå på Møllebakken i Kerteminde ganske nær deres hjem.
 Alhed/Lomme Brønsted var i huset hos Larsen-familien 1923-1924.</t>
   </si>
   <si>
     <t>Brevet er i privateje</t>
   </si>
   <si>
     <t>Andreas/Puf Larsen laver en samling fotos af Kirkemøllen som en julegave til moderen, Alhed Larsen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hSPW</t>
   </si>
   <si>
     <t>Kære Lysse
 Jeg er ved at tage Aftryk til en Samling Billeder af Kirkemøllen, som jeg vil give Mor til Jul. Jeg har tilladt mig at se dine Film igennem for at faa Aftryk af dem med. Du har vel ingen paa andre Steder end i den lille gamle Kommode? Paa dit Værelse har jeg set, der er ingen. Du har vel ingen i Birkerød? Kan du ikke spørge Lomme om hun har nogle Billeder, med Kirkemøllen paa (Det gør ikke noget om den kun ses i Baggrunden som Biting). Hvis hun har kan du saa ikke laane dem og sende dem til mig? De Udskudscigaretter med det første.
 Nu skal jeg i Byen.
 Puf.</t>
   </si>
   <si>
     <t>1927-09-20</t>
   </si>
@@ -6720,50 +6749,98 @@
 Carl Kyed
 Jens Larsen
 Johannes Larsen
 Peter Andreas Larsen
 Hempel Syberg
 Ane Talbot</t>
   </si>
   <si>
     <t>Larsen-familien havde egen strand ganske nær ved deres villa på Møllebakken i Kerteminde. 
 Johannes Larsen dekorerede 1934-1936 festsalen på Odense Rådhus med freskomalerier. Murermester Ernlund pudsede væggene op, så Larsen kunne arbejde i vådt puds. Kartoner er skitser i fuldformat. Andreas Larsen fungerede tit som chauffør for sin far.</t>
   </si>
   <si>
     <t>Andreas/Puf Larsen lader sin lille datter, Ane, bade i Dalbybugten. Ved familiens egen strand er der for mange glasskår, rustne cykler mm. 
 Johannes Larsen vil den følgende dag blive færdig med sit sidste billede på rådhuset (i Odense). Derefter skal han og Andreas Larsen have hver en liter øl.
 Carl Kyed har købt et portræt, som Larsen i 1917 malede af Hempel Syberg. Kyed vil forære Dalum Landbrugsskole portrættet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gnyZ</t>
   </si>
   <si>
     <t>Mandag 29/6 - 36
 Kære Bimse og Lysse.
 Her har I et Par Billeder vi tog forleden ved Dalby-bugten, hvor vi bader med Pigen, fordi der dér er lavt nok til hende; nede ved vores egen Strand er der saa mange Glasskaar og rustne Kasseroller og Cyklestel m.m. saa vi ikke vil lade hende løbe med bare Ben dernede. Nu maa jeg fortsætte med Blyant, der er ikke mere i Pennen. Imorgen bliver Far vist færdig med det sidste Billede her i Raadhuset. Tirsdag Morgen ["Tirsdag Morgen" indsat over linjen] Naa saa naaede jeg ikke længere igaar, det blev Øltid. Naar vi er færdige i Eftermiddag skal vi hen paa Vinstuen og have hver en Liter Øl, det er det største Kvantum man kan faa her i Byen, noget lille efter Stockholmske Forhold, men ganske virkningsfuldt paa en fynsk Tørst. - Der var en Folketingsmand Kyed i Lørdags for at købe det andet af de to Portrætter Far malede af Onkel Syberg i 1917; han vilde forære det til Dalum Landbrugsskole, som har et Jubilæum inden længe. Da han var alene om Gaven kunde han ikke betale nogen stor Pris, saa han fik det for 500 Kr. Nu er Ernlund færdig med at pudse, saa skal jeg hjælpe med at sætte Kartonen [det følgende indsat øverst s. 2; på hovedet:] paa og saa kører jeg hjem og henter Far i Eftermiddag, til Øltid! Mange Hilsner til Jer alle fra Puf.
 [Det følgende indsat øverst s. 1; på tværd:]
 Vi er meget glade ved "Båxhult Nyheter" desværre viser det sig jo, at vi ikke er saa flinke til at gøre Gengæld.</t>
+  </si>
+  <si>
+    <t>1936-12-22</t>
+  </si>
+  <si>
+    <t>Peter Fahrenholtz
+Martin Haahr
+Peter Klokker
+Else Larsen
+Johannes Larsen
+Peter Andreas Larsen
+Johann Siegert
+Sigurd  Swane
+Ane Talbot</t>
+  </si>
+  <si>
+    <t>Lokalet med kaminen, som beskrives i brevet, er trappestuen i Larsen-familiens villa på Møllebakken i Kerteminde. Den kan endnu ses som en del af Johannes Larsen Museet.
+Peter Klokkers dreng kendes ikke. Den Peter Klokker, der er indsat under omtalte personer, var formodentlig for gammel til at have en dreng, der legede med dampmaskine. 
+Pigebarnet er Else og Andreas datter, Ane.
+Martin Haarhs erindringsbog, Jægersminder" udkom 1936 med illustrationer af Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3879</t>
+  </si>
+  <si>
+    <t>Træet skal stå mellem kaminen og vinduet. Andreas Larsen vil dække vinduet til, sætte lys i lysekronen samt på kaminhylden og tænde op i kaminen et par dage i forvejen.
+Andreas vil købe vinsprit og lave Angostura til Johannes Larsen. 
+Det går kun langsomt fremad med byggeriet af bryggeriet. Andreas Larsen er ved at lave taget.
+Andreas Larsen har købt en dampmaskine til Peter Klokkers dreng. Måske skal han og Johan vente lidt med at give Peter Larsen den dampmaskine, som de selv i sin tid fik af Sigurd Swane/Male-Swane. 
+Både Else Larsen og datteren, Ane, er syge
+Johannes Larsen har modtaget Martin Haahrs erindringer.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/1QS1</t>
+  </si>
+  <si>
+    <t>[Brevets to første sider mangler]
+3.
+Kaminen og Vinduet, saa vi kan altsaa ikke gaa rundt om det, men med Ild i Kaminen mener vi det vil blive hyggeligt. Vi vil saa hænge noget for Vinduet og tænde Lysekronen og Lysene paa Kamingesimsen. Jeg skal fyre i Kaminen et Par Dage i forvejen, saa bliver der vel værendes. - Jeg har været nede at bestille en Flaske Vinsprit hos Fahrenholz, saa vil jeg prøve at lave Far en svensk Snaps med Fenikel. Jeg lavede forresten for nogen Tid siden en Angostura efter en Opskrift du engang har 
+4.
+givet mig. Den blev lysebrun og klar og ligner ikke Dr. Siegerts i Smagen, men Far siger den ligner de amerikanske Angosturaer; den smager rigtig godt, men er noget mild. Med Bryggeriet gaar det ikke saa stærkt for Tiden men efter Jul kommer der nok Fart paa igen. Jeg er ved at lave Taget, naar det er lagt paa vil det nok gaa stærkt med Døre og Lemme og med Indretningen.
+22/12. Jeg har lige været henne at pakke [en overstregning; "at pakke" indsat over linjen] en lille Dampmaskine ind, som vi har købt til Peter Klokkers Dreng. Du siger vel selv til naar Peter skal have den Damp-
+5.
+maskine, som vi fik af Male-Swane da vi var Drenge. Jeg synes det er bedre at vente lidt, saa han eventuelt kan faa en mindre Maskine først. Jeg husker ikke hvor gamle vi var, da vi legede med Dampmaskine; det har nok været for tidligt, men vi slap da godt fra det. 
+Idag har Else givet op, hun ligger i Sengen i en Time, løber saa lidt omkring i Slaabrok og ligger saa igen. Hun har vist ikke Influenza, men kun Forkølelse. Derimod har Pigebarnet vist lidt Influenza, hun havde godt med Feber imorges, men synes lidt bedre
+6.
+i Eftermiddag. Under disse Omstændigheder udgaar Elses Brev til Jer af Programmet ["af Programmet" indsat over linjen] og I maa nøjes med hendes Hilsener gennem mig. Nu kom Far med Martin Haahrs Erindringer, som han har leveret nogle Tegninger til. - Nu er den i Korsbaand, men hvis den ikke kommer samtidig med dette, saa ved I at den kommer. Nu maa jeg slutte jeg har jo faaet overdraget en Del af Elses Skriverier ogsaa. Far skriver selv.
+Mange Hilsner fra Else og Puf.</t>
   </si>
   <si>
     <t>1937-04-21</t>
   </si>
   <si>
     <t>Ragnhild -</t>
   </si>
   <si>
     <t>Det vides ikke, hvad der er sket med Ragnhild. Finansoperationerne er heller ikke kendt.
 Johannes Larsen var formand for bestyrelsen for det nystiftede Kerteminde Museum. Man indrettede blandt andet her en rekonstruktion af hans fars kontor. Briggen Hygæa tilhørte nogle år Johannes Larsens forældre.</t>
   </si>
   <si>
     <t>Trist med Ragnhild.
 Alle på Møllebakken er forkølede.
 Larsen minder sønnen om at sende to fotografier af skibe samt maleriet af Hygæa.
 Han har håndværkere i Alheds værksted og i Laura Warbergs væreæse i sidehuset. Møblerne herfra er stablet op i Larsens værksted.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/qoIf</t>
   </si>
   <si>
     <t>Kjerteminde 21 April 1937. 
 Kære Lysse!
 Tak for Brevet. Det var sørgeligt at høre om Ragnhild, jeg skriver høre for jeg fik jo Beretningen af Bimse en Uges Tid før Dit Brev skønt dette var skrevet før hun rejste fra Båxhult. Jeg synes Dine Finansoperationer lyder meget godt, saa Du maa gøre som det passer Dig. Vi er alle her forkølede og har været det i over 8 Dage. Jeg gaar med Snue paa 10ende Dag; det har jeg ikke oplevet før, det plejer at vare 2-3 Dage og saa fortsætte som ondt i Hals eller Hoste. Det er væmmeligt at have Hovedet fuld af Snot saa længe. Jeg har travlt med Museet, men jeg kan nu ikke komme videre før jeg faar de Billeder fra Dig. Hvis Du har glemt hvad det var for nogle saa er de her: 2 Fotografier af nybyggede Skibe i Havnen og Maleriet af ”Hygæa” paa Kjøbenhavns Red. Forøvrigt har vi Malere og Murere i Din Moders Stue ved Værkstedet og Din Mormoders Gavlværelse i Sidehuset; det sidsnævnte laves om til Børneværelse og det andet til Pufs Kontor. I Midlertid er alle Møbler fra disse Rum stablet op i Værkstedet, saa der ikke er til at være. Jeg har altsaa foruden min Snue en god Grund til ikke at bestille noget. 
 Se saa om Du kan faa de Billeder af Sted! 
@@ -7098,50 +7175,93 @@
 Larsen sender den følgende måned døde fugle samt bøger til Christa og hendes datter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/H0vZ</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertsens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg. 
 Bandholm.
 [Håndskrevet på kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 19 Novbr. 1942.
 Kære Grevinde!
 Tak for Brev og Fotografier. Selv om de ikke er videre klare er det dog gode Portrætter baade af Adam og mig, det sidste siger Familien her, det første kan jeg selv se. Jeg har forhaabentlig takket for Pengene, ellers gør jeg det hermed. Tak!
 Jeg er nu kommen godt i Gang med at male Aquareller til min Udstilling til Februar og haaaber at jeg kan faa lavet saa mange at Udstillingen ikke skal virke altfor fattigt. Jeg faar ellers nok af Udstillinger i den nærmeste Fremtid. De 5 Knuthenborg Aquareller laaner jeg til en Udstilling i Svendborg Amts Kunstforening i næste Maaned, omtrent samtidig holder Kunstforeningen i Kjøbenhavn en Aquareludstilling af Syberg, Peter Hansen og mig hvor jeg skal have 10 med herfra medens Foreningen laaner ca 30. Og nu har jeg faaet Brev fra Struckmann at den frie Udstilling vil arrangere en retrospektiv Udstilling af mine Arbejder i hele den fries Bygning i Februar. Hvordan det sidste skal kunne lade sig gøre er mig en Gaade, men dem om det. Kjerteminde er nu bleven Garnisonsby og vi har faaet en Officiant paa Kosten, ja han bor her ogsaa, og desuden har vi lejet et Gavlværelse i Sidehuset ud til en Soldat, hvis Vært ikke har Plads til ham. 
 Naar jeg nu en Gang i næste Maaned sender en Kasse til Din Fødselsdag, saa er der foruden de døde Fugle en lille Pakke med 2 Bøger, det er til Dig og Elisabeth, for det er jo saadan Din lille søde Datter hedder; men de skal altsaa ligesom Adams gemmes til Jul, for der er jo Grænser for hvad jeg kan overkomme at give bort.
 Mange Hilsner
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
+    <t>1943-12-18</t>
+  </si>
+  <si>
+    <t>Otto Cohn
+Jens Larsen
+Jeppe Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Jonas Larsen
+Peter Andreas Larsen
+Else Larsen,  Andreas Larsens kone
+Alhed  Møhl, Lysses datter
+Ane Talbot
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Andreas/Puf Larsens gode ven, maleren Sven Havsteen-Mikkelsen, udskiftede i ord som "af" f'et med et v, da han fandt denne stavemåde mere autentisk nordisk end den almindeligt vedtagne. Andreas Larsen overtog idéen. 
+Det vides ikke, hvem Ulla var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3859</t>
+  </si>
+  <si>
+    <t>Andreas håber, at der er varmt og rart på Båxhult nu, hvor der er blevet isoleret.
+Børnene har fundet skiene frem, selvom der ikke er sne. 
+Ane har fået Elses gamle cykel, og Thora har arvet Anes forrige. 
+Andreas har været i byen med Bibbe/Laura Warbeg og Martin/Manse Warberg Larsen, og bagefter spiste de sammen.
+Johannes Larsen skærer stokke til Den Grimme Ælling.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/WWm6</t>
+  </si>
+  <si>
+    <t>Afs: Andreas Larsen Kerteminde 18 Dec 1943
+Møllebakken
+Kerteminde
+Kære Lysse og Bimse.
+Dette er vistnok lidt sent at skrive Julebrev, men det kan måske også være rart at få en hilsen mellem Jul og Nytår. Jeg håber I må tilbringe Julen lunt og godt indendøre, nu I har fået isoleret både foroven og forneden og fået nye ovne. Mon I har noget sne. Vi har ikke set et snefnug endnu, men alligevel har børnene slæbt skiene frem, så de har da ikke glemt sporten fra ifjor, hvor de såvidt jeg husker kun havde dem på en enkelt dag. Forventningerne er store: hos børnene sne og juletræ, hos de voksne måske mindre hvide og fredelige begivenheder! Ane har fået en gammel cykle, som har været Elses og så har Thora fået Anes barnecykle, som hun lærte at køre på på en eftermiddag, så nu er vi alle cyklende! Nu kom Bibbe og Manse og fulgtes med Else og mig til byen for at ende ærinder d.v.s. vi gik nu hver for sig forat få noget besørget. Bagefter spiste vi tilaften og nu sidder børnene og pakker gaver ind mens vi andre ryger en lille cerut av europæisk tobak med omblad av "havanna"-papir. Tante Junge har det godt nu, er oppe og går omkring. - Far er begyndt at skære 8 stokke av buxbom til "den lille mis" d.v.s. han er altså lige begyndt på den første.
+Nå nu er her efterhånden så megen snak og uro i stuen, så jeg ikke kan skrive selv herhenne i telefonstolen, så nu vil je slutte med at ønske Jer alle et godt nytår fra os alle
+Hils Ulla og Peter mange gange. ker. Hilsen fra Puf</t>
+  </si>
+  <si>
     <t>1944-1045</t>
   </si>
   <si>
     <t>Johannes Larsen overdrog i 1945 skovgården Båxhult i Småland til sin yngste søn, Johan og hans hustru, mens ejerskabet over huset på Møllebakken i Kerteminde gik til den ældste, Andreas/Puf Larsen og dennes kone. 
 Brevet hører formodentlig sammen med et andet i samlingen.</t>
   </si>
   <si>
     <t>Johan Larsen skal ikke betale noget. Hans bror, Andreas/Puf, vil blive sikret en tilsvarende sum.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/uF4T</t>
   </si>
   <si>
     <t>P.S.
 Jeg er kommen i Tanker om at Du maaske kunde misforstaa ovenstaaende: Det er jo ikke Meningen at Du skal betale noget i Afstaaelse, men at jeg skal sikre Puf en lignende Sum eller Værdi. Det skulde glæde mig om jeg kunde leve saa længe, at jeg kunde faa Dig at se som Herremand, for det er vel det der er Meningen
 JL.</t>
   </si>
   <si>
     <t>1944-03-27</t>
   </si>
   <si>
     <t>Else Larsen, Else, Andreas Larsens kone</t>
   </si>
   <si>
     <t>Marie Larsen
@@ -7195,50 +7315,91 @@
 Jonas Larsen
 Else Larsen, Else, Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes Larsens gode ven, Christa Knuth, boede på Knuthenborg. 
 Andreas/Puf Larsens kammerat, maleren Sven Havsteen-Mikkelsen, havde en idé om, at det var mere "nordisk" at stave ordet "af" som "av". Andreas Larsen kopierede iårevis denne stavemåde.</t>
   </si>
   <si>
     <t>Andreas/Puf Larsen ønsker tillykke med fødselsdagen. Han fortæller om de mange fugle, der ruger i haven. En mår har taget duerne.
 Det er dejligt, at Peter har fået en ny cykel. Alhed/Ane Larsen har også fået ny cykel, og Thora har arvet den gamle. 
 Johannes Larsen er på Knuthenborg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/frsc</t>
   </si>
   <si>
     <t>Afs: Andreas Larsen Kerteminde 17 Maj 44.
 Møllebakken, Kerteminde
 Kære Peter.
 Tillykke med fødselsdagen. Jeg håber dette må nå Dig på selve dagen; det skulde det kunne eftersom det brev jeg fik fra Din far forleden havde været 10 dage undervejs. Idag er den ene gråand kommet med ællinger, men der er desværre kun 3. Vi har en and til som ruger, nu må vi jo håbe, at den kommer med en større flok. Grågåsen ruger på 5 æg det er første gang den ruger, så vi er jo spændt på hvad der bliver af det. Farfar er for tiden på besøg på Knuthenborg på Lolland, så han er desværre ikke hjemme når gæslingerne kommer, men vi håber vi kan holde liv i dem til han kommer. Jeg ser av Din fars brev, at Du har fået helt ny Husquarna-cykle; ja, så er Du jo godt kørende. Her har vi nu cykler alle sammen, Alhed har fået en ny og Thora har fået hendes. Thora kan ikke stå op, endnu, men når jeg hjælper hende op, så kan hun køre flere mil. Du kan fortælle Din far, at en mår har taget alle duerne i dueslaget, men vi har endnu et par tilbage, som åbenbart har holdt til et andet sted. Der er nu sat et brædt op til dem under halvtaget udenfor farfars atelier, hvor de er ved at bygge rede. Lige nu kom Jeppe og Alhed ind og fortalte, at gåsen har fået 5 gæslinger og at der ligger et æg tilbage i reden; den må alså have lagt et æg til efter at den har lagt sig. Nu må jeg hellere gå ud og se efter hvordan gåsen kan forliges med ællingeanden, vi må nok have anden ned i forhaven. Jeg vil så slutte med at ønske Dig en god fødselsdag og bede Dig hilse alle i familien.
 Else, Alhed, Jeppe og Tora sender også mange hilsner.
 Mange hilsner til Digselv fra
 Din hengivne Puf.</t>
+  </si>
+  <si>
+    <t>1944-06-21</t>
+  </si>
+  <si>
+    <t>Møllebakken Kerteminde</t>
+  </si>
+  <si>
+    <t>Ebba Kelner
+Johannes Larsen
+Else Larsen,  Andreas Larsens kone
+Ellen  Sawyer
+Frieda Warberg
+Mogens Warberg</t>
+  </si>
+  <si>
+    <t>Andreas/Puf Larsens gode ven, maleren Sven Havsteen-Mikkelsen, sværmede meget for "det nordiske", og han mente, at det var mere nordisk at skrive "av" end "af". Andreas Larsen overtog denne skrivemåde.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3870</t>
+  </si>
+  <si>
+    <t>Det har været dejligt vejr, og Andreas/Puf samt familien har badet to gange dagligt.
+Frieda og Mogens Warberg er på besøg hos Ellen Sawyer.
+Johannes Larsen er ved at skære den sidste stok til "Den lille Mis". Andreas/Puf skal lave prøvetryk, når stokkene er renskåret. 
+Det sidste brev fra Johan/Lysse Larsen var blevet censureret, så Johan må fremover undlade at skrive om krigen i sine breve. 
+Nu skal Else, Johannes og Andreas Larsen til Odense. 
+Andreas er forhåbningsfuld. Else og han ønsker Elena/Bimse en god fødselsdag.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/h95J</t>
+  </si>
+  <si>
+    <t>Afs: Andreas Larsen, Brygger
+Møllebakken, Kerteminde 21/6 - 44.
+Kære Bimse.
+Nu er det nok tiden at sende Dig et fødselsdagsbrev. Vi har pludselig fået (eller haft) sommer. De sidste 3 dage har været stille, varme og uden skyer på himlen; vi har badet 2 gange om dagen og sejlet i kano. Idag er det koldere, overskyet og blæsende, så vi er bange for at sommeren er forbi for denne gang. Elle har besøg av Mogens Warberg og hans kone, som Lysse ikke kender. Far er nu ved at skære den sidste av de 8 stokke som skal illustrere "den lille Mis". Det har været et stort arbejde; han begyndte før Jul og har været meget flittig. Vi håber han nu vil tage sig lidt sommerferie, når de er renskåret; jeg skal så tage en del "prøvetryk" inden de skal trykkes som bog. Kan Du sige til Lysse, at jeg fik ikke det fulde udbytte av hans sidste brev; der var klippet 1 1/2 linie ud av det, så at der manglede noget av fiskeriinstruktionerne på den ene side, og noget om krigens gang på den anden. Indtil Tyskerne har forladt os, må han hellere lade være at skrive noget om krigsbegivenheder, det er så ærgerligt når der mangler noget i sammenhængen i et brev. Idag skal Far, Else og jeg til Odense, så vi er jo ikke kede av lidt kulde og gråvejr, så skal vi da ikke ærgre os over, at vi ikke kan komme i vandet; vi håber så at vejret bedres igen imorgen. Idetheletaget gør vi os jo forhåbninger for tiden her i landet, sådan i almindelighed. Det er ligesom ens vejrtrækning er blevet bedre med det sidste, om det nu er bedre vejr, der gør det eller hvad? Det har meget at sige, ikke mindst for en astmatiker.
+I håbet om en god fødselsdag mange hilsner til Dig og alle Dine fra Puf.
+Hils Ebba.
+[Indsat i venstre margen, s. 2, lodret:]
+Hilsen og Lykønskninger fra Ungerne og Else</t>
   </si>
   <si>
     <t>1944-12-21</t>
   </si>
   <si>
     <t>Gonny Egeberg Jørgensen
 Adam Knuth
 Elisabeth Knuth
 Andreas Larsen
 Else Larsen, Else, Andreas Larsens kone</t>
   </si>
   <si>
     <t>Håndværkerne er færdige, så nu har man varme på Møllebakken.
 Der skal indkvarteres fem tyske soldater fra Østfronten, og Larsen frygter, at de er syge og har lus. Skolepedellen skal bo i værkstedet, fordi tyskerne har taget skolen. 
 Larsen er bagud med sit arbejde.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/xWVO</t>
   </si>
   <si>
     <t>Kjerteminde 21 Decbr. 1944.
 Kære Grevinde!
 Hvis Du ikke faar dette til Jul, kommer det af, at jeg har ligget i Sengen siden i Søndags af Forkølelse og først er staaet op nu til Middag. Glædelig Jul og godt Nytaar! Vi er nu kommen i Orden igen og det er behageligt med Varmen, saa længe vi kan faa noget at fyre med. Mindre behageligt er det at vi i Aftes fik Meddelelse om at vi skal have 5 Tyskere i Indkvartering og kan vente dem naarsomhelst. Det skal være nogle, der kommer fra Østfronten saa de er formodentlig baade lusede og pestbefængte. I forvejen havde vi lovet at huse Skolepedellen, dersom Tyskerne tog Skolen, saa nu skal jeg have ham boende i Værkstedet mens Tyskerne beboer Sidehuset. Der, altsaa i Værkstedet, har der ikke været fremkommeligt i længere Tid paa Grund af Haandværkerne og nu har jeg jo ligget nogle Dage saa jeg er kommen langt tilbage med mit Arbejde. Vil Du hilse alle paa Knuthenborg ogsaa fra Else og Puf. 
 Mange Hilsner til Dig selv fra
 Din hengivne
@@ -7354,50 +7515,91 @@
 200
 190
 90
 130
 120
 3
 Skyllerum
 400
 4
 30
 5
 6
 7
 110
 åbent skur til tom emballage etc.
 skorsten
 4+3
 3+2
 10,5 m
 LAGERRUM for tønder og de på flaske
 4 m
 vindue
 vindue
 [Skrevet med blæk på arkets bagside:]
 Jeg havde først pakket bog, brev og billeder i én pakke, men posthuset måtte ikke expedere den uden Varedirektoratets billigelse, derfor forsinkelsen, da jeg måtte have det hjem og lave til ["til" overstreget] et brev og en tryksag.</t>
+  </si>
+  <si>
+    <t>ca. 19. feb. 1945</t>
+  </si>
+  <si>
+    <t>Thora Cohn
+Jens Larsen
+Jeppe Larsen
+Johannes Larsen
+Jonas Larsen
+Peter Andreas Larsen
+Alhed  Møhl, Lysses datter
+Ane Talbot</t>
+  </si>
+  <si>
+    <t>Side 1 og 2 mangler. 
+Johannes Larsen går "derover" = til sit værksted, som lå og ligger i Møllebakkens have.
+Andreas Larsens kammerat Sven Havsteen-Mikkelsen gik meget op i "det nordiske", og han fandt det mere nordisk at skrive "av" end "af". Andreas Larsen overtog denne praksis. 
+Den omtalte bog af H.O.G. Ellinger hedder "Naturen og dens Kræfter". Den blev første gang udgivet af Frem 1897. 
+Tiras var en hund, som Johannes Larsen fik i efteråret 1944.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3876</t>
+  </si>
+  <si>
+    <t>Andreas/Puf Larsen synes, at Johannes Larsen bagatelliserer, at familien løber tør for koks og ikke kan skaffe flere. Andreas fyrer op i faderens værksted, og Larsen benytter det flere dage ikke. 
+Vinteren er ved at slippe sit tag i landet. 
+Andreas spørger, om Peter Larsen har fået bogen Naturen og dens kræfter? 
+Johannes Larsen har en tid haft ondt i det ene ben, men han går alligevel dagligt ud til slusen med sin hund. Larsen mener, at det hjælper at drikke afkalket vand. 
+Der er kommet materialer hjem til udvidelsen af bryggeriet, men arbejdet er pga. frost ikke kommet i gang.
+Tillykke til Andreas/Lysse.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/dSjy</t>
+  </si>
+  <si>
+    <t>3.
+Far, at vi ikke kan skaffe flere koks end dem vi har, så siger han "Den tid den sorg" eller "Det ordner sig nok." Nå, lidt bedre er det da blevet; tidligere kunde jeg fyre dag efter dag derovre uden at Far gik derover og når jeg spurgte om jeg kunde holde op en tid, sagde han altid: Jeg skal derover imorgen. Nu går han da derover lidt hver dag, så er jo min mund lukket. Men den dag vi ikke har flere koks, vil han vel alligevel ærgre sig over, at han ikke har villet indrette sig lidt mere praktisk. Nå måske sker der noget i løbet av de 14 dage, så vi ikke kommer til at mærke brændselsmangelen. Vi glæder os for tiden over, at vinteren synes at have forladt os; igår havde vi 7⁰s varme og dejligt solskin, idag er det kun 2⁰ med lidt nattefrost i nat og vinden er gået om i øst, men sådan plejer det at svinge uden dog at give mere end lidt nattefrost eller tøsne. - Jeg havde engang en bog: H.O.G. Ellinger: "Naturen og dens Love". Jeg har nu i nogen tid ledt efter den og er efterhånden ved at komme i tanker om at jeg vist engang har foræret Peter den. Hvis det er sådan, vilde et par ord herom jo fritage mig for at lede mere. - Her har vi det ellers rigtig godt allesammen. Far har haft lidt ondt i sit ene ben i vinter, men nu er det ved at blive bedre, han er begyndt at drikke avkalket vand, det mener han hjælper. Benet har ikke været dårligere end at Far så godt som hver dag har gået sin tur ud til Slusen med Tiras. - Jeg skrev vist til Jul, at vi skal til at udvide bryggeriet lidt. Der blev kørt materialer til før Jul, men byggeriet er ikke begyndt endnu på grund av frosten. - Ja, så tror jeg ikke der er mere at berette i øjeblikket.
+God fødselsdag! Om mange hilsner til Jer alle sammen
+fra Puf.
+Mange Hilsner til jer alle og Gratulationer til Lysse fra Ane, Jeppe, Thora og Else</t>
   </si>
   <si>
     <t>1945-10-13</t>
   </si>
   <si>
     <t>Birgitte Bøttern
 Hans Eric Bøttern
 Jørgen Bøttern
 Margaretha Bøttern
 Johannes Larsen
 Christine  Mackie
 Ellen  Sawyer</t>
   </si>
   <si>
     <t>Planteverdenen i Menneskets Tjeneste skrevet af A. Mentz udkom i 1911.
 Olsen var formodentlig bogbinder i Kerteminde. 
 Den omtalte plantegning er muligvis den, der er sendt af Andreas Larsen og gemt under "efterår 1945" i KTDK. 
 Andreas Larsens ven, maleren Sven Havsteen-Mikkelsen, havde den idé, at ordet "af" skulle staves "av", da denne stavemåde forekom ham mere "nordisk". Andreas Larsen overtog denne skrivepraksis. 
 Margaretha/Grethl Bøttern var Larsen-familiens nabo. Hun blev tidligt og pludseligt enke og flyttede med sine børn til København.</t>
   </si>
   <si>
     <t>Andreas/Puf Larsen sender bogen Planteverdenen i Menneskets Tjeneste, som man har haft megen glæde af på Møllebakken i Kerteminde. 
 Der har været rejsegilde på udvidelsen af bryggeriet. Andreas Larsen har ikke tilladelse til at brygge luksusøl, og han kan hverken skaffe kobber til kedel eller flasker. Han håber på dispensation vedrørende brygningen. Andreas Larsen sender plantegning over bryggeriet og beskriver dets indretning.
 Larsen-familien har fået lov til at købe en strimmel jord mere ved Nordstranden i Kerteminde. 
 Margaretha/Gretel Bøttern har solgt sit hus og flytter med børnene til København.</t>
@@ -7991,59 +8193,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/HVGe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lm45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/goPm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYH4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YqJo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cXkm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TlSr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/j54X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/453f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HpfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LetV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fxom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qpBs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GDFX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LOWf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tCf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9crh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4edm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpfL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MXCe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Gn6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Reqv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P82x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nri4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8NY7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v71G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OfQX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPz0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OHEL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1A3S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QaMo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zvc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyCi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WXtS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/woRA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uUUc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b7un" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4dgJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UFUm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZdDC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OUdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tvZc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vrQ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OliG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9RQc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z0YS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/own9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PfBm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IEQ6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/906r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GFyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8jay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8VY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1uW8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5ccz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/127l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fTWr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/leYK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GZwX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/35R9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LxL6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sulm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QDSr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8sqm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eITH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BY61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/do6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7IvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HV4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sTiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HY82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rOiP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rez1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUeF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lUjR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Dqi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Suoj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hGE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LU95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wj5I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NHgK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8U7t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eWMa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CyaO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7vCa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3GNf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hSH8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bNBG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9wSO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gggp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DSTv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vdJk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/74S6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Qyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cTo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/InAM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/guPs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/npGm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wMIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b3Vr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ojlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sEWd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0VvC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DxKN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6bQ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XZSC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yOzO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bv4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oSjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1BKx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PHGp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EvC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l8lo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w2L6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1hi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/drJo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0NxK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GKus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3lnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tJMg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MG0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DynR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vvKq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZhIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zf6v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3wDd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IP4G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZmHH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jVsi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GmpY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L7fJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rIfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u0GX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hzW5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PgmP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q3r5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Z43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EMLe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gzj7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0QBx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qNKT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PhqV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xFSe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X4Kb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z3m2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v7jO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qiI2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mRw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jvdK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zW1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KSKs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2jf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hGek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oT1M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d15x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vI26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/heqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1ip9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gIGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/j5Is" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hSPW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pqRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5oe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LGaA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HsdN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ePqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kR28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZNEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qoIf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GPIG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qlFP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q3Do" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zPGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMUH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H0vZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uF4T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RIgZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xWVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkuE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EC4i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kww0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7qPa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rLbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/prtQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qk6R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/biXe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SPLE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Eiyn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ErvN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PcEp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/HVGe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lm45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/goPm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYH4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YqJo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cXkm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TlSr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/j54X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/453f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HpfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LetV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fxom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qpBs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GDFX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LOWf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tCf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9crh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4edm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpfL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MXCe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Gn6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Reqv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P82x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nri4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8NY7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v71G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OfQX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPz0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OHEL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1A3S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QaMo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zvc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyCi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WXtS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/woRA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uUUc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b7un" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4dgJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UFUm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZdDC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OUdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tvZc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vrQ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OliG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9RQc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z0YS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/own9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PfBm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IEQ6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/906r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GFyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8jay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8VY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1uW8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5ccz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/127l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fTWr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/leYK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GZwX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/35R9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LxL6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sulm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QDSr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8sqm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eITH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BY61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/do6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7IvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HV4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sTiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HY82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rOiP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rez1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUeF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lUjR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Dqi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Suoj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hGE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LU95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wj5I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NHgK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8U7t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eWMa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CyaO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7vCa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3GNf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hSH8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bNBG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9wSO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gggp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DSTv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vdJk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/74S6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Qyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cTo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/InAM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/guPs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/npGm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wMIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b3Vr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ojlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sEWd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0VvC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DxKN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6bQ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XZSC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yOzO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bv4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oSjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1BKx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PHGp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EvC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l8lo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w2L6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1hi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/drJo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0NxK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GKus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3lnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tJMg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MG0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DynR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vvKq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZhIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zf6v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3wDd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IP4G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZmHH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jVsi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GmpY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L7fJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rIfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u0GX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hzW5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PgmP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q3r5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Z43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EMLe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gzj7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0QBx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qNKT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PhqV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xFSe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X4Kb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z3m2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v7jO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qiI2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mRw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jvdK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zW1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KSKs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2jf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hGek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oT1M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d15x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vI26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/heqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1ip9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gIGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/j5Is" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/URaK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hSPW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pqRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5oe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LGaA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HsdN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ePqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kR28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZNEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1QS1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qoIf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GPIG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qlFP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q3Do" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zPGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMUH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H0vZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WWm6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uF4T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RIgZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h95J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xWVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkuE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EC4i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dSjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kww0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7qPa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rLbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/prtQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qk6R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/biXe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SPLE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Eiyn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ErvN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PcEp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M210"/>
+  <dimension ref="A1:M215"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -15513,1666 +15715,1895 @@
           <t/>
         </is>
       </c>
       <c r="G174" s="5" t="s">
         <v>656</v>
       </c>
       <c r="H174" s="5" t="s">
         <v>382</v>
       </c>
       <c r="I174" s="5"/>
       <c r="J174" s="5" t="s">
         <v>651</v>
       </c>
       <c r="K174" s="5" t="s">
         <v>1099</v>
       </c>
       <c r="L174" s="6" t="s">
         <v>1100</v>
       </c>
       <c r="M174" s="5" t="s">
         <v>1101</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="n">
-        <v>1927</v>
+        <v>1926</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C175" s="5" t="s">
         <v>396</v>
       </c>
       <c r="D175" s="5" t="s">
-        <v>382</v>
+        <v>641</v>
       </c>
       <c r="E175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H175" s="5" t="s">
         <v>1102</v>
       </c>
-      <c r="I175" s="5" t="s">
+      <c r="I175" s="5"/>
+      <c r="J175" s="5" t="s">
         <v>1103</v>
       </c>
-      <c r="J175" s="5" t="s">
+      <c r="K175" s="5" t="s">
         <v>1104</v>
       </c>
-      <c r="K175" s="5" t="s">
+      <c r="L175" s="6" t="s">
         <v>1105</v>
       </c>
-      <c r="L175" s="6" t="s">
+      <c r="M175" s="5" t="s">
         <v>1106</v>
       </c>
-      <c r="M175" s="5" t="s">
+    </row>
+    <row r="176">
+      <c r="A176" s="5" t="n">
+        <v>1927</v>
+      </c>
+      <c r="B176" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C176" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="D176" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="E176" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F176" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G176" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H176" s="5" t="s">
         <v>1107</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A176" s="5" t="s">
+      <c r="I176" s="5" t="s">
         <v>1108</v>
       </c>
-      <c r="B176" s="5" t="s">
-[...14 lines deleted...]
-      <c r="G176" s="5" t="s">
+      <c r="J176" s="5" t="s">
         <v>1109</v>
       </c>
-      <c r="H176" s="5" t="s">
+      <c r="K176" s="5" t="s">
         <v>1110</v>
       </c>
-      <c r="I176" s="5" t="s">
+      <c r="L176" s="6" t="s">
         <v>1111</v>
       </c>
-      <c r="J176" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K176" s="5" t="s">
+      <c r="M176" s="5" t="s">
         <v>1112</v>
-      </c>
-[...4 lines deleted...]
-        <v>1114</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B177" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C177" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="D177" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="E177" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F177" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G177" s="5" t="s">
+        <v>1114</v>
+      </c>
+      <c r="H177" s="5" t="s">
         <v>1115</v>
       </c>
-      <c r="B177" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C177" s="5" t="s">
+      <c r="I177" s="5" t="s">
         <v>1116</v>
       </c>
-      <c r="D177" s="5" t="s">
-[...17 lines deleted...]
-      <c r="H177" s="5" t="s">
+      <c r="J177" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="K177" s="5" t="s">
         <v>1117</v>
       </c>
-      <c r="I177" s="5" t="s">
+      <c r="L177" s="6" t="s">
         <v>1118</v>
       </c>
-      <c r="J177" s="5" t="s">
+      <c r="M177" s="5" t="s">
         <v>1119</v>
-      </c>
-[...7 lines deleted...]
-        <v>1122</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
-        <v>1123</v>
+        <v>1120</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C178" s="5" t="s">
-        <v>1116</v>
+        <v>1121</v>
       </c>
       <c r="D178" s="5" t="s">
         <v>641</v>
       </c>
       <c r="E178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H178" s="5" t="s">
+        <v>1122</v>
+      </c>
+      <c r="I178" s="5" t="s">
+        <v>1123</v>
+      </c>
+      <c r="J178" s="5" t="s">
         <v>1124</v>
       </c>
-      <c r="I178" s="5" t="s">
+      <c r="K178" s="5" t="s">
         <v>1125</v>
       </c>
-      <c r="J178" s="5" t="s">
+      <c r="L178" s="6" t="s">
         <v>1126</v>
       </c>
-      <c r="K178" s="5" t="s">
+      <c r="M178" s="5" t="s">
         <v>1127</v>
-      </c>
-[...4 lines deleted...]
-        <v>1129</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C179" s="5" t="s">
-        <v>1116</v>
+        <v>1121</v>
       </c>
       <c r="D179" s="5" t="s">
         <v>641</v>
       </c>
       <c r="E179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H179" s="5" t="s">
+        <v>1129</v>
+      </c>
+      <c r="I179" s="5" t="s">
+        <v>1130</v>
+      </c>
+      <c r="J179" s="5" t="s">
         <v>1131</v>
       </c>
-      <c r="I179" s="5" t="s">
+      <c r="K179" s="5" t="s">
         <v>1132</v>
       </c>
-      <c r="J179" s="5" t="s">
+      <c r="L179" s="6" t="s">
         <v>1133</v>
       </c>
-      <c r="K179" s="5" t="s">
+      <c r="M179" s="5" t="s">
         <v>1134</v>
-      </c>
-[...4 lines deleted...]
-        <v>1136</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C180" s="5" t="s">
-        <v>1116</v>
+        <v>1121</v>
       </c>
       <c r="D180" s="5" t="s">
         <v>641</v>
       </c>
       <c r="E180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H180" s="5" t="s">
+        <v>1136</v>
+      </c>
+      <c r="I180" s="5" t="s">
+        <v>1137</v>
+      </c>
+      <c r="J180" s="5" t="s">
         <v>1138</v>
       </c>
-      <c r="I180" s="5" t="s">
+      <c r="K180" s="5" t="s">
         <v>1139</v>
       </c>
-      <c r="J180" s="5" t="s">
+      <c r="L180" s="6" t="s">
         <v>1140</v>
       </c>
-      <c r="K180" s="5" t="s">
+      <c r="M180" s="5" t="s">
         <v>1141</v>
-      </c>
-[...4 lines deleted...]
-        <v>1143</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="5" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B181" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C181" s="5" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D181" s="5" t="s">
+        <v>641</v>
+      </c>
+      <c r="E181" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F181" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G181" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H181" s="5" t="s">
+        <v>1143</v>
+      </c>
+      <c r="I181" s="5" t="s">
         <v>1144</v>
       </c>
-      <c r="B181" s="5" t="s">
-[...23 lines deleted...]
-      <c r="H181" s="5" t="s">
+      <c r="J181" s="5" t="s">
         <v>1145</v>
       </c>
-      <c r="I181" s="5" t="s">
+      <c r="K181" s="5" t="s">
         <v>1146</v>
       </c>
-      <c r="J181" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K181" s="5" t="s">
+      <c r="L181" s="6" t="s">
         <v>1147</v>
       </c>
-      <c r="L181" s="6" t="s">
+      <c r="M181" s="5" t="s">
         <v>1148</v>
-      </c>
-[...1 lines deleted...]
-        <v>1149</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B182" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C182" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="D182" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="E182" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F182" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G182" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H182" s="5" t="s">
         <v>1150</v>
       </c>
-      <c r="B182" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C182" s="5" t="s">
+      <c r="I182" s="5" t="s">
+        <v>1151</v>
+      </c>
+      <c r="J182" s="5" t="s">
+        <v>1109</v>
+      </c>
+      <c r="K182" s="5" t="s">
+        <v>1152</v>
+      </c>
+      <c r="L182" s="6" t="s">
+        <v>1153</v>
+      </c>
+      <c r="M182" s="5" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="5" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B183" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C183" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D182" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E182" s="5" t="s">
+      <c r="D183" s="5" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E183" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F182" s="5" t="inlineStr">
-[...24 lines deleted...]
-      <c r="M182" s="5" t="s">
+      <c r="F183" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G183" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H183" s="5" t="s">
         <v>1157</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C183" s="5" t="s">
+      <c r="I183" s="5" t="s">
         <v>1158</v>
       </c>
-      <c r="D183" s="5" t="s">
-[...22 lines deleted...]
-      <c r="I183" s="5" t="s">
+      <c r="J183" s="5" t="s">
         <v>1159</v>
-      </c>
-[...1 lines deleted...]
-        <v>1104</v>
       </c>
       <c r="K183" s="5" t="s">
         <v>1160</v>
       </c>
       <c r="L183" s="6" t="s">
         <v>1161</v>
       </c>
       <c r="M183" s="5" t="s">
         <v>1162</v>
       </c>
     </row>
     <row r="184">
-      <c r="A184" s="5" t="s">
+      <c r="A184" s="5" t="n">
+        <v>1936</v>
+      </c>
+      <c r="B184" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C184" s="5" t="s">
         <v>1163</v>
       </c>
-      <c r="B184" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D184" s="5" t="s">
-        <v>1151</v>
+        <v>15</v>
       </c>
       <c r="E184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H184" s="5" t="s">
+      <c r="H184" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I184" s="5" t="s">
         <v>1164</v>
       </c>
-      <c r="I184" s="5" t="s">
+      <c r="J184" s="5" t="s">
+        <v>1109</v>
+      </c>
+      <c r="K184" s="5" t="s">
         <v>1165</v>
       </c>
-      <c r="J184" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K184" s="5" t="s">
+      <c r="L184" s="6" t="s">
         <v>1166</v>
       </c>
-      <c r="L184" s="6" t="s">
+      <c r="M184" s="5" t="s">
         <v>1167</v>
-      </c>
-[...1 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="5" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B185" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C185" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="D185" s="5" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E185" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F185" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G185" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H185" s="5" t="s">
         <v>1169</v>
       </c>
-      <c r="B185" s="5" t="s">
-[...21 lines deleted...]
-      <c r="H185" s="5" t="s">
+      <c r="I185" s="5" t="s">
         <v>1170</v>
       </c>
-      <c r="I185" s="5" t="s">
+      <c r="J185" s="5" t="s">
+        <v>1109</v>
+      </c>
+      <c r="K185" s="5" t="s">
         <v>1171</v>
       </c>
-      <c r="J185" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K185" s="5" t="s">
+      <c r="L185" s="6" t="s">
         <v>1172</v>
       </c>
-      <c r="L185" s="6" t="s">
+      <c r="M185" s="5" t="s">
         <v>1173</v>
-      </c>
-[...1 lines deleted...]
-        <v>1174</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="5" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B186" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C186" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="D186" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="E186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H186" s="5" t="s">
         <v>1175</v>
       </c>
-      <c r="B186" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E186" s="5" t="s">
+      <c r="I186" s="5" t="s">
         <v>1176</v>
       </c>
-      <c r="F186" s="5" t="s">
+      <c r="J186" s="5" t="s">
         <v>1177</v>
       </c>
-      <c r="G186" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H186" s="5" t="s">
+      <c r="K186" s="5" t="s">
         <v>1178</v>
       </c>
-      <c r="I186" s="5" t="s">
+      <c r="L186" s="6" t="s">
         <v>1179</v>
       </c>
-      <c r="J186" s="5" t="s">
+      <c r="M186" s="5" t="s">
         <v>1180</v>
-      </c>
-[...7 lines deleted...]
-        <v>1183</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="5" t="s">
-        <v>1184</v>
+        <v>1181</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C187" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D187" s="5" t="s">
-        <v>1185</v>
+        <v>382</v>
       </c>
       <c r="E187" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H187" s="5" t="s">
+        <v>1182</v>
+      </c>
+      <c r="I187" s="5" t="s">
+        <v>1183</v>
+      </c>
+      <c r="J187" s="5" t="s">
+        <v>1159</v>
+      </c>
+      <c r="K187" s="5" t="s">
+        <v>1184</v>
+      </c>
+      <c r="L187" s="6" t="s">
+        <v>1185</v>
+      </c>
+      <c r="M187" s="5" t="s">
         <v>1186</v>
-      </c>
-[...11 lines deleted...]
-        <v>1189</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="5" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B188" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C188" s="5" t="s">
+        <v>550</v>
+      </c>
+      <c r="D188" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="E188" s="5" t="s">
+        <v>1188</v>
+      </c>
+      <c r="F188" s="5" t="s">
+        <v>1189</v>
+      </c>
+      <c r="G188" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H188" s="5" t="s">
         <v>1190</v>
       </c>
-      <c r="B188" s="5" t="s">
-[...21 lines deleted...]
-      <c r="H188" s="5" t="s">
+      <c r="I188" s="5" t="s">
         <v>1191</v>
       </c>
-      <c r="I188" s="5"/>
       <c r="J188" s="5" t="s">
-        <v>1154</v>
+        <v>1192</v>
       </c>
       <c r="K188" s="5" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="L188" s="6" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="M188" s="5" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="5" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C189" s="5" t="s">
-        <v>396</v>
+        <v>15</v>
       </c>
       <c r="D189" s="5" t="s">
-        <v>1151</v>
-[...4 lines deleted...]
-        </is>
+        <v>1197</v>
+      </c>
+      <c r="E189" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H189" s="5" t="s">
-        <v>1196</v>
-[...3 lines deleted...]
-      </c>
+        <v>1198</v>
+      </c>
+      <c r="I189" s="5"/>
       <c r="J189" s="5" t="s">
-        <v>1104</v>
+        <v>1159</v>
       </c>
       <c r="K189" s="5" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="L189" s="6" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="M189" s="5" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="5" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C190" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D190" s="5" t="s">
-        <v>1151</v>
+        <v>382</v>
       </c>
       <c r="E190" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H190" s="5" t="s">
-        <v>1202</v>
-[...1 lines deleted...]
-      <c r="I190" s="5" t="s">
         <v>1203</v>
       </c>
+      <c r="I190" s="5"/>
       <c r="J190" s="5" t="s">
-        <v>1154</v>
+        <v>1159</v>
       </c>
       <c r="K190" s="5" t="s">
         <v>1204</v>
       </c>
       <c r="L190" s="6" t="s">
         <v>1205</v>
       </c>
       <c r="M190" s="5" t="s">
         <v>1206</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="5" t="s">
         <v>1207</v>
       </c>
       <c r="B191" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C191" s="5" t="s">
-        <v>1158</v>
+        <v>396</v>
       </c>
       <c r="D191" s="5" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E191" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F191" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G191" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H191" s="5" t="s">
         <v>1208</v>
       </c>
-      <c r="E191" s="5" t="s">
+      <c r="I191" s="5" t="s">
         <v>1209</v>
       </c>
-      <c r="F191" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H191" s="5" t="s">
+      <c r="J191" s="5" t="s">
+        <v>1109</v>
+      </c>
+      <c r="K191" s="5" t="s">
         <v>1210</v>
       </c>
-      <c r="I191" s="5" t="s">
+      <c r="L191" s="6" t="s">
         <v>1211</v>
       </c>
-      <c r="J191" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K191" s="5" t="s">
+      <c r="M191" s="5" t="s">
         <v>1212</v>
-      </c>
-[...4 lines deleted...]
-        <v>1214</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="5" t="s">
-        <v>1215</v>
+        <v>1213</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C192" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D192" s="5" t="s">
-        <v>1216</v>
+        <v>1156</v>
       </c>
       <c r="E192" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F192" s="5" t="s">
+      <c r="F192" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G192" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H192" s="5" t="s">
+        <v>1214</v>
+      </c>
+      <c r="I192" s="5" t="s">
+        <v>1215</v>
+      </c>
+      <c r="J192" s="5" t="s">
+        <v>1159</v>
+      </c>
+      <c r="K192" s="5" t="s">
+        <v>1216</v>
+      </c>
+      <c r="L192" s="6" t="s">
         <v>1217</v>
       </c>
-      <c r="G192" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H192" s="5" t="s">
+      <c r="M192" s="5" t="s">
         <v>1218</v>
-      </c>
-[...13 lines deleted...]
-        <v>1222</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="5" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B193" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C193" s="5" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D193" s="5" t="s">
+        <v>1220</v>
+      </c>
+      <c r="E193" s="5" t="s">
+        <v>1221</v>
+      </c>
+      <c r="F193" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G193" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H193" s="5" t="s">
+        <v>1222</v>
+      </c>
+      <c r="I193" s="5" t="s">
         <v>1223</v>
       </c>
-      <c r="B193" s="5" t="s">
-[...26 lines deleted...]
-      <c r="I193" s="5" t="s">
+      <c r="J193" s="5" t="s">
+        <v>1109</v>
+      </c>
+      <c r="K193" s="5" t="s">
         <v>1224</v>
       </c>
-      <c r="J193" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K193" s="5" t="s">
+      <c r="L193" s="6" t="s">
         <v>1225</v>
       </c>
-      <c r="L193" s="6" t="s">
+      <c r="M193" s="5" t="s">
         <v>1226</v>
-      </c>
-[...1 lines deleted...]
-        <v>1227</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="5" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B194" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C194" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D194" s="5" t="s">
         <v>1228</v>
-      </c>
-[...7 lines deleted...]
-        <v>1230</v>
       </c>
       <c r="E194" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F194" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F194" s="5" t="s">
+        <v>1229</v>
       </c>
       <c r="G194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H194" s="5" t="s">
+        <v>1230</v>
+      </c>
+      <c r="I194" s="5" t="s">
         <v>1231</v>
       </c>
-      <c r="I194" s="5" t="s">
+      <c r="J194" s="5" t="s">
+        <v>1109</v>
+      </c>
+      <c r="K194" s="5" t="s">
         <v>1232</v>
       </c>
-      <c r="J194" s="5" t="s">
+      <c r="L194" s="6" t="s">
         <v>1233</v>
       </c>
-      <c r="K194" s="5" t="s">
+      <c r="M194" s="5" t="s">
         <v>1234</v>
-      </c>
-[...4 lines deleted...]
-        <v>1236</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="5" t="s">
-        <v>1237</v>
+        <v>1235</v>
       </c>
       <c r="B195" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C195" s="5" t="s">
         <v>396</v>
       </c>
       <c r="D195" s="5" t="s">
-        <v>1185</v>
+        <v>1156</v>
       </c>
       <c r="E195" s="5" t="s">
         <v>204</v>
       </c>
       <c r="F195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H195" s="5" t="s">
+        <v>1236</v>
+      </c>
+      <c r="I195" s="5" t="s">
+        <v>1237</v>
+      </c>
+      <c r="J195" s="5" t="s">
         <v>1238</v>
       </c>
-      <c r="I195" s="5" t="s">
+      <c r="K195" s="5" t="s">
         <v>1239</v>
       </c>
-      <c r="J195" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K195" s="5" t="s">
+      <c r="L195" s="6" t="s">
         <v>1240</v>
       </c>
-      <c r="L195" s="6" t="s">
+      <c r="M195" s="5" t="s">
         <v>1241</v>
-      </c>
-[...1 lines deleted...]
-        <v>1242</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="5" t="s">
-        <v>1243</v>
+        <v>1242</v>
       </c>
       <c r="B196" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C196" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D196" s="5" t="s">
-        <v>1216</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>382</v>
+      </c>
+      <c r="E196" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H196" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="I196" s="5" t="s">
+        <v>1243</v>
+      </c>
+      <c r="J196" s="5" t="s">
+        <v>1109</v>
+      </c>
+      <c r="K196" s="5" t="s">
         <v>1244</v>
       </c>
-      <c r="I196" s="5"/>
-[...3 lines deleted...]
-      <c r="K196" s="5" t="s">
+      <c r="L196" s="6" t="s">
         <v>1245</v>
       </c>
-      <c r="L196" s="6" t="s">
+      <c r="M196" s="5" t="s">
         <v>1246</v>
-      </c>
-[...1 lines deleted...]
-        <v>1247</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="5" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B197" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C197" s="5" t="s">
         <v>1248</v>
       </c>
-      <c r="B197" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D197" s="5" t="s">
-        <v>218</v>
+        <v>1249</v>
       </c>
       <c r="E197" s="5" t="s">
-        <v>1176</v>
-[...2 lines deleted...]
-        <v>1249</v>
+        <v>17</v>
+      </c>
+      <c r="F197" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H197" s="5" t="s">
         <v>1250</v>
       </c>
       <c r="I197" s="5" t="s">
         <v>1251</v>
       </c>
       <c r="J197" s="5" t="s">
         <v>1252</v>
       </c>
       <c r="K197" s="5" t="s">
         <v>1253</v>
       </c>
       <c r="L197" s="6" t="s">
         <v>1254</v>
       </c>
       <c r="M197" s="5" t="s">
         <v>1255</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="5" t="s">
         <v>1256</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C198" s="5" t="s">
         <v>396</v>
       </c>
       <c r="D198" s="5" t="s">
-        <v>382</v>
-[...4 lines deleted...]
-        </is>
+        <v>1197</v>
+      </c>
+      <c r="E198" s="5" t="s">
+        <v>204</v>
       </c>
       <c r="F198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H198" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H198" s="5" t="s">
+        <v>1257</v>
       </c>
       <c r="I198" s="5" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="J198" s="5" t="s">
-        <v>1104</v>
+        <v>1109</v>
       </c>
       <c r="K198" s="5" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="L198" s="6" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="M198" s="5" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="5" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C199" s="5" t="s">
-        <v>1158</v>
+        <v>396</v>
       </c>
       <c r="D199" s="5" t="s">
-        <v>382</v>
+        <v>1220</v>
       </c>
       <c r="E199" s="5" t="s">
-        <v>17</v>
+        <v>1263</v>
       </c>
       <c r="F199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H199" s="5" t="s">
-        <v>1262</v>
+        <v>1264</v>
       </c>
       <c r="I199" s="5" t="s">
-        <v>1263</v>
+        <v>1265</v>
       </c>
       <c r="J199" s="5" t="s">
-        <v>1104</v>
+        <v>1266</v>
       </c>
       <c r="K199" s="5" t="s">
-        <v>1264</v>
+        <v>1267</v>
       </c>
       <c r="L199" s="6" t="s">
-        <v>1265</v>
+        <v>1268</v>
       </c>
       <c r="M199" s="5" t="s">
-        <v>1266</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="5" t="s">
-        <v>1267</v>
+        <v>1270</v>
       </c>
       <c r="B200" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C200" s="5" t="s">
-        <v>550</v>
+        <v>15</v>
       </c>
       <c r="D200" s="5" t="s">
-        <v>218</v>
+        <v>1228</v>
       </c>
       <c r="E200" s="5" t="s">
-        <v>1176</v>
-[...2 lines deleted...]
-        <v>1249</v>
+        <v>17</v>
+      </c>
+      <c r="F200" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H200" s="5" t="s">
-        <v>1268</v>
-[...3 lines deleted...]
-      </c>
+        <v>1271</v>
+      </c>
+      <c r="I200" s="5"/>
       <c r="J200" s="5" t="s">
-        <v>1270</v>
+        <v>1109</v>
       </c>
       <c r="K200" s="5" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="L200" s="6" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="M200" s="5" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="5" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="B201" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C201" s="5" t="s">
-        <v>202</v>
+        <v>550</v>
       </c>
       <c r="D201" s="5" t="s">
-        <v>382</v>
+        <v>218</v>
       </c>
       <c r="E201" s="5" t="s">
-        <v>1275</v>
+        <v>1188</v>
       </c>
       <c r="F201" s="5" t="s">
         <v>1276</v>
       </c>
       <c r="G201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H201" s="5" t="s">
         <v>1277</v>
       </c>
       <c r="I201" s="5" t="s">
         <v>1278</v>
       </c>
       <c r="J201" s="5" t="s">
         <v>1279</v>
       </c>
       <c r="K201" s="5" t="s">
         <v>1280</v>
       </c>
       <c r="L201" s="6" t="s">
         <v>1281</v>
       </c>
       <c r="M201" s="5" t="s">
         <v>1282</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B202" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C202" s="5" t="s">
-        <v>550</v>
+        <v>396</v>
       </c>
       <c r="D202" s="5" t="s">
-        <v>218</v>
-[...5 lines deleted...]
-        <v>1249</v>
+        <v>382</v>
+      </c>
+      <c r="E202" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F202" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H202" s="5" t="s">
+      <c r="H202" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I202" s="5" t="s">
         <v>1284</v>
       </c>
-      <c r="I202" s="5" t="s">
+      <c r="J202" s="5" t="s">
+        <v>1109</v>
+      </c>
+      <c r="K202" s="5" t="s">
         <v>1285</v>
       </c>
-      <c r="J202" s="5" t="s">
+      <c r="L202" s="6" t="s">
         <v>1286</v>
       </c>
-      <c r="K202" s="5" t="s">
+      <c r="M202" s="5" t="s">
         <v>1287</v>
-      </c>
-[...4 lines deleted...]
-        <v>1289</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="5" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B203" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C203" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="D203" s="5" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E203" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F203" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G203" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H203" s="5" t="s">
+        <v>1289</v>
+      </c>
+      <c r="I203" s="5" t="s">
         <v>1290</v>
       </c>
-      <c r="B203" s="5" t="s">
-[...21 lines deleted...]
-      <c r="H203" s="5" t="s">
+      <c r="J203" s="5" t="s">
         <v>1291</v>
       </c>
-      <c r="I203" s="5" t="s">
+      <c r="K203" s="5" t="s">
         <v>1292</v>
       </c>
-      <c r="J203" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K203" s="5" t="s">
+      <c r="L203" s="6" t="s">
         <v>1293</v>
       </c>
-      <c r="L203" s="6" t="s">
+      <c r="M203" s="5" t="s">
         <v>1294</v>
-      </c>
-[...1 lines deleted...]
-        <v>1295</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="5" t="s">
-        <v>1296</v>
+        <v>1295</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C204" s="5" t="s">
-        <v>15</v>
+        <v>1163</v>
       </c>
       <c r="D204" s="5" t="s">
         <v>382</v>
       </c>
       <c r="E204" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H204" s="5" t="s">
+        <v>1296</v>
+      </c>
+      <c r="I204" s="5" t="s">
         <v>1297</v>
       </c>
-      <c r="I204" s="5" t="s">
+      <c r="J204" s="5" t="s">
+        <v>1109</v>
+      </c>
+      <c r="K204" s="5" t="s">
         <v>1298</v>
       </c>
-      <c r="J204" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K204" s="5" t="s">
+      <c r="L204" s="6" t="s">
         <v>1299</v>
       </c>
-      <c r="L204" s="6" t="s">
+      <c r="M204" s="5" t="s">
         <v>1300</v>
-      </c>
-[...1 lines deleted...]
-        <v>1301</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="5" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B205" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C205" s="5" t="s">
+        <v>550</v>
+      </c>
+      <c r="D205" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="E205" s="5" t="s">
+        <v>1188</v>
+      </c>
+      <c r="F205" s="5" t="s">
+        <v>1276</v>
+      </c>
+      <c r="G205" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H205" s="5" t="s">
         <v>1302</v>
       </c>
-      <c r="B205" s="5" t="s">
-[...21 lines deleted...]
-      <c r="H205" s="5" t="s">
+      <c r="I205" s="5" t="s">
         <v>1303</v>
       </c>
-      <c r="I205" s="5" t="s">
+      <c r="J205" s="5" t="s">
         <v>1304</v>
-      </c>
-[...1 lines deleted...]
-        <v>1154</v>
       </c>
       <c r="K205" s="5" t="s">
         <v>1305</v>
       </c>
       <c r="L205" s="6" t="s">
         <v>1306</v>
       </c>
       <c r="M205" s="5" t="s">
         <v>1307</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="5" t="s">
         <v>1308</v>
       </c>
       <c r="B206" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C206" s="5" t="s">
-        <v>15</v>
+        <v>202</v>
       </c>
       <c r="D206" s="5" t="s">
         <v>382</v>
       </c>
       <c r="E206" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>1309</v>
+      </c>
+      <c r="F206" s="5" t="s">
+        <v>1310</v>
       </c>
       <c r="G206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H206" s="5" t="s">
-        <v>1309</v>
+        <v>1311</v>
       </c>
       <c r="I206" s="5" t="s">
-        <v>1310</v>
+        <v>1312</v>
       </c>
       <c r="J206" s="5" t="s">
-        <v>1154</v>
+        <v>1313</v>
       </c>
       <c r="K206" s="5" t="s">
-        <v>1311</v>
+        <v>1314</v>
       </c>
       <c r="L206" s="6" t="s">
-        <v>1312</v>
+        <v>1315</v>
       </c>
       <c r="M206" s="5" t="s">
-        <v>1313</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="5" t="s">
-        <v>1314</v>
+        <v>1317</v>
       </c>
       <c r="B207" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C207" s="5" t="s">
-        <v>15</v>
+        <v>550</v>
       </c>
       <c r="D207" s="5" t="s">
-        <v>1216</v>
+        <v>218</v>
       </c>
       <c r="E207" s="5" t="s">
-        <v>17</v>
+        <v>1188</v>
       </c>
       <c r="F207" s="5" t="s">
-        <v>1315</v>
+        <v>1276</v>
       </c>
       <c r="G207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H207" s="5" t="s">
-        <v>1316</v>
+        <v>1318</v>
       </c>
       <c r="I207" s="5" t="s">
-        <v>1317</v>
+        <v>1319</v>
       </c>
       <c r="J207" s="5" t="s">
-        <v>1104</v>
+        <v>1320</v>
       </c>
       <c r="K207" s="5" t="s">
-        <v>1318</v>
+        <v>1321</v>
       </c>
       <c r="L207" s="6" t="s">
-        <v>1319</v>
+        <v>1322</v>
       </c>
       <c r="M207" s="5" t="s">
-        <v>1320</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="5" t="s">
-        <v>1321</v>
+        <v>1324</v>
       </c>
       <c r="B208" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C208" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D208" s="5" t="s">
-        <v>382</v>
+        <v>1228</v>
       </c>
       <c r="E208" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H208" s="5" t="s">
-        <v>1322</v>
+        <v>1325</v>
       </c>
       <c r="I208" s="5" t="s">
-        <v>1323</v>
+        <v>1326</v>
       </c>
       <c r="J208" s="5" t="s">
-        <v>1154</v>
+        <v>1109</v>
       </c>
       <c r="K208" s="5" t="s">
-        <v>1324</v>
+        <v>1327</v>
       </c>
       <c r="L208" s="6" t="s">
-        <v>1325</v>
+        <v>1328</v>
       </c>
       <c r="M208" s="5" t="s">
-        <v>1326</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="5" t="s">
-        <v>1327</v>
+        <v>1330</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C209" s="5" t="s">
-        <v>640</v>
+        <v>15</v>
       </c>
       <c r="D209" s="5" t="s">
-        <v>641</v>
+        <v>382</v>
       </c>
       <c r="E209" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G209" s="5" t="s">
-        <v>656</v>
+      <c r="G209" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H209" s="5" t="s">
-        <v>1328</v>
-[...1 lines deleted...]
-      <c r="I209" s="5"/>
+        <v>1331</v>
+      </c>
+      <c r="I209" s="5" t="s">
+        <v>1332</v>
+      </c>
       <c r="J209" s="5" t="s">
-        <v>651</v>
+        <v>1159</v>
       </c>
       <c r="K209" s="5" t="s">
-        <v>1329</v>
+        <v>1333</v>
       </c>
       <c r="L209" s="6" t="s">
-        <v>1330</v>
+        <v>1334</v>
       </c>
       <c r="M209" s="5" t="s">
-        <v>1331</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="5" t="s">
-        <v>1332</v>
+        <v>1336</v>
       </c>
       <c r="B210" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C210" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D210" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="E210" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F210" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G210" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H210" s="5" t="s">
+        <v>1337</v>
+      </c>
+      <c r="I210" s="5" t="s">
+        <v>1338</v>
+      </c>
+      <c r="J210" s="5" t="s">
+        <v>1159</v>
+      </c>
+      <c r="K210" s="5" t="s">
+        <v>1339</v>
+      </c>
+      <c r="L210" s="6" t="s">
+        <v>1340</v>
+      </c>
+      <c r="M210" s="5" t="s">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" s="5" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B211" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C211" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D211" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="E211" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F211" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G211" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H211" s="5" t="s">
+        <v>1343</v>
+      </c>
+      <c r="I211" s="5" t="s">
+        <v>1344</v>
+      </c>
+      <c r="J211" s="5" t="s">
+        <v>1159</v>
+      </c>
+      <c r="K211" s="5" t="s">
+        <v>1345</v>
+      </c>
+      <c r="L211" s="6" t="s">
+        <v>1346</v>
+      </c>
+      <c r="M211" s="5" t="s">
+        <v>1347</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="5" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B212" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C212" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D212" s="5" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E212" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F212" s="5" t="s">
+        <v>1349</v>
+      </c>
+      <c r="G212" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H212" s="5" t="s">
+        <v>1350</v>
+      </c>
+      <c r="I212" s="5" t="s">
+        <v>1351</v>
+      </c>
+      <c r="J212" s="5" t="s">
+        <v>1109</v>
+      </c>
+      <c r="K212" s="5" t="s">
+        <v>1352</v>
+      </c>
+      <c r="L212" s="6" t="s">
+        <v>1353</v>
+      </c>
+      <c r="M212" s="5" t="s">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" s="5" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B213" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C213" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D213" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="E213" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F213" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G213" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H213" s="5" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I213" s="5" t="s">
+        <v>1357</v>
+      </c>
+      <c r="J213" s="5" t="s">
+        <v>1159</v>
+      </c>
+      <c r="K213" s="5" t="s">
+        <v>1358</v>
+      </c>
+      <c r="L213" s="6" t="s">
+        <v>1359</v>
+      </c>
+      <c r="M213" s="5" t="s">
+        <v>1360</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" s="5" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B214" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C214" s="5" t="s">
+        <v>640</v>
+      </c>
+      <c r="D214" s="5" t="s">
+        <v>641</v>
+      </c>
+      <c r="E214" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F214" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G214" s="5" t="s">
+        <v>656</v>
+      </c>
+      <c r="H214" s="5" t="s">
+        <v>1362</v>
+      </c>
+      <c r="I214" s="5"/>
+      <c r="J214" s="5" t="s">
+        <v>651</v>
+      </c>
+      <c r="K214" s="5" t="s">
+        <v>1363</v>
+      </c>
+      <c r="L214" s="6" t="s">
+        <v>1364</v>
+      </c>
+      <c r="M214" s="5" t="s">
+        <v>1365</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" s="5" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B215" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C215" s="5" t="s">
         <v>396</v>
       </c>
-      <c r="D210" s="5" t="s">
+      <c r="D215" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E210" s="5" t="inlineStr">
-[...30 lines deleted...]
-        <v>1337</v>
+      <c r="E215" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F215" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G215" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H215" s="5" t="s">
+        <v>1367</v>
+      </c>
+      <c r="I215" s="5" t="s">
+        <v>1368</v>
+      </c>
+      <c r="J215" s="5" t="s">
+        <v>1109</v>
+      </c>
+      <c r="K215" s="5" t="s">
+        <v>1369</v>
+      </c>
+      <c r="L215" s="6" t="s">
+        <v>1370</v>
+      </c>
+      <c r="M215" s="5" t="s">
+        <v>1371</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -17343,44 +17774,49 @@
     <hyperlink ref="M186" r:id="rId191"/>
     <hyperlink ref="M187" r:id="rId192"/>
     <hyperlink ref="M188" r:id="rId193"/>
     <hyperlink ref="M189" r:id="rId194"/>
     <hyperlink ref="M190" r:id="rId195"/>
     <hyperlink ref="M191" r:id="rId196"/>
     <hyperlink ref="M192" r:id="rId197"/>
     <hyperlink ref="M193" r:id="rId198"/>
     <hyperlink ref="M194" r:id="rId199"/>
     <hyperlink ref="M195" r:id="rId200"/>
     <hyperlink ref="M196" r:id="rId201"/>
     <hyperlink ref="M197" r:id="rId202"/>
     <hyperlink ref="M198" r:id="rId203"/>
     <hyperlink ref="M199" r:id="rId204"/>
     <hyperlink ref="M200" r:id="rId205"/>
     <hyperlink ref="M201" r:id="rId206"/>
     <hyperlink ref="M202" r:id="rId207"/>
     <hyperlink ref="M203" r:id="rId208"/>
     <hyperlink ref="M204" r:id="rId209"/>
     <hyperlink ref="M205" r:id="rId210"/>
     <hyperlink ref="M206" r:id="rId211"/>
     <hyperlink ref="M207" r:id="rId212"/>
     <hyperlink ref="M208" r:id="rId213"/>
     <hyperlink ref="M209" r:id="rId214"/>
     <hyperlink ref="M210" r:id="rId215"/>
+    <hyperlink ref="M211" r:id="rId216"/>
+    <hyperlink ref="M212" r:id="rId217"/>
+    <hyperlink ref="M213" r:id="rId218"/>
+    <hyperlink ref="M214" r:id="rId219"/>
+    <hyperlink ref="M215" r:id="rId220"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>