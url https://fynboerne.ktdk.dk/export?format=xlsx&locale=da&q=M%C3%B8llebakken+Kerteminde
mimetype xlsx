--- v0 (2026-07-16)
+++ v1 (2026-09-07)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2318" uniqueCount="1322" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2338" uniqueCount="1336" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -104,75 +104,75 @@
   <si>
     <t>Kjerteminde 29 April 1898
 Min egen Kæreste!
 Det er dog en væmmelig Kulde i Dag i Aften har jeg v[æret i] Marken med Vinterfrakke [noget af papiret mangler] Hue paa og saa frøs [noget af papiret mangler] Haandleddene. Jeg har siddet og malet paa Guldregntræet hele Dagen, efter Aquarellen. Klaks rejste til Eftermiddag jeg skal hilse Dig fra ham. Jeg kan godt fortælle Dig hvad jeg tror Du kan male Jord med, men Forholdet maa Du prøve Dig til, Hvidt, Blaat Gult og Kraplak og maaske lidt Okker eller T. di Siena, kort sagt de samme Farver som man maler alt andet med, det er bare Forholdet er lidt forskelligt, det er ingen Vittighed, det er ikke muligt at forklare det nærmere. I Dag har [Du vel] ikke faaet malet [I har] vel haft lige saa [noget af papiret mangler]ligt Vejr som vi, men saa har Du da den Trøst at den Slags Vejr tager ikke paa Hyacintherne. De har begyndt at køre med Jernbane hernede bag ved i Dag, der kører en Arbejdsmaskine med 12 Tipvogne frem og tilbage og henter Jord oppe i vores Banke og læsser det af nede i Strandhaverne. Det er kedeligt at Johanne stadig er saa ked af det, jeg kan jo ikke raade Dig da jeg ikke ved hvad hun siger til Dig om det, men hvis jeg var i Dit Sted og jeg kunde mærke at hun havde noget som [helst] tilovers for Thorva[ld] [noget af papiret mangler] jeg ikke jeg vilde [noget af papiret mangler] for at raade hende. Jeg er spændt paa om Christine kommer og om det i saa Fald bliver godt Vejr paa Søndag. Jeg skal hilse fra Fader og Moder. Mange Hilsner fra Din Kæreste
 Johannes Larsen
 I Morges var jeg oppe Kl. 5.</t>
   </si>
   <si>
     <t>1898-10-13</t>
   </si>
   <si>
     <t>Vilhelmine  Larsen</t>
   </si>
   <si>
     <t>Christine Swane</t>
   </si>
   <si>
     <t>København</t>
   </si>
   <si>
     <t>Korsør
 Ullerslev
 København</t>
   </si>
   <si>
-    <t>Anna 2 -
-Maren -
+    <t>Maren -
 Thora  Branner
 Fru Bülow
 Margrethe  Eckardt
 Elisabeth Eckardt    
 Adolph Larsen
 Alfred Larsen
 Alhed Larsen
 Cathrine Larsen
 Georg Larsen
 Helga Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Lars Larsen
 Marie Larsen
 Martin Larsen
 Valdemar Larsen
 Vilhelm Larsen
 Anna Marie  Larsen, Georg Larsens hustru 
 Vilhelm Larsen, Georgs søn
 Christine  Mackie
 Sophie Meyer
 Elisabeth Storm
 Hempel Syberg
+Anna  -, ven af Larsen-familien
 Albrecht  Warberg
 Andreas Warberg
 Laura Warberg
 - Winther</t>
   </si>
   <si>
     <t>Christine Swane er begyndt på Kunstskolen i København. Johannes og Alhed Larsen er ved at planlægge bryllupsrejse til Italien.
 Planten Viburnum hedder også japansk snebolle.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
   </si>
   <si>
     <t>Vilhelmine Larsen og Laura Warberg mødes for første gang. Familien Warberg ser, hvor Johannes skal bygge villaen på Møllebakken. Vilhelmine Larsen håber, at Christine Swane er begyndt på skolen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/GBxo</t>
   </si>
   <si>
     <t>Kjerteminde den 13/10 98
 Kjæreste Christine!
 Du kan nok slet ikke forstaa hvorfor jeg ikke skriver og takker for den smukke Gave Du sendte mig ja du kan rigtignok tro jeg blev glad ved at eje den som jeg har set dig arbejde paa herhjemme Tak skal Du have og naar Johannes kommer skal han hjælpe mig at faa den i Ramme og saa skal jeg daglig have Glæde
 Du længes vel efter at høre lidt om selve Dagen, Maries Brev kom om Morgenen og om Eftermiddagen Margrethe Du og Slagelse og Stege om Aftenen Johannes og Vilhelm jeg blev saa glad da Johannes kom fordi jeg troede ikke han huskede den; men Glæden var kun kort han nævnede ikke med et Ord Fødselsdagen; kom om Rejsepenge, nu sender vi dem i Morgen saa har I dem snart i Kjøbenhavn, derfor er det at jeg ikke kan sende Dig dine firs sammen med Bisses men der er jo heller ikke mange Dage til, vi haaber saa Du er begyndt i Mandags og længes efter at høre hvad Du synes om det. Nu til Fødselsdagen igjen jeg har faaet mig et Par nye Sko dem lod jeg Fader give mig i den Anledning, G Larsen kom med 2 Flasker rødvin, 2 store Blomkaalshoveder og et Pund fin Chokolade
 Lille Ville med et helt Fad Givekager – Maries Moder med en smuk Boukjet, Sofie ligesaa Fru Storm med den dejligste Margeritha som hun gaar og flytter rundt med
 Din Vibornum er taget ind og dit Træ saa her er mange Blomster i stuen, om Formiddagen rejste Faer til Korsør der var igjen Bud fra Fru Bülow og flere andre men det blev en hel fornøjelig Tour for ham det var fint Vejr og de var alle saa medgjørlige.
@@ -863,62 +863,62 @@
 Kjære Christine!
 Her er en Pakke med Smør lidt Tvebak Kage og Pølse, lad os vide naar Du modtager den, ellers er det maaske bedre Du selv henter den Du har vel dog faaet den anden?
 I dag var her Brev fra Baronen han kommer paa Tirsdag, saa faar I en Ferie – men han bliver vel ikke længe borte først i Ugen kan vi sende Dig Penge – og vil bede Dig være ved godt Mod saalænge.
 Det var flovt af Fru Johansen at være saa tavs. Du skal ikke bryde Dig derom Du har jo mange andre at besøge der er Lindbergs Suses Alfreds Nordens Hammerhøjs maa du da ogsaa hilse paa
 Kommer I ikke hos fru Marie Nielsens
 Fortæl mig alt muligt og klag Din Nød for mig stol paa det skal blive godt alt sammen vær bare flittig min gode Ven saa skal nok alt det andet klare sig.
 Send os nu dit Vasketøj i næste Uge i god Tid Vi skal sætte i Blød sidst i Ugen inden vi ved af det saa kommer Julen og alle Børnene Gud give vi maa blive raske saa gaar det nok nu peb Toget Fru Varberg kommer i Aften og rejser i morgen igjen, Christine [ulæseligt] kommer i morgen og rejser samme Dag
 Børnene ere søde begge to den lille Johan har faaet 2 nye Kjoler i disse Dage Sofie Bles har været der og kommer igjen i næste Uge for at sy hans Overfrakke han rejser meget til Kjøbenhavn og besøger Tante Ugle, har Du ikke besøgt Ta Agge hende havde jeg rent glemt
 Nu staar Benedikte og venter Fader løb i Forvejen for at skaffe Frimærker og Banemærke til Pakken velbekomme Eder begge 2
 Hils Demant
 Kjærlig Hilsen fra Marie
 Vi skal til Kaffe i Aften hos Malerens</t>
   </si>
   <si>
     <t>1903-06-21</t>
   </si>
   <si>
     <t>Höljeryd</t>
   </si>
   <si>
     <t>Landeryd 
 Fynshovedvej 748, 5390 Martofte
 Møllebakken 14, 5300 Kerteminde</t>
   </si>
   <si>
-    <t>Anna 2 -
-Niels  Dorph
+    <t>Niels  Dorph
 - Eckmann
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Vilhelm Larsen
 Marie Lassen
-Christine Swane</t>
+Christine Swane
+Anna  -, ven af Larsen-familien</t>
   </si>
   <si>
     <t>Villaen er Alhed og Johannes Larsens bolig på Møllebakken i Kerteminde. Det var et meget gæstfrit hjem. De 4 malere kan enten være på besøg eller det kan være konstellationen Alhed og Johannes Larsen overfor Anna og Fritz Syberg. Sidstnævnte flyttede året før ind på Pilegården, som lå i nærheden. Måske er der forberedelser igang til verdensudstillingen i Kerteminde, som fandt sted i september.
 Høljeryd er en af familien Larsens svenske ejendomme med tilhørende savværk. Strømhult var nabogård til Høljeryd. Her boede en kusine til Johannes Larsen med mand og børn.
 Brandåsen er et område nær Høljeryd. 
 Saagmester = formand på savværket</t>
   </si>
   <si>
     <t>Vilhelmine Larsen, Johannes Larsens mor, er på Høljeryd i Sverige. Hun savner at høre noget om, hvad Johannes og Christine maler for tiden. Der har været problemer med en tjenestepige.
 Området er utrolig smukt og hun synes, at Johannes skal male det. Hun vil tale med sin mand om, at Eckman skal have en kombineret stilling på Høljeryd som skytte, fisker og formand på savværket. Der er en epidemi af mæslinger.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gTFF</t>
   </si>
   <si>
     <t>Høljeryd den 21/6 1903
 Kjære Johannes!
 Du ved ikke hvor glad jeg blev for dit Brev, det kom lige Dagen efter at Fader var rejst hjem, saa det kom paa en heldig Tid, godt var det du havde tegnet Haven, nu seer jeg det alt sammen saa tydelig for mig baade Børn og Gamle, det er godt at have en levende Fantasi; det har hjulpen mig over meget – du maa skrive igjen ved Lejlighed kjære Johannes og fortælle mig lidt om hvad du maler det savner jeg saameget at see Eders Arbejder, sig mig ogsaa hvad Uglen maler og hvad du synes om det, er hun nogenlunde tilfreds, du kjender min Sorg i den Henseende; men jeg har lagt Alt i den kjærligste Faders Haand og Han vil hjælpe – det troer jeg saa vist.
 Naar det er en flink Pige I har saa faar vel Alhed ogsaa Tid at male, fik hun saa nogle Elever? I maa endelig lade mig følge med derhjemme ellers bliver der en tomt Sted for mig. Faer fortalte mig lidt om Børnene; men jeg vil jo vide meget meget mere. Jeg fik Brev fra Vilhelm han skrev det var saadan søde artige Børn da han var hjemme, I maa jo have det livligt med 4 malere samlede paa saa nært Hold og musikalske Mennesker – omgaaes I Dorph? Naar skal du til Fynshoved hvad er Skyld i at Uglen ikke tog til Romsø jeg synes ikke det er hyggelig at bo ene i saadant stort Huus paa Landet, jeg venter stadig Brev fra hende nu kommer det vel, naar hun er kommen i Ro. Her er saa smukt ved Midsommer – mange Gange ønsker jeg at nogen af Eder var her for at fæstne det paa Lærredet, Du gjør dig ingen Ide om hvor det gjorde en Forskjel da Smedens Ladegaard kom i Ramme, der er en saadan Friskhed og Stemning over den [ulæseligt ord] at jeg har stor Glæde, naar jeg vender mig fra de store Figurer i [Stenhegnene?] og snavsede Farver i Skovens Træer; men Faer er jo saa glad og der er jo ogsaa meget kjønt – gamle [ulæseligt ord] staar godt i Hjørnet
 Nu er det jo bare den forgyldte Ramme der staar ham i Hovedet gav han dig Maalet da han var hjemme; maler du aldrig med Kazoin mere, det gik dog saa hurtig jeg kan se de 2 ænder saa tydelig eller Gaasen hos Georg, men bryd dig ikke om min Snak kjære Barn det kan komme ved Lejlighed – Vi har det saa godt kjære og dette at leve saameget i Fred og Ro i Naturen har lært mig saameget, i al Fald har jeg Tid at tænke, og at takke Gud Fader for Helbred og dagligt Brød saa troer jeg paa at han nok vil give den kjære gode Fader Lykke og Velsignelse til at faa ordnet herovre som han ønsker
 Efter denne gode Regn staar Korn og Græs godt, vi har jo 2 Køer og 1 Gris - 3 Høns hvoraf de 2 ligger og 1 gaar med 6 Kyllinger – den brogede skal kælve nu i denne Maaned og jeg visper Smør 2 Gange ugentlig saa jeg klarer mig undtagen naar vi skal bage.
 Jeg er glad ved at Dumpe er her, nu Pigen er syg, vi har faaet en der malker, det var en Pige der er fuld af Løgn og saa var hun luset. Jeg er saameget veltilfreds at hun ikke kommer mere 
 Jeg havde straks Mistanke og lod hende kun gaa i Haven og enkelte andre Arbejder – som jeg vidste hun kunde udrette fast Laag til Mælkespanden jeg bar det alene indtil hun var borte ellers havde Far vel jaget hende bort straks – nu gik det sin stille Gang
 Igaar blev vi bedt paa Brandaasen til Kaffe Midsommer, Datteren er hjemkommen fra Amerika og hun er fiks og seer godt ud saa Faer gaar nok med derop, her blev igaar fisket en Gjedde paa 14 [pund] i Aaen, der gaar hver Søndag nogle Stykker sammen, men de gaar saa frit de mener vel de Alle har ret naar nu Eckman kommer hjem saa siger jeg til Faer lad ham blive baade vor Fisker og vor Skytte samtidig med Saagmester
 Saa kan vi jo dele Udbyttet og saa forbyde Uvedkommende at gaa og trampe Græsset ned, Aalen kommer først i August Maaned men her er en rigdom af Skovbær saa jeg ikke har tænkt mig Halvdelen – Nu skal du vide vi ere raske her; paa Strømhult ligger de 2 ældste Børn af Mæslinger. Skolerne er lukkede saa det er en Epidemi. Saa vil jeg ønske I maa have det godt inden Døre og er glad ved du er saa nær ved, om Marie og Adolph behøver et Raad, Tak for Eders Kjærlighed imod dem 
@@ -954,51 +954,51 @@
   </si>
   <si>
     <t>Fødselsdagshilsen. Der har været valg. Johannes Larsen har ikke deltaget aktivt, da han ikke var sat på valglisten.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Reqv</t>
   </si>
   <si>
     <t>Kjerteminde 29 Maj 1906
 Kære Ugle!
 Til Lykke med Fødselsdagen Nu kom Marie, saa skal vi ned at se hvordan det gaar med Valget. Jeg har ikke taget aktiv Del i det da Bønderne i Drigstrup ikke har sat mig paa Valglisten. Agraren kom fra Kjøbenhavn i Aftes. Vores tamme And har nu faaet 5 Ællinger efter at have ligget trofast 6 Uger d.v.s. nu er det en Høne der har overtaget Forretningen med at ruge dem ud.
 Mange Hilsner Din hengivne Johannes Larsen
 Kære lille Ugle!
 Til Lykke! 1000 tak til Dig og Klax fordi I var saa søde mod Ungerne! Haaber I fik Planterne.
 Din Alhed</t>
   </si>
   <si>
     <t>1907-05-28</t>
   </si>
   <si>
     <t>Adolph Larsen
 Jeppe Andreas Larsen
 Johanne  Larsen
 Johannes Larsen
 Marie Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Vilhelm Larsen, Georgs søn
 Alma -, Stuepige
 Erik Warberg Larsen</t>
   </si>
   <si>
     <t>Der skrives om at lukke huset ned. Huset er villaen på Møllebakken. Alhed og Johannes Larsen er rejst til USA.</t>
   </si>
   <si>
     <t>Fødselsdagshilsen til Christine. Huset skal gøres rent og lukkes ned.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Nri4</t>
   </si>
   <si>
     <t>Kjærbyhus Tirsdag
 Kjære lille Ugle!
 Lykke og Velsignelse i det nye Aar vil vi begge to ønske Dig, aldrig har jeg saa meget at give som jeg kunde ønske, dennegang maa Du have en Tegning som jeg veed du bliver glad ved, det er en Væverpige saa kjær og tegnet saa godt, at du maa synes om hende, jeg vilde egentlig have sendt den til Dig med Marie; men der var saameget den Dag, at det blev en Umulighed, nu kan Du faa den med en Gang, naar Du kommer herned.
 Glad blev vi, at Marie kom med og endnu gladere ved, at hun kom Dig til hjælp, behold hende kun hos Eder en lille Tid jeg foreslog hende at blive sin Fødselsdag nede hos Eder, der har hun det saa godt, og saa faar hun Brev ligesom du paa selve Dagen vi gamle skal I ikke bryde Eder om, vi er glade naar I kan have hinandens Selskab, og naar Du er uden Pige er det jo udmærket, lad dog hendes Ferie blive, saa hun kan komme sig. Ensomt er her bleven og bliver vel mere endnu, jo længere der gaar hen, det var fornøjeligt med alle de smukke Slips, - der er ogsaa nogle jeg kan bruge raabte Las
 Jeg sidder i en Gyldenlakduft der fryder mig, vi havde ellers en urolig Dag igaar med Vildanden, Ellen Bøttern kom og meldte, at der var en Hund faret ned i Kilden og bidt Anden den var faret op, og var rendt af Kilden blodig, vi gik jo straks ud at jage, men inden jeg havde faaet Støvler paa og kom derover mødte Ellen med Anden, vi havde en Rive med om vi kunde fiske dem op det blev umuligt og saa mente Faer ogsaa, at det var bedre at lægge den i det kolde Vand og selv komme op med Ællingerne, da vi næste Gang kom var den gaaet af Kilden med Flokken, som kun var 4, een havde Ellen havt oppe i Kjøkkenet, jeg tog den med hjem i Kassen i Haven, medens jeg gik og glædede mig over den kjønne Have, var den rendt
 Hvor jeg ledte, men Faer trøstede mig med at naar den gamle kom med de 4 saa skulde den nok komme frem, og ganske rigtig, da vi var der iaftes til Afsked var alle velbeholdne til Andriken lod vi døren staa aaben og den var hjemme i Morges, den tamme And havde 12 Ællinger igaar, men i aftes Alma lukkede fandt hun den ene med knust Hoved, iaften skal jeg over at vande Blomster, Imorgen kommer Pigerne og gjør rent og saa lukker vi Huset og tager Pax herover.
 Tak Marie for Kortet, jeg troede det var gamle Krane, men saa blev jeg usikker igjen den gratavlede Høne lagde Agraren paa nogle Æg, at deres Høne var rendt af, men vi skal nok lægge en igjen, Kyllingerne har det godt en lille var blind paa det ene Øje og blev ringere op ad Dagen [ulæseligt ord] var den men det andet [ulæseligt ord] er ikke til at tælle før der kommer lidt mere Ro over dem
 Tak for Blomster og Frugter i dag fik vi Klipfisk, i morgen tager vi Rødbeder som Du skrev om og Tykmælk om det bliver varmt ellers koger jeg suppe med Rugbrød, her er væmmeligt i dag med Blæsevejr lille Tinge har besøgt mig og lille Anna gaar Ærinder for mig og Tante Johanne
 Ville kan kun gaa hver anden Dag Hils nu Vilhelm og Marie mange Gange og lad mig se at I er flinke til at skrive til mig og alt muligt godt ønsker jeg Eder
 Din trofaste Moder</t>
   </si>
@@ -1043,53 +1043,53 @@
     <t>1908-07-23</t>
   </si>
   <si>
     <t>Laura Warberg</t>
   </si>
   <si>
     <t>Christine  Mackie</t>
   </si>
   <si>
     <t>Brookline</t>
   </si>
   <si>
     <t>Kerteminde
 Møllebakken</t>
   </si>
   <si>
     <t>Berta Brandstrup
 Christian  Brandstrup
 Mogens Brandstrup
 Grethe Jungstedt
 Charlotte Knipschildt
 Elisabeth Mackie
 William Mackie
 Marie -, pige i huset hos Christine Mackie USA
 Ellen  Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 - Schwensen
-- Ward</t>
+Mathilde Ward</t>
   </si>
   <si>
     <t>Både Ellen Sawyer og Christine Mackie (begge f. Warberg) boede nogle år i Boston. Christine rejste hjem til Danmark, da hun blev skilt fra William/Billy Mackie. Ellen Sawer blev i 1911 enke og rejste derefter hjem. 
 En lokalitet i Brooklyn hedder Winthrop.
 Gl. Elisabeth var muligvis William Mackies mor. Det vides ikke, hvem Mrs. Folsan, Lawrence og Laura Warbergs kusine var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2648</t>
   </si>
   <si>
     <t>William/Billy er meget vægelsindet. Han vil gerne gøre alt godt for at undgå skilsmisse. 
 Laura spørger sin bror, Christian, om hun skal købe en ville til Christine m.fl. Hun, Laura, tager Christines sølvtøj med hjem. Mrs. Ward er ked af, at Christine forlader USA. Der er flyttet rundt på alt i Christine og Billys hus. 
 Laura er sløv af varmen.
 Andreas/Dede har sendt Laura regnskab. Han vil handle hendes obligationer.
 Flyttemanden er betalt, men man fik ingen kvittering.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/v71G</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Christine Mackie
 Villa Be
 Kerteminde Fyn
 Danmark
@@ -1127,51 +1127,51 @@
 Larsen må passe på børnene, og de må ikke gå til havnen eller Taarbystranden (Taarup Strand).</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/OfQX</t>
   </si>
   <si>
     <t>Kæreste Lausi!
 Jeg havde haabet paa et Brevkort i Dag, men saa kommer det vel i Morgen. Jeg har har [ordet overstreget] været hos Schous to Gange, allerede den første Aften var Chr. og jeg et Svip derude og bad dem til Middag her i Gaar. Og i Morges mødtes jeg med dem paa den fri og tog med dem hjem til Frokost. Derfra gik jeg til Berta hvor jeg skal til Middag i Morgen. Christine og jeg var i Gaar 4 ½ Time paa Charlottenborg, men Udbyttet var jo magert. Jeg har været paa Akademiets Kontor, men Du maa sende mig en Fuldmagt eller en Kvittering ellers kunde jeg ikke faa dem. Vil Du endelig sende den i Morgen helst 3.20 saa jeg kan have den Onsdag Morgen, saa giver jeg Schou de 100, de vilde nok have dem nu. - - Vær endelig sød mod Børnene, kys dem mange Gange og pas forfærdelig paa dem. Lad dem ikke gaa til Havnen eller til Taarbystranden. Hils Agrarens i Kærbyhus og Isakson mange Gange. 1000 Hilsner 
 Din A.
 Mandag Eft.</t>
   </si>
   <si>
     <t>1911-02-12</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Villa Be</t>
   </si>
   <si>
     <t>St. Pauli Kyrkogatan 19 Malmø Skåne</t>
   </si>
   <si>
     <t>Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Louise Brønsted
 Johanne Caspersen
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 Selmar Goldschmidt
 Amanda Heinesen
 Elise  Høj
 Adolph Larsen
 Andreas Larsen
 Georg Larsen
 Johanne Christine Larsen
 Anna Marie  Larsen, Georg Larsens hustru 
 Christine  Mackie
 Elisabeth Mackie
 Hempel Syberg
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Alhed Larsens kælenavn var Be, så Villa Be er hendes og Johannes Larsens hus på Møllebakken i Kerteminde. 
 Det vides ikke, hvem Jacobsens var. Laura Warberg kendte flere af det navn. 
 Kærbyhus var Johannes Larsens forældres hjem/gård. De døde begge i 1910.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Laura Warberg til Astrid Goldschmidt, 1911-02-12, 2421</t>
@@ -1783,118 +1783,118 @@
     <t>Renskrevet på skrivemaskine. Det er uvist, hvor originalbrevet befinder sig. Der er transskriberet efter kopien. 
 Pilegården lå i gåafstand fra Johannes Larsens hjem på Møllebakken i Kerteminde og blev i 1901 købt af Anna og Fritz Syberg. Efter Fritz Sybergs død i 1939 blev stedet overtaget af sønnen Franz Syberg. I 1955 nedbrændte huset.
 Den Frie er en kunstnersammenslutning, der blev stiftet i 1891 af danske billedkunstnere i protest mod adgangskravene på det etablerede Charlottenborg. Det gør udstillingen til Danmarks ældste kunstnersammenslutning. 
 Kunstforeningen, Gammel Strand blev etableret i 1825 til varetagelse af kunstens tarv ved bl.a. udstillinger.
 I følge Wikipidia har Ernst Goldschmidt kun sønnen Verner fra sit andet ægteskab med Karen Cosman Levysohn, og denne søn er født i 1916. Det er uvist, hvem den dreng er, som Fritz Syberg sender hilsen til. Måske en ukendt søn fra Goldschmidts første, korte ægteskab med maleren Augusta Theil. Ægteskabet blev indgået i 1910 og opløst før 1912.</t>
   </si>
   <si>
     <t>Fritz Syberg takker Ernst Goldschmidt for hans hjælp med ophængningen af Anna Sybergs mindeudstilling i Kunstforeningen i København. 
 Han efterlyser svar på, hvorvidt Goldschmidt er kommet ind i bestyrelsen for Den Frie.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/woRA</t>
   </si>
   <si>
     <t>Pilegården 23 Decbr. 1914.
 Kære Goldschmidt.
 Tak for dit Svar, det glæder mig oprigtigt at Du vil påtage Dig Ophængningen af Annas Billeder. Det bliver selvfølgelig Dig der helt og holdent må ordne den, Hans kan kun påtage sig Håndlangertjeneste. Jeg skal nok skrive derom til Arkitekt Kock som har havt med denne Sag at gøre. Jeg har læst Dit Brev flere Gange igennem men spejder forgæves efter en Udtalelse om hvorvidt Du kom ind i Komiteen eller ej? Willumsens Standpunkt morer mig. Jeg har ikke megen Fidus hverken til ham eller hans Malerier. Rohde - ja, han får ikke det for meget, men iøvrigt er der flere i den frie Udstilling af samme Surdej som ham, Selvfølgelig interesserer Sagen mig, men Jeg har gjort den Erfaring at som Deltager egner jeg mig ikke, da det eneste Udbytte jeg har deraf er at føle mig utilpas. Det overlegne Standpunkt Du tillægger mig takker jeg mangfoldigt for, det er ganske vist "Løgn", men det smigrer"...
 Derimod at få noget at vide om hvordan det er spændt af er mig virkelig til megen Underholdning og oplever Du mer af den Slags gør Du god Gerning ved at skrive et Brev til mig derom. Breve er sjældne, Mennesker endnu sjældnere - her i mine Omgivelser. Iøvrigt har vi det alle godt, Julestemning og tyste Decemberdage hvor Solen helt "er gået under" har stadig den samme Magt over ens Sind.
 De bedste hilsner til Dig Din Kone og Dreng
 fra Din hengivne Fritz Syberg.</t>
   </si>
   <si>
     <t>1915-01-10</t>
   </si>
   <si>
+    <t>H. Kock</t>
+  </si>
+  <si>
+    <t>Pilegaarden</t>
+  </si>
+  <si>
+    <t>Charlottenborg, Kongens Nytorv
+Stockholmsgade 20, 2100 Kbh
+Sankt Josephs hospital, Griffenfeldsgade, Nørrebro</t>
+  </si>
+  <si>
+    <t>Ludvig Brandstrup, billedhugger
+Syrak Hansen
+Carl Jensen
+Anna Syberg
+Franz Syberg
+Sophus  Zeuthen</t>
+  </si>
+  <si>
+    <t>Renskrevet på skrivemaskine af ukendt person. Det er uvist, hvor originalbrevet befinder sig. Der er transskriberet efter kopien.
+Pilegården, som lå i gåafstand fra Johannes Larsens hjem på Møllebakken i Kerteminde og i 1901 blev købt af Anna og Fritz Syberg. Efter Fritz Sybergs død i 1939 blev stedet overtaget af sønnen Franz Syberg. I 1955 nedbrændte huset.
+Anna Syberg døde på Sankt Josephs Hospital i København.
+Charlottenborg er hjemstedet for flere kunstinstitutioner, bla. Kunsthal Charlottenborg, beliggende på Kongens Nytorv i København. 
+Hirschsprungs Samling er et kunstmuseum med dansk kunst fra 1800 tallet, som ligger i Østre Anlæg i København. Samlingen rummer tobaksfabrikant Heinrich Hirschsprung og hans hustru Paulines private samling, som de donerede til staten i 1902. 
+Anna Sybergs mindeudstilling blev afholdt i Kunstforenigen, Gammel Strand i København.</t>
+  </si>
+  <si>
+    <t>Fritz Syberg skriver en række biografiske oplysninger om sin afdøde hustru Anna Syberg til brug ved udarbejdelsen af kataloget for den retrospektive udstilling i febr. 1915 i Kunstforeningen, Gammel Strand 48, 1202 København.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/b7un</t>
+  </si>
+  <si>
+    <t>Pilegården 10-1-15
+Hr. Arkitekt H. Kock
+Min Hustrus fulde Navn er Anna Louise Birgitte Syberg. 
+Hun var datter af afdøde Malermester P. Syrak Hansen i Faaborg og er født sammesteds den 7 Januar 1870. Tegneundervisning modtog hun hos sin Far, der var Lærer ved Faabbrg [Faaborg] Tekniske Skole, senere tegnede hun en kort Tid hos Maleren Carl Jensen og hos Billedhugger L. Brandstrup. Vort Giftermål fandt Sted i Foråret 1894. Hendes Virksomhed som Kunstnerinde falder først efter dette Tidspunkt. På et lille Aquarel malet 1895, der vil findes på hendes Udstilling og som forestiller Hyacinter, har hun skrevet: "mit første Forsøg i Aqarel" og hun regnede dette Arbejde for sit første egentlige Arbejde skønt hun har malet en hel Række Billeder både i Olie og Aqarel forud, hvoraf dog sågodt som ingen er bevaret fra Undergang. Hun debuterede på Charlottenborg Forårsudstillingen 1898 med 2 Blomsterbilleder:"Chrysantemum" og "Zwiebler" der begge købtes til Hirschsprungs Samling, og har siden hvert År udstillet på Charlottenborg. 
+På Grund af Galdestenslidelse lod hun sig indlægge på Skt. Josefs Hospital for at underkaste sig en Operation og døde der den 4 Juli 1914 Dagen efter Operationen.
+Overretssagfører Zeuthen ejer en af mine Tegninger: "min Hustru binder en Krans" som jeg kunde tænke mig anvendt som Forsidebillede til Kataloget. Jeg skriver nu med det Samme til Hr. Zeuthen herom. Han vil næppe have noget imod at udlåne Tegningen.
+Ærbødigst Fritz Syberg.</t>
+  </si>
+  <si>
     <t>Karen Goldschmidt
 H. Kock
 Anna Syberg
 Hans  Syberg</t>
   </si>
   <si>
     <t>Renskrevet på skrivemaskine af ukendt person. Det er uvist, hvor originalbrevet befinder sig. Der er transskriberet efter kopien.
 Pilegården, et stateligt hjem i gåafstand fra Johannes Larsens bolig på Møllebakken i Kerteminde, erhvervedes i 1902 af Anna og Fritz Syberg. Efter Fritz Sybergs død i 1939 blev stedet overtaget af sønnen Frans Syberg. I 1955 nedbrændte huset ved en ildebrand, der kostede Franz Syberg livet. 
 Den retrospektive udstilling med Anna Sybergs malerier blev afholdt i Kunstforenigen, Gammel Strand i København i februar 1915.
 I følge Wikipidia har Ernst Goldschmidt kun en søn Verner fra andet ægteskab med Karen Cosman Levysohn, og denne er født i 1916. Det er uvist, hvem den dreng er, som Fritz Syberg sender en hilsen. Måske en ukendt søn fra første, korte ægteskab med Augusta Thejll Clemmensen. Dette ægteskab blev indgået i 1910 og opløst før 1912.</t>
   </si>
   <si>
     <t>I forbindelse med udarbejdelsen af kataloget til den retrospektive udstilling med Anna Syberg, som Ernst Goldschmidt skal skrive tekst til, fortæller Fritz Syberg til ham, hvor svært det var for Anna Syberg i ægteskabets første år at bo langt ude på landet, så svært at hun måtte opgive maleriet og koncentrere sig om det huslige arbejde og børnepasningen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/uUUc</t>
   </si>
   <si>
     <t>Pilegården Kjerteminde
 10 -1- 1915
 Kære Goldschmidt
 Arkitekt Kock har bedt mig om nogle biografiske Data om Anna til Brug for Kataloget over Annas Udstilling. Jeg har sendt ham dem. Han vilde bede Dig skrive det der skulde skrives jeg vil imidlertid fortælle Dig et Par smaa Episoder om min Kone som Malerinde, hvilket jeg ikke vilde sætte ind i det jeg skrev til Kock, og som måske kan være af Værdi for Dig i det Du vil skrive selv om det er for intimt - og det er det - til at nævnes. 
 Da Anna og jeg havde været gift et Aarstid slog det mig en Dag at vort ensomme ophold på Landet som passede så udmærket for mig virkede trykkende på hende. At flytte sig f.Eks. til København eller l[ignende] kunde der ikke være tale om da vi var så fattige som man omtrent kan være. Og for at gøre et Forsøg på at få Anna til at glemme det trykkende ved landlig Ensomhed søgte jeg at få hende til at tage fat på et Billede. Jeg gjorde det på den Måde at jeg ligefrem tog en Kasse hvori vi havde fire Hyacinter og satte hende til at male dem. Jeg var selv borte hjemmefra hele Dagen og da jeg kom hjem om Aftenen fandt jeg hende fuldstændig opløst i Gråd. Straks kunde jeg ikke få ud af hende hvad der var i Vejen men da jeg havde talt med hende lidt kom det frem, hun sagde nemlig "Du må love mig af Du aldrig mere vil forlange af mig at jeg skal male". Det lovede jeg altså. Men da der var gået et Par År gentog det samme sig. Jeg følte igen en Art samvqittighedsnag over at se hende leve sit Liv i lutter småpylren om Ungerne. Kunde også mærke at vor Ensomhed trykkede hende. Vor Fattigdom var den samme og jeg havde ingen anden Udvej for at bøde på Misæren end at prøve igen at få hendes Interesse for Kunstvirksomhed vakt. 
 [Her slutter siden. ]
 fortsat:
 Jeg har hørt fra Hans at Du har ligget syg, men går ud fra at Du nu er i Funktion og god Condition igen. De hjerteligste Hilsener til Dig Din Kone og Dreng fra Din hengivne Fritz Syberg.</t>
-  </si>
-[...40 lines deleted...]
-Ærbødigst Fritz Syberg.</t>
   </si>
   <si>
     <t>1915-02-05</t>
   </si>
   <si>
     <t>Sybergs Have, Kerteminde
 Den Frie, København
 Grønningen, København</t>
   </si>
   <si>
     <t>Olga Meisner-Jensen
 Albert Naur
 Olaf Rude
 Anna Syberg
 Juliette Willumsen</t>
   </si>
   <si>
     <t>Skrevet på skrivemaskine af ukendt person. Det vides ikke, hvor originalbrevet befinder sig. Der er transskriberet efter kopien. 
 Pilegården (nu Sybergs Have, Kerteminde) stateligt hjem i gåafstand fra Johannes Larsens bolig på Møllebakken erhvervedes i 1902 af Anna og Fritz Syberg. Efter Fritz Sybergs død i 1939 overtoges stedet af sønnen Franz Syberg og dennes familie. I 1955 nedbrændte huset ved en ildebrand, der kostede Franz Syberg livet. 
 Den Frie er en kunstnersammenslutning, der blev stiftet i 1891 af danske billedkunstnere i protest mod adgangskravene til det etablerede Charlottenborg. Det gør sammenslutningen til Danmarks ældste kunstnersammenslutning.
 I 1915 opstod et generationsproblem på den Frie. En gruppe yngre kunstnere, heriblandt Albert Naur, Rude og Ernst Goldschmidt blev nægtet optagelse på udstillingen. Etablerede fynbomalere herunder Fritz Syberg og Johannes Larsen stillede sig solidariske og sammen dannede yngre og ældre malere udstillingsbygningen Grønningen. Her var Larsen og Syberg medlemmer frem til 1925.
 Kilde: 
 Porsmose, E.: Fritz Syberg, kunsten, naturen, kærligheden. Gyldendal, 1925.
 Scavenius, Bente: Den frie Udstilling i 100 år. Borgen, 1991.</t>
   </si>
@@ -2077,51 +2077,51 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/2hZB</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru A. Warberg
 Rolfsvej 17⁴
 København
 [På kuvertens bagside: Poststempler]
 [I brevet:]
 Kjerteminde d: 16/6 – 17
 Kære Astrid!
 Du skal ikke gaae og ængste Dig for Johanne, det er, som jeg vist skrev, en lille Svaghed, som er meget almindelig; det er nok Livmoderen, der af og til vil falde ned. Minna blev opereret for det samme og mærkelig nok kom det paa dem begge ved at dandse. J. ængster sig ikke en Smule, og jeg vil betroe Dig en stor Hemmelighed, at hun glæder sig til at ligge en 3 Uger og hvile ud paa det udmærkede Hospital, som det skal være. Men sørg nu for, at det ikke kommer til Alhed eller nogen anden. Selvfølgelig er det jo ikke saadan at forstaae, at hun ikke beklager at skride fra Hus og Børn og give saa mange Penge ud, men naar det ikke kan være anderledes! Jeg forstaaer det da saa godt! Hun er ofte saa træt kan ikke taale ret meget Arbejde og desværre naar den ellers saa rare Else kan grumme lidt. Johanne vilde saa gerne have haft Pauline L. en Tid i Ferien, men nu skal Pigen have en Uges Ferie og omkring d: 20de skal hun derind. Du er da vist oppe igen til den Tid, det maa altsaa blive senest først i Juli med Dig. Hvor blev jeg dog rørt over Din Nabokone! Og Olaf! Jeg har ligefrem Lyst at skrive et Par Ord til ham for det. Det var rigtig nok voldsom elskværdigt af ham og Fru H. ikke alene gøre alt gratis ved Dine Tænder, men ogsaa gøre Dig den store Fornøjelse. I Lørdags havde vi saa en uhyre vellykket Aftenfest, Vejret og Haven vidunderlig! Alle drak Kaffen ude, dels paa Verandaen, dels paa Stole under Træet. Derefter Dands i godt 2 Timer til Grammofonen i Dagligstuen, de morede sig glimrende, alle Herrer smed Frakken. Johs Sv[ulæseligt]sen blev her om Natten og hele i Gaar; den lange 23 aarige svenske henrivende Maler kastede Glands over Festen; han er saa fin og aristokratisk i et og alt, han er her tidlig og sildig, er uhyre motiveret og klog. Elle og Grethe har megen Glæde af ham og saa lærer han paa Elle med Farver, Teknik o s v; hendes smaa Akvareller er alle meget bedre; hun har allerede over 20 til Salg; der er forlængst sendt Bud fra Madsen om at faae mange til Ferien. Lige nu kom Alhed farende herind for at faae en Taar Vand, hun var paa Vej til Fru Svendsen at [ulæseligt], kom direkte fra Bøtterns, hvor hun og Las og Patronen havde spist Frokost sammen med Muus, Kejrup og Prins Iuel; de var alle inde hos Las’s at see Drivhus og alt. I Gaar var de paa Kejrup til Middag paa Prinsen! Der var Skrive Swane med. Det har nogle Timer set vældigt ud til Torden, men desværre driver det vist over, vi trænger enormt til Regn, vander Blomster hver Aften. Elles Øjne er saa daarlige af al den Sol, Støv og hvide Veje. Det er da rart, Du stadig er saa rask og kan gaea; men Heden maa da genere Dig meget. Lev nu vel lille Putte!
 Kærlig Hilsen fra Mor.
 Skriv nu ikke til J., at Du ved noget, 
 [Skrevet på højkant mellem brevets side 2 og side 3:]
 jeg forstaar forresten ikke hvorfor.</t>
   </si>
   <si>
     <t>1917-09-27</t>
   </si>
   <si>
     <t>Camilla Bertram
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Otto Gelsted
 Christian  Houmark
 Andreas Larsen
 Johan Larsen
 Marie Larsen
 Karl Madsen
 - Nissen
 Arvid Rørdam
 Christine Swane
 Maria von Sperling. g. Balslev
 Christoph Ernst Friedrich Weyse</t>
   </si>
   <si>
     <t>Alhed Larsen er i Københavnsområdet og besøger diverse mennesker.</t>
   </si>
   <si>
     <t>Alhed Larsen har været til sin søster Tuttes fødselsdagsmiddag og til frokost med Tante og Max. Sidstnævnte var skuffede over ikke at have set Johannes Larsen i Kerteminde, men begejstrede for drivhuset og haven. 
 Alheds sangtimer hos Betram går fint.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/tvZc</t>
   </si>
   <si>
@@ -4656,151 +4656,151 @@
   <si>
     <t>Alhed Marie Brønsted har travlt med juleforberedelser og gaveindkøb. Hun har fået omsyet en kjole og været til koncert med efterfølgende bal. Hun fortæller om diverse familieproblemer.
 Johanne Christine Larsen skal indlægges på Odense Sygehus hele januar.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/w2L6</t>
   </si>
   <si>
     <t>Fredag [15-12-23]
 Kære Muk!
 Tak for Brevet. Jeg fik samtidig et Kort fra Far.
 Jeg rejser her fra Søndag med ½8 Bilen, og er vist i København ved 1 Tiden og venter at blive hentet af Far og evt. et Par Puslinger. Det bliver sjov. Du maa endelig sætte dem til at lave en Masse Julestads. Har I faaet Juletræ?
 Hele Eftermiddagen har vi (Tante Be Bedstemoder og Puf) snakket om Pengesager, Vexler, Obligationer el. l. og jeg er ganske mør bare af at følge med. Bare Mudi havde sendt sin Ønskeseddel lidt før, saa kunde jeg maaske have naaet at hækle hende en J[ulæseligt]ber til en Skøjtedragt; men nu er det for sent. Nu kommer den meget travle Juleuge og dette bliver muligvis det sidste brev i Aar.Har du ikke Lyst til at købe Mozartz sange til Far fra sang mig. Den koster 2,20 Kr. Skriv om du faar den eller du synes det er en daarlig Idé. Her ovre slet ikke være Gavebod i Aar. Men S [ulæseligt] skal alligevel have en Gave nemlig et Forklæde. Hun er jo saa flink til at hjælpe. I maa altsaa ikke forære dem herovre noget; men jeg synes jo nok Tante Be skulde have en Gave (især da I faar Gaver). Hvis jeg faar en Idé skal jeg sende dig den. 
 Nu skal jeg fortælle dig om i Onsdags. Om Formiddagen tog Putte ganske uden videre min blaa Silkekjole ud af mit Skab og sprættede den op forneden. Derpaa kørte hun til Byen og købte et Stykke Tøj som hun farvede blaat. Saa tilbragte Tante Be sin Eftermiddag med at lægge Kjolen ned og sy forloren Søm paa af det blaa Tøj. Nu er den lige til pads i Længden. Derpaa forærede Tante Be mig i ikke-Julegave et Par fine Selskabsruskindsko. Dernæst forærede hun mig Billet til Koncerten, som var meget vellykket og Balmærke til Ballet bagefter. Jeg dansede hele Tiden, hvilket jeg ikke havde ventet, da jeg jo ikke kendte nogen, og morede mig storartet. Tutte havde sat mit Haar op. 
 Vi har en Masse Sener? med Mareje. Hun har været modbydelig mod Putte, mens Tante Be var væk. Mon ikke Bedstemoder har fortalt dig om mit Sammenstød med Agraren? Det er nogle kønne Planter de to.
 Jeg vil gerne sende en Julehilsen til Æ[ulæseligt]; men kan du ikke finde mig en bedre Tittel til ham end Lektor? Su!
 Tante Be og Puf hilser! Du ved vel at Tante Junge skal paa Sygehuset i Odense hele Januar Md.? 
 Paa glædelig Gensyn! Jeg bliver Nytaarsdag over! 
 Lomme.
 P.S. Vil I værsko sætte Navnepladen uden paa Jeres Dør !!!!!!!!!!!!!!!!...........</t>
   </si>
   <si>
     <t>1923-12-16</t>
   </si>
   <si>
+    <t>Møllebakken 14, 5300 Kerteminde, Danmark
+Færgevej 99, 5800 Nyborg, Danmark</t>
+  </si>
+  <si>
+    <t>Johannes Madsen
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Alhed Marie Brønsted vil gå til Nyborg for at hente faderen ved færgen. Hun læser fransk hos mormoderen. Johannes Madsen skal indramme et billede.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/drJo</t>
+  </si>
+  <si>
+    <t>[Indsat tegning]
+[16-12-23]
+Kære Far!
+Jeg har bestemt mig til at gaa til Nyborg. Saa er jeg meget mere uafhængig af Vejret og slipper for at dø af Kulde. Men jeg kan vist ikke naa ned til Færgen, naar jeg skal have Billet - vel?
+Madsen har lavet en Ramme i denne Uge – saa hvis han holder det, maa han komme i Morgen. 
+Jeg har lige været ovre hos Bedstemoder og læse Fransk og skal nu i Seng, da det har været smaat med Søvnen i de sidste Dage – i Nat 5 Timer.
+Hilsen fra Lomme.</t>
+  </si>
+  <si>
     <t>Ellen Brønsted
 Astrid Bøttern
 Ellen Bøttern
 Alhed Larsen
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Elisabeth Mackie
 Laura Warberg
 Erik Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Miko er Brønsted familiens hund.</t>
   </si>
   <si>
     <t>Alhed Marie Brønsted løber på skøjter i tre dage med bl.a. Alhed og Andreas Larsen. Om aftenen spilles bridge og skak. Der er bagt flere kager, og der drikkes kaffe og madeira. Helt undtagelsesvis deltager Johannes Larsen en del af aftenen og drikker madeira.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/O1hi</t>
   </si>
   <si>
     <t>Torsdag [overstreget] Fredag.
 Kære Muk!
 Tak for Brevet forleden og fra Bes’s i Dag. Det er jo dejligt at Miko er rask igen. Jeg har været lidt bange for at alt det i fyldte i ham skulde gøre ham værre. Vin og Æg osv er jo en lidt underlig Hundekost.
 Vi X) har haft tre pragtfulde Skøjtedage. Den ene Dag var det blikstille og mildt og Isen spejlblank. Og en uhyre Areal at løbe paa. I én Retning kan man løbe ½ Mil lige ned til Odense fjorden. Den sidste Dag var det Stormvejr. Tante Be kunde ikke løbe fordi Vinden tog hende. Puf havde sin Isbræt med. (Vi savnede Peder – Dreng) Den susede af Sted; men saa knækkede den ene Stang og jeg maatte ”agere Falk”, som Tante Be sagde, og trække den hjem. De er meget søde med deres Beundring af mit Skøjteløb. Jeg var
 X) Tante Be, Puf og jeg. (En Dag ogsaa Tinge og Bibbe)
 allerede gaaet en Del frem. Faar vi meget Is i Vinter skal det nok hjælpe!
 I Aftes havde vi Bridgepartie. Fru Bøttern, Ellen R., Bedstemoder og Tante Be. Mareje holdt sig fremdeles paa sit Værelse; hun ”kunde ikke lide Ellen” – en fin Hentydning til at hun syntes, det var mere passende at hun spillede – og fik følgelig (til stor Fryd for Putte og mig) hverken Kaffe eller Dessert. Vi havde bagt: Krokant kringler, Kærlighedskranse, Julekage, Butterdejstænger (og brændt en Plade Tvebakker.) Til Desserten havde vi en lille Smule Madeira; men pludselig mens vi drak Kaffe (Onkel Lasse drikker ikke ”Gift” om Aftenen) træder Onkel Lasse ind ad Døren med Madeiraflasken under Armen og et Rødvinsglas, som han drikker under store Protester fra Tante Be. Putte og jeg spillede Skak hele Aftenen til Kl. 2. Putte har glemt sin Pelskrave. Vil du ikke være saa sød at tage dig lidt af den?
 Mange Hilsner fra Lomme.</t>
   </si>
   <si>
-    <t>Møllebakken 14, 5300 Kerteminde, Danmark
-[...21 lines deleted...]
-  <si>
     <t>1924 marts</t>
   </si>
   <si>
     <t>Klavs -
 - Brincher
 Otto Gelsted
 Alhed Larsen
 Johannes Larsen
 Hubert Paulsen
 Ellen  Sawyer
 Christine Swane
 Franz Syberg
 - Woldbye</t>
   </si>
   <si>
     <t>Johan Larsen er stadig på Birkerød Kostskole, hvorfra han blev student juni 1924. Andreas er tydeligvis i Kerteminde. 
 Hansen er formodentlig en medstuderende ved kostskolen. 
 Møllerens må være den den ansatte med familie ved Svanemøllen, som Larsen-familien ejede. Møllen lå/ligger som nabo til Larsens villa på Møllebakken i Kerteminde, og møllerfamilien boede i et hus ved siden af begge bygninger.</t>
   </si>
   <si>
     <t>Johan takker for fødselsdagsgaver og fortæller, hvordan han har fejret begivenheden med udstillings- og familiebesøg, restaurantmåltider og biograf. Sandkagen var superb. Andreas må hilse Tante Ellen og sige tak for bogen, som Otto Gelsted har oversat.
 Johan har meget travlt med stile, men det er heldigvis snart overstået.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/3lnr</t>
   </si>
   <si>
     <t>Kære Puf.
 Tak for det dejlige Etui du har givet mig til min Pibe, jeg blev meget glad baade for det og Indholdet kan du tro. Jeg havde i det hele taget en rar Dag i Søndags og Lørdags. Hubert og jeg fik Lov at rejse ind med 1 Toget Lørdag Em. fordi vi skulde op at se Fars Udstilling. Jeg var sammen med Klavs hele Aftenen og Natten. Jeg sov hos ham og vi kom først i Seng Kl 5. Jeg tror vi havde [det] ulige morsommere end hvis vi var gaaet til Bal hos Trylle. Han selv var ikke kommet hjem og saa vidt jeg har kunnet forstaa paa Brincher og andre der var med, skal det have været temmelig kedeligt. Klavs og jeg var oppe hos Woldbye i et Par Timer. Jeg skal hilse fra ham. Paa min Fødselsdag spiste jeg Frokost paa Paladstheatret sammen med Far og Mor, dernæst gik vi til Tante Ugle hvor vi havde det hyggeligt i nogle Timer. Saa spiste vi en fin lille Middag i Paraplyen. Østers (1 Dus pr. p.) Porter. Tournedeau, Is, Madeira, Kaffe og Cigar. Tilslut var vi i Paladsteathret hvor vi saa Carpentin og nogle morsomme Tegnefilm af Storm. – Det var en dejlig Æblekasse du sendte og Sandkagen er superb. Du maa hilse Pigerne og takke og komplimentere dem for den. Du skal dog vogte dig for at sige at den var superb. Det sagde Hansen forleden til en af Pigerne her om noget der smagte ham godt. Hun blev meget fornærmet og svarede at det kunde hun vel ikke gøre ved. Jeg glæder mig meget til at komme hjem til Paaske. Der er jo kun 3 Uger til nu.
 Hils Tante Elle og tak hende mange Gange for Bogen og sig hende at jeg glæder mig meget til at se hvordan Otto Gelsted oversætter. Jeg har desværre ikke faaet Tid til at læse den endnu saa jeg kan ikke give min Kendelse. Jeg har 2 gjorte og en ugjort Stil liggende paa mit Bord, som alle skal afleveres i Morgen. Til Lørdag og Søn [”Søn” overstreget] har jeg ogsaa Stile. Det er et Sliderliv. Gudskelov det snart er forbi. Det forekommer mig at Oljetøjet laa paa en Stol der stod ved [”ved” overstreget] i vaskehuset ved den Radiator der er til højre naar du staar med Ryggen til Vinduet.
 Hils Møllerens og alle hvem du ser.
 Mange Hilsner fra
 Lysse
 Undskyld Papiret. Jeg har ikke andet.</t>
   </si>
   <si>
     <t>Møllebakken 14, 5300 Kerteminde, Danmark
 Viby Bygade 6, 5370 Mesinge, Danmark
 Rynkeby Bygade 80, 5350 Rynkeby, Danmark</t>
   </si>
   <si>
     <t>Ellen Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Peter Oluf Brønsted
-Matilde Jungstedt
+Matilda Jungstedt
 Peter Klokker
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Ellen  Sawyer</t>
   </si>
   <si>
     <t>Johan Larsen er kommet til skade på arbejdet og er nu sygemeldt hjemme på Møllebakken. Han er ivrig bridgespiller under sygetiden. Der er travlt ude og inde, og bedstemoder Laura Warberg hjælper til. Under en cykeltur hjem fra Rynkeby høres nattergalen. AMB er spændt på, hvorledes eksamen er forløbet for søsteren Ellen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/0NxK</t>
   </si>
   <si>
     <t>men jeg synes jeg maatte skrive det. 
 Lysse er hjemme for Tiden som Invalid. Han har faaet en Harvetand i Hælen. Saaret var dybt og han har faaet Indsprøjtning mod Stivkrampe. Nu ligger han paa Divan eller humper rundt paa eet Ben. Lille efterlignede ham i Dag i Køkkenet. Det saa aldeles kostelig ud. Lysse siger alle gør Nar af ham.Lille altsaa, Kyllingerne, du har daarlige Ben og Peder Hund. Vi spiller ogsaa meget Bridge, nu han er hjemme. 
 Bedstemoder har hjulpet mig saa meget i den sidste Tid. Med at pille Kaal og med at vadske op. I Gaar gav hun Wienerbrød til Kaffen. Havekonsulenten og Peter Klokker var her. Puf kom paa Motorcykel med Klokker. Man ser kun et flygtigt Glimt af ham, af og til. Fridaturen og Rynkebyturen var vellykkede. Det bliver vist for vidtløftigt et Brev, hvis jeg fortæller udførligt om dem. Da Tante B Elle og jeg cyklede hjem fra Rynkeby (en Maaneskinsnat) hørte jeg Nattergalen for første Gang. Det begyndte saa smaat at trække op til Torden, og da jeg vaagnede Kl. 5, ved at Puf kom hjem fra Motorcykelturen, buldrede det ordentlig løs. Der brændte et Hus i Viby. 
 Tak de smaa for Brevene. Jeg haaber snart at høre, hvordan Bes’s Examen er forløbet.
 Kys til dig og Far.
 Lomme.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/GKus</t>
   </si>
   <si>
     <t>Kære Bes!
@@ -5457,51 +5457,51 @@
 Tante Be har nemlig x) sat mine Fordringer lidt til Vejrs, efter at hun har været alene her med det. Jeg tror hun har haft udmærket af denne Omgang Huslighed. Hun ser saa rask ud og spiser saa godt.
 Men Mareje – den Idiot – hjalp hende ikke det allermindste, lod Tante [blækklat] og lave Mad til sig og læste Avisen i Køkkenet, mens Tante vadskede og l. Ikke en Gang da Tante Be havde skaaret sin Finger, kunde hun tage en Opvadskning, skønt hun havde Tid til at gøre det. Eftermiddagschokolade, politiske Møder og l. (ogsaa hun har ogsaa Tid til indgaaende Avisstudier, idet hun læser Ekstrabladet, Politiken og Kerteminde 
 x) det nemlig falder kun tilbage paa Flid.
 Avis fra Ende til anden.) Desuden har hun været (og er) saa sur og muggen, at Tante Be snart ikke kan holde hende ud længere. 
 Men det var min ”Flid” jeg vilde fortælle lidt om – jeg haaber den interesserer dig meget. 
 I Lørdags skuredes de hvide Gulve i Stuerne og 50 m2 Stengulv (passer det vi har saa meget?) Vodsteder, Køkkentrappe, skurede Borde i Køkkenet og i Kaffekøkkenet (det er noget man bliver tynd af), vaskede Gulve i Fadeburet og pudsese Kedel, Askebægere og Dørlaasene over hele Huset og Dagligstuelamper. Vasket Fliserne paa Køkkenvæggen og bagte Julekage. Desuden lavede jeg fin Aftensmad med stegte Duer. Om Aftenen spillede Tante Be, Lysse og jeg Bedstemoder og jeg Bridge. Vi havde mange Planer for at undgaa at Mareje kom til at spille; men saa viste det sig at Mareje skulde til Byen, og vi kunde have sparet os al vor Ulejlighed. Puf kom med sidste Tog og var hjemme hele Søndag. Han havde udbedt sig gule Ærter og Pandekager. (Gule Ærter – her i Huset – er meget nemt, da der skal masser af Løg og Selleri i) Søndag Eftermiddag var vi til Chokolade hos Tante Junge. Det var Tinges Fødselsdag. Rille var der ogsaa. Om Aftenen spillede Mareje Bridge og var meget ubehøvlet og forsømte ved samme Lejlighed sine Æg, og Agraren kom og hentede hende over til dem.Han er flink til at holde hende til. Du ved vel nok at vi har Rugemaskinen i Gang, men det gaar ikke særlig godt, da der kun kommer 30 P.C. Kyllinger af Æggene. – Puf tog af Sted Kl. 9 Det var morsomt at se ham. 
 Nu har jeg snart ikke Tid til at skrive længere og maa fatte mig lidt kortere. Det er vist et meget sjusket Brev. 
 Forleden gjorde jeg Foraarsrengøring paa mit Værelse, sæbevadskede alt og luxede [hvad betyder det?] Loft og Vægge. Desuden vadskede jeg alle mine Lommetørklæder og alle mine Strømper – 15 Par. 
 Tante Elle kom hjem i Dag. Hun er lidt sløj endnu. 
 Vi glæder os meget til at se Peder i Paasken.
 Jeg har glemt at fortælle at Komfuret bliver pudset hver eneste Dag og at jeg har ryddet Sofaen ud af mit Værelse for at faa mere Plads til at gøre Gymnastik i. 
 Nu vil jeg slutte med mange Formaninger til jer om at passe paa I ikke faar Influenza og at I ikke overanstrenger jer med det Regneri.
 Hilsen fra Lomme.
 Jeg har ikke Tid til at se om der er Stavefejl; dem maa du tage med.</t>
   </si>
   <si>
     <t>1924-04-08</t>
   </si>
   <si>
     <t>Møllebakken 14, 5300 Kerteminde, Danmark
 Slotsgade 33B, 5800 Nyborg, Danmark</t>
   </si>
   <si>
     <t>Bentsen, Kerteminde
 Ellen Brønsted
-Matilde Jungstedt
+Matilda Jungstedt
 Andreas Larsen
 Johan Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
 Christine  Mackie
 Grete Warberg Larsen</t>
   </si>
   <si>
     <t>Alhed Marie Brønsteds bror Peter Brønsted kommer på påskebesøg. Det samme gælder flere andre familiemedlemmer. Han får kørelejlighed fra Nyborg med hr. Bentsen. Tennis står på programmet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/0QBx</t>
   </si>
   <si>
     <t>8-4-24.
 Kære Peder!
 Tak for dit Brev! Jeg har ikke Tid til noget langt Brev og skal derfor kun i al Korthed besvare dine Spørgsmaal. 
 Jeg ved ikke om Onkel Las kommer hjem i Paasken. Tante Mornine kommer ikke. Grethe bliver 1½ Maaned. Det er sjovt at have hende og Lille. Naturligvis er der Chance for Tennis, om end den kun er lille. Muligvis du kan laane Ketsjer her. Der er Ringe i Soveværelset. Maaske skal der stilles en Feltseng op til dig i Lysses Værelse. Vi har vel nok et Par Tennisbolde ellers kan vi anskaffe os nogle. Muligvis!! rejser Mareje til Klax i Paasken. Puf kommer hjem 3 Søndage om Maaneden. Lysse hver Søndag. De faar fri Helligdagene. Nyborg Slot ligger paa højre Haand naar du begiver dig paa Vej ad Kerteminde til. Forøvrigt kan du spørge dig frem. Kommer du til Nyborg. Kl. 4 kan du give Bentsen din Bagage. Han arriverer Kl. 4¼ og saa kan du jo lade ham samle dig op paa Vejen. Han kører Kl. 5. Vi spiser 6½, og det maa du jo helst være her til. 
 Lad mig høre nærmere naar du kommer.
 Skæld Bes ud fordi hun lover Brev og ikke skriver. Hun Hun faar ikke et Ord fra mig før jeg har hørt fra hende. 
 Kan du læse dette? Min Skrift er daarlig fordi mit Hoved har været ret slemt beskadiget af et Glasskaar og ikke helt er kommet sig.
 Hils de andre og dig selv.
 Lomme.</t>
   </si>
@@ -5513,51 +5513,51 @@
 Andreas Larsen</t>
   </si>
   <si>
     <t>Johannes Larsen og Alhed giver sønnen Andreas en motorcykel på 25 års fødselsdagen 12/5 - 1924.
 Louise Brønsted har problemer med øjnene og må til læge.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/qNKT</t>
   </si>
   <si>
     <t>9-4-24
 Kære Far.
 Tak for Sokkerne. De kunde over Hovedet ikke være bedre. Jeg glæder mig til at give ham dem. Vi er meget spændte paa hvad han vil sige til Motorcyklen. Den kunde ligne ham ikke at vilde have den. 
 Jeg er forfærdelig ked af det med Muks Øjne. Du maa endelig sende hende til Øjenlæge. Hilsen til alle. L.</t>
   </si>
   <si>
     <t>1924-04-18</t>
   </si>
   <si>
     <t>Møllebakken 14, 5300 Kerteminde, Danmark
 Rynkeby Bygade 44, 5350 Rynkeby, Danmark
 Markvej 63D, 9990 Skagen, Danmark</t>
   </si>
   <si>
     <t>Peter Oluf Brønsted
-Matilde Jungstedt
+Matilda Jungstedt
 Johan Larsen
 Marie Larsen
 Sigurd  Swane</t>
   </si>
   <si>
     <t>Alhed Marie Brønsted har travlt i disse dage Gæsterne spiller bridge. På søndag skal de fleste til middag i Rynkeby. AMB har været en tur i Skagen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PhqV</t>
   </si>
   <si>
     <t>[Paasken?]
 Fredag. Eft.
 Kære Muk!
 Jeg er meget ked af at vi ikke har faaet skrevet før; men her er saa meget for Tiden. Nu har jeg heller ikke Tid da jeg skal ud og sætte Oxesteg i Ovnen. 
 T. Be, Swane, Lysse og Mareje spiller Bridge i Øjeblikket. Paa Lørdag skal alle (undtagen Peder, Mareje og jeg) der ikke er inviterede) til Rynkeby til Middag og Peder og jeg skal passe Lille.
 Her er et paabegyndt Blyantsbrev jeg skrev forleden i Skagen. Paa Søndag faar vi nok Tid at skrive. Vi er glade ved Peder.
 Hilsen til jer alle.
 I Hast fra
 Lomme.</t>
   </si>
   <si>
     <t>1924-04-24</t>
   </si>
   <si>
@@ -5572,51 +5572,51 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/xFSe</t>
   </si>
   <si>
     <t>[24-4-24]
 Kære Muk!
 Udklippene er til Mudi. Ti Kroner til en Gave til Puf, som jeg haaber du vil være saa venlig at købe. Jeg har tænkt mig et Par Sokker. Uld med en Silketraad i lige som et Par du har. Men har du en bedre Idé, er du velkommen til at købe den. Det skal jo helst være pænt, naar han bliver 25. Og saa en Æske ”si peu que rien” 
 Hvordan gaar det med Bes’s Examen? Jeg skal bede hende fra Bedstemoder om at lede efter ”The Garden of Allah”. Den er nemlig ikke her ovre. 
 Der er vist ikke meget at fortælle. Onkel Las skal have Kaffe Kl. 6 Morgen den sidste Uge, han er hjemme.
 Nu skal jeg til at sy Baand i mine Buxer og en Flænge jeg har revet i min Kittel. Jeg glæder mig ikke.
 Jeg har købt en Ring og et Par Sko og et nyt Ka[ulæseligt] Tøj ⃰ ). Hilsen fra Lomme.
 Lad mig snart høre lidt fra jer!
 ⃰ ) og en Flaske Blæk.</t>
   </si>
   <si>
     <t>1924-05-02</t>
   </si>
   <si>
     <t>Møllebakken 14, 5300 Kerteminde, Danmark
 Stige Ø, 5000 Odense, Danmark
 Filsøvej 31-21, 6854 Henne, Danmark
 Romsø, 5300 Kerteminde, Danmark</t>
   </si>
   <si>
     <t>Lars Hedelund
-Matilde Jungstedt
+Matilda Jungstedt
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Georg Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Marie Larsen
 Christine Swane
 Laura Warberg
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Forberedelserne til Andreas Larsens 25 års fødselsdag er i gang. Der har været megen travlhed i forbindelse med begravelsen af Georg Larsen. Det bliver ordnet således, at datteren Anna og hendes mand Thomsen kan fortsætte med at drive butikken.
 Marie Larsen har svært ved at skabe et overskud på driften af hønseriet. Der er store problemer med sygdom hos Adolph Larsen og hans familie. Især Adolph Larsen har det skidt, og man er bekymret for, han vil begynde at drikke igen. Andreas Larsen og Laura Warberg hjælper til.
 Johannes Larsen rejser til Fiilsø for at male.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/X4Kb</t>
   </si>
   <si>
     <t>[2-5-1924]
 Kære Muk!
 Tak for dit Brev. Vi har haft en travl Tid, og jeg synes der er saa meget at fortælle, at jeg ikke ved, hvor jeg skal begynde. 
@@ -5679,51 +5679,51 @@
     <t>Alhed Marie Brønsted har syet et par bukser til moderens fødselsdag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/v7jO</t>
   </si>
   <si>
     <t>[11-5-24]
 Kære Muk!
 Til Lykke! Vi du brydde dig om dine Buxer? Jeg har ladet dem sy efter et Par du en Gang har foræret mig, og som jeg er meget glad ved. 
 Kan du huske, sidste Aar sang Nattergalen Natten til din Fødselsdag? Det gør den vist ikke i Aar.
 Skal I ikke en Tur til Birkerød? 
 Kys fra Lomme.</t>
   </si>
   <si>
     <t>1924-05-12</t>
   </si>
   <si>
     <t>Peter Bichel
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Peter Oluf Brønsted
 Grethe Jungstedt
 Kurt Jungstedt
-Matilde Jungstedt
+Matilda Jungstedt
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johannes Larsen
 Marie Larsen
 Eiler Lehn Schiøler
 Ellen Dorothea Lehn Schiøler
 Helga Lehn Schiøler
 Annette Schiøler
 Eiler Schiøler
 Laura Warberg</t>
   </si>
   <si>
     <t>Alhed Marie Brønsted blev tidligere inviteret med familien Jungstedt til Paris som barnepige for deres lille datter. AMB takkede nej tak, da hun føler sig forpligtiget til at arbejde på Møllebakken som aftalt. Men da hun en dag nævner invitationen ved bridgebordet, opfordrer både Alhed Larsen og Laura Warberg hende kraftigt til at ændre dette. Alhed Larsen mener godt, tingene kan tilrettelægges, så hun kan undværes hen over sommeren. Gæsterne må klare sig uden ABM's hjælp. Hun er vældig fristet, selv om hun så må undvære at male og køre motorcykel sammen med Andreas Larsen. Hun udbeder sig forældrenes mening. 
 Herefter følger en lang beskrivelse af Andreas Larsens 25 års fødselsdag - bla. danser Alhed Larsen rundt i motorcykeltøj.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/qiI2</t>
   </si>
   <si>
     <t>12 Mai 1924.
 Kære Muk!
 Da jeg tænker mig Muligheden af, at I vil ringe mig op i Aften, vil jeg ikke fortælle om Pufs Fødselsdag el. l. (Den Bog jeg sendte Peder, var en han havde bedt om at laane. Han maa helst selv sørge for at sende den tilbage naar han er færdig.)
 Grethe spurgte mig en Dag, om jeg vilde med til Paris til Sommer, men jeg har naturligvis betragtet det som udelukket og ikke omtalt det til nogen; men ved et Bridgebord forleden Aften kom jeg med en tilfældig Bemærkning i den Retning, og det maa aabenbart have givet Tante Be og Bedstemoder noget at tænke paa, for i Gaar begyndte de at overtale mig til at tage med. Jeg havde naturligvis Masser af Indvendinger at gøre, men nu har de næsten tilintetgjort alle mine Betænkeligheder. Jeg vilde naturligvis nødig rejse fra Tante Be, men hun siger at hun sagtens kan undvære mig. I Juni Maaned vilde hun kun blive Mareje og sig selv og det vilde blive en meget billig Maaned. I Sommerferien vill hun cykle i Jylland med Lysse. Onkel Las er jo slet ikke hjemme. Saa havde jeg jo den Plan at I alle skulde her over i Ferien, mod at betale Kosten, men Tante Be siger at det godt kan laves selv om jeg er væk. De tre maa (undskyld Bes!) kun være her hele Ferien mod at hjælpe. Du og Far i 14 Dage hvor Tante Be vil være hjemme. Det værste bliver 14 Dage hvor Schiølerne (de er fem [også anført som ”5”]) skal være her. Der maatte Bes og Mudi jo være forberedte paa at faa mere at gøre, men i den anden Tid bliver det vist ikke meget. 
@@ -6503,181 +6503,229 @@
 De har fæstet en Pige oppe hos Las til Maj - Karen som har været hos Bichels et Par Aar, en ganske ualm. rar og dygtig Pige. Det glæder mig saadan for dem, for der kommer de virkelig i gode Hænder. Det kan de nok trænge til, for Frk. Chr. var nu et Asen, paa mange Maader. Nu har de jo Edith hver Dag paa Dagløn - 3 Kr. og det lader til at gaa helt godt. -
 Du skrev ikke noget om Putte. Mon hun er ved at drage afsted? Og hvordan mon det gaar med hendes Sang? Hvor er det morsomt at høre om Inst., - nu er det for Alvor spændende. Det var kedeligt, I ikke kunde købe noget under Udsalget. Jeg synes nok at I maatte kunne bestemme Vægfarve og købe til den. Men det er maaske ikke saa let. -
 Det er Tante Visses 85 Fødselsdag d. 24en Febr. Junge og jeg er bedt men vi kan ikke en Hverdag og har bedt om vi maa komme Søndagen efter. Det har begge Parter ogsaa mere Glæde af. 
 [Indsat i venstre margen s. 6:] Naa, saa vèd jeg vist ikke mere denne Gang. 1000 Hilsner fra E. Hils dem alle og fortæl om dem alle ["alle" indsat over linjen], naar du skriver, -</t>
   </si>
   <si>
     <t>1933-11-30</t>
   </si>
   <si>
     <t>Elena Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Ragnhild -
 - Bendtsen
 Harald Bing
 Johannes Nicolaus Brønsted
 Achton Friis
 Georg Jacobsen
 Frithiof Kemp
 Anker Kyster
 Adolph Larsen
 Andreas Larsen
 Musse Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Karl Madsen
 Harald Nyborg
 Hubert Paulsen
 Valdemar Rørdam
 Karl Schou
 Sigurd  Swane
 Peter Tutein</t>
   </si>
   <si>
     <t>Fehr blev i 1926 grundlagt som forhandler af Ford biler med afdelinger i flere fynske byer. I 2003 ophørte firmaet. (Internet-søgning jan. 2022).
 Det vides ikke, hvem Ragnhild var. 
 Foch var Johannes Larsens hund. Den døde i aug. 1933.
 Hovrättsråd: Dommer ved appeldomstolen, som er den næstøverste domstol i Sverige. (Wikipedia jan. 2022).</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Leo Swane og bankdirektør Jacobsen har fået Ny Carlsbergfondet og Odense Kommune med på, at Johannes Larsen skal dekorere festsalen på Odense Rådhus. Han har flere bestillinger på billeder og betaler et afdrag på bilen med malerier. 
 Larsen har med søn og svigerdatter været på udstilling og tur til Sjælland. Han har også været på klapjagt. 
 Larsen har købt en hundehvalp. 
 Johan/Lysse må kontakte hovrettsråden. 
 Achton Friis har været på 14 dages ophold på Møllebakken. 
 En mår har taget et par af Larsens høns.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/kR28</t>
   </si>
   <si>
     <t>Kjerteminde 30 Nov. 1933.
 Kære Lysse og Bimse!
 Tak for sidst! Vi blev en Uges Tid eller mer i Kjøbenhavn inden vi kom derfra og har for Resten ført en temmelig urolig Tilvær [resten af linjen mangler] siden. Mens jeg var derinde fik jeg at vide [resten af linjen mangler] Skriveswane og Bankdirektør Jacobsen [resten af linjen mangler] faaet Odense Kommune og Ny Carl[resten af linjen mangler] til at bevilge henholdsvis 10000 og [resten af linjen mangler] i alt 30.000 Kr til at lade mig deko [resten af linjen mangler] Festsalen i Odense Raadhus for, [resten af linjen mangler] solgte jeg et Billede til 2000 Kr til [resten af linjen mangler] for ”Schou” og et til 800 og fik 300, [resten af linjen mangler] Sandfarvetegning til Juleroser og [resten af linjen mangler] fra Berlingeren fordi de havde [resten af linjen mangler] Billede paa Galeriet til en [resten af linjen mangler] Saa har jeg faaet 1500 Kr for n [resten af linjen mangler] til en lille Bog af Rørdam/ han [resten af linjen mangler] at vi skulde dele Byttet og ment[resten af linjen mangler] vi kunde gøre Regning paa hver [resten af linjen mangler] men jeg fik dem altsaa til at give [resten af linjen mangler] hver 1500. Jeg skal lave et Billede til 1500 til Jacob Petersen og har 2 mindre Bestillinger til 500 Stk. saa der er da lidt Bevægelse i det for Tiden jeg kan vist ogsaa sælge for 500 Kr Tegninger til Karl Madsen til Randers Museum og Fehr fra Nyborg var her i Gaar og fik Billeder for Bilen for 650 Kr. i Stedet for de aftalte 500 k. Puf og Else og jeg var ovre at se Bingudstillingen i Mandags, d.v.s. vi kørte med Bendtsen til Nyborg og tog over med Færgen, hvor Musse Larsen, [begyndelsen af linjen mangler] Madsens Værtinde) holdt med sin Bil [begyndelsen af linjen mangler] at hente os, hun fik Bil i Foraaret [begyndelsen af linjen mangler] at hente og bringe os naar [begyndelsen af linjen mangler] til Kjøbenhavn. Vi spiste Fro [begyndelsen af linjen mangler] Postgaarden i Ringsted og [begyndelsen af linjen mangler] ind til Selskabstunder [begyndelsen af linjen mangler] i Industribygningen og derfra og satte M.L. af og kørte [begyndelsen af linjen mangler] til Magisteren hvor vi satte [begyndelsen af linjen mangler] i Tirsdags kørte til Lyngby [begyndelsen af linjen mangler] Frokost sammen med [begyndelsen af linjen mangler] Ragnhild, hvorefter M.L. og [begyndelsen af linjen mangler] os til Korsør, hvor vi spiste [begyndelsen af linjen mangler] Jeg var som Kemps Stedfor [begyndelsen af linjen mangler] til en Klapjagt paa Tybrind [begyndelsen af linjen mangler] Sabsvedel fortalte mig at han havde 6 Hvalpe af fin Afstamning hvor af den ene var Fochs ”utrykte Bilde”. Da vi nogle Dage senere var paa Jagt hos Klaks, sammen med Agraren (Puf havde været med mig ude hos Harald Nyborg Dagen før og faaet en Bøsse og Bøssekuffert) tog vi efter Jagten hen paa Fønsskov og saa paa Hvalpene, og nogle Dage senere kørte Puf og jeg ned og købte, den omtalte Hvalp der bar Navnet ”Hittks”, men blev døbt om til ”Scott”. Det er for Resten en rigtig sød Hund, men ikke nogen Skønhed, bl.a har han noget meget ra[ulæseligt]tiske Forben i Smag med gamle Tæver men maaske kan det rette sig [resten af linjen mangler] har en pæn Krop og en vældig [resten af linjen mangler] Paa Jagten hos Klaks skød vi [resten af linjen mangler] Vildt, 8 Harer 15 Fasanhaner og [resten af linjen mangler] som Puf nedlaa. Jeg var i [resten af linjen mangler] oppe hos Kemp. Jeg har ladet [resten af linjen mangler] Kyster gøre det gamle Kort [resten af linjen mangler] og klæbe om, hvorefter Kemp [resten af linjen mangler] tager nogle fotografiske Kopier [resten af linjen mangler] Originalen og Handlingerne [resten af linjen mangler] nu sendt, han skrev et Brev [resten af linjen mangler] jeg var der til Hovrettsråden Pa [resten af linjen mangler] gren og vedlagte Dokumenterne [resten af linjen mangler] Undtagelse af Svenssons Papir som vedlægges dette. Det har nemlig ikke trods alle Anstrengelser været mig muligt at finde Dine Forklaringer. Saa nu maa Du efter Modtagelsen af dette sætte Dig i skriftlig eller telefonisk Forbindelse med Hovrättsråden og forhøre ham om naar det kan passe ham, at Du stiller og mundtlig sætter ham ind i Sagerne. Vi har haft Achton Friis i en 14 Dags Tid på Rekreation oven paa Arbejdet med ”de Jyders Land” og i Eftermiddags rejste han. Det har været et hyggeligt Besøg. Vi havde en Høne der kom i Som [begyndelsen af linjen mangler] med 10 Kyllinger der udviklede sig [begyndelsen af linjen mangler] aner og 3 Høner som hidtil har siddet [begyndelsen af linjen mangler] Granerne om Natten og jeg har gaaet [begyndelsen af linjen mangler] leret paa hvordan jeg skulde faa [begyndelsen af linjen mangler] [ulæseligt] men for at Par Dage siden [begyndelsen af linjen mangler] se eller rettere Scott en begravet i [begyndelsen af linjen mangler] iddegangen og Dagen efter var der en [begyndelsen af linjen mangler] større Gravhøj der kun indeholdt [begyndelsen af linjen mangler] iger, og under Træet laa der 3 Haner [begyndelsen af linjen mangler] nede ved Plankeværket, det viste [begyndelsen af linjen mangler] være den lille Maar der kunde [begyndelsen af linjen mangler] om Natten gennem det øverste [begyndelsen af linjen mangler] ørne af Døren. Den er nu forsynet [begyndelsen af linjen mangler]dden Vrider og vi fik Hanesteg i Gaar. Vi hørte af Hubert at han og Peter Tutein har været deroppe og at I har det godt. Mange Hilsner ogsaa fra Puf og Else.
 Jeres JL.</t>
   </si>
   <si>
     <t>Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Endnu et brev fra Andreas/Puf Larsen til Johannes Larsen 1936 omhandler anmeldelsesblanket til en udstilling i Odense (Fyns Forum), som er ankommet til hjemmet i Kerteminde, mens Johannes Larsen opholder sig i Sverige.</t>
   </si>
   <si>
     <t>Andreas/Puf Larsen sender Johannes Larsen anmeldelsesblanket til udstillingen i Odense. Andreas beder om titler på værkerne, og han vil skrive mål på blanketten samt sætte nummersedler på billederne.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ZNEv</t>
   </si>
   <si>
     <t>Kære Far.
 Vedlagte Kort kom igaar og Brevet, som jeg tilfældig fandt idag, maa være kommet lige efter du er rejst herfra. Hvis det er dig om at gøre at faa noget med, kan det vel nok naa sig. Navnlig med Jeres nye forbedrede Postgang; dit sidste Brev dateret og poststemplet i Sverige den 3. havde vi her den 4de om Morgenen. Enten du vil have noget paa Udstillingen eller ej, vil du saa ikke nok svare med det samme, saa jeg kan lade dem vide i Odense hvad de har at rette sig efter. Numrene til Paaklæbning har jeg beholdt her og den eventuelt udfyldte Anmeldelsesblanket maa du jo hellere sende til mig kun med Titlerne, saa skal jeg maale Billederne. Alt vel.
 Hilsen fra Else og Puf.</t>
   </si>
   <si>
     <t>1936-06-29</t>
   </si>
   <si>
     <t>Christian  Ernlund
 Carl Kyed
 Jens Larsen
 Johannes Larsen
 Peter Andreas Larsen
 Hempel Syberg
 Ane Talbot</t>
   </si>
   <si>
     <t>Larsen-familien havde egen strand ganske nær ved deres villa på Møllebakken i Kerteminde. 
 Johannes Larsen dekorerede 1934-1936 festsalen på Odense Rådhus med freskomalerier. Murermester Ernlund pudsede væggene op, så Larsen kunne arbejde i vådt puds. Kartoner er skitser i fuldformat. Andreas Larsen fungerede tit som chauffør for sin far.</t>
   </si>
   <si>
     <t>Andreas/Puf Larsen lader sin lille datter, Ane, bade i Dalbybugten. Ved familiens egen strand er der for mange glasskår, rustne cykler mm. 
 Johannes Larsen vil den følgende dag blive færdig med sit sidste billede på rådhuset (i Odense). Derefter skal han og Andreas Larsen have hver en liter øl.
 Carl Kyed har købt et portræt, som Larsen i 1917 malede af Hempel Syberg. Kyed vil forære Dalum Landbrugsskole portrættet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gnyZ</t>
   </si>
   <si>
     <t>Mandag 29/6 - 36
 Kære Bimse og Lysse.
 Her har I et Par Billeder vi tog forleden ved Dalby-bugten, hvor vi bader med Pigen, fordi der dér er lavt nok til hende; nede ved vores egen Strand er der saa mange Glasskaar og rustne Kasseroller og Cyklestel m.m. saa vi ikke vil lade hende løbe med bare Ben dernede. Nu maa jeg fortsætte med Blyant, der er ikke mere i Pennen. Imorgen bliver Far vist færdig med det sidste Billede her i Raadhuset. Tirsdag Morgen ["Tirsdag Morgen" indsat over linjen] Naa saa naaede jeg ikke længere igaar, det blev Øltid. Naar vi er færdige i Eftermiddag skal vi hen paa Vinstuen og have hver en Liter Øl, det er det største Kvantum man kan faa her i Byen, noget lille efter Stockholmske Forhold, men ganske virkningsfuldt paa en fynsk Tørst. - Der var en Folketingsmand Kyed i Lørdags for at købe det andet af de to Portrætter Far malede af Onkel Syberg i 1917; han vilde forære det til Dalum Landbrugsskole, som har et Jubilæum inden længe. Da han var alene om Gaven kunde han ikke betale nogen stor Pris, saa han fik det for 500 Kr. Nu er Ernlund færdig med at pudse, saa skal jeg hjælpe med at sætte Kartonen [det følgende indsat øverst s. 2; på hovedet:] paa og saa kører jeg hjem og henter Far i Eftermiddag, til Øltid! Mange Hilsner til Jer alle fra Puf.
 [Det følgende indsat øverst s. 1; på tværd:]
 Vi er meget glade ved "Båxhult Nyheter" desværre viser det sig jo, at vi ikke er saa flinke til at gøre Gengæld.</t>
+  </si>
+  <si>
+    <t>1936-12-22</t>
+  </si>
+  <si>
+    <t>Peter Fahrenholtz
+Martin Haahr
+Peter Klokker
+Else Larsen
+Johannes Larsen
+Peter Andreas Larsen
+Johann Siegert
+Sigurd  Swane
+Ane Talbot</t>
+  </si>
+  <si>
+    <t>Lokalet med kaminen, som beskrives i brevet, er trappestuen i Larsen-familiens villa på Møllebakken i Kerteminde. Den kan endnu ses som en del af Johannes Larsen Museet.
+Peter Klokkers dreng kendes ikke. Den Peter Klokker, der er indsat under omtalte personer, var formodentlig for gammel til at have en dreng, der legede med dampmaskine. 
+Pigebarnet er Else og Andreas datter, Ane.
+Martin Haarhs erindringsbog, Jægersminder" udkom 1936 med illustrationer af Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3879</t>
+  </si>
+  <si>
+    <t>Træet skal stå mellem kaminen og vinduet. Andreas Larsen vil dække vinduet til, sætte lys i lysekronen samt på kaminhylden og tænde op i kaminen et par dage i forvejen.
+Andreas vil købe vinsprit og lave Angostura til Johannes Larsen. 
+Det går kun langsomt fremad med byggeriet af bryggeriet. Andreas Larsen er ved at lave taget.
+Andreas Larsen har købt en dampmaskine til Peter Klokkers dreng. Måske skal han og Johan vente lidt med at give Peter Larsen den dampmaskine, som de selv i sin tid fik af Sigurd Swane/Male-Swane. 
+Både Else Larsen og datteren, Ane, er syge
+Johannes Larsen har modtaget Martin Haahrs erindringer.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/1QS1</t>
+  </si>
+  <si>
+    <t>[Brevets to første sider mangler]
+3.
+Kaminen og Vinduet, saa vi kan altsaa ikke gaa rundt om det, men med Ild i Kaminen mener vi det vil blive hyggeligt. Vi vil saa hænge noget for Vinduet og tænde Lysekronen og Lysene paa Kamingesimsen. Jeg skal fyre i Kaminen et Par Dage i forvejen, saa bliver der vel værendes. - Jeg har været nede at bestille en Flaske Vinsprit hos Fahrenholz, saa vil jeg prøve at lave Far en svensk Snaps med Fenikel. Jeg lavede forresten for nogen Tid siden en Angostura efter en Opskrift du engang har 
+4.
+givet mig. Den blev lysebrun og klar og ligner ikke Dr. Siegerts i Smagen, men Far siger den ligner de amerikanske Angosturaer; den smager rigtig godt, men er noget mild. Med Bryggeriet gaar det ikke saa stærkt for Tiden men efter Jul kommer der nok Fart paa igen. Jeg er ved at lave Taget, naar det er lagt paa vil det nok gaa stærkt med Døre og Lemme og med Indretningen.
+22/12. Jeg har lige været henne at pakke [en overstregning; "at pakke" indsat over linjen] en lille Dampmaskine ind, som vi har købt til Peter Klokkers Dreng. Du siger vel selv til naar Peter skal have den Damp-
+5.
+maskine, som vi fik af Male-Swane da vi var Drenge. Jeg synes det er bedre at vente lidt, saa han eventuelt kan faa en mindre Maskine først. Jeg husker ikke hvor gamle vi var, da vi legede med Dampmaskine; det har nok været for tidligt, men vi slap da godt fra det. 
+Idag har Else givet op, hun ligger i Sengen i en Time, løber saa lidt omkring i Slaabrok og ligger saa igen. Hun har vist ikke Influenza, men kun Forkølelse. Derimod har Pigebarnet vist lidt Influenza, hun havde godt med Feber imorges, men synes lidt bedre
+6.
+i Eftermiddag. Under disse Omstændigheder udgaar Elses Brev til Jer af Programmet ["af Programmet" indsat over linjen] og I maa nøjes med hendes Hilsener gennem mig. Nu kom Far med Martin Haahrs Erindringer, som han har leveret nogle Tegninger til. - Nu er den i Korsbaand, men hvis den ikke kommer samtidig med dette, saa ved I at den kommer. Nu maa jeg slutte jeg har jo faaet overdraget en Del af Elses Skriverier ogsaa. Far skriver selv.
+Mange Hilsner fra Else og Puf.</t>
   </si>
   <si>
     <t>1937-04-21</t>
   </si>
   <si>
     <t>Ragnhild -</t>
   </si>
   <si>
     <t>Det vides ikke, hvad der er sket med Ragnhild. Finansoperationerne er heller ikke kendt.
 Johannes Larsen var formand for bestyrelsen for det nystiftede Kerteminde Museum. Man indrettede blandt andet her en rekonstruktion af hans fars kontor. Briggen Hygæa tilhørte nogle år Johannes Larsens forældre.</t>
   </si>
   <si>
     <t>Trist med Ragnhild.
 Alle på Møllebakken er forkølede.
 Larsen minder sønnen om at sende to fotografier af skibe samt maleriet af Hygæa.
 Han har håndværkere i Alheds værksted og i Laura Warbergs væreæse i sidehuset. Møblerne herfra er stablet op i Larsens værksted.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/qoIf</t>
   </si>
   <si>
     <t>Kjerteminde 21 April 1937. 
 Kære Lysse!
 Tak for Brevet. Det var sørgeligt at høre om Ragnhild, jeg skriver høre for jeg fik jo Beretningen af Bimse en Uges Tid før Dit Brev skønt dette var skrevet før hun rejste fra Båxhult. Jeg synes Dine Finansoperationer lyder meget godt, saa Du maa gøre som det passer Dig. Vi er alle her forkølede og har været det i over 8 Dage. Jeg gaar med Snue paa 10ende Dag; det har jeg ikke oplevet før, det plejer at vare 2-3 Dage og saa fortsætte som ondt i Hals eller Hoste. Det er væmmeligt at have Hovedet fuld af Snot saa længe. Jeg har travlt med Museet, men jeg kan nu ikke komme videre før jeg faar de Billeder fra Dig. Hvis Du har glemt hvad det var for nogle saa er de her: 2 Fotografier af nybyggede Skibe i Havnen og Maleriet af ”Hygæa” paa Kjøbenhavns Red. Forøvrigt har vi Malere og Murere i Din Moders Stue ved Værkstedet og Din Mormoders Gavlværelse i Sidehuset; det sidsnævnte laves om til Børneværelse og det andet til Pufs Kontor. I Midlertid er alle Møbler fra disse Rum stablet op i Værkstedet, saa der ikke er til at være. Jeg har altsaa foruden min Snue en god Grund til ikke at bestille noget. 
 Se saa om Du kan faa de Billeder af Sted! 
 Podekviste er bedst i Maj. 
 For øvrigt har vi i Fjor eller Forfjor podet Medteaæbler paa unge Træer saa der er ingen Fare for de forsvinder.
 Mange Hilsner fra os alle til Jer alle sammen. Det var dejligt at se Bimse og Drengen her. 
 Din Far.</t>
   </si>
   <si>
     <t>1938-02-09</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Sallinge Kro pr. Højrup St.</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Maria Balslev
 Thora Cohn
 Alfred Fly
 Andreas Larsen
 Jens Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Peter Magnussen
 Axel  Müller
 Ellen  Sawyer
 Ane Talbot
 Andreas Warberg
 Minna Warberg
 Mary Warberg Larsen
 Laura Warberg Petersen
 Viggo Winkel</t>
   </si>
   <si>
     <t>Lars Christian/Laders Balslev boede efter sin pensionering på gården Erikshaab nær Sallinge. Gården var tidligere beboet af warberg-familien. 
 Minna og Andreas/Dedde Warberg holdt sølvbryllup 1913.
 Else og Andreas/Puf Larsens datter, Thora, g. Cohn, blev født i huset på Møllebakken i Kerteminde 19. jan. 1938. 
 Herman Upmann var en tysk bankmand, hvis kærlighed til Habanos førte til, at han slog sig ned i Havana i 1844 og fandt en bank og en Habanos-fabrik i denne by. Med tiden lukkede banken, men hans mærke af cigarer fortsætter i dag som et eksempel på den mest raffinerede Habanos middelstyrke smag Habanos (søgning på internettet jan. 2024).
 Det vides ikke, hvad Marys forældre hed og den gamle krokone i Sallinge kendes heller ikke.,</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0597</t>
   </si>
   <si>
     <t>Johanne/Junge Larsen forstår godt, at Astrid/Dis bor på kro i stedet for privat. Johanne kommer ikke til Erikshaab, for hun skal til København i længere tid i marts.
 Saneringslånet er nu sikret, så Johanne vil betale, hvad hun skylder Astrid.
 Mary ligger syg hos sine forældre i Kerteminde. Johanne har besøgt hende samt Ellen Sawyer og Else og Andreas/Puf Larsen, som netop havde fået datteren Thora. Hun blev født samme dag, som Andreas/Dedde og Minna havde sølvbryllup. Johanne hyggede sig hos Johannes Larsen, og det har hun ikke altid gjort. Han har i øvrigt solgt billeder for 10.000 kr. hos Winkel og Magnussen.</t>
   </si>
@@ -6752,51 +6800,51 @@
     <t>Det er frostvejr, og der er mange fugle i en våge ved Langebro. Larsen maler akvareller blandt andet fra vågen set fra Frøknerne Spies' vindue.
 Salget Winkel &amp;amp; Magnussens auktion var ikke ret godt, men en del af billederne var også uden fugle. 
 Der er lunt og godt på Møllebakken, men man har måttet slukke fyret i Værkstedet, da det var for dyrt, og der er rationering.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/qlFP</t>
   </si>
   <si>
     <t>Kjerteminde Søndag 25 Febr. 1940.
 Kære Lysse!
 Tak for Brevet! og til Lykke med Fødselsdagen i Overmorgen. Vi har nu haft et Par Dages Tø med et Par ⁰ Varme, men i Nat fik vi igen Frost og i Dag har det været Stille klart Solskin med Frost i Skyggen. Her har været en Masse Svømmefugle i Vaagen i Havnen og V for Langebro. Flest Skalleslugere (toppet) og en halv Snes store do og en enkelt lille. Nogle Lappedykkere mange Hvinænder ca 15 Havlitter 4-5 Ederfugle 10-12 Fløjelsænder og nogle Sortænder, mange Troldænder og en Del Bjærgænder, et Par Graaænder, 23-24 Blishøns 6 Sangsvaner hvoraf de 2 er døde, den ene fik jeg levende men den var død næste Morgen.17 Knopsvaner hvoraf jeg har 2 der klarer sig fint. Taffelænderne glimrer ved deres Fraværelse, men jeg saa dog en ♂ nogle Dage efter at Bugten var tillagt. Jeg maler Vinteraquareller og har faaet lavet en Del, ogsaa et par nede fra Vaagen med Ænder og Svaner set fra Frknerne Spies’s Vindue. Jeg havde Auktion hos W &amp;amp; M forleden men det har i vel set af Aviserne, for I er vel mere i Forbindelse med Omverdenen end vi der faar Posten fløjet herover, naar der ikke er Taage, hvad det er en Gang imellem. Resultatet af Auktionen var jo ikke særlig straalende men det maa jo taget i Betragtning at det var de Billeder jeg ikke har kunnet sælge, bl.a fordi der ikke var Fugle paa. Vi har det ellers godt og lunt inden Døre, men vi har for længst slukket Fyret i Værkstedet, dels fordi der ikke kunde blive varmt, dels fordi det er dyrt og dels fordi der er Rationering paa Brændsel, saa vi alligevel snart maatte holde op af Mangel paa Brænde. Naa. Glædelig Fødselsdag! Mange Hilsner til Jer allesammen
 Din Far.</t>
   </si>
   <si>
     <t>1940-12-18</t>
   </si>
   <si>
     <t>Aksel Andersen
 Thora Cohn
 Martin Kold
 Jens Larsen
 Jeppe Larsen
 Johannes Larsen
 Jonas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Christian Møller, maler
 Arnold Nielsen
 Emanuel Nielsen
 Ane Talbot</t>
   </si>
   <si>
     <t>Elena og Johan Larsens fjerde barn hed Johannes Larsen.
 "Den nye Møller" hed Aksel Lund Andersen. Hans kones navn var Marie Andersen, og de havde sønnen Fritz, som var tre år, da familien flyttede til Kerteminde (Mette Ladegaard Thøgersen: Svanemøllen i Kerteminde. Møllehistorie i ord og billeder. Østfyns Museer 2022. S. 97). 
 Maler Møllers hus lå og ligger for foden af Møllebakken i Kerteminde og hedder Pedersminde. 
 Det vides ikke, hvem Carla og Gamle Anders var. 
 En faglært arbejder tjente i 1940 omkring 42 kr. dagligt.</t>
   </si>
   <si>
     <t>Andreas Larsen gratulerer med barnet.
 Man sidder i Kerteminde i påklædningsrummet for at spare varme.
 Andreas tapper hjemmebrygget vin.
 Der er ansat en ny møller ved Svanemøllen. Emanuel Nielsen var gået helt i stå. Den laver byggryn.
 Johannes Larsen har købt Maler Møllers gamle hus for at leje boligen og garagen ud.
 Johannes Larsen er kommet på finansloven, og han har solgt en akvarel. 
 Andreas Larsen sender tegning og mål hvad angår konstruktion af en skydepram.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/q3Do</t>
   </si>
@@ -6825,152 +6873,152 @@
 Sidens Højde midtskibs: 9 3/4"
 (udvendigt)
 Lige under Stævnen: 11 3/4" og 11"
 4.)
 Største Bredde (26") holdes paa omtrent 46".
 [Tegninger med indsatte mål:]
 46" 26" 11" 9 3/4" 11 3/4"
 [Under den nederste tegning er skrevet:]
 lige Bund.
 Bunden giver Du vel ikke noget Spring, hvis Du gør maa det kun sidde nær ved Stævnen. Hvis hele Bunden har Spring, bliver Tonnagen (jeg mener Skibsrummet!) for lille. - 
 Ja, der kunde jo ogsaa have staaet noget paa denne Side, men nu skal jeg med Far ned at se paa en Kakkelovn, som vi spekulerer paa til Atelieret, saa jeg vil slutte for denne Gang.
 Mange Hilsner til Jer Alle fra os alle her
 sign/ Puf.</t>
   </si>
   <si>
     <t>1940-12-21</t>
   </si>
   <si>
     <t>Hans Beck Thomsen
 Andreas Larsen
 Jens Larsen
 Jeppe Larsen
 Jonas Larsen
 Marie Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Christian Møller, maler
 - Nørregaard
 Christine Swane
 Lars Swane</t>
   </si>
   <si>
     <t>Kærgård Klitplantage er en 1.437 hektar stor plantage, der ligger mellem Vejers Strand og Henne Strand ud til Nordsøen. (Wikipedia marts 2022).
 1 alen er 62,77 cm.
 Maler Møllers hus hedder Pedersminde og ligger for foden af Møllebakken, hvor Larsen-familien boede. 
 Fedmøllen eller Skovmøllen lå på Feden, som er området syd for havnen i Kerteminde. 
 En fransksigte er en melsigte (Ordbog over det Danske Sprog).</t>
   </si>
   <si>
     <t>Efter at have skåret træsnit i otte dage har Larsen været i Kirkeby for at gå på jagt. Det var imidlertid frostvejr og tåge, så der blev ikke meget jagt. 
 Johannes Larsen har købt Maler Møllers hus for 14.000 kr. 
 Der er kommet en ny møller, og han maler byggryn. Svanemøllen er den eneste mølle i byen nu. 
 Marie er kommet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/zPGo</t>
   </si>
   <si>
     <t>Kjerteminde 21 Dec. 1940.
 Kære Lysse og Bimse!
 Glædelig Jul! I Gaar paa Jeppes 5 Aars Fødselsdag kom jeg hjem fra Kirkeby hvor jeg havde opholdt mig i 8 Dage for at rekreere mig efter at have siddet en god Maaned og snittet Træsnit i Kakelovnsvarme. Jeg havde slæbt baade Dubletten og Mauserriflen med og tænkt mig at sidde paa Gaase og Andetræk hver Aften og tage en Tur til Kærgaard for at skyde Raadyr eller eventuelt Krondyr. Det blev der ikke noget af. Efter at have kørt paa Jernbane fra Kl. godt 10 til ca 19 og saa i Bil til Kirkeby, vaagnede jeg næste Morgen og tykke Isblomster paa alle Vinduer og Søen tillagt og saa frøs det hele Tiden med Blæst og et Par Dage med saa tyk Taage at man kun kunde se en Snes Alen væk. Saa det kun til et Par Ture hver dag efter Harer der som Regel sprang paa ca 100 Al. Det lykkedes Bæk Thomsen at aflive 3 i den Tid men de kostede 3-5 Patroner hver. Der kom ingen Sne der ovre, men da jeg i Gaar naaede Varde var der falden lidt og fra Esbjerg var Landskabet hvidt af et Snelag der tiltog i Tykkelse Resten af Turen. Nørregaards har faaet et Statshus i Vejlevangen hvor der er bygget en hals Snes saadanne og jeg har købt deres Ejendom her, altsaa Maler Møllers Hus formedels 14000 Kr. med en Udbetaling af henved 8000 Kr. som Discontokassen har lagt ud. Vi har faaet en ny Møller, der nu maler Byggryn og tænker paa at faa en Fransk sigte saa han kan male Hvedemel, Svanemøllen er nu den eneste Mølle her, da Fedmøllen mistede en Vinge og blev solgt til Nedrivning til Jernstøberiet. Der er nu Tegn til en Renaissance i Vejrmøller. Marie er kommen, men Uglen og Lasse kommer ikke i Julen, da Uglen har meget at bestille. Jeg skal hilse fra Puf og Else og ønske Jer glædelig Jul. Marie lægger et Par Ord ind. Mange Hilsner til Jer allesammen fra 
 Jeres JL. 
 Johannes Larsen
 Kjerteminde
 Danmark.</t>
   </si>
   <si>
     <t>1942-06-26</t>
   </si>
   <si>
     <t>Elena Larsen</t>
   </si>
   <si>
     <t>Henne</t>
   </si>
   <si>
     <t>Thora Cohn
 Andreas Larsen
 Jens Larsen
 Jeppe Larsen
 Johannes Larsen
 Jonas Larsen
 Marie Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Leo Swane
 Ane Talbot</t>
   </si>
   <si>
     <t>Marie/Rie Larsen fyldte 70 i 1942.
 Det vides ikke, hvem direktør Petersen og hans familie var.</t>
   </si>
   <si>
     <t>Det stormer og er koldt i Henne, men man hygger sig inden døre.
 Marie/Rie Larsens fødselsdagsfest var vellykket. 
 Børnene graver huler i klitterne.
 Andreas/Puf Larsen og Johannes Larsen læser knaldromaner. Det blæser for meget til, at Johannes Larsen kan male. 
 Andreas og Else glemte Peters fødselsdag, og brevet til Elena/Bimse er forsinket. 
 De voksne har gået en lang tur i lyng og klitter.
 En direktørfamilie med et par små hunde er de eneste andre gæster.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/YMUH</t>
   </si>
   <si>
     <t>Afs: Brygger Andreas Larsen
 Møllebakken, Kerteminde
 Henne 26/6 1942
 Kære Bimse!
 Ja, saa sidder vi altsaa heroppe i en forrygende Vestenstorm og Hundekulde, det er med største Overvindelse vi gaar ud for at faa lidt Appetit til næste Maaltid, man bliver gennemblæst med Sand; Swane er her ogsaa og vi hygger os ret godt inden Døre med Snaps og Romtoddyer. I Travlheden inden Afrejsen har vi forsømt at skrive dit Fødselsdagsbrev rettidigt, saa nu beder vi dig modtage denne forsinkede Lykønskning samt et Billede af Deltagerne i Ries Fødselsdagsfest, den forløb udmærket bortset fra at I savnedes. Iøvrigt er vi meget utilfreds med Sommeren, den eneste varme Dag hidtil var den Dag vi rejste herop, der var stegende hedt i Toget og overfyldt med Tyskere. Ungerne befinder sig godt heroppe, de graver sig ned i Huller i Klitten for at sidde i Læ, for et Øjeblik siden har de 3 Gæster, der er her udover os forsøgt at bane sig Vej til Stranden uden Held, nu vil Puf og jeg forsøge om lidt. Las vilde male heroppe, men i denne Blæst lader det sig ikke gøre, han fordriver Tiden med Knaldromaner; (Puf ["Puf" indsat over linjen efterfulgt af en pil, der peger ned mod den fortsatte tekst. Teksten herfra skrevet med Andreas/Pufs håndskrift] det gør jeg ogsaa. Det er ganske vist ikke velset, at jeg sover til Middag indtil 5 eller 1/2 6 hver Dag, men jeg er nu ingen Tilhænger af at ligge ude i en Klit og fryse, samt blive forstyrret af Fluer og andre Insekter, naar man ligesaagodt kan lægge sig paa sin Seng, som ovenikøbet er betydelig nærmere Spisesalen. Og saa falder jeg jo i Søvn! Det er ikke en Maade at ligge ved Badested paa siger Else. Men jeg har da været i Vandet 3 Gange, hun kun 1 Gang, er der saa noget for hende at prale af? Jeg har faaet et Barberkrus hvorpaa der staar: "Drikke og æde er Menneskets Glæde" og det udtrykke meget godt hvad jeg mener om Ferieliv; og hvis man saa har en Knaldroman til de Pavser som man ikke kan sove sig igennem, ja saa kan man jo ikke forlange mere. - Din Revision af vores Fødselsdagsalbum var nok ikke til megen Nytte. Foreløbig har vi glemt Peters Fødselsdag og Din skriver vi jo ogsaa forsent til, det er flovt og vi bliver maaske aldrig bedre. 
 [Det følgende skrevet med Else Larsens håndskrift:] 
 30/6
 Nu har Vejret bedret sig lidt, i Dag har Børnene været i Badedragter og Solen skinner, men det er væmmelig koldt. Igaar var Swane, Puf og jeg paa en lang Tur gennem Lyng og Klitter, saa jeg er næsten ikke kommen til Kræfter endnu, og idag er Las og Swane gaaet til Fiilsø, Swane er en vældig Fodsportsmand. Puf gaar i Vandet hver Morgen og Ane har et Par Gange været med, men er vendt om, naar hun saa Bølgerne, de ser ogsaa truende ud og er meget kolde. Nu er de ved at komme hjem fra Turen og vi skal spise saa vi maa hellere faa Brevet sluttet og sendt afsted i Aften.
 [Det følgende skrevet med Andreas Larsens skrift:]
 Nu er Else ved at børste Negle til Middagen saa jeg maa slutte Brevet. Nu er hun allerede færdig, men det drejer sig jo ogsaa kun om rent Sand; herude ved Havet, hvor vi jo bor dennegang, bliver man jo ikke rigtig beskidt, men Fagterne skal jo gøres. - Her er en Direktør Petersen fra København med Frue og Datter; sidstnævnte har to smaa Malteser-Terrier, som har samme Naturel som alle for smaa Hunde. De er egensindige og naar de faar Smæk af deres Herskerinde, vrisser de af hende, æv, siger de for hvert Smæk, det er ganske fornøjeligt.
 Nu kom Swane og Far hjem fra Tur, saa skal vi spise.
 Vi haaber Du har haft en god Fødselsdag og sender alle mange Hilsner Else, Puf, JL &amp;amp; Swane. Børnene hilser Fættre og Kusine [ordet "Kusine" er skrevet nederst på side 5]</t>
   </si>
   <si>
     <t>1942-11-19</t>
   </si>
   <si>
     <t>Christa Knuth</t>
   </si>
   <si>
     <t>Knuthenborg pr. Bandholm</t>
   </si>
   <si>
     <t>Thora Cohn
 Peter Hansen
 Adam Knuth
 Elisabeth Knuth
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Eric Struckmann
 Fritz Syberg
 Ane Talbot</t>
   </si>
   <si>
     <t>Kunstforeningen i København er Kunstforeningen på Gammel Strand. 
 Officiantsgruppen var en gruppe af befalingsmænd i det danske militær i perioden 1922-1951. I 1922 blev sergenter og oversergenter underofficerer af reserven; de måtte, hvis de ville fastansættes, lade sig uddanne til officianter. Der var fire grader: officiant, overofficiant, stabsofficant, korpsofficiant. Officianter m.v. var ikke officerer, men en gruppe befalingsmænd, ligestillet med officerer. De var specialt uddannet i f.eks. gymnastik, skydning, ridning m.v. (Lex.dk og Wikipedia marts 2024).</t>
   </si>
   <si>
     <t>Johannes Larsen takker for penge og fotografier.
 Han maler akvareller til en udstilling i Svendborg Amts Kunstforening og til en anden i Kunstforeningen, København (sammen med Fritz Syberg og Peter Hansen). Struckmann vil arrangere en retrospektiv udstilling, som skal fylde hele Den Fri.
 En officiant er flyttet ind på Møllebakken, og en soldat har lejet et gavlværelse samme sted.
 Larsen sender den følgende måned døde fugle samt bøger til Christa og hendes datter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/H0vZ</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertsens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg. 
 Bandholm.
 [Håndskrevet på kuvertens bagside:]
 Johannes Larsen
@@ -7028,51 +7076,51 @@
 Nå nu er her efterhånden så megen snak og uro i stuen, så jeg ikke kan skrive selv herhenne i telefonstolen, så nu vil je slutte med at ønske Jer alle et godt nytår fra os alle
 Hils Ulla og Peter mange gange. ker. Hilsen fra Puf</t>
   </si>
   <si>
     <t>1944-1045</t>
   </si>
   <si>
     <t>Johannes Larsen overdrog i 1945 skovgården Båxhult i Småland til sin yngste søn, Johan og hans hustru, mens ejerskabet over huset på Møllebakken i Kerteminde gik til den ældste, Andreas/Puf Larsen og dennes kone. 
 Brevet hører formodentlig sammen med et andet i samlingen.</t>
   </si>
   <si>
     <t>Johan Larsen skal ikke betale noget. Hans bror, Andreas/Puf, vil blive sikret en tilsvarende sum.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/uF4T</t>
   </si>
   <si>
     <t>P.S.
 Jeg er kommen i Tanker om at Du maaske kunde misforstaa ovenstaaende: Det er jo ikke Meningen at Du skal betale noget i Afstaaelse, men at jeg skal sikre Puf en lignende Sum eller Værdi. Det skulde glæde mig om jeg kunde leve saa længe, at jeg kunde faa Dig at se som Herremand, for det er vel det der er Meningen
 JL.</t>
   </si>
   <si>
     <t>1944-03-27</t>
   </si>
   <si>
-    <t>Else Larsen, Else, Andreas Larsens kone</t>
+    <t>Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Marie Larsen
 Christine Swane</t>
   </si>
   <si>
     <t>Thora Cohn
 Adam Knuth
 Christa Knuth
 Elisabeth Knuth
 Grethe Larsen
 Jeppe Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Ane Talbot
 Karen -, tjenestepige på Møllebakken
 Ursula Uttenreitter
 Erik Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Johannes Larsen lavede flere udgivelser med Den Lille Mis, både med træsnit og akvareller.
 Fyens Discontokasse havde adresse på Flakhaven i Odense.
 Det vides ikke hvem fru Hansen og Fru Kristensen var.
 Thora Cohn omtales i dette brev som "Søster".</t>
@@ -7080,51 +7128,51 @@
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Christine Swane Breve, kasse 1, kuvert 5, 2002/61 A8, lb 11.</t>
   </si>
   <si>
     <t>Tak for de fine fastelavnstønder til børnene. Grevinden fra Knuthenborg og hendes to børn kommer i påsken. Else og Andreas "Puf" Larsen har været i 14 forretninger uden at kunne få rulleskøjter til Ane. De værdifuldste malerier er sendt til opbevaring i Discontokassen. Johannes Larsen arbejder på træsnit til Den Lille Mis.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/RIgZ</t>
   </si>
   <si>
     <t>Kerteminde d. 27/3 – 44
 Kære Ugle og Rie!
 Vi er nogle rædsomme Smøl til at skrive, ikke engang Børnene er der nogen Redelighed med mere, endda de var meget glade for jeres fine Fastelavnstønder, I plejer at være meget flotte, men denne Gang har I næsten overgaaet jer selv, der var Godter i, som vi ikke troede exsisterede mere, altsaa, mange Tak for det; det er ikke manglende Taknemlighed, der gør, at vi har smølet saa længe med Skriveriet. Vi ved jo lidt om jeres slemme Omgang Influenza fra Ursula, det er I vel helt over nu; det er morsomt at have hende herovre, vi vilde gerne have hende herud et Par Dage, men Manse vil ikke af med hende og det synes at berolige Tante Junge, at hun er paa Lindøgaard til Slagtningen, saa vi tør ikke presse for meget paa. I ved naturligvis, at T.J. igen er paa Sygehuset, hun var ked af at komme derud, men nu er hun glad for at være der og saa hitter de forhaabentlig ud af hendes Sygdom. Tinge har lige været med en Gris til os, den skal vi have fat paa i Morgen, desværre kan vi ikke faa vores flinke Fru Hansen til Hjælp, hun har travlt i Anledning af Karens Konfirmation paa Søndag, i samme Anledning slutter Karen her paa Lørdag, saa er vi sløjt faren med Hjælp, jeg har søgt Stuepige længe baade til April og Maj uden at faa et Tilbud og vi skal have Grevinden fra Knuthenborg med 2 Børn og Guvernante i Paasken, heldigvis skal de sove paa Hotellet, vi kunde jo i hvert fald kun huse 2 og det er en stor Lettelse at være helt fri for at passe Værelse. Grethe har skaffet en Kone til Hjælp til Slagtningen og vi haaber at faa lidt Hjælp af hende i Paasken ogsaa, ellers bliver det ikke gemytligt. Vi har også haft lidt Influenza. Las laa ca. 8 Dage, stod op og gik i Seng igen, saa var han lidt sløj bagefter, men er nu helt rask, han er meget optaget af at lave Træsnit til ”Den lille Mis”, saa har Karen og Grethe været syge, heldigvis skiftevis, og nu den sidste Uge Ane og Søster, men de er raske nu, Ane har været i Skole i Dag og Søster har været med Puf og mig i Odense, vi skulde se at faa fat i et Par Rulleskøjter til Ane, det var Belønning for, at hun havde regnet sin Regnebog færdig inden Eksamen, desværre var det umuligt at skaffe et Par, endda vi har prøvet i alle Legetøjs-Sports- og Isenkramforretninger i Odense og Kerteminde, i alt 14 Steder, det var en stor Skuffelse. Eksamen skal være Onsdag og Torsdag og skal foregaa paa Lundsgaard, de kan ikke være i Skolen for Borgerskolebørnene. Torsdag Aften skal vi til en Festlighed for Fru Kristensen i Anledning af hendes 25 Aars Jubilæum og lige efter Paaske skal Afdansningsballet være, Ane har faaet syet af Crepepapir en lyserød Balletkjole og en sød Amagerdragt, Paaskegæsterne bliver til efter Ballet. Vi har faaet gjort lidt i Stand her i Stuerne, vi sendte nemlig nogle af de værdifuldeste Billeder ud i Disconto Kassen og saa afsløredes Væggen jo i al sit Forfald, og nu har vi faaet den repareret og kalket og Vinduet malet og det er pyntet meget, Loftet maatte ikke røres, skønt Guderne skal vide, det trænger; men til Gengæld er Lofterne i Spisestuen og Havestuen kalket og det har hævet Stuerne meget, de har ikke været rørt i 25 Aar, og nu er vi altsaa over Hovedrengøringen her, det er et rart Skub. Iøvrig savner vi lidt Varme, selvom Solen skinner er det bidende koldt, men vi har dog Violer i Marts i Aar. Jeg skal hilse meget fra alle og sende en speciel Hilsen og Tak fra Børnene, de har Planer om at skrive selv, men de har ogsaa saa meget andet for, saa det varer maaske lidt – og til Slut Tusind Hilsner fra jeres Else 
 NB. Jeg haaber, I har faaet vores Æbler.</t>
   </si>
   <si>
     <t>1944-05-17</t>
   </si>
   <si>
     <t>Thora Cohn
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Johannes Larsen
 Jonas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes Larsens gode ven, Christa Knuth, boede på Knuthenborg. 
 Andreas/Puf Larsens kammerat, maleren Sven Havsteen-Mikkelsen, havde en idé om, at det var mere "nordisk" at stave ordet "af" som "av". Andreas Larsen kopierede iårevis denne stavemåde.</t>
   </si>
   <si>
     <t>Andreas/Puf Larsen ønsker tillykke med fødselsdagen. Han fortæller om de mange fugle, der ruger i haven. En mår har taget duerne.
 Det er dejligt, at Peter har fået en ny cykel. Alhed/Ane Larsen har også fået ny cykel, og Thora har arvet den gamle. 
 Johannes Larsen er på Knuthenborg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/frsc</t>
   </si>
   <si>
     <t>Afs: Andreas Larsen Kerteminde 17 Maj 44.
 Møllebakken, Kerteminde
 Kære Peter.
 Tillykke med fødselsdagen. Jeg håber dette må nå Dig på selve dagen; det skulde det kunne eftersom det brev jeg fik fra Din far forleden havde været 10 dage undervejs. Idag er den ene gråand kommet med ællinger, men der er desværre kun 3. Vi har en and til som ruger, nu må vi jo håbe, at den kommer med en større flok. Grågåsen ruger på 5 æg det er første gang den ruger, så vi er jo spændt på hvad der bliver af det. Farfar er for tiden på besøg på Knuthenborg på Lolland, så han er desværre ikke hjemme når gæslingerne kommer, men vi håber vi kan holde liv i dem til han kommer. Jeg ser av Din fars brev, at Du har fået helt ny Husquarna-cykle; ja, så er Du jo godt kørende. Her har vi nu cykler alle sammen, Alhed har fået en ny og Thora har fået hendes. Thora kan ikke stå op, endnu, men når jeg hjælper hende op, så kan hun køre flere mil. Du kan fortælle Din far, at en mår har taget alle duerne i dueslaget, men vi har endnu et par tilbage, som åbenbart har holdt til et andet sted. Der er nu sat et brædt op til dem under halvtaget udenfor farfars atelier, hvor de er ved at bygge rede. Lige nu kom Jeppe og Alhed ind og fortalte, at gåsen har fået 5 gæslinger og at der ligger et æg tilbage i reden; den må alså have lagt et æg til efter at den har lagt sig. Nu må jeg hellere gå ud og se efter hvordan gåsen kan forliges med ællingeanden, vi må nok have anden ned i forhaven. Jeg vil så slutte med at ønske Dig en god fødselsdag og bede Dig hilse alle i familien.
 Else, Alhed, Jeppe og Tora sender også mange hilsner.
 Mange hilsner til Digselv fra
 Din hengivne Puf.</t>
   </si>
   <si>
@@ -7154,51 +7202,51 @@
 Det sidste brev fra Johan/Lysse Larsen var blevet censureret, så Johan må fremover undlade at skrive om krigen i sine breve. 
 Nu skal Else, Johannes og Andreas Larsen til Odense. 
 Andreas er forhåbningsfuld. Else og han ønsker Elena/Bimse en god fødselsdag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/h95J</t>
   </si>
   <si>
     <t>Afs: Andreas Larsen, Brygger
 Møllebakken, Kerteminde 21/6 - 44.
 Kære Bimse.
 Nu er det nok tiden at sende Dig et fødselsdagsbrev. Vi har pludselig fået (eller haft) sommer. De sidste 3 dage har været stille, varme og uden skyer på himlen; vi har badet 2 gange om dagen og sejlet i kano. Idag er det koldere, overskyet og blæsende, så vi er bange for at sommeren er forbi for denne gang. Elle har besøg av Mogens Warberg og hans kone, som Lysse ikke kender. Far er nu ved at skære den sidste av de 8 stokke som skal illustrere "den lille Mis". Det har været et stort arbejde; han begyndte før Jul og har været meget flittig. Vi håber han nu vil tage sig lidt sommerferie, når de er renskåret; jeg skal så tage en del "prøvetryk" inden de skal trykkes som bog. Kan Du sige til Lysse, at jeg fik ikke det fulde udbytte av hans sidste brev; der var klippet 1 1/2 linie ud av det, så at der manglede noget av fiskeriinstruktionerne på den ene side, og noget om krigens gang på den anden. Indtil Tyskerne har forladt os, må han hellere lade være at skrive noget om krigsbegivenheder, det er så ærgerligt når der mangler noget i sammenhængen i et brev. Idag skal Far, Else og jeg til Odense, så vi er jo ikke kede av lidt kulde og gråvejr, så skal vi da ikke ærgre os over, at vi ikke kan komme i vandet; vi håber så at vejret bedres igen imorgen. Idetheletaget gør vi os jo forhåbninger for tiden her i landet, sådan i almindelighed. Det er ligesom ens vejrtrækning er blevet bedre med det sidste, om det nu er bedre vejr, der gør det eller hvad? Det har meget at sige, ikke mindst for en astmatiker.
 I håbet om en god fødselsdag mange hilsner til Dig og alle Dine fra Puf.
 Hils Ebba.
 [Indsat i venstre margen, s. 2, lodret:]
 Hilsen og Lykønskninger fra Ungerne og Else</t>
   </si>
   <si>
     <t>1944-12-21</t>
   </si>
   <si>
     <t>Gonny Egeberg Jørgensen
 Adam Knuth
 Elisabeth Knuth
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Håndværkerne er færdige, så nu har man varme på Møllebakken.
 Der skal indkvarteres fem tyske soldater fra Østfronten, og Larsen frygter, at de er syge og har lus. Skolepedellen skal bo i værkstedet, fordi tyskerne har taget skolen. 
 Larsen er bagud med sit arbejde.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/xWVO</t>
   </si>
   <si>
     <t>Kjerteminde 21 Decbr. 1944.
 Kære Grevinde!
 Hvis Du ikke faar dette til Jul, kommer det af, at jeg har ligget i Sengen siden i Søndags af Forkølelse og først er staaet op nu til Middag. Glædelig Jul og godt Nytaar! Vi er nu kommen i Orden igen og det er behageligt med Varmen, saa længe vi kan faa noget at fyre med. Mindre behageligt er det at vi i Aftes fik Meddelelse om at vi skal have 5 Tyskere i Indkvartering og kan vente dem naarsomhelst. Det skal være nogle, der kommer fra Østfronten saa de er formodentlig baade lusede og pestbefængte. I forvejen havde vi lovet at huse Skolepedellen, dersom Tyskerne tog Skolen, saa nu skal jeg have ham boende i Værkstedet mens Tyskerne beboer Sidehuset. Der, altsaa i Værkstedet, har der ikke været fremkommeligt i længere Tid paa Grund af Haandværkerne og nu har jeg jo ligget nogle Dage saa jeg er kommen langt tilbage med mit Arbejde. Vil Du hilse alle paa Knuthenborg ogsaa fra Else og Puf. 
 Mange Hilsner til Dig selv fra
 Din hengivne
 Johannes Larsen</t>
   </si>
   <si>
     <t>1944-12-22</t>
   </si>
   <si>
     <t>Bakkevej 12 Hareskov St.</t>
   </si>
   <si>
     <t>Lars Christian Balslev
@@ -7306,100 +7354,141 @@
 90
 130
 120
 3
 Skyllerum
 400
 4
 30
 5
 6
 7
 110
 åbent skur til tom emballage etc.
 skorsten
 4+3
 3+2
 10,5 m
 LAGERRUM for tønder og de på flaske
 4 m
 vindue
 vindue
 [Skrevet med blæk på arkets bagside:]
 Jeg havde først pakket bog, brev og billeder i én pakke, men posthuset måtte ikke expedere den uden Varedirektoratets billigelse, derfor forsinkelsen, da jeg måtte have det hjem og lave til ["til" overstreget] et brev og en tryksag.</t>
   </si>
   <si>
+    <t>ca. 19. feb. 1945</t>
+  </si>
+  <si>
+    <t>Thora Cohn
+Jens Larsen
+Jeppe Larsen
+Johannes Larsen
+Jonas Larsen
+Peter Andreas Larsen
+Alhed  Møhl, Lysses datter
+Ane Talbot</t>
+  </si>
+  <si>
+    <t>Side 1 og 2 mangler. 
+Johannes Larsen går "derover" = til sit værksted, som lå og ligger i Møllebakkens have.
+Andreas Larsens kammerat Sven Havsteen-Mikkelsen gik meget op i "det nordiske", og han fandt det mere nordisk at skrive "av" end "af". Andreas Larsen overtog denne praksis. 
+Den omtalte bog af H.O.G. Ellinger hedder "Naturen og dens Kræfter". Den blev første gang udgivet af Frem 1897. 
+Tiras var en hund, som Johannes Larsen fik i efteråret 1944.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3876</t>
+  </si>
+  <si>
+    <t>Andreas/Puf Larsen synes, at Johannes Larsen bagatelliserer, at familien løber tør for koks og ikke kan skaffe flere. Andreas fyrer op i faderens værksted, og Larsen benytter det flere dage ikke. 
+Vinteren er ved at slippe sit tag i landet. 
+Andreas spørger, om Peter Larsen har fået bogen Naturen og dens kræfter? 
+Johannes Larsen har en tid haft ondt i det ene ben, men han går alligevel dagligt ud til slusen med sin hund. Larsen mener, at det hjælper at drikke afkalket vand. 
+Der er kommet materialer hjem til udvidelsen af bryggeriet, men arbejdet er pga. frost ikke kommet i gang.
+Tillykke til Andreas/Lysse.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/dSjy</t>
+  </si>
+  <si>
+    <t>3.
+Far, at vi ikke kan skaffe flere koks end dem vi har, så siger han "Den tid den sorg" eller "Det ordner sig nok." Nå, lidt bedre er det da blevet; tidligere kunde jeg fyre dag efter dag derovre uden at Far gik derover og når jeg spurgte om jeg kunde holde op en tid, sagde han altid: Jeg skal derover imorgen. Nu går han da derover lidt hver dag, så er jo min mund lukket. Men den dag vi ikke har flere koks, vil han vel alligevel ærgre sig over, at han ikke har villet indrette sig lidt mere praktisk. Nå måske sker der noget i løbet av de 14 dage, så vi ikke kommer til at mærke brændselsmangelen. Vi glæder os for tiden over, at vinteren synes at have forladt os; igår havde vi 7⁰s varme og dejligt solskin, idag er det kun 2⁰ med lidt nattefrost i nat og vinden er gået om i øst, men sådan plejer det at svinge uden dog at give mere end lidt nattefrost eller tøsne. - Jeg havde engang en bog: H.O.G. Ellinger: "Naturen og dens Love". Jeg har nu i nogen tid ledt efter den og er efterhånden ved at komme i tanker om at jeg vist engang har foræret Peter den. Hvis det er sådan, vilde et par ord herom jo fritage mig for at lede mere. - Her har vi det ellers rigtig godt allesammen. Far har haft lidt ondt i sit ene ben i vinter, men nu er det ved at blive bedre, han er begyndt at drikke avkalket vand, det mener han hjælper. Benet har ikke været dårligere end at Far så godt som hver dag har gået sin tur ud til Slusen med Tiras. - Jeg skrev vist til Jul, at vi skal til at udvide bryggeriet lidt. Der blev kørt materialer til før Jul, men byggeriet er ikke begyndt endnu på grund av frosten. - Ja, så tror jeg ikke der er mere at berette i øjeblikket.
+God fødselsdag! Om mange hilsner til Jer alle sammen
+fra Puf.
+Mange Hilsner til jer alle og Gratulationer til Lysse fra Ane, Jeppe, Thora og Else</t>
+  </si>
+  <si>
     <t>1945-10-13</t>
   </si>
   <si>
     <t>Birgitte Bøttern
 Hans Eric Bøttern
 Jørgen Bøttern
 Margaretha Bøttern
 Johannes Larsen
 Christine  Mackie
 Ellen  Sawyer</t>
   </si>
   <si>
     <t>Planteverdenen i Menneskets Tjeneste skrevet af A. Mentz udkom i 1911.
 Olsen var formodentlig bogbinder i Kerteminde. 
 Den omtalte plantegning er muligvis den, der er sendt af Andreas Larsen og gemt under "efterår 1945" i KTDK. 
 Andreas Larsens ven, maleren Sven Havsteen-Mikkelsen, havde den idé, at ordet "af" skulle staves "av", da denne stavemåde forekom ham mere "nordisk". Andreas Larsen overtog denne skrivepraksis. 
 Margaretha/Grethl Bøttern var Larsen-familiens nabo. Hun blev tidligt og pludseligt enke og flyttede med sine børn til København.</t>
   </si>
   <si>
     <t>Andreas/Puf Larsen sender bogen Planteverdenen i Menneskets Tjeneste, som man har haft megen glæde af på Møllebakken i Kerteminde. 
 Der har været rejsegilde på udvidelsen af bryggeriet. Andreas Larsen har ikke tilladelse til at brygge luksusøl, og han kan hverken skaffe kobber til kedel eller flasker. Han håber på dispensation vedrørende brygningen. Andreas Larsen sender plantegning over bryggeriet og beskriver dets indretning.
 Larsen-familien har fået lov til at købe en strimmel jord mere ved Nordstranden i Kerteminde. 
 Margaretha/Gretel Bøttern har solgt sit hus og flytter med børnene til København.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/SGo2</t>
   </si>
   <si>
     <t>[Fortrykt øverst på hvert ark:]
 ANDREAS LARSENS BRYGGERI
 POSTKONTO 57698 KERTEMINDE TELEFON [Noget af papiret mangler]
 KERTEMINDE, ............ 194
 [Håndskrevet efter "194":] 5.
 [Håndskrevet i brevet:]
 Kære Lysse
 Bogen "Planteverdenen i Menneskets Tjeneste", som Du engang fik av Meme har jo hidtil opholdt sig her i Kerteminde, hvor vi har haft megen nytte og fornøjelse av den. Nu da vi igen kan sende bøger til Jer, synes jeg det er passende at Du får den tilsendt. Jeg fandt hos en antikvarboghandler i Odense for nogen tid siden et andet exemplar og det er jo nok det, som gjorde, at jeg fandt på at avlevere Dit. Den var jo i årenes løb blevet lidt løs i ryggen, men nu har Olsen haft den nede til styrkelse og her har Du den så! - Vi har haft rejsegilde på bryggeriets udvidelse for en tid siden her ser I et par billeder derfra. - Ganske vist har jeg jo ikke tilladelse til at brygge endnu, kobber til en ny kedel mangler vi også, flasker er ikke til at få, men nu prøver vi altså at få så meget som muligt klar og håber på at en ansøgning om dispensation fra bryggeriforbundet (luxusøl) må blive bevilget. Desuden ved man jo ikke hvornår forbudet bliver hævet, og så vil det jo være rart om brygningen kan begynde straks. I bedste fald tager det dog 1/2 år at præstere salgbart øl. - Jeg husker ikke om jeg har skrevet til Jer om at vi ifjor flyttede badehuset tilbage fra strandkanten, så vi har fået en 
 2.)
 plads foran det, hvor vi kan sidde i forvejen var pladsen foran huset tit optaget af badende og cykler eller andet, så vi ikke selv kunde være der. Vi har iår været meget glade for denne ordning dernede men da selve strimmelen er 2,85 m bred, har vi iår spurgt byen om vi kunde købe en strimmel til på 2 m og det er den nu gået med til, skønt det for adskillige år siden blev vedtaget, at der ikke måtte sælges mere av den frie badestrand. Jeg vedlægger en av tegningerne til bryggeriet, der står nogle tal på, som ikke har interesse for Jer, men desuden har jeg sat et par tal, som oplyser størrelsen (i lagerrummet) og en del oplysninger til orientering iøvrigt. Det nye gærrum har vi vendt en kvart omdrejning, så det når sammen med skyllerummet; dets gulv er hævet 2 m over jorden, så det virker som tag over nedgangen til skyllerummet. Ovenover det bliver svalebakken anbragt i en træbygning med lufthuller i siderne. - Gretel Bøttern har solgt huset til Kold og skal rejse til København til November. Vi har inviteret hende herover at bo i de sidste 8 dage med Jørgen og den lille Hans Eric og hendes pige, som heldigvis tager med hende til København. Pusser rejste derover igår for at holde efterårsferie med Tante Ellen. Det bliver svært for Gretel at bryde op.
 Nu vil jeg slutte med mange hilsner til Jer alle fra
 Else og Puf.
 Far hilser også</t>
   </si>
   <si>
     <t>1946-04-01</t>
   </si>
   <si>
     <t>Adolph Larsen
 Andreas Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Edith -, pige i huset på Lindøgaard
 Christine Swane
 Erik Warberg Larsen
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Malerens var Johannes Larsen, hans søn og svigterdatter på Møllebakken i Kerteminde.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2452</t>
   </si>
   <si>
     <t>Johanne Larsen kan ikke forstå, at Astrid kunne gå tur efter den hårde omgang med tandudtrækninger. Selv måtte hun hjem og ligge i sengen hos Johannes Lasen og hans familie, da hun havde fået trukket 17 tænder ud.
 Johanne kommer ikke til Astrids fødselsdag, for hun har travlt, og hun er bange for at blive syg, hvis vejret bliver koldt. Hele Johannes familie er inviteret til Christine Swanes/Uglens 70årsdag, men kun de unge tager med. 
 Laura/Bibbe arbejder som hjemmesygeplejerske, og hun synes ikke, at der er nok at lave.
 Lise har brændt hænderne slemt på kakkelovnen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Kww0</t>
   </si>
   <si>
@@ -7476,51 +7565,51 @@
 Båxhult
 Långaryd
 Småland
 Sverige. 
 [Håndskrevet i brevet:]
 6/11 - 46
 Kære lille Lysse!
 Det er jo lidt sent at takke dig for dit Fødselsdagsbrev til min Fødselsdag d. 10. Maj (er 8) hvor jeg fyldte ikke 74 men, desværre 76! Men her gør jeg det altså. Tak for Brevet! Det indeholdt jo både noget fornøjeligt og det modsatte; det var meget morsomt at høre om alle de Forbedringer i jeres dejlige gamle Hus! det er vel nok imponerende, hvad du beskriver! Med alle de moderne Installationer og Fliser i lange Baner! Hvor vilde jeg dog gærne engang besøge jer, inden jeg dør! Men det er vanskeligt på mange Måder. Jeg tænker tit på gamle Båxhult og den dejlige Egn - Broudåsen! Var det der, den gamle Kone boede? Alhed havde bagt en Kage til hende og vi gik op med den en Sommeraftenstund, lidt hen på Aftnen, så hun var gået i Seng; vi bankede på, jeg kan endnu høre hendes gamle forskrækkede Stemme: "å de' lefvande?" Dengang havde vi endnu det f. som I har sløjfet; for en halv Snes År siden havde jeg en ganske lille Korrespondance med en gammel Kontrakts[ulæseligt] på Orust, han stavede endnu på den gammeldags Manér, den kan jeg bedst lide!
 Det triste var, hvad du fortalte om dit Julebesøg i Kjerteminde, jeg tror nu, du ser for sort på det. Jeg var der i Sommer - hver Sommer bestemmer jeg at jeg vil skrive til dig derfra! - og jeg synes, det hele var forholdsvis harmonisk, det var meget sjældent at det skurrede. Ja, du har sandelig Ret i, at Puf er en ener - Mor sagde så tit "Puf er et herligt Menneske" - et ædelt Menneske, det er hjærteskærende at tænke på, at han skal være halv- eller helulykkelig. Men jeg er nu vis på, at hvis - når - Forholdene engang igen bliver sådan at han kan få fat på det Arbejde, som ligger parat og venter, så vil alt forandre sig derovre; det må jo være frygteligt at gå og vente, når man bare går og længes efter at få Lov at tage fat. Der var en lille Ting, som betød en stor Forbedring af den daglige Atmosfære. Las er holdt op med sin daglige Snaps til Aften (= 3-4 Snapse) og det har gjort, at han er langt mindre irritabel og besværlig end før. Det er jo noget vanskeligere om Vinteren, hvor Børnene er så meget inde, og Las altid sidder i Stuen, han tåler ikke det mindste Kny fra dem, de arme Unger! Men henimod Jul, når de tør begynde at fyre i Centralfyret, så hjælper det, så er de ovenpå med deres Leg og deres Skærmydsler. Jeg havde 3 vidunderlige Uger derovre.
 Vi er så bedrøvede i denne Tid, fordi Tutte ligger for Døden. Hun blev for et Par År siden opereret for Cancer mammæ, og nu er det gået i Lungerne og det er håbløst; det er vist kun Dage - eller Timer, hun har tilbage; hun ligger og døser i Morfinrus for at hindre Smerter og, navnlig Åndenød. Det er hårdt at miste Søskende, det er dog de Mennesker, der som oftest står en nærmest. Bimse ved det nok; og jeg savner da hver Dag din Mor. 
 [Skrevet lodret langs venstre margen side 2:] Folmer ringede forleden og spurgte mig, om du kom til jeres Studenterjubilæum det anede jeg jo intet om; han vilde selv skrive til dig, og da jeg sagde, at jeg havde et Brev på Stabelen, bad han mig styrke til at du kom! det synes jeg i Sandhed også, at du [skrevet side 1, øverst på arket, på tværs:] skal hvis du på nogen Måde kan rive dig Løs et Par Dage! Det måtte da være mægtig sjov at mødes med de gamle Skolekammerater.
 Nu må du hilse hele din søde Familie kærligt fra mig! De kærligste Hilsner til dig selv fra
 Mornine.
 Da jeg havde lukket Brevet, ringede Lugge, at Tutte var død i Nat Kl. 1/2 3. Hun sov stille hen. Hun vidste, at hun skulde dø og havde talt om det med Børnene. De to stakkels Børn vil savne hende bittert; man kan ikke se, hvordan de skal kunne undvære den kloge, stærke Mor. 
 Bodilds Ægteskab er jo ikke af de ideelle, og stakkels Fritz er så ensom og set skævt til af så mange, som ikke kender ham, det søde Menneske han er, men man ser kun hans sære Væsen.</t>
   </si>
   <si>
     <t>1947-02-06</t>
   </si>
   <si>
     <t>Bodild Branner
 Frits Branner
 Thora  Branner
 Alhed Larsen
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Marie - Marie, hushjælp hos Astrid Goldschmidt-Warberg
 Pernille Marryat
 Axel  Müller
 Ellen  Sawyer
 Lise Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det er uklart, hvem "den lille", der er hos præst, var. 
 De to søstre, som Johanne og Astrid havde mistet, var Alhed Larsen og Thora Branner.
 Else og Andreas/Puf Larsen boede sammen med Johannes Larsen på Møllebakken 14 i Kerteminde.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0649</t>
   </si>
   <si>
     <t>Johanne/Junge har været syg. Godt, at Axel er kommet hjem fra hospitalet.
 Lille Lise er fyldt to år.
 Elle(n) har været på besøg og fortalt om julen samt om Fritz og Bodild Branners visit. Fritz mangler helt initiativ og har ingen kræfter til at arbejde. 
 Johanne mener, at Else og Andreas/Puf Larsen ville have et lykkeligere liv, hvis de havde deres eget hjem og ikke skulle føre traditionerne videre. Else er dygtig til at holde pænt og rent, men hjemmet mangler ånd og gæstfrihed. 
 Martin/Manse tjener godt på dyr, som han nedlægger ved strandjagt.</t>
   </si>
   <si>
@@ -7585,128 +7674,128 @@
 Johan/Lysse og Elena/Bimse Larsen har været på biltur. De fandt et hult egetræ med en bænk i.
 Jeppes allike har det godt. 
 Ane har besøg af sin veninde.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/prtQ</t>
   </si>
   <si>
     <t>Kjerteminde 10 Juli 1947.
 Kære Grevinde.
 Jeg fik saa lagt de sidste 3 Billeder til Hr. Kjær nu, og har benyttet Tiden mens de tørrede til at gøre de Tegninger Hans Hvass havde med klar til Bogen, d.v.s. ramme dem ind og tegne ud til Rammen. Desuden har jeg lavet 7 nye, men mangler endnu 17. Jeg har dog kun Fugleskind til 2 til, saa han maa skaffe mig Resten paa Museet. Vagtlerne har faaet Unger igen denne Gang 4 og jeg har da set en levende i Dag. Desuden har Dompapperne Unger og Stillitsen ruger paa 10ende Dag uden at jeg har set den af Reden. Hannen mader den. Min Svigerinde Fru Sawyer havde i Gaar Brev fra Else og Puf. De er nu i Højlandet hos Sven Mikkelsens og har 14 Miles til nærmeste Landsby, som de skal over et Bjærg for at komme til. De har søgt om Returbillet og faaet at vide at de ingen kan faa før d. 13 Aug. Det ser jo godt ud. De haaber paa en Kul eller Smørbaad. Forøvrigt har de det godt. De var otte Dage i Essex, efter otte Dage i London. Lysse havde jeg Brev fra i Gaar. De har faat en Masse Regn og de var paa en vellykket Biltur paa Bimses Fødselsdag oppe ad Varberg til, fandt bl,a, et hult Egetræ med en Bænk inden i, der var 3 Meter i Diameter, og der var Plads til 10 Personer inden i den. Jeppes Allike har det godt, den sover oppe hos os om Natten i et Bur, med min Badekaabe over og flyver om Dagen frit omkring. Christiansen hjalp mig i Gaar Aftes at stække Gæslingerne der nu var flyvefærdige. Vi har i Dag faaet Besøg af Anes Veninde Pusser, en Datter af vor forrige Nabo Bøttern. Ja nu kan jeg ikke hitte paa mer.
 Mange Hilsner fra
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1947-08-01</t>
   </si>
   <si>
     <t>Sven Havsteen-Mikkelsen
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jonas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Alhed  Møhl, Lysses datter
 Didrik Overgaard Nielsen</t>
   </si>
   <si>
     <t>Andreas/Puf Larsen fik opført et bryggeri på Møllebakken og drev det en tid professionelt. 
 Bass Bryggeri blev grundlagt i 1777 af William Bass i Burton-upon-Trent , Staffordshire , England. I 1877 var Bass blevet det største bryggeri i verden med en årlig produktion på en million tønder. Dets pale ale blev eksporteret til hele det britiske imperium , og virksomhedens ikoniske røde trekant blev Storbritanniens første registrerede varemærke (Wikipedia marts 2022).
 Barley Wine stammer fra Napoleonstiden, hvor englænderne måtte finde et alternativ til fransk vin, som de af patriotiske grunde ikke kunne drikke og derfor bryggede en øl med navnet Barley Wine (Internettet marts 2022). 
 Johannes Larsen omdannede efter Alheds død vinterhaven til volière. 
 Det vides ikke, hvilken Peter der er omtalt. 
 Trap Danmark er standardværket, når det drejer sig om en topografisk beskrivelse af det danske rige. Værket blev grundlagt af Jens Peter Trap, kabinetssekretær og topografisk forfatter og udgivet første gang udgivet 1858-60 i fem bind på Gads Forlag af J.P. Trap. med titlen Statistisk-topographisk Beskrivelse af Kongeriget Danmark. Værket blev genudsendt i reviderede udgaver 1872-79, 1898-1906, 1920-32 og 1953-72 (31 bind). En 6. udgave, der også skal være tilgængelig på de digitale platforme, blev iværksat i 2014 (Kilde: Lex.dk).</t>
   </si>
   <si>
     <t>Else og Andreas/Puf er i England for at besøge bryggerier. 
 Johannes Larsen har både glæder og skuffelser med fuglene i sin volière.
 Larsen er færdig med bestillingsarbejder og maler nu på et søbillede.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/aqpt</t>
   </si>
   <si>
     <t>Kjerteminde 1 August 1947.
 Kære Lysse
 Tak for Dit Brev. Her gaar vi og venter paa Else og Puf. I ved vel at de rejste til England d 13 Juni og ventede at blive borte 14 Dage á 3 Uger. De var først 8 Dage i London og saa en Uges Tid i Sydengland. Saa blev de inviterede til at besøge Sven Mikkelsen i Skotland og fik Deres Returbillet godtgjort, men saa viste det sig at det tidligste de kunde komme hjem, var med Flyvemaskine d. 19 August, men nu har Elses Fader skaffet dem en Billetter over Harwich – Esbjerg til d. 10 Aug. Puf har besøgt Guinness Bryggeriet i London og Bass’s i Burton, sidstnævnte Sted blev han trakteret med Barley Wine brygget i 1868 og aftappet i 1870. De bor nu ensomt i Højlandet, 14 Miles til nærmeste Landsby, men har været i Dundee hvor han havde faaet Lov til at overvære en Brygning. Mornine rejste i Morges efter at have været her i 14 Dage. Jeg har meget Fornøjelse af min Voliere men ogsaa en Del Skuffelser. Vagtlernes Kyllinger døde første Kuld, men nu er der 2 godt halvvoksne af andet Kuld og Hønen har begyndt at lægge Æg igen. Dompappens Rede faldt ned da den havde ruget et Par Dage, saa byggede den selv en i den østlige Hyld og fik Unger, men de forsvandt da de var en Uges Tid gamle, men efter et Par Dage begyndte den at lægge Æg i samme Rede og har ruget siden. Stillitserne byggede ogsaa en fin Rede i Toppen af samme Hyld og fik Unger, men de regnede ihjel da de var en Uges Tid gamle. Kanariefuglen byggede Reden dobbelt da Ungerne af Andet Kuld var halvvoksne og laa og rugede paa 3 Æg ved Siden af Ungerne men da de fløj af Reden gjorde den ligesaa nu har den vist udruget for 4 Gang i en ny Rede. Jeg har faaet 5 Guldfisk ind i Bassinet. Jeg har nu faaet mine Bestillingsarbejder fra Haanden og været i Gang med Søbilledet. Vi har haft en utroligt Masse stille Uger men de 2 sidste Dage har det blæst igen. Tak for Trap som Peter var her med i Lørdags eller i Søndags. de skulde høste Byg Mandag. Jeg var den Dag i Odense og der høstedes alle Vegne. Mange Hilsner til Jer allesammen fra
 Din Far.</t>
   </si>
   <si>
     <t>1947-09-08</t>
   </si>
   <si>
     <t>HC  Andersen
 Hans Hvass
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jonas Larsen
 Marie Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Knud Lehn Petersen
 Alhed  Møhl, Lysses datter
 Didrik Overgaard Nielsen
 Christine Swane
 Lars Swane
 Ursula Uttenreitter</t>
   </si>
   <si>
     <t>Museumsdirektøren var formodentlig direktør for H.C. Andersens Hus. 
 Andreas og Else Larsen var i England for at studere bryggerier, for Andreas Larsen havde selv fået opført et på Møllebakken. 
 Bass Bryggeri blev grundlagt i 1777 af William Bass i Burton-upon-Trent , Staffordshire , England. I 1877 var Bass blevet det største bryggeri i verden med en årlig produktion på en million tønder. Dets pale ale blev eksporteret til hele det britiske imperium , og virksomhedens ikoniske røde trekant blev Storbritanniens første registrerede varemærke (Wikipedia marts 2022).
 Barley Wine stammer fra Napoleonstiden, hvor englænderne måtte finde et alternativ til fransk vin, som de af patriotiske grunde ikke kunne drikke og derfor bryggede en øl med navnet Barley Wine (Internettet marts 2022).</t>
   </si>
   <si>
     <t>Det regner. Larsens fugle har unger. Han har sendt tegninger til Hans Hvass' bog, og han har lavet en plakat til H.C. Andersens Hus, så nu skal han have fat på sit søbillede igen. 
 Else og Andreas/Puf er kommet hjem fra England og Skotland , hvor Puf er blevet vist rundt på bryggerier. De skulle have været væk i tre uger, men det blev til to måneder. Det lykkedes Elses far at skaffe flybilletter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Qk6R</t>
   </si>
   <si>
     <t>Kjerteminde 8 Septbr 1947.
 Kære Lysse!
 Tak for Dit Brev i Dag. Vejret begyndte i Morges som sædvanligt med Stille og diset Sol, men nu plasker Regnen paa Ruderne det er vist ca 6 Uger siden det har regnet. Vi har Besøg af Marie og Uglen og Lasse og Ursula. Jeg har nu 4 Dompapunger der kan spise selv, de fløj af Reden for ca 14 Dage siden og Dværgvagtlerne fik 6 Kyllinger d. 1/9. i Dag har jeg set 5, saa mange er der altsaa. Jeg har lige sendt 7 Tegninger af sjældne Fugle til Hans Hvass saa nu mangler jeg kun 11-12 til. Jeg har lavet en Plakat til H.C. Andersens Hus som skal bruges i England og Amerika. Museumsdirektøren og kgl. Bygningsinspektør Lehn Petersen var her i Fredags og hentede den og lod til at være glade ved den. Jeg har nu faaet ryddet op i Værkstedet og skal til at tage fat paa det store Søbillede igen forhaabentlig sidste Runde. Jeg har svømmet omkring paa Stedet hver i de sidste 4-5 Uger saa jeg bilder mig ind at jeg ved en hel Del mere om hvordan Billedet skal se ud end jeg vidste i Forvejen. Du har vel hørt at Puf og Else endelig er kommen hjem fra England og Skotland. Puf blev vist om paa det store Guinness Bryggeri i London og senere paa Bass Bryggerierne i Burton, sidstnævnte Sted blev han trakteret med en Barley Wine brygget i 1868 og aftappet i 1870. Desuden overværede han en 2 Dages Brygning paa et Bryggeri i Dundee. De havde jo regnet med at være borte i 3 Uger, men det blev til 2 Maaneder, og dersom Elses Far ikke tilfældig havde faaet fat i et Par ubenyttede Billetter til 10 Aug kunde de ikke være kommet hjem før d. 19/8 med Flyvemaskine. Nu holdt det op at regne, men der kommer vel mer for Barometret der har staaet stille i 5-6 Uger er raslet ned i Dag. Mange Hilsner til Jer allesammen 
 fra Din Far og fra Else og Puf.</t>
   </si>
   <si>
     <t>1950-01-10</t>
   </si>
   <si>
     <t>Refshalevej 16 Maribo</t>
   </si>
   <si>
     <t>Johan Havemann
 Adam Knuth
 Elisabeth Knuth
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Den omtalte grosserer er formodentlig Johan Gunnar Havemann.</t>
   </si>
   <si>
     <t>Billedet er ejet af grosserer Havemann, og der stod i udklippet, at det var knap 2000 kr. værd.
 Larsen har ikke fået malet flere billeder end møllen. Man har haft en mindre brand i fyrkælderen på Møllebakken. Andreas/Puf Larsen slukkede den, men ringede også til Falck. Brandmændene fik hver en cigar.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/SPLE</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej
 Maribo. 
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 10 Jan. 1950.
 Kære Grevinde!
 Tak for Brevene. Det sidst sendte Udklip fortalte mig at det var Grosserer Havemann der ejer Billedet, det vidste jeg ikke. Forøvrigt syntes jeg det var lidt utidigt af Bladet at skrive at det var knap 2000 Kr værd. Efter en stille Taagedag i Gaar har vi nu igen Snestorm fra SØ. Jeg har ikke faaet malet flere Billeder end Møllen, da jeg har haft en hel Del smaa Bestillinger, jeg er lige bleven færdig med et Bogbind til en af Pufs Kunder. Vi havde en mindre Ildløs her i Morges, Else opdagede Røg i Fyrkælderen hvor der var gaaet Ild i en Brændekurv. Puf slukkede den med Ildslukkeren men da de ikke kunde se for Røg ringede de til Falck, der kom med en stor Udrykningsvogn og Politi og Brandvæsnet. Der var nu ikke mere Ild og Puf gav hele Forsamlingen hver en Cigar saa drog de af igen. Vil Du hilse Adam og Elisabeth. Puf og Else beder hilse og mange [ulæseligt ord] fra JL.</t>
   </si>
@@ -7750,51 +7839,51 @@
   <si>
     <t>1924-6-31</t>
   </si>
   <si>
     <t>Marie Larsen
 Ellen  Sawyer</t>
   </si>
   <si>
     <t>Ellen Sawyer rejser til København, men hun har ikke tid til besøg hos familien Brønsted. De må mødes med hende på stationen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ErvN</t>
   </si>
   <si>
     <t>Fredag.
 Kære Muk!
 Tante Elle kommer til København i Morgen (Lørdag) Kl. c. 1½. Hun faar ikke Tid at besøge jer. Men kan I ikke hilse paa hende ved Toget. Lad ogsaa Tante Marie det vide.
 Tusind Tak for den yndige Kjole. Jeg skriver saa snart jeg faar Tid. I stor Hast. Lomme.</t>
   </si>
   <si>
     <t>1939 eller derefter</t>
   </si>
   <si>
     <t>Thora Cohn
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes Larsen opholdt sig hos sønnen, Johan/Lysse Larsen, på gården Båxhult i Sverige. 
 Scott var en hund. 
 Det vides ikke, hvem Smed Knudsen var.</t>
   </si>
   <si>
     <t>Johannes Larsen skal hjem fra Sverige, og der er to planer for, hvordan transporten skal foregå. Måske kan Johan/Lysse Larsen komme med til Kerteminde, så Andreas/Puf Larsen kan vise ham bryggeriet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PcEp</t>
   </si>
   <si>
     <t>Kære Far.
 Det var en Overraskelse for os, at du vil hjem saasnart. Vi har to Forslag at gøre Jer; det første gaar ud paa at lokke Lysse til at køre dig til København og fortsætte med Scott til Kerteminde, hvor vi saa kunde nyde godt af hans Selskab i et Par Dage indtil han, Else og jeg sammen kunde køre til København, han forat fortsætte Rejsen, vi forat tage dig med hjem x). Det er længe siden han har været her, og vi vilde blive meget glade for at se ham; det kunde særligt more mig at vise ham Bryggeriet. Det andet Forslag gaar ud paa at jeg ["jeg" overstreget] Else og jeg skulde køre rejse ["køre" overstreget; "rejse" indsat over linjen] til Båxhult den ene Dag og næste Dag køre hjem gennem København, hvor vi skulde se paa Gulvtæppe og sætte dig af, mens vi fortsatte til Kerteminde med Scott. Du skulde saa senere rejse hjem med Toget; det haaber jeg du ikke vil have noget imod, naar vi har taget Scott og Bøsse med os i Bilen. Jeg kan ikke godt bruge mere end et Par Dage til Turen, da Smed Knudsen om 8 Dage skal installere en Pumpe i Bryggeriet hvad jeg nødvendigvis maa være tilstede til.
 Lad os hurtigt vide hvilket Forslag I foretrækker, vi foretrækker langt det første.
 Mange Hilsner fra os alle
 Puf.
 Kan en Daglejer ikke erstatte Lysse i en 8 Dages Tid?
 [Indsat i venstre margen s. 1:] x/ og se paa Tæppe.
 [Indsat i venstre margen s. 2; på tværs:]
 55
 270
 260
@@ -7901,59 +7990,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/HVGe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lm45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/goPm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYH4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YqJo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/j54X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TlSr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/453f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HpfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LetV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fxom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qpBs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GDFX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LOWf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tCf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9crh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4edm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpfL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MXCe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Gn6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Reqv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nri4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8NY7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v71G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OfQX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPz0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OHEL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1A3S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QaMo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zvc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyCi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WXtS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/woRA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uUUc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b7un" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4dgJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UFUm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZdDC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tvZc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OUdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vrQ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OliG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9RQc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z0YS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/own9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PfBm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IEQ6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/906r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GFyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8jay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8VY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1uW8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5ccz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/127l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fTWr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/leYK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GZwX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/35R9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LxL6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sulm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QDSr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8sqm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eITH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BY61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/do6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7IvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HV4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HY82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rOiP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rez1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUeF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lUjR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Dqi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Suoj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hGE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LU95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wj5I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NHgK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8U7t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eWMa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CyaO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7vCa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3GNf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hSH8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bNBG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9wSO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gggp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DSTv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vdJk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/74S6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Qyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cTo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/InAM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/guPs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/npGm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wMIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b3Vr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ojlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sEWd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DxKN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6bQ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XZSC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yOzO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bv4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oSjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1BKx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PHGp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EvC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l8lo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w2L6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1hi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/drJo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3lnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0NxK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GKus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tJMg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MG0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DynR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vvKq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZhIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zf6v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3wDd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IP4G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZmHH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jVsi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GmpY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L7fJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rIfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u0GX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hzW5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PgmP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q3r5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Z43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EMLe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gzj7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0QBx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qNKT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PhqV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xFSe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X4Kb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z3m2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v7jO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qiI2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mRw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jvdK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zW1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KSKs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2jf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hGek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oT1M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d15x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vI26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/heqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1ip9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gIGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/j5Is" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/URaK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hSPW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pqRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5oe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LGaA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HsdN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kR28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZNEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qoIf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GPIG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qlFP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q3Do" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zPGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMUH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H0vZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WWm6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uF4T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RIgZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h95J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xWVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkuE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EC4i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kww0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7qPa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rLbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/prtQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qk6R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SPLE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Eiyn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ErvN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PcEp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/HVGe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lm45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/goPm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYH4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YqJo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/j54X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TlSr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/453f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HpfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LetV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fxom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qpBs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GDFX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LOWf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tCf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9crh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4edm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpfL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MXCe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Gn6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Reqv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nri4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8NY7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v71G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OfQX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPz0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OHEL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1A3S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QaMo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zvc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyCi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WXtS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/woRA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b7un" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uUUc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4dgJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UFUm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZdDC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tvZc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OUdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vrQ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OliG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9RQc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z0YS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/own9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PfBm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IEQ6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/906r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GFyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8jay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8VY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1uW8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5ccz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/127l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fTWr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/leYK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GZwX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/35R9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LxL6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sulm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QDSr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8sqm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eITH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BY61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/do6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7IvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HV4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HY82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rOiP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rez1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUeF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lUjR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Dqi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Suoj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hGE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LU95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wj5I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NHgK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8U7t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eWMa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CyaO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7vCa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3GNf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hSH8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bNBG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9wSO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gggp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DSTv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vdJk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/74S6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Qyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cTo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/InAM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/guPs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/npGm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wMIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b3Vr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ojlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sEWd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DxKN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6bQ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XZSC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yOzO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bv4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oSjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1BKx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PHGp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EvC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l8lo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w2L6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/drJo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1hi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3lnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0NxK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GKus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tJMg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MG0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DynR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vvKq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZhIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zf6v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3wDd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IP4G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZmHH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jVsi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GmpY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L7fJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rIfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u0GX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hzW5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PgmP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q3r5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Z43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EMLe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gzj7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0QBx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qNKT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PhqV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xFSe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X4Kb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z3m2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v7jO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qiI2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mRw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jvdK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zW1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KSKs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2jf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hGek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oT1M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d15x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vI26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/heqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1ip9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gIGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/j5Is" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/URaK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hSPW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pqRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5oe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LGaA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HsdN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kR28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZNEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1QS1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qoIf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GPIG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qlFP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q3Do" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zPGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMUH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H0vZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WWm6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uF4T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RIgZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h95J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xWVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkuE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EC4i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dSjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kww0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7qPa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rLbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/prtQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qk6R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SPLE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Eiyn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ErvN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PcEp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M207"/>
+  <dimension ref="A1:M209"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -9690,107 +9779,107 @@
       </c>
       <c r="J40" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K40" s="5" t="s">
         <v>295</v>
       </c>
       <c r="L40" s="6" t="s">
         <v>296</v>
       </c>
       <c r="M40" s="5" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
         <v>298</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>282</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>283</v>
+        <v>299</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>291</v>
+        <v>300</v>
       </c>
       <c r="F41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G41" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G41" s="5" t="s">
+        <v>301</v>
       </c>
       <c r="H41" s="5" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="J41" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
         <v>298</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>282</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>304</v>
+        <v>283</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>305</v>
+        <v>291</v>
       </c>
       <c r="F42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G42" s="5" t="s">
-        <v>306</v>
+      <c r="G42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H42" s="5" t="s">
         <v>307</v>
       </c>
       <c r="I42" s="5" t="s">
         <v>308</v>
       </c>
       <c r="J42" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K42" s="5" t="s">
         <v>309</v>
       </c>
       <c r="L42" s="6" t="s">
         <v>310</v>
       </c>
       <c r="M42" s="5" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
         <v>312</v>
       </c>
       <c r="B43" s="5" t="s">
@@ -9824,51 +9913,51 @@
       </c>
       <c r="K43" s="5" t="s">
         <v>316</v>
       </c>
       <c r="L43" s="6" t="s">
         <v>317</v>
       </c>
       <c r="M43" s="5" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
         <v>319</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>282</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>283</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="F44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G44" s="5" t="s">
         <v>320</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>321</v>
       </c>
       <c r="I44" s="5" t="s">
         <v>322</v>
       </c>
       <c r="J44" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K44" s="5" t="s">
         <v>323</v>
       </c>
       <c r="L44" s="6" t="s">
         <v>324</v>
       </c>
       <c r="M44" s="5" t="s">
@@ -13277,110 +13366,110 @@
       <c r="I123" s="5"/>
       <c r="J123" s="5" t="s">
         <v>633</v>
       </c>
       <c r="K123" s="5" t="s">
         <v>817</v>
       </c>
       <c r="L123" s="6" t="s">
         <v>818</v>
       </c>
       <c r="M123" s="5" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
         <v>820</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C124" s="5" t="s">
         <v>622</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>623</v>
+        <v>630</v>
       </c>
       <c r="E124" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G124" s="5" t="s">
-        <v>638</v>
+        <v>821</v>
       </c>
       <c r="H124" s="5" t="s">
-        <v>821</v>
-[...1 lines deleted...]
-      <c r="I124" s="5" t="s">
         <v>822</v>
       </c>
+      <c r="I124" s="5"/>
       <c r="J124" s="5" t="s">
         <v>633</v>
       </c>
       <c r="K124" s="5" t="s">
         <v>823</v>
       </c>
       <c r="L124" s="6" t="s">
         <v>824</v>
       </c>
       <c r="M124" s="5" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
         <v>820</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C125" s="5" t="s">
         <v>622</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>630</v>
+        <v>623</v>
       </c>
       <c r="E125" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G125" s="5" t="s">
+        <v>638</v>
+      </c>
+      <c r="H125" s="5" t="s">
         <v>826</v>
       </c>
-      <c r="H125" s="5" t="s">
+      <c r="I125" s="5" t="s">
         <v>827</v>
       </c>
-      <c r="I125" s="5"/>
       <c r="J125" s="5" t="s">
         <v>633</v>
       </c>
       <c r="K125" s="5" t="s">
         <v>828</v>
       </c>
       <c r="L125" s="6" t="s">
         <v>829</v>
       </c>
       <c r="M125" s="5" t="s">
         <v>830</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
         <v>831</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C126" s="5" t="s">
         <v>369</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>383</v>
@@ -14796,51 +14885,51 @@
       </c>
       <c r="K159" s="5" t="s">
         <v>1007</v>
       </c>
       <c r="L159" s="6" t="s">
         <v>1008</v>
       </c>
       <c r="M159" s="5" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
         <v>1010</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C160" s="5" t="s">
         <v>282</v>
       </c>
       <c r="D160" s="5" t="s">
         <v>1011</v>
       </c>
       <c r="E160" s="5" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="F160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G160" s="5" t="s">
         <v>1012</v>
       </c>
       <c r="H160" s="5" t="s">
         <v>1013</v>
       </c>
       <c r="I160" s="5" t="s">
         <v>1014</v>
       </c>
       <c r="J160" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K160" s="5" t="s">
         <v>1015</v>
       </c>
       <c r="L160" s="6" t="s">
         <v>1016</v>
       </c>
       <c r="M160" s="5" t="s">
@@ -15715,1241 +15804,1335 @@
       </c>
       <c r="I180" s="5" t="s">
         <v>1140</v>
       </c>
       <c r="J180" s="5" t="s">
         <v>1085</v>
       </c>
       <c r="K180" s="5" t="s">
         <v>1141</v>
       </c>
       <c r="L180" s="6" t="s">
         <v>1142</v>
       </c>
       <c r="M180" s="5" t="s">
         <v>1143</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="5" t="s">
         <v>1144</v>
       </c>
       <c r="B181" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C181" s="5" t="s">
-        <v>15</v>
+        <v>383</v>
       </c>
       <c r="D181" s="5" t="s">
         <v>369</v>
       </c>
-      <c r="E181" s="5" t="s">
-        <v>17</v>
+      <c r="E181" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H181" s="5" t="s">
         <v>1145</v>
       </c>
       <c r="I181" s="5" t="s">
         <v>1146</v>
       </c>
       <c r="J181" s="5" t="s">
-        <v>1129</v>
+        <v>1147</v>
       </c>
       <c r="K181" s="5" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="L181" s="6" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="M181" s="5" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="B182" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C182" s="5" t="s">
-        <v>537</v>
+        <v>15</v>
       </c>
       <c r="D182" s="5" t="s">
-        <v>205</v>
+        <v>369</v>
       </c>
       <c r="E182" s="5" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F182" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F182" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G182" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H182" s="5" t="s">
         <v>1152</v>
       </c>
-      <c r="G182" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H182" s="5" t="s">
+      <c r="I182" s="5" t="s">
         <v>1153</v>
       </c>
-      <c r="I182" s="5" t="s">
+      <c r="J182" s="5" t="s">
+        <v>1129</v>
+      </c>
+      <c r="K182" s="5" t="s">
         <v>1154</v>
       </c>
-      <c r="J182" s="5" t="s">
+      <c r="L182" s="6" t="s">
         <v>1155</v>
       </c>
-      <c r="K182" s="5" t="s">
+      <c r="M182" s="5" t="s">
         <v>1156</v>
-      </c>
-[...4 lines deleted...]
-        <v>1158</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="5" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B183" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C183" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="D183" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="E183" s="5" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F183" s="5" t="s">
         <v>1159</v>
       </c>
-      <c r="B183" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D183" s="5" t="s">
+      <c r="G183" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H183" s="5" t="s">
         <v>1160</v>
       </c>
-      <c r="E183" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H183" s="5" t="s">
+      <c r="I183" s="5" t="s">
         <v>1161</v>
       </c>
-      <c r="I183" s="5"/>
       <c r="J183" s="5" t="s">
-        <v>1129</v>
+        <v>1162</v>
       </c>
       <c r="K183" s="5" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="L183" s="6" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="M183" s="5" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="5" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C184" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D184" s="5" t="s">
-        <v>369</v>
+        <v>1167</v>
       </c>
       <c r="E184" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H184" s="5" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
       <c r="I184" s="5"/>
       <c r="J184" s="5" t="s">
         <v>1129</v>
       </c>
       <c r="K184" s="5" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="L184" s="6" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
       <c r="M184" s="5" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="5" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="B185" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C185" s="5" t="s">
-        <v>383</v>
+        <v>15</v>
       </c>
       <c r="D185" s="5" t="s">
-        <v>1126</v>
-[...4 lines deleted...]
-        </is>
+        <v>369</v>
+      </c>
+      <c r="E185" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H185" s="5" t="s">
-        <v>1171</v>
-[...3 lines deleted...]
-      </c>
+        <v>1173</v>
+      </c>
+      <c r="I185" s="5"/>
       <c r="J185" s="5" t="s">
-        <v>1085</v>
+        <v>1129</v>
       </c>
       <c r="K185" s="5" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="L185" s="6" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="M185" s="5" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="5" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="B186" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C186" s="5" t="s">
-        <v>15</v>
+        <v>383</v>
       </c>
       <c r="D186" s="5" t="s">
         <v>1126</v>
       </c>
-      <c r="E186" s="5" t="s">
-        <v>17</v>
+      <c r="E186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H186" s="5" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="I186" s="5" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="J186" s="5" t="s">
-        <v>1129</v>
+        <v>1085</v>
       </c>
       <c r="K186" s="5" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="L186" s="6" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="M186" s="5" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="5" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C187" s="5" t="s">
-        <v>1133</v>
+        <v>15</v>
       </c>
       <c r="D187" s="5" t="s">
-        <v>1183</v>
+        <v>1126</v>
       </c>
       <c r="E187" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F187" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G187" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H187" s="5" t="s">
         <v>1184</v>
       </c>
-      <c r="F187" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H187" s="5" t="s">
+      <c r="I187" s="5" t="s">
         <v>1185</v>
       </c>
-      <c r="I187" s="5" t="s">
+      <c r="J187" s="5" t="s">
+        <v>1129</v>
+      </c>
+      <c r="K187" s="5" t="s">
         <v>1186</v>
       </c>
-      <c r="J187" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K187" s="5" t="s">
+      <c r="L187" s="6" t="s">
         <v>1187</v>
       </c>
-      <c r="L187" s="6" t="s">
+      <c r="M187" s="5" t="s">
         <v>1188</v>
-      </c>
-[...1 lines deleted...]
-        <v>1189</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="5" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B188" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C188" s="5" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D188" s="5" t="s">
         <v>1190</v>
       </c>
-      <c r="B188" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D188" s="5" t="s">
+      <c r="E188" s="5" t="s">
         <v>1191</v>
       </c>
-      <c r="E188" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F188" s="5" t="s">
+      <c r="F188" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G188" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H188" s="5" t="s">
         <v>1192</v>
       </c>
-      <c r="G188" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H188" s="5" t="s">
+      <c r="I188" s="5" t="s">
         <v>1193</v>
-      </c>
-[...1 lines deleted...]
-        <v>1194</v>
       </c>
       <c r="J188" s="5" t="s">
         <v>1085</v>
       </c>
       <c r="K188" s="5" t="s">
+        <v>1194</v>
+      </c>
+      <c r="L188" s="6" t="s">
         <v>1195</v>
       </c>
-      <c r="L188" s="6" t="s">
+      <c r="M188" s="5" t="s">
         <v>1196</v>
-      </c>
-[...1 lines deleted...]
-        <v>1197</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="5" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B189" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C189" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D189" s="5" t="s">
         <v>1198</v>
       </c>
-      <c r="B189" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E189" s="5" t="s">
-        <v>191</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F189" s="5" t="s">
+        <v>1199</v>
       </c>
       <c r="G189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H189" s="5" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="I189" s="5" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="J189" s="5" t="s">
-        <v>1201</v>
+        <v>1085</v>
       </c>
       <c r="K189" s="5" t="s">
         <v>1202</v>
       </c>
       <c r="L189" s="6" t="s">
         <v>1203</v>
       </c>
       <c r="M189" s="5" t="s">
         <v>1204</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="5" t="s">
         <v>1205</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C190" s="5" t="s">
-        <v>15</v>
+        <v>383</v>
       </c>
       <c r="D190" s="5" t="s">
-        <v>369</v>
-[...4 lines deleted...]
-        </is>
+        <v>1126</v>
+      </c>
+      <c r="E190" s="5" t="s">
+        <v>191</v>
       </c>
       <c r="F190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H190" s="5" t="s">
-        <v>369</v>
+        <v>1206</v>
       </c>
       <c r="I190" s="5" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="J190" s="5" t="s">
-        <v>1085</v>
+        <v>1208</v>
       </c>
       <c r="K190" s="5" t="s">
-        <v>1207</v>
+        <v>1209</v>
       </c>
       <c r="L190" s="6" t="s">
-        <v>1208</v>
+        <v>1210</v>
       </c>
       <c r="M190" s="5" t="s">
-        <v>1209</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="5" t="s">
-        <v>1210</v>
+        <v>1212</v>
       </c>
       <c r="B191" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C191" s="5" t="s">
-        <v>1211</v>
+        <v>15</v>
       </c>
       <c r="D191" s="5" t="s">
-        <v>1212</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>369</v>
+      </c>
+      <c r="E191" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H191" s="5" t="s">
+        <v>369</v>
+      </c>
+      <c r="I191" s="5" t="s">
         <v>1213</v>
       </c>
-      <c r="I191" s="5" t="s">
+      <c r="J191" s="5" t="s">
+        <v>1085</v>
+      </c>
+      <c r="K191" s="5" t="s">
         <v>1214</v>
       </c>
-      <c r="J191" s="5" t="s">
+      <c r="L191" s="6" t="s">
         <v>1215</v>
       </c>
-      <c r="K191" s="5" t="s">
+      <c r="M191" s="5" t="s">
         <v>1216</v>
-      </c>
-[...4 lines deleted...]
-        <v>1218</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="5" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B192" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C192" s="5" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D192" s="5" t="s">
         <v>1219</v>
       </c>
-      <c r="B192" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E192" s="5" t="s">
-        <v>191</v>
+        <v>17</v>
       </c>
       <c r="F192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H192" s="5" t="s">
         <v>1220</v>
       </c>
       <c r="I192" s="5" t="s">
         <v>1221</v>
       </c>
       <c r="J192" s="5" t="s">
-        <v>1085</v>
+        <v>1222</v>
       </c>
       <c r="K192" s="5" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="L192" s="6" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="M192" s="5" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="5" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C193" s="5" t="s">
         <v>383</v>
       </c>
       <c r="D193" s="5" t="s">
-        <v>1183</v>
+        <v>1167</v>
       </c>
       <c r="E193" s="5" t="s">
-        <v>1226</v>
+        <v>191</v>
       </c>
       <c r="F193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H193" s="5" t="s">
         <v>1227</v>
       </c>
       <c r="I193" s="5" t="s">
         <v>1228</v>
       </c>
       <c r="J193" s="5" t="s">
+        <v>1085</v>
+      </c>
+      <c r="K193" s="5" t="s">
         <v>1229</v>
       </c>
-      <c r="K193" s="5" t="s">
+      <c r="L193" s="6" t="s">
         <v>1230</v>
       </c>
-      <c r="L193" s="6" t="s">
+      <c r="M193" s="5" t="s">
         <v>1231</v>
-      </c>
-[...1 lines deleted...]
-        <v>1232</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="5" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B194" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C194" s="5" t="s">
+        <v>383</v>
+      </c>
+      <c r="D194" s="5" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E194" s="5" t="s">
         <v>1233</v>
-      </c>
-[...10 lines deleted...]
-        <v>17</v>
       </c>
       <c r="F194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H194" s="5" t="s">
         <v>1234</v>
       </c>
-      <c r="I194" s="5"/>
+      <c r="I194" s="5" t="s">
+        <v>1235</v>
+      </c>
       <c r="J194" s="5" t="s">
-        <v>1085</v>
+        <v>1236</v>
       </c>
       <c r="K194" s="5" t="s">
-        <v>1235</v>
+        <v>1237</v>
       </c>
       <c r="L194" s="6" t="s">
-        <v>1236</v>
+        <v>1238</v>
       </c>
       <c r="M194" s="5" t="s">
-        <v>1237</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="5" t="s">
-        <v>1238</v>
+        <v>1240</v>
       </c>
       <c r="B195" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C195" s="5" t="s">
-        <v>537</v>
+        <v>15</v>
       </c>
       <c r="D195" s="5" t="s">
-        <v>205</v>
+        <v>1198</v>
       </c>
       <c r="E195" s="5" t="s">
-        <v>1151</v>
-[...2 lines deleted...]
-        <v>1239</v>
+        <v>17</v>
+      </c>
+      <c r="F195" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H195" s="5" t="s">
-        <v>1240</v>
-[...1 lines deleted...]
-      <c r="I195" s="5" t="s">
         <v>1241</v>
       </c>
+      <c r="I195" s="5"/>
       <c r="J195" s="5" t="s">
+        <v>1085</v>
+      </c>
+      <c r="K195" s="5" t="s">
         <v>1242</v>
       </c>
-      <c r="K195" s="5" t="s">
+      <c r="L195" s="6" t="s">
         <v>1243</v>
       </c>
-      <c r="L195" s="6" t="s">
+      <c r="M195" s="5" t="s">
         <v>1244</v>
-      </c>
-[...1 lines deleted...]
-        <v>1245</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="5" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B196" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C196" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="D196" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="E196" s="5" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F196" s="5" t="s">
         <v>1246</v>
       </c>
-      <c r="B196" s="5" t="s">
-[...17 lines deleted...]
-      </c>
       <c r="G196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H196" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H196" s="5" t="s">
+        <v>1247</v>
       </c>
       <c r="I196" s="5" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="J196" s="5" t="s">
-        <v>1085</v>
+        <v>1249</v>
       </c>
       <c r="K196" s="5" t="s">
-        <v>1248</v>
+        <v>1250</v>
       </c>
       <c r="L196" s="6" t="s">
-        <v>1249</v>
+        <v>1251</v>
       </c>
       <c r="M196" s="5" t="s">
-        <v>1250</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="5" t="s">
-        <v>1251</v>
+        <v>1253</v>
       </c>
       <c r="B197" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C197" s="5" t="s">
-        <v>1133</v>
+        <v>383</v>
       </c>
       <c r="D197" s="5" t="s">
         <v>369</v>
       </c>
-      <c r="E197" s="5" t="s">
-        <v>17</v>
+      <c r="E197" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H197" s="5" t="s">
-        <v>1252</v>
+      <c r="H197" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I197" s="5" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="J197" s="5" t="s">
         <v>1085</v>
       </c>
       <c r="K197" s="5" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="L197" s="6" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="M197" s="5" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="5" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C198" s="5" t="s">
-        <v>537</v>
+        <v>383</v>
       </c>
       <c r="D198" s="5" t="s">
-        <v>205</v>
-[...5 lines deleted...]
-        <v>1239</v>
+        <v>1126</v>
+      </c>
+      <c r="E198" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F198" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H198" s="5" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="I198" s="5" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="J198" s="5" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="K198" s="5" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="L198" s="6" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="M198" s="5" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="5" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C199" s="5" t="s">
-        <v>189</v>
+        <v>1133</v>
       </c>
       <c r="D199" s="5" t="s">
         <v>369</v>
       </c>
       <c r="E199" s="5" t="s">
-        <v>1265</v>
-[...1 lines deleted...]
-      <c r="F199" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F199" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G199" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H199" s="5" t="s">
         <v>1266</v>
       </c>
-      <c r="G199" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H199" s="5" t="s">
+      <c r="I199" s="5" t="s">
         <v>1267</v>
       </c>
-      <c r="I199" s="5" t="s">
+      <c r="J199" s="5" t="s">
+        <v>1085</v>
+      </c>
+      <c r="K199" s="5" t="s">
         <v>1268</v>
       </c>
-      <c r="J199" s="5" t="s">
+      <c r="L199" s="6" t="s">
         <v>1269</v>
       </c>
-      <c r="K199" s="5" t="s">
+      <c r="M199" s="5" t="s">
         <v>1270</v>
-      </c>
-[...4 lines deleted...]
-        <v>1272</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="5" t="s">
-        <v>1273</v>
+        <v>1271</v>
       </c>
       <c r="B200" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C200" s="5" t="s">
         <v>537</v>
       </c>
       <c r="D200" s="5" t="s">
         <v>205</v>
       </c>
       <c r="E200" s="5" t="s">
-        <v>1151</v>
+        <v>1158</v>
       </c>
       <c r="F200" s="5" t="s">
-        <v>1239</v>
+        <v>1246</v>
       </c>
       <c r="G200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H200" s="5" t="s">
+        <v>1272</v>
+      </c>
+      <c r="I200" s="5" t="s">
+        <v>1273</v>
+      </c>
+      <c r="J200" s="5" t="s">
         <v>1274</v>
       </c>
-      <c r="I200" s="5" t="s">
+      <c r="K200" s="5" t="s">
         <v>1275</v>
       </c>
-      <c r="J200" s="5" t="s">
+      <c r="L200" s="6" t="s">
         <v>1276</v>
       </c>
-      <c r="K200" s="5" t="s">
+      <c r="M200" s="5" t="s">
         <v>1277</v>
-      </c>
-[...4 lines deleted...]
-        <v>1279</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="5" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B201" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C201" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="D201" s="5" t="s">
+        <v>369</v>
+      </c>
+      <c r="E201" s="5" t="s">
+        <v>1279</v>
+      </c>
+      <c r="F201" s="5" t="s">
         <v>1280</v>
-      </c>
-[...15 lines deleted...]
-        </is>
       </c>
       <c r="G201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H201" s="5" t="s">
         <v>1281</v>
       </c>
       <c r="I201" s="5" t="s">
         <v>1282</v>
       </c>
       <c r="J201" s="5" t="s">
-        <v>1085</v>
+        <v>1283</v>
       </c>
       <c r="K201" s="5" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="L201" s="6" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="M201" s="5" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="5" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="B202" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C202" s="5" t="s">
-        <v>15</v>
+        <v>537</v>
       </c>
       <c r="D202" s="5" t="s">
-        <v>369</v>
+        <v>205</v>
       </c>
       <c r="E202" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>1158</v>
+      </c>
+      <c r="F202" s="5" t="s">
+        <v>1246</v>
       </c>
       <c r="G202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H202" s="5" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="I202" s="5" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="J202" s="5" t="s">
-        <v>1129</v>
+        <v>1290</v>
       </c>
       <c r="K202" s="5" t="s">
-        <v>1289</v>
+        <v>1291</v>
       </c>
       <c r="L202" s="6" t="s">
-        <v>1290</v>
+        <v>1292</v>
       </c>
       <c r="M202" s="5" t="s">
-        <v>1291</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="5" t="s">
-        <v>1292</v>
+        <v>1294</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C203" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D203" s="5" t="s">
-        <v>369</v>
+        <v>1198</v>
       </c>
       <c r="E203" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H203" s="5" t="s">
-        <v>1293</v>
+        <v>1295</v>
       </c>
       <c r="I203" s="5" t="s">
-        <v>1294</v>
+        <v>1296</v>
       </c>
       <c r="J203" s="5" t="s">
-        <v>1129</v>
+        <v>1085</v>
       </c>
       <c r="K203" s="5" t="s">
-        <v>1295</v>
+        <v>1297</v>
       </c>
       <c r="L203" s="6" t="s">
-        <v>1296</v>
+        <v>1298</v>
       </c>
       <c r="M203" s="5" t="s">
-        <v>1297</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="5" t="s">
-        <v>1298</v>
+        <v>1300</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C204" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D204" s="5" t="s">
-        <v>1191</v>
+        <v>369</v>
       </c>
       <c r="E204" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F204" s="5" t="s">
-        <v>1299</v>
+      <c r="F204" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H204" s="5" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="I204" s="5" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="J204" s="5" t="s">
-        <v>1085</v>
+        <v>1129</v>
       </c>
       <c r="K204" s="5" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="L204" s="6" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="M204" s="5" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="5" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C205" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D205" s="5" t="s">
         <v>369</v>
       </c>
       <c r="E205" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H205" s="5" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="I205" s="5" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="J205" s="5" t="s">
         <v>1129</v>
       </c>
       <c r="K205" s="5" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="L205" s="6" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="M205" s="5" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="5" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="B206" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C206" s="5" t="s">
-        <v>622</v>
+        <v>15</v>
       </c>
       <c r="D206" s="5" t="s">
-        <v>623</v>
+        <v>1198</v>
       </c>
       <c r="E206" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F206" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>638</v>
+      <c r="F206" s="5" t="s">
+        <v>1313</v>
+      </c>
+      <c r="G206" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H206" s="5" t="s">
-        <v>1312</v>
-[...1 lines deleted...]
-      <c r="I206" s="5"/>
+        <v>1314</v>
+      </c>
+      <c r="I206" s="5" t="s">
+        <v>1315</v>
+      </c>
       <c r="J206" s="5" t="s">
-        <v>633</v>
+        <v>1085</v>
       </c>
       <c r="K206" s="5" t="s">
-        <v>1313</v>
+        <v>1316</v>
       </c>
       <c r="L206" s="6" t="s">
-        <v>1314</v>
+        <v>1317</v>
       </c>
       <c r="M206" s="5" t="s">
-        <v>1315</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="5" t="s">
-        <v>1316</v>
+        <v>1319</v>
       </c>
       <c r="B207" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C207" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D207" s="5" t="s">
+        <v>369</v>
+      </c>
+      <c r="E207" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F207" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G207" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H207" s="5" t="s">
+        <v>1320</v>
+      </c>
+      <c r="I207" s="5" t="s">
+        <v>1321</v>
+      </c>
+      <c r="J207" s="5" t="s">
+        <v>1129</v>
+      </c>
+      <c r="K207" s="5" t="s">
+        <v>1322</v>
+      </c>
+      <c r="L207" s="6" t="s">
+        <v>1323</v>
+      </c>
+      <c r="M207" s="5" t="s">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" s="5" t="s">
+        <v>1325</v>
+      </c>
+      <c r="B208" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C208" s="5" t="s">
+        <v>622</v>
+      </c>
+      <c r="D208" s="5" t="s">
+        <v>623</v>
+      </c>
+      <c r="E208" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F208" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G208" s="5" t="s">
+        <v>638</v>
+      </c>
+      <c r="H208" s="5" t="s">
+        <v>1326</v>
+      </c>
+      <c r="I208" s="5"/>
+      <c r="J208" s="5" t="s">
+        <v>633</v>
+      </c>
+      <c r="K208" s="5" t="s">
+        <v>1327</v>
+      </c>
+      <c r="L208" s="6" t="s">
+        <v>1328</v>
+      </c>
+      <c r="M208" s="5" t="s">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" s="5" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B209" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C209" s="5" t="s">
         <v>383</v>
       </c>
-      <c r="D207" s="5" t="s">
+      <c r="D209" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E207" s="5" t="inlineStr">
-[...20 lines deleted...]
-      <c r="J207" s="5" t="s">
+      <c r="E209" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F209" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G209" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H209" s="5" t="s">
+        <v>1331</v>
+      </c>
+      <c r="I209" s="5" t="s">
+        <v>1332</v>
+      </c>
+      <c r="J209" s="5" t="s">
         <v>1085</v>
       </c>
-      <c r="K207" s="5" t="s">
-[...6 lines deleted...]
-        <v>1321</v>
+      <c r="K209" s="5" t="s">
+        <v>1333</v>
+      </c>
+      <c r="L209" s="6" t="s">
+        <v>1334</v>
+      </c>
+      <c r="M209" s="5" t="s">
+        <v>1335</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -17117,44 +17300,46 @@
     <hyperlink ref="M183" r:id="rId188"/>
     <hyperlink ref="M184" r:id="rId189"/>
     <hyperlink ref="M185" r:id="rId190"/>
     <hyperlink ref="M186" r:id="rId191"/>
     <hyperlink ref="M187" r:id="rId192"/>
     <hyperlink ref="M188" r:id="rId193"/>
     <hyperlink ref="M189" r:id="rId194"/>
     <hyperlink ref="M190" r:id="rId195"/>
     <hyperlink ref="M191" r:id="rId196"/>
     <hyperlink ref="M192" r:id="rId197"/>
     <hyperlink ref="M193" r:id="rId198"/>
     <hyperlink ref="M194" r:id="rId199"/>
     <hyperlink ref="M195" r:id="rId200"/>
     <hyperlink ref="M196" r:id="rId201"/>
     <hyperlink ref="M197" r:id="rId202"/>
     <hyperlink ref="M198" r:id="rId203"/>
     <hyperlink ref="M199" r:id="rId204"/>
     <hyperlink ref="M200" r:id="rId205"/>
     <hyperlink ref="M201" r:id="rId206"/>
     <hyperlink ref="M202" r:id="rId207"/>
     <hyperlink ref="M203" r:id="rId208"/>
     <hyperlink ref="M204" r:id="rId209"/>
     <hyperlink ref="M205" r:id="rId210"/>
     <hyperlink ref="M206" r:id="rId211"/>
     <hyperlink ref="M207" r:id="rId212"/>
+    <hyperlink ref="M208" r:id="rId213"/>
+    <hyperlink ref="M209" r:id="rId214"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>