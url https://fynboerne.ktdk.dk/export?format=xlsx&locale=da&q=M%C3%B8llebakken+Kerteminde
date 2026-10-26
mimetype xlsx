--- v1 (2026-09-07)
+++ v2 (2026-10-26)
@@ -7815,105 +7815,105 @@
 Holger Rasmussen
 Ambrosius Stub
 Ane Talbot</t>
   </si>
   <si>
     <t>Ifølge Bibliotek.dk er der ikke udkommet en digtsamling af Ambrosius Stub, hvor Holger M. Rasmussen er anført som udgiver.
 Hans Christian Cornelius Mortensen, også kaldet Fugle-Mortensen var en dansk ornitolog. Han var den første i verden til systematisk at bruge ringmærkning af fugle til videnskabeligt formål. Sammen med bl.a. Eiler Lehn Schiøler var han medstifter i 1906 af Dansk Ornitologisk Forening. I 1952 blev der i Viborg afsløret en mindetavle for Hans Chr. C. Mortensen. Tavlen er anbragt på den gamle katedralskoles mur ud mod Latinerhaven. (Wikipedia maj 2022).</t>
   </si>
   <si>
     <t>Johannes Larsen har malet akvareller fra haven og af Vinhuset, der fylder 100 år. Han har lavet vignetter til en Ambrosius Stub-udgivelse og tegninger til en mindeplade over Hans Christian Mortensen. 
 Jeppe er kommet hjem fra et par ugers ophold i England. 
 C.W. Rasmussen vil gerne komme til Båxhult og lære Johan/Lysse og Elena/Bimse noget om kalkuner. 
 Der er kyllinger på Møllebakken. Andreas/Puf brygger. 
 Fignerne falder af.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Eiyn</t>
   </si>
   <si>
     <t>Kjerteminde 26 Juli 1951. 
 Kære Lysse!
 Det er vist længe siden I har hørt noget herfra. Jeg har malet en ½ Snes Akvareller med Blomster og et Par fra Haven den ene med Lysthuset der fylder 100 Aar til næste Aar. Siden har jeg lavet en hel Del Vignetter til en ny Udgave af Ambrosius Stubs Digte som Holger M. Rasmussen er i Gang med. Jeg har ogsaa lavet Tegninger til en Mindeplade for H. Chr. Mortensen til Viborg, desværre medfører det at jeg maa rejse til Kjøbenhavn for at gravere i en Gibsafstøbning som Bronzepladen skal støbes over. Jeppe er nu kommen hjem fra sin Englandsrejse der varede 14-16 Dage og som han havde megen Fornøjelse af. Jeg kan hilse fra C.W Rasmussen Iglekjærgaard, at dersom I har Lyst til at høre nogle gode Raad om Kalkunopdræt, er han villig til at besøge Jer en Gang i Efteraaret, imod et Maaltid Mad og Nattely. Han er Afholdsmand saa dersom det bliver til noget maa I anskaffe et Par Flasker Svagdricka. Mon det bliver til noget med Poul Lorentsens? Fik Du det ordnet med Oscar Larsson? Lorentsens Kone er Søster til afdøde Forfatter Aage Madelung. Vi har en Høne med 5 Kyllinger der er 3 Uger gamle, der har ikke været flere skønt den laa paa 11 Æg, men den var vældig flink til at passe paa dem. I Dag kom der en med 2 Kyllinger den havde ligget paa 5 Æg. Puf har travlt med at brygge saa han kan have noget at sælge af naar det frigives. Forøvrigt er han bange for at det første ikke kan blive lagret nok til den Tid, men han er jo altid saa sort paa al Ting. Vi har haft et Kuld Stillitser i en af Hyldene foran Huset. Bimses Nellike blomstrer. Jeg havde ventet mig en hel Del af Figentræet der var ansat en Mængde Frugter men de er falden af som halvstore, saa jeg tror ikke der bliver mere end en halv Snes Stykker modne. Mange Hilsner fra os alle her til Jer alle sammen
 Din Far.</t>
   </si>
   <si>
-    <t>1924-6-31</t>
-[...17 lines deleted...]
-  <si>
     <t>1939 eller derefter</t>
   </si>
   <si>
     <t>Thora Cohn
 Jeppe Larsen
 Else Larsen,  Andreas Larsens kone
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes Larsen opholdt sig hos sønnen, Johan/Lysse Larsen, på gården Båxhult i Sverige. 
 Scott var en hund. 
 Det vides ikke, hvem Smed Knudsen var.</t>
   </si>
   <si>
     <t>Johannes Larsen skal hjem fra Sverige, og der er to planer for, hvordan transporten skal foregå. Måske kan Johan/Lysse Larsen komme med til Kerteminde, så Andreas/Puf Larsen kan vise ham bryggeriet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PcEp</t>
   </si>
   <si>
     <t>Kære Far.
 Det var en Overraskelse for os, at du vil hjem saasnart. Vi har to Forslag at gøre Jer; det første gaar ud paa at lokke Lysse til at køre dig til København og fortsætte med Scott til Kerteminde, hvor vi saa kunde nyde godt af hans Selskab i et Par Dage indtil han, Else og jeg sammen kunde køre til København, han forat fortsætte Rejsen, vi forat tage dig med hjem x). Det er længe siden han har været her, og vi vilde blive meget glade for at se ham; det kunde særligt more mig at vise ham Bryggeriet. Det andet Forslag gaar ud paa at jeg ["jeg" overstreget] Else og jeg skulde køre rejse ["køre" overstreget; "rejse" indsat over linjen] til Båxhult den ene Dag og næste Dag køre hjem gennem København, hvor vi skulde se paa Gulvtæppe og sætte dig af, mens vi fortsatte til Kerteminde med Scott. Du skulde saa senere rejse hjem med Toget; det haaber jeg du ikke vil have noget imod, naar vi har taget Scott og Bøsse med os i Bilen. Jeg kan ikke godt bruge mere end et Par Dage til Turen, da Smed Knudsen om 8 Dage skal installere en Pumpe i Bryggeriet hvad jeg nødvendigvis maa være tilstede til.
 Lad os hurtigt vide hvilket Forslag I foretrækker, vi foretrækker langt det første.
 Mange Hilsner fra os alle
 Puf.
 Kan en Daglejer ikke erstatte Lysse i en 8 Dages Tid?
 [Indsat i venstre margen s. 1:] x/ og se paa Tæppe.
 [Indsat i venstre margen s. 2; på tværs:]
 55
 270
 260
 350
 180
 40
 40
 1195</t>
+  </si>
+  <si>
+    <t>1924-6-31</t>
+  </si>
+  <si>
+    <t>Marie Larsen
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer rejser til København, men hun har ikke tid til besøg hos familien Brønsted. De må mødes med hende på stationen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ErvN</t>
+  </si>
+  <si>
+    <t>Fredag.
+Kære Muk!
+Tante Elle kommer til København i Morgen (Lørdag) Kl. c. 1½. Hun faar ikke Tid at besøge jer. Men kan I ikke hilse paa hende ved Toget. Lad ogsaa Tante Marie det vide.
+Tusind Tak for den yndige Kjole. Jeg skriver saa snart jeg faar Tid. I stor Hast. Lomme.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -7990,51 +7990,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/HVGe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lm45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/goPm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYH4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YqJo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/j54X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TlSr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/453f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HpfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LetV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fxom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qpBs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GDFX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LOWf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tCf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9crh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4edm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpfL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MXCe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Gn6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Reqv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nri4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8NY7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v71G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OfQX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPz0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OHEL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1A3S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QaMo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zvc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyCi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WXtS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/woRA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b7un" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uUUc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4dgJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UFUm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZdDC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tvZc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OUdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vrQ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OliG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9RQc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z0YS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/own9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PfBm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IEQ6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/906r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GFyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8jay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8VY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1uW8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5ccz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/127l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fTWr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/leYK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GZwX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/35R9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LxL6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sulm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QDSr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8sqm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eITH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BY61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/do6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7IvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HV4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HY82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rOiP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rez1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUeF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lUjR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Dqi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Suoj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hGE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LU95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wj5I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NHgK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8U7t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eWMa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CyaO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7vCa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3GNf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hSH8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bNBG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9wSO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gggp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DSTv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vdJk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/74S6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Qyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cTo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/InAM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/guPs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/npGm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wMIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b3Vr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ojlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sEWd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DxKN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6bQ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XZSC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yOzO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bv4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oSjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1BKx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PHGp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EvC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l8lo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w2L6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/drJo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1hi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3lnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0NxK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GKus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tJMg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MG0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DynR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vvKq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZhIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zf6v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3wDd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IP4G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZmHH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jVsi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GmpY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L7fJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rIfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u0GX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hzW5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PgmP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q3r5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Z43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EMLe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gzj7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0QBx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qNKT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PhqV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xFSe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X4Kb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z3m2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v7jO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qiI2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mRw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jvdK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zW1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KSKs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2jf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hGek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oT1M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d15x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vI26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/heqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1ip9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gIGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/j5Is" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/URaK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hSPW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pqRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5oe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LGaA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HsdN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kR28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZNEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1QS1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qoIf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GPIG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qlFP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q3Do" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zPGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMUH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H0vZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WWm6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uF4T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RIgZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h95J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xWVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkuE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EC4i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dSjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kww0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7qPa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rLbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/prtQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qk6R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SPLE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Eiyn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ErvN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PcEp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/HVGe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lm45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/goPm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYH4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YqJo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/j54X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TlSr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/453f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HpfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LetV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fxom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qpBs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GDFX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LOWf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tCf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9crh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4edm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpfL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MXCe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Gn6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Reqv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nri4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8NY7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v71G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OfQX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPz0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OHEL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1A3S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QaMo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zvc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyCi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WXtS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/woRA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b7un" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uUUc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4dgJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UFUm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZdDC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tvZc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OUdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vrQ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OliG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9RQc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z0YS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/own9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PfBm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IEQ6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/906r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GFyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8jay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8VY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1uW8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5ccz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/127l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fTWr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/leYK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GZwX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/35R9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LxL6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sulm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QDSr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8sqm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eITH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BY61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/do6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7IvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HV4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HY82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rOiP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rez1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUeF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lUjR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Dqi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Suoj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hGE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LU95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wj5I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NHgK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8U7t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eWMa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CyaO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7vCa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3GNf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hSH8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bNBG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9wSO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gggp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DSTv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vdJk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/74S6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Qyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cTo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/InAM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/guPs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/npGm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wMIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b3Vr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ojlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sEWd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DxKN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6bQ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XZSC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yOzO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bv4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oSjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1BKx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PHGp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EvC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l8lo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w2L6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/drJo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1hi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3lnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0NxK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GKus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tJMg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MG0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DynR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vvKq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZhIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zf6v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3wDd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IP4G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZmHH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jVsi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GmpY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L7fJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rIfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u0GX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hzW5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PgmP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q3r5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Z43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EMLe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gzj7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0QBx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qNKT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PhqV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xFSe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X4Kb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z3m2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v7jO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qiI2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mRw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jvdK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zW1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KSKs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2jf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hGek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oT1M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d15x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vI26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/heqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1ip9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gIGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/j5Is" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/URaK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hSPW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pqRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5oe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LGaA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HsdN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kR28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZNEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1QS1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qoIf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GPIG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qlFP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q3Do" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zPGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMUH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H0vZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WWm6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uF4T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RIgZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h95J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xWVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkuE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EC4i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dSjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kww0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7qPa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rLbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/prtQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qk6R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SPLE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Eiyn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PcEp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ErvN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M209"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -17011,119 +17011,119 @@
       </c>
       <c r="I207" s="5" t="s">
         <v>1321</v>
       </c>
       <c r="J207" s="5" t="s">
         <v>1129</v>
       </c>
       <c r="K207" s="5" t="s">
         <v>1322</v>
       </c>
       <c r="L207" s="6" t="s">
         <v>1323</v>
       </c>
       <c r="M207" s="5" t="s">
         <v>1324</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="5" t="s">
         <v>1325</v>
       </c>
       <c r="B208" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C208" s="5" t="s">
-        <v>622</v>
+        <v>383</v>
       </c>
       <c r="D208" s="5" t="s">
-        <v>623</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>15</v>
+      </c>
+      <c r="E208" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G208" s="5" t="s">
-        <v>638</v>
+      <c r="G208" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H208" s="5" t="s">
         <v>1326</v>
       </c>
-      <c r="I208" s="5"/>
+      <c r="I208" s="5" t="s">
+        <v>1327</v>
+      </c>
       <c r="J208" s="5" t="s">
-        <v>633</v>
+        <v>1085</v>
       </c>
       <c r="K208" s="5" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="L208" s="6" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="M208" s="5" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="5" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C209" s="5" t="s">
-        <v>383</v>
+        <v>622</v>
       </c>
       <c r="D209" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>623</v>
+      </c>
+      <c r="E209" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G209" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G209" s="5" t="s">
+        <v>638</v>
       </c>
       <c r="H209" s="5" t="s">
-        <v>1331</v>
-[...1 lines deleted...]
-      <c r="I209" s="5" t="s">
         <v>1332</v>
       </c>
+      <c r="I209" s="5"/>
       <c r="J209" s="5" t="s">
-        <v>1085</v>
+        <v>633</v>
       </c>
       <c r="K209" s="5" t="s">
         <v>1333</v>
       </c>
       <c r="L209" s="6" t="s">
         <v>1334</v>
       </c>
       <c r="M209" s="5" t="s">
         <v>1335</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>