--- v0 (2026-05-14)
+++ v1 (2026-10-08)
@@ -696,51 +696,51 @@
 Mange venlige Hilsner til Fru Las og dig fra Christian og
 din heng.
 Ellen. 
 Musen sender mange Hilsner til Fru Las og "Manden"</t>
   </si>
   <si>
     <t>1934-12-20</t>
   </si>
   <si>
     <t>Elena Larsen
 Johan Larsen
 Peter Larsen</t>
   </si>
   <si>
     <t>Tommy -
 - Ilshøj
 Vagn Jacobsen
 Elin Jensen
 Else Jensen
 Johannes V. Jensen
 Villum Jensen
 Peder Kruuse
 Johan Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Sigurd Schultz
 Leo Swane
 Franz Syberg
 Fritz Syberg
 Gudrun Syberg
 Hans Christian Tvedskov</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Fru P er. 
 Vinskoven ligger ved Orelund Gods i Mørkøv på Vestsjælland. Ellen f. Schiøler, g. Treschow ejede med sin mand godset. 
 Den første lillebæltsbro blev åbnet 14. maj 1935. 19/12 1934 havde Johs. V. Jensen en kronik i Politiken, der omhandler tekniske beskrivelser af broen, betragtninger af broer generelt og broen set i tiden omkring 1934. Kronikken indeholder også to billeder: Det ene af broen og det andet med fire unavngivne, voksne personer, men formodentlig personerne omtalt i brevet. 
 Det vides ikke, hvad Otterupsagen handler om. 
 Hot pot er en madtradition, der stammer fra det centrale Kina, hvor man samles om bordet med en stor gryde kogende bouillon, som man dypper og koger kød, grøntsager og fisk i, så det får smag fra bouillonen. (Kilde: Internettet jan. 2022).
 D.N.: Avisen Dagens Nyheder. 
 Alimentationsbidrag er det (årlige) bidrag til et uden for ægteskab født barns underhold, som typisk faderen er pligtig at udrede. (Wikipedia jan. 2022).</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Andreas Larsen sender julegaver.
 Han har sammen med Johannes V og Else Jensen m.fl. gået over Lillebæltsbroen. 
 Else skal have en engelsk kogebog i julegave.
 Leo Swane har været på besøg og vil vist komme igen til nytår.</t>
   </si>
@@ -749,92 +749,92 @@
   </si>
   <si>
     <t>Torsdag 20 Dec 1934.
 Kære Bimse og Lysse og Peter.
 Glædelig Jul!
 Vi har sendt en Pakke med Fru P, indeholdende nyt og gammelt Tøj til Peter og Lysse. Mokasinerne haaber vi maa passe Peter dennegang. Vesten er ikke saa ny som en Julevest burde være, men Tvedskov havde ingen, saa vi blev nødt til at sende en Else skulde give mig i Julegave og som var købt i god Tid, forat jeg kunde laane den til en Jagttur i Vinskoven for nogen Tid siden. Den var ogsaa med til at gaa over Lillebæltsbroen for nogle Dage siden. Hvis I ser godt efter, vil I paa to af Billederne i Politiken kunne se enkelte af os. Selskabet bestod af en Ingeniør, en Fotograf med Kone, Johs.V. med Else, Villum og Elin, JL og undertegnede. Else kunde ikke komme med grundet paa Barn. Samme har det godt, men yttrer til Tider Lyde der lyder som Utilfredshed (Øltrang?). I Otterupsagen er der ikke sket noget rigtigt siden Bimse var her og det er altsaa stadigt noget man ikke taler om. Else skal have en engelsk Kogebog til Jul: ”Good Things in England”, saa nu skal vi til at have lidt hot-pot og grilled Nyrer og den Slags. I ser vi er ikke videre hemmelighedsfulde med vore Julegaver, Kogebogen kom med Posten idag og jeg havde glemt at paalægge Far Tavshed, saa han begyndte at forhøre mig til Middag om hvad det var for en Bog der var kommet til mig imorges og saa maatte jeg jo ud med Sproget. – Vi har her den vildeste December siden Meteorologisk Inst. Oprettelse i 1768, saa vi har jo endnu ikke megen Udsigt til en hvid Jul, men det gør nu heller ingen Ting for min Skyld. Jeg haaber I maa være lige saa tilfredse med Jeres Vejr. – Else og jeg og Tommy var i Byen i Eftermiddag og der mødte vi en Mand (fra Snave), som betalte Tommy 60 Kr. i Alimentationshonorar og samtidig lyste han første Gang til nyt Ægteskab, som han mente vilde finde Sted først i det nye Aar. – Skriveswane var her en Aften forleden paa Hjemvejen fra Udlandet, han kommer desværre ikke i Julen, men da jeg viste ham to Tønder Øl jeg havde brygget til Julebrug, sagde han, at han vilde prøve paa at komme til Ny Taar (Ha, Ha, det vittige Stavning er af os Red.)
 Glædelig Jul 
 Puf.</t>
   </si>
   <si>
     <t>1938-12-30</t>
   </si>
   <si>
     <t>Johan Larsen</t>
   </si>
   <si>
     <t>Carl Andresen
 Eric Bøttern
 Margaretha Bøttern
 Adolph Larsen
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot
 Christian Treschow</t>
   </si>
   <si>
     <t>Godset Hverringe ligger få kilometer nord for Kerteminde. 
 Johan/Lysse og Elena/Bimse har netop fået deres tredje barn, og det blev en pige (Alhed).</t>
   </si>
   <si>
     <t>Johannes Larsen har været syg i mange dage.
 Han fik fugle i julegave af Andreas/Puf og Else. Nogle af dem bor i Vinterhaven, som nu er omdannet til volière. 
 Larsen fodrer vilde fugle i haven. 
 Eric Bøttern og hans kone kommer til middag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/17Cx</t>
   </si>
   <si>
     <t>Kjerteminde 30 Dec. 1938.
 Kære Lysse!
 Tak for Dine Breve. Jeg var til Middag paa Hverringe forrige Lørdag, bl.a. sammen med Chr. Treschow, som jeg skal hilse fra. Dagen efter var jeg forkølet og laa hele Ugen til jeg stod op Juleaften. 2de Juledag havde jeg Besøg af Patronen og gik med ham i Haven og viste ham Odderne og Bryggeriet og fik Forkølelsen om igen. Jeg har dog gaaet oppe siden men kan ikke komme af med den. Jeg fik en Dompap og 2 lyseblaa Undulater til min Fødselsdag af Puf og Else. Den første er i Bur her inde de 2 andre ovre i Vinterhaven der er lavet om til Voliere dog med Bibeholdelse af Glas i Gavle og P[ulæseligt]pel. Jeg har vist fortalt at den revnede i Stormen mens jeg var ved Fiilsø. Vi fodrer Solsorter og Spurve og Bogfinker og Rødhals her uden for og i Gaar Middags kom der en Fasan og en Hættemaage og jagede dem væk og sad længe og aad sammen, Fasanhønen længst. I Morges daa jeg stod op gik der 3 Fasanhøner uden for Spisestuevinduet. Ellers kommer her 4-5 Graaænder. Jeg har en Ederfugl ♂ og en Sædgaas som jeg havde med fra Fiilsø og 2 Graaænder som jeg har faaet af Agraren. Den gamle Stamme blev skudt væk i Sommer. Erik Bøttern og hans Kone kommer her til Aften. Tak for Elsdyret og Fyldepennen. Det var da en forfærdelig Jammer med alle Dine Naboer, forhaabentlig kommer de over det. Jeg skal hilse fra Puf og Else og Børnene og ønske Dig et godt og glædeligt Nytaar! Ogsaa fra mig, og gid Du snart maa faa Bimse og Børnene hjem i god Stand Det var morsomt at det blev en lille Pige. Mange Hilsner
 Din Far.</t>
   </si>
   <si>
     <t>1943-07-28</t>
   </si>
   <si>
     <t>Christa Knuth</t>
   </si>
   <si>
     <t>Knuthenborg pr. Bandholm</t>
   </si>
   <si>
     <t>Thora Cohn
 Anna Foged
 Niels Foged
 Elise Hansen
 Grete Jensen, f. Hansen
 Tage la Cour
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Elisabeth Neckelmann
 Marie Neckelmann
 Finn Salomonsen
 Franz Syberg
 Gudrun Syberg
 Ane Talbot
 Christian Treschow</t>
   </si>
   <si>
     <t>Andreas/Lysses svigerinde kan være både Marie og Elisabeth Neckelmann og Grete Jensen, f. Hansen. 
 Johannes Larsen havde en tam odder, Jokum.
 Johannes Larsen malede et stort billede til Christa Knuth, og hun blandede sig i kompositionen. 
 På Arkiv.dk findes flere fotografier af Christa Knuth og Johannes Larsen på Knuthenborgs trappe til terrassen (se B6769, B6772, B6771 og B6768, alle Kerteminde Egns- og Byhistoriske Arkiv).</t>
   </si>
   <si>
     <t>Brevet er i privateje</t>
   </si>
   <si>
     <t>Johan/Lysses svigermor og svigerinde er på besøg. Finn Salomonsen og Tage la Cour samt Niels Foged med frue har også været der. Larsen gik i seng, da aftengæsterne kom. Christian Treschow bad Larsen bestille et hotelværelse.
 Odderen er brudt ud, og den æder nok både Larsens guldfisk og grønne frøer.
 Larsen prøver at rette sig efter Christa Knuths anvisninger og har anbragt en hejre, et par fasankokke og en vibe på billedet. Han har også malet tordenvejr. 
 Else svøbte hejrerne i flæsk, og de smagte godt.
 Larsen og familien bader kl. 11. De andre går også i vandet ved sekstiden. 
 Johannes Larsen synes, at fotografierne er gode.</t>
   </si>