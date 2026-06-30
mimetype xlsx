--- v0 (2026-05-15)
+++ v1 (2026-06-30)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="218" uniqueCount="164" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="241" uniqueCount="181" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -732,50 +732,141 @@
 Syberg-slægten stammede fra borgen Hohen Sieburg i Tyskland. Det var dette sted, Hans og Johanne Syberg ønskede at besøge.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, 2010/57, A3426, Lb. 3, 010</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/w14X</t>
   </si>
   <si>
     <t>[Fortrykt på kortet:]
 Königreich Bayern
 Postkarte
 [Håndskrevet i adressefeltet:]
 Sybergs
 Via S Lucia 1
 Pisa
 Italien
 [Adressen overstreget. Ny håndskrevet:]
 Kerteminde
 Danimarca
 [Håndskrevet i tekstfeltet:]
 Pfafferhofen 27/4 - 13
 Kære Allesammen!
 Vi sidder i en lille Ølknejpe og venter paa at faa nogle Pølser. Vi cyklede fra München i Morges ved 9Tiden. Vores Rejseplan er den at vi tager fra Nürnberg [s. 2] og Frankfurt til Reihnen som vi saa køre langs med til Köln og saa vidre over Hagen til Hamburg og Danmark denne ["denne" indsat over linjen] Vej er knap 300 Km længere end den lige Vej og en Del Bjærgfuld men vidst smukkere og saa er der jo vore Slægtninge saa vi tager af den. Vi har spist en Omgang Pølser men maa have en til inden vi tager vidre. Mange Hilsner fra Hans. 
 [Skrevet på hovedet på s. 2:] Kære Allesammen. Pølser er godt. Nu har vi spist hver 5, med Snapse og 2 Bæger Øl. Uhm, hvor det var dejlig. Nu skal vi videre, det er frygtelig varmt, meget varmere end i la bella Italia, vi er begyndt at glemme [skrevet lodret langs højre margen:] det italienske, det var dog vældig tidligt.</t>
+  </si>
+  <si>
+    <t>1922-03-18</t>
+  </si>
+  <si>
+    <t>Thøger  Larsen</t>
+  </si>
+  <si>
+    <t>Lemvig</t>
+  </si>
+  <si>
+    <t>København F.
+4</t>
+  </si>
+  <si>
+    <t>Thyra Larsen
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvad Astrid Warberg-Goldschmidts sorger gik ud på.
+Sagfører Buhl kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1812</t>
+  </si>
+  <si>
+    <t>Det er trist, at Astrid/Dis har sorger, men godt at hun har sin datter og sit arbejd. Foråret vil nok hjælpe.
+Thøger Larsen kan ikke digte sig ud af sine problemer.
+Før jul fik Thøger Larsen konstateret, at han har sukkersyge. Han kom på diæt og tabte sig og har det godt nu. 
+Thyra og Thøger Larsen vil i påsken tage på en rejse til Tyskland sammen med et vennepar.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/vZMM</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside med blyant:]
+Jævndøgn
+21 Marts. 1922.
+Heri Kritik af
+mine Digte
+[På kuvertens forside med blæk:]
+Fru Astrid warberg
+Rolfsvej 17 4
+København F.
+[I brevet:]
+Lemvig 18/3 1922.
+Kære Dis!
+Det var rigtignok et sørgeligt Brev, jeg sidst fik fra Dig. Jeg forstaar, hvor svært det maa være for Dig, og det er godt, Du har din lille Pige og dit arbejde. Du tror, Dis, alt for meget om en Digter, hvis Du tror, han kan digte sig ud af alle sine Genvordigheder og Plager. Saa skal han i hvert Fald være en meget stor Digter. Jeg har aldrig kunnet. Men Du er jo selv Digter! Og der er Emner i Dig til en betydelig Digterinde. Prøv det selv, hvis Dit arbejde levner Dig Tid dertil.
+Det har været en slem og bidende Vinter iaar. Sjælen har frossen tynd i En. Og Elle har vel fortalt Dig, at jeg har Sukkersyge. Det opdagedes lige efter Jul. Jeg tørstede jo. Og saa sendte Thyra en Prøve til Doktoren, der nogle Dage efter overraskede mig med Nyheden: godt 8 %. Saa kom jeg paa Sultekur. Min Mave svandt bort i al Stilhed. Og i et Par Dage saa jeg dobbelt, naar jeg skrev, og Lysbuske oven i Stjernerne. Men da jeg atter maatte spise, forsvandt disse Rædsler, og jeg ser nu normalt og har en ret behagelig Diæt og ingen Sukker mer. Jeg vejer nu min gamle, mangeaarige Vægt 168 Pd. Under Krigen gik jeg ned paa 153 og efter Krigen svang jeg mig som et Pendul op paa 184. Men de 168 er vist det normaleste og sundeste for mig. Jeg har saamænd nok haft Sukkersygen i længere Tid. Men Lægen siger, den Form er godartet. og det tyder jo ret godt, at jeg uden større Vanskelighed og uden i ringeste Maade at savne Næring, kan holde mig helt sukkerfri. Jeg banker under Bordet.
+Thyra og jeg har taget en stor Beslutning. Som Trøst for Vinterens Kval og Uhygge har vi næsten bestemt at gøre en Tysklandsrejse i Paaskeferien sammen med vore Venner Sagfører Buhls. Vi tænker paa Harzen, Leipzig, Nürnberg, München. Det Ancherske Legat faar jeg jo aldrig. Og nu er Maden billig. Kommer man ikke lidt ud nu, bliver det næppe nogensinde til noget.
+Kære Dis. Jeg haaber, Foraaret, som jo allerede begynder at straale for fuld Kraft, maa bringe ny Vækst i Dig og helbrede Dig for dine Sorger. Foraaret er for unge Mennesker som Dig saadan almægtig Tid.
+De hjerteligste Ønsker derom og de venligste Hilsner fra os begge. Din hengivne
+Thøger L. 
+[Endnu et brev i kuverten; blyantskrevet:]
+Kære lille Dis.
+1000 Tak. Men det maa Du aldrig gøre mere. Hvor er dine Digte følte og skønne! Jeg kan desværre intet i Øjeblikket sige om Fremtiden. Mange Hilsner. Din T.</t>
+  </si>
+  <si>
+    <t>1922-04-19</t>
+  </si>
+  <si>
+    <t>København
+Rolfsvej 17 4</t>
+  </si>
+  <si>
+    <t>Thyra Larsen</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1807</t>
+  </si>
+  <si>
+    <t>Hilsen fra Nürnberg. Thyra og Thøger Larsen har været i Harzen og München. Dejligt, men anstrengende.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Llv8</t>
+  </si>
+  <si>
+    <t>[Nederst på billedsiden noget ulæseligt]
+[Fortrykt mellem adresse- og tekstfeltet:]
+S. Soldan'sche Verlagsbuchhandlung (A. Zemsch) Nürnberg.
+[Fortrykt under tekstfeltet:]
+Nürnberg,
+Vestnerturm u. Tiefer Brunnen.
+[Håndskrevet i adressefeltet:]
+Fru
+Astrid Warberg
+Rolfsvej 17 4
+København
+Dänemark
+[Håndskrevet i tekstfeltet:]
+Nürnberg 19/4 1922. Kære Dis. Venlige Hilsner fra os begge fra Nürnberg, hvortil vi kom i Form., har været 2 Dage i Harzen og 2 i München, storartet men anstrængende. Haaber Du har det godt. Din heng. Thøger.</t>
   </si>
   <si>
     <t>1934-5</t>
   </si>
   <si>
     <t>Elena Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Christian  Ernlund
 Achton Friis
 Andreas Larsen
 Elena Larsen
 Peter Larsen</t>
   </si>
   <si>
     <t>Sønderborg Münchner: Betegnelsen bruges ofte som fællesbetegnelse for alle typer af overgærede øl. Wikipedia jan. 2022.
 Kejsertræ (Paulownia tomentosa) er et lille, løvfældende træ med en åben, kuplet krone. Træet hører hjemme i Kina. Kilde: Wikipedia jan. 2022.
 Væggene i Odense: Johannes Larsen udsmykkede festsalen på Odense Rådhus med freskoer fra sommeren 1934 til 1936.</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Johannes Larsen har købt en masse øl, fordi Frederik Andreas/Dede kommer på besøg i pinsen. 
@@ -887,59 +978,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/NGmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jiof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gE1v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nnvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yZWK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EiTy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rPn5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7auh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pz9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zpYD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yTkm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jXdK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsaG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fwJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w14X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaWI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/NGmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jiof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gE1v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nnvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yZWK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EiTy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rPn5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7auh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pz9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zpYD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yTkm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jXdK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsaG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fwJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w14X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vZMM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Llv8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaWI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M20"/>
+  <dimension ref="A1:M22"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -1762,105 +1853,191 @@
         <v>152</v>
       </c>
       <c r="J19" s="5" t="s">
         <v>153</v>
       </c>
       <c r="K19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="6" t="s">
         <v>154</v>
       </c>
       <c r="M19" s="5" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
         <v>156</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="G20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="J20" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="K20" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="L20" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="M20" s="5" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="G21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="I21" s="5"/>
+      <c r="J21" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="K21" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="L21" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="M21" s="5" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C22" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="D20" s="5" t="s">
-[...33 lines deleted...]
-        <v>163</v>
+      <c r="D22" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H22" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="J22" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="K22" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="L22" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="M22" s="5" t="s">
+        <v>180</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
+    <hyperlink ref="M21" r:id="rId26"/>
+    <hyperlink ref="M22" r:id="rId27"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>