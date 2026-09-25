--- v0 (2026-05-07)
+++ v1 (2026-09-25)
@@ -575,51 +575,51 @@
 Næste Formiddag rejste jeg med 11 Toget til Odense – Johanne blev til 3 Toget – jeg fulgtes derud med Uglen, denne fulgtes af Marie, Uglen skulde nemlig til Sanatoriet. Jeg var meget glad over, at det traf sig sådan med min samtidige Rejse, for jeg opmuntrede Uglen en hel Del – hun var naturligvis noget nedstemt. Vi gik på Konditori sammen og havde det rart og hyggeligt. – Så gik jeg et Par Besøg - til Onkel Syberg på Kontoret, og til min Kursuskaptain – Konen tog imod mig og sendte mig lige ind i Skolestuen, der var myldrende fuld af Lømler og Lømmelinder, der alle – med megen Larm – rejste sig, da jeg kom ind. Kaptajnen blev synlig glad – sagde strax – med en bred Håndbevægelse – halvt præsenterende – det er Mesteren for alle de danske Stile, vi læser op! Og de gjorde jo store Øjne, og jeg lo naturligvis. Så tog Kaptajnen fra Bordet en lille Klatpapirsvugge [tegning], Du kender dem nok, og viste mig den – i Låget fandt jeg da – under slebet Glas - mit eget Grinebillede! Det var jo en stor Ære! uha – År ud År ind skal man sidde der og grine til Alverdens Lømler. – Så gik jeg op at blive fotograferet – og sender hermed 3 Billeder. Du skal have det ene og så vil jeg bede Dig give Ella og Mornine hver sit også. Det er jo en lille tarvelig Julegave, men i År kan det ikke blive til mere – vi er jo i en fornem Gæld, vèd Du. (Fl[ulæseligt])
 Nå, ved 5 Tiden mødte jeg med Johanne på Banegården og vi gled til Højrup, hvor Jørgen holdt efter os. Og vi kørte i buldrende Mørke – lidt Snuskregn --- og vild Jubel – til Erikshåb, hvor alle tre Indvånere modtog os – og velkommede os på det kraftigste – i godt Humør allesammen.
 2)
 Der var lyst og varmt og hyggeligt alle Vegne. Men helt imponeret blev jeg i Pallams Stue – der er kommen meget unikke Tapeter, der navnlig fremhæver de smukke Møbler på en ganske ejendommelig Måde – især det store Chatol tog sig ganske pragtfuld ud på den lyse Baggrund; og saa var det poleret op, så alle de små dejlige Indlægninger kom ordentlig til deres Ret – jeg forsikrer Dig det var en Nydelse af Rang at se på det gamle ærværdige Stykke. Vindues- og Dørkarme var malet hvide – også det så udmærket smukt ud. – Vi mærkede tydeligt – også dèr – at vi kom umådelig tilpas og var meget velkomne, og det gir sådan hyggelig Fornemmelse. De første Dage fulgte stille og roligt, man befandt sig i et stadigt Velvære – om Aftenerne spillede og sang vi henholdsvis den ene og den anden. Og om Dagene gik vi herlige Ture – én Formiddag på Orene, fulgt af Forp Mogensen, der tilfældig stødte til på Vejen, han var gudskelov i helt fornuftig Lune – jeg lider ikke, når han er altfor vittig. – Den sidste Aften (Onsdag) var det så kedeligt, at da J. skulde med 6 Toget til Spilletime i Fåborg; og netop da de havde bedt Mogensen til fin Aften på os ForpM. havde Guitaren med og sang alle sine Viser, jeg måtte sidde og puffe til Johanne hele Tiden for at få hende til at le – af Viserne gjorde hun det ikke. Senere sang Johanne. Kl 11 gik de – netop som da J. ankom. Han indbød os til at se sin Stue – vi sagde da Godnat nede og drog – feststemte (effera "effera" overstreget op i d[ulæseligt] J’s Stue. En go Flaske dry Madeira samt 3 små blanke Glas (jeg forklarede Joh. at de blev vadsket henne i Vandfadet mellem hvert Sold) og så dryssedes et Væld af Cigaretter ud over Bordet – og så soldede vi og sludrede og røg til Klokken blev umådelig mange – over 2. Def. fulgte os ned - og i Sovekammeret fortsatte Sludderen endnu længe – så hvis det havde været Sommer, havde det været højlys Dag for længe siden. En uhyre vellykket Aften. 
 Vi måtte (desværre) op 7 næste Morgen. Tog nemlig af Sted med ½ 11 Toget. Jeg mindedes vor Rejse for 6 År siden – vi skulde høre Leonard Bonvick. Denne Gang bumlede vi for at høre Ellen-Beckaften. Vi var noget triste ved Afrejsen begge to – og slet ikke glade over igen at skulde stampe i den beskidte og usunde By. - Begge Mødre modtog på Banegården – og vi traskede hurtigt af Sted med hver sin. Mor sagde Farvel strax – jeg måtte klæde om i susende Galop og så påen igen. Ellen Beck var dejlig at høre selv om man også var nogen forsviret. 
 Næste Dag gik jeg til Frokost hos Mor og berettede om min Rejse. Og næste Dag igen var nu i Lørdags. 
 Lørdagen er en hel lille Fest for os – så kommer nemlig Alfred hjem. 
 Denne Gang havde vi desværre det Uheld, at vi skulde til Johannes Fødselsdag – der var stort Selskab. Uha, jeg var så ked af det – og kunde dårligt nyde alle de brave Mennesker – mest Ernsts Kunstnervenner – alle meget søde og flinke. Vi var 22; og til sidst nåede Stemningen det Punkt, der er karakteristisk for alle Jødesammenkomster – de hylede sang – slog på Tromme – hvinede – hoppede – sprang – dansede – klappede - - - - - frembragte en ulidelig Støj. Vi var først hjemme Kl 3. Og så kan Du tænke Dig – Alfred var tilsagt at møde i Forretningen Kl 9 næste Morgen!! Vi skrev da naturligvis, at han først kom Kl 10 – men det var da lumpent alligevel - er jo Søndag – og den eneste Dag vi har sammen. Sovet ud fik han jo ikke engang. Han kom først hjem Kl ½ 12 – og Kl 12 ½ gik vi til Middag hos Mor – sammen med de to andre Sæt. Der var dejlig hyggeligt – og vi var der nogle gode Timer. Saa gik vi til Palækoncert, hvor (jeg for 2den Gang) vi hørte Leop. Rosenfeldts nyeste: ”Henrik &amp;amp; Else” for Solo – Kor og Orkester. Det er meget smukt – Onkel Leopold måtte – skønt nødig – frem fra sin Pille og bukke, sådan klappede de. Så gik vi hjem og meget tidlig i Seng; Mandag sov vi (trætte som vi var) over os, nåede ikke at drikke Kaffe – og jeg nåede ikke at følge Alfr. til Skibet, som jeg altid plejer, og det var meget trist – ja, Du aner ikke, hvor disse Mandag Morgener er melankolske – enten det nu er når jeg har fulgt Alfred – og kommer hjem til et halmørkt – iskoldt Hus – og så uendelig tomt – eller som denne Mandagmorgen, når Alfr. løber fra det hele – ud i de mørke, våde Gader med alle de søvnige Lygter, mens jeg bliver ene tilbage – frysende og ensom uha ha! En grulig Måde at være gift på – jeg glæder mig snart ligefrem til at komme til Malmø! Og hver Gang varer det flere Dage, inden jeg kommer til Hægterne. Sørgmodighed var da alene Grunden til, at jeg ikke skrev til Dig i Går – og nu må jeg hellere vente til i Morgen – så får Du det vist lige til Jul; men ved Du hvad – jeg kan skam ikke ønske glædelig Jul allerede nu – så sender jeg hellere et lille extra Kort på Søndag – det når Jer nok. Vi er bedt til Leop. Rosenfeldt Juleaften – det er nok en Ære for os; vi går dog først til Mor, sammen med de andre. Det er nemlig kl 5 ½ det andet først c 9 ½. Det kan nu blive ganske morsomt – de siger, det er uhyrefestligt – en Masse Musik. De er der altid Juleaften (Goldschmidterne). Pallam har bedt mig besørge en Bog til Dig – nu håber jeg Du bliver glad for Dronning Gåsefod – jeg besørger den sendt i Morgen – hvis den ikke findes så tager jeg Joh. V Jensen: Nye Himmerlandshist. At Du ved, det er fra Pallam.
 Tusind kærlige Hilsner til Eder begge to - og allesammen
 Dis.</t>
   </si>
   <si>
     <t>1905-03-10</t>
   </si>
   <si>
     <t>Haslev</t>
   </si>
   <si>
     <t>Jens Hansen
 Hans Hinke
 Adolph Larsen
 Alhed Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Fritz Syberg</t>
   </si>
   <si>
     <t>Kerteminde Byhistoriske Museum</t>
   </si>
   <si>
     <t>Forberedelser til udstilling af Christines og Alheds billeder. Der skal en sort ramme om Christines billede.
 Vilhelmine har vasket billedet og Las har givet det æggehvide.
 Der er lavet kasse til billederne. De bliver sendt som ilgods i morgen.
 Vilhelmine beder Christine om ikke at tage sig det nær, hvis billederne bliver kasseret.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/06VF</t>
   </si>
   <si>
     <t>Kjærbyhus
 Kjæreste lille Ugle!
 Nu maa jeg rigtignok til Skriveriet at Du kan følge med; Igaar fik vi en Deel udrettet, jeg skrev ned til Syberg om han vilde komme og være Las behjælpelig med at see paa Billedet, Budet sagde han skulde komme straks; lidt efter gik Marie til Byen med Din Trøje, hun naaede lige at se S. paa Vejen, saa gik hun over Trapperne og kaldte paa Johannes, som saa i samme Nu kom halende herover jeg tog Maleriet frem; og de begyndte at drøfte om ikke det skulde have en sort Ramme jeg foreslog at tage Billedet over Sofaen ned og prøve med den Ramme, det vandt Bifald og det var saa god en Forandring at de begge udbrød, det skal have en sort Ramme hvor skal vi faa den lavet? Hansen har smukke sorte Lister sagde Baronen vi tager billedet ud og gaar ned med Rammen saa behøver vi ingen Maal at tage nu var det afgjort vi drak et Glas Madejra og takkede for de gode Raad og begge to gik ned af Vejen, Las med Rammen paa Nakken. Agraren gik paa Savværket med 3 Bræder der skulde skjæres igjennem til Kassen de blev allerede hentet igaar og bragt over til Hinke, han var her i Formiddags og tog selv Maal han vilde ikke nøjes med Faers for den maa jo ikke være for lille Fru Larsen.
 I morgen pakkes de og afsendes som Ilgods; - at du veed; Syberg sagde det var for tidlig at give det Fernis, det skulde vare mindst et Aar før kunde de røde Farver ikke taale det, saa revnede de, nu har jeg vasket det i dag og saa giver Las det Æggehvide, Aakanderne ser godt ud i Rammen sagde Faer han var hos Las da de kom, og til det er der en Kasse der passer, saa pakker vi dem kjære Barn stolende paa de to gode Mænd der siger det skal afsted, det er et godt Arbejde og saa ventende paa hvad de ækle Herrer i Kjøbenhavn siger, men tag Dig dog ikke nær lille kjære Ugle om de kasserer det, for det er jo noget vi er vant til, jeg fik jo flere kasseret sagde Las, og ”Gales” smukke Arbejde i fjor , dog jeg skulde blive saa glad om de vilde tage pænt mod vi to Gamle.
 Nu render lille Marie med Brevet for at du kan vide paa Søndag at vi har gjort alt for at skaffe det frem i rette Tid – Alheds 2 Billeder saa ogsaa godt ud sagde Faer vi skal nu over at se det Hele i Morgen
 Her stormer stærkt men vi tørrer ligegodt Tøj og nu kommer Marie med din Pakke fra Banegaarden det er vel Blomsterne som nok skal blive plantet nu skal jeg til at plante Urtepotterne om naar der kommer en mild Dag –
 Nu maa jeg sige Lev vel til næste Brev det er dejligt at Du tager til i Vægt og faar Lov til at spadsere – men pas dine Forskrifter og din Pleje
 dine Roser begynder at skyde nye Blade, ogsaa Nillikerne sender op Alle ere raske
 Agraren er i Virksomhed der er en Ko der har kælvet, det er den 3; nu er der kun en tilbage af de unge; 3 Kalve Olga, Uglen og Svend trives godt
 nu skal hiin gaa, de kjærligste Hilsener fra dem Alle vi taler daglig om vor kjære Ugle
@@ -1180,51 +1180,51 @@
     <t>Bruden er Danmarks mindste rovdyr og forveksles ofte med lækatten.</t>
   </si>
   <si>
     <t>Johannes Larsen er ved at blive rask og har været til middag hos Johannes V. Jensen. 
 Han har en diskussion med Berlingske Tidende vedrørende betaling for foto af storkebilledet. Redaktøren fik et tilfælde, da han hørte, at Johannes V Jensen krævede betaling for foto af Aaen. 
 Larsen spørger, hvordan det går med bruden.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/xbji</t>
   </si>
   <si>
     <t>Kjøbenhavn 10 April 1924.
 Kæreste Alhed!
 Jeg var saa hos Johs V's i Gaar vi fik dejlig Mad. Store Rødspætter hvid Bordeaux, Oksesteg, Bourgogne Karamelbudding Madeira og Kaffe med Likør. Jeg gik hjem Kl. 10 da de skulde spille Bridge. I Dag har jeg malet hele Dagen. Jeg kan mærke jeg kommer mig godt nu. Stockfleth siger det kommer af det han sprøjter i mig. Jeg sagde til Eiler i Gaar om han tog med. Han vilde meget gerne, men han troede ikke han kunde faa fri fra Kontoret om Lørdagen. 
 Kai Flor ringede i Dag om jeg ikke kunde lave en Ramme om Billedet i Avisen. Johs V havde forbudt dem at lade deres Tegner at gøre noget særskilt i den Retning. Han spurgte ogsaa om de maatte fotografere Storkebilledet i Loftet. Jeg spurgte om det var gratis eller jeg skulde have noget for det. Det kunde jeg vist godt faa, men Redaktør Gulmann havde været ved at faa et Tilfælde da han hørte at Johannes V forlangte at de skulde give mig 200 Kr. for Aaen. De plejer aldrig at give noget for Billeder. Jeg har rent glemt at spørge hvordan det gaar med Bruden og gaar det stadig godt med Svanen. Jeg glæder mig til at komme hjem. Har Du betalt Boghandler Eriksen?? ham lovede jeg Penge naar Udstillingen var forbi. Mange kærlige Hilsner 
 Din
 JL.</t>
   </si>
   <si>
     <t>Hindsholmvej 213, 5300 Kerteminde, Danmark
 Ølstedgårdsvej 9, 5672 Broby, Danmark</t>
   </si>
   <si>
     <t>Peter Oluf Brønsted
 Grethe Jungstedt
-Matilde Jungstedt
+Matilda Jungstedt
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Marie Larsen
 Harald Meyer
 Fru Nielsen
 Sigurd  Swane
 Laura Warberg</t>
   </si>
   <si>
     <t>Den tidligere herregård Østedgård har i 26 år (2020) huset Rudolf Steiner Skolens bosted for udviklingshæmmede.</t>
   </si>
   <si>
     <t>Alhed Marie Brønsted savner at få flere breve fra forældre og søskende. Broderen Peter opfordres til a tage cyklen med på påskeferien i Kerteminde. AMB og Alhed har travlt med at stryge og hjælpe Johanne Christine Larsen med flytningen. Søndag skal hele familien til fin fest på Ølstedgård. 
 Der er problemer med rugemaskinen, idet en lampe går i stykker, og Marie Larsen (der står for hønseholdet) har ingen reservelampe.
 Alhed Larsens fødselsdag fejres med mange besøgende hele dagen og stor, fin middag om aftenen. Der er travlt i køkkenet hele dagen, og næste dag må alle hjælpe til med den store opvask. Marie Larsen er fortravlet og sur og skælder ud over den lille pige Mathilde Jungstedt, selv om hun allerede er lagt i seng. Alhed Larsen må også lyse æg, selv om hun er meget træt efter fødselsdagen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/FYsw</t>
   </si>
   <si>
     <t>10-4-24.
 Kære Muk!
@@ -2409,51 +2409,51 @@
 Mos.
 16-11-34.</t>
   </si>
   <si>
     <t>1938-08-30</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Bakkevej 8 Hareskov St.</t>
   </si>
   <si>
     <t>Julie Brandt
 Louise Brønsted
 Kurt Jungstedt
 Adolph Larsen
 Andreas Larsen
 Jeppe Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Gudmund Larsen 
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Gudmund Larsens kone
 Ellen  Sawyer
 Janna Schou
 Jørgen Schou
 Marie Schou
 Christine Swane
 Lars Swane
 Ane Talbot
 Andreas Warberg
 Minna Warberg
 Erik Warberg Larsen
 Mary Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Marie Schou/Syberg, som var mor til Jørgen/Buf Schou døde 1934. Derfor ordene om hendes manglende indflydelse på ham. 
 Mary, som hjalp til i huset hos Johanne C. og Adolph Larsen, blev en kort tid kæreste med Erik/Tinge, og de blev gift. Parret fik også et barn. Ægteskabet blev kun af kort varighed. Flere år senere blev Erik/Tinge gift med Grethe, f. Tinesen. 
 Den omtalte Alma er ikke oprettet med biografi. 
 Louisenlund på Skovvej i Kerteminde var frem til 1945 et lille spisested (Arkiv.dk).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0596</t>
   </si>
   <si>
     <t>Johanne/Junge har betændelse i skulderen og skal muligvis opereres.
@@ -2511,59 +2511,59 @@
   <si>
     <t>Elise Hansens runde fødselsdag er blevet fejret. Lille Alhed sad på skødet af Johannes Larsen under middagen, men hverken på dette tidspunkt eller et par dage efter kom hun sig over sin generthed og skyhed.
 Elena Larsen m.fl. tager til Kerteminde søndag. Hun har været på flere besøg hos familie og venner og desuden flere gange hos tandlægen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/dEZS</t>
   </si>
   <si>
     <t>Fred. 10-4-42
 Kære Lysse!
 Det er rigtignok længe siden jeg har faaet mig en Snak med dig, Tiden iler aldeles forskrækkeligt. Først var der Mors Fødselsdag som forløb straalende med Gratulanter fra Morgenstunden og Stuerne efterhaanden som et Blomsterhav Om Aftenen Middag: Aspargessuppe Kalvefilet Ost og Hofdessert. Rødvin og Madeira. Senere Smørrebrød, Øl og Snaps. Jeres Telegram kom i det psykologiske Øjeblik da vi sad ved Desserten. Det var en festlig Aften og Las var meget tilfreds med sine nye Børnebørn. Han havde Alhed paa Skødet under hele Middagen, men hun var ikke nogen underholdende Borddame, hun sad med forskræmt og nedslagent Blik under hele Maaltidet uden at aabne Munden. Heller ikke da Las var her i Gaar havde hun overvunden sin Skyhed; skønt Las søgte at lokke for hende ved at brolægge Gulvet med 25 Ører, kunde han ikke faa hende lokket hen til sig. Paa Søndag bliver det nok til at vi rejser til Kjerteminde allesammen, Las vil gerne have os med og man kan jo ikke sige nej til ham. Jeg er ellers nervøs for at fjerne mig yderligere fra Båxhult. Jeg har truffet mange Mennesker, var hos Magisterens til Frokost i Mandags med Ungerne, der var alle Pigebørnene og Mudis Mand. 
 Saa var jeg hos Hjemslevs i Forgaars og i Gaar var jeg hos Hubert sammen med Preben Vilmann; det var svært hyggeligt at træffe dem igen og vi havde det som om vi havde truffets Dagen før. Hubert var sig selv lig. Han forsøgte at faa en Telefonsamtale med dig men det gik ikke. I Aften skal Mor og jeg sammen med Las til Middag hos Swane og i Morgen skal jeg i Teatret med Erna. Nu har du altsaa Repetoiret. Om Dagene gaar jeg til Tandlæge saa du kan se det er ikke lutter Pjank altsammen. Jeg har faaet 9 Huller færdige, saa nu mangler jeg vist kun 5. - Sikken et Foraarsvejr det er nu; jeg kan forstaa at ogsaa I maa have haft Stortø, for Peter skriver at Mælkebilen kører om Båxhult nu og det var altsaa umiddelbart efter at vi rejste. Peters Brev kom i Morges, det skal han have mange Tak for. Samtidig kom det Brev jeg skrev til Bessers Fødselsdag. Dét kom i Forgaars og Peters i Gaar; de kan aabenbart kun tage eet om Dagen. Naah, nu skal jeg til mine Tænders Pleje, saa Farvel med Jer.
 Masser af Hilsner fra
 Nissepigen.
 Jeg er nok hjemme inden I faar dette.
 Elena Larsen
 Enghaveplads 20 III</t>
   </si>
   <si>
     <t>1946-05-31</t>
   </si>
   <si>
     <t>B. Bach
 Ellen Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Louise Brønsted
 Andreas Larsen
 Gudrun Larsen
 Ingrid Larsen
 Jens Larsen
 Johannes Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Søren  Melson
 Gull-Maj Norén
 Christine Swane
 Lars Swane
 Poul Uttenreitter
 Ursula Uttenreitter
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Christine Swane/Uglen fyldte 70 år 29. maj 1946.
 Det vides ikke, hvad der menes med, at Poul Uttenreitter medbragte to koner til festen.</t>
   </si>
   <si>
     <t>Elena Larsen har deltaget i Christine Swane/Uglens 70års fødselsdag, og hun fortæller om maden og vinen samt om, hvem hun talte med. 
 Else Larsen sagde, at Andreas/Puf Larsen havde ændret opførsel overfor Johannes Larsen/Las efter Johan/Lysse Larsens besøg i efteråret, så resultatet af rejsen var godt.
 Johannes Larsen har været i Jylland og male brushøns. Han vil gerne tale med Elena om noget en dag.
 Louise Brønsted/Tante Lugge har bedt om en snak med Elena en dag. Louise lød nervøs, og det gjorde Elena bekymret.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/7bEs</t>
   </si>
   <si>