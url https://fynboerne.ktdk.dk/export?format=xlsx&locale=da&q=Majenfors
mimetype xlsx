--- v0 (2026-05-31)
+++ v1 (2026-09-02)
@@ -3,142 +3,210 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="33" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="44" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
+    <t>1940-01-03</t>
+  </si>
+  <si>
+    <t>Brev</t>
+  </si>
+  <si>
+    <t>Bodild Branner</t>
+  </si>
+  <si>
+    <t>Johan Larsen</t>
+  </si>
+  <si>
+    <t>Hillerød</t>
+  </si>
+  <si>
+    <t>Småland
+Långaryd</t>
+  </si>
+  <si>
+    <t>Thora  Branner
+Vilhelm Branner
+Elena Larsen
+Jens Larsen
+Jonas Larsen
+Peter Andreas Larsen
+Alhed  Møhl, Lysses datter
+Andreas With-Jensen
+Johan With-Jensen</t>
+  </si>
+  <si>
+    <t>Majenfors er en by i Sverige.
+Professor Steffensen kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8384</t>
+  </si>
+  <si>
+    <t>Bodild Branner sender et foto af sønnen, som desværre endnu er enebarn.
+Johan/Lysse Larsen skrev i 1937 til Bodild, at han havde dårlig samvittighed over endnu ikke at have afleveret bogen "Hvad Nytte er Skoven til" tilbage til Bodild og hendes familie. Han har stadig ikke gjort det, og de vil gerne have bogen igen. 
+Bodild og familien vil gerne besøge Johan og Elena Larsen, men det er en lang cykeltur fra Majenfors til Båxhult. 
+Bodilds far er blevet pensioneret, og han og moderen har bygget et hus i Hillerød tegnet af deres søn, Frits. 
+Andreas og Bodild kælker. Han skal snart begynde i skole. 
+Hvis Johan kommer i nærheden, vil Bodild m.fl. være glade for et besøg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/K81i</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Hr. Lantbrukere Johan Larsen.
+Båxhult.
+Långaryd.
+Småland.
+Sverige
+[På kuvertens bagside:]
+B. With-Jensen.
+Hillerød.
+[I brevet:]
+Hillerød 3. 1. 40.
+Kære Lysse!
+Rigtig godt Nytår ønsker vi Dig og din Kone og Dine Børn!
+Her sender jeg Dig et Billede af mit lille Barn, som uheldigvis stadig er i Ental.
+Visseligen ønsker jeg Jer et godt Nytår, men dette mit Ønske er dog ikke Grunden til, at jeg skriver Dig til. Jeg tvinges til at citere et Brev, Du har sendt mig: "Min Samvittighed har nu nået en sådan Grad af Dårlighed i Anledning af den lånte Bog om Skoven, at jeg føler mig nødt til i det mindste at skrive og snakke lidt o.s.v." Dateret Båxhult 20.8.37.! I samme Brev nævner Du Muligheden af at tage til Falster, og så komme ind om et Svip. Vi har ventet Dig lige siden. Kommer Du snart? Jeg vil ikke plage Dig, men skulde Du en Dag falde over Bogen. (Hvad Nytte er Skoven til.) så vilde vi altså vældig gerne have den igen. I Sommer var en Ven af min Johan, en Søn af Din Kones Lærer, Professor Steffensen, lige ved at komme og besøge Jer, da han var på Cykletur i Småland, for at hente ovennævnte, men uheldigvis turde han ikke, da det kom til Stykket, det Fæ.
+Vi har tit talt om, ["," overstreget] hvor morsomt, ["," overstreget] det var at besøge Jer, og haft Lyst til at gøre det om, men det er en lang Vej på Cykle ned fra Majenfors, så det er ikke blevet af, da ikke endnu. 
+Her har vi det helt godt. Min Far har taget sin Afsked, og de har bygget sig et rart Hus, som Frits har tegnet, med en dejlig Have til, vi bor ti Minutter fra dem i en Lejlighed. Andreas voxer og skal snart i Skole. Hvis I nogensinde skulde komme her i Nærheden, vilde vi blive forfærdelig glade for et Besøg. mine Gamle bor Præstevænget 8. ["mine Gamle bor Præstevænget 8." indsat over linjen] vi "Københavnsvej 8 III v. Andreas og jeg er hver Dag ude at kælke, vi har nærved en Fimbulsvinter, men det har I vel også.
+Nu håber jeg ikke, Du tager mig ilde op, at jeg rykker Dig, hvis det er besværligt for Dig, kan Du jo bare glemme det igen.
+Vi håber I har det godt og sender Jer alle de bedste Hilsner. 
+Din hengivne
+Bodild.</t>
+  </si>
+  <si>
     <t>1950-06-21</t>
-  </si>
-[...1 lines deleted...]
-    <t>Brev</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Dræby
 Lindøgaard</t>
   </si>
   <si>
     <t>Småland
 Majenfors</t>
   </si>
   <si>
     <t>Christian  Brandstrup
 Eline  Brandstrup
 Wisie Brandt
 Frits Branner
 - Faksø
 Adam Goldschmidt
 Brita Goldschmidt
 Hans Iuel
 Thyra Iuel
 Grethe Jungstedt
 Kurt Jungstedt
 - Kruuse
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Elisabeth Mackie
 Pernille Marryat
 Ib Marryat Johansen
 Lauritz Pedersen
 Ruth -, pige i huset hos Johanne Larsen
 Ellen  Sawyer
 Janna Schou
 Christine Swane
 - Thomsen, Kerteminde
 Andreas Warberg
 Martin Warberg Larsen
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvad Astrid Warbergs svigermor hed. Heller ikke vides det, hvem "Englænderne" og Jørgen var. 
 Familien kendte flere ved navn Kruuse, men den her omtalte var formodentlig i familie med Eline Brandstrup. 
 Christian Brandstrups erindringer kan findes på internettet (maj 2023).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0131</t>
   </si>
   <si>
     <t>Johanne takker for det dejlige tøj og for "Mord-Romanerne", som hun straks har læst. Adolf vil læse dem til vinter. Hun spørger, hvordan det går med Adams ægteskab, og hun håber, at hans kone har skjulte talenter. Johanne spørger også, om det kan passe, at Ib Marryat tjener 1500 kr. om måneden?
 Johannes knæ har det bedre, men hun går ikke ud i haven, som er et vildnis.
 Man tager kartofler op på gården, og det er spændende, hvad de vil indbringe. Ruth tabte sit ur i marken, men en dygtig schæferhund fandt det.
 Frederik Andreas/Dede har været på hospitalet.
 Kornet hos Laurits og Laura har lagt sig ned. De har været på besøg med deres lille dreng.
 Thyra Iuel har også været på besøg med en bog og et servilt brev. Hun inviterede Larsen-familien på besøg. 
 Kurt og Grete Jungstedt kommer 14 dage til Danmark.
 Else og Andreas/Puf venter barn, og Johanne synes, det er en dårlig idé. 
 Johanne har solgt 12 servietter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Y5jP</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside: Dis’ adresse er skrevet af afsender, andre bemærkninger af ukendt/BWP]
@@ -350,59 +418,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/K81i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M3"/>
+  <dimension ref="A1:M4"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -472,84 +540,128 @@
       </c>
       <c r="I2" s="5" t="s">
         <v>20</v>
       </c>
       <c r="J2" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K2" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L2" s="6" t="s">
         <v>23</v>
       </c>
       <c r="M2" s="5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="G3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="J3" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="K3" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="L3" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="M3" s="5" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D4" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="I3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="J3" s="5" t="s">
+      <c r="E4" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="F4" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="K3" s="5" t="s">
-[...6 lines deleted...]
-        <v>32</v>
+      <c r="G4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="L4" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
+    <hyperlink ref="M4" r:id="rId9"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>