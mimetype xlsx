--- v0 (2026-05-20)
+++ v1 (2026-08-21)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1543" uniqueCount="987" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1554" uniqueCount="994" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -1193,51 +1193,51 @@
 Søndag Aften.
 Det blev en dejlig Spadseretur – kønt, køligt Forårsgråvejr – men rene og tørre Veje. Vi traf Molle og blev vel modtagne – Manden var ikke hjemme. Vi drak Kaffe der og tilbragte nogle hyggelige Timer der – de har det så smukt – og Ungerne er henrivende – Molle selv er også forfærdelig sød. Molle spillede lidt for os – siden Alfred. De har et dejligt Flygel – stort – af et svensk Firma, der ligner Hornung &amp;amp; Møller – siger de, for jeg kan sgutte høre det. 
 Da vi mærkede, at Molle var bedt til Hvilan om Aftenen, så tog vi Afsked - havde ellers tænkt at blive der til Aften.
 Af Turen var vi ellers bleven så skrupsultne, at vi strax, da vi kom til Malmø, maatte ind og have en Forfriskning; vi har jo en lang Vej hertil fra Stationen – c ½ Time. Da vi kom hjem, gav vi strax Pigen Mathilda Ordre at ”duka” Aftensmaden; Du aner ikke, hvor det er herligt at have Pige! hun er nu også så storartet – spørger aldrig om noget – men ordner selv stilfærdigt sit Arbejde og laver alt til Punkt og Prikke, som vi vil have det – desværre er hun kun foreløbig – skal gifte[s] til Maj. ---
 Du er ellers en net èn Junge at skælde mig ud for Troløshed – i Mandags fik jeg et Kort – og forrige Gang et lillebitte 3 Siders Brev fra Dig. Mon Du ikke snart får min rigtige Adresse i Hænde – jeg synes, det er Åringer siden, at jeg opgav den til Dig – men endnu går alle Breve over Fabriken. I Morges havde jeg Brev fra Mor – og var jo strax overbevist om Tutte – særlig da jeg havde drømt en yndig lille Pige om Natten – men nej, Tutte haler det ud bestandig – dog måske det dog er hændt i Nat. 
 På Tirsdag rejser Alfred atter til Leipzig for Resten af Ugen; jeg følger ham til Kjøbenhavn og bliver hos Mor til næste Dag. Måske da Tutte tænder. Uha, det må ellers ikke være rart at skulle på Stiftelse – og endda på Fællesstue; jeg synes da, det må være ganske henrivende at ligge i Barselsseng hjemme i sit eget Hus, hvor man har sin Mand og det hele. Også hvis man skulde dø, hvad man jo altid ricikerer. 
 Når Du svarer på dette Brev, så skriv lidt nøjagtig til mig om, hvornår Du kommer hjem – jeg synes, at Spørgsmålet er noget svævende – men Du vèd måske intet selv derom. Og Pladserne? Sig mig også, om dèt er Chancer. 
 Men bliv dog ikke for længe hos de ækle Amerikanere – Du som ikke behøver det. Molle fortalte om en svensk Digter [”svensk” indsat over linjen], der i et Dagblad havde skreven nogle Artikler, hvori han ikke levnede Amerikanerne Ære for 2 Skilling. Så snart jeg kan få fat i dem – de skal udkomme i Bogform – vil jeg sende Mornine dem – vil de ikke virke som Balsam? 
 Nå - måske ser vi vel Mornine en Dag – det kan jo blive knusende sjov: og hun vil da også have glimrende Gavn af det. –
 Nu må jeg slutte – vi skal i Seng – 
 Tusind Hilsner - Dis</t>
   </si>
   <si>
     <t>1905-03-15</t>
   </si>
   <si>
     <t>Malmø
 St. Pauli Kyrkogatan</t>
   </si>
   <si>
     <t>Ingeborg Abrahams
 - Bendix
 Julie Brandt
 Bodild Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Alhed Marie Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Alfred Goldschmidt
 Henriette Goldschmidt
 Ina  Goldschmidt
 Johanne Goldschmidt
 Selmar Goldschmidt
 Christine  Mackie
 Mathilda -, pige i huset hos Astrid Warberg-Goldschmidt
 Anton  Svendsen
 Laura Warberg</t>
   </si>
   <si>
     <t>Johanne/Junge C. Larsen (f. Warberg) opholdt sig hos sin søster i Boston. Hun var gæst og også pige i huset. Søsteren, Christine Mackie, rejste til Danmark, mens Johanne var hos hende. Christine ønskede at føde sit barn i sit hjemland. 
 Det vides ikke, hvem Pølse-Levin, Fru og Frk. Plaut, Lina Levin og Svend Hertz var, men de fire sidstnævnte var formodentlig venner af Astrid Warberg-Goldschmidts svigermor, Henriette Goldschmidt. 
 Jorcks Passage er en passagebygning mellem Vimmelskaftet (Strøget) og Skindergade i København. Passagen, der blev bygget 1893-95 efter tegninger af arkitekt Vilhelm Dahlerup, er opkaldt efter bygherren, sukkervarefabrikant Reinholdt W. Jorck (1832-1909) (Wikipedia dec. 2023).
 En pincenez er et par briller uden stænger. Man sætter sin pincenez direkte på næsen, og den holdes så på plads ved en art klemme (Wikipedia dec. 2023). 
 Bilsted &amp;amp; Schous Klinik Allégade 31, Frederiksberg (Kraks Vejviser 1907].</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0504</t>
   </si>
   <si>
     <t>Det er i dag, Christine/Mornine rejser hjem fra USA til Danmark.
@@ -1282,51 +1282,51 @@
 Deroppe dumpede jeg ind i det yndigste lille Familiesceneri – Magisteren gik og så smuk ud – Lugge småviskede – den lille stod i sin Vugge – hoppende og pludrende af Livsmod og Fornøjelighed – og Stuerne var duftende og søndagsrene.
 Vi havde det så dejligt – vi røg – og drak små røde Snapse; Magisteren snakkede! de var begge så henrykte over atter at have fået Magisterens Stue – den Logerende er jo rejst.
 Så gik jeg et lille Hils til Mor – de havde travlt – skulde have Middag Kl 1. Jeg traf Pan der, og vi fulgtes så op i Kvindernes Køkken, hvor vi sammensatte os en fortrinlig lille à la carte Middag. Pan fulgte mig lige til Peder Skramsen, hvor vi skiltes. 
 Deroppe herskede vildt Jødehalløj – de nærmeste var kommen og lavede et mægtigt Spektakel. Hele den store Spisestue var ryddet – og indrettet til lutter Siddepladser [tegning] – i Halvkrese – langs Væggene stod små Borde med Masser af Konfekter – samt Drikkevarer. Fløjdørene til Dagligstuen var løftet af – pænt i Døråbningen hang en vældig – dekorativt udstyret – Plakat med første Nummer. af Programmet (hver Gang et Nummer var endt, blev den yderste Plakat trukken ned – og derunder sad så det næste osfr.) I Dagligstuen sad langs Væggene de gallaklædte Optrædende: Fru &amp;amp; Frk Plaut (Sang) Frk Bendix (Violin) Johanne G (Sang) Frk Lina Levin (Sang) Fru I. Abraham (Violin) Hr Svend Hertz (Violoncel) Fru Goldschmidt (Klaver) Da alle var samlede, trådte en ung, smuk Herre frem for Publikum – han var iført Kjole og hvidt – havde stort brusende Kunstnerhår (à la Anton Svendsen) sorte Moustacher og Fipskæg – Pincenez; han fremsagde en lang vittig Monolog (af Fru Goldschmidt) – der gjorde stor Lykke. (Herren var naturligvis Johanne.) Derpå fulgte Numrene Slag i Slag; alt meget vellykket – men desværre var jeg temmelig adspredt – af Skuffelse over Alfreds Borteblivelse. Efter Servere [”Servere” overstreget] Musiken serveredes Te og Kaffe – ved mange fint dækkede Borde – der i Hast skød frem 
 III/
 alle Vegne – og med en uendelig Masse fint Jødebagværk til. – Men tænk – hvor underligt at lave sådan Fest, når Faderen er borte; hvilken Ruin bliver dog ikke de fleste Ægteskaber til; da Tusinde Gange hellere gå sin Vej i Tide – end leve sit Liv på Stumperne. Og Børnene – dette evige Spørgsmål, der altid er i Vejen; men Junge, mon dog ikke Børnene står sig bedre ved, at Forældrene lever deres Liv rigt og helt! hvad kan det hjælpe, at hver Slægt forkludrer sig for deres Børns Skyld – når så Børnene atter forkludre sig for den næste Slægts Skyld –os.fr i én Uendelighed. Nej, Ulykken er nok den, at Reformen stadig lader vente på sig; er først Flertallet klar over det bundne Ægteskabs store Mangler – dets absolute Ufuldkommenhed – så findes også en Plads – en Udvej for Børnene; under de herskende Forhold må Spørgsmålet om deres Skæbne naturligvis forblive ubesvaret. – Jeg er nu gift – og kan tale lidt mere erfarent med om den Ting – og jeg siger Dig, at den eneste Fare jeg føler for mit Ægteskab – det er denne, at jeg er bunden; den der af Naturen er fri, kan aldrig blive bunden. Åh – min Hjerne formelig klør efter at kunne give sig i kast med den Opgave at finde en Udvej; men for at kunne tale om Sagen i Almindelighed, skal man kende meget – have levet meget – og – måske også have læst meget. En usalig Lyst er det for mig – jeg har ikke Evnen; og dog er det min bedste Glæde at finde Udtryk for en Tanke, der uden fast Form har ulmet længe i Hjernen. Inspirationens Nådegave blev mig nægtet, Junge – eller måske er min Tid ikke kommen – jeg vokser jo endnu – heldigvis! for det er godt at kunne se tilbage i Overbevisning om, at Tiden dog bragte Vækst – Udvikling. - . Måske har alt dette ingen Interesse for Dig, lad mig derfor hellere se at få en Slutning på ”Begivenhederne”. Jeg slap nok Tråden ved Matinèen. Medens alle endnu var i fuld Gang – lejrede om de dækkede Borde – snakkende af fuld Hals – mer og mer støjende – så listede jeg stille og ubemærket bort. Det var på høje Tid, da jeg vilde besøge Tutte – der er officiel Modtagelse kl ½ 4 – 4 – og den var over ½ 4. Da jeg var gået igennem Søjlegangen ved det kgl Teater og kom ud på Kg. Nytorv – der lå badet i Solskin – søndagsforladt og stille – så huskede jeg pludselig på, at jeg ikke anede, hvor Fødehjemmet var. I en Kiosk fik jeg da fat i en Vejviser – og fandt deri ”Schou og Bilsteds” Klinik i Allègade. Derud kørte jeg da - og bad dem sige mig, hvor Fødehjemmet lå (det er nemlig også deres). Det lå på Lampevej, og snart efter slap jeg ind til Tutte; hun lå nok så pænt i en stor Stue, hvor hun tilfældigvis var alene. Pigen kom op og gjorde ved, mens jeg var og det var virkelig en ganske ualmindelig køn og appetitlig lille Pige (for Resten vældig stor) og så havde hun det største og tætteste Hår, jeg endnu har set på nogen nyfødt.
 Tutte havde sin Fornøjelse af at frisere hende med en lillebitte Børste. Vilhelm kom, mens jeg var der; han var helt rørende glad ved den lille Pige og gik længe med hende på Armen. – 
 Jeg tog derfra ud på Dosseringen, hvor Mor havde bedt mig komme og spise en god Aftensmad. Siden fulgte Mor mig ud til Færgen. Der var så mange Folk med – og flere berusede – så jeg turde ikke gå den lange Vej herud, men tog en Droske. – I Går ankom så Alfred – det var meget festligt – han var fuld af Snak og Oplevelser fra Rejsen; havde også nogle dejlige Bøger med til mig; det er dejligt at have ham hjemme igen – det giver en anderledes Glans over Hverdagene, end når man går alene. 
 Nu Slut for denne Gang – jeg skal nok være god til at skrive, nu Du er ene.
 Ungen har det mest godt – hun forholder sig forbavsende stille – hvis jeg ikke bestandig videde mig ud i Liv og Bryst, så skulde jeg tro, at der ingen var – hun er nu 7-9 Ctm. lang – har Fingre – Tæer – Negle – Hale! Om 
 [Skrevet på hovedet øverst på side 1:]
 en Måned kan det ses tydelig, at hun er en Pige (hvad jeg helst vil have – ganske på Trods af, at Alfred helst vil have en Dreng – men hvad i al Verden skal jeg gøre med en Dreng??
 Din Dis</t>
   </si>
   <si>
     <t>1905-03-31</t>
   </si>
   <si>
     <t>St. Pauli Kyrkogatan 19 Malmø Skåne</t>
   </si>
   <si>
     <t>Sidsel -
 Julie Brandt
 Bodild Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Johannes Nicolaus Brønsted
 Louise Brønsted
 - Fenger
 Alfred Goldschmidt
 Peter Hansen
 Alhed Larsen
 Andreas Larsen
 Johannes Larsen
 Elisabeth Mackie
 Alhed  Møhl, Lysses datter
 Jens Schou
 Christine Swane</t>
   </si>
   <si>
     <t>Christine Swane takkede i et brev fra 28. marts 1905 Astrid Warberg for, at hun havde skaffet en invitation til at udstille på Journalistforbundets udstilling.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Laura Warberg til Astrid Warberg, 1905-03-31, 2407, Skagensbrev</t>
   </si>
   <si>
     <t>Alle er glade for, at Christine Swane/Uglen får billeder med på udstillingen. 
 Laura Warberg har haft mange fra familien til aftensmad og overnatning. Alhed og Johannes Larsen rejser nok snart, for han er i gang med et stort billede. 
 Thora Branner er syg efter en fødsel og må ikke amme. Man prøver at hyre Frk. Fenger til at passe hende. 
 Mon Astrid og Alfred kan finde en god jordemoder?</t>
   </si>
@@ -1662,51 +1662,51 @@
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0437</t>
   </si>
   <si>
     <t>Det er nu 14 dage siden, at Astrid har født sin datter, og hun skal op den følgende dag. Hun glæder sig til selv at pusle den lille. Barnet ligner Alfred og er en rigtig "Jødepige". Hun var stor ved fødslen, selvom Astrid ikke var ret tyk. Dagen før fødslen gik Astrid en lang tur i parkerne. Veerne de følgende dage gjorde, at hun kun sov 5-10 minutter ad gangen. Astrids mor og Fru Nilsson holdt i hånden, og Dr. Kørner blev tilkaldt flere gange. Han vaskede hænder en halv time.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/fz3R</t>
   </si>
   <si>
     <t>Malmø, 30te Sept 1905.
 (På Smertenslejet)
 Kære Junge! først må jeg bemærke, at mit Leje kun i uegentlig Forstand kan kaldes Smertens – eftersom jeg i Dag har det fuldstændig godt – og har haft i mange Dage – i Morgen Søndag d 1st Okt er det 14 Dage siden min Datter fødtes – og i Morgen skal jeg op for første Gang – og glæder mig mægtigt – næsten mest, at jeg så selv kan få Lov at tumle med hende – jeg er så jaloux hver Gang Fru Nilsson pusler hende; så ligger det lille Nus og er aller dejligst – hun nyder at blive vasket og klædt – ligger og smågrynter med store forbavsede Øjne – imens hun ustandselig laver små rykvise Bevægelser med Arme og Ben – og mens det lille Ansigt idelig skifter Udtryk – Hun bliver Alfred op af Dage – ser allerede lige så god ud som han; og jeg er så glad over, at det altså bliver en lille Jødepige – det er så kunstigt, at man - selv Christen – kan præstere et Barn af en helt anden Race, hun er ganske mørk – langt Hår! – og hendes Øjne ser ud til at ville blive brune (alle Jøder jo blåøjede) – og hun vejede Gudhjælpemig – 9 Pund nøgen ved sin Fødsel – jeg har fra mere end en Side i den Anledning fået Forespørgsel om, hvor jeg da havde hende – for jeg var skam ikke så rædsom tyk – og jeg forblev lettilbens til det sidste – Dagen før, jeg blev syg, var jeg en lang Spadseretur gennem Parkerne – flere Timer – og jeg gik netop så godt den Dag, at jeg flere Gange tænkte på, hvor let det i Grunden var at skulle have en Lille. Dette var om Fredagen – Lørdag Morgen blev jeg syg – men det er sandt – jeg skrev jo et Barselsbrev til Dig, så Du kender jo Forhistorien; så kom Natten til Søndag – og den var noget pinsom Junge; de virkede så ”depraverende” alle de Smerter, fordi jeg var uendelig træt og søvnig, men så snart jeg var lige ved at sove, så kom en Ve – jeg sov 2-3 Gange 5 x 10 Min ad Gangen – ellers Piner hele Natten. Kl. 6 om Morgenen kom Solen strålende ind i Stuerne – og Gud hvor var det oplivende! nu var jo den lange Nat forbi – det var Søndag – og inden Aften måtte vel Runden være løst - og så blev jo Barnet et Søndagsbarn! – så tog Pinerne fat igen – og Mor og Fru N. begyndte forfra – hele Natten. havde de skiftedes til at sidde hos mig – jeg måtte bestemt have en i Hånden – og den Hånd knuskede jeg (i Tavshed), hver Gang Veen kom. 
 Nå – Kl 11 om Formd. skikkede de Bud efter Lægen, Dr. Kørner. Han havde været her Aftenen forud, men gik igen med den Besked, at alt var normalt – og vilde nok være overstået ud på Natten! Da han nu atter fik Bud, kom han øjeblikkelig – med Taske og Tænger – og Skidt og Møg. Rensede sig en halv Time med 7 forskellige Børster (jeg havde den usaligske Lyst til at spørge, om han ikke havde vasket sig i 14 Dage) – så undersøgte han mig – skønt jeg bad om at blive fri – for de havde jo undersøgt flere Gange - af deres 
 [Herefter mangler resten af brevet].</t>
   </si>
   <si>
     <t>1905-11-25</t>
   </si>
   <si>
     <t>Sortedams Dossering 25</t>
   </si>
   <si>
     <t>Bodild Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Ellen Brønsted
 Louise Brønsted
 - Frandsen, Fr.
 Ina  Goldschmidt
 - Hammarsköld
 Marie Hansen
 Alhed Larsen
 Andreas Larsen
 Christine  Mackie
 William Mackie
 - Schrøder, Frk. 
 Hempel Syberg
 Andreas Warberg, Albrechts far</t>
   </si>
   <si>
     <t>Det er ikke let at gennemskue, hvem Frøken Frandsen skal være sygeplejerske for. Hvem Jensen var vides ikke. Familien kendte mange af det navn. 
 Andreas/Dede boede hos sin mor, mens han læste jura. 
 Det vides ikke, hvem Helga var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Laura Warberg til Astrid, 1905-11-25, 2408</t>
   </si>
   <si>
     <t>Det går godt med lille Bodild. Christine er et døgn forsinket på rejsen til Oslo.
 Frk. Frandsen skal bo hos en af Lauras døtre og hjælpe en tid.
@@ -2026,110 +2026,110 @@
   <si>
     <t>Alhed Larsen er i Malmø hos sin søster Astrid Goldschmidt, som skal føde nr. to barn.
 Tante Mis har tidligere plaget Johannes Larsen om at sende fisk fra Kerteminde til København, hvor hun drev et pensionat.</t>
   </si>
   <si>
     <t>Alheds mor var skuffet over ikke at have set Alhed på gennemrejsen. Tante Mis må have svar på spørgsmålet om fisk.
 Alhed Larsen har taget fejl af de svenske postkasser. Hun skal til koncert med Alfred Goldschmidt (svogeren). 
 Alhed ønsker, at barnet snart må blive født og spørger, om de gamle er rejst.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Ww9Z</t>
   </si>
   <si>
     <t>Dette Brev faar Du vist først med 6 Toget, jeg lægger det i, naar vi gaar til koncert.
 Onsdag d. 17de
 Kæreste Larsi!
 I Dag faar Du ikke mange Ord, her har været noget at gøre hele Dagen, vi har haft Vask, jeg har været Ærinder o.s.v. jeg ved ikke, om jeg skrev i Gaar, at vi havde skreven om Mor ikke kunde komme herover i Dag, hun kom ikke, Brev i Morges fra hende, hun var jo noget skuffet over ikke at have set mig paa Gennemrejsen. Det er kedeligt med den Fisk til Tante Mis, men Du kan jo snakke med Vilhelmsen om det, vil de ikke, maa Du jo prøve hos en Fiskehandler, Du maa endelig tage Dig af det og svare hende, hun beder jo om et hurtigt Svar. – Her er baade sorte og røde Postkasser, jeg havde lagt Mit første Brev i en sort, der tømmes sjældnere, hvad jeg ikke vidste, men først Mandag Morgen, jeg havde intet Frim. Ellers er jeg da flink til at skrive? Tak for Dine Breve. Jeg skal i Aften med Alfred til noget Musik og Foredrag (Fru Ina Lange). Desværre er jeg vist ved at faa en stor Forkølelse, hvad der ikke er saa morsomt. Jeg passer lille Sjums om Natten, har vist faaet lidt Kulde ved det. – Bare den Unge dog vilde komme, hun [ordet indsat over linjen:] Dis tror det hver Dag, men det bliver stadig ikke.
 Kys de søde Smaa, det glæder mig, at de spiser med Dig. - - 1000 Hilsner! Din
 A.
 Er de Gamle rejste?? Hvordan gaar det med Sagerne Assurancen og det andet? Hvordan har Junge det?</t>
   </si>
   <si>
     <t>1906-10-18</t>
   </si>
   <si>
+    <t>Alfred Goldschmidt
+Ina  Goldschmidt
+Amanda Heinesen
+Andreas Larsen
+Johan Larsen
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er i Malmø hos søsteren Astrid (Dis), som skal føde barn nr. to. Johannes Larsen er under noget af Alheds Sverigestur hos broderen Klaks på gården Rørdam. Amanda har været i huset hos Larsens i Kerteminde, men skal nu fortsætte til Malmø for at arbejde for Astrid og Alfred Goldschmidt.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen har Astrids datter, Ina (Sjums) på skødet, mens hun skriver. Astrid har endnu ikke født og onsdag rejser hendes pige. Amanda må rejse til Malmø 24. oktober.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/WtLJ</t>
+  </si>
+  <si>
+    <t>Kæreste Larsi!
+Med lille Sjums paa Skødet griber jeg Pennen. Hun har det heldigvis en hel del bedre nu, men er jo endnu noget gnaven. Jeg var ude en lang Tur med hende i Formiddags. I Efterm. Har jeg strøget en stor Sengelinned. Hvor det for Resten var et bedaarende Vejr at gaa i i Dag, saa stille og smukt, vi var i Kungsparken, der er rigtig kønt. Det er snart noget galt noget at den Unge ikke kommer. Paa Onsdag rejser Pigen og saa bliver det en farlig Redelighed. Vi vilde jo gærne se Ungen, før vi siger endelig Besked om Amandas Rejse, men der bliver vist ikke andet for end at hun rejser fra Kerteminde Onsdag d. 24 med 3.20 og saa kommer her Fredag med Færgen der gaar 11.10 fra Frihavnen. Det kan Du da foreløbig sige til hende, saa kan vi jo altid sende Besked, men det bliver vist nok saadan. Lille Sjums brøler aldeles ustandselig siddende paa mit Skød saa det er ikke nemt at samle Tankerne. Tak for Dit Brev i Dag, det er morsomt, Du maler Kalve, og at Ungerne er flinke. Min Forkølelse bliver vist forhaabentlig ikke til noget videre.
+Jeg maa slutte, Brevet skal med. Hilsner til alle, Kys til Dig og Børnene.
+Din A.
+Dis hilser, Alfred er i København.</t>
+  </si>
+  <si>
     <t>Nyborg</t>
   </si>
   <si>
     <t>Berta Brandstrup
 Ludvig Brandstrup, billedhugger
 Amanda Heinesen
 Adolph Larsen
 Andreas Larsen
 Georg Larsen
 Johan Larsen
 Peter Sus</t>
   </si>
   <si>
     <t>Alhed Larsen er i Malmø hos søsteren Ingeborg Astrid f. Warberg, som skal føde.
 Det er uvist, hvilke prioriteter der omtales.</t>
   </si>
   <si>
     <t>Ingeborg Astrid har stadig ikke født.
 Johannes Larsen har lavet en tredje akvarel til (Peter) Sus, og han har malet på billedet af kalvene.
 Amanda har gjort hovedrent i spisekammeret og ordnet trappestuen.
 Glarmesteren har afleveret syv billeder, og rammerne er pæne.
 Prioriteterne er ved at være i orden.
 Puf har en loppe.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/lLke</t>
   </si>
   <si>
     <t>Kjerteminde 18 Octbr 1906
 Kæreste Alhed!
 Tusind Tak for Dit Brev, som ganske rigtig kom i Aften. Jeg havde opgivet at høre fra Dig i Dag og tænkte mig at der muligt havde vist sig en Lille, men det slog altsaa Fejl. Jeg har i Dag lavet den tredje Aquarel til Sus, det er en ækel Pen, og i Eftermiddag har jeg malet paa Kalvene. Jeg har ogsaa i Dag skrevet Takkebrev til Lud og Berta. Jeg var nemlig nede hos Grossereren og nød et Par Bayere da jeg var færdig med at male vi havde nemlig faaet Spegesild til Middag i Morgen skal vi have Ærter. Jeg skal nok huske Sildelagen i Morgen. Amanda har gjort Hovedrent i Spisekammeret og i Dag har hun virket med Gangen oven paa og Trappestuen, hun slider vældigt i det. Glarmesteren har været med 7 Billeder i Dag og kommer med flere i Morgen. Jeg tror vi har været heldig med Valget af Rammer, i hvert Fald er jeg tilfreds med hvad jeg hidtil har faaet hjem. Saa vidt jeg kan se er Prioriteterne ved at gaa i Orden Papirerne fra Nyborg blev sendt ind i Forgaars saa nu bliver der vist Ende paa det. Agraren skød en Hare i Middags. Der er en Loppe paa Puf. Det morer dem at jeg skriver det. Mange Kys og Hilsner, Puf siger jeg skal hilse fra Loppen ogsaa.
 Din
 Johannes Larsen.
 PS.
 Jeg skal se om jeg kan komme ned om Fisker i Morgen.
 JL.</t>
-  </si>
-[...22 lines deleted...]
-Dis hilser, Alfred er i København.</t>
   </si>
   <si>
     <t>1906-10-19</t>
   </si>
   <si>
     <t>Sverige</t>
   </si>
   <si>
     <t>Adam Goldschmidt
 Alfred Goldschmidt
 Ina Lange
 Andreas Larsen
 Johan Larsen
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Alhed Larsen er i Malmø for at hjælpe søsteren, Christine (Dis), som skal føde barn nr. to.
 "Den gamle" er formodentlig Alfred Goldschmidts mor. 
 Alfred Goldschmidt og Alhed Larsen var 17. oktober til koncert med Ina Lange.</t>
   </si>
   <si>
     <t>Barnet er stadig ikke født, og ventetiden er slem. Alhed Larsen har det fint med de andre i Malmø, men den gamle vil have det skrækkeligt varmt i boligen. Svogeren Alfred Goldschmidt er nem at omgås, og Christine siger, at han er ualmindelig god for tiden.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/POsQ</t>
@@ -2380,124 +2380,124 @@
     <t>Alhed Larsen er i Malmö hos sin søster Ingeborg Astrid Goldschmidt (f. Warberg), som er højgravid med sit barn nr. to.
 Af det følgende brev fra Johannes Larsen til Alhed fremgår det, at Dr. Lützhøfft i sit brev skriver, at han ønsker at købe nogle billeder. Derfor bemærkningen om "omtrent 3 bestillinger paa en Dag."</t>
   </si>
   <si>
     <t>Johannes Larsen m.fl. havde en god aften hos Allerup. Han har foræret dr. Hviid den andrik, han skød. 
 Klaks (Vilhelm Larsen) skal have et koloreret træsnit med svaner.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/LGj9</t>
   </si>
   <si>
     <t>Kjerteminde 24 Octbr 1906
 Kæreste Alhed!
 Du er rigtignok flink til at skrive ganske vist fik jeg ingen Brev i Gaar, men saa til gengæld 2 i Morges, de var stemplet samtidig i Malmö. Vi morede os godt i Aftes hos Allerup, der var foruden os, Junge &amp;amp; Agraren Marie og mig, Dr Hviids. Jeg har foræret dr. Hviid Graaandriken jeg skød i Aftes, jeg fortryder det næsten, da jeg er kommen i Tanker om at den jo godt kunde have hængt til Du kommer hjem. Du faar et Brev fra Dr. Lützhøft. Jeg har svaret ham og skreven til Sus. Ungerne generer mig under denne gevaltige Korrespondance nu maa jeg ned og faa Sus og Pakke og Brevene af sted, derfor faar du kun lidt nu. Marie kom nu og fortæller at Klaks skal have et koloreret Træsnit med Svaner til Lørdag, det er altsaa omtrent 3 Bestillinger paa en Dag.
 Mange kærlige
 Hilsner
 Din
 Johannes Larsen
 Kommer Du ca den 1ste?
 JL.</t>
   </si>
   <si>
     <t>1906-10-25</t>
   </si>
   <si>
+    <t>Kathinka -
+Amanda Heinesen
+Andreas Larsen
+Johan Larsen
+Marie Larsen
+Frederik Lützhøft
+Anton Frederik Schondel
+R J Steen</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er i Malmø hos sin søster, Ingeborg Astrid Goldschmidt (f. Warberg), som er højgravid med barn nr. to.
+"3 Billeder til Dr. L.": Dr. Lützhøfft har pr. brev bestilt billeder hos Johannes Larsen.
+Kærbyhus: Johanne og Adolf Larsen (Alheds søster og Johannes Larsens bror, som var gift) boede på Kærbyhus nær Alhed og Johannes Larsens hjem. Der var to boliger på Kærbyhus, og Johannes Larsen, som ejede stedet, boede i den anden.</t>
+  </si>
+  <si>
+    <t>Steen har været hos Larsen og hjælpe med at pakke billeder til Dr. Lützhøft. 
+Lysse (Johan Larsen) har grædt hele dagen, for han har ondt i en tand. Tandpine har åbenbart været problemet de sidste dage, hvor han har vågnet om natten osv. Johannes Larsen og drengen tog til lægen, som trak tanden ud og gav drengen chokolade. 
+Johannes Larsen er blevet inviteret til at spise gråandrik.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/zCWy</t>
+  </si>
+  <si>
+    <t>Kjerteminde 25 Octbr 1906.
+Kæreste Alhed!
+Jeg sidder her hos Grossereren og skriver. Puf er her Lysse i Kærbyhus. Jeg har haft Steen oppe og pakke 3 Billeder ind til Dr. L. Geden, Skitsen med Maagen og Damperen og Hønen samt anvist ham 2 paa den frie. Lysse har gaaet og hylet hele Dagen, ondt i en Tand, den bag Hjørnetanden i højre Underkæbe, det er naturligvis det der har været i Vejen med ham de sidste Nætter, efter Middag var han rent utrøstelig, det Skind, han rendte efter mig og græd og først da jeg foreslog ham at lade Schondel trække den ud begyndte det at hjælpe paa ham og da han var bleven vasket og iført Pufs Frakke og Hue var han en hel Ka’l jeg lovede ham paa Vejen at han maatte faa Tanden med hjem, men han spurgte hvorfor skulde jeg dog gaa og slæbe paa det Skidt. Han var umaadelig tapper skønt Schondel maatte tage 3-4 Gange inden han fik den ud, den saa saadan ud: [tegning indsat] jeg lovede ham at tegne den til Dig men da jeg ikke har Aparaturen her kan jeg ikke tjene Dig i at male den rødd. Han fik et stort Stykke Chokolade af Scondel og var henrykt over at være kommen af med Tanden, han afgik saa til Kærbyhus for at fortælle dem om det. Kathinka var oppe at invitere mig ned at spise Graaandrik Kl 6 ½ nu er den 5 jeg skal hjem og fodre og klædes om og derned. Amanda (det glemte jeg at skrive i Aftes,) kommer først Søndag, da jeg nemlig ikke vil sige til hende om at rejse før og Du kan jo nu ikke naa at skrive det. Mange kærlige Hilsner fra Puf og Lysse som ankom nu med Marie
+Din
+Johannes Larsen
+Jeg længes og glæder mig til du kommer
+JL.</t>
+  </si>
+  <si>
     <t>Alhed Larsen
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Adam Goldschmidt
 Alfred Goldschmidt
 Adolph Larsen
 Alhed Larsen
 Johannes Larsen
 Vilhelmine  Larsen
 - - Nilsson, Fru</t>
   </si>
   <si>
     <t>Alhed Larsen opholdt sig over en måned hos søsteren Astrid Warberg-Goldschmidt i Malmø i forbindelse med, at Astrid skulle føde. Dette hendes fravær fra hjemmet i Kerteminde i perioden er beskrevet i flere breve.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1001</t>
   </si>
   <si>
     <t>Astrid:
 Astrid Warberg-Goldscmidt har veer, og Fru Nielsen er tilstede for at hjælpe med fødslen. Astrid takker Fru Larsen for blomsterne. 
 Alhed Larsen:
 Kl. 8.30 blev drengen født. Astrid klarede det flot, og fødslen var nem. Alhed er meget træt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/siCy</t>
   </si>
   <si>
     <t>[Med Astrid Warberg-Goldschmidts skrift:]
 Malmø, 25 Okt. Kl 9 Aften.
 Bedste lille Junge! De andre sidder og spiser til Aften – Be og Alfred griner - Fru N er bleven alvorlig – jeg gør mit Yderste for at bevare Anstanden – lige nu Ende på en forsvarlig Ve – de har redt Smertensleje – sat Sengen – av - - av – av – av – på Sokler – 
 Voksdug – Stiklagen – de andre smæsker sig – av – med Kaffe – jeg kan sgutte – spise – av - - nu er der ikke 5 Min imellem men hvor det er sjov – Junge! Jeg var ved at krepere af Utålmodighed -----
 nå, Du skulde have dit lille Barselsbrev – 
 jeg vil holde mig, - det længste – bliver først ilde ved det, når hun begynder at rode med en - - - - 
 Be vil slutte dette Brev. Mange Hilsner fra din Dis. 
 Junge hils Fru Larsen Tusinde Gange jeg var så rørt over Blomsterne – hils også din Mand – og hils Las, på ham jeg er rørt, fordi vi har Be - - 
 [Med Alhed Larsens skrift:]
 Dette er skreven ved 8½ Tiden. Kl. 12 havde vi en dejlig Dreng. Det gik glimrende: jeg trode ikke en Fødsel kunde gaa saa let. Dis var vældig tapper og sød. Kl. er 2½ (jeg er møgtræt, har jo været Enepige siden i Gar og ikke siddet ned et Sekund. Gør Las delagtig i dette Brev, jeg fik ikke skreven i Dag. Hun begyndte ganske smaat allerede ved 3-4 Tiden. 
 [Skrevet i venstre margen s. 2:]
 1000 Hilsner til alle. Din Be.</t>
   </si>
   <si>
-    <t>Kathinka -
-[...30 lines deleted...]
-  <si>
     <t>1906-10-26</t>
   </si>
   <si>
     <t>Frihavnen, København
 Malmø</t>
   </si>
   <si>
     <t>Kathinka -
 Amanda Heinesen
 - Henning
 Julius Hviid
 Andreas Larsen
 Georg Larsen
 Johan Larsen
 Marie Larsen
 Vilhelm Larsen
 - Petersen Bøgebjerg</t>
   </si>
   <si>
     <t>Alhed Larsen er i Malmø hos søsteren Ingeborg astrid Goldschmidt (f. Warberg), som venter barn nr. to.</t>
   </si>
   <si>
     <t>Johannes Larsen havde en hyggelig aften med andesteg hos dr. Hviid. Han har malet på træsnittet til broderen Vilhelm (Klaks) og sendt det. 
 Amanda er rejst til Malmø og beder om at blive hentet.
 Larsen har om natten drømt, at Alhed var hos ham, og det gjorde, at han har været i godt humør hele dagen.
@@ -2563,97 +2563,97 @@
     <t>Alhed Larsen er i Malmø hos søsteren Ingeborg Astrid Goldschmidt f. Warberg, som nu har født sit barn nr. to, Adam. 
 Hvad der var galt med Johannes Larsen nevø, Vilhelm (Ville), vides ikke.</t>
   </si>
   <si>
     <t>Johannes Larsen beder Alhed sige til lykke til søsteren og hendes mand. Han er ked af, at Alhed skal knokle så meget og spørger, hvad jordemoderen, som bor hos Alheds søster og svoger, laver, hvis det er Alhed, der passer barnet.
 Larsen har bragt billeder til glarmesteren og ordnet have.
 Johannes Larsens nevø, Vilhelm (Ville) har det dårligt, og barnets far/Johannes Larsens bror tror ikke, at han kommer sig.
 Børnene larmer, så Larsen kan ikke koncentrere sig om at skrive brev.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/KW2z</t>
   </si>
   <si>
     <t>Kjerteminde Lørdag Aften 27/10 1906.
 Kæreste Alhed!
 Tak for Dit Brev i Eftermiddag! Ønsk Dis og Alfred til Lykke. Ja jeg fik det at vide i Formiddags. Det er dog forfærdeligt saa Du maa hænge i, jeg har hele Tiden haft den Opfattelse at Du ikke bestilte andet end køre ud med Sjums et Par Timer om Dagen og da Du ikke havde givet mindste Grund for den tredje Besked med Amanda forekom det mig ganske meningsløst at sige om igen. Du maa dog indrømme at 3 Beskeder i 4 Dage er lidt for rigeligt og jeg valgte saa din Udvej helt at holde min Mund. I Dag har jeg faaet 10 Billeder til Glarmesteren, der af 7 til de smaa forgyldte Rammer. Puf og Lysse hjalp mig at bære Rammerne ned og bar henholdsvis 2 og 1. Rasmus Petersen har nu faaet Løgene hjem. I Eftermiddag har jeg rodet lidt i Haven, plukket Tomater ind og gjort Lørdagsrent i Gaarden. Jeg vil forsøge at faa dette Brev med 6.20 Sludder det kan jo først komme med 8 Toget og saa faar Du det jo først paa Mandag. Jeg havde Brevkort fra Lud i Dag, han har været en Uges Tid i Dresden og Berlin med sin Svigerfader. Det er desværre saa daarligt med lille Ville for Tiden, jeg kan mærke paa Grossereren at han tror ikke han kommer sig. Børnene ligger og roder paa Gulvet og laver en syndig Spektakel saa det er mig umuligt at samle mine Tanker, vi skal gaa over at spise nu saa gaar jeg ned med Brevet bag efter. Jeg er ked af at Du har det saa strængt. Mange Hilsner og Kys.
 Din
 Johannes Larsen
 P.S.
 Hvad Fanden bestiller Jordemoderen naar hun bor hos Jer og Du passer Barnet???</t>
   </si>
   <si>
     <t>1906-10-28</t>
   </si>
   <si>
+    <t>Amanda Heinesen
+Andreas Larsen
+Johan Larsen
+Johanne Christine Larsen
+Hedevig Lützhøft
+Alma -, Stuepige</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er i Malmø hos søsteren, Ingeborg Astrid f. Warberg, som natop har født barn nr. to. Amanda var tidligere i huset hos Alhed og Johannes Larsen, men er nu pige i huset hos familien i Malmø.
+I de to boliger i Kærbyhus i Kerteminde bor hhv. Johannes Larsens forældre og hans bror, Adolf Larsen, som er gift med Alheds søster Johanne (Junge).</t>
+  </si>
+  <si>
+    <t>Johannes Larsen sidder i Kærbyhus og skriver, da der er varme. Han har rodet med sine akvareller og ville have arbejdet i haven, men det er for vådt.
+Det er godt, at Amanda nu er kommet (til Malmø) og kan hjælpe Alhed.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7Dc9</t>
+  </si>
+  <si>
+    <t>Kjerteminde Søndag Aften 28/10 1906.
+Kæreste Alhed!
+Jeg sidder nu til en Forandring her i Kærbyhus og skriver, der var for lidt Tid til at løbe over og saa er her Varme, det er ellers væmmeligt raakoldt i disse Dage. Jeg var oppe i Morges og lavede Kaffe og hentede Wienerbrød til Børnene og Alma. Jeg blev enig med Junge om at lade være at bade dem da det var saa koldt og smaaregnede. Der var et langt Brev fra Mutter som følger. Det glæder mig at Amanda nu er kommen og kan tage de værste Stød af for Dig. Jeg har rodet med mine Aquareller i Dag igen og det begynder nu at klare sig lidt for mig. Jeg havde ellers glædet mig til at arbejde i Haven i Dag men det var for vaadt og surt. I Aften var jeg nede ved Ænderne igen men der kom ingen. Jeg glæder mig til Brev i Morgen tidlig da der ingen er kommen i Dag, lad mig vide om dette kommer samtidig med det jeg skrev i Aftes? Ja dette bliver jo ikke lagt jeg nøjes nu med at tilføje at jeg glæder mig til Du snart kommer, mon der staar noget om det i Morgen og mon der staar at Du kommer Torsdag? Mange Kys og Hilsner fra os alle 3. Din Johannes Larsen</t>
+  </si>
+  <si>
     <t>Adam Goldschmidt
 Alfred Goldschmidt
 Amanda Heinesen
 Karl Schou
 Marie Schou
 Laura Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Alhed Larsen er i Malmø hos sin søster, Ingeborg Astrid, som har født sit andet barn, Hans Adam Goldschmidt, 25. eller 26. oktober. Amanda var tidligere i huset hos Alhed og johannes larsen, men er nu begyndt at arbejde hos Alheds søster.</t>
   </si>
   <si>
     <t>Alhed Larsen blev glad for brevet og drømte om Larsen om natten. 
 Det er en lettelse, at Amanda er kommet, for den nyfødte har skreget to nætter i træk. Mælken er ikke løbet til, så han er sulten.
 Har Larsen søgt det legat, som Schou skrev om?</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/1lWW</t>
   </si>
   <si>
     <t>Kæreste Larsi!
 Tak for Dit Brev i Gaar, det var et godt Brev, jeg kan altid allerbedst lide Dig, naar Du er glad og i godt Humør, det klæder Dig saa godt. Var det ikke grinagtig, at det havde til Følge, at jeg ogsaa drømte saa tydelig om Dig i Nat og drømte, at jeg var saa forfærdelig glad ved Dig. Jeg har for Resten drømt mange gange om Dig. Nu kommer jeg snart hjem men det er mig umulig at sige Dagen, da jeg først maa se, hvordan det gaar for Amanda og have hende sat ordentlig ind i det. Det var en stor Lettelse at [ordet overstreget] da hun kom i Efterm. Det har været frygtelig svære Dage for mig. Ogsaa den anden Nat passede jeg den Spæde og han brølede uafbrudt, saa jeg jeg [ordet overstreget] var i Gaar efter 2 Nætters Mangel paa Søvn, rasende nervøs. I Nat har han ogsaa brølt uafbrudt, - men der har den gamle jo passet ham, saa i Dag har jeg det helt godt. Det er Sult han brøler af, det Skind, Mælken er først i Dag begyndt at komme i Gang. Alfred er mageløs sød og flink, han er hjælpsom og paa alle Maader elskværdig. – Hør, Du har har da søgt det Legat, Schou skrev om ellers maa Du jo endelig gøre det. Hører Du ikke fra Fremtiden? Jeg har haft et voldsom sødt Brev fra Marie Schou i Dag. – Jeg har ikke haft brev fra Dig i Dag og Du har jo heller ikke hørt fra mig, tænk, jeg har ligefrem svært ved at naa at faa skreven de Par Ord og faa dem i Kassen til Tiden, men nu hjælper det jo, naar Amanda er kommen. – Alfred tager dette med til Skibet, nu maa jeg slutte. 1000 Hilsner Din A.
 Hvor jeg glæder mig til at se jer alle! Mor var her hele Dagen i Gaar (Søndag Aften).</t>
-  </si>
-[...22 lines deleted...]
-Jeg sidder nu til en Forandring her i Kærbyhus og skriver, der var for lidt Tid til at løbe over og saa er her Varme, det er ellers væmmeligt raakoldt i disse Dage. Jeg var oppe i Morges og lavede Kaffe og hentede Wienerbrød til Børnene og Alma. Jeg blev enig med Junge om at lade være at bade dem da det var saa koldt og smaaregnede. Der var et langt Brev fra Mutter som følger. Det glæder mig at Amanda nu er kommen og kan tage de værste Stød af for Dig. Jeg har rodet med mine Aquareller i Dag igen og det begynder nu at klare sig lidt for mig. Jeg havde ellers glædet mig til at arbejde i Haven i Dag men det var for vaadt og surt. I Aften var jeg nede ved Ænderne igen men der kom ingen. Jeg glæder mig til Brev i Morgen tidlig da der ingen er kommen i Dag, lad mig vide om dette kommer samtidig med det jeg skrev i Aftes? Ja dette bliver jo ikke lagt jeg nøjes nu med at tilføje at jeg glæder mig til Du snart kommer, mon der staar noget om det i Morgen og mon der staar at Du kommer Torsdag? Mange Kys og Hilsner fra os alle 3. Din Johannes Larsen</t>
   </si>
   <si>
     <t>1906-10-29</t>
   </si>
   <si>
     <t>Alhed Larsen er i Malmø hos søsteren Ingeborg Astrid f. Warberg, som netop har født sit barn nr. to.</t>
   </si>
   <si>
     <t>Johannes Larsen er skuffet over ikke at få breve fra Alhed.
 Han har ledt efter et ark papir med oplysninger om nogle legater uden at finde det.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/b2CA</t>
   </si>
   <si>
     <t>Kjerteminde 29 Octbr. 1906.
 Kæreste Alhed!
 Du svigter mig nok helt med Brev nu, det var mig en stor Skuffelse at der hverken i Morges eller i Eftermiddag var noget fra Dig, nu har jeg i 5 Dage kun faaet det Par Ord om at Barnet var kommen, jeg er meget spændt paa at høre hvornaar Du kommer. I Dag har jeg ikke bestilt andet end at rode Huset i gennem for at finde den Plakat om Legaterne, uden Resultat, ja saa har jeg nu været hos Barberen. Mange Hilsner
 Din
 Johannes Larsen</t>
   </si>
   <si>
     <t>1906-10-30</t>
   </si>
   <si>
@@ -2858,51 +2858,51 @@
 Kl 3 var vi i Tranås – et bekendt Kursted med Brystsygesanatorium. Der var 15 min. Ophold – og vi spadserede da på Perronen i det dejlige, friske Morgenluft. Skiltes. En halv Time efter var jeg i Mjølby (i Østergøtland), hvor jeg skulde skifte Tog og hvor jeg løste Billet til 3die Klasse. 
 Op på Dagen fik jeg Rejseselskab af en henrivende ung Pige, vi snakkede ivrigt sammen og det viste sig, at også hun syslede med Pen og Blæk. Desværre skiltes vi i Krylbo; men så var man i Dalarne det var Klokken 12 Torsdag Formiddag. Hvilken Rejse – det var som en Æventyrfærd! Trods al Træthed kunde jeg ikke lade være at se ud - på de dejlige Bjærge med grønne Fyr og Granskove – og Birkeskove med skinnende hvide Stammer - - Sneen lå endnu på mange Steder – og de små røde Træhuse tog sig bedårende ud mod den hvide Sne. 
 Det var blandet Tog – og det gik - usigelig langsomt – men så meget der var at se på – ved hver Station kom der Folk ind i brogede, smukke Nationaldragter og de talte et Sprog, som var fuldkommen uforståeligt for mig; men alle var de glade og muntre – lige så fornøjelige at se på, som deres Dragter – der var en Leen og Snakken hele Tiden. 
 Tilstå må jeg dog, at Trætheden undertiden overvældede mig så jeg måtte sove et Øjeblik. 
 Først Kl. 6.15 om Aftenen nåede vi Insjön, hvor jeg snart i Folkevrimlen fik Øje på en smilende Cid; og så tænkte man ikke mere på sin Træthed. Snart efter var vi ombord på den lille Damper, der tætpakket med de mest forskelligartede Mennesker, førte os blidelig ned ad Dalelven. 
 Åh Mor, det kan ikke beskrives hvor herligt det var!
 Insjön lå spejlblank med sine skovklædte Granitbjerge – Aftenen var så stille og mild – og Solnedgangen - - ! Og Cid fortalte mig om Livet deroppe – om Tømmerfløtningen, der snart skal begynde. Når Sneen smelter i Bjergene, så stiger Elven – og så begynder Tømmerdriften – Tusinder og atter Tusinder af Planker kommer så drivende højt højt nordfra - - og vi så, at de var i Færd med at lave Dæm-III/ninger – Plankerne kædes sammen i hinandens Forlængelse og dermed dannes en hel Vej langs den ene Elvstrand [Tegning med ordene "Elven" og "Dæmning" indsat] – jeg vèd ikke, om der gik Timer eller Minutter, ved blot, at det hele forekom mig at være en Drøm – en vidunderlig skøn og prægtig Drøm, fra hvilken man aldrig skulde ønske at vågne. Så kom vi til Leksand – ved den lille Bro stod fuldt af ventende Mennesker – og der blev et Liv og en Virksomhed, da Båden lagde til. Blandt de mange små Køretøjer fandt vi omsider vores ”Skjuts” vi steg op på Forsædet, Bagagen og en Dalkarl bagpå – han stod op! og kørte Hesten – og det gik i susende Fart op ad skumpede, stenede Småveje – Zig zag op ad Bjerget, til vi landede i en stor gammel rød Gård, hvor en smilende Dalkulla i Nationaldragt viste os Værelset, som Cid havde lejet til mig.
 Det er nærmest en Sal, jeg bebor – Vinduer til 3 Verdenshjørner og fra dem alle en Udsigt!! For øvrigt en meget hyggelig Stue – hvidskuret, tæppelagt Gulv – snehvide, hjemmevævede Gardiner – ligesom der også på alle Borde og på Sengen findes dejlige, vævede Stykker – hvert Hus har sin Væv – og de væver alt selv.
 Da jeg var bleven ordnet en Smule gik vi hen til Pensionatet, hvor jeg spiser – hos Frøkenerne Bernberg - 3 tykke, livlige og meget elskværdige Damer. 
 De – samt de øvrige Pensionærer kaldte mig vedholdende Frøken (trods Præsentationen, der lød på Fru) Næste Morgen, da jeg var ene med Frk. Bernberg sen. sagde jeg til hende, at det var ”et litet Mistag – min Titel var fru – fastän jeg var skild.” 
 Forbavselse! Ved Middagsbordet, da jeg sad i ivrig Passiar med en Lærerinde fra Stockholm – som idelig sagde Frøken S. til mig – bemærkede Frk. B, at det var ”et mistag etc!” 
 Stor Opstandelse! Fra det Øjeblik var jeg Ifølge svensk Skik – den fornemste Gæst – jeg skal have først o s v – o s v – o s v. Svenskerne er kostelige med al deres Etikette. Frkn. Blomberg forandrede straks deres Væsen og er nu udsøgt elskværdige – hensynsfulde - - og konverserende. Men ingen forstår et Muk, når jeg taler dansk – så jeg øves ganske godt i mit Svensk. Næste Dag – Langfredag – var Cid og jeg i Leksand – 3 Kilometer herfra – og så på Kirkefolket. Et uforglemmeligt Syn. De går i Vinterdragt nu – hvid, kort Skindkofte, kantet med en hvid Pelsbræmme – sorte, læggede Nederdele og brandrøde Forklæder; disse sidste betegner Sørgedragter, som bæres i hele Fasten – sidste Dag Langfredag. På Hovedet brogede Huer – forskellige for hver Landsby. De unge Mænd har desværre emanciperet sig og går moderne klædt, hvorimod alle gamle Mænd bærer Dragter – lang sort Klædesfrakke – gule Knæ-skindbuxer og hvide uldne Strømper. Håndværkerne bærer brunt Læderforklæde under den sorte Kappe. Storartet ser de ud allesammen. Efter Gudstjenesten samles alt Folket under Majstangen - og så går Sludderen, mens de venter på Posten, der kan hentes ved 1 Tiden, når Båden er kommen fra Insjøn. – I Går Eftermiddag travede vi i Bjærgene flere Timer – hvilken Luft her er – så ren – så frisk – så bedårende. Heroppe må man vel engang blive til et nyt og bedre Menneske 
 Nu er her ikke Plads til mere dennegang – men jeg skriver engang endnu herfra. Håber at Pengene slår til i 14 Dage – og rejser nok 1ste Maj hjem. Dit Brev fra Kristania nåede jeg at læse i Kerteminde – gid Dit næste Brev bliver ligeså godt! Jeg længes meget efter at høre, hvordan rejsen er gået. – nu er Du nok omtrent derovre. 
 Kære Mor – jeg håber at dette Brev glæder Dig – og at Du ikke finder plads i Dit Hjerte for nogen Forargelse. Jeg synes virkelig selv, at jeg i de 
 [Skrevet på hovedet øverst på brevets s1:]
 sidste År har døjet så meget ondt, så at jeg nu har Lov at føle mig glad engang. Og det gør jeg – takket være - - - ! Gæt selv. Tusinde kærlige Hilsner fra Din Astrid.</t>
   </si>
   <si>
     <t>1908-05-07</t>
   </si>
   <si>
     <t>Boston
 244 Columbia Road</t>
   </si>
   <si>
-    <t>Laura Balslev, f. Leth
+    <t>Laura Balslev
 Louise Brønsted
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 Amanda Heinesen
 Grethe Jungstedt
 Adolph Larsen
 Alhed Larsen
 Johanne Christine Larsen
 Christine  Mackie
 Ellen  Sawyer
 Harris Sawyer
 Cid Smedberg
 Christine Swane
 Erik Warberg Larsen</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt indledte et forhold til Cid, mens hun var gift med Alfred Goldschmidt. Det vides ikke, hvad Cids familie hed. 
 Warberg-familien kendte flere, der hed Peter, så det kan ikke afgøres, hvem den omtalte var. 
 De omtalte fotografier fandtes ikke sammen med brevet. 
 Chr. Branner var muligvis et medlem af Thora Branners mands familie (Thora var Alhed Larsens søster).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid W-G til Laura Warberg, 1908-05-07, 2424</t>
   </si>
@@ -2922,65 +2922,65 @@
 244 Columbiaroad
 Dorchester
 Boston
 (Mass.)
 U.S.A.
 [Ukendt har noteret på forsiden:] ”Kerteminde 7/5 – 1908”
 [I brevet:]
 Kerteminde 7/5 – 08.
 Kære Mor! Rigtignok ved jeg ikke, om det er min lovbefalede Skrivedag i Dag – men nu sover Børnene – Middagsopvadskningen er tilendebragt både hist og her – dvs - både hos Junge, hvor jeg har vadsked og hos Uglen, hvor jeg kan lave – do – Totoget kom i dette Øjeblik, så man er i behagelig god Tid – den jeg da vil benytte til lidt Skriveri; vi har allerede fået tre interessante Breve fra Dig – to til Be og 1 til Mornine – og et er nok undervejs til mig – via Birkerød, hvor Mornine endnu er, medens hendes Brev kom hertil (i går d 5de), vi sender det i Dag sammen med vores egne. Vi er alle så glade over, at den ækle Rejse nu er overstået – og at Du er lykkelig i Havn hos den søde Ellefamilie. Herovre har vi det meget godt – men længes alle ubeskriveligt efter lidt Bedring i Vejret – Kulde og ufremkommeligt Føre har vi haft nu i lange Tider; det er så så kedeligt og så besværligt – navnlig m.H.t. Ungerne. Men blot man har Kræfter og godt Humør, så er det hele jo ingen Sag. Jeg kom Hjem i Lørdags 2den Maj [”2den Maj” indsat over linjen] – fra min dejlige Rejse, som virkelig har gjort Underværker – jeg er så frisk og stærk som ikke i lange Tider – og mere glad end jeg har været i mange År. For Resten er jeg noget spændt på at se, hvad Du har sagt til mit Brev fra Dalarne – om Du blev meget overrasket – og da i hvilken Retning? men jeg tænker bestemt at høre fra Dig desangående; egentlig nærer jeg ikke megen Tvivl om, at Du vil billige Foretagendet; Du har jo selv set Cid, og har vist også tænkt Dig Muligheden af, at han og jeg passede for hinanden. Og hvad angår mit tidligere Livs Ubestandighed – ja, så tænker jeg nok, at den betegner et tilbagelagt Stadium. Jo mere man har prøvet, jo større bliver jo også ens Kompetence til at afgøre, om det nye er godt. Og her råder sandelig ingen Tvivl. Jeg sender Dig vedlagt nogle Billeder, som Cid tog deroppe. Den unge Pige er Datteren i Gården, hun lånte mig sin Dragt; vi er taget i Gården, hvor jeg boede; Jeg synes, de er både nydelige og morsomme; synes Du ikke, at jeg ligner Dig forbavsende på Billedet med Svalegangen?
 Jeg havde en udmærket Hjemrejse – (havde imidlertid skreven og tilstået alt for Alfred – mHt, hvor jeg var, da han nemlig i Påsken havde ytret Tvivl til Be om at jeg var hos Peter, som vi først havde sagt.) Cids Mor tog imod mig på Banegården i Malmø, førte mig til en Kafé og bespiste mig kongeligt medens jeg uafbrudt fortalte om alt deroppefra. Hele hans Familie synes at være mig venlig stemt og holder åbenbart af mig. En Søster sendte mig en henrivende Bluse til Fødselsdagen – og Moren gav mig et Sølvarmbånd, da jeg rejste fra Malmø. 
 Nå, jeg havde kun en lille Times Ophold – tog så med 9 Færgen – og nåede rigelig ½ 1 Toget i Kjøbenhavn. De søde Unger blev begge meget glade over at se mig – men var jo forøvrigt gnavne og skrøbelige endnu efter Influenzaen. Amanda gled samme Aften – og nemt er det ingenlunde for mig at passe dem, men ved Hjælp af de erhvervede Kæmpekræfter går det jo dog. 
 Vi rejser til Birkerød den 15de ds, og der har Lugge fæstet en 15 Års Pige til mig, så det bliver jo storartet; jeg skal også sy en Masse i Sommer. Det går ret godt for Junge uden Pige – Karl har de jo heller ikke – og hyggeligere er det i alle Tilfælde. Agraren slider forfærdeligt og er mager – men begge i godt Humør og det er jo Hovedsagen. Tænk hvilken Sorg med Chr. Branners Død, vi har været så betagede derover. At Rimses Mor døde pludselig af Hjerteslag ved Du vel også. 
 Nu må Ungerne straks være der, så skal jeg hen at bespise dem. Derfor mange Hilsner fra os alle her – til Jer alle fra Din
 Putte</t>
   </si>
   <si>
     <t>1908-06-15</t>
   </si>
   <si>
     <t>Tornehave Birkerød</t>
   </si>
   <si>
     <t>Josefine -
 Charles Abrahams
 Ingeborg Abrahams
-Anna Anna, pige i huset hos Brønsted
 Julie Brandt
 Inge Bredsdorff
 Vigs Bredsdorff
 Alhed Marie Brønsted
 Ellen Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 Johanne Goldschmidt
 Amanda Heinesen
 Olga -, Hushjælp hos Brønsted
 Christine  Mackie
+Anna -, pige i huset hos Brønsted
 Andreas Roos</t>
   </si>
   <si>
     <t>East Andover er en mindre by i den sydlige del af staten New Hampshire. 
 Laura Warberg besøgte sine to døtre i Boston. De var begge amerikansk gift.
 Tornehave var Brønsted-familiens hus i Birkerød. 
 At bryde overtvært: At tage en rask beslutning; skære igennem (ODS).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid Warberg-Goldschmidt til Laura Warberg, 1908-06-15, 2439</t>
   </si>
   <si>
     <t>Louise/Lugge er kommet hjem. Astrid fandt det svært at have ansvaret for de mange børn; især under et natligt tordenvejr. 
 Ingeborg har været på besøg med børn. Bagefter blev Astrid syg. 
 Alfred Goldschmidt har hentet Ina/Sjums. Hun og Adam har også været Hellerup og på besøg i Birkerød. 
 Ina er kommet sig og hendes mave er i orden, men alle børnene har fået lus. 
 Stuepigen Anna har heldigvis sagt op til 1. juli. Astrid kan godt styre hende. Astrid nyder at have husforpligtelser igen, og der er planer om, at hun kan blive pige i huset hos søsteren, Louise.
 Astrid synes, at Laura skal komme hjem fra det ækle Amerika.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/jb4D</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Laura Warberg
@@ -3084,51 +3084,51 @@
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid Warberg-Goldschmidt til Laura Warberg 1910-12-10, 2429</t>
   </si>
   <si>
     <t>Adam og Ina har været overspændt, mens de har ventet på deres faster og farfar. Nu er de to kommet med julegaver.
 Både Astrid og børnene blev meget skuffede over, at Laura ikke kom på besøg. Astrid spørger, om de kan mødes en anden dag. Hun skal til Louise/Lugge, og derefter kommer Ernst Goldschmidt for at male børnene. Johanne kommer også, og både hun og Ernst er meget vanskelige. 
 Astrid har hørt, at Alhed har været i byen. Astrid håber, at Alhed på et tidspunkt kan komme på besøg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/fpPQ</t>
   </si>
   <si>
     <t>Malmö d 10de Debr. 1910
 Kære Mor! Vi sidder i Festbelysning – do Costumer – do Stemning og har siddet sådan over en Time – særdeles anstrengende – særlig for Ungerne. – Adam er hysterisk og hyler ustandselig ”nu skal de komme”, mens Sjums hvert Øjeblik springer op på en Stol for at spejle sit lange ”u’sla’ne” Hår. - afbr. Nu er de endelig kommen – Johanne og hendes Far – sidste med dejlige Gaver – et rigtig lille Luftskib til Adam og en fin Farvelade til Sjums. Vi har drukken Kaffe - nu telefonerer den Gamle med Stockholm – Kristiania – København – det er Reglen. I Aften skal han ringe til Rusland (Petersborg) vi går om lidt ned til Kramer, hvor den sædvanlige Champagnesoupé går af Stabelen. – Dette er morsomt. – Jeg behøver jo ikke at udmale hvilken dybfølt Skuffelse, der overgik Børnene og mig i Søndags – vi var lige ved at græde alle tre. Jeg havde sat mig så fast i Hovedet, at Du kom. men om c 14 Dage rejser Alfr. til Leipzig – så må det vel kunne arrangeres. Denne Søndag er for Resten ganske som sidste – men på Mandag har vi en rædsom Storvask, og så er det jo ikke hyggeligt. Jeg havde først tænkt, som Du skrev, at komme d 17 ds – men så fik jeg Invitation fra Lugge (i al Hemmelighed) til d 22 ds – og det kunde jeg jo ikke modstå – så bliver jeg til Torsdag, hvilken Dag jeg skal have Time. For Resten kommer Ernst på Onsdag for at male Børnene – i al Privathed – så gruer jeg! både han og Johanne er så gennemvanskelige, at jeg går rundt i en bestandig Irritation, når de er her. Joh. rejser da igen Søndag Aften med Alfred, tænker jeg. Hun fortæller, at Be er i Byen – det er anden Gang, jeg så ikke får hende at se – jeg ærgrer mig knusende derover – man ser jo aldrig de Mennesker – jeg får pludselig en Ide: Be skulde vel ikke kunde afse et Par Søndagstimer – ev. overnatte – kunde hun ikke have godt af den hvilgivende Søvn ovenpå de sandsynligvise Strabadser hun har gennemgået i selskabelig Henseende – men det er vel håbløst at håbe? Måske får jeg Brev fra Dig Søndag Morgen som sidst? Din omtalte Uro er vist ubegrundet. Nu tager jeg dette Brev med – her snakkes og larmes – undskyld Uordenen –
 Hilsen til alle! Din A.</t>
   </si>
   <si>
     <t>1911-02-12</t>
   </si>
   <si>
     <t>Villa Be</t>
   </si>
   <si>
     <t>Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Louise Brønsted
 Johanne Caspersen
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 Selmar Goldschmidt
 Amanda Heinesen
 Elise  Høj
 Adolph Larsen
 Andreas Larsen
 Georg Larsen
 Johanne Christine Larsen
 Anna Marie  Larsen, Georg Larsens hustru 
 Christine  Mackie
 Elisabeth Mackie
 Hempel Syberg
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Alhed Larsens kælenavn var Be, så Villa Be er hendes og Johannes Larsens hus på Møllebakken i Kerteminde. 
 Det vides ikke, hvem Jacobsens var. Laura Warberg kendte flere af det navn. 
 Kærbyhus var Johannes Larsens forældres hjem/gård. De døde begge i 1910.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Laura Warberg til Astrid Goldschmidt, 1911-02-12, 2421</t>
@@ -3451,52 +3451,52 @@
 Malmø
 Skåne
 [På kuvertens bagside: Poststempel]
 [I brevet:]
 Villa Be – Søndag Morgen 7½.
 Kære Astrid! Et lille Kvæk skal Du have om Planerne! Jeg tager med 11 Toget til Esbjerg og haaber at de kommer i Aften eller vel snarere i Morgen sent dertil. Vi vil saa overnatte der, hilser paa Syberg de to Timer i Odense og er her med 6.20 Toget, hvor Alhed vil have Agrarens’ og Christine til Spisning. Jeg tager Brevkort med Udskrift til Dig og Lugge med mig og I faaer et Par Ord med Blyant sendt samme Aften, de kommer. Jeg tænker vi bliver kun faa Dage her vist til Lørdag d: 2_den_. Muk har arrangeret alt, hun vil have, jeg skal ligge i Junges Værelse og denne i Jærnseng paa Loftet. Du har altsaa Sofaen; jeg tager Lagner og Haandklæde [”og Haandklæde” indsat over linjen] med det skulde Du ogsaa. De har vadsket i denne Uge; Anna kom i Søndags: Ja, Du kan faae hendes Brev! – Vejret er grimt og koldt i Dag, men jeg tager 2 Kl. saa kan det alligevel blive en hyggelig Tur. Jeg vil boe paa Højskolehjem eller lignende. Johanne har faaet en Pige til November fra nu af. Marie Kærbj. er sagt op af Fru Grosse, der ikke mere kan holde hende ud. Swanes rejser fra Byen mest for hendes Skyld, saa nu er vi bange for, Marie vil prøve at faae en Plads i Kbh., saa har de hende igen. Johanne tænker en Smule paa at faae Marie til November, det kan jo maaske gaae i Vinter. 
 Ikke Tid til mere, skal have Bad o s v. Vil føje til, hvis der skulde komme noget fra Elle med Posten –
 Kærlige Hilsener!
 Glæder mig til at see Dig lille Putte! Puf gaaer nu i Skole, kun Sangtimer plager ham.
 Kys til Ungerne!
 Bedstemor</t>
   </si>
   <si>
     <t>1911-10-22</t>
   </si>
   <si>
     <t>4. sal
 Nørrevoldgade 29</t>
   </si>
   <si>
     <t>Berta Brandstrup
 Ludvig Brandstrup, billedhugger
 Else Birgitte Brønsted
 Louise Brønsted
 Eric Bøttern
-Thora C
 Poul Caspersen
+Thora Caspersen
 - Ehlers
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 - Johnsen, Fr. 
 Grethe Jungstedt
 Adolph Larsen
 Georg Larsen
 Johanne Christine Larsen
 Marie Larsen
 Christine  Mackie
 Elisabeth Mackie
 - Ryberg-Hauen
 Ellen  Sawyer
 Agnete Swane
 Sigurd  Swane
 Herman Vedel
 Vilhelmine von Sperling</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Caspersen og Jespersen i Charlottenlund var, og heller ikke Herz, Jørgen og Birgit. Tante kan muligvis være Vilhelmine Berg, som Laura Warberg ofte kaldte sådan. 
 Marie er muligvis Marie Larsen, Johannes Larsens søster. 
 Laura Warberg og svigersønnen, Alfred Goldschmidt, kunne ikke sammen.</t>
   </si>
   <si>
@@ -3568,124 +3568,179 @@
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
 St. Pauli Kyrkogatan
 Malmø
 Sverige
 [I brevet:]
 Kære lille Bein! Dette for at ønske jer alle en glædelig Jul – men stort mere bliver det så ikke til i Aften, - for vi er lige ved at være lidt møre af Juletravlhed. – Vi er i det til op over begge Øren, akkurat ligesom hjemme på Haabet i gamle Dage, - der er det selvsamme Sving i det, - systematisk Skriden til det, - med br. Kager, Klejner, Vaniljekranse Jødekager, Pråssekage (!) br. Mandler o.sv samt rigtig Mad i væltende Masser. Julen ligger som noget umådeligt stort forude, - man kan slet ikke tænke om bag ved det – den ligger ligesom uden for Tidsbestemmelse, aldeles ligesom i gamle Dage Bare du kom også, men det gør du jo så ikke, kan jeg forstå. – Vi afsendte igår en lille Pakke, som vi da nu håber at I faar. Nålen har været lille Mulles, og den tror jeg da nok, du bliver glad ved. – Men jeg har ellers en rasende ond Samvittighed fordi jeg ikke illustrere Værket, - jeg kunde ikke lille Dis, - jeg er så umådelig klodset til at gøre sådan noget, - og kan så dårlig lide at gøre det så skidt. Sjumse kan jo langt bedre Den har forresten gjort Lykke hvor jeg har læst den. 
 I Aften, da jeg var nede hos Mornine kom der en Pakke fra Mor, hvori den henrivende lille Pelshue befandtes. Nej hvor jeg glæder mig over at lille Gine skal have den – hun bliver h_enr_ykt over den. – for hun er ikke så glad ved Hatten, som de ellers allesammen her siger klæder hende så pænt. Men Huen bliver jo noget ganske andet. Du må nu takke Alfred så meget også, - jeg er umådelig rørt over det. – Lille Gine får nok en Masse dejlige Ting, - hun glæder sig så umådeligt det lille Fæ, - den første rigtige danske Jul, - en "dansk Jul” har jo hele hendes Barndom igennem stået for hende som Idealet af al Herlighed. – Besen og jeg sidder her i den sene Nattetime og skriver til Jul, - bevæbnede med et Fad Knas og en Snaps Solbærrom. Vi er ellers lidt møre, - d.v.s. B. da mest, - men det er jo da af den morsomme Slags Mørhed alligevel. – I Aftes dumpede vi ind hos Mornine midt i en Julebyæ rende Tur og kom til at sidde og more os ved et Bæger Banko og en Cigar. Det gør vi forresten tidt, - der er så umådelig hyggeligt hos Mornine og jeg morer mig altid sådan sammen med hende. Hun er bleven meget mere ligesom hun var hjemme på Håbet i gl. Dage. -
 Ellers er det jo i somme Dele lidt trist, - jeg har ikke hørt fra det lille Nummer i lange Tider, - men det er ligemeget Dis, - jeg er ved at træne mig til at være glad, når jeg tænker på ham, - for eksistere det gør han da og han er jo nok akkurat den jeg tog ham for, - har ikke skuffet mig med sin Personlighed og min Ven for Livstid er han jo også nok og se ham, det gør jeg jo nok igen. 
 Skriv snart. Hils de søde Små 
 ES
 [Skrevet i kanten på s1:] Glædelig Jul lille Bein for jer alle 4, jeg sendte lidt Smaating i Gaar, haa
 [Skrevet i kanten på s 2:] ber de kommer i god Stand. – Hils Alfred og Børnene og Dig selv lille Bein fra din Be</t>
   </si>
   <si>
     <t>1912-01-07</t>
   </si>
   <si>
     <t>Øxendrup</t>
   </si>
   <si>
     <t>Malmø
 St. Pauli Kyrkogatan 19</t>
   </si>
   <si>
-    <t>Anna Anna, pige i huset hos Brønsted
-Wilhelmine Berg
+    <t>Wilhelmine Berg
 Christian  Brandstrup
 Eline  Brandstrup
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Louise Brønsted
 Carl Carl, Ellen Sawyers kæreste
 - Claudie
 Ina  Goldschmidt
 Grethe Jungstedt
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Mine Mine, Brædstrup
+Anna -, pige i huset hos Brønsted
 Ellen  Sawyer
 Hempel Syberg
 Andreas Warberg
 Conrad Warberg
 Else Warberg
 Karen Warberg
 Marie Warberg</t>
   </si>
   <si>
     <t>Laura Warberg opholdt sig på Glorup, hvor Albrecht Warberg, hendes svoger, var godsforvalter. Det kan ikke afgøres, hvilken af de to døtre fra Glorup der skal rejse med Laura W. De blev samlet kaldt Titterne, og i dette brev optræder navnet Titte.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2076</t>
   </si>
   <si>
     <t>Laura Warberg nyder at være på Glorup. Hun rejser derfra til Birkerød for at hjælpe datteren Louise. I april vil hun opholde sig hos Hempel Syberg og i sidste del af april samt maj hos Alhed og Johannes Larsen. 20. maj rejser hun sydpå over Hamborg til Schweiz, München mm. Mon dog ikke Astrid kan komme med på rejsen? Laura har spurgt Else og Conrad Warberg, om deres datter må tage med på rejsen. Hun blev henrykt. 
 Kan Astrid mon ikke tjene lidt penge ved at skrive til bladene?
 Laura spørger, om Ellen stadig har god kontakt med Carl. Grethe har talt om, at hun og moderen skal tilbringe sommeren med ham.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QkiQ</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
 St Pauli Kyrkogatan 19
 Malmö
 Skåne
 [I brevet:]
 Glorup d: 7–1-12
 Kære lille Putte.
 Tænk Dig, jeg rejser i Morgen til Birkerød og hjælper Lugge denne Maaned ud. Før til Februar vil Mine – den brillante Pige paa Hotellet i Brædstrup; hvem jeg straks skrev til – ikke tage til dem. Hun kommer der i Morgen og ”ser paa os” – skriver Muk! Bare hun nu ikke synes der er for tarveligt og for mange Børn! Om hun endda vil være der midlertidig, til Anna kan komme igen. Men kan Du ikke nok forstaa at da jeg samtidig med Dit i Fredags fik indlagte Brev, saa skrev jeg strax, at jeg vilde være der til Februar, specielt her er jo velsignet hyggeligt og komfortabelt. Ild om Formiddagen på mit Værelse, dejlig Spadseretime; Whist om Aftenen, hyggeligt om Dagen i Tante Elses lille Stue, hun læser højt Malstrømmen af Frank Norris. Men jeg er saa glad over, at Muk vil tage mod min Hjælp og ikke være nødt til at fæste den første den bedste Pige. Men nu noget andet! Skulde Du virkelig kunne spare til en Rejse, jeg tænker kun at rejse 200 Kr. op i Aar, næsten direkte til Schweiz, saa Berlin eller München paa Henvejen, Schaffhausen Vandfaldet og saa til Brunnen, gøre Udflugter derfra til Bjærgene, St Gothart; 14 Dage, ikke mere. Jeg kommer vist til at give 300 til Elles Rejse, hvem skal ellers? mulig Christine og Dede deler de manglende 70. Men jeg har forresten faaet Rejseselskab: Da jeg her beklagede mig over at Du næppe kommer med i Aar, sagde Else, om jeg ikke vilde have Titte med! Jo det vilde jeg meget gærne, Conne blev spurgt, der var intet i Vejen og saa blev det fortalt Titte, der var ude af sig selv af Henrykkelse! Men jeg tænkte strax, at det blev et stort Virvar for mig og bare jeg kunde være ene om at tage Bestemmelse o. s v. saa dersom Du virkelig kan sætte det igennem, vilde det være herligt. – Jeg var saa glad ved Dit Brev og ved at høre om den forholdsvis gode Jul .. De søde smaa, hvor er de flinke! Nu kommer de vel ud hver Dag i det dejlige friske Vejr? Her er de forbausede over Inas Præstationer. Mon Du dog ikke kunde faae et og andet optaget i et Blad ligesom Elines Veninde Fru Claudie, der uventet tjente 20 Kr. dels ved en lille Fortælling, og dels ved en Oversættelse. Jeg har intet hørt fra Mis siden jeg rejste, om Christian saa har solgt sin Villa, om Jørgen har faaet Pladsen nu eller om han faaer mit Værelse lejet ud, saa jeg kunde spare Penge ved min i Fraværelse. – Her skal være to store Selskaber, de er meget kede af at jeg rejser fra dem. Men nu vil jeg være den første Del af April hos Syberg og den sidste i Kerteminde og saa mulig de 3 Uger af Maj her og starte herfra ca. d. 20de over Hamborg. Den første Halvdel af Februar vil [over linjen er skrevet ”vil”] vist hele Las-familien; Elle og Grethe være [over linjen er skrevet ”være”] i Kbh. Thora skal nok være hos Syberg sidst i denne Maaned. Gud veed, om Elle dog ikke kan være der nogle Dage. Hun og Grethe er jo indtrængende bedt baade af Thora og Wilhelm til at holde den i Vanløse [over linjen er skrevet ”i Vanløse”] en god Tid, det vil de vist ogsaa nok. Elle havde faaet Brev og 3 store udmærkede Parkazaleas af Carl til Julen, saa Forbindelsen er da ikke helt afbrudt. Jeg spurgte forsigtigt Johanne, om de endnu korresponderede, men hun vidste intet. Alhed turde jeg ikke spørge, men senere saae jeg de Billeder og Grethe fortalte mig at Carl skulde være hos dem til Sommer. Saa Gud ved! Nu skal jeg skrive et andet Brev lille Putte!
 Kærlige Hilsener til Eder alle her fra Bedstemor.</t>
   </si>
   <si>
+    <t>1912-01-08</t>
+  </si>
+  <si>
+    <t>Frits Branner
+Thora  Branner
+Alhed Marie Brønsted
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Adam Goldschmidt
+Ina  Goldschmidt
+Bodild Holstein
+Alhed Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Christine  Mackie
+Anna - , pige i huset hos Astrid
+Marie Warberg</t>
+  </si>
+  <si>
+    <t>Den "vanskelige Situation", som Louise/Lugge Brønsted var i og som krævede moderens hjælp, skyldtes tilsyneladende at datteren Alhed/Lomme på 8 år var syg. Louise Brønsted havde fået barn nr. fire, Else, 7. oktober 1911. Som nævnt i brevet havde Louise i januar 1912 ingen pige i huset. 
+Den omtalte rejse skulle have fundet sted i maj 1912, men den måtte udsættes til september, da Laura Warberg havde årebetændelse i benet. 
+En ørken mellem Vanløse og Birkerød: Thora/Tutte Branner boede i Vanløse; Louise Brønsted i Birkerød.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3866</t>
+  </si>
+  <si>
+    <t>Det er sødt af Laura Warberg at hjælpe Louise/Luge Brønsted, som er uden pige i huset og har en syg datter.
+Astrid Warberg vil meget gerne med på rejse, og hun tror, at hun kan skaffe pengene dertil.
+Thora/Tutte Branner har haft inviteret Astrid på pølsegilde. På vej dertil mødte Astrid Johanne C. Larsen, som skældte hende ud for ikke at tage hensyn til Alfred. 
+Morgenen efter ringede Astrid til Bodild Holstein, som inviterede på frokost.
+Hjemturen til Sverige var hård i dårligt vejr. Alfred var kommet uventet hjem, og da der ikke var "herremad" i huset, gik han på hotel og spiste, mens børnene og stuepigen Anna fik risengrød.
+Børnene er glade for slædevejret.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/NwBa</t>
+  </si>
+  <si>
+    <t>Malmø 8 Jan 1912.
+Kæreste Mor! Tak for Dit Brev! Hvor er det storartet for Lugge, at du klarer den vanskelige Situation for hende - men hvor er det opofrende af Dig - så ideelt Du havde det på Glorup. Og tænk, at Du får Titte med - men vil Du så tillige have mig med - hvis jeg aldrig ["aldrig" overstreget] altså kan skaffe de fornødne Kontanter - 200 Kr?
+Det vilde jo være festligt at rejse tre i Følge - jeg har rasende Lyst til det, så det gir sig vel nok med Pengene! Når Alfred gav mig 100 i fjor, gir han det vel igen i År, og jeg har 70 i min Bog; når man har et sådant Lyspunkt at se hen til, kan man jo langt lettere bære de øvrige Dages Byrder.
+I Lørdags fik jeg Bev fra Tutte, som bad mig komme over til Pølsegilde samme Aften. Jeg rejste Kl. 1.15 Traf tilfældig Johanne på Gaden og vi fik snakket en Del sammen; det viste sig, at hun havde arrangeret Familiesammenkomsten herovre den Søndag, da jeg var borte, og hun kunde slet ikke indse, "at der var nogen Grund til at vise mig Hensyn - da jeg jo aldrig viste Alfred noget Hensyn." (!) Jeg inviterede jo altid min Familie, når Alf. var borte, skønt han dog gerne vilde være sammen med både dem fra Birkerød og Las og Be - hvad synes Du! 
+Jeg oplyste da, at de nævnte Familier aldrig var bedt, når han var borte - og at han udtrykkelig for de øvriges Vedkommende havde anmodet mig om at invitere dem, når han var borte. "Nå - det vidste hun ikke."
+Der er jo ikke mere at sige til denne Sag - det hele Forhold er håbløst og uforbederligt.
+Vil de ikke have noget med mig at gøre, så kan de godt slippe.
+Gildet hos Tutte var meget vellykket - men jeg kendte ingen af Gæsterne, der alle var lokale Notabiliteter (det ved jeg for Resten ikke hvad betyder) Jeg frøs meget - men diskret. Næste Formiddag kunde jeg ikke dy mig for at ringe til Bodild, mens Tutte redte Senge ovenpå - hun bad mig til Frokost Kl 1. Jeg gik så derfra ved 12 Tiden, fulgt af Tutte med lille Frits i Vognen; men det var isnende koldt (Søndag) så de vendte snart om. 
+Hos Bodild var der varmt og henrivende - jeg tilbragte et Par gennemhyggelige Timer hos dem, og de fortalte om det altsammen. Hos dem er jeg altid nærmere Birkerød og Jer alle synes jeg. Der er en Ørken mellem Vanløse og Birkerød. 
+Mornine var lige taget derfra, men hendes Ånd svævede over Stuerne. Jeg tog hjem med 4 45 Båden - et rædsomt Vejr - næsten 2 timer undervejs - jeg indtog straks min sædvanlige [noget af papiret mangler] på en Feltstol i Gangen lige ved Udgangen til Trappen - der kan jeg [noget af papiret mangler] klare mig.
+Tænk så havde Alfred telefoneret om Lørdagen til Anna - var altså kommen fra Tyskland uventet! men Anna kunde da meddele, at her hverken var "Herremad" el. do Kaffe i Huset. Han tog så selv Ost og Kaffe med - og måtte Søndag gå på Hotel for at spise. De andre fik Risengrød og Grønsager. Pengene var sluppen op - og han har strengt forbudt mig at hente hos Hansen el. at tage på Regning. Konsekvenserne måtte han dennegang selv bære; det var meget passende - og jeg fik da heller ingen Grovheder, da jeg kom hjem.
+De Små morer sig med Slædeføret og er friske og fornøjede. Jeg glæder mig til dit næste Brev. 
+Vi skal vaske i Morgen, det betyder Ubehag, men er jo intet at regne mod jeres ganske pigeløse Tilværelse. Bare nu lille Lomme er rask igen. 
+Hilsen til Jer allesammen - (Ungerne tumler og leger om Ørene på mig, derfor hænger dette Brev ikke sammen.)
+fra Din A.</t>
+  </si>
+  <si>
     <t>1912-01-18</t>
   </si>
   <si>
-    <t>Anna Anna, pige i huset hos Astrid
-Bodild Branner
+    <t>Bodild Branner
 Frits Branner
 Thora  Branner
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Niels Brønsted
 Peter Oluf Brønsted
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 Johanne Goldschmidt
 Alhed Larsen
 Johannes Larsen
 Christine  Mackie
+Anna - , pige i huset hos Astrid
 Else Warberg</t>
   </si>
   <si>
     <t>Albrecht Warbergs bror - Laura Warbergs svoger - var godsforvalter på Glorup. 
 Louise Brønsted og hendes familie boede i Birkerød. 
 Det vides ikke, hvem Hansen var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2444</t>
   </si>
   <si>
     <t>Astrid synes, det vi være dejligt at rejse sammen. Hun håber, hun kan skaffe pengene. 
 Astrid har truffet Johanne Goldschmidt, som havde arrangeret træf en dag, hvor Astrid ikke kunne deltage. Johanne ville ikke vise hensyn, når Astrid ikke viste Alfred sådanne. Astrid kunne oplyse, at Alfred selv har bedt om, at Astrid ikke inviterede diverse familiemedlemmer, når han var hjemme. 
 Astrid har været på flere besøg. Sejlturen hjem var slem. Alfred kom uventet hjem fra Tyskland, og der var ikke mad i huset. 
 Børnene leger i sneen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/evO2</t>
   </si>
   <si>
     <t>Malmø 8 Jan 1912.
 Kæreste Mor! Tak for Dit Brev! Hvor er det storartet for Lugge, at Du klarer den vanskelige Situation for hende – men hvor er det opofrende af Dig – saa ideelt Du havde det paa Glorup. Og tænk at Du faar Titte med – men vil Du saa tillige have mig med – hvis jeg aldrig ["aldrig" overstreget] altså kan skaffe de fornødne Kontanter – 200 Kr?
 Det vilde jo være festligt at rejse tre i Følge – jeg har rasende Lyst til det så det gir sig vel nok med Pengene! Naar Alfred gav mig 100 ifjor, gør han det vel igen i År, og jeg har 70 i min Bog; når man har et sådant Lyspunkt at se hen til, kan man jo langt lettere bære de øvrige Dages Byrder.
 I Lørdags fik jeg Brev fra Tutte, som bad mig komme over til Pølsegil [papir mangler] samme Aften. Jeg rejste Kl 1.15 Traf tilfældig Johanne på Gaden og vi fik snakket en Del sammen; det viste sig, at hun havde arrangeret Familiesammenkomsten herovre den Søndag, da jeg var borte, og hun kunde slet ikke indse ”at der var nogen Grund til at vise mig Hensyn – da jeg jo aldrig viste Alfred noget Hensyn!” (!) Jeg inviterede jo altid min Familie, når Alfr. var borte, skønt han dog gerne vilde være sammen med både dem fra Birkerød og Las Og Be – hvad synes Du!
 Jeg oplyste da, at de nævnte Familier aldrig var bedt, når han var borte – og at han udtrykkelig for de øvriges vedkommende havde anmodet mig om at invitere dem, når han var borte. ”Nå – det vidste hun ikke”.
@@ -3744,51 +3799,51 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/OT2N</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
 St. Pauli Kyrkostræde 19
 Malmø
 Skåne
 [I brevet:]
 Nørrevoldgade 29⁴
 Søndag d : 4-2–12 
 Kære Astrid! 
 Der venter Dig vist denne Gang et interessant Brev om Udstillingen, der jo ser meget lovende ud. ”Riget” har i Dag en Anmeldelse af Frits Magnussen, hvori Alhed er mere anerkendende omtalt end i Politiken, der dog ogsaa nok kunde gaa an. A. er i Dag i Birkerød, hun har sikkert købt Blade paa Banegaarden; jeg ringede derind og da vidste de nok derom; der er andre fremmede ogsaa, men det var mig ikke muligt at forstaa [paa] Lugge, hvem det var. Den Dag Du var rejst, kom Elle herop og vi hjalpes ad med at skrive de mange Kort; vi sad og hørte Musiker[ulæseligt] nede fra Fr. Johansens Hjørnestue, var siden nede hos Tomas at drikke The. I Gaar kom Elle ved 11 Tiden, spiste sin medbragte Frokost og fik Solbærrom og The her, mens jeg var nede at spise. Det har hun jo gjort 2 Gange og Lugge en Gang og det var en dessin for Dig ogsaa næste Gang Du skal herover. Ved 1 Tiden gik vi ad de smaa obscure Gade[r] til Østergade, købte en M[ulæseligt] til Hr. Peter det havde han ønsket sig til Flaget, Elle gav ham. Vi gik hele Strøget ned, købte Konfekt og en lille Genstand til Grethe, derfra til Udstillingen, hvor Elle strax traf Fru Asta, meget glædeligt Gensyn. De gik sammen hele Tiden, det er vist hende, der købte ”Petunia”, Berta det lille Landskab fra Fyns Hoved. Det er en smuk Samling Billeder, men dog en Del Jux iblandt; Fr. Svendsens især, men efter min Mening ogsaa Olga Jensens. I Alheds er der intet rent ud disharmonisk; de hænger ogsaa yndigt kønt i den inderste Sal, 2 Vægge fulde. Der var ikke saa faa Mennesker, Lützhöft var der meget tidligt. Abraham og Fru Ingeborg var der, jeg talte med dem. Bimse og Ch. E. og cand. Lunn havde været der. Lud og Berta ogsaa; Madsens kom da jeg gik hen til Paraplyen, hvor Alhed havde siddet et Par Timer med nogle Venner og spist Frokost, vist ikke helt diplomatisk af hende at være borte paa den bedste Tid. I Gaar og i Dag er lille Hr. Peter bedre: Bes var ikke i Skole i Gaar p.Gr.af Kulden der jo ogsaa er ganske overvældende, i Dag kan jeg knap faa varmt her; var alligevel ude en lille Tur i Formiddags uden at fryse synderligt. Elle rejser vist hjem i Morgen og kommer her med sin Kuffert, saa tager jeg en Bil til Banegaarden. Jeg har giver hende 10 Kr, fik endelig i Gaar de Penge fra Madsen jeg kunde betale jovist! – I Torsdags Aftes var jeg min første rigtige Udflugt, henne i et Lokale paa Raadhuspladsen og høre det første af en Række Foredrag af Dr. Munck om Tydskland. Men saa lille en Sal og saa faa Tilhørere! jeg var meget forbavset, og et højst tarveligt Publikum at see til. Det er dog mærkeligt, at der ikke er større Interesse for den Slags her i den store By, hvor Folk har Raad til al mulig Luksus og Fornøjelser. Nu gaaer jeg i Læsef. hver Aften, har læst en dejlig Bog af Johan Maier ”Liv” og en mindre god. – Ina – af J. Th. Lick; overspændt Vrøvl Det glædede mig meget at høre Elle animerer Dig til at lære Bogbinderi, det gør jeg ogsaa i høj Grad især hvis det kan blive inden alle og enhver driver det. Jeg har læst, at det private Bogbinderi er ved at blive en farlig Konkurrent til Fagmændene; ser i Dag i Politiken en Dame, der averterer. – Bare nu Dine Unger kan undgaa Forkølelse i dette Vejr! – Nu er der vist ikke mere at skrive om lille Putte. Jeg skal lidt ned til gl. Fru Stockmar inden Middag. – Kærlige Hilsener til Dig og Børnene fra Bedstemor.
 Udklip af Riget i Gaar; muligt jeg kan faa det fra i Dag senere.</t>
   </si>
   <si>
     <t>1912-02-11</t>
   </si>
   <si>
     <t>Nørrevoldgade 9 København K</t>
   </si>
   <si>
     <t>Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Else Birgitte Brønsted
 Louise Brønsted
 Peter Oluf Brønsted
 Ina  Goldschmidt
 Peter Hansen
 - Holstein, Frk.
 Harald Høffding
 Alhed Larsen
 William Mackie
 Karl Madsen
 Carl V Petersen
 Ellen  Sawyer
 Karl Schou
 Marie Schou
 Hempel Syberg
 Gustav Wied</t>
   </si>
   <si>
     <t>Astrids ægteskab med Alfred Goldschmidt var højst problematisk, og parret endte med at blive skilt.
 Alhed Larsen udstillede sammen med Olga og Karen Meisner-Jensen, Anna Syberg og Cathrine Svendsen på Den Frie.
 Det vides ikke, hvad historien om Laurits, der ikke ville med til Amerika, går ud på. 
 Alhed Larsen sad i København model for Peter Hansen, der malede det store "Stifterbillede" til Faaborg Museum. 
 Gustav Wieds ”Ranke Viljer” 1906 (opført under titlen 2x2=5) fra Ungdomshistorier.</t>
   </si>
   <si>
@@ -3799,50 +3854,112 @@
 Laurits vil ikke med til Amerika nu. Det bliver et hårdt slag for Ellen. Laura Warberg troede engang, at hendes fremtid var sikret. 
 Alhed Larsen sidder model for Peter Hansen. Hun er meget sparsommelig, og det er Christine ikke. 
 Alhed og Laura har været i teatret og på Nimb og spise fint. 
 Louise Brønsted skal til Hagemanns afskedsfest. 
 Laura Warberg går til foredrag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/zgFT</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
 St Pauli Kyrkogatan 19
 Malmø
 Skåne
 [I brevet:]
 Nørrevoldgade 29⁴
 Søndag d: 11te
 Kære Astrid!
 Det var et meget rart Brev fra Dig i Gaar; naar mon Du igen kommer over at spille? Dersom nu en Gang Alhed er i Kbh. kommer jeg over en hel Dag med første Færge, naar der igen bliver ordnede Forhold med Sejladsen. Kan det slet ikke tænkes at komme naar han er hjemme?? Vi vilde jo dog kuns ses ved Maaltiderne! I Morgen tager jeg til Birkerød fra første til 6 Toget, haaber lille Muk saa kan gøre en Sviptur ind at se Udstillingen, mens jeg passer Børnene. Bes og Hr. Peter igen lange Tider i Sengen med Feber uden ellers fejle det mindste; gaadefuldt! Jeg spiste til Middag i Fredags hos Fr. Holstein Alhed og Madsen var der og spurgte Fr. H. om Feber ikke kan skrive sig fra Mathed, de spiser jo intet og Sengen tærer. Bare den Læge er dygtig! Gud veed om der skal være Selskab d:22de, jeg tror det næppe, men nu skal jeg køre i Morgen og saa skrive det til Dig. I Dag ved 3 Tiden tager jeg pr. [ulæseligt] til Vanløse, det er Wilhelms Fødselsdag, hans Sødskende kommer der til Aften. Elle rejste først hjem i Mandags, var altsaa ikke hos Syberg sammen med Thora. Veed Du at Laurits ikke vil til Amerika de første Aar? Det bliver vist et haardt Slag for Elle! Mærkeligt at hun kan være saa haabefuld for Fremtiden og Livet deroppe alene! Alhed er saa gruelig bekymret for hende, men saa er der da vel den Udvej, at hun kunde tage til Billy en Tid. A. mener der kunde sagtens blive en Virksomhed her hjemme, at Grethe ogsaa kunde faa Fripladser her og Elle Legater, men hun vil vist ikke paa nogen Maade lade være at rejse derover. Hvor anderledes lyst saae det ud, da vi troede hende vel sikret for Fremtiden; mon han dog ikke kunde betænke sig? I Julen havde de faaet udmærkede [ulæseligt] af ham og Grethe sagde, at Carl skulde være hos dem til Sommer.
 – Alhed ”sidder” en Del af sin Tid herinde for P Hansen til det store Faaborgbillede. Hun er meget sparsommelig køber intet uden nødvendige Smaating. Hvor anderledes med Christine, der vist anvendte ca. 300 Kr. paa Rejsen herind og alt muligt i Magasin! Hun er uforbederlig! Desværre bliver det dog næppe til Efteraaret, hun flytter herind, maa spare derovre endnu et Aar! Slemt for mig, men vil jeg aldeles ikke paavirke hende, selvfølgelig. - 
 I Aftes gav jeg ud paa Alhed og mig selv. Halve Priser i Folketeatret til ”Ranke Viljer” – 2+2=5 – af Gustav Wied; uhyre morsomt, vittigt, satirisk hvor vi lo ! – glimrende spillet. Og tænk Dig saa gik vi til Nimbs nye Lokale ligefor den nye Banegaard, bagved Bræddehytten, hvor er der fint og elegant og smagfuldt. A. spiste Middag i Valby og fortalte, at vi skulde til Nimbs; Nej mente Berta, det var vist ikke muligt, det var jo saa fint! Hvilke elegante Dragter, Damerne selskabsklædte! A. stak jo en Del af i sin gl. blaa Nederdel med Bluse, jeg var pæn nok. Vi satte os beskedent i den første den bedste Krog og spiste en aldeles vidunderlig Souper, Laksesalat á la Tivoli – vi har aldrig smagt noget bedre; Kalvefrika[ulæseligt] avec Chateaubriand – delikat! – en Dessert saa lækker, en halv udhulet Appelsin i et højt klart Glas, den var fyldt med Is og uden om men i Glasset fin rød Gelé med Flødeskum; hver en Pilsner til; 2 Kr. for hver Soupér, 50 Øre i Drikkepenge, Øl og Kaffe vi var jo nok lidt betænkelige strax, men nu var vi der og fortælle Berta, vi var gaaet igen fordi det var for fint, vilde vi da ikke. Jeg syntes det var vældig morsomt ”gav” jo, - men A. tog Øl og Drikkepenge paa sig. Det var en herlig Aften. Der var Karneval ved Siden af og ovenpaa. Hun tog desuden Kaffe og en Cigaret, vi kom hjem Kl. 1. – Alhed var forleden til fin Aften hos Carl V. Petersens, der var en Del Malerfamilier og en Telemarks kendt i national Dragt, hans Kone af en fin Familie i Christiania, han selv en dannet og klog Mand hun Datter af en anset Videnskabsmand. – Paa Onsdag skal der være stort fint Selskab paa Phønix, Direktør Hagemann giver Afsked; Lugge skal med lille Else skal have lidt extra Mad nu! Hvor herligt, at lille Muk kan komme lidt ud nu igen! Jeg hører stadig de højst interessante Foredrag af Dr. Munck; og nu de følgende Tirsdage Høffdings gratis Forelæsninger over Rousseau; desværre undgik det første mig i Tirsdags, jeg kiggede dog stadig i Politiken, som jeg holder nu, efter den. Men jeg skrev til Frøken Shlect om at mødes med mig nær Indgangen og fortælle mig om det, hun er saa forstaaende og husker saa godt. – Nu veed jeg ikke mere lille Putte; hils nu de kære Unger Hvor dejligt at Du nu igen holder Skole med dem baade for Dig og for dem. Inas Bakkeserviet er mig til stor Nytte i min Sølvskaal, naar jeg har The Fremmede. I Onsdags var Alhed her 2-3 Timer, saa jeg ser hende meget denne Gang skal ogsaa til Schous en Gang. Kærlige Hilsener fra Mor.</t>
   </si>
   <si>
     <t>1912-02-18</t>
+  </si>
+  <si>
+    <t>Mine -
+Ludvig Brandstrup, billedhugger
+Else Birgitte Brønsted
+Louise Brønsted
+Christian Geismar
+Adam Goldschmidt
+Ina  Goldschmidt
+Grethe Jungstedt
+Alhed Larsen
+Andreas Larsen
+Johan Larsen
+Johannes Larsen
+Peter Magnussen
+- Richardt
+Olaf Rude
+Ellen  Sawyer
+Karl Schou
+Marie Schou
+Christine Swane
+Viggo Winkel</t>
+  </si>
+  <si>
+    <t>Laura Warberg var fra februar til juni 1912 uden bolig, da hendes nye lejlighed i København var ved at blive sat i stand. 
+Omnibus: større motorkøretøj med plads til mange passagerer, bus.
+Kilde: Ordbog over det danske sprog.
+Der var uregelmæssig færgedrift i 1912 p.gr.a. isvinter.
+Gustav Wieds ”Ranke Viljer” 1906 (opført under titlen 2x2=5) fra Ungdomshistorier. Kilde: Wikipedia.
+Nimb, restaurant i basarbygningen i Tivoli i København, åbnet i 1909 af Henriette (1863-1919) og Zerina (1865-1939) Nimb, der var døtre af restauratørparret Vilhelm (1830-1900) og Louise Nimb (1842-1903). Den mondæne restaurant blev omkring 1. Verdenskrig tilholdssted for det københavnske borgerskab og mange af tidens store kunstnere. Kilde: Lex.dk.
+Assistenshuset, der gav lån mod håndpant i løsøre, blev oprettet på privat basis i 1688 og i 1753 overtaget af staten. Det lå fra 1758 i Nybrogade 2, der blev ombygget 1765 af Johan Philip de Lange. Assistenshuset kaldtes i folkemunde "Onkel" efter en populær forvalter. Kulturministeriet overtog bygningen 1962, da institutionen flyttede til Svanevej; ni filialer blev nedlagt. Assistenshuset ophørte 1975.
+Kilde: Lex.dk.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2089</t>
+  </si>
+  <si>
+    <t>Astrid skal komme med båden til København, og derfra skal hun og Laura Warberg videre til Vanløse. Laura kan ikke komme til Malmø pga. sit ben. 
+Alhed og Johannes Larsen har været i selskab med Olaf Rude. Alhed har solgt sit billede Blomster i et Drivhus til Winkel &amp;amp; Magnussen. Hun vil nu male noget til Charlottenborg, og Laura håber, at hun og Christine ikke får kasseret deres billeder. 
+Der har været stor fest hos Karl og Marie Schou.
+Børnene har fået gaver. 
+Laura Warberg glæder sig til at få egen bolig igen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/G3e6</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Astrid Goldschmidt
+St. Pauli Kyrkogatan 19
+Malmø
+Skåne
+[På kuvertens bagside:]
+Poststempel
+[I brevet:]
+Søndag d: 18de
+Kære Astrid!
+Jeg fik Dit Brev i Morges paa Sengen, nød det og Adams storartede Præstation, - hvor kan han dog allerede alle de bogstaver, men de er da dikterede? og saa pænt skreven. Nu maa jeg see en af Dagene at faae et Brevkort afsted til ham. Bare min lille Sjums hurtigt maa komme sig, saa Du kan faa Glæde af den lille Udflugt til Vanløse. Jeg vil være ved Baaden 12.45; hvis Du saa kan indrette Dig paa at tage Geismar direkte derfra kan jeg godt gaae med. Til Vanløse maa Du tage med Omnibus, der gaar hver halve Time; Tog kun 3.17 og 6.13. dette sidste vel lidt for sent? Rart at Du kan faa Time med det samme. Dersom Du skal have Din egen Dragt, saa husk at skrive i Tide efter Junges Forklæde; Trafiken over Bæltet er jo saa uregelmæssig; Jeg tager vist saa til Vanløse paa Søndag og hører om Festen; Tog derfra 6.3- i Kbh 6.20, altsaa tidsnok til Færge eller Baad. Nej i denne Uge kommer jeg ikke til Malmø, Benet vil ikke rigtig blive helt godt, jeg kan ingenting gaae men haaber jo det skal komme. Jeg saa Madien i Gaar, han talte ikke om d:22de, der skal vist intet være; men naar Du nu kommer paa Lørdag, kunde Du vel heller ikke mht Torsdag. De havde moret sig godt til Festen paa Phønix i Onsdags og det var gaaet godt med lille Else Mine havde givet hende Mad. Nu kan Lugge da slippe ud en Gang imellem. – I Gaar 12.30 rejste Las og Alhed og en Maler Olaf Rude, der skulde over at købe et Billede af Las til en anden. A. kom af med ”Blomster i et Drivhus” til Winkel &amp;amp; M. 200 Kr. og maaske køber Lud hendes [ulæseligt] til 100 Kr., de har dem hængt op i Spisestuen, hvor de siges at pynte meget. Nu vilde hun prøve at faa malet i al Fald et godt til Charlottenborg. Nu kan da hun og Uglen ikke faae kasseret alt der! 
+Dit Billede kommer her tillige med mit, mon Du kan have det næste Gang? Alhed havde gjort store Indkøb til Drengene og Grethe og Elle, for en Snes Kr. ialt. De var begge hos mig en Visit Aftenen før de rejste, og jeg tog Bil til Banegaarden, T[ulæseligt] var med at sige Farvel. –
+Alhed er anderledes tarvelig og nøjsom end Christine; hun gik stolt med den lidt medtagne grønne Frakke og do Hat og endnu med blaa Nederdel og Bluse. Jeg havde hende med i Folketeatret til ”Ranke Viljer” og bagefter i ”Nimbs. Nej det har Du vist hørt om! Torsdag var der vældig stor Gilde hos Schous til 5 om Morgenen! 30 Mennesker sad meget knebent, de havde bedt 4 mere som heldigvis sendte Afbud. Jeg var der et Svip om Formiddagen. – Puf skulde have en lille Dynamo. Lysse en kinesisk Nattergal i et lille Bur han har en Mage til den. Grethe en lille elektrisk Lygte. [”Grethe en lille elektrisk Lygte.” skrevet over linjen] Desværre er de [ulæseligt ord] kommen med 6 Toget i Gaar, Færgen var 1½ Time forsinket. Richardts, der har Sløjdskole og Bogbinderi boer her en 6 Uger, saa nu kunde jeg faae Besked om alt desangaaende, hvor længe et Kursus varer og hvilken Pris. Nej hvor jeg dog glæder mig til mit eget Hjem igen. Hvis jeg kunde faae en god Lejlighed og med Moderation f Ex. fra Juni, saa tror jeg ikke, jeg dyede mig for at tage den.12 Kr. om Maaneden hos Flyttemanden er da ogsaa Penge at spare. Kunstforeningen er ved Frederiksholms Kanal, lige ved Assistenshuset, men vi ses vel altsaa ved Baaden. Hils nu Børnene mange Gange og sig, naar mit Ben er helt rask kommer jeg over til Eder.
+Kærlige Hilsener fra 
+Mor.</t>
   </si>
   <si>
     <t>Mulle -
 Laurentius Allerup
 Edvard Brandes
 Thora  Branner
 Malin   Holmström-Ingers
 I P Jacobsen
 Grethe Jungstedt
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johannes Larsen
 Christine  Mackie
 Karl Müenzinger
 Olaf Rude</t>
   </si>
   <si>
     <t>Ellen flyttede i 1911 efter at være blevet enke fra USA til Kerteminde, hvor hun boede hos søsteren Alhed og dennes mand Johannes Larsen. Hun fungerede som en art pige i huset og tilsyneladende også som huslærer for børnene. 
 Hun havde fødselsdag 6. marts.
 Det vides ikke, hvem H.J. og Fru H var.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 1693</t>
   </si>
@@ -3860,195 +3977,133 @@
     <t>https://fynboerne.ktdk.dk/d/87NC</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
 St. Pauli Kyrkogatan
 Malmø
 Sverige
 [I brevet:]
 Søndag 18/2 – 12.
 Kære lille Disser! 
 Tak for de diverse Breve. Jeg har flere Gange været ved at skrive og været meget oplagt til en lille Sludder, men så er der kommen noget i Vejen. Stunden nu er da heller ikke for heldig nu [”nu” indsat over linjen]: Jeg sidder nemlig i Dagligstuen på Gr. af manglende Varme oppe, - og hvem kan samtale i Aanden i en Dgl.stue, hvor Børn leger og spørger hele Tiden og Folk gaar igennem. Jeg skal nok skrive til Molle endnu i Dag, - er så rørt over at de vil ”gøre ud af mig” den 6te men af kan det nu ikke blive. De vil nemlig på ingen Måde af med mig her den Dag [”den Dag” overstreget] og har planlagt et umaadeligt Gilde – Champagne – den Dag, og så kan du jo nok forstå at jeg ikke kan rejse. – Men jeg kommer rimeligvis snart efter, - men derom nærmere senere. – Det var dog ganske utroligt med J.H. og hans ”Høflighed”. Den Slags Mennesker opdrætter vi dog vist ikke i Danmark, - den hule Humbugmager. Og at han ikke en Gang skammer sig over en sådan Motivering. Gjorde han det, kunde han vel have fundet på en anden. Han er jo ikke en Gang intelligent. Vær du glad ved at du endelig fik Øjnene op for ham og fik ham rystet af dig. – Din travle Tilværelse vinder i høj Grad mit Bifald, - gid jeg gad gakke hen og gøre ligeså. Det er nu et af de bedste Hjælpemidler vi har mod den store Fjende, Tomheden. Er vi Kvindfolk dog ikke infamt indrettede; at vi så let bliver tamme, når vi ikke har én el. anden at gå og drukne i – være optaget af eller optaget i. Det irriterer mig så knusende. Tilværelsen er dog så uendelig mangfoldig, og hvorfor skal dèn ene Side af den tage en så uforholdsmæssig stor Plads op. Jeg vil heller ikke. Jeg sætter Hælene på de lumske farlige Instinkter, som suger vor Livskraft og tidt giver os ingen Ting til Gengæld. – Men hvad er der, som er Umagen værd, - mangen Gang kan jeg kun se så lidt så lidt. - å meget af det man har holdt af og været glad ved har kun haft Værd, fordi det står på en el. anden Måde [”Måde” indsat over linjen] i Forhold til det som opfyldte os, - og så bagefter. – Gud Fader, hvor jeg sidder og jamrer, det er jo ganske uværdigt,- men du skal se, jeg mander mig nok op. Af og til kan jeg da skimte Muligheden af en Slags Indhold.
 Mon du ikke kunde komme et Par Dage til Tutte mens jeg er der, - så kunde vi igen ”snakke sammen om ’et.” Og på Vej til Hvilan ser jeg jo også nok et lille Tag. 
 I Aftes kom Las og Be hjem, medbringende en lille Maler Rude. Det gav [ulæseligt ord] til en Smule Festlighed, hvad det altid lunder [”d” i ordet overstreget]. Vi ryger og drikker os selv til Dons Rev, - jeg er så forsviret som et Bæst. Det var f. Resten slet ikke så tosset, den 8 Dages Tid jeg var her alene med Ungerne, - jeg skolede med dem om Morgenen og Resten af Dagen gik meget rart med at læse rejse, betragte og skrive til Karl. Dette sidste morer mig mærkelig nok, - jeg tror vi kan få et rigtig gedigent Venskab, mellem os, når jeg kun kan komme uden den forb. Følelse. Det kommer nok. – Jeg har læst så meget i denne Tid, som jeg har haft Glæde af, - bl.a. I.P. Jakobsens Breve til E. Brandes Hvor han var et herligt Menneske, I.P. – der er dog dejlige Mennesker i denne Verden, men de dør jo gærne. Lille Mulle var et af dem.
 Ungerne har været morsomme og søde at have at gøre med, og Mornine har jeg også haft Glæde af at dyrke, - hun og jeg kan så godt sammen i denne Vinter. Allerup har også været med i Dyrkelsen, - han er et rørende Menneske, som man kommer til at holde af. 
 Det var slemt at dit eneste Lam skuffede dig. Der må da være Mennesker i Malmø. De Malere var vist ”Bussere”, - jeg mener, vi gik galt i Byen med dem. Svenskerne har jo nu én Gang ikke Humør, og de mangler Bredde. – 
 Sikken et Brev, - men jeg skal sige dig, jeg er så edende sulten og her lugter af Mad, men vi skal ikke spise længe endnu af det er så tungt. 
 1000 Hilsner E
 [Det følgende skrevet langs overkanten side 7 og 8, på hovedet:]
 Skriv meget snart igen – det er dog sjovere at skrive, når der ikke er en Måned mellem Svar og Tiltale
 Kys Ungerne
 [Det følgende skrevet øverst på side 2, på tværs:]
 Kan du ikke hverve Fru H. til ”Dansk Aand”</t>
   </si>
   <si>
-    <t>Mine -
-[...60 lines deleted...]
-  <si>
     <t>1912-03-03</t>
   </si>
   <si>
     <t>Daisy  Berg
 Frits Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Laust Jensen
 Alhed Larsen
 Johanne Christine Larsen
 Ellen  Sawyer
 Hempel Syberg</t>
   </si>
   <si>
     <t>Tornøes Hotel ligger i Kerteminde.
 Det kan ikke afgøres, hvilken Anna der er tale om, for Warberg-familien kendte mange af dette navn, og hendes forkortede efternavn lader sig ikke læse. Muligvis Anna Eckardt.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB2079</t>
   </si>
   <si>
     <t>Laura Warberg skal ses med sine døtre, til foredrag og koncert mm. Hun skal også til flere børnefødselsdage. Christine og Johanne skal spille koncert på Tornøes Hotel. Laura Warbergs ben er bedre.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hX80</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
 St. Pauli Kyrkogatan 19
 Malmø
 Skåne
 [I brevet:]
 Søndag d: 3de Marts.
 Kære Astrid!
 Jeg havde Besvær med at faa en Krave, der passede, de var næsten udsolgte. Denne kostede 1.-35-, jeg tog to Halsstrimler ogsaa, Kan Du ikke bruge dem, kan Du jo faa Penge for dem hos mig, naar vi ses; 40 Øre. – Paa Fredag kommer vist Elle, hun skrev i Gaar, at d:6te skal de have nogle fremmede saa rejser hun med Alhed til Odense Dagen efter, bliver vist hos Syberg til Fredag og saa til Thora. Bare nu Madame vilde staa ved sin Indbydelse, og have Elle den halve Tid, saa hun kunde faa nogle gratis Fornøjelser der; Hun skal være i Kerteminde igen d:24de da Christine giver en Koncert paa Tornøe assisteret af Laust Jensen og Junge 2 Klaverer: Tro mig saa har de travlt med at øve sig. Mon det nu bliver klar med Din Rejse til Kertem. en Gang i April saa Du kan være med d:12? Noget bliver der nu nok, Thora vil da derover. Jeg vil boe i det store Værelse nede i den røde Gaard, saa Du kan boe hos Alhed. Men nu sès Junge en Gang fra første Færge til sidste. Holder Alhed ikke af at see mig der, saa lad mig vide, hvad vi kan, naar hun er i Kbh. I næste Uge er jeg optaget de tre første Dage, Mandag Daisys Fødselsdag, Tirsdag har jeg bedt Anna [ulæseligt ord], Onsdag i Birkerød, Torsdag et Foredrag, Fredag kommer altsaa Elle, men denne Dag kunde jeg jo nok alligevel, ellers maa det vente til næste Uge. Pokkers saa optaget man er! Naa men saa bliver det lysere om Morgenen, det er ogsaa en Fordel! Men jeg ser nu, at Færgen ikke gaar før 7.30, er det rigtigt? Tidligere var det da før? Hvad mener Du om jeg tog Broderiet til Skamlen med over og vi fik en derovre og jeg lavede den i Stand den Dag?? Du kunde ikke lide en S[ulæseligt]skammel, saa kunde jeg bruge af det Klæde af Dit, jeg fik alligevel ikke Pelskaaben gjort i Stand og saa kunde Du godt faa Resten til din Kjole? Det var vel lettere end at føre en færdig Skammel gennem Tolden? Jeg har det nu bedre i Benet, har de tre sidste Dage gaaet en ordentlig Tur, til Langelinie. I Dag skal jeg til Palækoncert, og derfra til Vanløse; jeg ringede derud for at gratulere lille Frits, og Thora sagde jeg maatte endelig komme i Aften. Ellers intet nyt! Kærlige Hilsener til Dig og Børnene.
 Bedstemor.
 Her er mange Spørgsmaal at besvare!</t>
   </si>
   <si>
     <t>1912-03-12</t>
   </si>
   <si>
-    <t>Anna Anna, pige i huset hos Astrid
-Thora  Branner
+    <t>Thora  Branner
 Adam Goldschmidt
 Ina  Goldschmidt
-Johan Larsen</t>
+Johan Larsen
+Anna - , pige i huset hos Astrid</t>
   </si>
   <si>
     <t>Det vides ikke, hvem tandlægen og hans familie var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2443</t>
   </si>
   <si>
     <t>Astrid havde spurgt tandlægen, om hans lille pige kunne lege med Ina og Adam, og de mødtes. Tandlægen inviterede dem hjem til chokolade; børnene legede og de voksne snakkede godt. Han og hustruen havde et skønt hjem. Sønnen på 11 fulgte Astrid og børnene til stationen. 
 Astrid vil komme til moderen snarest. Hun glæder sig til at høre om ferniseringen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/mKHZ</t>
   </si>
   <si>
     <t>Malmø d 22de Marts 1912.
 Kære Mor!
 Tak for Dit gode Brev! 
 Ja, dennegang er Dagene løbet helt fra mig – dels har jeg været flittig med Musiken og dels dyrket det herlige Forårsvejr; Børnene legede i går næsten fem Timer nede på Sletten! Resultatet er rigtignok, at de keder sig voldsomt inde – og det har jo regnet mest hele Dagen i Dag. 
 Nu skal Du bare høre, hvad der hændte i Søndags. Jeg havde om Lørdagen skreven ud til Tandlægens, om deres lille Pige ikke måtte mødes med os nede på Lunhamnssletterne, hvortil vi ofte spadserer om Søndagen; vi travede altså derud trods Gråvejret – og virkelig kom lidt efter Tandlægen selv med sin lille Pige – og en indtrængende Opfordring til at gå med dem hjem og drikke Chokolade. Det gjorde vi så – Fruen var også uhyre elskværdig, og de har et ganske pragtfuldt Hjem – en Mængde store Stuer, smukke og hyggelige – mange Kunstsager og Malerier – en hel Bogsamling etc. etc. Det Hele var uhyre morsomt – og nåda, hvor vi snakkede, mens de små legede ude i Haven. Vi måtte desværre haste hjem – (Annas Fridag) men de sagde begge to, at nu måtte vi da endelig kom ofte derud nu da Begyndelsen har gjort – og Tandlægen lånte mig flere Bøger med hjem. Der er en lille Pige på 6 År, som legede udmærket med Sjums og Adam; desuden en sød Dreng på 11 – han fulgte os til Stationen - minder meget om Lysse i al sin frimodige Snak. Det var virkelig en Begivenhed af Rang – ja, hvor man dog går her og savner Mennesker altid. Jeg ser nu på Almanakken, at vi har den 30te på Lørdag – og den Dag havde jeg tænkt at komme; nu vil jeg sætte Pres på Syersken, så hun får min Dragt færdig til Torsdag – og så komme den Dag, hvis det passer Dig? Men hvis Din Rejse er opsat, vil jeg helst komme Lørdag; dette kan jeg jo have Svar på i Mandagsbrevet; ligeledes om Tuttes Tøj hvor meget var det nu?? Du har vel åbnet min Bogpakke – jeg er meget spændt på, hvordan Indholdet ser ud; vil Du ikke skrive lidt om det. Ja, dennegang er det et magert Brev, og jeg må af Sted nu til Gymnastik; vi slider vældigt i det nu derhenne for at blive flinke til Opvisningen i Maj. 
 I Morgen er der nok Fernisage på den Frie – det glæder jeg mig også til at høre lidt om.
 Hilsen fra de Små og Din A.
 Hilsen fra Adam. 
 (Adams allerførste Forsøg med Blæk!)</t>
   </si>
   <si>
     <t>1912-04-06</t>
   </si>
   <si>
     <t>Odense</t>
   </si>
   <si>
     <t>Julie Brandt
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Adam Goldschmidt
 Ina  Goldschmidt
 Bodild Holstein
 Charlotte Knipschildt
 Ernst  Knipschildt
 Gustav Knipschildt
 Otto Knipschildt
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johannes Larsen
 Christine  Mackie
 Kirstine -, pige i huset hos Hempel Syberg
 Ellen  Sawyer
 Karl Schou
 Hempel Syberg
 Marie Syberg
 Conrad Warberg
 Else Warberg
 Karen Warberg
 Marie Warberg
 Andreas Warberg, Albrechts far</t>
   </si>
   <si>
     <t>Frøken A må været Astrid Warberg-Goldschmidts gymnastiklærerinde i Malmö.
@@ -5227,51 +5282,51 @@
     <t>[Håndskrevet på kuvertens forside:]
 Fru Goldschmidt
 St. Pauli Kyrkogatan 19
 Malmø
 Skåne
 [På kuvertens bagside: Poststempel]
 [I brevet:]
 Søndag Morgen.
 Kære Astrid!
 Det var da nogle henrivende Arbejder, Du glædede os med! Alheds Lysdug er vi alle imponerede af, - det vældige Arbejde, og Johannes ikke mindre; vi er fulde af Be- og Forundring over at lille Sjums kan tegne saadan, hun maa absolut blive til noget ualmindeligt. De søde Smaa! Gid der kan blive en Lejlighed, hvor jeg kan være en Dag over hos Eder; troer Du?? Men min egen Lysdug er henrivende i sin Hvidhed, hvad jeg holder saa meget af. Og saa det dejlige Billede! Nu skal det sammen med nogle andre med paa min Turné, og senere i en fin Ramme! Tusind Tak lille Putte! – foreløbig vist ogsaa for de andre, som hver paa sin Maade er optaget af forskellige Ting; Christine endnu i Sengen. Elle rejser i Nat til Kbh., Birkerød kun da Brønsteds er i Hornbæk. Alhed og Puf i Morgen for en Uge, de boer paa Temperance, ganske incognita, da de ikke vil besøge nogen, det er for at vise Puf Kbh. Han har ikke længe været der. Vi havde en yndig Juleaften; jeg spiste hos Agrarens, Marie boer der, og saa fik Børnene deres Gaver – (Bibbe i Sengen inde i Stuen, Halsen) og Juletræet blev tændt. Saa gik vi til Las’s, Junge blev hos Bibbe, men blev senere afløst af Marie og Puf. Der var et stort mægtigt Juletræ, Borde helt rundt, bugnende af Gaver. Tænk jeg fik af Las’s og Christine et Kaffestel paa Bakke af Nikkel, jeg vilde have købt mig et selv, det var naturligvis ikke paa min Ønskeseddel. En sød Blomsterskaal af Elle og flere pæne Ting. Putte var kørt op i Bil og 9½ hentede den hende og mig. Juledag maatte Junge opgive sit traditionelle Selskab med Grosses, for Bibbes Skyld; nu er hun rask og i Dag kommer alle Agrarens og Elle her til Middag Kl 1; Elle spiller sine 6 Timer til 10¼, saa hjem og pakke ind og afsted Kl 2. Nytaarsdag hos Agrarens, og en Dag senere skal de have en fin Aften for Bu[ulæseligt]els med Pan og Hoffs paa Rørbæk, hendes Elev, den ”norske Frøken” fra Gjelskov. Har Du haft en rar Jul lille Putte? I Fjor var den saa god. I Valby har de haft en meget trist Jul. Berta lige kommen op efter 3-4 Uger i Sengen Lagt paa Rovsings Klinik fra lige [”lige” indsat over linjen] før Juleaften Betændelse i den ene Nyre, meget alvorligt; muligvis en Operation, skrev Tante i Dag. Hør lille Putte, kan Du ikke sende os til Christines store Vinduer Sovekamret, 24 Al af det Papir til at klistre Vinduer med, hun er til Tider ved at blæse ud af Sengen; men strax og sig hvad de koster. – Las’s Fødselsdag blev holdt 2 Juledag, Grosses med Anna, Agrarens og Grethe; Elle havde fri fra 6-7; naaede lige at faae hele Middagen i Køkkenet, Suppe med Kødboller, Vildandesteg – Rødvinsgelé. – Det var en meget morsom Aften. I Aftes igen Selskab; den unge Andresen, Marie er her, H. Mejer, Agrarens og Elle; sprængt Gaas m.m. – Jeg har det saa godt i Julen, taaler al Selskabelighed, men naar jeg som i Gaar strikker en Hæl ved Lys, syer paa noget gammelt et Kvarter, læser nogle Historier for Putte ved Lys, saa var mine Øjne i Aftes saa daarlige, og ingen Øjenlæge tager videre Notits deraf! – Jeg vil gærne have de Tryksager igen nemlig, et Korsbaand med Vinduespapiret? Maatte Du betale Porto for det??? Jeg kom i Tanker om, at et 5 Øres var ikke nok, mulig Tante har sat mere paa? Jeg rejser enten d: 6_te_ eller 9_de_, skal være et Par Timer i Odense og med Elle til Anders Jensen at købe et Divantæppe til Elle [”Elle” overstreget] Gretes Fødselsdag d: 16de, havde Gardiner til min Dagligstue af rød Damask til den gl. Sofa. Nu Farvel lille Putte! Kys de kære Smaa, jeg glæder mig meget til at see dem. Lugge ringede op til Alhed Juleaften, de havde drukket min Skaal og savnet 
 [Skrevet langs venstre kant på s 6:]
 mig meget. Kærlig hilsen fra Mor.
 [Skrevet langs venstre kant på s 5:]
 Nævn ikke til nogen – ikke til [”til” indsat over linjen] nogen – at Alhed kommer til Byen.</t>
   </si>
   <si>
     <t>1914-01-02</t>
   </si>
   <si>
     <t>Julie Brandt
 Ina  Goldschmidt
 Alhed Larsen
 Ellen Larsen
 Georg Larsen
 Johannes Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Anna Marie  Larsen, Georg Larsens hustru 
 Vilhelm Larsen, Georgs søn
 Christine  Mackie
 Ellen  Sawyer
 Laura Warberg
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidts datter, Ina Goldschmidt, havde syet lysedugen, som er omtalt i flere breve.
 Johanne Larsen tog på landet i flere timer ad gangen, fordi hun cyklede rundt til diverse boliger og underviste i klaverspil.
 Marie må have været pife i huset hoa Johanne og Adolph Larsen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2636</t>
   </si>
   <si>
     <t>Alle er imponerede af, at Ina (Jumsetøj) kunne sy den flotte lysedug. Ja, bogen var en dyr gave, men Johanne/Junge havde lyst til også at kunne sende flotte gaver.
 Christine var syg hele julen. Nytårsdag var hyggelig med mange gæster til chokolade og slagtemad.
 Johanne/Junge er dejligt udhvilet efter 14 dages ferie. 
 Børnene er kede af det, når Johanne kører på landet hele dagen. Det gik bedre, da Marie var pige i huset.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/NTgt</t>
@@ -5484,102 +5539,102 @@
 - Larsen, kunsthandler
 Christine Swane
 Sigurd  Swane</t>
   </si>
   <si>
     <t>Malmö: Den baltiske Udstilling, Malmö 1914</t>
   </si>
   <si>
     <t>Johannes Larsen har anmeldt billeder til Den Frie. Han har malet svanehoveder og ved nu, hvordan det store billede skal se ud. Larsen anmelder Knortegæssene, Havlitterne og Stenen ved stranden til Malmö.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/A9mU</t>
   </si>
   <si>
     <t>Kirkeby 14 Marts 1914.
 Kæreste Alhed!
 Sikke jeg har baaret mig ad. Jeg fandt ganske tilfældig Anmeldelsesblanketterne til d. fri, jeg kunde aldeles ikke huske at de var kommen. Nu har jeg anmeldt som vedlagt, og sender sedlerne til Opklæbning bag paa Blendrammerne, vil Du saa sende dem ind til Larsen og bede Swanes se paa Rammerne. I Dag har det været Regnvejr, og jeg har siddet inde og malet Svanehoveder. Jeg er nu nogenlunde klar over hvordan jeg vil have det store Billede. Gid Fanden havde alt det Udstillingsvrøvl. Jeg anmelder Knortegæssene Havlitterne og Stenen ved stranden til Malmö og beder Jastrau om jeg eventuelt maa bytte dem med andre Billeder.
 Mange Hilsner. Kan drengene ikke ogsaa skrive lidt en Gang imellem?
 Din
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1914-03-17</t>
   </si>
   <si>
+    <t>- Falk Jensen
+Johannes Madsen
+Axel Muus
+Karl Schou
+Sigurd  Swane</t>
+  </si>
+  <si>
+    <t>Malmö: Den Baltiske Udstilling i Malmö 1914.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har glemt at anmelde træsnittene til udstillingen, men Swane må gøre det. Han beder Alhed få (glarmester) Madsen til at hjælpe med de gamle rammer.
+Larsen kan evt. låne et billede med to gråænder til Malmö-udstillingen.
+Han har malet en studie af skudte svaner.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/QVYL</t>
+  </si>
+  <si>
+    <t>Kirkeby 17 Marts 1914
+Kæreste Alhed!
+Her sidder en Mand der skal til Stationen, saa kan Du have dette i Mrg. Det var en sløj Telefonsamtale i Aftes og saa meget ærgerligere som jeg lige havde talt med Muus, saa tydeligt som stod han i Stuen ved Siden af. Jeg er kommen i Tanker om at jeg har glemt at anmelde Træsnittene, men da Swane er Ophænger vil jeg skrive og bede ham ordne det for mig. Du kan faa Madsen til at tage alle de gamle Rammer paa Loftet ned og lede de bedste ud og sætte Glas og Pap i. Du kan prøve en af dem og se hvormange der kan være i den, og saa regne ud hvor mange du behøver til hele Samlingen.
+Angående Malmö saa er der jo ogsaa det Billede af Falk Jensens med de 2 Graaænder, som maaske kunde laanes, Du kan lade Schou det vide. Det har blæst stærkt i Dag men jeg har siddet i Læ af Huset og malet en Studie af det og de skudte Svaner. Nu maa jeg slutte mange kærlige Hilsner
+Jeres heng.
+Johannes Larsen.</t>
+  </si>
+  <si>
     <t>Johanne Christine Larsen
 Christine  Mackie
 Sophus  Meyer</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2639</t>
   </si>
   <si>
     <t>Laura Warberg undskylder manglende brev. Hun har været til Sophus Meiers fest i Håndværkerforeningen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/dUoN</t>
   </si>
   <si>
     <t>[Fortrykt på kortets adresseside:]
 BREVKORT.
 Til
 [Håndskrevet på kortets adresseside:]
 Fru Goldschmidt
 St. Pauli Kyrkogatan 19
 Malmö
 [Håndskrevet på kortets tekstside:]
 Tirsdag Morgen
 Det er grulig kedeligt lille Putte, at jeg har glemt at skrive lige til i Aftes, jeg var kommen i Seng. Alt vel her, ja Putte har ligget af Forkølelse eller Influenza med Feber 4-5 Dage, er bedre igen. Jeg var saa engageret i Søndags til Visit hos [ulæseligt ord], til Kaffe hos Johanne og til Fest for gl. Meier i Haandværkerforeningen. Nu skriver jeg et langt Brev paa Søndag; skal faa det [ulæseligt ord] med min [ulæseligt ord], men jeg har da før glemt at skrive. Kærlig Hilsen Mor.
 [Skrevet øverst på adressesiden; på hovedet:]
 mulig Du har dette i Aften?</t>
-  </si>
-[...24 lines deleted...]
-Johannes Larsen.</t>
   </si>
   <si>
     <t>Postkort</t>
   </si>
   <si>
     <t>Henne Kirkeby</t>
   </si>
   <si>
     <t>Göteborg
 Henne Kirkeby</t>
   </si>
   <si>
     <t>Johan Larsen
 Sigurd  Swane</t>
   </si>
   <si>
     <t>Den Baltiske udstilling åbnede i maj 1914 i Malmö.</t>
   </si>
   <si>
     <t>Alhed Larsen synes, at Johannes Larsen skal sende gåsebilledet til Den Frie. Hun spørger, om billedet med flaget har været vist i Göteborg?</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ND7j</t>
   </si>
   <si>
@@ -5675,51 +5730,51 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/kFZB</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
 St. Pauli Kyrkogatan 19
 Malmø
 Skåne
 [På kuvertens bagside: Poststempel]
 [I brevet:]
 Formiddag
 Søndag d. 22de.
 Kære Astrid!
 Det var et vældig interessant Brev fra Dig, det er saa rart at høre, Du en Gang imellem har en Fornøjelse. Hvilken yndig Kjole det maa være! Det er altsaa den, Din Svigermor gav Dig. Kunde A. lide den gule Dragt fra Kbh?? Hvor morsomt at høre om de smaas Musik. Hvilken Glæde for Dig og A. det kan blive. Kunde Du ikke have sagt til Lugge om at bede A. med? Han var vel nok gaaet tidlig hjem. Og nu nærmer Afgørelsen med Gymnastikken sig! Det bliver knusende spændende! I fire smaa maa da komme med skulde man tro! Men vær nu forsigtig lille Putte! Sæt ikke Liv og Lemmer paa Spil for Sportens Skyld – Jeg har lige nu været med Pigen ovre at gøre Ild i Spisestuen i vort Hus, der kom en nydelig Kakkelovn i Gaar, de andre i Morgen, der skal fyres nogle Dage for at Vægge og Loft kan tørre hurtigt. Maleren gaaer og maler Træværket hver Dag; i Morgen kommer de sidste Døre i, de har smølet længe, men nu gaaer det igen. Elektrikeren er der i disse Dage. Men min Sorg er Haven, der ikke maa blive jævnet eller rørt, inden Las til Paaske!!! kommer hjem. Men skriv ikke hertil om det, Alhed er øm paa det Punkt. Naa megen Glæde kan vi jo nok faae af Haven alligevel. – I Gaar var jeg en lang Tid hos Dr. Hviid, tog ham til Huslæge – 30 Kr – og satte ham ind i hele Sygdommens Forløb. Det har nemlig længe været skidt med Øjnene, værre og værre. Han mener absolut, det er Nervesvækkelse, er der Forkalkning, siger han, er det meget lidt. Nu har jeg faaet saa godt Haab igen, for jeg har tidt været ret langt nede. I Morgen inden jeg staaer op, vilde han komme og høre paa Hjertet og see paa Aarerne paa Benene. Børnene er saa lettede og glade over det. Nu vil jeg foreslaae ham, eller rettere spørge – jeg tænkte ikke paa det i Gaar, - om jeg ikke en 14 Dage skal helt lade være at bruge Øjnene. d.v.s. med Briller, og saa gaae med de farvede Briller [”Briller” indsat over linjen], jeg har paa mine lange Spadsereture og naar jeg strikker; tænk jeg kunde ikke en Gang strikke paa et gråt Badehaandklæde, som jeg ikke behøver at see paa, uden mine Øjne sved og gjorde ondt; alene Skæret af den bitte Lampe – Petroleums med Skærm over, jeg har, kunde jeg ikke taale. Det vil jo blive svære 14 dage, især kedeligt at jeg ikke kan læse med Erik, som nu skulde begynde paa Historie og Geografi foruden det andet. Og Gretes Fransk 2 Gange om Ugen! Men jeg tror, det vil være rigtigt! Jeg har hørt om en Dame med akkurart lignende Svækkelse i Synsnerverne hun kom sig tildels. – Naar bare vi var saa vidt, at vi kunde gaae hver Dag saa smaat at flytte ind, men før efter Paaske bliver det slet ikke – Der bliver ellers ganske dejligt allevegne paa nogle smaa Ubehageligheder nær. Tænk der er ingen ”øverste Vinduer”, det hele lukker op!! Og der er Lem til Kælderen i Anretterværelset, det er jo farligt: og Trappen til Loftet maa hejses ned og op. – I Forgaars tog Johanne og Puf nok saa glade med Toget 6.20 til Mesinge at høre Aage Meier Benediktsen holde Foredrag om Rusland. Tænk saa kunde de ikke naae Toget hjem det blev øsende Regn, som de gik i 5 Kvarter – 1 Mil. J. var ulykkelig over sit gode Tøj, Puf meget medtaget, en grufuld Tur! Vi var saa kede over dem. Nu efter Middag skal jeg op til dem, først hos Elle og saa til Kaffe hos Agrarens. – Elle er saa optaget i disse Dage, hun spiller 2 Timer hver Aften i Biografen, det er ”quo vadis” og hun har gjort sig megen Umage med Musiken, spiller Dejlig er Jorden, først forte og senere mono, som det lød langt borte; en ”Del af Messias” og lignende alvorlig Musik. Chr og A. var der til Premièren, propfuldt, de sagde, at Elle spillede udmærket; hun hører tidt Anerkendelse af sin Musik, meget bedre end Junges. I Dag spiller hun 6 Timer til 10½, skal med første Tog i Morgen til Odense og Kl.11 i Bil Fyn rundt med den afrikanske Godsejer, som skal købe Kvæg her, og hvor Elle er Tolk, mulig i to Dage; det bliver jo en god Skilling men hun er benovet. To Assistenter er med. Hun faaer syet sin mørkeblaa Nederdel hos en Skrædder; og den nye Fløjlsbluse hos hendes Syerske i Revninge, der var hun i Gaar at prøve, havde flere Timer her forinden, og 4 i Biografen. Ja hvor hun og Johanne er spændt for! – Las faaer desværre ingen af de nye Billeder fra Fiil Sø pa den Frie, nemlig til 2_den_ skal komme [”komme” overstreget] faae Gris i næste Maaned, 300 Kr!! men betales til September og kan give en vældig Indtægt med Held! ”Grisene er bedre Betalere end Køerne”!! siger de lærde Landmænd. Bare Du kan læse dette, værre Kragetæer end nogensinde! Nu skal Du maaske nøjes med Brevkort en Tid. alt anstrenger jo mine Øjne. Har jeg fortalt, at Chr. og Alhed lærer Fransk 2 Gg. om Ugen hos Fru Svendsen, det morer dem meget. Nu vil A. til at male igen hun har jo 2 Piger og intet selv at gøre i Huset. Saa Farvel lille Putte! Kærlige Hilsener til Dig og de smaa!
 Mor.</t>
   </si>
   <si>
     <t>1914-04-01</t>
   </si>
   <si>
     <t>Daisy  Berg
 Ebbe Branner
 Frits Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Adam Goldschmidt
 Alfred Goldschmidt
 Henriette Goldschmidt
 Ina  Goldschmidt
 Selmar Goldschmidt
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Ellen  Sawyer
 Andreas Warberg
 Minna Warberg</t>
   </si>
   <si>
     <t>Strandgade og Huset: Alhed og Johannes Larsen lod i 1913-1914 opføre et hus til Laura Warberg, hendes datter og et barnebarn på Strandvejen/i Strandgade, Kerteminde.</t>
   </si>
   <si>
     <t>Laura Warberg måtte melde afbud til Daisys konfirmation. Hun spørger, om Astrid selv vil brodere et påbegyndt tæppe færdigt. Hun spørger også, om Astrid kan komme på besøg i påsken. Laura har ikke råd til at sende rejsepenge. 
 Det er synd for Adam, at hans tænder er dårlige.
 Det går alt for langsomt fremad med huset.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/nHWH</t>
@@ -5728,51 +5783,51 @@
     <t>[Håndskrevet på kuvertens forside:]
 Fru Goldschmidt
 St. Pauli Kyrkogatan 19
 Malmø
 Skaane 
 [På kuvertens bagside:]
 Branners kommer her vist ogsaa en Dag i Paasken.
 [Poststempel]
 [I brevet:]
 Onsdag
 Kære Astrid! 
 Nu er jeg all right igen, godt det kom inden Paasken, men jeg maatte opgive min Rejse ind til Daisys Konfirmation. 
 Hør lille Putte, mon jeg ikke har fortalt Dig, at jeg havde paabegyndt et Tæppe til Din lille Puf i Sov [”Sov” overstreget] Dit Værelse allerede i Fjor. Nu har jeg forespurgt i en Broderihandel, hun vil have 5 Kr. for at sye det svensk Syning paa Uldgarn. Nu kom jeg til at tænke paa, om Du ikke hellere vil have det og sye selv + 3 Kr.?? Sig nu i saa Fald, hvordan jeg skal sende det om til Strandgade? Hvor skal I være i Paasken? 
 Er de gamle raske igen og skal mulig Alfred være der nogle Dage med Børnene? Om Du kunde stikke [”stikke” overstreget] et Par Dage herover Dede og Minna er hos Las’s, men Du kunde være hos Johanne, Elle siger, at det gaaer bedre nu med Dig og Agraren. Det vilde være knusende morsomt, men jeg veed nok, det kniber med de Penge. Jeg har ikke Raad at hjælpe, der bliver mange Udgifter for mig ved Huset. 
 Stakkels lille ked Adam med sine daarlige Tænder. Fortæl mig om ham og om Dine Svigerforældre. Hvilken Anerkendelse han har faaet i Bladene. Alt vel her, undtagen at det gaaer saa langsomt med Huset. De Kerteminder!!! Vi har Foraar i Dag!
 Kærlige Hilsener til Eder alle tre fra
 Bedstemor.</t>
   </si>
   <si>
     <t>1914-04-10</t>
   </si>
   <si>
     <t>Ebbe Branner
 Frits Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Adam Goldschmidt
 Ina  Goldschmidt
 Christian  Houmark
 Alhed Larsen
 Georg Larsen
 Anna Marie  Larsen, Georg Larsens hustru 
 Christine  Mackie
 Peter Magnussen
 - Svendsen, Fru
 Carl Christian  Swendsen
 Hempel Syberg
 Andreas Warberg
 Minna Warberg
 Viggo Winkel</t>
   </si>
   <si>
     <t>Laura Warberg var begyndt at brodere et tæppe til Astrid, men da Laura fik problemer med øjnene, aftalte de to, at Astrid selv skulle sy det færdigt. Sagen er omtalt i flere breve i foråret 1914. 
 Den baltiske Udstilling åbnede 5. maj 1914 i Malmø og skulle efter planen have varet til 30. september, men den sluttede reelt, da 1. verdenskrig brød ud i august. Johannes Larsen havde et antal billeder med på udstillingen. Astrid Warberg-Goldschmidts gymnastikhold skulle, som det fremgår, holde opvisning i forbindelse med udstillingen. 
 Sirts er lærredsvævet bomuldsstof ofte med påtrykte mønstre.
 "Kancelliet" var Carl Swendsens kælenavn. 
 Hovedbygningen på herregården Risinge blev opført i 1750, ombygget i 1934 og fredet i 1989. Herregården er beliggende i Kerteminde Kommune på vejen mellem Kerteminde og Nyborg. Ejer 1902-1927 var Rasmus Kattrup, som var Minna Warbergs farbror.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2626</t>
   </si>
@@ -5908,51 +5963,51 @@
 Larsen har ikke lyst til at sende de nyeste billeder ind til Den Frie Udstilling.
 Det var rart at få penge og blive færdig med banken, men de skal have ordnet lånet i møllen. Stenhuggerne skal lave havemur, før haven kan ordnes. 
 Ludvig Brandstrup (Lud) vil gerne låne et af Peter Hansens billeder til Den Frie.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/zyCi</t>
   </si>
   <si>
     <t>Kirkeby d. 25 April 1914.
 Husk Lundstrøm
 Kæreste Alhed!
 Tak for Brevet. Du glemte nok at ringe op i Aftes, som Du havde lovet, jeg sad en hel Time og ventede ved Telefonen med en Liste over det jeg i Dagens Løb var kommen i Tanker om at jeg skulde spørge om. De 2 første Punkter er der Svar paa i Dit Brev, 1) Examen: jeg glæder mig voldsomt til at se Jer. 2) Andr. Madsen: jeg troede jeg havde bedt Dig om at sende en af vores Expl. til Laan. – Gør det endeligt snarest. 3) Lærredet er kommen i Dg. 4) Her er igen kommen Rykkerbrev fra Lundstrøm, han har stadig ingen Træsnit faaet og Konstföreningen venter. Jeg er snart ked af ham, dette er det tredje. 5) den frie Udstilling. Jeg er mest stemt for ikke at sende nogle af de ny Billeder ind; for det første svækker det jo Udstillingen hos W. &amp;amp; M. at nogle af de bedste Billeder tages fra og for det Andet tager det jo Nyhedens Interesse fra dem, for det tredje er jeg bange for at jeg skal male daarligere resten af Tiden her hvis de kommer frem nu. Du kan jo indvende at det samme gælder for den baltiske ja men jeg har ogsaa haft store Anfægtelser i den Anledning og desuden tager de vel kun et eller 2 og saa er det jo dog ude af Landet. Forøvrigt kan jeg jo ikke foretage mig noget før jeg hører fra Schou hvad de har bestemt sig for. Jeg skriver nu til ham og til Karl Madsen. Ja det var helt rart at faa de Penge et andet Sted og blive færdig med Banken, men vi maa jo først have ordnet det Laan i Møllen og Sidehuset, samt have ordnet Prioritetsforholdene i Din Moders Hus. Stenhuggerne skal sætte Gærdet før der kan gøres noget ved Haven, det andet er noget Sludder, først naar det er ordnet kan der planeres og derefter lægges Haven om og beplantes. Er der kommen Svar fra Byraadet angaaende Højen? Den Liste Du har skreven ser helt godt ud. Jeg vilde meget gerne have Tjalje med, kan Du ikke skrive et Par Ord derom til Lud, han har nemlig sagt til Schou i Anledning af at han vilde laane det lille Billede af Peter at han (Br) meget nødig vilde laane ud, men naar det ikke skal længere end ud paa den fri, gir han sig vel. Nu har jeg vist faaet det Hele med. Mange kærlige Hilsner
 Din Johannes Larsen</t>
   </si>
   <si>
     <t>1914-05-03</t>
   </si>
   <si>
     <t>Ingeborg Abrahams
 Eline  Brandstrup
 Jørgen Brandstrup
 Ludvig Brandstrup, billedhugger
 Ebbe Branner
 Frits Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Peter Oluf Brønsted
 Christian Caspersen
 Johanne Caspersen
 Adam Goldschmidt
 Alfred Goldschmidt
 Henriette Goldschmidt
 Ina  Goldschmidt
 Selmar Goldschmidt
 Jens Hinke
 Grethe Jungstedt
 Anders  Kragh
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Ellen  Sawyer
 Ernst Syberg
 Franz Syberg
@@ -6149,51 +6204,51 @@
   </si>
   <si>
     <t>Astrid regner med at kunne få arbejde, hvis hun lærer at skrive på maskine. Hun øver sig på Barnekows fabrik, inden de øvrige ansatte kommer. Hr. Printzen har organiseret dette.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/rUB5</t>
   </si>
   <si>
     <t>Malmö d. 18.10.14.
 Käre Mor.
 Nu skal du höre noget meget interessant. Jeg har bragt i erfaring, at man temmelig sikkert kan tjene Penge, hvis man kan skrive på Maskine. Jeg har endogså halvvejs fået Löfte om Arbejde. Altså gälder det om at lære Kunsten så hurtig som mulig. Jeg ringede derfor til Hr. Printzen og bad om et godt Råd. Han var så elskvärdig at skaffe mig Tilladelse til at benytte en skrivemaskine ude på Barnekows Fabrik inden Kl 9. om Morgenen. Jeg begyndte Torsdag Morgen Kl. 7,45, näste Morgen var jeg der Kl. 7,30 og i Går Kl7.Påden Tid kommer nemlig Hr. Printzen, så sidder jeg alene oppe på Kon toret og över mig i Fred og Ro de 2 Timer til Damerne kommer, og som Du ser , begynder det snart at gå nogenlunde for mig . I Dag er det Söndag, men Hr. P. var så venlig at lodse mig ind herude, så jeg kan öve mig nogle [overstreget tegn] Timer også i Dag. Jeg havde min Frokost med herud, den nöd jeg til en Kop The, som Hr. P. lavede til os begge, det er at forene det nyttige med det behagelige . det morer mig aldeles kollossalt , og som Du kan se er jeg meget ivrig i Tjenesten.Man ved jo aldrig hvad det kan före til i FFemtiden. Jeg ser den i hvert Fald i Möde med mere Tillid nu end nogen Sinde. Jeg havde i Går Besög af Hr. Kjerulff , han opmuntrede mig meget og var meget interesseret. 
 Alfred har väret i Tyskland 5 Dage, men har intet fortalt om sin Rejse. Nu skal jeg skrive noget for Hr. Printzen.
 Mange Hilsner til dig og jer alle fra din meget glade, energiske og forhåbningsfulde 
 Astrid.</t>
   </si>
   <si>
     <t>1916-02-15</t>
   </si>
   <si>
     <t>4.
 Rolfsvej 17</t>
   </si>
   <si>
     <t>Lise Abrahams
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Louise Brønsted
 Adam Goldschmidt
 Ina  Goldschmidt
 Adolph Larsen
 Jørgen Schou
 Laura Warberg</t>
   </si>
   <si>
     <t>Silkerester fra fabrikken: Astrid var nogle år gift med Alfred Goldschmidt, som var direktør for en pelsfabrik i Malmø.
 Valdal, Valby Langgade 30, var et nedlagt gartneri i Valby i København, hvor adskillige af Fynboerne i årenes løb boede til leje. Bygningen blev nedrevet i 1930.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 0998</t>
   </si>
   <si>
     <t>Det var dejligt for Astrid at få et så langt brev fra Johanne. Adolph må kunne helbredes for sin alkoholisme.
 Astrid lærer nu stenografi. Hun er træt af at tage imod hustrubidrag fra Alfred Goldschmidt. Hun er meget sparsommelig.
 I efteråret syede Astrid et slips, som hun forærede Vilhelm Branner. Nu har hun syet tre mere, som hun ville sælge ham, men Thora misforstod det og troede, at der var tale om en gave. 
 Thora har været til en fest, hvor man afprøvede et ekko.
 Astrid er lykkelig med Jørgen/Buf efter de 11 skrækkelige år i Malmø.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/TyIQ</t>
   </si>
   <si>
@@ -6890,59 +6945,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/e3Gb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AvIZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S0nw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gYAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IQBf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iw9P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF9T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cMNy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ILtJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/98cP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IrsN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mU6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wuMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eprp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WuGv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aKfQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dZLL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpxJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fz3R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vumR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ronk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Do2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mPBp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h4h2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jfrF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KbCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kCMj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/f4hQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ww9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lLke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WtLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/POsQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6lDB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RmVV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LFlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Afvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qdwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cGG0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LGj9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/siCy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zCWy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnVi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wFyG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KW2z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1lWW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Dc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b2CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1pFZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BEcC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w8yb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jb4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpPQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRUD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FtFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPz0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ImAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IUUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/evO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/87NC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hX80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mKHZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9o1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6exN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jmQ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OHEL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1A3S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A6Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/av6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NW4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i43j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9RN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpAe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DEbN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DLnH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RXnJN10c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pxQF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FVQh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Bw6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gVdh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1qtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qnm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NTgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h0Nw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Eig9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iEY2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A9mU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dUoN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QVYL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ND7j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kmPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nHWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAO8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maOI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c0TA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyCi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMZY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NXeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SCEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FbEJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rUB5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSyN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2HF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0umT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UXzT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZVFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/T0xVO7qr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HHkr8KtH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Dku3q7Dh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6SKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzdS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8EAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/e3Gb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AvIZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S0nw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gYAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IQBf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iw9P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF9T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cMNy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ILtJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/98cP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IrsN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mU6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wuMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eprp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WuGv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aKfQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dZLL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpxJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fz3R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vumR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ronk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Do2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mPBp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h4h2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jfrF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KbCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kCMj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/f4hQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ww9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WtLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lLke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/POsQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6lDB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RmVV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LFlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Afvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qdwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cGG0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LGj9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zCWy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/siCy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnVi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wFyG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KW2z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Dc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1lWW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b2CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1pFZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BEcC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w8yb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jb4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpPQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRUD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FtFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPz0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ImAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IUUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NwBa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/evO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/87NC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hX80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mKHZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9o1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6exN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jmQ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OHEL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1A3S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A6Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/av6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NW4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i43j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9RN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpAe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DEbN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DLnH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RXnJN10c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pxQF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FVQh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Bw6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gVdh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1qtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qnm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NTgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h0Nw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Eig9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iEY2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A9mU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QVYL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dUoN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ND7j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kmPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nHWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAO8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maOI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c0TA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyCi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMZY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NXeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SCEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FbEJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rUB5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSyN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2HF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0umT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UXzT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZVFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/T0xVO7qr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HHkr8KtH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Dku3q7Dh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6SKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzdS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8EAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M139"/>
+  <dimension ref="A1:M140"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -8524,110 +8579,110 @@
       </c>
       <c r="I36" s="5" t="s">
         <v>275</v>
       </c>
       <c r="J36" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K36" s="5" t="s">
         <v>276</v>
       </c>
       <c r="L36" s="6" t="s">
         <v>277</v>
       </c>
       <c r="M36" s="5" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
         <v>279</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D37" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D37" s="5" t="s">
-[...8 lines deleted...]
-      <c r="G37" s="5" t="s">
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H37" s="5" t="s">
         <v>280</v>
       </c>
-      <c r="H37" s="5" t="s">
+      <c r="I37" s="5" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
       <c r="J37" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K37" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="L37" s="6" t="s">
         <v>283</v>
       </c>
-      <c r="L37" s="6" t="s">
+      <c r="M37" s="5" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
         <v>279</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D38" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="D38" s="5" t="s">
-[...15 lines deleted...]
-        </is>
+      <c r="E38" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="G38" s="5" t="s">
+        <v>285</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>286</v>
       </c>
       <c r="I38" s="5" t="s">
         <v>287</v>
       </c>
       <c r="J38" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K38" s="5" t="s">
         <v>288</v>
       </c>
       <c r="L38" s="6" t="s">
         <v>289</v>
       </c>
       <c r="M38" s="5" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
         <v>291</v>
       </c>
       <c r="B39" s="5" t="s">
@@ -9013,119 +9068,119 @@
       </c>
       <c r="I47" s="5" t="s">
         <v>340</v>
       </c>
       <c r="J47" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K47" s="5" t="s">
         <v>341</v>
       </c>
       <c r="L47" s="6" t="s">
         <v>342</v>
       </c>
       <c r="M47" s="5" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
         <v>344</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="E48" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F48" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="G48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H48" s="5" t="s">
         <v>345</v>
       </c>
-      <c r="D48" s="5" t="s">
-[...15 lines deleted...]
-      <c r="H48" s="5" t="s">
+      <c r="I48" s="5" t="s">
         <v>346</v>
       </c>
-      <c r="I48" s="5" t="s">
+      <c r="J48" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K48" s="5" t="s">
         <v>347</v>
       </c>
-      <c r="J48" s="5" t="s">
+      <c r="L48" s="6" t="s">
         <v>348</v>
       </c>
-      <c r="K48" s="5" t="s">
+      <c r="M48" s="5" t="s">
         <v>349</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
         <v>344</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>16</v>
+        <v>350</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>33</v>
+        <v>107</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="F49" s="5" t="s">
         <v>170</v>
       </c>
+      <c r="F49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H49" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="I49" s="5" t="s">
         <v>352</v>
       </c>
-      <c r="I49" s="5" t="s">
+      <c r="J49" s="5" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="K49" s="5" t="s">
         <v>354</v>
       </c>
       <c r="L49" s="6" t="s">
         <v>355</v>
       </c>
       <c r="M49" s="5" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
         <v>357</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E50" s="5" t="s">
@@ -9230,105 +9285,105 @@
       </c>
       <c r="I52" s="5" t="s">
         <v>372</v>
       </c>
       <c r="J52" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K52" s="5" t="s">
         <v>373</v>
       </c>
       <c r="L52" s="6" t="s">
         <v>374</v>
       </c>
       <c r="M52" s="5" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
         <v>376</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D53" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="D53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E53" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F53" s="5" t="s">
         <v>170</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H53" s="5" t="s">
         <v>377</v>
       </c>
       <c r="I53" s="5" t="s">
         <v>378</v>
       </c>
       <c r="J53" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K53" s="5" t="s">
         <v>379</v>
       </c>
       <c r="L53" s="6" t="s">
         <v>380</v>
       </c>
       <c r="M53" s="5" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
         <v>376</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D54" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E54" s="5" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="F54" s="5" t="s">
         <v>170</v>
+      </c>
+      <c r="F54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H54" s="5" t="s">
         <v>382</v>
       </c>
       <c r="I54" s="5" t="s">
         <v>383</v>
       </c>
       <c r="J54" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K54" s="5" t="s">
         <v>384</v>
       </c>
       <c r="L54" s="6" t="s">
         <v>385</v>
       </c>
       <c r="M54" s="5" t="s">
         <v>386</v>
       </c>
     </row>
@@ -10194,815 +10249,815 @@
       </c>
       <c r="I74" s="5" t="s">
         <v>528</v>
       </c>
       <c r="J74" s="5" t="s">
         <v>529</v>
       </c>
       <c r="K74" s="5" t="s">
         <v>530</v>
       </c>
       <c r="L74" s="6" t="s">
         <v>531</v>
       </c>
       <c r="M74" s="5" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
         <v>533</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="D75" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="D75" s="5" t="s">
-[...7 lines deleted...]
-      <c r="F75" s="5" t="s">
+      <c r="E75" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="F75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H75" s="5" t="s">
         <v>534</v>
       </c>
-      <c r="G75" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H75" s="5" t="s">
+      <c r="I75" s="5" t="s">
         <v>535</v>
       </c>
-      <c r="I75" s="5" t="s">
+      <c r="J75" s="5" t="s">
         <v>536</v>
       </c>
-      <c r="J75" s="5" t="s">
+      <c r="K75" s="5" t="s">
         <v>537</v>
       </c>
-      <c r="K75" s="5" t="s">
+      <c r="L75" s="6" t="s">
         <v>538</v>
       </c>
-      <c r="L75" s="6" t="s">
+      <c r="M75" s="5" t="s">
         <v>539</v>
-      </c>
-[...1 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="E76" s="5" t="s">
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F76" s="5" t="s">
+        <v>541</v>
+      </c>
+      <c r="G76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H76" s="5" t="s">
         <v>542</v>
       </c>
-      <c r="F76" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H76" s="5" t="s">
+      <c r="I76" s="5" t="s">
         <v>543</v>
       </c>
-      <c r="I76" s="5" t="s">
+      <c r="J76" s="5" t="s">
         <v>544</v>
       </c>
-      <c r="J76" s="5" t="s">
+      <c r="K76" s="5" t="s">
         <v>545</v>
       </c>
-      <c r="K76" s="5" t="s">
+      <c r="L76" s="6" t="s">
         <v>546</v>
       </c>
-      <c r="L76" s="6" t="s">
+      <c r="M76" s="5" t="s">
         <v>547</v>
-      </c>
-[...1 lines deleted...]
-        <v>548</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="E77" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E77" s="5" t="s">
+        <v>549</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>154</v>
+        <v>519</v>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H77" s="5" t="s">
         <v>550</v>
       </c>
       <c r="I77" s="5" t="s">
         <v>551</v>
       </c>
       <c r="J77" s="5" t="s">
         <v>552</v>
       </c>
       <c r="K77" s="5" t="s">
         <v>553</v>
       </c>
       <c r="L77" s="6" t="s">
         <v>554</v>
       </c>
       <c r="M77" s="5" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>549</v>
+        <v>556</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>87</v>
       </c>
       <c r="E78" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F78" s="5" t="s">
         <v>162</v>
       </c>
       <c r="G78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H78" s="5" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="I78" s="5" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="J78" s="5" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="K78" s="5" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="L78" s="6" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="M78" s="5" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>87</v>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F79" s="5" t="s">
-        <v>519</v>
+        <v>154</v>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H79" s="5" t="s">
         <v>563</v>
       </c>
       <c r="I79" s="5" t="s">
         <v>564</v>
       </c>
       <c r="J79" s="5" t="s">
         <v>565</v>
       </c>
       <c r="K79" s="5" t="s">
         <v>566</v>
       </c>
       <c r="L79" s="6" t="s">
         <v>567</v>
       </c>
       <c r="M79" s="5" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
         <v>569</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C80" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D80" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="D80" s="5" t="s">
-[...8 lines deleted...]
-        </is>
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F80" s="5" t="s">
+        <v>519</v>
       </c>
       <c r="G80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H80" s="5" t="s">
         <v>570</v>
       </c>
       <c r="I80" s="5" t="s">
         <v>571</v>
       </c>
       <c r="J80" s="5" t="s">
         <v>572</v>
       </c>
       <c r="K80" s="5" t="s">
         <v>573</v>
       </c>
       <c r="L80" s="6" t="s">
         <v>574</v>
       </c>
       <c r="M80" s="5" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
         <v>576</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C81" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="D81" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="D81" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E81" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="F81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H81" s="5" t="s">
         <v>577</v>
       </c>
-      <c r="F81" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H81" s="5" t="s">
+      <c r="I81" s="5" t="s">
         <v>578</v>
       </c>
-      <c r="I81" s="5" t="s">
+      <c r="J81" s="5" t="s">
         <v>579</v>
       </c>
-      <c r="J81" s="5" t="s">
+      <c r="K81" s="5" t="s">
         <v>580</v>
       </c>
-      <c r="K81" s="5" t="s">
+      <c r="L81" s="6" t="s">
         <v>581</v>
       </c>
-      <c r="L81" s="6" t="s">
+      <c r="M81" s="5" t="s">
         <v>582</v>
-      </c>
-[...1 lines deleted...]
-        <v>583</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>87</v>
       </c>
       <c r="E82" s="5" t="s">
+        <v>584</v>
+      </c>
+      <c r="F82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H82" s="5" t="s">
         <v>585</v>
       </c>
-      <c r="F82" s="5" t="s">
+      <c r="I82" s="5" t="s">
         <v>586</v>
       </c>
-      <c r="G82" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H82" s="5" t="s">
+      <c r="J82" s="5" t="s">
         <v>587</v>
       </c>
-      <c r="I82" s="5" t="s">
+      <c r="K82" s="5" t="s">
         <v>588</v>
       </c>
-      <c r="J82" s="5" t="s">
+      <c r="L82" s="6" t="s">
         <v>589</v>
       </c>
-      <c r="K82" s="5" t="s">
+      <c r="M82" s="5" t="s">
         <v>590</v>
-      </c>
-[...4 lines deleted...]
-        <v>592</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>87</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>585</v>
+        <v>592</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>162</v>
+        <v>593</v>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H83" s="5" t="s">
         <v>594</v>
       </c>
       <c r="I83" s="5" t="s">
         <v>595</v>
       </c>
       <c r="J83" s="5" t="s">
         <v>596</v>
       </c>
       <c r="K83" s="5" t="s">
         <v>597</v>
       </c>
       <c r="L83" s="6" t="s">
         <v>598</v>
       </c>
       <c r="M83" s="5" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
         <v>600</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>87</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>585</v>
+        <v>592</v>
       </c>
       <c r="F84" s="5" t="s">
-        <v>586</v>
+        <v>162</v>
       </c>
       <c r="G84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H84" s="5" t="s">
         <v>601</v>
       </c>
       <c r="I84" s="5" t="s">
         <v>602</v>
       </c>
       <c r="J84" s="5" t="s">
         <v>603</v>
       </c>
       <c r="K84" s="5" t="s">
         <v>604</v>
       </c>
       <c r="L84" s="6" t="s">
         <v>605</v>
       </c>
       <c r="M84" s="5" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
         <v>607</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>87</v>
       </c>
       <c r="E85" s="5" t="s">
-        <v>480</v>
+        <v>592</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>586</v>
+        <v>593</v>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H85" s="5" t="s">
         <v>608</v>
       </c>
       <c r="I85" s="5" t="s">
         <v>609</v>
       </c>
       <c r="J85" s="5" t="s">
         <v>610</v>
       </c>
       <c r="K85" s="5" t="s">
         <v>611</v>
       </c>
       <c r="L85" s="6" t="s">
         <v>612</v>
       </c>
       <c r="M85" s="5" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
         <v>614</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>615</v>
+        <v>34</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>87</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>17</v>
+        <v>480</v>
       </c>
       <c r="F86" s="5" t="s">
-        <v>193</v>
+        <v>593</v>
       </c>
       <c r="G86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H86" s="5" t="s">
+        <v>615</v>
+      </c>
+      <c r="I86" s="5" t="s">
         <v>616</v>
       </c>
-      <c r="I86" s="5" t="s">
+      <c r="J86" s="5" t="s">
         <v>617</v>
       </c>
-      <c r="J86" s="5" t="s">
+      <c r="K86" s="5" t="s">
         <v>618</v>
       </c>
-      <c r="K86" s="5" t="s">
+      <c r="L86" s="6" t="s">
         <v>619</v>
       </c>
-      <c r="L86" s="6" t="s">
+      <c r="M86" s="5" t="s">
         <v>620</v>
-      </c>
-[...1 lines deleted...]
-        <v>621</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>34</v>
+        <v>622</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>87</v>
       </c>
       <c r="E87" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F87" s="5" t="s">
         <v>193</v>
       </c>
       <c r="G87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H87" s="5" t="s">
         <v>623</v>
       </c>
       <c r="I87" s="5" t="s">
         <v>624</v>
       </c>
       <c r="J87" s="5" t="s">
         <v>625</v>
       </c>
       <c r="K87" s="5" t="s">
         <v>626</v>
       </c>
       <c r="L87" s="6" t="s">
         <v>627</v>
       </c>
       <c r="M87" s="5" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
         <v>629</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="E88" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E88" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F88" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="G88" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H88" s="5" t="s">
         <v>630</v>
       </c>
-      <c r="G88" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H88" s="5" t="s">
+      <c r="I88" s="5" t="s">
         <v>631</v>
       </c>
-      <c r="I88" s="5" t="s">
+      <c r="J88" s="5" t="s">
         <v>632</v>
       </c>
-      <c r="J88" s="5" t="s">
+      <c r="K88" s="5" t="s">
         <v>633</v>
       </c>
-      <c r="K88" s="5" t="s">
+      <c r="L88" s="6" t="s">
         <v>634</v>
       </c>
-      <c r="L88" s="6" t="s">
+      <c r="M88" s="5" t="s">
         <v>635</v>
-      </c>
-[...1 lines deleted...]
-        <v>636</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="E89" s="5" t="s">
-        <v>17</v>
+      <c r="E89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F89" s="5" t="s">
-        <v>162</v>
+        <v>637</v>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H89" s="5" t="s">
         <v>638</v>
       </c>
       <c r="I89" s="5" t="s">
         <v>639</v>
       </c>
       <c r="J89" s="5" t="s">
         <v>640</v>
       </c>
       <c r="K89" s="5" t="s">
         <v>641</v>
       </c>
       <c r="L89" s="6" t="s">
         <v>642</v>
       </c>
       <c r="M89" s="5" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
         <v>644</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D90" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="D90" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E90" s="5" t="s">
-        <v>170</v>
+        <v>17</v>
       </c>
       <c r="F90" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="G90" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H90" s="5" t="s">
         <v>645</v>
       </c>
-      <c r="G90" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H90" s="5" t="s">
+      <c r="I90" s="5" t="s">
         <v>646</v>
       </c>
-      <c r="I90" s="5" t="s">
+      <c r="J90" s="5" t="s">
         <v>647</v>
       </c>
-      <c r="J90" s="5" t="s">
+      <c r="K90" s="5" t="s">
         <v>648</v>
       </c>
-      <c r="K90" s="5" t="s">
+      <c r="L90" s="6" t="s">
         <v>649</v>
       </c>
-      <c r="L90" s="6" t="s">
+      <c r="M90" s="5" t="s">
         <v>650</v>
-      </c>
-[...1 lines deleted...]
-        <v>651</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="D91" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="D91" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E91" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="F91" s="5" t="s">
+        <v>652</v>
+      </c>
+      <c r="G91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H91" s="5" t="s">
         <v>653</v>
       </c>
-      <c r="F91" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H91" s="5" t="s">
+      <c r="I91" s="5" t="s">
         <v>654</v>
       </c>
-      <c r="I91" s="5"/>
       <c r="J91" s="5" t="s">
         <v>655</v>
       </c>
       <c r="K91" s="5" t="s">
         <v>656</v>
       </c>
       <c r="L91" s="6" t="s">
         <v>657</v>
       </c>
       <c r="M91" s="5" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
         <v>659</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="E92" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E92" s="5" t="s">
+        <v>660</v>
       </c>
       <c r="F92" s="5" t="s">
         <v>162</v>
       </c>
       <c r="G92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H92" s="5" t="s">
-        <v>660</v>
-[...1 lines deleted...]
-      <c r="I92" s="5" t="s">
         <v>661</v>
       </c>
+      <c r="I92" s="5"/>
       <c r="J92" s="5" t="s">
         <v>662</v>
       </c>
       <c r="K92" s="5" t="s">
         <v>663</v>
       </c>
       <c r="L92" s="6" t="s">
         <v>664</v>
       </c>
       <c r="M92" s="5" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
         <v>666</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>87</v>
@@ -11070,2057 +11125,2102 @@
       </c>
       <c r="I94" s="5" t="s">
         <v>675</v>
       </c>
       <c r="J94" s="5" t="s">
         <v>676</v>
       </c>
       <c r="K94" s="5" t="s">
         <v>677</v>
       </c>
       <c r="L94" s="6" t="s">
         <v>678</v>
       </c>
       <c r="M94" s="5" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
         <v>680</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>34</v>
+        <v>87</v>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F95" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F95" s="5" t="s">
+        <v>162</v>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H95" s="5" t="s">
         <v>681</v>
       </c>
       <c r="I95" s="5" t="s">
         <v>682</v>
       </c>
       <c r="J95" s="5" t="s">
         <v>683</v>
       </c>
       <c r="K95" s="5" t="s">
         <v>684</v>
       </c>
       <c r="L95" s="6" t="s">
         <v>685</v>
       </c>
       <c r="M95" s="5" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
         <v>687</v>
       </c>
       <c r="B96" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C96" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D96" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H96" s="5" t="s">
         <v>688</v>
       </c>
-      <c r="C96" s="5" t="s">
+      <c r="I96" s="5" t="s">
         <v>689</v>
       </c>
-      <c r="D96" s="5" t="inlineStr">
-[...22 lines deleted...]
-      <c r="I96" s="5"/>
       <c r="J96" s="5" t="s">
         <v>690</v>
       </c>
       <c r="K96" s="5" t="s">
         <v>691</v>
       </c>
       <c r="L96" s="6" t="s">
         <v>692</v>
       </c>
       <c r="M96" s="5" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
         <v>694</v>
       </c>
       <c r="B97" s="5" t="s">
-        <v>86</v>
+        <v>695</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>16</v>
+        <v>696</v>
       </c>
       <c r="D97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="E97" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E97" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I97" s="5"/>
-      <c r="J97" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J97" s="5" t="s">
+        <v>697</v>
+      </c>
+      <c r="K97" s="5" t="s">
+        <v>698</v>
       </c>
       <c r="L97" s="6" t="s">
-        <v>695</v>
-[...1 lines deleted...]
-      <c r="M97" s="5"/>
+        <v>699</v>
+      </c>
+      <c r="M97" s="5" t="s">
+        <v>700</v>
+      </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="B98" s="5" t="s">
-        <v>14</v>
+        <v>86</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>34</v>
-[...8 lines deleted...]
-        <v>162</v>
+        <v>16</v>
+      </c>
+      <c r="D98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H98" s="5" t="s">
-[...9 lines deleted...]
-        <v>700</v>
+      <c r="H98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I98" s="5"/>
+      <c r="J98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L98" s="6" t="s">
-        <v>701</v>
-[...1 lines deleted...]
-      <c r="M98" s="5" t="s">
         <v>702</v>
       </c>
+      <c r="M98" s="5"/>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
         <v>703</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C99" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D99" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="D99" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E99" s="5" t="s">
-        <v>170</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F99" s="5" t="s">
+        <v>162</v>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H99" s="5" t="s">
         <v>704</v>
       </c>
       <c r="I99" s="5" t="s">
         <v>705</v>
       </c>
       <c r="J99" s="5" t="s">
         <v>706</v>
       </c>
       <c r="K99" s="5" t="s">
         <v>707</v>
       </c>
       <c r="L99" s="6" t="s">
         <v>708</v>
       </c>
       <c r="M99" s="5" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
         <v>710</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>87</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E100" s="5" t="s">
         <v>170</v>
       </c>
-      <c r="F100" s="5" t="s">
+      <c r="F100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H100" s="5" t="s">
         <v>711</v>
       </c>
-      <c r="G100" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H100" s="5" t="s">
+      <c r="I100" s="5" t="s">
         <v>712</v>
       </c>
-      <c r="I100" s="5" t="s">
+      <c r="J100" s="5" t="s">
         <v>713</v>
       </c>
-      <c r="J100" s="5" t="s">
+      <c r="K100" s="5" t="s">
         <v>714</v>
       </c>
-      <c r="K100" s="5" t="s">
+      <c r="L100" s="6" t="s">
         <v>715</v>
       </c>
-      <c r="L100" s="6" t="s">
+      <c r="M100" s="5" t="s">
         <v>716</v>
-      </c>
-[...1 lines deleted...]
-        <v>717</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>87</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="E101" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E101" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="F101" s="5" t="s">
+        <v>718</v>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H101" s="5" t="s">
         <v>719</v>
       </c>
-      <c r="I101" s="5"/>
+      <c r="I101" s="5" t="s">
+        <v>720</v>
+      </c>
       <c r="J101" s="5" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="K101" s="5" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="L101" s="6" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="M101" s="5" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>87</v>
       </c>
       <c r="D102" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F102" s="5" t="s">
-        <v>17</v>
+      <c r="F102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H102" s="5" t="s">
-        <v>725</v>
-[...1 lines deleted...]
-      <c r="I102" s="5" t="s">
         <v>726</v>
       </c>
+      <c r="I102" s="5"/>
       <c r="J102" s="5" t="s">
         <v>727</v>
       </c>
       <c r="K102" s="5" t="s">
         <v>728</v>
       </c>
       <c r="L102" s="6" t="s">
         <v>729</v>
       </c>
       <c r="M102" s="5" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
         <v>731</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>107</v>
+        <v>87</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>87</v>
+        <v>34</v>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F103" s="5" t="s">
-        <v>193</v>
+        <v>17</v>
       </c>
       <c r="G103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H103" s="5" t="s">
         <v>732</v>
       </c>
       <c r="I103" s="5" t="s">
         <v>733</v>
       </c>
       <c r="J103" s="5" t="s">
         <v>734</v>
       </c>
       <c r="K103" s="5" t="s">
         <v>735</v>
       </c>
       <c r="L103" s="6" t="s">
         <v>736</v>
       </c>
       <c r="M103" s="5" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
         <v>738</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C104" s="5" t="s">
-        <v>34</v>
+        <v>107</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>87</v>
       </c>
       <c r="E104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F104" s="5" t="s">
-        <v>162</v>
+        <v>193</v>
       </c>
       <c r="G104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H104" s="5" t="s">
         <v>739</v>
       </c>
       <c r="I104" s="5" t="s">
         <v>740</v>
       </c>
       <c r="J104" s="5" t="s">
         <v>741</v>
       </c>
       <c r="K104" s="5" t="s">
         <v>742</v>
       </c>
       <c r="L104" s="6" t="s">
         <v>743</v>
       </c>
       <c r="M104" s="5" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
         <v>745</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>107</v>
+        <v>34</v>
       </c>
       <c r="D105" s="5" t="s">
         <v>87</v>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F105" s="5" t="s">
         <v>162</v>
       </c>
       <c r="G105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H105" s="5" t="s">
         <v>746</v>
       </c>
       <c r="I105" s="5" t="s">
         <v>747</v>
       </c>
       <c r="J105" s="5" t="s">
         <v>748</v>
       </c>
       <c r="K105" s="5" t="s">
         <v>749</v>
       </c>
       <c r="L105" s="6" t="s">
         <v>750</v>
       </c>
       <c r="M105" s="5" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
         <v>752</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="5" t="s">
-        <v>34</v>
+        <v>107</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="E106" s="5" t="s">
-        <v>753</v>
+      <c r="E106" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F106" s="5" t="s">
         <v>162</v>
       </c>
       <c r="G106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H106" s="5" t="s">
+        <v>753</v>
+      </c>
+      <c r="I106" s="5" t="s">
         <v>754</v>
       </c>
-      <c r="I106" s="5" t="s">
+      <c r="J106" s="5" t="s">
         <v>755</v>
       </c>
-      <c r="J106" s="5" t="s">
+      <c r="K106" s="5" t="s">
         <v>756</v>
       </c>
-      <c r="K106" s="5" t="s">
+      <c r="L106" s="6" t="s">
         <v>757</v>
       </c>
-      <c r="L106" s="6" t="s">
+      <c r="M106" s="5" t="s">
         <v>758</v>
-      </c>
-[...1 lines deleted...]
-        <v>759</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="E107" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E107" s="5" t="s">
+        <v>760</v>
       </c>
       <c r="F107" s="5" t="s">
         <v>162</v>
       </c>
       <c r="G107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H107" s="5" t="s">
         <v>761</v>
       </c>
       <c r="I107" s="5" t="s">
         <v>762</v>
       </c>
       <c r="J107" s="5" t="s">
         <v>763</v>
       </c>
       <c r="K107" s="5" t="s">
         <v>764</v>
       </c>
       <c r="L107" s="6" t="s">
         <v>765</v>
       </c>
       <c r="M107" s="5" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
         <v>767</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>16</v>
+        <v>87</v>
       </c>
       <c r="E108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F108" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F108" s="5" t="s">
+        <v>162</v>
       </c>
       <c r="G108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H108" s="5" t="s">
         <v>768</v>
       </c>
       <c r="I108" s="5" t="s">
         <v>769</v>
       </c>
       <c r="J108" s="5" t="s">
-        <v>22</v>
+        <v>770</v>
       </c>
       <c r="K108" s="5" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="L108" s="6" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="M108" s="5" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>87</v>
+        <v>16</v>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F109" s="5" t="s">
-        <v>162</v>
+      <c r="F109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H109" s="5" t="s">
-        <v>774</v>
-[...1 lines deleted...]
-      <c r="I109" s="5"/>
+        <v>775</v>
+      </c>
+      <c r="I109" s="5" t="s">
+        <v>776</v>
+      </c>
       <c r="J109" s="5" t="s">
-        <v>775</v>
+        <v>22</v>
       </c>
       <c r="K109" s="5" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="L109" s="6" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="M109" s="5" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>33</v>
-[...9 lines deleted...]
-      <c r="G110" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="E110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F110" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="G110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H110" s="5" t="s">
         <v>781</v>
       </c>
-      <c r="H110" s="5" t="s">
+      <c r="I110" s="5"/>
+      <c r="J110" s="5" t="s">
         <v>782</v>
       </c>
-      <c r="I110" s="5" t="s">
+      <c r="K110" s="5" t="s">
         <v>783</v>
       </c>
-      <c r="J110" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K110" s="5" t="s">
+      <c r="L110" s="6" t="s">
         <v>784</v>
       </c>
-      <c r="L110" s="6" t="s">
+      <c r="M110" s="5" t="s">
         <v>785</v>
-      </c>
-[...1 lines deleted...]
-        <v>786</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
+        <v>786</v>
+      </c>
+      <c r="B111" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C111" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D111" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="E111" s="5" t="s">
         <v>787</v>
       </c>
-      <c r="B111" s="5" t="s">
-[...17 lines deleted...]
-        </is>
+      <c r="F111" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G111" s="5" t="s">
+        <v>788</v>
       </c>
       <c r="H111" s="5" t="s">
-        <v>788</v>
-[...1 lines deleted...]
-      <c r="I111" s="5"/>
+        <v>789</v>
+      </c>
+      <c r="I111" s="5" t="s">
+        <v>790</v>
+      </c>
       <c r="J111" s="5" t="s">
-        <v>789</v>
+        <v>22</v>
       </c>
       <c r="K111" s="5" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="L111" s="6" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="M111" s="5" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
-        <v>787</v>
+        <v>794</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C112" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D112" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E112" s="5" t="s">
-        <v>780</v>
+        <v>787</v>
       </c>
       <c r="F112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G112" s="5" t="s">
-        <v>781</v>
+        <v>788</v>
       </c>
       <c r="H112" s="5" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="I112" s="5" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="J112" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K112" s="5" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="L112" s="6" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="M112" s="5" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>787</v>
+        <v>794</v>
       </c>
       <c r="B113" s="5" t="s">
-        <v>798</v>
+        <v>488</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>16</v>
+        <v>87</v>
       </c>
       <c r="E113" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F113" s="5" t="s">
-        <v>799</v>
-[...1 lines deleted...]
-      <c r="G113" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="G113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H113" s="5" t="s">
         <v>800</v>
       </c>
-      <c r="H113" s="5" t="s">
+      <c r="I113" s="5"/>
+      <c r="J113" s="5" t="s">
         <v>801</v>
       </c>
-      <c r="I113" s="5" t="s">
+      <c r="K113" s="5" t="s">
         <v>802</v>
       </c>
-      <c r="J113" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K113" s="5" t="s">
+      <c r="L113" s="6" t="s">
         <v>803</v>
       </c>
-      <c r="L113" s="6" t="s">
+      <c r="M113" s="5" t="s">
         <v>804</v>
-      </c>
-[...1 lines deleted...]
-        <v>805</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
-        <v>787</v>
+        <v>794</v>
       </c>
       <c r="B114" s="5" t="s">
-        <v>14</v>
+        <v>805</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D114" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E114" s="5" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="E114" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F114" s="5" t="s">
+        <v>806</v>
+      </c>
+      <c r="G114" s="5" t="s">
+        <v>807</v>
       </c>
       <c r="H114" s="5" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="I114" s="5" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="J114" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K114" s="5" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="L114" s="6" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="M114" s="5" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
-        <v>811</v>
+        <v>794</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>87</v>
+        <v>16</v>
       </c>
       <c r="E115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F115" s="5" t="s">
-        <v>162</v>
+      <c r="F115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H115" s="5" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="I115" s="5" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="J115" s="5" t="s">
-        <v>814</v>
+        <v>22</v>
       </c>
       <c r="K115" s="5" t="s">
         <v>815</v>
       </c>
       <c r="L115" s="6" t="s">
         <v>816</v>
       </c>
       <c r="M115" s="5" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
         <v>818</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="E116" s="5" t="s">
-        <v>17</v>
+      <c r="E116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F116" s="5" t="s">
         <v>162</v>
       </c>
       <c r="G116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H116" s="5" t="s">
         <v>819</v>
       </c>
       <c r="I116" s="5" t="s">
         <v>820</v>
       </c>
       <c r="J116" s="5" t="s">
-        <v>640</v>
+        <v>821</v>
       </c>
       <c r="K116" s="5" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="L116" s="6" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="M116" s="5" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D117" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="E117" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E117" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F117" s="5" t="s">
         <v>162</v>
       </c>
       <c r="G117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H117" s="5" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="I117" s="5" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="J117" s="5" t="s">
-        <v>827</v>
+        <v>647</v>
       </c>
       <c r="K117" s="5" t="s">
         <v>828</v>
       </c>
       <c r="L117" s="6" t="s">
         <v>829</v>
       </c>
       <c r="M117" s="5" t="s">
         <v>830</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
         <v>831</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D118" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="E118" s="5" t="s">
-        <v>585</v>
+      <c r="E118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F118" s="5" t="s">
-        <v>519</v>
+        <v>162</v>
       </c>
       <c r="G118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H118" s="5" t="s">
         <v>832</v>
       </c>
       <c r="I118" s="5" t="s">
         <v>833</v>
       </c>
       <c r="J118" s="5" t="s">
         <v>834</v>
       </c>
       <c r="K118" s="5" t="s">
         <v>835</v>
       </c>
       <c r="L118" s="6" t="s">
         <v>836</v>
       </c>
       <c r="M118" s="5" t="s">
         <v>837</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
         <v>838</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C119" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D119" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="E119" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E119" s="5" t="s">
+        <v>592</v>
       </c>
       <c r="F119" s="5" t="s">
-        <v>162</v>
+        <v>519</v>
       </c>
       <c r="G119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H119" s="5" t="s">
         <v>839</v>
       </c>
       <c r="I119" s="5" t="s">
         <v>840</v>
       </c>
       <c r="J119" s="5" t="s">
         <v>841</v>
       </c>
       <c r="K119" s="5" t="s">
         <v>842</v>
       </c>
       <c r="L119" s="6" t="s">
         <v>843</v>
       </c>
       <c r="M119" s="5" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
-        <v>838</v>
+        <v>845</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="5" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>33</v>
-[...10 lines deleted...]
-        <v>799</v>
+        <v>87</v>
+      </c>
+      <c r="E120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F120" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="G120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H120" s="5" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="I120" s="5" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="J120" s="5" t="s">
-        <v>22</v>
+        <v>848</v>
       </c>
       <c r="K120" s="5" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="L120" s="6" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="M120" s="5" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
-        <v>850</v>
+        <v>845</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C121" s="5" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>87</v>
-[...12 lines deleted...]
-        </is>
+        <v>33</v>
+      </c>
+      <c r="E121" s="5" t="s">
+        <v>787</v>
+      </c>
+      <c r="F121" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G121" s="5" t="s">
+        <v>806</v>
       </c>
       <c r="H121" s="5" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="I121" s="5" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="J121" s="5" t="s">
-        <v>853</v>
+        <v>22</v>
       </c>
       <c r="K121" s="5" t="s">
         <v>854</v>
       </c>
       <c r="L121" s="6" t="s">
         <v>855</v>
       </c>
       <c r="M121" s="5" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
         <v>857</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C122" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D122" s="5" t="s">
         <v>87</v>
       </c>
       <c r="E122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F122" s="5" t="s">
         <v>162</v>
       </c>
       <c r="G122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H122" s="5" t="s">
         <v>858</v>
       </c>
       <c r="I122" s="5" t="s">
         <v>859</v>
       </c>
       <c r="J122" s="5" t="s">
         <v>860</v>
       </c>
-      <c r="K122" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K122" s="5" t="s">
+        <v>861</v>
       </c>
       <c r="L122" s="6" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="M122" s="5" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C123" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D123" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="E123" s="5" t="s">
-        <v>864</v>
+      <c r="E123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F123" s="5" t="s">
-        <v>519</v>
+        <v>162</v>
       </c>
       <c r="G123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H123" s="5" t="s">
         <v>865</v>
       </c>
       <c r="I123" s="5" t="s">
         <v>866</v>
       </c>
       <c r="J123" s="5" t="s">
         <v>867</v>
       </c>
-      <c r="K123" s="5" t="s">
+      <c r="K123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L123" s="6" t="s">
         <v>868</v>
       </c>
-      <c r="L123" s="6" t="s">
+      <c r="M123" s="5" t="s">
         <v>869</v>
-      </c>
-[...1 lines deleted...]
-        <v>870</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
-        <v>871</v>
+        <v>870</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C124" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D124" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="E124" s="5" t="s">
+        <v>871</v>
+      </c>
+      <c r="F124" s="5" t="s">
+        <v>519</v>
+      </c>
+      <c r="G124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H124" s="5" t="s">
         <v>872</v>
       </c>
-      <c r="D124" s="5" t="s">
+      <c r="I124" s="5" t="s">
         <v>873</v>
       </c>
-      <c r="E124" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G124" s="5" t="s">
+      <c r="J124" s="5" t="s">
         <v>874</v>
       </c>
-      <c r="H124" s="5" t="s">
+      <c r="K124" s="5" t="s">
         <v>875</v>
       </c>
-      <c r="I124" s="5" t="s">
+      <c r="L124" s="6" t="s">
         <v>876</v>
       </c>
-      <c r="J124" s="5" t="s">
+      <c r="M124" s="5" t="s">
         <v>877</v>
-      </c>
-[...7 lines deleted...]
-        <v>880</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C125" s="5" t="s">
-        <v>87</v>
+        <v>879</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>34</v>
+        <v>880</v>
       </c>
       <c r="E125" s="5" t="s">
-        <v>170</v>
-[...9 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F125" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G125" s="5" t="s">
+        <v>881</v>
       </c>
       <c r="H125" s="5" t="s">
         <v>882</v>
       </c>
-      <c r="I125" s="5"/>
+      <c r="I125" s="5" t="s">
+        <v>883</v>
+      </c>
       <c r="J125" s="5" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="K125" s="5" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="L125" s="6" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="M125" s="5" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C126" s="5" t="s">
         <v>87</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>107</v>
+        <v>34</v>
       </c>
       <c r="E126" s="5" t="s">
-        <v>888</v>
+        <v>170</v>
       </c>
       <c r="F126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H126" s="5" t="s">
         <v>889</v>
       </c>
-      <c r="I126" s="5" t="s">
+      <c r="I126" s="5"/>
+      <c r="J126" s="5" t="s">
         <v>890</v>
       </c>
-      <c r="J126" s="5" t="s">
+      <c r="K126" s="5" t="s">
         <v>891</v>
       </c>
-      <c r="K126" s="5" t="s">
+      <c r="L126" s="6" t="s">
         <v>892</v>
       </c>
-      <c r="L126" s="6" t="s">
+      <c r="M126" s="5" t="s">
         <v>893</v>
-      </c>
-[...1 lines deleted...]
-        <v>894</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C127" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="D127" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="D127" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E127" s="5" t="s">
+        <v>895</v>
       </c>
       <c r="F127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H127" s="5" t="s">
         <v>896</v>
       </c>
       <c r="I127" s="5" t="s">
         <v>897</v>
       </c>
       <c r="J127" s="5" t="s">
         <v>898</v>
       </c>
       <c r="K127" s="5" t="s">
         <v>899</v>
       </c>
       <c r="L127" s="6" t="s">
         <v>900</v>
       </c>
       <c r="M127" s="5" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
         <v>902</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C128" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="D128" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="D128" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E128" s="5" t="s">
+      <c r="E128" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F128" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G128" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H128" s="5" t="s">
         <v>903</v>
       </c>
-      <c r="F128" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H128" s="5" t="s">
+      <c r="I128" s="5" t="s">
         <v>904</v>
       </c>
-      <c r="I128" s="5" t="s">
+      <c r="J128" s="5" t="s">
         <v>905</v>
       </c>
-      <c r="J128" s="5" t="s">
+      <c r="K128" s="5" t="s">
         <v>906</v>
       </c>
-      <c r="K128" s="5" t="s">
+      <c r="L128" s="6" t="s">
         <v>907</v>
       </c>
-      <c r="L128" s="6" t="s">
+      <c r="M128" s="5" t="s">
         <v>908</v>
-      </c>
-[...1 lines deleted...]
-        <v>909</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
-        <v>910</v>
+        <v>909</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C129" s="5" t="s">
         <v>87</v>
       </c>
       <c r="D129" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E129" s="5" t="s">
+        <v>910</v>
+      </c>
+      <c r="F129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H129" s="5" t="s">
         <v>911</v>
       </c>
-      <c r="F129" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H129" s="5" t="s">
+      <c r="I129" s="5" t="s">
         <v>912</v>
       </c>
-      <c r="I129" s="5" t="s">
+      <c r="J129" s="5" t="s">
         <v>913</v>
       </c>
-      <c r="J129" s="5" t="s">
+      <c r="K129" s="5" t="s">
         <v>914</v>
       </c>
-      <c r="K129" s="5" t="s">
+      <c r="L129" s="6" t="s">
         <v>915</v>
       </c>
-      <c r="L129" s="6" t="s">
+      <c r="M129" s="5" t="s">
         <v>916</v>
-      </c>
-[...1 lines deleted...]
-        <v>917</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C130" s="5" t="s">
         <v>87</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>107</v>
+        <v>34</v>
       </c>
       <c r="E130" s="5" t="s">
+        <v>918</v>
+      </c>
+      <c r="F130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H130" s="5" t="s">
         <v>919</v>
       </c>
-      <c r="F130" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H130" s="5" t="s">
+      <c r="I130" s="5" t="s">
         <v>920</v>
       </c>
-      <c r="I130" s="5" t="s">
+      <c r="J130" s="5" t="s">
         <v>921</v>
       </c>
-      <c r="J130" s="5" t="s">
+      <c r="K130" s="5" t="s">
         <v>922</v>
       </c>
-      <c r="K130" s="5" t="s">
+      <c r="L130" s="6" t="s">
         <v>923</v>
       </c>
-      <c r="L130" s="6" t="s">
+      <c r="M130" s="5" t="s">
         <v>924</v>
-      </c>
-[...1 lines deleted...]
-        <v>925</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
-        <v>926</v>
+        <v>925</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C131" s="5" t="s">
         <v>87</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>34</v>
+        <v>107</v>
       </c>
       <c r="E131" s="5" t="s">
-        <v>919</v>
-[...1 lines deleted...]
-      <c r="F131" s="5" t="s">
+        <v>926</v>
+      </c>
+      <c r="F131" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G131" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H131" s="5" t="s">
         <v>927</v>
       </c>
-      <c r="G131" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H131" s="5" t="s">
+      <c r="I131" s="5" t="s">
         <v>928</v>
       </c>
-      <c r="I131" s="5" t="s">
+      <c r="J131" s="5" t="s">
         <v>929</v>
       </c>
-      <c r="J131" s="5" t="s">
+      <c r="K131" s="5" t="s">
         <v>930</v>
       </c>
-      <c r="K131" s="5" t="s">
+      <c r="L131" s="6" t="s">
         <v>931</v>
       </c>
-      <c r="L131" s="6" t="s">
+      <c r="M131" s="5" t="s">
         <v>932</v>
-      </c>
-[...1 lines deleted...]
-        <v>933</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
-        <v>934</v>
+        <v>933</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C132" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="D132" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E132" s="5" t="s">
+        <v>926</v>
+      </c>
+      <c r="F132" s="5" t="s">
+        <v>934</v>
+      </c>
+      <c r="G132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H132" s="5" t="s">
         <v>935</v>
       </c>
-      <c r="D132" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E132" s="5" t="s">
+      <c r="I132" s="5" t="s">
         <v>936</v>
       </c>
-      <c r="F132" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G132" s="5" t="s">
+      <c r="J132" s="5" t="s">
         <v>937</v>
       </c>
-      <c r="H132" s="5" t="s">
+      <c r="K132" s="5" t="s">
         <v>938</v>
       </c>
-      <c r="I132" s="5" t="s">
+      <c r="L132" s="6" t="s">
         <v>939</v>
       </c>
-      <c r="J132" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K132" s="5" t="s">
+      <c r="M132" s="5" t="s">
         <v>940</v>
-      </c>
-[...4 lines deleted...]
-        <v>942</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
+        <v>941</v>
+      </c>
+      <c r="B133" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C133" s="5" t="s">
+        <v>942</v>
+      </c>
+      <c r="D133" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E133" s="5" t="s">
         <v>943</v>
       </c>
-      <c r="B133" s="5" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="F133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G133" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G133" s="5" t="s">
+        <v>944</v>
       </c>
       <c r="H133" s="5" t="s">
-        <v>944</v>
-[...10 lines deleted...]
-        </is>
+        <v>945</v>
+      </c>
+      <c r="I133" s="5" t="s">
+        <v>946</v>
+      </c>
+      <c r="J133" s="5" t="s">
+        <v>884</v>
+      </c>
+      <c r="K133" s="5" t="s">
+        <v>947</v>
       </c>
       <c r="L133" s="6" t="s">
-        <v>945</v>
-[...1 lines deleted...]
-      <c r="M133" s="5"/>
+        <v>948</v>
+      </c>
+      <c r="M133" s="5" t="s">
+        <v>949</v>
+      </c>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>86</v>
       </c>
       <c r="C134" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H134" s="5" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="I134" s="5"/>
       <c r="J134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L134" s="6" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
       <c r="M134" s="5"/>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="B135" s="5" t="s">
         <v>86</v>
       </c>
       <c r="C135" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H135" s="5" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="I135" s="5"/>
       <c r="J135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K135" s="5" t="s">
-        <v>951</v>
+      <c r="K135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L135" s="6" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="M135" s="5"/>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
       <c r="B136" s="5" t="s">
-        <v>14</v>
+        <v>86</v>
       </c>
       <c r="C136" s="5" t="s">
-        <v>954</v>
-[...2 lines deleted...]
-        <v>955</v>
+        <v>16</v>
+      </c>
+      <c r="D136" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H136" s="5" t="s">
-        <v>956</v>
-[...1 lines deleted...]
-      <c r="I136" s="5" t="s">
         <v>957</v>
       </c>
-      <c r="J136" s="5" t="s">
+      <c r="I136" s="5"/>
+      <c r="J136" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K136" s="5" t="s">
         <v>958</v>
       </c>
-      <c r="K136" s="5" t="s">
+      <c r="L136" s="6" t="s">
         <v>959</v>
       </c>
-      <c r="L136" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M136" s="5"/>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
-        <v>962</v>
+        <v>960</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C137" s="5" t="s">
-        <v>87</v>
+        <v>961</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="E137" s="5" t="s">
+        <v>962</v>
+      </c>
+      <c r="E137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H137" s="5" t="s">
         <v>963</v>
       </c>
-      <c r="F137" s="5" t="s">
+      <c r="I137" s="5" t="s">
         <v>964</v>
       </c>
-      <c r="G137" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H137" s="5" t="s">
+      <c r="J137" s="5" t="s">
         <v>965</v>
       </c>
-      <c r="I137" s="5" t="s">
+      <c r="K137" s="5" t="s">
         <v>966</v>
       </c>
-      <c r="J137" s="5" t="s">
+      <c r="L137" s="6" t="s">
         <v>967</v>
       </c>
-      <c r="K137" s="5" t="s">
+      <c r="M137" s="5" t="s">
         <v>968</v>
-      </c>
-[...4 lines deleted...]
-        <v>970</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
-        <v>971</v>
+        <v>969</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C138" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="D138" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="E138" s="5" t="s">
+        <v>970</v>
+      </c>
+      <c r="F138" s="5" t="s">
+        <v>971</v>
+      </c>
+      <c r="G138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H138" s="5" t="s">
         <v>972</v>
       </c>
-      <c r="D138" s="5" t="s">
+      <c r="I138" s="5" t="s">
         <v>973</v>
       </c>
-      <c r="E138" s="5" t="s">
+      <c r="J138" s="5" t="s">
         <v>974</v>
       </c>
-      <c r="F138" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H138" s="5" t="s">
+      <c r="K138" s="5" t="s">
         <v>975</v>
       </c>
-      <c r="I138" s="5" t="s">
+      <c r="L138" s="6" t="s">
         <v>976</v>
       </c>
-      <c r="J138" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K138" s="5" t="s">
+      <c r="M138" s="5" t="s">
         <v>977</v>
-      </c>
-[...4 lines deleted...]
-        <v>979</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
-        <v>980</v>
+        <v>978</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C139" s="5" t="s">
-        <v>58</v>
+        <v>979</v>
       </c>
       <c r="D139" s="5" t="s">
+        <v>980</v>
+      </c>
+      <c r="E139" s="5" t="s">
         <v>981</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="F139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H139" s="5" t="s">
         <v>982</v>
       </c>
       <c r="I139" s="5" t="s">
         <v>983</v>
       </c>
       <c r="J139" s="5" t="s">
-        <v>958</v>
+        <v>965</v>
       </c>
       <c r="K139" s="5" t="s">
         <v>984</v>
       </c>
       <c r="L139" s="6" t="s">
         <v>985</v>
       </c>
       <c r="M139" s="5" t="s">
         <v>986</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="5" t="s">
+        <v>987</v>
+      </c>
+      <c r="B140" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C140" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="D140" s="5" t="s">
+        <v>988</v>
+      </c>
+      <c r="E140" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F140" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G140" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H140" s="5" t="s">
+        <v>989</v>
+      </c>
+      <c r="I140" s="5" t="s">
+        <v>990</v>
+      </c>
+      <c r="J140" s="5" t="s">
+        <v>965</v>
+      </c>
+      <c r="K140" s="5" t="s">
+        <v>991</v>
+      </c>
+      <c r="L140" s="6" t="s">
+        <v>992</v>
+      </c>
+      <c r="M140" s="5" t="s">
+        <v>993</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -13220,44 +13320,45 @@
     <hyperlink ref="M115" r:id="rId120"/>
     <hyperlink ref="M116" r:id="rId121"/>
     <hyperlink ref="M117" r:id="rId122"/>
     <hyperlink ref="M118" r:id="rId123"/>
     <hyperlink ref="M119" r:id="rId124"/>
     <hyperlink ref="M120" r:id="rId125"/>
     <hyperlink ref="M121" r:id="rId126"/>
     <hyperlink ref="M122" r:id="rId127"/>
     <hyperlink ref="M123" r:id="rId128"/>
     <hyperlink ref="M124" r:id="rId129"/>
     <hyperlink ref="M125" r:id="rId130"/>
     <hyperlink ref="M126" r:id="rId131"/>
     <hyperlink ref="M127" r:id="rId132"/>
     <hyperlink ref="M128" r:id="rId133"/>
     <hyperlink ref="M129" r:id="rId134"/>
     <hyperlink ref="M130" r:id="rId135"/>
     <hyperlink ref="M131" r:id="rId136"/>
     <hyperlink ref="M132" r:id="rId137"/>
     <hyperlink ref="M133" r:id="rId138"/>
     <hyperlink ref="M134" r:id="rId139"/>
     <hyperlink ref="M135" r:id="rId140"/>
     <hyperlink ref="M136" r:id="rId141"/>
     <hyperlink ref="M137" r:id="rId142"/>
     <hyperlink ref="M138" r:id="rId143"/>
     <hyperlink ref="M139" r:id="rId144"/>
+    <hyperlink ref="M140" r:id="rId145"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>