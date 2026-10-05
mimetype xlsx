--- v1 (2026-08-21)
+++ v2 (2026-10-05)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1554" uniqueCount="994" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1578" uniqueCount="1013" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -6604,50 +6604,236 @@
 Axel Laurent-Christensen
 Eiler Lehn Schiøler
 Gustav Ljungdal
 Axel Malmquist
 John Møller
 Peder Petersen
 Morten Porsild
 Philip Rosendahl</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/T0xVO7qr</t>
   </si>
   <si>
     <t>29. aug. 1925</t>
   </si>
   <si>
     <t>Eiler Lehn Schiøler
 Axel Malmquist
 John Møller
 Carl V Petersen
 Peder Petersen
 Morten Porsild</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/HHkr8KtH</t>
+  </si>
+  <si>
+    <t>1926-09-01</t>
+  </si>
+  <si>
+    <t>Louise Brønsted</t>
+  </si>
+  <si>
+    <t>4 København
+Rolfsvej 17</t>
+  </si>
+  <si>
+    <t>USA
+New York City
+Chemical Department</t>
+  </si>
+  <si>
+    <t>Adam Afzelius
+Agnes Afzelius
+Aschehoug
+Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Peter Oluf Brønsted
+Adam Goldschmidt
+Alfred Goldschmidt
+Victor La Mer
+Janna Schou</t>
+  </si>
+  <si>
+    <t>Johannes Brønsted var gæsteprofessor ved flere universiteter i USA. 
+Rossia var Astrid Warberg-Goldschmidts arbejdsplads; et forsikringsselskab. 
+Astrid Warberg-Goldschmidts bog "Den synske. En moderne Spaakvindes Optegnelser" udkom på Hasselbalchs Forlag 1925.
+Astrid Warberg lejede en tid en grund i Hareskov. Hun dyrkede grøntsager og blomster dér, og hun fik opført en kopi af barndommens legehus.
+Ukendte: Bib. Jakobsen, Johannes Apotek, Frk. Ludvigsen, Rastrups, Ivar, Frk. Jakobsen, Dich.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8417</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt sidder på sit arbejde og skriver brev. 
+Alle ansatte på forsikringsbureauet skal 10 % ned i løn.
+Der er planer om at udgive Astrids bog i USA.
+Ina Goldschmidt er - meget hurtigt - blevet forlovet med Adam Afzelius. Det er godt, at hun kommer væk fra sin far. Astrid foreslår, at Ina flytter hjem til hende og holder hus (uden løn) for at lære det. Måske giver Alfred stadig månedspenge. 
+Lejemålet i Hareskoven ophører nu.
+Astrid foreslår, at Ellen/Bes Brønsted kommer hjem til hende og renskriver Søibergs nye bog mod betaling pr. side. Louise må tage stilling til dette og evt. kontakte Ellen.
+Ellen har lige været på Båxhult og i Malmø og Limhamn.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ogWb</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Fru cand polyt. Louise Brønsted
+c/o Prof. Dr. V. K. La Mer
+Chemical Department
+Columbia University
+New York City
+U.S.A.
+[På kuvertens bagside, fortrykt og delvist overstreget:]
+"ROSSIA"
+Toldbodgade
+København
+[På kuvertens bagside; håndskrevet:]
+Afs. A Warberg
+Rolfsvej 17 4 F
+Copenhagen
+Denmark - 
+[I brevet:]
+Rossia, 1 Sept 1926.
+Kæreste Lugge!
+Mon jeg dog ikke kan skumle mig til at få skreven et lille Brev i Dag - min strenge Chef sidder ganske vist lige bagved mig, men han er i Øjeblikket stærkt optaget af "Kontoranliggender" med en lille herværende Veninde - disse Samtaler er ofte vor Redning hernede og giver os Anledning til små kærkomne Pauser - den, der ikke har rent Mel i Posen, har gerne så travlt med at skynde disse, så vi andre glider ubemærket gennem Kontrollen - huha - jeg har regnet lige siden Kl 8 i Morges - 46000. 21/32 ‰ - 10 % osv. - jeg kan dette, Lugge, men hvor det matter - Side op og Side ned i hele Verdens Møntsorter, hvoraf engl. £ er hamprest - men tænk, at sådant dog altså kan læres! Jeg betaler gerne denne Pris for at slippe herfra på Slaget 4 hver Dag - der er ikke mere noget der hedder at tage Posten - 
+Men tænk dig - forleden sprang Bomben - vi blev alle sat 10 % ned i gage - for mig er det 27 Kr pr Måned! Her var Jammer og vilde Veklager over hele Linjen - Afdelingscheferne græd næsten højest og gik til Gangheden, men intet hjalp - og nu siger de jo at Pristallet (som du måske fatter?) - at det går op igen så sidder vi kønt i det allesammen (siger man) ["(siger man)" indsat over linjen]. Nå, vi skal jo igennem. Jeg må i denne Forbindelse fortælle dig at Bib Jakobsen (fra H Johannes Apotek), har lagt sig i Selen for at få min Bog oversat i USA - og nu er der indløbet et temmelig lovende Brev fra en efter Sigende meget dygtig og indsigtsfuld Dame i New York - en dansk Frk Ludvigsen - som vil oversætte den - evt. til et Magasin, hvilket hun mener vil give det bedste økonomiske Udbytte - så hvem ved - - det er spændende!
+Måske har du allerede hørt fra dine Unger, hvordan det er gået Sjums? At hun jo tog op til Rastrups og var der sammen med dem allesammen - bl.a. Adam Afzelius - med hvem hun 10 Dage efter returnerede til mig i Hareskov - sigende, at de var rigtignok forlovede! Nå ja, jeg synes i hvert Fald godt om Agnes - med hvem jeg hurtig blev konfronteret og gode Venner, dus etc. Hun og Ivar - samt Adam Afz. ["Afz." indsat over linjen] og Sjums (Frk Jakobsen foreslår, at vi kalder de to Adam'er for den gamle og den nye Adam!) besøgte mig kort efter en Aften på Rolfsvej, hvor vi fik en uhyre festlig Aften ud af det - Ivar er også vældig sød - ja, det er Adam jo også - men mere veg i det - og foreløbig altfor glødende forelsket til at han kan bedømmes rigtig.
+Som "Fremtid" betragtet - synes det mig ikke absolut tillidsvækkende - men foreløbig ser det jo ud til at skulle bringe Sjums væk fra de højst deprimerende Forhold hos Alfred i Malmø - de to ødelægger langsomt hinanden -. Nu har vi lagt den Plan, at Sjums skal komme til mig i Vinteren og styre Hus for Nus og mig - samtidig med at hun lærer sig selv at styre Hus for sådan en lille Familie. Hun får så en minimal Gage - i Håb om, at Alfred opretholder Månedspengene - og jeg kan så se at komme til Rette med Lønreduktionen, samt komme til Hægterne efter Somrens absolute Leven langt over Evne; fra 1 Okt. ophører Lejemålet i Hareskov - dvs denne 1 Sept. betaler jeg Husleje sidste Gang derude - det vil jo lette svært - en hel Friplads til Nus i det kommende År. Dich rejser 1ste November og nu skriver Sjums, at hun vist ikke kan komme før 1ste December; så har jeg nu fået en Idé, som jeg skynder mig at forelægge dig. Bes går jo ledig - jeg har lige fra Aschehougs Forlag faaet Tilbud om at maskinskrive Søibergs nye Roman, nu foreslår jeg, at Bes kommer til mig i November - uden Løn - men med Ret til at skrive 5 Sider Søiberg om Dagen - à 0,35 Øre = Kr 1,75, hvilket giver på den Måned Kr 49.00 + Drikkepenge - 1 Kr for at runde af til 50.00. Det vilde være vidunderligt for begge Parter, synes du ikke? Jeg kunde så skrive 10 Sider om Aftenen og vi kunde derved få Bogen til Side - det er altid expres ved Søibergs Bøger, de kommer i sidste Øjeblik - og skal i Trykken til Jul. Nu taler jeg også med Bes - men skriv nu omgående til hende, hvis du billiger Planen. Hun er jo på Båxhult for Tiden - var først med Sjums i Malmø - de bilede og festede ordentlig - var til Karneval i Limhamn, Bes som sort Djævel, besat med Vaskebjørnshaler - gjorde enorm Lykke, skrev Sjums, havde en tro Kavalér hele Aftenen og morede sig glimrende. Ja, nu må jeg slutte - men det var også et langt og godt Brev (!) - Tak for Hilsenen, som Lomme telefonerede til mig. Dejligt at I har det godt - jeg glæder mig meget på Jeres Vegne. Hils nu dine Herrer! 
+Og Tusinde Hilsner til Dig selv, kæreste Lugge, fra Din Dis</t>
+  </si>
+  <si>
+    <t>1926-09-17</t>
+  </si>
+  <si>
+    <t>København F
+4</t>
+  </si>
+  <si>
+    <t>Conn. U.S.A.
+New Haven
+c/o Malcom</t>
+  </si>
+  <si>
+    <t>Adam Afzelius
+Agnes Afzelius
+Kaj Afzelius
+Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Peter Oluf Brønsted
+- Frank, sangerinde
+Alfred Goldschmidt
+Ina  Goldschmidt
+Johannes Hohlenberg
+- Larsen, chef i Rossia
+Harriet Rastrup
+Janna Schou
+Rudolf Steiner
+Harry Søiberg
+Minna Warberg
+- Weirsøe</t>
+  </si>
+  <si>
+    <t>Planen med Bes: Astrid havde foreslået, at Ellen/Bes Brønsted skullehjælpe hende med at maskinskrive Søibergs nye roman mod betaling. 
+Adam Afzelius har været i Malmø: Alfred Goldschmidt, som var Astrids eksmand og far til Ina/Sjums Goldschmidt, boede i Malmø.
+Astrid lejede en tid en have i Hareskov, og hun fik bygget en kopi af barndommens legehus, Thorpedeaborg, på grunden. efter lejemålets ophør havde hun lov til stadig at benytte bygningen. 
+Oversættelsen: Astrids bog "Den Synske. En moderne Spaakvindes Optegnelser" var ved at blive oversat til engelsk for at blive trykt i et magasin.
+Hauser kan være flere personer. Dr. Hansen, Dr. Larsen, Zeuthen, Dich og Frk. Ludvigsen kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8418</t>
+  </si>
+  <si>
+    <t>Det er denne dag 21 år siden, at Astrid Warberg fik datteren Ina/Sjums.
+Hr. Larsen er væk fra kontoret et par timer, så nu skriver Astrid brev i arbejdstiden.
+Planen med, at Ellen/Bes Brønsted skulle renskrive Søibergs bog, var god, men arbejdet varer jo ikke evigt.
+Ina begynder 1. nov. som Astrids husbestyrerinde.
+Adam Afzelius har besøgt Alfred Goldschmidt i Malmø, og mødet gik godt. Astrid håber på fremover at få fred med Alfred.
+Astrid er glad for Agnes og Adam Afzelius, men ikke for Adams far.
+Man har haft et træf med kaffe og hygge i Thorpedeaborg.
+Rastrups har boet en tid i Brønsteds hus, og nu cykler de hjem.
+Astrid skal holde fest i Hareskov med sangerinde, klaver- og violinspil, vin, smørrebrød mm. Hun har fået syet nyt tøj til anledningen.
+Mon Louise Brønsted har tid til at besøge Astrids oversætter i New York?
+Astrid og Janna/Nus Schou går morgenture.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/4Ofa</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+3
+Fru cand polyt. Louise Brønsted
+c/o Prof Dr. V.K. La Mer
+Chemical Department
+Columbia University
+New York City
+U.S.A.
+[Fire af linjerne i adressen er overstreget. Til venstre for den er med anden skrift indsat:]
+c/o Malcolm
+106 Bishop St
+New Haven
+Conn.
+[På kuvertens bagside er påklistret en lap papir med teksten:]
+Afs.
+A Warberg
+Rolfsvej 17 4
+Copenhagen F
+(Denmark) 
+[Under teksten en tegning med indsatte pile - ligner et vejkryds med angivelse af kørselsretninger)
+[I brevet:]
+Rossia. 17 Sept. 1926.
+Kæreste Lugge! Der er langt til Amerika, og der kan ske meget imellem hvert Brev, der når frem; jeg synes, der sker så meget nu bestandig. Men allerførst Tak for dit indholdsrige Kort - hvor er det i Grunden forunderligt, at sådan en lille åben, tætbeskreven Lap Papir ganske alene kan gå den lange Vej over Hav og Land og nå hertil - ligeså fin og klar, som da du sendte den afsted - på mange Områder er der dog god Orden i Verden. 
+I Dag er det 21 År siden jeg fik Sjums - det er i den Anledning, at jeg synes der må festes med et Brev til dig - det tør tilmed foregå ret fredeligt - og med Blæk - idet Hr Larsen har forladt Kontoret med den Besked, at han blev væk et Par Timer; nu har jeg for Samvittighedens Skyld gjort alt mit Arbejde, så jeg er helt à jour med alt det løbende - og så kan vi i god Ro få en lille Sludder. 
+Min Plan med Bes var jo nok god - men jeg havde bare ikke taget i Betragtning, at Søibergs Bog jo ikke varer evigt - vi er allerede langt over Halvdelen; Bes har jo fået det hver Lørdag - Søndag - når jeg er i Hareskov hun har tjent 17 Kroner hidtil, ["hidtil" indsat over linjen] som da også er Penge - og tillige en god Øvelse - vi får dem, når Bogen er færdig, han er en prompt Betaler.
+Desuden - er det Planen - er det nu slået fast, at Sjums kommer 1ste November og bliver min Husbestyrerinde! Det er jo i og for sig en meget stor Begivenhed for os begge to! 
+Adam Afzelius har været i Malmø nu i Torsdags, og det skal være falden udmærket ud; hvilket vel altså må betyde, at Alfred har syntes om ham - og siden han nu pludselig gav Lov til, at Sjums må være hos mig - det har ellers kneben svært med det - han havde først tilbudt hende, at hun måtte komme til Frankrig eller Tyskland - noget hun før forgæves har bedt om - men nu var hun jo ikke oplagt til dèt.
+Jeg forestiller mig - og Sjums med - at Alfred efterhånden kan lirkes til at komme op på Rolfsvej - først når kun Sjums er der - siden gradvis jeg - for tænk hvor rart for alle Parter, hvis vi kunde komme til at stå lidt venskabeligt overfor hinanden - og er der Grund til andet nu efter så mange Års Forløb! han gør sig jo så ensom og får det så trist på den anden Måde -. Det er kunstig for mig pludselig at være dumpet så voldsomt ind i denne nye Familie - det er, som om jeg har kendt Agnes altid - hvor er hun dog sød og frisk og naturlig; jeg var derude en Aften, hvor Fatter Afzelius også var der - men ham bryder jeg mig nu ikke noget om - skønt vi jo er Meningsfæller - han er meget ivrig Antroposof. Men han interesserer mig ikke desto mindre slet ikke. Derimod synes jeg vedvarende ganske godt om Adam - jeg tror, han er en sød Fyr; desuden var Rastrups der den Aften; Harriet har da udviklet sig voldsomt til sin Fordel - hun var ganske henrivende - hvor er hun dog vidunderlig smuk - og en dejlig Stemme har hun også. Rastrup er et prægtigt Menneske - han og jeg faldt øjeblikkelig sammen og det var også med ham, som om vi have kendt hinanden altid - du kan tro, at vi kan snakke sammen! man må også derude have fået nogen Sympati for mig, i hvert Fald efterkom de alle med stor Begejstring min Invitation til Hareskov til i Søndags - Fru A fx. Inse - og Rastrups - trods det halvdårlige Vejr kom de cyklende derud alle 4 - vi havde netop opgivet dem og sad nede i Thopedeaborg ved en yderst hyggelig Kop Kaffe - med et lille Petroleumsapparat, der stod og småvarmede henne på Køkkenbordet - så kom de myldrende; vi blev siddende dernede allesammen - Dich lavede hurtig mere Kaffe og smurte mere Brød til Marmeladen - og vi havde en storartet Eftermiddag; nu spekulerer vi jo vanvittig på Livsstilling til Rastrups - de har jo snart ikke flere Penge - men derimod er Harriet på 4 Måned; Agnes har sagt, at nu kunde de ikke længere lægge Beslag på Jeres Gæstfrihed - de har jo sovet hos Jer - men spist og været hos Agnes, så i Dag skulde de cykle hjem til Vesterlyng - hvad det nu er bleven til - for det øsregner.
+Rastrup hentede ig heroppe igår for at få en hel Masse Steiner-Bøger (ja, Lugge - han har læst èn - og vil nu have fat i så mange som mulig!) - men i Mellemtiden havde jeg ringet hjem, og da der ikke var kommen Søiberg Manuskript, så Aftenen mod Sædvane var fri, så spurgte jeg Rastrup, om han ikke vilde med hjem, spise Middag hos mig, og så kunde vi tale sammen - og det var han vældig med på - vi talte uafbrudt på hele Hjemvejen - og siden hjemme lige til Klokken 9, da jeg syntes, han måtte hjem til Harriet, som længtes efter ham, og de skulde jo starte Kl 6 næste Morgen - så drog han afsted - med et helt lille Bibliotek på Cyklen - hvor er det 
+II/
+dog herligt sådan ganske uventet at møde en glødende begejstret Meningsfælle! 
+Nå - du ser lidt forstemt ud - vi forlader dette.
+I Morgen - Lørdag, som er vores næstsidste Hareskov weekend - skal vi have en lille fest derude - det var til en Begyndelse mig, der havde indbudt den lille russiske Frk Frank heroppe fra til at komme ud og synge - hun synger som en Engel - eller dog som en Nattergal - eller i hvert Fald vidunderligt. Vi har haft hende derude engang før - Dr. Larsen er meget begejstret for hende, og da han hørte, hun skulde komme igen, syntes han det var morsomt at arrangere en hel Musikaften, så nu har han indbudt Dr. Hansen fra Kuranstalten - som synger en Fru Zeuthen - som spiller Klaver ["Klaver" indsat over linjen] visnok gift med en Zeuthen fra Fogdarød - men nu skilt.), desuden vil vores Doktor spille Violin, hvilket han gør meget smukt; jeg har bedt Hohlenberg, som spiller Violin og Klaver - så vi bliver efterhånden 8 - med os selv - 9 med Nus, som har fået Lov at være oppe - hun var i Anl. af Festen et Ærinde i Hareskov igår - helt alene! hun var meget stolt - blev hverken fulgt til Sporvogn eller Bane.
+Je har lavet Deviser - til de sidste hører da, synes jeg da, disse to - - til Dr. Hansen, som skal være meget tilbedt af Damerne -
+Når Dr. Hansen for Damerne synger kan den langt bedre en Steinach forynger.
+og til Hohlenberg -
+Hr. Hohlenberg - hyldet i Visdommens Toga
+en Kender af Keops og Hauser og Yoga!
+- det sidste lyder da af noget! 
+Festen skal begynde med Vin nede i Doktorens store pragtfulde Havestue - derpå Musik oppe i min do.do. Altanstue ovenpå - og ud på Aftenen serveres Smørrebrød m Snaps og Øl nede i Fru Weirøes kæmpestore, trefags Spisestue, som den Aften skal oplyses alene med Stearinlys - som til dels anbringes på de høje Paneler langs Væggene og dels på det store Bord. Fru Weirøe har helt igennem det rette Kunstnersind også hendes Livskunst er vidunderlig - så Festen skal nok blive god. Frk Frank og Hohlenberg overnatter - sidste nede i Thopedeaborg; de andre menes at ville tage Bil til Bagsværd - så vi er uafhængige af Toget. - Dich har siddet og syet mig et henrivende, hypermoderne Kostume af en gammel blommefarvet Silkekjole, som Minna engang har foræret mig - af Nederdelen en smuk lang Kosakbluse - og af Livet, der var med grå Broderier - en stram, kort Nederdel - lysegrå Strømper og sorte Ruskindssko fandtes - så hele Gallatoilettet har bogstavelig ikke kostet en rød Øre - og er dog aldeles nydeligt - over Kosakken Sjumses brogede Pariserhalsbånd, som hun havde med hjem til mig - engang imellem er det nu dejligt at have noget pænt på. -
+Har du ikke Lyst at hilse på min amerikanske Oversætterinde i New York Frøken Elisabeth Ludvigsen - 246 Fifth Avenue New York City - hvis du kommer der i Nærheden - forresten er det måske naivt af mig at foreslå det - jeg tænker mig, at Afstandene i New York er så store, at man overhovedet ikke kommer i Nærheden af hinanden.
+For jeg har vel skreven om det med Oversættelsen? Ja, det har jeg. 
+åh, hvor det regner! og vi havde aftalt, at Nus skulde gå mig i Møde - et helt nyt Arrangement, som vi havde glædet os sådan til. I Dag begyndte vi atter med vores små Morgenture - Kontortiden er nu atter Kl. 9 - nu går vi hjemmefra lidt før 8, og så kan jeg nå at følge hende helt op på Skolen - vi er begge så glade ved den lille Morgentur.
+Ja, så var der vist ikke mere dennegang - jeg har sagt til dine Unger, at de burde cykle ud til Hareskov og hilse på mig - hvilket de også synes!
+Vort Lejemål hører op 1ste Okt - men Thopodeaborg har vi jo - og jeg tænker, vi oftere tager derud om Søndagen.
+Så Farvel for dennegang - og endnu engang Tak for det indholdsrige Kort; jeg glæder mig over, at du har så meget Udbytte af Rejsen - ja, hvor må det være svimlende - men også opbyggende og styrkende for ens fremtidige Liv og Virksomhed. Hvad siger Peter?
+Hilsner til Jer alle tre!
+Din Dis</t>
   </si>
   <si>
     <t>10. aug. 1927</t>
   </si>
   <si>
     <t>Ólafur Tubals</t>
   </si>
   <si>
     <t>I anledning af 1.000 året for Altingets oprettelse tog forfatterne Gunnar Gunnarsson og Johannes V. Jensen initiativ til en nyoversættelse af De islandske Sagaer.
 Dagbøgerne i 1927 er beskrivelser af natur, fugle og rejsen i Island fra 8 juni til 5.september 1927.
 Rejsens formål er indsamling af materiale til illustrationer af de sagasteder og landskaber, hvor sagaernes handlinger udspillede sig.
 Omkring 300 penne og tusch illustrationer blev resultatet af de to rejser i 1927 og 1930.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/Dku3q7Dh</t>
   </si>
   <si>
     <t>1932-08-16</t>
   </si>
   <si>
     <t>Elise Hansen</t>
   </si>
   <si>
     <t>Elena Larsen</t>
   </si>
@@ -6945,59 +7131,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/e3Gb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AvIZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S0nw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gYAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IQBf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iw9P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF9T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cMNy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ILtJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/98cP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IrsN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mU6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wuMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eprp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WuGv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aKfQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dZLL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpxJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fz3R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vumR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ronk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Do2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mPBp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h4h2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jfrF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KbCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kCMj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/f4hQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ww9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WtLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lLke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/POsQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6lDB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RmVV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LFlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Afvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qdwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cGG0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LGj9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zCWy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/siCy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnVi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wFyG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KW2z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Dc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1lWW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b2CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1pFZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BEcC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w8yb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jb4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpPQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRUD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FtFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPz0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ImAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IUUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NwBa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/evO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/87NC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hX80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mKHZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9o1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6exN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jmQ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OHEL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1A3S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A6Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/av6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NW4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i43j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9RN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpAe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DEbN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DLnH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RXnJN10c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pxQF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FVQh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Bw6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gVdh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1qtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qnm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NTgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h0Nw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Eig9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iEY2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A9mU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QVYL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dUoN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ND7j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kmPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nHWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAO8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maOI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c0TA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyCi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMZY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NXeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SCEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FbEJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rUB5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSyN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2HF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0umT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UXzT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZVFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/T0xVO7qr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HHkr8KtH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Dku3q7Dh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6SKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzdS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8EAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/e3Gb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AvIZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S0nw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gYAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IQBf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iw9P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF9T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cMNy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ILtJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/98cP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IrsN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mU6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wuMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eprp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WuGv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aKfQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dZLL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpxJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fz3R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vumR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ronk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Do2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mPBp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h4h2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jfrF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KbCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kCMj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/f4hQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ww9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WtLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lLke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/POsQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6lDB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RmVV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LFlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Afvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qdwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cGG0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LGj9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zCWy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/siCy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnVi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wFyG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KW2z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Dc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1lWW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b2CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1pFZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BEcC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w8yb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jb4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpPQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRUD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FtFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPz0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ImAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IUUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NwBa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/evO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/87NC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hX80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mKHZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9o1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6exN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jmQ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OHEL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1A3S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A6Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/av6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NW4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i43j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9RN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpAe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DEbN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DLnH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RXnJN10c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pxQF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FVQh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Bw6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gVdh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1qtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qnm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NTgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h0Nw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Eig9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iEY2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A9mU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QVYL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dUoN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ND7j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kmPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nHWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAO8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maOI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c0TA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyCi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMZY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NXeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SCEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FbEJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rUB5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSyN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2HF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0umT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UXzT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZVFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/T0xVO7qr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HHkr8KtH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogWb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Ofa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Dku3q7Dh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6SKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzdS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8EAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M140"/>
+  <dimension ref="A1:M142"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -12955,272 +13141,358 @@
       </c>
       <c r="H135" s="5" t="s">
         <v>954</v>
       </c>
       <c r="I135" s="5"/>
       <c r="J135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L135" s="6" t="s">
         <v>955</v>
       </c>
       <c r="M135" s="5"/>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
         <v>956</v>
       </c>
       <c r="B136" s="5" t="s">
-        <v>86</v>
+        <v>14</v>
       </c>
       <c r="C136" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>87</v>
+      </c>
+      <c r="D136" s="5" t="s">
+        <v>957</v>
+      </c>
+      <c r="E136" s="5" t="s">
+        <v>958</v>
+      </c>
+      <c r="F136" s="5" t="s">
+        <v>959</v>
       </c>
       <c r="G136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H136" s="5" t="s">
-        <v>957</v>
-[...5 lines deleted...]
-        </is>
+        <v>960</v>
+      </c>
+      <c r="I136" s="5" t="s">
+        <v>961</v>
+      </c>
+      <c r="J136" s="5" t="s">
+        <v>962</v>
       </c>
       <c r="K136" s="5" t="s">
-        <v>958</v>
+        <v>963</v>
       </c>
       <c r="L136" s="6" t="s">
-        <v>959</v>
-[...1 lines deleted...]
-      <c r="M136" s="5"/>
+        <v>964</v>
+      </c>
+      <c r="M136" s="5" t="s">
+        <v>965</v>
+      </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
-        <v>960</v>
+        <v>966</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C137" s="5" t="s">
-        <v>961</v>
+        <v>87</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>962</v>
-[...9 lines deleted...]
-        </is>
+        <v>957</v>
+      </c>
+      <c r="E137" s="5" t="s">
+        <v>967</v>
+      </c>
+      <c r="F137" s="5" t="s">
+        <v>968</v>
       </c>
       <c r="G137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H137" s="5" t="s">
-        <v>963</v>
+        <v>969</v>
       </c>
       <c r="I137" s="5" t="s">
-        <v>964</v>
+        <v>970</v>
       </c>
       <c r="J137" s="5" t="s">
-        <v>965</v>
+        <v>971</v>
       </c>
       <c r="K137" s="5" t="s">
-        <v>966</v>
+        <v>972</v>
       </c>
       <c r="L137" s="6" t="s">
-        <v>967</v>
+        <v>973</v>
       </c>
       <c r="M137" s="5" t="s">
-        <v>968</v>
+        <v>974</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
-        <v>969</v>
+        <v>975</v>
       </c>
       <c r="B138" s="5" t="s">
-        <v>14</v>
+        <v>86</v>
       </c>
       <c r="C138" s="5" t="s">
-        <v>87</v>
-[...8 lines deleted...]
-        <v>971</v>
+        <v>16</v>
+      </c>
+      <c r="D138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H138" s="5" t="s">
-        <v>972</v>
-[...5 lines deleted...]
-        <v>974</v>
+        <v>976</v>
+      </c>
+      <c r="I138" s="5"/>
+      <c r="J138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K138" s="5" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
       <c r="L138" s="6" t="s">
-        <v>976</v>
-[...3 lines deleted...]
-      </c>
+        <v>978</v>
+      </c>
+      <c r="M138" s="5"/>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C139" s="5" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>980</v>
-[...1 lines deleted...]
-      <c r="E139" s="5" t="s">
         <v>981</v>
+      </c>
+      <c r="E139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H139" s="5" t="s">
         <v>982</v>
       </c>
       <c r="I139" s="5" t="s">
         <v>983</v>
       </c>
       <c r="J139" s="5" t="s">
-        <v>965</v>
+        <v>984</v>
       </c>
       <c r="K139" s="5" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="L139" s="6" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="M139" s="5" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C140" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="D140" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="E140" s="5" t="s">
+        <v>989</v>
+      </c>
+      <c r="F140" s="5" t="s">
+        <v>990</v>
+      </c>
+      <c r="G140" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H140" s="5" t="s">
+        <v>991</v>
+      </c>
+      <c r="I140" s="5" t="s">
+        <v>992</v>
+      </c>
+      <c r="J140" s="5" t="s">
+        <v>993</v>
+      </c>
+      <c r="K140" s="5" t="s">
+        <v>994</v>
+      </c>
+      <c r="L140" s="6" t="s">
+        <v>995</v>
+      </c>
+      <c r="M140" s="5" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="5" t="s">
+        <v>997</v>
+      </c>
+      <c r="B141" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C141" s="5" t="s">
+        <v>998</v>
+      </c>
+      <c r="D141" s="5" t="s">
+        <v>999</v>
+      </c>
+      <c r="E141" s="5" t="s">
+        <v>1000</v>
+      </c>
+      <c r="F141" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G141" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H141" s="5" t="s">
+        <v>1001</v>
+      </c>
+      <c r="I141" s="5" t="s">
+        <v>1002</v>
+      </c>
+      <c r="J141" s="5" t="s">
+        <v>984</v>
+      </c>
+      <c r="K141" s="5" t="s">
+        <v>1003</v>
+      </c>
+      <c r="L141" s="6" t="s">
+        <v>1004</v>
+      </c>
+      <c r="M141" s="5" t="s">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="5" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B142" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C142" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="D140" s="5" t="s">
-[...33 lines deleted...]
-        <v>993</v>
+      <c r="D142" s="5" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E142" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F142" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G142" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H142" s="5" t="s">
+        <v>1008</v>
+      </c>
+      <c r="I142" s="5" t="s">
+        <v>1009</v>
+      </c>
+      <c r="J142" s="5" t="s">
+        <v>984</v>
+      </c>
+      <c r="K142" s="5" t="s">
+        <v>1010</v>
+      </c>
+      <c r="L142" s="6" t="s">
+        <v>1011</v>
+      </c>
+      <c r="M142" s="5" t="s">
+        <v>1012</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -13321,44 +13593,46 @@
     <hyperlink ref="M116" r:id="rId121"/>
     <hyperlink ref="M117" r:id="rId122"/>
     <hyperlink ref="M118" r:id="rId123"/>
     <hyperlink ref="M119" r:id="rId124"/>
     <hyperlink ref="M120" r:id="rId125"/>
     <hyperlink ref="M121" r:id="rId126"/>
     <hyperlink ref="M122" r:id="rId127"/>
     <hyperlink ref="M123" r:id="rId128"/>
     <hyperlink ref="M124" r:id="rId129"/>
     <hyperlink ref="M125" r:id="rId130"/>
     <hyperlink ref="M126" r:id="rId131"/>
     <hyperlink ref="M127" r:id="rId132"/>
     <hyperlink ref="M128" r:id="rId133"/>
     <hyperlink ref="M129" r:id="rId134"/>
     <hyperlink ref="M130" r:id="rId135"/>
     <hyperlink ref="M131" r:id="rId136"/>
     <hyperlink ref="M132" r:id="rId137"/>
     <hyperlink ref="M133" r:id="rId138"/>
     <hyperlink ref="M134" r:id="rId139"/>
     <hyperlink ref="M135" r:id="rId140"/>
     <hyperlink ref="M136" r:id="rId141"/>
     <hyperlink ref="M137" r:id="rId142"/>
     <hyperlink ref="M138" r:id="rId143"/>
     <hyperlink ref="M139" r:id="rId144"/>
     <hyperlink ref="M140" r:id="rId145"/>
+    <hyperlink ref="M141" r:id="rId146"/>
+    <hyperlink ref="M142" r:id="rId147"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>