--- v0 (2026-06-04)
+++ v1 (2026-10-21)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="200" uniqueCount="141" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="211" uniqueCount="149" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -708,50 +708,90 @@
   </si>
   <si>
     <t>Det Kongelige Bibliotek, Johannes V. Jensens arkiv</t>
   </si>
   <si>
     <t>Brev 1: Fritz Syberg foreslår, at Jensen-familien rejser til Firenze, hvor Anna og han kan tage imod Else og børnene og følges med dem til Pisa. Derefter kan de tage sammen til Marina di Pisa og Paris.
 Syberg beder Jensen gemme brevet fra H.P. Lunde. Han drømmer om i alderdommen at lave en afbrænding af sine breve.
 Syberg finder det ærgerligt, at Jensen har slettet afsnittet om Rembrandt i Johannes Larsen-myten.
 Trylle/Franz vokser og trives, så han kommer nok over sin sygdom.
 Brev 2: Anna Syberg skriver, at Jensens børn ikke kan komme noget til i Marina di Pisa. Der er mere farligt i Tibirke, hvor de fx kan omkomme i en sandstorm. Hun synes således, at Else og børnene skal komme til Italien.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/10ov</t>
   </si>
   <si>
     <t>Marina di Pisa
 Hotel Balestri 24-9-12
 Kære Else og Johannes V.
 Hans og jeg står på Nippet til at rejse til Rom. Anna og Pigebørnene kommer derned senere. I Oktober er vor Adr. poste restante Roma. Dine Lokketoner, kære Else er meget fristende. Men tror Du ikke Jert Hus vilde have godt af - - . nej jeg mener, at I vilde have godt af, at jert Hus stod og tørrede i Sommertiden? Dersom Du og Børnene tog med J.V. til Italiens Grænse når han drager ud og han der satte Jer i Ekspressen til Florens, så vilde [”vilde” indsat over linjen] Anna og jeg tage imod Jer der og i Triumf føre Jer til Pisa. Der bliver vi til henimod Juni. Derpå tager vi til Marinaen og bader og dersom Du så ikke har Lyst at rejse med os til Paris (via Liorno og Marseille), så kan Du [overstregede bogstaver] tage hjem og være i Jert Hus og modtage den hjemvendende ”Globetrotter”!! ikke? 
 Jeg forstod ikke på Dit Efterskrift i Elses Brev om Du havde taget Standpunkt til Spørgsmålet om en Anbefaling til H. P Lunde? Jeg vil bede Dig gemme hans Brev til mig. Jeg samler nemlig på en Del af de Breve jeg modtager uden nogen bestemt Hensigt – der foresvæver mig noget ubestemt om en Gang om mange År at finde mig selv siddende foran Kakkelovnen i Ensomhed foranstaltende en sidste Autodafé. Jeg ser at Du i Din ”Myte” om Johs. L. har slettet Stedet om Rhembrandt. Jeg har måttet høre adskilligt for dette Sted, så jeg må sige jeg savner det. Det er ganske vist en Overdrivelse at sige om en pragtfuld sort Kat at den er Panther. Men det peger dog i den rigtige Retning. At Overdrivelsen er positiv (begejstret) turde vel nærmest være en Anbefaling.
 Trylle går det op og ned med men han vokser dog og trives så vi nærer ingen Tvivl om at han overvinder sin Sygdom.
 Mange Hilsener Eders hengivne
 Fritz Syberg. 
 Kære Bægge to
 Pisa og Marinaen her er de ufarligste Steder paa Jorden, Else og Børnene kan ikke komme noget til her, derimod i Tibirke kan de drukne, omkomme ved Sandstorm eller dø af Fugtighed i det nye Hus. Joh V vil ikke kunne anbringe Jer noget bedre Sted end her, mens han rejser – det eneste farefulde derved er, at Else vil tænde Italienernes Hjerter i Brand, men tænk hvor Du saa bagefter vil kunne skrive Romaner om Italien og dermed ”udfylde” Joh. V. Tusind Hilsner Jeres Anna.</t>
+  </si>
+  <si>
+    <t>1926-01-23</t>
+  </si>
+  <si>
+    <t>Else Jensen</t>
+  </si>
+  <si>
+    <t>Pilegaarden</t>
+  </si>
+  <si>
+    <t>Henrik Cavling
+Emmerik Jensen
+Jens Jensen
+Villum Jensen
+Marie Schou</t>
+  </si>
+  <si>
+    <t>Johannes V. Jensen var på rejse i Ægypten og Palæstina 1926 (lex.dk)
+Syberg-familien boede i et lille skur på Fyns Hoved i sommermånederne flere år i træk. I 1910 besøgte Jensen-familien dem dér. 1910-1913 boede Syberg-familien i Italien.
+Det Anckerske Legat blev testamentarisk stiftet af Carl Andreas Ancker 1857. Det uddeltes tidligere hvert år til en maler, en billedhugger, en komponist og en digter (Det Anckerske Legats hjemmeside, sept. 2026). 
+Else og Johannes V. Jensen havde et fritidshus i Tibirke.</t>
+  </si>
+  <si>
+    <t>Fritz Syberg har fået brev fra Johs. V. Jensen, som skriver, at han fremover vil koncentrere sin opdagertrang omkring Danmark.
+Da Else og Johannes V. Jensen i 1910 besøgte Syberg-familien på Fyns Hoved, sagde Johs. V., at han ville ønske, at Cavling havde set med.
+Fritz Syberg foreslog i 1912, at Johs. V. på vej til Kina skulle sætte Else og børnene af i Italien hos Anna og Fritz, men det skete ikke. Meget i deres liv havde nok udviklet sig anderledes, hvis planen var blevet realiseret.
+Fritz Syberg håber, at Else og Johannes V. Jensen vil komme til Pilegården førstkommende sommer, så han kan male dem.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/DNqu</t>
+  </si>
+  <si>
+    <t>Pilegaarden 23-1-26
+Kære Else.
+Den 21 fik vi et Brev fra Joh. V fra Ægypten, som netop indtraf paa Maries Fødselsdag. Hans Fornemmelse var i Brevet netop som jeg ventede mig, og jeg kan levende sætte mig ind i om ["om" overstreget] at han føler Trang til Resten af sit Liv at koncentrere sig og sin Opdagertrang til Danmark. Sagen er at Ens Flugt ud i Universet der ["der" oversteget] foregaar lige saa hurtig og bekvemt fra Kvisten i Rahbeks Alle som fra et Hotel i Kairo og man kommer lige hurtig af Sted enten man sidder paa en af Tibirkes Bakker eller ["eller" indsat over linjen] i et Eksprestog.
+Husker Du en Sommerdag i 1910 ude paa Fyns Hoved da Luften var skyfri, Havet blaat og Kornet modent, og Joh. V. ønskede at Cavling var tilstede og kunde "se med" -?
+Jeg kommer ved at mindes den til at tænke paa Sommeren 1912 da vi opholdt os i Marina di Pisa det var samme Aar Joh. og jeg begge fik Ancher. Jeg foreslog i et Brev at han naar han drog af paa sin Kinarejse skulde lægge Vejen om ad Pisa tage Dig og Børnene med og sætte Jer af der og saa hente Jer paa Hjemvejen. Han lyttede, og der var saa vidt jeg kunde mærke ogsaa en svag Vaklen tilstede. Men altsaa, han holdt fast ved sit Lune og gik uden om Italien. Jeg kan ikke lade være med at tænke paa, hvad Kulør vor fælles Skæbne vilde have faaet om han nu havde indvilliget. Det var saadan en grødefuld Tid for Forholdet mellem os. Det er et af disse mystiske Punkter der vrimler af i Ens Liv, hvor man ved at se tilbage ofte faar den Tro at Livet vilde have blevet et helt andet dersom man paa ["paa" overstreget] i et bestemt givet Øjeblik havde sat venstre Ben frem i Stedet for højre.
+Imidlertid, det er godt som det er.
+Jeg haaber vi ser Eder til Sommer i Jeres nye Bil. Garagen er vist ikke mindre end den kan rumme den. Undertiden forestiller jeg mig at I maaske kunde falde til her en Tid, saa jeg kunde faa min gamle Drøm om at male Jer sammen i det fri virkeliggjort. Hils nu Joh. V. naar Du skriver fra os begge to, og mange Hilsener til Dig selv fra Marie og Fritz Syberg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -828,59 +868,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/RM0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EP5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jo55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkrA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6Vg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tV0K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NKz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LRbZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OWdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/W4Y2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4qn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHLY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tEey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/RM0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EP5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jo55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkrA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6Vg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tV0K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NKz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LRbZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OWdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/W4Y2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4qn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHLY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tEey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DNqu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M18"/>
+  <dimension ref="A1:M19"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -1652,64 +1692,110 @@
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="s">
         <v>135</v>
       </c>
       <c r="I18" s="5" t="s">
         <v>136</v>
       </c>
       <c r="J18" s="5" t="s">
         <v>137</v>
       </c>
       <c r="K18" s="5" t="s">
         <v>138</v>
       </c>
       <c r="L18" s="6" t="s">
         <v>139</v>
       </c>
       <c r="M18" s="5" t="s">
         <v>140</v>
       </c>
     </row>
+    <row r="19">
+      <c r="A19" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="F19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="J19" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K19" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="L19" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="M19" s="5" t="s">
+        <v>148</v>
+      </c>
+    </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
+    <hyperlink ref="M19" r:id="rId24"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>