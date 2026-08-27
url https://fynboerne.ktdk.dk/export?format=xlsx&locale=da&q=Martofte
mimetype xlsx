--- v0 (2026-05-25)
+++ v1 (2026-08-27)
@@ -146,65 +146,65 @@
 Jeg har det saa godt i Eftermiddag at Brevet maa straks igang. Du var ikke saa bedrøvet som jeg var fordi der ingen Brev kom afsted Løverdag for Tiden løb saadan fra mig og jeg var ene hjemme saa jeg kunde ingen raabe an til at skrive, her kom en Fru Petersen Moster til Urbans Kjæreste og vilde tale med din Fader og han kom ikke saa Tiden gik altfor rask jeg blev ved med at høre paa hende og tænkte du naaer det nok men nej det slog fejl saa om Søndag Eftermiddag maatte jeg skrive op til Farbroder Jacob Faster Thrine er nemlig bleven meget svag og kan ikke sove om Nætterne, der var saadan en Kjedsomhed med dem begge at jeg fik den Tanke at Ida Larsen kunde komme herover og løse Faster ad med Huusgjerning og saa kunde Thrine kommer derop og ligge paa Landet og faa Kraften det venter vi nu Svar paa, for at hjælpe paa hende foreløbig er hun flyttet ind at sove hos os, ligger nu om Natten paa det Værelse ved siden af vores og sidder om Dagen paa Fru Storms Stue, det har hjulpen nu sover hun godt og det er kjendt paa hende, Madsen støjer jo i Bageriet om Natten og her er jo stille saa det gjør vel meget, med det samme jeg er ved de to skal jeg hilse dig fra dem, de sagde da Du kjørte forbi, det er værst for ham selv for vi veed han bliver saa kjed af det; og da saa dit Brev kom kunde de saa godt forstaa at Duderne havde optaget dig saadan at du glemte at sige Farvel kjærlig Hilsen fra dem begge med Tak for din Opmærksomhed at give dem en Undskyldning ja det var rigtigt Johannes man skal altid erkjende naar man gjør Fejl.
 Det var det saa skal Du høre lidt om Alfred her var Brev fra ham igaar han var 28 Dage om Rejsen fra Spanien til England, megen Modvind, han fortæller om en Orkan der kom bag paa dem de vare nede at skaffe da Styrmanden kaldte alle Mand op. 5 beslog Sejl hvad de nu hedder allesammen, men Røjlen blæste fra dem og Storsejlet var beslaaet, ellers var Stormasten gaaet, der var ikke Tale om Hvile medens Stormen rasede men næste Dag var det godt Vejr igjen, han har kun svagt Haab om at blive afmønstret paa Kjøbenhavns Rheed for de skal gaa til Kønigsberg og derfra have Planker til Frankrig eller England og saa hjem til Danmark med Kul, det vil jo medtage en 3 Maaneder han vil jo saa inderlig gjerne hjem til Sølvbrylluppet maa Skipperen forbarmer sig over ham og lader ham slippe ved Kjøbenhavn saa faar I ham at see for da tager han lige hjem, der er deserteret 5 Mand, de to kom tilbage igjen, en Hollænder laante en blaa Trøje at gaa iland og blev borte med det samme var det ikke lumpent, Kokken er deserteret, saa maa Alfred som yngste Mand gjøre Tjeneste ved Gryderne men kjedeligt er det siger han for de gjør altid Vrøvl at Maden skal være bedre ogsaa fra Valdemar skal jeg hilse han glæder sig saa umaadelig til Hjemrejsen i sidste Deel af Maj ja maa de samles alle Børnene saa bliver det rigtignok en glædelig Forsamling 
 Johannes har du bragt Frøken Zahle sit Billede - og hvordan gik det Dig? og hvad synes Du om din Eckardts Billeder paa Udstillingen? siig mig ogsaa hvad Du synes bedst om af det altsammen; Otto Backes Malerie Køer der drives af Stalden er solgt til 7000 Kroner Det kan blive til noget - oh maatte Eckardt dog sælge - bed dog med os kjære lille Johannes
 Jeg kan udmærket godt lide Hr Zahrtman fordi han vilde raade Eder til at kjøbe nyttigt for Pengene istedet for Sold. oh Johannes drik dog aldrig noget som kan gaa i Hovedet fortæl mig hvad Du maler og hvad Du tegner og hvad du tænker og glæd mig med alt hvad du veed der interesserer mig og det gjør alt hvad der vedrører Dig vi venter ogsaa at faa at vide hvad Grisens Indhold skal bruges til om det er Skovtour 
 Nu begynder Foraaret at gjøre sig gjældende og vi har voldsomt travlt i Haven der bliver anlagt et 30 Alen langt Aspargesbed oppe i Haven der hvor de gamle Stikkelsbær stod der blev 5 Buske tilbage at plukke endnu i Sommer, Vilhelm græd ellers over dem kan Du tro - tænk nu paa ham i næste Uge skal han til Eksamen det er første Gang i den Skole gid det maa gaa ham godt den lille Ven han har i denne Tid gjort saadan Forretning med Frimærker han kjøbte hos Georg og solgte i Skolen tjænte sig en Krone og kjøbte saa Georg Seglsamling og er meget glad desuden har han tjænt en Krone til sin Sparekassebog. Lammene har det det godt og lille Adolph kom nu ind saa brun som en Tater og skal med ud at hente dem hans lille Træhest staar paa Græs derude og den skal nu hjem i Nat igjen - jeg skal nok passe paa Urtepotten og Frøken Minden har lovet mig den med den gamle Frederik paa saa har Du 2 gamle der en til med en rød Bordt med en sort Tegning vil du have den med kan du faa lad nu Rasmus give dig Skud der er grønne om Vinteren ogsaa
 Jeg blev forstyrret ved at en Gig fra Brocdorff væltede her i Porten og baade Drengen og Kudsken blev kastet ud heldigvis blev Hesten staaende og de slap med at Mixturen blev slaaet itu der er nemlig 3 Thyfus Pasienter derude nu, det er kjedligt naar saadan en Sygdom faar Indpas i et Hjem saa gaar den gjerne rundt
 Du kan tro jeg faar spadseren paa Markvejen nu Fader kommer og henter mig og saa afsted vi haabe det skal hjælpe rigtig godt, din kjære Fader har det rigtig godt og alle dine Søskende ere ogsaa raske det er Mejers Fødselsdag idag Farmoer er derude
 Naa min lille Skat nu lider det mod Enden og saa ønsker jeg dig alt muligt Godt Held og Velsignelse til dit Arbejde og Glæde af Gjerningen saa skal Du se naar du arbejder i Jesu Navn vil hjælpe saa Evnerne han har givet Dig kan komme paa rette Hylde Lev vel og Kys fra din Moder Hils Alle</t>
   </si>
   <si>
     <t>1886-03-16</t>
   </si>
   <si>
     <t>Vilhelmine  Larsen
 Christine Swane</t>
   </si>
   <si>
     <t>4000 Roskilde
 Revninge 5300 Kerteminde
 5466 Asperup
 Levring 8620 Kjellerup
 Scheelenborg 5390 Martofte
 5000 Odense</t>
   </si>
   <si>
-    <t>Anna 3 -
-Holger Begtrup
+    <t>Holger Begtrup
 Frederik  Bruun
 Alfred Eckardt
 Christian Eckardt
 Margrethe  Eckardt
 Valdemar Eckardt
 Marie Hansen, pige i huset hos Alhed og J. Larsen
 Niels Henriksen Kerteminde
 Erik  Jensen
 Jeppe Andreas Larsen
 Vilhelm Larsen
 - Lassen
 Clara Lindberg
 Morten Pontoppidan
+Anna  - tjenestepige hos Vilhelmine Larsen
 Alma Wandahl
 William Wandahl</t>
   </si>
   <si>
     <t>Familien Larsen er medlem af valgmenighedskirken i Kerteminde.
 Dykkere er ænder.</t>
   </si>
   <si>
     <t>Der er uorden i Johannes Larsens snavsede flipper. Man venter spændt på resultatet af Christian Eckardts auktion. Den gamle valgmenighedspræst i Kerteminde er død, og det er vanskeligt at finde en ny.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/nvKp</t>
   </si>
   <si>
     <t>[Påtrykt tekst]
 J. A. Larsen
 Kjerteminde. den 16. Marst 1886
 Kjæreste Johannes!
 Mandagmorgen fik jeg Pakken, tog straks fat paa Trøjen vaskede den og idag er den hos Skræderen for at blive kantet og præsset den skal nok blive pæn min Ven hermed følger saa Mærker, Slips, Sæbe og om her ingen Penge bliver at faa saa vil jeg putte 1 Kr jeg har i Lommen paa Trøjen der hvor Mærkerne ere fæstede paa du modtog vel i Søndags Benklæderne Strømperne og 10 Kr som Du skulde bruge til Skolepenge
 Flipperne begriber jeg ikke du fik 11 med Dig og her er kun 4 af Linnigerne, de 2 andre ere jo fremmede Menneskers hvor faar du dem fra Johannes nu vasker vi dem og gjør saa Rede for at give dem til Ejeren, min Ven vi skal vaske imorgen og skal om alting gaar som vi tænker afsende Pakken med det rene Tøj Fredagmorgen; Vejret er ellers slemt i dag ingen Kjøbenshavnspost i dag Togene sidde vist fast i Nærheden af Roskilde vi vente med Længsel for at see Udfaldet af Eckardts Auktion, Billederne stod saa godt omtalt baade i Politikken og Nationaltidende, vor Herre forbarme sig dog over ham den flittige Mand, at der maa komme nogen ordentlig Indtægt ind for nu kan Fader ikke blive ved i disse daarlige Tider for Handelsmanden imorgen er det Valdemars Fødselsdag og Fredag er det Alfreds tænk dog han er 20 Aar og er ikke kommen i nogen Stilling endnu, det er ogsaa tungt at der ikke er bleven en Plads for ham havde han dog blot havt Lyst til Søen saa kunde han jo godt have gaaet ind efter og derved tjent Overskud men raade dem noget vilde vi ikke for det maa jo dog komme fra ham selv hvad han afgjort har Lyst til hvor det er godt at Valdemar er saa fornøjet med sin Gjerning og tilfreds hos de Mennesker han er hos.
 Der kommer ingen af os til Revninge for at høre Begtrup jo Henriksen og han hørte at Folk spurgte om han ikke vilde være Præst men Svaret lød nej dertil føler jeg ingen Kald, idag prædiker her en Pastor Lassen fra Asperup og mulig kommer her i næste Uge en Pastor Brun fra Levring som seer ogsaa er paa Listen, rigtignok er her Ængstelse, for hans Gjæld er 11,000, og det er Menigheden bange for, her bliver vist et uroligt Møde for her er nu saa mange Partier der har en Candidat, skade at vi ikke fik Pontoppidan for der var omtrent Alle enige, men vor Herre har vel nok en til os, [tilføjet i margen] Onsdag
 for Fru Lindbergs Vedkommende er det jo godt for hun faar da Ro til at gaa ud af Hjemmet hun er en lille stærk Kvinde, vil ikke holde fast Pige – nu 1 Marts rejste Marie Hansen og saa har hun en lille Bypige – i Sommer skal hun saa blive her i Byen, deres Huslærer Erik Jensen har meldt sig som Stifter af en Skole, om han faar tilstrækkelig Antal jeg vilde ønske det for han er bestemt en dygtig Mand Sløjdskole vil han ogsaa have
 Din Trøje er rigtignok ikke kommen endnu; men om lidt naar Anna faar fejet skal jeg have hende derhen igaar fik vi ingen Kjøbenhavns Post vi blev ved at vente i Aftes om der ikke skulde komme en ridende Post.
 Nu kan Du tro her seer ud som Vinter de kan gaa til Romsø og Isen er over 1 Alen tyk ved Langeland skal der være høje Isbjerge det var interessant see dem
 Vilhelm var med Fader paa Scelenborg i Søndags og saa der Vildænder de havde fanget med Hænderne saa forsultne og udmattede var de; men nu var de blevne plejede og befandt sig overmaade vel; mange Bønder havde gjort lignende Fangst, naturligvis spist dem [overstreget]igje
@@ -565,62 +565,62 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/fpfL</t>
   </si>
   <si>
     <t>Lørdag
 Kjære Johannes!
 Det var da godt du endelig en Gang kunde faa et lille Ord herud – jeg længes saa meget efter Eder, jeg blev saa glad igaar Julie Mohr fortalte at lille Lyse siger Farfar naar han seer en Mand med Skæg og bredskygget Hat saa huskes vi da. Jeg synes det er meget længe siden I rejste derud, men Gud ske Lov at du er glad i dit arbejde og har din kjære Hustru og Børn omkring dig. Du kan tro jeg opsætter ikke med at sige noget om Huset naar jeg havde haft noget at skrive men først for 2 Dage siden kom Dallerup hjem, efter forskjellige Forsøg med Kaution, fandt Faer paa Mejr og Mægler Jørgensen som staar for Landbosparekassen var villig til at anbefale Syberg og Mejr, Faer gik straks til Dallerup og fortalte ham dette men han var i fuld Fart med at skaffe en Mand der vilde sætte Pengene i det og det var meget bedre. Skjold Tang havde meddelt ham at du var rejst ud til Nordskov og sagt nu kan I selv om det jeg vil ikke have mere med det at gjøre, og det kan jeg saa godt forstaa var Dallerups Ord. Ja Johannes det bliver en Glædesdag da du faar Penge og kan betale dine Arbejdere.
 Vi har begyndt at kjøre Hø fra Stranden, idag skal der vist kjøres Rug om det dog maa blive Tørrevejr. hvordan staar det til nordpaa med Høsten. Her er kun Rugen høstet jo enkelte har begyndt at høste Hveden; men det naaes vel altsammen om vi har Taalmodighed
 Jeg skal nu ned til Georgs om lidt naar Smørret kommer fra Mejeriet Hønen og da I sender Bud efter saa meget hos ham kan I vel nok bruge et Par Snese Æg jeg tager dem nu med derned saa seer jeg hvor mange jeg kan faa med. Hvad tænkte du dog kjære Alhed at jeg sender Linned som ikke var strøget men de kom med saadant Hastværk og bagefter fandt jeg Bælte Krave og Pufs Forklæde her er en hel Del mere Tøj vasket men jeg vil ikke idag sende for meget, Marie havde taget mere med men nu er det jo godt at det kan ligge rent til I kommer. I maa endelig sende mig Bud naar I tænker at komme hjem at jeg kan faa Haven lidt i Orden jeg lukker op derovre i Eders lille herlige Hjem naar Solen skinner og lader trække helt igjennem og saa gaar jeg og snakker med Eder og faar ingen Svar. Allerup har været heroppe med [Pootu…] han var helt begejstret for begge Villaerne ja Hr Larsen jeg kom straks naar ikke min Samvittighed var [saa øm] overfor Sørensen, han har nylig havt fat i min Kone jeg tænker da ikke deres Mand tager fra mig; men det vil jeg sige dem, jeg tør slet ikke lade min Kone komme herop for hun er saa energisk at hun ikke helmede før vi tog herop. Fader vil saa nødig herfra dette lille Hjem. Der er kommen saadan en velgjørende Ro over mig siden jeg har lagt alle mine Sorger i min himmelske Faders Haand jeg veed saa vist og jeg troer saa sikkert at han vil hjælpe.
 Jeg glemmer jo at fortælle Mohrs Ærinde, Otto og Ida var med de skulde fra Faer bede os sende Bud til Vilhelm at Mørk Hansen havde faaet Arbejdet at maale Baroniets Skove op det maatte saa blive Vilhelms egen Sag at anbefale sig og faa nogen Fortjeneste
 Vi skrev straks i Aftes med Ønsket om Forsendelse pr Bud bagpaa Brevet saa har vi gjort hvad vi formaar, jeg vil rigtignok bede for ham at det maa lykkes ham at blive anbragt der
 Kys nu Børnene fra mig og selv hilses I saa kjærlig fra Eders gamle trofaste Moder der aldrig aflader at bede for Eder</t>
   </si>
   <si>
     <t>1903-06-21</t>
   </si>
   <si>
     <t>Höljeryd</t>
   </si>
   <si>
     <t>Landeryd 
 Fynshovedvej 748, 5390 Martofte
 Møllebakken 14, 5300 Kerteminde</t>
   </si>
   <si>
-    <t>Anna 2 -
-Niels  Dorph
+    <t>Niels  Dorph
 - Eckmann
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Vilhelm Larsen
 Marie Lassen
-Christine Swane</t>
+Christine Swane
+Anna  -, ven af Larsen-familien</t>
   </si>
   <si>
     <t>Villaen er Alhed og Johannes Larsens bolig på Møllebakken i Kerteminde. Det var et meget gæstfrit hjem. De 4 malere kan enten være på besøg eller det kan være konstellationen Alhed og Johannes Larsen overfor Anna og Fritz Syberg. Sidstnævnte flyttede året før ind på Pilegården, som lå i nærheden. Måske er der forberedelser igang til verdensudstillingen i Kerteminde, som fandt sted i september.
 Høljeryd er en af familien Larsens svenske ejendomme med tilhørende savværk. Strømhult var nabogård til Høljeryd. Her boede en kusine til Johannes Larsen med mand og børn.
 Brandåsen er et område nær Høljeryd. 
 Saagmester = formand på savværket</t>
   </si>
   <si>
     <t>Vilhelmine Larsen, Johannes Larsens mor, er på Høljeryd i Sverige. Hun savner at høre noget om, hvad Johannes og Christine maler for tiden. Der har været problemer med en tjenestepige.
 Området er utrolig smukt og hun synes, at Johannes skal male det. Hun vil tale med sin mand om, at Eckman skal have en kombineret stilling på Høljeryd som skytte, fisker og formand på savværket. Der er en epidemi af mæslinger.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gTFF</t>
   </si>
   <si>
     <t>Høljeryd den 21/6 1903
 Kjære Johannes!
 Du ved ikke hvor glad jeg blev for dit Brev, det kom lige Dagen efter at Fader var rejst hjem, saa det kom paa en heldig Tid, godt var det du havde tegnet Haven, nu seer jeg det alt sammen saa tydelig for mig baade Børn og Gamle, det er godt at have en levende Fantasi; det har hjulpen mig over meget – du maa skrive igjen ved Lejlighed kjære Johannes og fortælle mig lidt om hvad du maler det savner jeg saameget at see Eders Arbejder, sig mig ogsaa hvad Uglen maler og hvad du synes om det, er hun nogenlunde tilfreds, du kjender min Sorg i den Henseende; men jeg har lagt Alt i den kjærligste Faders Haand og Han vil hjælpe – det troer jeg saa vist.
 Naar det er en flink Pige I har saa faar vel Alhed ogsaa Tid at male, fik hun saa nogle Elever? I maa endelig lade mig følge med derhjemme ellers bliver der en tomt Sted for mig. Faer fortalte mig lidt om Børnene; men jeg vil jo vide meget meget mere. Jeg fik Brev fra Vilhelm han skrev det var saadan søde artige Børn da han var hjemme, I maa jo have det livligt med 4 malere samlede paa saa nært Hold og musikalske Mennesker – omgaaes I Dorph? Naar skal du til Fynshoved hvad er Skyld i at Uglen ikke tog til Romsø jeg synes ikke det er hyggelig at bo ene i saadant stort Huus paa Landet, jeg venter stadig Brev fra hende nu kommer det vel, naar hun er kommen i Ro. Her er saa smukt ved Midsommer – mange Gange ønsker jeg at nogen af Eder var her for at fæstne det paa Lærredet, Du gjør dig ingen Ide om hvor det gjorde en Forskjel da Smedens Ladegaard kom i Ramme, der er en saadan Friskhed og Stemning over den [ulæseligt ord] at jeg har stor Glæde, naar jeg vender mig fra de store Figurer i [Stenhegnene?] og snavsede Farver i Skovens Træer; men Faer er jo saa glad og der er jo ogsaa meget kjønt – gamle [ulæseligt ord] staar godt i Hjørnet
 Nu er det jo bare den forgyldte Ramme der staar ham i Hovedet gav han dig Maalet da han var hjemme; maler du aldrig med Kazoin mere, det gik dog saa hurtig jeg kan se de 2 ænder saa tydelig eller Gaasen hos Georg, men bryd dig ikke om min Snak kjære Barn det kan komme ved Lejlighed – Vi har det saa godt kjære og dette at leve saameget i Fred og Ro i Naturen har lært mig saameget, i al Fald har jeg Tid at tænke, og at takke Gud Fader for Helbred og dagligt Brød saa troer jeg paa at han nok vil give den kjære gode Fader Lykke og Velsignelse til at faa ordnet herovre som han ønsker
 Efter denne gode Regn staar Korn og Græs godt, vi har jo 2 Køer og 1 Gris - 3 Høns hvoraf de 2 ligger og 1 gaar med 6 Kyllinger – den brogede skal kælve nu i denne Maaned og jeg visper Smør 2 Gange ugentlig saa jeg klarer mig undtagen naar vi skal bage.
 Jeg er glad ved at Dumpe er her, nu Pigen er syg, vi har faaet en der malker, det var en Pige der er fuld af Løgn og saa var hun luset. Jeg er saameget veltilfreds at hun ikke kommer mere 
 Jeg havde straks Mistanke og lod hende kun gaa i Haven og enkelte andre Arbejder – som jeg vidste hun kunde udrette fast Laag til Mælkespanden jeg bar det alene indtil hun var borte ellers havde Far vel jaget hende bort straks – nu gik det sin stille Gang
 Igaar blev vi bedt paa Brandaasen til Kaffe Midsommer, Datteren er hjemkommen fra Amerika og hun er fiks og seer godt ud saa Faer gaar nok med derop, her blev igaar fisket en Gjedde paa 14 [pund] i Aaen, der gaar hver Søndag nogle Stykker sammen, men de gaar saa frit de mener vel de Alle har ret naar nu Eckman kommer hjem saa siger jeg til Faer lad ham blive baade vor Fisker og vor Skytte samtidig med Saagmester
 Saa kan vi jo dele Udbyttet og saa forbyde Uvedkommende at gaa og trampe Græsset ned, Aalen kommer først i August Maaned men her er en rigdom af Skovbær saa jeg ikke har tænkt mig Halvdelen – Nu skal du vide vi ere raske her; paa Strømhult ligger de 2 ældste Børn af Mæslinger. Skolerne er lukkede saa det er en Epidemi. Saa vil jeg ønske I maa have det godt inden Døre og er glad ved du er saa nær ved, om Marie og Adolph behøver et Raad, Tak for Eders Kjærlighed imod dem 