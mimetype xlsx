--- v0 (2026-05-28)
+++ v1 (2026-08-30)
@@ -145,51 +145,51 @@
 Dette Brev er ikke så indholdsrigt som dit, men vi har jo heller ikke haft Barnedåb at fortælle om. Vil du hilse Ta’mus og Daisy. – 
 [Skrevet lodret ved venstre kant på side 5:]
 Vi har fået to Brudegaver i de sidste Dage, - en lille Krystal-
 [lodret langs kanten på side 6:]
 konfektskål og en Kageskål. Vi har en Masse nydelige Ting nu
 [lodret langs kanten på side 1 fortsættende over selve brevteksten samme side:]
 Vil du minde Disser om det lovede Brev og glem endelig ikke at sende det Stykke af Dannelg. Molle skrev, at hun havde læst et Stykke i Dannelg som mindede hende så levende om Håbet og Alhed, - det må være det. Jeg er spændt.
 Hilsner til alle fra East og Pelle</t>
   </si>
   <si>
     <t>1903-5</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>USA
 Mass.
 Dorchester</t>
   </si>
   <si>
     <t>Ingeborg Abrahams
 Ellen Agnete Amstrup
 Louise Amstrup
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Niels Elgaard Amstrup
 Alfred Goldschmidt
 - Grønlund
 Jens Hammer
 Grethe Jungstedt
 Alhed Larsen
 Johannes Larsen
 Christine  Mackie
 William Mackie
 Mogens Mogensen
 - Mogensen, Fru
 Otto Emil  Paludan
 Ditlev Schroll
 Hempel Syberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Laura Warberg var på besøg hos sine to døtre i Boston fra ca. marts til juni 1903. 
 Hellig Olav var et af Skandinavien-Amerika Linjens (DFDS) tre søsterskibe. De andre var United States og Oscar II. Frederik VIII kom til i 1913. Hellig Olav blev søsat 1902 fra Glasgow værftet Alex Stephen &amp;amp; Sons, målte 158,5 x 17,8 meter og var indrettet til transport af 1170 passagerer, 130 på 1., 140 på 2. og 900 på 3. klasse. Hellig Olav kom til København i 1903 og blev sat ind på sin rute fra København til New York. (http://www.liners.dk/ship-dk/Hellig_Olav/Hellig-Olav-dk.html)
 Det vides ikke, hvad der menes med, at Peter fik land, eller hvem han var. 
 Alfred Goldschmidt og Astrid blev gift i 1904 og skilt i 1914.
 Det vides ikke, hvem "Hollufgaardene" er, men Hollufgaard er en herregård, der ligger nær Odense. 
 I Danmark blev pund (svarende til 500 gram) anvendt frem til metersystemets indførelse i 1907.</t>