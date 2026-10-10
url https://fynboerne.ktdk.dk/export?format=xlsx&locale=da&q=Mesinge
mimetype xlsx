--- v0 (2026-06-22)
+++ v1 (2026-10-10)
@@ -1311,52 +1311,52 @@
     <t>Kjære Johannes
 Du maa tro jeg er bleven en sær Én. Vi har ledt først jeg senere Marie men ingen Kunsthistorie, hvor er den dog henne. Idag kom der brev fra Alhed, det var fornøjelig at høre om Eders lille Skat; men hvornaar Du kom vidste hun ikke lad mig endelig høre det for at jeg i god Tid kan faa skuret derude, vi blev narrede med vores svenske Pige hun kommer vist ikke mere. Her er jo en Kone der malker men det er alligevel ikke en Pige. Eders lille Anna har været her idag hun vil hjælpe mig i Paasken for nu idag begyndte Ferien.
 Johannes jeg kan mærke du har tabt dit Humør fordi der ikke sælges noget; men det kommer min Ven. 
 Faer er endnu højt oppe og siger der er langt til [ulæseligt ord] hvorfor kjøbte nu denne Greve paa Langeland ikke din Hund… han gav der 3,000 ud paa Charlottenborg; maaske saadanne Herrer ikke gaar paa den ”Fri” det er nu ligemeget med alle de store. Sig mig kun [ulæseligt ord] hvad Zarthman og Phillipsen sagde om dine Arbejder og de andre Venner
 Vi har Adolph hjemme og han hænger i med at hjælpe Karlene at vi kan kjøre sammen til Murerne.
 Imorgen Johannes er det Meningen at vi skal have Skillerummene op i Laden det er paa Tiden naar vi skal herud fra den 19 – men nu har vi bestemt os til at sove i vores gamle Sadelkammer ovenpaa og saa Marierne paa dit Værelse – hvordan vi skal med Maden og Karlene har jeg foreslaaet at de kan sove i Lysthuset indtil der bliver istand til dem
 Her er i disse Dage ved at blive rejst Plankeværk om Bygaarden, vi holdt Arbejdere til at bryde Hegnet ned og der blev nogle dejlige Grundsteen til dit Huus
 Jeg er saa træt Johannes for jeg har vadsket lidt om Dinemor idag og det regner hver Dag saa jeg skal se om vi kan faa det tørret i Morgen!
 Du kan tro jeg glæder mig til du kommer hjem. Din And vil vist snart ligge.
 Det kan være Adolph tager ned til Haabet en af Helligdagene. Det var Meningen at Marie vilde have været med; men Sygeplejersken mener hun gjør klogest i at blive i Ro.
 Nu lev vel og vær saa kjærlig hilset af din hengivne Moder der stadig beder for Eder</t>
   </si>
   <si>
     <t>1900-09-01 - 1901-04-24</t>
   </si>
   <si>
     <t>Dagbog</t>
   </si>
   <si>
     <t>Elna -
 Laurentius Allerup
 Ellen Agnete Amstrup
 Louise Amstrup
 Harald Balslev
 Lars Christian Balslev
+Laura Balslev
 Thorvald Balslev
-Laura Balslev, f. Leth
 Herman Bang
 Alice Bondesen
 Emil Brandstrup
 Thora  Branner
 - Fibiger, Frøken
 Marie Juul
 Otto Lagoni
 Peter Erasmus Lange-Müller
 Alhed Larsen
 Jeppe Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Christine  Mackie
 Cathrine Meyer
 Erhard Meyer
 Otto  Meyer
 Sophus  Meyer
 Augusta Mogensen
 Christian Mogensen
 Otto Emil  Paludan
 Antoine-François Prévost d'Exiles
 Leopold Rosenfeld
 Ellen  Sawyer
 Erik Schaffalitzky de Muckadell
@@ -2820,51 +2820,51 @@
   </si>
   <si>
     <t>Johannes Larsen har været en tur omkring Fyns Hoved og malet om bord på Rylen. På hjemturen rev jollen sig løs, men de fandt den i måneskinnet. 
 Petersen og hans søn har været vidner til en stor gårdbrand i Nordskov.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/UDnm</t>
   </si>
   <si>
     <t>Kjerteminde 21 Dec. 1923.
 Kære Achton Friis!
 Først Tak for Lån af "Rylen." Jeg var derude i 10 Dage og fik en Del bestilt. I Lørdags bestemte jeg mig til at sejle hjem, da jeg havde en Fornemmelse af at Vejret var i Færd med at forværre sig, og Kl. hen ad 4 var vi klar til at starte. Jeg havde en lille Sensation paa Hjemvejen. Da vi passerede Snave ved 5 Tiden sendte jeg Frandsen ned at lave Kaffe mens jeg tog Roret. En Tid efter kom jeg til at se mig tilbage og opdagede til min Forfærdelse, at Jollen havde gjort sig usynlig, min første Tanke gik ud paa at den maaske var rendt fuld af Vand og sunket, men ved at hale i Slæberen overbeviste jeg mig om at den havde skåret den over, formodentlig i den høje Sø ved Fyns Hoved stik NV. Jeg lagde Roret om og prajede Frandsen som rendte hen for at gaa til Vejrs paa Udkig, men inden han kom op fik han Øje paa den, det var blankt Maaneskin, saa den maa jo være kommen løs umiddelbart før jeg savnede den, jeg tror ikke det Hele sinkede os 5 m. Kl. 1/2 7 var vi vel hjemme. Rylen er nu paa Land og Frandsen og Petersen har været heroppe med Sejlene. Apropos Petersen saa kom han og Sønnen ind i Korshavn med Baaden sidste Dag jeg var der og laa paa Siden af os til om Mrg. De var ovre i "Rylen" og spiste til Aften, mens der inde i Nordskov brændte en Gaard og et Hus, det saa pragtfuldt ud og var meget spændende, da der var Fare for mindst 2 Gaarde til, men heldigvis var Vinden saadan at de klarede den ved Hjælp af Falk og ved at sidde paa Rygningen og hælde Vand paa. Jeg sender hermed "Aarstiderne", naturligvis er der en Del Fejl, men de vilde kun tilstaa mig en Korrektur og lovede at rette sig efter alt hvad jeg havde at bemærke. Resultatet viste ikke mindre end 7 Fejl. Min Kone og jeg ønsker Dem Deres Kone og Klaus en glædelig Jul og et rigtigt godt Nytaar.
 Deres hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>Møllebakken 14, 5300 Kerteminde, Danmark
 Viby Bygade 6, 5370 Mesinge, Danmark
 Rynkeby Bygade 80, 5350 Rynkeby, Danmark</t>
   </si>
   <si>
     <t>Ellen Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Peter Oluf Brønsted
-Matilde Jungstedt
+Matilda Jungstedt
 Peter Klokker
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Ellen  Sawyer</t>
   </si>
   <si>
     <t>Johan Larsen er kommet til skade på arbejdet og er nu sygemeldt hjemme på Møllebakken. Han er ivrig bridgespiller under sygetiden. Der er travlt ude og inde, og bedstemoder Laura Warberg hjælper til. Under en cykeltur hjem fra Rynkeby høres nattergalen. AMB er spændt på, hvorledes eksamen er forløbet for søsteren Ellen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/0NxK</t>
   </si>
   <si>
     <t>men jeg synes jeg maatte skrive det. 
 Lysse er hjemme for Tiden som Invalid. Han har faaet en Harvetand i Hælen. Saaret var dybt og han har faaet Indsprøjtning mod Stivkrampe. Nu ligger han paa Divan eller humper rundt paa eet Ben. Lille efterlignede ham i Dag i Køkkenet. Det saa aldeles kostelig ud. Lysse siger alle gør Nar af ham.Lille altsaa, Kyllingerne, du har daarlige Ben og Peder Hund. Vi spiller ogsaa meget Bridge, nu han er hjemme. 
 Bedstemoder har hjulpet mig saa meget i den sidste Tid. Med at pille Kaal og med at vadske op. I Gaar gav hun Wienerbrød til Kaffen. Havekonsulenten og Peter Klokker var her. Puf kom paa Motorcykel med Klokker. Man ser kun et flygtigt Glimt af ham, af og til. Fridaturen og Rynkebyturen var vellykkede. Det bliver vist for vidtløftigt et Brev, hvis jeg fortæller udførligt om dem. Da Tante B Elle og jeg cyklede hjem fra Rynkeby (en Maaneskinsnat) hørte jeg Nattergalen for første Gang. Det begyndte saa smaat at trække op til Torden, og da jeg vaagnede Kl. 5, ved at Puf kom hjem fra Motorcykelturen, buldrede det ordentlig løs. Der brændte et Hus i Viby. 
 Tak de smaa for Brevene. Jeg haaber snart at høre, hvordan Bes’s Examen er forløbet.
 Kys til dig og Far.
 Lomme.</t>
   </si>
   <si>
     <t>1924-05-08</t>
   </si>
   <si>
     <t>Møllebakken 14, 5300 Kerteminde, Danmark</t>
@@ -3461,92 +3461,92 @@
   </si>
   <si>
     <t>Kære Lysse og Bimse.
 Nu havde jeg lige besluttet at begynde lidt nede paa Papiret og at skrive pænt og læseligt, og saa fik jeg ikke Bimse sat paa den rette Plads, som tilkommer hende, undskyld. Saa kan jeg vist gaa over til at ønske glædelig Jul til Jer alle deroppe. Indlagte Slips er, naar det bæres af Lysse, en Gave til Jer begge. Jeg læste forleden i min Avis (At tænke sig) under Rubriken "Den kommende Mode" omtrent følgende: Den altbeherskende Mode for Øjeblikket er de skrækkelige strikkede Slips, der er saa forfærdelige, at man i flere Stormagasiner gratis udleverer 
 II.
 et falsk Skæg med hvert Slips. Jeg afslog imidlertid det mig tilbudte Skæg, idet jeg regnede med at du kære Broder ingenlunde mangler naturligt Dække for et saa kort Slips. Gaven til dig Bimse bestaar altsaa i at du som altid kan glæde dig, enten over at du ikke kan se Slipset, eller (og ["og" indsat over linjen] maaske vil dette blive netop en sjælden Nydelse) at din Mand er (vel)barberet. - Jeg er forresten ellers ikke i særligt fredeligt Julehumør for Tiden ["Tiden" overstreget] Øjeblikket, Peter Klokker ringede til Middag at en Mand nede i Fyn havde taget Patent paa min Opfindelse (du ved den med Jealousiet for de blændende Billygter! Jeg har netop i Efteraaret lavet flere nye
 III.
 Eksemplarer af det, som blev bedre og bedre; det sidste nye er kun tegnet, ikke lavet endnu. At Manden bor paa Fyn, tyder paa at han har hugget Idéen fra mig, jeg har det meste af Efteraaret kørt med et eller andet af Apparaterne paa Forden. Jeg maa nu se at faa Sagen undersøgt, om der er noget at gøre. - Om vores Jul her, kan jeg meddele, at Ia, Ugle og Lasse kommer, samt Skriveswane. Villum og Elin kommer vistnok til Pilegaarden i Julen, saa dem ser vi jo ogsaa nok, kan I sige Jens og Grethe. Jeg har idag faaet et elektrisk Grammofonværk, som Buf 
 IV
 har købt til mig. Jeg har selv købt Tonearm, Pladetallerken Krydsfiner og Pap til Tragt, Hængsler, Skruer m.m. Det er Meningen at bruge Julen til at bygge den i. Endvidere arbejder jeg med en mere effektiv Skibsskrue, men den skal jeg nok holde lidt mere hemmelig. - Vi havde har ["har" indsat over linjen] en Tønde Øl, som vi skulde drikke nu, men jeg har tabt Kviksølv ned i den og raadspurgte i den Anledning Magisteren, som svarede med en beroligende Bulletin. I øvrigt gaar det ad Pommern til (i Anledning af Højtiden kun derhen) med mit Bryggeri. Øllet bliver dovent og ilde smagende, men det maa vel kunne læres at brygge, 
 V
 saa jeg har god Taalmodighed og har desuden købt et Par engelske Bryggebøger, det er jo Englænderne jeg helst vil lære af. - Jeg sender dette sammen med Brugsanvisningen til Grammofonen, (som I vel har læst grundigt) forat være sikker paa at det skal naa Jer til Jul. Far skriver nok senere. Endnu engang god Jul til Jer alle fra
 Puf.</t>
   </si>
   <si>
     <t>1934-04-07</t>
   </si>
   <si>
     <t>Johan Larsen</t>
   </si>
   <si>
     <t>Drude Jørgensen
 Andreas Larsen
 Elena Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Mogensen, stenhugger</t>
   </si>
   <si>
     <t>Busten: Ludvig Brandstrups buste af Alhed Larsen blev sat på en sokkel på hendes grav. 
 Oskullan ligger tæt på skovgården Båxhult i Småland, hvor Johan Larsen og hans familie boede. 
 Ladugården: stalden.</t>
   </si>
   <si>
     <t>Privateje</t>
   </si>
   <si>
     <t>En stenhugger har opsat en granitsokkel med bronzebusten af Alhed på hendes grav.
 Drude Jørgensen har givet Johannes Larsen en hundredekroneseddel til Lysse, fordi han har været syg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ndFP</t>
   </si>
   <si>
     <t>Kjerteminde 7. April 1934.
 Kære Lysse!
 Puf er i Dag i Mesinge og brygge. Else og jeg har været ude med Blomster til Din Moders Grav, hvor jeg har ladet Stenhugger Mogensen opsætte en firkantet Granitsten med den ene Bronzebuste paa. Stenen blev stillet op i Gaar og Busten sat fast i Morges. Den staar saadan:
 [2 tegninger indsat]
 og ser saadan ud:
 Drude var her i Gaar Eftermiddags med en Hundredekronseddel, som hun bad mig sende Dig, hun syntes Du trængte til en Opmuntring fordi Du havde været syg. Her er den. Tak for Dit Brev. Jeg glæder mig til at se Resultatrnet af Din Hugning i Oskullan og Vandet i Dammen bag Ladugården. Her gaar det godt. Vi har haft et dejligt Vejr med Sol og Stille i de 3 sidste Dage, men nu er det Graavejr og SØ Blæst og raat igen som de første Paaskedage. Jeg skal hilse fra Puf og Else og mange Hilsner fra 
 Din 
 Far.
 Ogsaa til Bimse og Peter. 
 PS.
 Jeg forsøgte at faa byttet i Banken men de havde kun 50 svenske Kroner saa nu faar Du en af hver Slags.
 JL.</t>
   </si>
   <si>
     <t>1935-11-05</t>
   </si>
   <si>
     <t>Elena Larsen</t>
   </si>
   <si>
     <t>Andreas Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Joen Vedel skrev på https://kunsten.nu/artguide/calendar/kunst-for-varer-og-joen-vedel/: "Det var nu afdøde kunstmaler Gordon Fazakerley, der først beskrev Kunst for Varer for mig. Han fortalte hvordan han havde erhvervet sig en fornem barnevogn til sit første barn i begyndelsen af 1960erne. Betalingen var et maleri. Jeg havde aldrig før hørt om foreningen, som drev sit eget galleri først i Stormgade, siden i Bredgade i København. Den blev stiftet i 1924 af maleren Aage Berthelsen for at ‘hjælpe Kammeraterne og skaffe dem og os selv Varer til at opholde Livet med, og til Tider et eller andet, vi ellers aldrig havde Raad til at købe.’” 
 Kunst for varer-sagen er også omtalt i Johannes og Andreas Larsens brev til Elena Larsen 1935-11-03. 
 "normale Korpus": Elena Larsen var højgravid med barn nr. to. Hun opholdt sig den sidste del af graviditeten hos sin mor i København. 
 Peugeot'en (bilens navn staves på flere forskellige måder i brevene) overtog eller lånte helt Elena og Johan Larsen muligvis fra Elenas mor, Elisa Hansen. 
 Det vides ikke, hvem Agaton, Emil og Hærris var.</t>
   </si>
   <si>
     <t>Elena har fået 500 kr. til tøj fra Johannes Larsen, som har solgt et billede til Kunst for varer. Andrreas/Puf Larsen har sendt en frakke til Johan. 
 Elena synes, at Johan har for meget at lave og spørger, om han ikke skal købe sig til noget hjælp. Hun vil til tandlæge, når hun har født.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ur1d</t>
   </si>
   <si>
     <t>Tirsdag d 5-11-35.
 Kære Gamle!
 Ti nu stille og hør efter hvad der er overgaaet mig i Dag; jeg har i den Grad været en Lykkens Pamfilius (hvis du ved hvad det er for en) at du ikke kan tænke dig det! I Morges fik jeg et anbefalet Brev fra Las indeholdende en Anvisning paa 800 Kr samt et Brev fra Superchefen selv. Jeg tænkte selvfølgelig at det var nogle Penge jeg skulde hæve for ham, men af Brevet fremgik, at han havde solgt et Billede gennem Kunst for Varer og Varerne bestod af Damekonfektion, som "han ikke vidste hvad var for noget, men mente at var noget ["at" overstreget; "var noget" indsat over linjen] Else og jeg kunde bruge" og nu var det Meningen at vi skulde Dele Beløbet paa den for mig ikke saa helt ufordelagtige Maade, at jeg fik 500 Kr og Else 300 Naar jeg nu faar min normale Korpus igen (det ske forhaabentlig snart) skal jeg rigtignok ud og ekvipere mig, saa du ikke kan kende mig igen naar jeg vender hjem med vore Børn. - Der var ogsaa en Foræringspressent til dig fra Puf, nemlig hans flotte skulderbrede Overfrakke, som han har set sig til den Grad gal paa, at han har købt sig en ny; saa vil han give dig den skulderbrede, hvis du kan tænke dig at bruge den, skriver han, ellers maa han sælge den "med stort Tab" til en Maskandiser, hvad han nødig vil. Jeg betænker mig ikke paa at skrive til ham at du morderelig gerne vil have den. - Ja jeg har været en heldig Kartoffel i Dag, saa kom der ogsaa et meget langt og indholdsrigt Brev fra dig, med mange interessante Meddelelser. Det var jo en Selvfølge at Ulla, naar hun endelig fik noget, saa fik en Kviekalv det er ikke andet end hvad man snart har Ret til at vente og det var især oportunt, naar det drejer sig om Ulla. 
 2
 Ja, du har rigtignok noget at gøre, du gamle, jeg er bange for at det er for meget af det gode og kunde du f. Eks ikke faa Agaton til at forsyne dig med Hvedebrød, saa du ikke behøver at bage selv og du kunde da ogsaa faa Emil (el Hærris) til Hjælp til Malkning, han kunde saa bl.a. overtage det forhadte Spandevaskningshverv; de Pojker plejer jo ikke at være uoverkommelig dyre. Jeg kan se, det er nyttigt, at du har Peugeotten, ikke alene til Langfarter, men ogsaa til de smaa lokale Ture, det hjælper dig dog noget i din Travlhed. Hvordan gaar det med at taale Rystelserne i Ryggen, har den det ordentligt, eller hvordan, det maa du skrive (sandfærdigt) til mig! - Jeg er som sagt bange for, at du ikke behøver at forhaste dig med Auktionen for min Skyld, for her sker jo ingenting og og ["og" overstreget] med Garanti kan jeg ingenting love før om c 14 Dage. Og skulde jeg endelig vise mig paa Skuepladsen inden Auktionen var Ulykken ikke saa stor, se du altsaa bare at faa lidt Sul paa Kroppene. Jeg maa ogsaa gaa til Tandlægen efter Nedkomsten, jeg har ikke været modig nok til at byde mit skøre Hoved den Omgang nu, og det vilde da være dumt ikke at faa Tænderne i Orden inden Hjemkomsten, jeg har dem mistænkt for at være i en miserabel Tilstand.
 Nu skal jeg ud og sørge for lidt Middagsmad, saa det bliver ikke til mere denne Gang end 1000 Hilsner du kære Nissefar fra din Bimsepige.</t>
   </si>
   <si>
     <t>1936-05-14</t>
@@ -3988,51 +3988,51 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/mIem</t>
   </si>
   <si>
     <t>Kjerteminde 6 Septbr 1948.
 Kære Rudes!
 Tusind Tak for den dejlige Tid jeg var hos Jer. Jeg er aldeles overvældet af Jeres Venlighed og Gæstfrihed i mod mig og alt hvad jeg har oplevet og set i Jeres smukke Hjem paa den skønne Ø. Det tegnede sig ikke saa godt ved Afrejsen. Da vi var bleven vejede fik vi at vide at vi var altfor tunge, enten skulde en af os + Bagage trække sig tilbage eller ogsaa skulde al Bagagen sendes med Damperen. Det sidste var jo ikke saa godt, da jeg saa var nødt til at overnatte i Kjøbenhavn uden Nattøj, og desuden var min Rejsetaske uaflaaset. Heldigvis var der en velvillig Mand der trak sig tilbage, saa vi kunde komme af Sted. Flyveturen formede sig adskilligt bedre end den forrige. Det var en bedre Maskine, og jeg kunde se Vandet hele Tiden og da vi kom ind over Skaane kunde jeg tydeligt se Landskabet. I Forgrunden var der sat Ild paa en Lyngmark, tror jeg det var, med en bugtet Line af klare Flammer. Forude blev Landskabet borte i en lys Soldis og endte i nogle gulrandede Skyer og til højre for os trak en vældig mørk Tordenbyge, med lodret Nedbør og en mørk Skygge paa Jorden, bort. Jeg fik en Bil i Kastrup sammen med et Par Medrejsende og naaede at faa et Par Stk. Smørrebrød og en Fadøl paa Banegaarden, inden Toget gik. Paa Færgen traf jeg Bryggeren fra Mesinge og kom kørende med ham til Kjerteminde, saa jeg var hjemme lidt over Kl. 12. 
 Endnu en Gang Tak.
 Jeres hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1948-09-22</t>
   </si>
   <si>
     <t>Thora Cohn
 Dams Hotel
 Kai Grunth
 Sven Havsteen-Mikkelsen
 Hedvig Høst
 Oluf Høst
 Ville Jais Nielsen
 Johannes Jais-Nielsen
 Arne Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Bendt Rom
 Olaf Rude
 Finn Salomonsen
 Ane Talbot</t>
   </si>
   <si>
     <t>Biæderen er ej sjælden træk- og ynglefugl i Danmark.
 Jordsvaler: Digesvaler
 Det vides ikke, hvad fyrmesteren på Christiansø og amtmanden i Rønne hed. 
 Oluf Høsts "større Gaard inde i Landet" hedder Bognemark, og han malede den utallige gange. 
 Mesinebryggeren kendes ikke, og det vides heller ikke, hvem der var pige i huset hos Larsen-familien i sept. 1948.</t>
   </si>
   <si>
     <t>Johannes Larsen har været på Bornholm. På flyveturen dertil kunne han intet se pga. regn. Han tog ind på et hotel i Rønne, og her kom Arne Larsen og viste ham fotos af nogle biædere, som havde haft reder nord for Hasle. Dagen efter blev Larsen hentet af Olaf Rude, og de kørte ud og så biæderredehullerne. De næste dage besøgte de Hammershus og rundkirker samt flere byer og de var til middag med Oluf og Hedvig Høst samt Jais-Nielsen.
 Larsen var også en tur til Christiansø i dårligt vejr. Dagen efter spiste Larsen, Rude og Jais hos Høst i dennes dejlige hus, og Høst og Larsen var ved dennes gård (Bognemark). 
 I Rønne igen besøgte Larsen Amtmanden. Da Larsen kom frem til flyet, viste det sig, at der var overvægt, men en passager tilbød at vente til næste dag med at tage til København, og problemet blev derved løst. Udsigten fra flyet var denne dag fin.
 Larsen med familie har været i Odense og se et guldfund fra Midskov. De har også været på besøg hos Sven Havsteen-Mikkelsen på Taasinge, og han gav dem en skotsk hyrdehund fra et kuld hvalpe, som Johan/Puf tidligere havde set.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/TrRn</t>
   </si>
   <si>
     <t>Kjerteminde 22 Septbr 1948.
 Kære Lysse!
 Tak for Dit Brev. Skønt jeg havde glædet mig til den Tur gennem Jylland til Göteborg og videre til Båxhult, passer det mig i Grunden helt godt at den ikke bliver til noget til Aar. Jeg kan trøste Dig med at vi ikke var samtidig i Kjøbenhavn, da Du var der var jeg allerede hjemme. Vi havde Besøg af Bent Rom da jeg bestemte mig til Turen og han tilbød at jeg kunde overnatte i hans Lejlighed, hvad jeg saa gjorde og fløj Dagen efter til Bornholm. Flyveturen var en Skuffelse da det var saa Regntykt at jeg ikke en Gang kunde se Saltholm og overhovedet ingen Ting saa før vi kom til Bornholm, hvor jeg tog ind paa Dams Hotel i Rønne og ringede til Olaf Rude der sagde at han vilde hente mig næste Formiddag. Jeg gik saa ind og satte mig for at spise og saa kom der en Lektor Arne Larsen, som Rude havde sendt hen for at han kunde fortælle mig om Biæderne. Der er jo sket det mærkelige at 2 Par Biædere, en sydeuropæisk Fugl der tidligere er skudt nogle Gange her i Landet, men ikke vides at have ynglet N for Alperne i de sidste 100 Aar, havde ynglet i en Grusgrav paa en Mark ved Kysten lidt N for Hasle. Lektor Larsen viste mig nogle Billeder af dem. Der var baade Flugtfotografier og Fotografier af de gamle i Hullerne og af en Unge som en Kat havde haft fat i, og som senere døde. Redehullerne var anbragt i en Jordsvalekoloni. Dagen efter kørte jeg saa med Rude til Allinge hvor han bor, og paa Vejen stod vi af og var henne at se paa den omtalte Grusgrav, hvor Biæderne havde lavet 8 Redehuller. De var rejst om Fredagen før jeg om Tirsdagen kom derover. Om Eftermiddagen kørte vi op til Hammershus og næste Dag var vi igen deroppe og se paa Ruinerne og om Eftermiddagen til en af de 4 Rundkirker Olsker. Forøvrigt kørte Rude mig 2 Ture hver Dag og jeg fik 2 Festmaaltider daglig. Næste Dag var jeg med Rude og hans Kone paa en lang Tur gennem alle Byerne paa Ø Kysten til Dueodde og over Aakirkeby hjem gennem Ekkodalen. Vi var til stor Middag hos Grunther der har bygget sig et Hus ved Gudhjem, sammen med Jais Nielsen og hans Kone og Høst og hans Kone; Saa var jeg alene en Tur til Christiansø, men uheldig med Vejret. Jeg havde Mad med og fik en Pilsner en Bitter og en Kop Kaffe paa en Beværtning og gik saa ud
@@ -4406,66 +4406,66 @@
 Ved Herregaarden Ravnholt i Midtfyn boede Moders Moster Tante Stine. Hun havde været gift med en Kusk der paa Gaarden og havde et lille hyggeligt Hus, hvis Have stødte op til en Skov. Den var jeg lidt bange for selvom en Sang: "det er dog en dejlig Skov, her er ingen Røvere," saa kunde man jo aldrig vide - -
 Naar vi kørte hjem om Aftenen var det ikke let at finde Vej. Det var for det meste Biveje, som snoede sig paa den mest forvirrende Maade. For at læse Vejviserne, maatte Fader rive Tændstikker, og undertiden viste det sig, at vi var paa en forkert Vej, saa at vi maatte tilbage igen. 
 Mange Steder var der slet ingen Vejskilte; saa var der ikke andet at gøre, hvis der da ikke var Mennesker i Nærheden, og e fleste var gaaet til Ro paa den Tid, saa var der kun den Udvej at lade Hesten bestemme Retningen. Tit var den klogere paa det Punkt, end vi andre.
 En Gang havde vi lejet et Vognmandskøretøj med en stædig Hest. Den blev pludselig staaende, naar det passede den at hvile lidt, og saa var den ikke til at drive af Stedet, før den selv fik Lyst. Men paa Hjemvejen var Hestene altid
 [63]
 mere villige, saa længtes de efter deres Baas. 
 Det var en af de store Begivenheder, naar vore tre Familier foretog Køreture sammen f.Eks. Fjorden rundt og havde Madkurve med. Men især den aarlige Turtil Hjallelse glædede vi os til. Det var Mormoder vi besøgte, saa længe hun boede der. De sidste Aar tilbragte hun i Kerteminde hos Morbroder Jeppe. Vi kørte med tre Char à bancer og et Par mindre Vogne. Morbroder Martin havde et Par kønne Graaskimler, og Morbroder Jeppe et Par fine Køreheste, en sort og en brun, og forøvrigt maatte Arbejdshestene holde for. Naar de fik sværtet Hovene og blev striglet og fik noget pænt Seletøj paa, saa de ganske godt ud. De kunde blive helt vigtige og kaade, naar de skulde køre "til Stads." 
 Da Turen var paa 3 172 Mil, blev der bedet undervejs i Geels Kro. Det var især for Hestenes Skyld, men vi andre kunde ogsaa trænge til at rette Benene og faa lidt Mad. Humøret var højt, og der blev sunget og raabt Vittigheder fra den ene Vogn til den anden. Selv Morbroder Martin, som til daglig var temmelig faamælt, kunde blive morsom og gennem alt
 [64]
 hørtes Morbroder Urbans friske karakteristiske Latter. (Hørr hørr). Han var en god Tegner ["Han var en god Tegner" indsat efter linjen med blyant]
 En de Mylius, stamherre til Rønningesøgaard boede en Sommer i "det lange Hus" ved Siden af os, i den Lejlighed vi tidligere havde haft. Hans Kone var fra Skotland, og de talte altid engelsk sammen. Det var en meget tiltalende Dame, men vist ikke af adelig Herkomst, hvad hendes Svigermoder nok ikke var saa glad for.</t>
   </si>
   <si>
     <t>1950-09-12</t>
   </si>
   <si>
     <t>Bakkevej 12 Hareskov St.</t>
   </si>
   <si>
     <t>Joy Deason
 Jesper Hansen
 Grethe Jungstedt
 Adolph Larsen
 Andreas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Pernille Marryat
 Ib Marryat Johansen
 Ruth -, pige i huset hos Johanne Larsen
 Ellen  Sawyer
 Janna Schou
 Fritz Warberg
 Karen Warberg
 Marie Warberg
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen
 Erik Warberg Larsen, søn af Erik og Grethe
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem H &amp;amp; S var.
 "Englænderne" var Joy Deason og hendes ven, Peter. Martin/Manse Warberg Larsen lærte dem at kende, da han opholdt sig i England for at lære om landbrugsvæsen. 
 Fjællebro er en gammel hovedgård, der ligger i Herringe Sogn, Ringe Kommune. Fjællebro Gods ejes siden 2016 af Fjellebro Gods A/S (Wikipedia jan. 2024).
 Ørbæklunde er grundlagt ca. år 1500 under navnet Lundsgaard. Det var derefter en befæstet borg, betegnet Ørbæklundsgaard fra 1502 og kendt under sit nuværende navn Ørbæklunde fra omkring 1528. Gården ligger i Ørbæk Sogn, Nyborg Kommune. (Wikipedia jan. 2024). 
 Lykkesholm er en gammel hovedgård, som nævnes første gang i 1329 og kaldt Magelund, men benævnt Lykkesholm fra 1380. Gården ligger cirka 3 km sydvest for den fynske by Ørbæk og ca. 21 km sydøst for Odense. (Wikipedia jan. 2024).
 Glorup er en herregård i Svindinge Sogn på Sydøstfyn. (Wikipedia jan. 2024)
 Rygård er en herregård i Langå Sogn på Sydøstfyn. Den er i sameje med Glorup (Wikipedia jan. 2024). 
 Det vides ikke, hvad Fritz Warbergs svigermor hed. Ruths søster kendes heller ikke. 
 "Øjeblikket" var formodentlig et tidsskrift.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0581</t>
   </si>
   <si>
     <t>Det er slemt med børnelammelsen.
 Frygteligt, at Andreas/Puf og Else Larsen mistede deres nyfødte. Else sagde, at det var godt, at det ikke var Laura/Bibbe Warberg Petersens dreng, der døde.
 Andreas/Puf har kørt tur med de englændere, der er på besøg på Lindøgaard. De to er uinteresserede i det meste, og Joy er desuden uopdragen.
 Laura/Bibbe har også kørt tur med en flok.
 Peter Larsen og Jesper Hansen har været på besøg og kørt ture med folk. Peter kørte Joy og Peter på banegården, og det var rart at slippe af med dem.
 Regnen ødelægger høsten.
 Fritz Warberg har været på Fyn. Han fik besked om ikke at opholde sig for længe hos Elle(n) Sawyer.
 Johanne/Junge syr servietter og bordløbere.</t>
   </si>